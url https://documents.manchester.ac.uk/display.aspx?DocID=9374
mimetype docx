--- v0 (2025-10-08)
+++ v1 (2026-04-12)
@@ -7,57 +7,58 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="628E7C4D" w14:textId="66A6FCC6" w:rsidR="00E22EED" w:rsidRPr="00E22EED" w:rsidRDefault="00E22EED" w:rsidP="00E22EED">
+    <w:p w14:paraId="628E7C4D" w14:textId="3189196F" w:rsidR="00E22EED" w:rsidRPr="00E22EED" w:rsidRDefault="00E22EED" w:rsidP="000C381B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22EED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -69,129 +70,123 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>entitlement</w:t>
       </w:r>
       <w:r w:rsidR="00167D30" w:rsidRPr="00E22EED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E22EED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">to take Paternity Leave                                       </w:t>
+        <w:t>to take Paternity Leave</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F43724A" w14:textId="77777777" w:rsidR="00E22EED" w:rsidRPr="00E22EED" w:rsidRDefault="00E22EED" w:rsidP="00E22EED">
+    <w:p w14:paraId="4DAD71CD" w14:textId="77777777" w:rsidR="000C381B" w:rsidRDefault="000C381B" w:rsidP="000C381B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29842BF8" w14:textId="77777777" w:rsidR="00E22EED" w:rsidRPr="00E22EED" w:rsidRDefault="00E22EED" w:rsidP="00E22EED">
+    <w:p w14:paraId="4E978D94" w14:textId="4132E64A" w:rsidR="00E22EED" w:rsidRPr="00E22EED" w:rsidRDefault="00E22EED" w:rsidP="000C381B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22EED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Please read the Paternity Leave Policy</w:t>
+        <w:t>Please read the</w:t>
+      </w:r>
+      <w:r w:rsidR="000C381B" w:rsidRPr="000C381B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00B266A4">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Paternity Leave Policy </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E22EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> before completing this form.</w:t>
+      </w:r>
+      <w:r w:rsidR="000C381B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E22EED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">If you are applying for paternity leave for </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-        <w:t>adoption</w:t>
+      <w:r w:rsidR="00316B36" w:rsidRPr="00E22EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>adoption,</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E22EED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> please use form PATL(A)1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="271F415B" w14:textId="77777777" w:rsidR="00E22EED" w:rsidRPr="00E22EED" w:rsidRDefault="00E22EED" w:rsidP="00E22EED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -736,69 +731,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22EED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">If the </w:t>
             </w:r>
             <w:r w:rsidR="00513A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>child</w:t>
             </w:r>
             <w:r w:rsidRPr="00E22EED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> has been born early, please enter </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> date of birth:</w:t>
+              <w:t xml:space="preserve"> has been born early, please enter actual date of birth:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4864" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DA6AE38" w14:textId="77777777" w:rsidR="00E22EED" w:rsidRPr="00E22EED" w:rsidRDefault="00E22EED" w:rsidP="00E22EED">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00513A37" w:rsidRPr="00E22EED" w14:paraId="7148258C" w14:textId="77777777" w:rsidTr="00306306">
         <w:trPr>
           <w:trHeight w:val="575"/>
         </w:trPr>
@@ -859,125 +836,79 @@
               </w:rPr>
               <w:t>paternity</w:t>
             </w:r>
             <w:r w:rsidRPr="00E22EED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> leave </w:t>
             </w:r>
             <w:r w:rsidR="00513A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>starting:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32AB50D1" w14:textId="22A18E4C" w:rsidR="00E22EED" w:rsidRPr="00E22EED" w:rsidRDefault="00E22EED">
-[...56 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="32AB50D1" w14:textId="18680CE6" w:rsidR="00E22EED" w:rsidRPr="00E22EED" w:rsidRDefault="00E22EED">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00513A37" w:rsidRPr="00E22EED" w14:paraId="0B37D5A4" w14:textId="77777777" w:rsidTr="00306306">
         <w:trPr>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4878" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17CEF16D" w14:textId="686F1A5A" w:rsidR="00513A37" w:rsidRPr="00306306" w:rsidRDefault="00513A37" w:rsidP="00513A37">
-[...4 lines deleted...]
-              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="17CEF16D" w14:textId="686F1A5A" w:rsidR="00513A37" w:rsidRPr="00306306" w:rsidRDefault="00513A37" w:rsidP="00F265F4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">On the date on which the child is born </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>OR</w:t>
             </w:r>
           </w:p>
@@ -986,56 +917,57 @@
           <w:tcPr>
             <w:tcW w:w="4864" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79108E81" w14:textId="77777777" w:rsidR="00513A37" w:rsidRPr="00E22EED" w:rsidDel="00513A37" w:rsidRDefault="00513A37" w:rsidP="00E22EED">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00513A37" w:rsidRPr="00E22EED" w14:paraId="10083EB3" w14:textId="77777777" w:rsidTr="00306306">
         <w:trPr>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4878" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7321D7DB" w14:textId="770C429D" w:rsidR="00513A37" w:rsidRPr="00306306" w:rsidRDefault="00513A37" w:rsidP="00513A37">
-[...4 lines deleted...]
-              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="7321D7DB" w14:textId="770C429D" w:rsidR="00513A37" w:rsidRPr="00306306" w:rsidRDefault="00513A37" w:rsidP="00F265F4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">[  </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  ]</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
@@ -1062,56 +994,57 @@
           <w:tcPr>
             <w:tcW w:w="4864" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7462DEBF" w14:textId="77777777" w:rsidR="00513A37" w:rsidRPr="00E22EED" w:rsidDel="00513A37" w:rsidRDefault="00513A37" w:rsidP="00E22EED">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00513A37" w:rsidRPr="00E22EED" w14:paraId="5EB6FBCE" w14:textId="77777777" w:rsidTr="00306306">
         <w:trPr>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4878" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="203C83ED" w14:textId="7C8776A8" w:rsidR="00513A37" w:rsidRPr="00E22EED" w:rsidRDefault="00513A37" w:rsidP="00513A37">
-[...4 lines deleted...]
-              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="203C83ED" w14:textId="7C8776A8" w:rsidR="00513A37" w:rsidRPr="00E22EED" w:rsidRDefault="00513A37" w:rsidP="00F265F4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">On [                          </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  ]</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
@@ -1128,137 +1061,153 @@
           <w:tcPr>
             <w:tcW w:w="4864" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C9DD9BD" w14:textId="77777777" w:rsidR="00513A37" w:rsidRPr="00E22EED" w:rsidDel="00513A37" w:rsidRDefault="00513A37" w:rsidP="00E22EED">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00513A37" w:rsidRPr="00E22EED" w14:paraId="665D528F" w14:textId="77777777" w:rsidTr="00306306">
         <w:trPr>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4878" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="106B6158" w14:textId="20D18FDC" w:rsidR="00513A37" w:rsidRDefault="00513A37" w:rsidP="00513A37">
+          <w:p w14:paraId="106B6158" w14:textId="20D18FDC" w:rsidR="00513A37" w:rsidRDefault="00513A37" w:rsidP="00F265F4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Date(s) unknown at present.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55885B56" w14:textId="77777777" w:rsidR="00513A37" w:rsidRDefault="00513A37" w:rsidP="00513A37">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1CB52B58" w14:textId="2EB66470" w:rsidR="00513A37" w:rsidRDefault="00513A37" w:rsidP="00513A37">
-[...10 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1CB52B58" w14:textId="2EB66470" w:rsidR="00513A37" w:rsidRPr="00F265F4" w:rsidRDefault="00513A37" w:rsidP="00513A37">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F265F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">As a reminder, employees are required to provide 28 days’ notice of when they wish to take paternity leave (irrespective of whether it is for one week or two consecutive weeks). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E306D24" w14:textId="63A4AD14" w:rsidR="00513A37" w:rsidRPr="00F265F4" w:rsidRDefault="00513A37" w:rsidP="00513A37">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="320AED54" w14:textId="160FF3EC" w:rsidR="00513A37" w:rsidRDefault="00513A37" w:rsidP="00513A37">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F265F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>If you are currently unsure which date(s) you wish to take as paternity leave, you will need to complete and submit a PL2 form no later than 28 days prior to when you wish to take leave.</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">As a reminder, employees are required to provide 28 days’ notice of when they wish to take paternity leave (irrespective of whether it is for one week or two consecutive weeks). </w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">If you are currently unsure which date(s) you wish to take as paternity leave, you will need to complete and submit a PL2 form no later than 28 days prior to when you wish to take leave. </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4864" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="683F7AF7" w14:textId="77777777" w:rsidR="00513A37" w:rsidRPr="00E22EED" w:rsidDel="00513A37" w:rsidRDefault="00513A37" w:rsidP="00E22EED">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="77D55638" w14:textId="06EACB1C" w:rsidR="00E22EED" w:rsidRDefault="00E22EED" w:rsidP="00E22EED">
       <w:pPr>
         <w:tabs>
@@ -1366,50 +1315,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10038" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
           <w:p w14:paraId="4E598938" w14:textId="77777777" w:rsidR="00E22EED" w:rsidRPr="00E22EED" w:rsidRDefault="00E22EED" w:rsidP="00E22EED">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22EED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Declaration</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E22EED" w:rsidRPr="00E22EED" w14:paraId="7BD92917" w14:textId="77777777" w:rsidTr="002855DA">
         <w:trPr>
           <w:trHeight w:val="2685"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10038" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="70B5999F" w14:textId="77777777" w:rsidR="00E22EED" w:rsidRPr="00E22EED" w:rsidRDefault="00E22EED" w:rsidP="00E22EED">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -1646,491 +1596,314 @@
     </w:tbl>
     <w:p w14:paraId="64D89B64" w14:textId="77777777" w:rsidR="00E22EED" w:rsidRPr="00E22EED" w:rsidRDefault="00E22EED" w:rsidP="00E22EED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64CE4A68" w14:textId="77777777" w:rsidR="00E22EED" w:rsidRPr="00E22EED" w:rsidRDefault="00E22EED" w:rsidP="00E22EED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CB0E918" w14:textId="68549EE5" w:rsidR="00D30B74" w:rsidRDefault="00513A37" w:rsidP="00E22EED">
+    <w:p w14:paraId="601828E7" w14:textId="07C5324E" w:rsidR="00944E50" w:rsidRDefault="00513A37" w:rsidP="00480743">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-        <w:t>Please send a c</w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1363">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please </w:t>
       </w:r>
-      <w:r w:rsidR="00E22EED" w:rsidRPr="00E22EED">
-[...5 lines deleted...]
-        <w:t>op</w:t>
+      <w:r w:rsidR="00480743" w:rsidRPr="007E1363">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>submit this completed application</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>y</w:t>
+      <w:r w:rsidR="00944E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to your Line Manager and People </w:t>
       </w:r>
-      <w:r w:rsidR="00E22EED" w:rsidRPr="00E22EED">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> of</w:t>
+      <w:r w:rsidR="00F265F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Services </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> your</w:t>
+      <w:r w:rsidR="00F265F4" w:rsidRPr="007E1363">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>no</w:t>
       </w:r>
-      <w:r w:rsidR="00E22EED" w:rsidRPr="00E22EED">
-[...39 lines deleted...]
-      <w:r w:rsidR="00D30B74">
+      <w:r w:rsidR="007E1363" w:rsidRPr="007E1363">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D30B74" w:rsidRPr="00306306">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="007E1363" w:rsidRPr="007E1363">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-        <w:t>no later than 15 weeks</w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">later than 15 weeks before the expected week of confinement </w:t>
       </w:r>
-      <w:r w:rsidR="00D30B74">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> before the expected week of confinement (week of the child’s expected due date).</w:t>
+      <w:r w:rsidR="007E1363" w:rsidRPr="007E1363">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(week of the child’s expected due date)</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00944E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A71E47F" w14:textId="77777777" w:rsidR="00D30B74" w:rsidRDefault="00D30B74" w:rsidP="00E22EED">
+    <w:p w14:paraId="28777CCE" w14:textId="77777777" w:rsidR="00944E50" w:rsidRDefault="00944E50" w:rsidP="00480743">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59095404" w14:textId="57F31A98" w:rsidR="00E22EED" w:rsidRPr="00E22EED" w:rsidRDefault="00D30B74" w:rsidP="00E22EED">
+    <w:p w14:paraId="47DADC13" w14:textId="19E605C1" w:rsidR="00480743" w:rsidRPr="007E1363" w:rsidRDefault="00944E50" w:rsidP="00480743">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...27 lines deleted...]
-        <w:t>details</w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Submit to People Services by: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55E90E4B" w14:textId="77777777" w:rsidR="00E22EED" w:rsidRPr="00E22EED" w:rsidRDefault="00E22EED" w:rsidP="00E22EED">
+    <w:p w14:paraId="3239A915" w14:textId="77777777" w:rsidR="00480743" w:rsidRPr="007E1363" w:rsidRDefault="00480743" w:rsidP="00480743">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55A78B42" w14:textId="229C041E" w:rsidR="00513A37" w:rsidRDefault="00513A37" w:rsidP="00306306">
+    <w:p w14:paraId="73E57021" w14:textId="77777777" w:rsidR="006233FC" w:rsidRPr="004D0FED" w:rsidRDefault="006233FC" w:rsidP="006233FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:tabs>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">FSE – </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D0FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Select </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="00513A37">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="004D0FED">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...3 lines deleted...]
-            <w:lang w:val="en-US"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>People.EmploymentServicesFSE@manchester.ac.uk</w:t>
+          <w:t xml:space="preserve">People Services - General Request Form </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5656AC25" w14:textId="77777777" w:rsidR="00513A37" w:rsidRPr="00306306" w:rsidRDefault="00513A37" w:rsidP="00306306">
+    <w:p w14:paraId="5CA286C5" w14:textId="77777777" w:rsidR="00367B66" w:rsidRPr="00367B66" w:rsidRDefault="00367B66" w:rsidP="00367B66">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00367B66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>In the request details select “Time Off &amp; Absences” and then “Parental or Carer Responsibilities”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50B9C960" w14:textId="5C3CD4CD" w:rsidR="006233FC" w:rsidRPr="006233FC" w:rsidRDefault="00480743" w:rsidP="006233FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006233FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Upload </w:t>
+      </w:r>
+      <w:r w:rsidR="006233FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">completed PL1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006233FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">form </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E90E4B" w14:textId="4CF79271" w:rsidR="00E22EED" w:rsidRPr="006233FC" w:rsidRDefault="00480743" w:rsidP="006233FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006233FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>People Services will process your request, issuing any confirmation letters</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A690303" w14:textId="77777777" w:rsidR="00513A37" w:rsidRPr="00480743" w:rsidRDefault="00513A37" w:rsidP="00306306">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34E49DB4" w14:textId="77777777" w:rsidR="00513A37" w:rsidRPr="00306306" w:rsidRDefault="00513A37" w:rsidP="00306306">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="578"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AAA779C" w14:textId="4EDDD927" w:rsidR="00513A37" w:rsidRDefault="00513A37" w:rsidP="00306306">
-[...180 lines deleted...]
-    </w:p>
     <w:p w14:paraId="08C7A64A" w14:textId="773FAC7B" w:rsidR="00E22EED" w:rsidRDefault="00513A37" w:rsidP="00E22EED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00306306">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Alternatively, paper copies can be submitted to the reception desk on the 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00306306">
         <w:rPr>
@@ -2171,167 +1944,165 @@
           <w:b/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00306306">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3pm. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E431595" w14:textId="77777777" w:rsidR="00E22EED" w:rsidRDefault="00E22EED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E22EED" w:rsidSect="00E22EED">
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="964" w:right="1077" w:bottom="1440" w:left="1077" w:header="709" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E69B6D8" w14:textId="77777777" w:rsidR="00E22EED" w:rsidRDefault="00E22EED" w:rsidP="00E22EED">
+    <w:p w14:paraId="365052B9" w14:textId="77777777" w:rsidR="00E46720" w:rsidRDefault="00E46720" w:rsidP="00E22EED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="731D9571" w14:textId="77777777" w:rsidR="00E22EED" w:rsidRDefault="00E22EED" w:rsidP="00E22EED">
+    <w:p w14:paraId="1F355BA7" w14:textId="77777777" w:rsidR="00E46720" w:rsidRDefault="00E46720" w:rsidP="00E22EED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-    <w:panose1 w:val="05000000000000000000"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="594054734"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="860082579"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="4B2F9969" w14:textId="4FD57BD5" w:rsidR="00E22EED" w:rsidRPr="00E22EED" w:rsidRDefault="00E22EED">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22EED">
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidRPr="00E22EED">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00E22EED">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E22EED">
@@ -2393,75 +2164,301 @@
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>March 2024</w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="07572817" w14:textId="77777777" w:rsidR="00E22EED" w:rsidRDefault="00E22EED">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E9FF7E2" w14:textId="77777777" w:rsidR="00E22EED" w:rsidRDefault="00E22EED" w:rsidP="00E22EED">
+    <w:p w14:paraId="7E11718A" w14:textId="77777777" w:rsidR="00E46720" w:rsidRDefault="00E46720" w:rsidP="00E22EED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5253DDC4" w14:textId="77777777" w:rsidR="00E22EED" w:rsidRDefault="00E22EED" w:rsidP="00E22EED">
+    <w:p w14:paraId="226DD6CD" w14:textId="77777777" w:rsidR="00E46720" w:rsidRDefault="00E46720" w:rsidP="00E22EED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14F07648"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FA54F80A"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FEE2978"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2442418C"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="578" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1298" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2018" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2738" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3458" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4178" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4898" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5618" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6338" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28B25F65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="06C88A54"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="578" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1298" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2530,51 +2527,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5618" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6338" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="551F4B08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="60ECC1C4"/>
     <w:lvl w:ilvl="0" w:tplc="79CC123A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="79CC123A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2672,97 +2669,128 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2131703187">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="492451391">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="865680655">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="492451391">
+  <w:num w:numId="4" w16cid:durableId="135298213">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="340"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E22EED"/>
+    <w:rsid w:val="00056DE7"/>
+    <w:rsid w:val="000C381B"/>
+    <w:rsid w:val="001443C2"/>
     <w:rsid w:val="00167D30"/>
+    <w:rsid w:val="002D3840"/>
     <w:rsid w:val="00306306"/>
+    <w:rsid w:val="00316B36"/>
+    <w:rsid w:val="00367B66"/>
+    <w:rsid w:val="003831F8"/>
     <w:rsid w:val="00462D74"/>
+    <w:rsid w:val="00471B5F"/>
+    <w:rsid w:val="00480743"/>
     <w:rsid w:val="00513A37"/>
+    <w:rsid w:val="006204D2"/>
+    <w:rsid w:val="006233FC"/>
     <w:rsid w:val="00773BBF"/>
     <w:rsid w:val="007D0E73"/>
     <w:rsid w:val="007D760B"/>
+    <w:rsid w:val="007E1363"/>
     <w:rsid w:val="00811A57"/>
+    <w:rsid w:val="00842569"/>
     <w:rsid w:val="008B15A0"/>
+    <w:rsid w:val="00944E50"/>
+    <w:rsid w:val="009A46CC"/>
     <w:rsid w:val="00A67841"/>
+    <w:rsid w:val="00A83397"/>
+    <w:rsid w:val="00AA7F05"/>
+    <w:rsid w:val="00B266A4"/>
     <w:rsid w:val="00B505B5"/>
+    <w:rsid w:val="00B63799"/>
+    <w:rsid w:val="00B80652"/>
+    <w:rsid w:val="00BD45D7"/>
+    <w:rsid w:val="00D30778"/>
     <w:rsid w:val="00D30B74"/>
     <w:rsid w:val="00D8387A"/>
     <w:rsid w:val="00E22EED"/>
+    <w:rsid w:val="00E46720"/>
     <w:rsid w:val="00EB1734"/>
+    <w:rsid w:val="00EE51A3"/>
+    <w:rsid w:val="00F265F4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7D3EB48E"/>
@@ -3150,50 +3178,51 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -3319,51 +3348,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1324433084">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:People.EmploymentServicesPSCI@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:People.EmploymentServicesFHUM@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:People.EmploymentServicesFBMH@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:People.EmploymentServicesFSE@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manchester.service-now.com/esc?id=sc_cat_item&amp;sys_id=fcd95c711bb9661002ea404cd34bcb64" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=796" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3823,138 +3852,132 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="e41dc457-a999-4f71-9005-18dad36b7547" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A2A6D6A-EB0B-4B1C-B003-B954E83BB51A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b68a3b7c-f802-44c5-9f9b-8db5b3a396da"/>
     <ds:schemaRef ds:uri="e41dc457-a999-4f71-9005-18dad36b7547"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1AE7942E-CB39-49F0-9928-4CC250386F30}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9FAAA0B-B42E-4175-9AC1-B363AB72C7C4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9FAAA0B-B42E-4175-9AC1-B363AB72C7C4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1AE7942E-CB39-49F0-9928-4CC250386F30}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e41dc457-a999-4f71-9005-18dad36b7547"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>361</Words>
-  <Characters>2064</Characters>
+  <Words>350</Words>
+  <Characters>1669</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>84</Lines>
+  <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2421</CharactersWithSpaces>
+  <CharactersWithSpaces>2022</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Karen Scoresby</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010050C79DB1DA110C4B8F38F70D9B65BD93</vt:lpwstr>
   </property>
 </Properties>
 </file>