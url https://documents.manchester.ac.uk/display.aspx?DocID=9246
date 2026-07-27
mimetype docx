--- v0 (2025-10-16)
+++ v1 (2026-07-27)
@@ -595,86 +595,101 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="09514293" w14:textId="77777777" w:rsidR="00EB362B" w:rsidRPr="00CC10E3" w:rsidRDefault="00EB362B" w:rsidP="00EB362B">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC10E3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Is this request part of a flexible retirement plan?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70CBCE76" w14:textId="536914D4" w:rsidR="00EB362B" w:rsidRPr="00CC10E3" w:rsidRDefault="00EB362B" w:rsidP="00EB362B">
+          <w:p w14:paraId="70CBCE76" w14:textId="751C1045" w:rsidR="00EB362B" w:rsidRPr="00CC10E3" w:rsidRDefault="00EB362B" w:rsidP="00EB362B">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC10E3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">If approved, please contact </w:t>
-[...2 lines deleted...]
-              <w:r w:rsidRPr="00CC10E3">
+            </w:r>
+            <w:r w:rsidR="00E42255" w:rsidRPr="00E42255">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If approved, please contact the Pensions team via </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId7" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00E42255" w:rsidRPr="00B60639">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t>Pensions@manchester.ac.uk</w:t>
+                <w:t>Connect</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00CC10E3">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">  as early as possible.</w:t>
+            <w:r w:rsidR="00E42255" w:rsidRPr="00CC10E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E42255" w:rsidRPr="00E42255">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>as early as possible.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1916" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="24BE2345" w14:textId="77777777" w:rsidR="00EB362B" w:rsidRPr="00CC10E3" w:rsidRDefault="00EB362B" w:rsidP="00EB362B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC10E3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1643,220 +1658,220 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>To be completed by line manager</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CE63BF8" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832" w:rsidP="00650832">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid2"/>
-        <w:tblW w:w="10135" w:type="dxa"/>
+        <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4380"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2133"/>
+        <w:gridCol w:w="4146"/>
+        <w:gridCol w:w="1058"/>
+        <w:gridCol w:w="2371"/>
+        <w:gridCol w:w="1776"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00650832" w14:paraId="7BF26099" w14:textId="77777777" w:rsidTr="00650832">
+      <w:tr w:rsidR="00650832" w14:paraId="7BF26099" w14:textId="77777777" w:rsidTr="00881D08">
         <w:trPr>
-          <w:trHeight w:val="363"/>
+          <w:trHeight w:val="371"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10135" w:type="dxa"/>
+            <w:tcW w:w="9351" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27978C69" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Employee Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00650832" w14:paraId="2C8B2140" w14:textId="77777777" w:rsidTr="00650832">
+      <w:tr w:rsidR="00650832" w14:paraId="2C8B2140" w14:textId="77777777" w:rsidTr="00881D08">
         <w:trPr>
-          <w:trHeight w:val="390"/>
+          <w:trHeight w:val="398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10135" w:type="dxa"/>
+            <w:tcW w:w="9351" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C70C03A" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Employee Number: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00650832" w14:paraId="1569679C" w14:textId="77777777" w:rsidTr="00650832">
+      <w:tr w:rsidR="00650832" w14:paraId="1569679C" w14:textId="77777777" w:rsidTr="00881D08">
         <w:trPr>
-          <w:trHeight w:val="369"/>
+          <w:trHeight w:val="377"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10135" w:type="dxa"/>
+            <w:tcW w:w="9351" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="70876638" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Job Title: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00650832" w14:paraId="4D7F54A1" w14:textId="77777777" w:rsidTr="00650832">
+      <w:tr w:rsidR="00650832" w14:paraId="4D7F54A1" w14:textId="77777777" w:rsidTr="00881D08">
         <w:trPr>
-          <w:trHeight w:val="375"/>
+          <w:trHeight w:val="383"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10135" w:type="dxa"/>
+            <w:tcW w:w="9351" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07B8897E" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisational Unit/School:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00650832" w14:paraId="67F0FBA0" w14:textId="77777777" w:rsidTr="00650832">
+      <w:tr w:rsidR="00650832" w14:paraId="67F0FBA0" w14:textId="77777777" w:rsidTr="00881D08">
         <w:trPr>
-          <w:trHeight w:val="2168"/>
+          <w:trHeight w:val="2217"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10135" w:type="dxa"/>
+            <w:tcW w:w="9351" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="28DE849F" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Flexible working arrangements agreed</w:t>
@@ -1900,96 +1915,96 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0416C825" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7908F6CC" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00650832" w14:paraId="59355D31" w14:textId="77777777" w:rsidTr="00650832">
+      <w:tr w:rsidR="00650832" w14:paraId="59355D31" w14:textId="77777777" w:rsidTr="00881D08">
         <w:trPr>
-          <w:trHeight w:val="530"/>
+          <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4380" w:type="dxa"/>
+            <w:tcW w:w="4146" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="22F20B5C" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Permanent change to contractual terms </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AAA80EB" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1117" w:type="dxa"/>
+            <w:tcW w:w="1058" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="-1592458821"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="3A208F90" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832">
                 <w:pPr>
@@ -2001,126 +2016,126 @@
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="0E305923" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4638" w:type="dxa"/>
+            <w:tcW w:w="4147" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FD854AD" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Start date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00650832" w14:paraId="0E4E3226" w14:textId="77777777" w:rsidTr="00650832">
+      <w:tr w:rsidR="00650832" w14:paraId="0E4E3226" w14:textId="77777777" w:rsidTr="00881D08">
         <w:trPr>
-          <w:trHeight w:val="546"/>
+          <w:trHeight w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4380" w:type="dxa"/>
+            <w:tcW w:w="4146" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6F4513D0" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporary change to contractual terms </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48160BCC" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1117" w:type="dxa"/>
+            <w:tcW w:w="1058" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="10CF670E" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="1049116556"/>
               <w14:checkbox>
@@ -2132,188 +2147,188 @@
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="7FB144AC" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832">
                 <w:pPr>
                   <w:outlineLvl w:val="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2505" w:type="dxa"/>
+            <w:tcW w:w="2371" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4EA46A5A" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Start date:          </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1490DFE1" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2133" w:type="dxa"/>
+            <w:tcW w:w="1776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="14E984C5" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>End date:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D973EB9" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00650832" w14:paraId="2E246A2F" w14:textId="77777777" w:rsidTr="00650832">
+      <w:tr w:rsidR="00650832" w14:paraId="2E246A2F" w14:textId="77777777" w:rsidTr="00881D08">
         <w:trPr>
-          <w:trHeight w:val="546"/>
+          <w:trHeight w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10135" w:type="dxa"/>
+            <w:tcW w:w="9351" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="68E6A7B4" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>If temporary, provide explanation:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73BCA4AA" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="27060CC3" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00603E77" w14:paraId="73A395FB" w14:textId="77777777" w:rsidTr="00650832">
+      <w:tr w:rsidR="00603E77" w14:paraId="73A395FB" w14:textId="77777777" w:rsidTr="00881D08">
         <w:trPr>
-          <w:trHeight w:val="546"/>
+          <w:trHeight w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10135" w:type="dxa"/>
+            <w:tcW w:w="9351" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3CE2C4F0" w14:textId="77777777" w:rsidR="00603E77" w:rsidRDefault="00603E77" w:rsidP="00603E77">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3025287E" w14:textId="77777777" w:rsidR="00603E77" w:rsidRDefault="00603E77" w:rsidP="00603E77">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
@@ -2352,837 +2367,722 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00603E77">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">For all academic staff with Teaching, Teaching and Scholarship, or Teaching and Research contracts, as well as Research staff with teaching duties (e.g., those on Fellowship contracts), with a teaching allocation only. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="127BC2EF" w14:textId="77777777" w:rsidR="00603E77" w:rsidRDefault="00603E77" w:rsidP="00603E77">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4F9B974C" w14:textId="77777777" w:rsidR="00603E77" w:rsidRPr="00603E77" w:rsidRDefault="00603E77" w:rsidP="00603E77">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="16E36B54" w14:textId="2ECE814D" w:rsidR="00603E77" w:rsidRDefault="009B31E2" w:rsidP="00603E77">
+            <w:pPr>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00603E77">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B31E2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>It is important to complete and submit the on-line form using the link below regarding the employee’s teaching availability. It is the manager’s responsibility to ensure the currency and accuracy of the employee’s teaching availability is correct</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>Please ensure that the employee's teaching availability is completed and submitted using the online form linked below. It is the manager's responsibility to verify that the information provided is accurate, up to date, and correctly reflects the employee's teaching availability</w:t>
+            </w:r>
+            <w:r w:rsidR="00B46A43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="16E36B54" w14:textId="77777777" w:rsidR="00603E77" w:rsidRPr="00603E77" w:rsidRDefault="00603E77" w:rsidP="00603E77">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6359DF31" w14:textId="77777777" w:rsidR="009B31E2" w:rsidRPr="00603E77" w:rsidRDefault="009B31E2" w:rsidP="00603E77">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2DD7B732" w14:textId="63FB7CA3" w:rsidR="00603E77" w:rsidRPr="00603E77" w:rsidRDefault="00603E77" w:rsidP="00603E77">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidRPr="00603E77">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t>https://forms.office.com/e</w:t>
-[...17 lines deleted...]
-                <w:t>msiNV2Lqa6</w:t>
+                <w:t>https://forms.office.com/e/msiNV2Lqa6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="47005AAE" w14:textId="62AA08EC" w:rsidR="00603E77" w:rsidRDefault="00603E77" w:rsidP="00603E77">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00650832" w14:paraId="4EE288D5" w14:textId="77777777" w:rsidTr="00650832">
+      <w:tr w:rsidR="00650832" w14:paraId="4EE288D5" w14:textId="77777777" w:rsidTr="00881D08">
         <w:trPr>
-          <w:trHeight w:val="256"/>
+          <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5497" w:type="dxa"/>
+            <w:tcW w:w="5204" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="460A62A4" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Manager name (print):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4638" w:type="dxa"/>
+            <w:tcW w:w="4147" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1777180E" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00650832" w14:paraId="16D82DF9" w14:textId="77777777" w:rsidTr="00650832">
+      <w:tr w:rsidR="00650832" w14:paraId="16D82DF9" w14:textId="77777777" w:rsidTr="00881D08">
         <w:trPr>
-          <w:trHeight w:val="274"/>
+          <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5497" w:type="dxa"/>
+            <w:tcW w:w="5204" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63A8329C" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Manager signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4638" w:type="dxa"/>
+            <w:tcW w:w="4147" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46AA85B4" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00650832" w14:paraId="7215C32F" w14:textId="77777777" w:rsidTr="00650832">
+      <w:tr w:rsidR="00650832" w14:paraId="7215C32F" w14:textId="77777777" w:rsidTr="00881D08">
         <w:trPr>
-          <w:trHeight w:val="820"/>
+          <w:trHeight w:val="838"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10135" w:type="dxa"/>
+            <w:tcW w:w="9351" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B2C3AD1" w14:textId="77777777" w:rsidR="001F3803" w:rsidRDefault="001F3803" w:rsidP="001F3803">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6924A97C" w14:textId="0AEA398E" w:rsidR="00717B48" w:rsidRPr="00717B48" w:rsidRDefault="00717B48" w:rsidP="00717B48">
+          <w:p w14:paraId="6924A97C" w14:textId="43432DA1" w:rsidR="00717B48" w:rsidRPr="00717B48" w:rsidRDefault="00717B48" w:rsidP="00717B48">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00717B48">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">If the flexible working request involves a change that affects their pay (e.g., an increase or decrease in hours), an ECR needs to be submitted, and the form can be attached </w:t>
+              <w:t xml:space="preserve">If the flexible working request involves a change that affects pay (e.g., an increase or decrease in hours), an ECR needs to be submitted, and the form can be attached </w:t>
             </w:r>
             <w:r w:rsidR="00814E00" w:rsidRPr="00814E00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>as supporting evidence in the "reason for the change" field on the ECR system.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E86F78D" w14:textId="77777777" w:rsidR="00717B48" w:rsidRPr="00717B48" w:rsidRDefault="00717B48" w:rsidP="00717B48">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="56FEA26B" w14:textId="7AECC12F" w:rsidR="00EB362B" w:rsidRDefault="00717B48" w:rsidP="00717B48">
+          <w:p w14:paraId="56FEA26B" w14:textId="1BD61324" w:rsidR="00EB362B" w:rsidRDefault="00717B48" w:rsidP="00717B48">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00717B48">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>However, if the flexible working request only changes their working pattern without impacting their pay, the form just needs to be sent to the P&amp;OD inbox for us to confirm the change in the work pattern.</w:t>
+              <w:t xml:space="preserve">However, if the flexible working request only changes </w:t>
+            </w:r>
+            <w:r w:rsidR="00B46A43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00717B48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">working pattern without impacting pay, the form </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC6199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">should be sent directly to </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD5D61">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">People Services </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC6199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>to confirm</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00717B48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the change in work pattern.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62D2CA94" w14:textId="77777777" w:rsidR="00717B48" w:rsidRDefault="00717B48" w:rsidP="00717B48">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5C337A57" w14:textId="38E1F742" w:rsidR="00717B48" w:rsidRDefault="00717B48" w:rsidP="00717B48">
+          <w:p w14:paraId="5C337A57" w14:textId="39D30AF1" w:rsidR="00717B48" w:rsidRDefault="00717B48" w:rsidP="00717B48">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manager to send completed form to:  </w:t>
-[...38 lines deleted...]
-              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Science and Engineering:</w:t>
-[...46 lines deleted...]
-              <w:t>Biology, Medicine and Health:</w:t>
+              <w:t xml:space="preserve">Manager to send completed form to: </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r w:rsidRPr="00EC4F9E">
+              <w:r w:rsidR="00881D08" w:rsidRPr="00881D08">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:bCs/>
+                  <w:b/>
+                  <w:i/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
-                  <w:lang w:val="en-GB"/>
                 </w:rPr>
-                <w:t>People.EmploymentServicesFBMH@manchester.ac.uk</w:t>
+                <w:t>People Services - General Request Form - Connect</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...91 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidR="00A4766C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA1913">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in the Request Details </w:t>
+            </w:r>
+            <w:r w:rsidR="00A4766C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">section of the form </w:t>
+            </w:r>
+            <w:r w:rsidR="00C54F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">select </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA1913">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>‘Employment and</w:t>
+            </w:r>
+            <w:r w:rsidR="004F4ECF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Role</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA1913">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC4F9E">
-[...15 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidR="004F4ECF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA1913">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>hanges’ and then ‘</w:t>
+            </w:r>
+            <w:r w:rsidR="00487F97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Flexible Working’.</w:t>
+            </w:r>
+            <w:r w:rsidR="00894D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC4F9E">
-[...63 lines deleted...]
-          <w:bookmarkEnd w:id="0"/>
+          </w:p>
           <w:p w14:paraId="172E099D" w14:textId="77777777" w:rsidR="00717B48" w:rsidRPr="00717B48" w:rsidRDefault="00717B48" w:rsidP="00717B48">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="070F53FD" w14:textId="29D16472" w:rsidR="00650832" w:rsidRDefault="00650832" w:rsidP="001F3803">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="47EDDDB5" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832" w:rsidP="00650832">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B5F3782" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832" w:rsidP="00650832">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid2"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3620"/>
         <w:gridCol w:w="901"/>
-        <w:gridCol w:w="4495"/>
+        <w:gridCol w:w="4830"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00650832" w14:paraId="7E7CD665" w14:textId="77777777" w:rsidTr="00650832">
+      <w:tr w:rsidR="00650832" w14:paraId="7E7CD665" w14:textId="77777777" w:rsidTr="00881D08">
         <w:trPr>
           <w:trHeight w:val="196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10076" w:type="dxa"/>
+            <w:tcW w:w="9351" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5EE12607" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Flexible working arrangements rejected </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00650832" w14:paraId="59A58D92" w14:textId="77777777" w:rsidTr="00650832">
+      <w:tr w:rsidR="00650832" w14:paraId="59A58D92" w14:textId="77777777" w:rsidTr="00881D08">
         <w:trPr>
           <w:trHeight w:val="208"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3987" w:type="dxa"/>
+            <w:tcW w:w="3620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1639EA90" w14:textId="0B02B4F5" w:rsidR="00650832" w:rsidRDefault="00650832">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Reason for rejection section (refer to section </w:t>
             </w:r>
             <w:r w:rsidR="00975C18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the Flexible Working Policy).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6089" w:type="dxa"/>
+            <w:tcW w:w="5731" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="46E8522E" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00650832" w14:paraId="70A4A8DD" w14:textId="77777777" w:rsidTr="00650832">
+      <w:tr w:rsidR="00650832" w14:paraId="70A4A8DD" w14:textId="77777777" w:rsidTr="00881D08">
         <w:trPr>
           <w:trHeight w:val="1853"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10076" w:type="dxa"/>
+            <w:tcW w:w="9351" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3F34F23B" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Explain reasoning:</w:t>
             </w:r>
@@ -3227,57 +3127,57 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5DE88220" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3BD4E010" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00650832" w14:paraId="30394632" w14:textId="77777777" w:rsidTr="00650832">
+      <w:tr w:rsidR="00650832" w14:paraId="30394632" w14:textId="77777777" w:rsidTr="00881D08">
         <w:trPr>
           <w:trHeight w:val="823"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10076" w:type="dxa"/>
+            <w:tcW w:w="9351" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="77EF2B6E" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Further comments:</w:t>
             </w:r>
@@ -3292,159 +3192,159 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="26713AC0" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="60E79B2F" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00650832" w14:paraId="56C4FEEC" w14:textId="77777777" w:rsidTr="00650832">
+      <w:tr w:rsidR="00650832" w14:paraId="56C4FEEC" w14:textId="77777777" w:rsidTr="00881D08">
         <w:trPr>
           <w:trHeight w:val="208"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10076" w:type="dxa"/>
+            <w:tcW w:w="9351" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2046CA20" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Manager name (print):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00650832" w14:paraId="38F4A1CF" w14:textId="77777777" w:rsidTr="00650832">
+      <w:tr w:rsidR="00650832" w14:paraId="38F4A1CF" w14:textId="77777777" w:rsidTr="00881D08">
         <w:trPr>
           <w:trHeight w:val="208"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5020" w:type="dxa"/>
+            <w:tcW w:w="4521" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E7480A5" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Manager signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5056" w:type="dxa"/>
+            <w:tcW w:w="4830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="36781CC6" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00650832" w14:paraId="20B6E143" w14:textId="77777777" w:rsidTr="00650832">
+      <w:tr w:rsidR="00650832" w14:paraId="20B6E143" w14:textId="77777777" w:rsidTr="00881D08">
         <w:trPr>
           <w:trHeight w:val="417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10076" w:type="dxa"/>
+            <w:tcW w:w="9351" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1BF05FCA" w14:textId="77777777" w:rsidR="00650832" w:rsidRDefault="00650832" w:rsidP="009A5648">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3462,152 +3362,152 @@
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Retain this form on file locally.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="22EC8203" w14:textId="77777777" w:rsidR="00DC64D8" w:rsidRDefault="00DC64D8"/>
     <w:sectPr w:rsidR="00DC64D8">
-      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="116D8037" w14:textId="77777777" w:rsidR="00E97E0F" w:rsidRDefault="00E97E0F" w:rsidP="00517A7D">
+    <w:p w14:paraId="634C2040" w14:textId="77777777" w:rsidR="0049200E" w:rsidRDefault="0049200E" w:rsidP="00517A7D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12FC728F" w14:textId="77777777" w:rsidR="00E97E0F" w:rsidRDefault="00E97E0F" w:rsidP="00517A7D">
+    <w:p w14:paraId="55E5FD0A" w14:textId="77777777" w:rsidR="0049200E" w:rsidRDefault="0049200E" w:rsidP="00517A7D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52B70DF4" w14:textId="77777777" w:rsidR="00E97E0F" w:rsidRDefault="00E97E0F" w:rsidP="00517A7D">
+    <w:p w14:paraId="6EA9791C" w14:textId="77777777" w:rsidR="0049200E" w:rsidRDefault="0049200E" w:rsidP="00517A7D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E685198" w14:textId="77777777" w:rsidR="00E97E0F" w:rsidRDefault="00E97E0F" w:rsidP="00517A7D">
+    <w:p w14:paraId="41BBF2A1" w14:textId="77777777" w:rsidR="0049200E" w:rsidRDefault="0049200E" w:rsidP="00517A7D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1456492B" w14:textId="0C05B9DF" w:rsidR="00517A7D" w:rsidRDefault="00517A7D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="52B84DA4" wp14:editId="03877E2C">
@@ -3782,85 +3682,106 @@
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00650832"/>
+    <w:rsid w:val="00014419"/>
     <w:rsid w:val="00133EB4"/>
     <w:rsid w:val="001F3803"/>
+    <w:rsid w:val="00230020"/>
     <w:rsid w:val="00352BE9"/>
     <w:rsid w:val="004209AA"/>
     <w:rsid w:val="004429A3"/>
+    <w:rsid w:val="00487F97"/>
+    <w:rsid w:val="0049200E"/>
+    <w:rsid w:val="004B2777"/>
+    <w:rsid w:val="004F4ECF"/>
     <w:rsid w:val="00517A7D"/>
     <w:rsid w:val="00542DA2"/>
+    <w:rsid w:val="005814F6"/>
     <w:rsid w:val="005C3A6B"/>
     <w:rsid w:val="005E3C16"/>
     <w:rsid w:val="00603E77"/>
     <w:rsid w:val="00650832"/>
     <w:rsid w:val="00690F7E"/>
     <w:rsid w:val="006A4CDD"/>
     <w:rsid w:val="0070488E"/>
     <w:rsid w:val="00717B48"/>
     <w:rsid w:val="00764D86"/>
+    <w:rsid w:val="007703C4"/>
     <w:rsid w:val="007A0493"/>
     <w:rsid w:val="007C6064"/>
     <w:rsid w:val="007E7FA1"/>
     <w:rsid w:val="00811A57"/>
     <w:rsid w:val="00814E00"/>
     <w:rsid w:val="00831F85"/>
+    <w:rsid w:val="00881D08"/>
     <w:rsid w:val="00884E99"/>
+    <w:rsid w:val="00894D78"/>
+    <w:rsid w:val="008C3536"/>
     <w:rsid w:val="00975C18"/>
     <w:rsid w:val="009A5648"/>
+    <w:rsid w:val="009B31E2"/>
+    <w:rsid w:val="00A4766C"/>
     <w:rsid w:val="00AD4715"/>
+    <w:rsid w:val="00AD5D61"/>
+    <w:rsid w:val="00B46A43"/>
+    <w:rsid w:val="00B60639"/>
+    <w:rsid w:val="00BA1913"/>
+    <w:rsid w:val="00BC6199"/>
     <w:rsid w:val="00C4274B"/>
+    <w:rsid w:val="00C54F91"/>
     <w:rsid w:val="00C7541E"/>
     <w:rsid w:val="00C90D6C"/>
     <w:rsid w:val="00CC10E3"/>
     <w:rsid w:val="00CD7010"/>
     <w:rsid w:val="00D2279B"/>
     <w:rsid w:val="00D747EA"/>
     <w:rsid w:val="00DC64D8"/>
+    <w:rsid w:val="00DF2A9F"/>
     <w:rsid w:val="00E36BFC"/>
+    <w:rsid w:val="00E42255"/>
     <w:rsid w:val="00E735FA"/>
     <w:rsid w:val="00E97E0F"/>
     <w:rsid w:val="00EB362B"/>
     <w:rsid w:val="00F03AD6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -4504,51 +4425,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1798790597">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=12095" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Pensions@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:People.EmploymentServicesPSCI@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:People.EmploymentServicesFHUM@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:People.EmploymentServicesFBMH@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/e/msiNV2Lqa6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=12095" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://connect.manchester.ac.uk/esc?id=people_home_page&amp;topic_id=aee4c98a1bbc6a1002ea404cd34bcbb3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://connect.manchester.ac.uk/esc?id=sc_cat_item&amp;sys_id=fcd95c711bb9661002ea404cd34bcb64" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/e/msiNV2Lqa6" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -4777,69 +4698,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>633</Words>
-  <Characters>3612</Characters>
+  <Words>595</Words>
+  <Characters>3496</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>194</Lines>
+  <Paragraphs>85</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4237</CharactersWithSpaces>
+  <CharactersWithSpaces>4006</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Caroline Fellowes</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>