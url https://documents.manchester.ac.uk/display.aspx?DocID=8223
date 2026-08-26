--- v0 (2026-02-25)
+++ v1 (2026-08-26)
@@ -1,2057 +1,763 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="432C3D57" w14:textId="77777777" w:rsidR="00F868DD" w:rsidRPr="00F868DD" w:rsidRDefault="00F868DD">
-      <w:pPr>
+    <w:p w:rsidRPr="001871E0" w:rsidR="001871E0" w:rsidP="001871E0" w:rsidRDefault="001871E0" w14:paraId="763408C4" w14:textId="77777777">
+      <w:r w:rsidRPr="001871E0">
+        <w:t>Ref: {JOBS.JOBREFERENCE} {JOBS.JOBTITLEFORCANDIDATES}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001871E0" w:rsidR="001871E0" w:rsidP="001871E0" w:rsidRDefault="001871E0" w14:paraId="45413BDE" w14:textId="77777777">
+      <w:r w:rsidRPr="001871E0">
+        <w:t>Dear {CANDIDATES.FIRSTNAME}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001871E0" w:rsidR="001871E0" w:rsidP="001871E0" w:rsidRDefault="001871E0" w14:paraId="72A28671" w14:textId="77777777">
+      <w:r w:rsidRPr="001871E0">
+        <w:t>Thank you for your application for the above post. I am pleased to confirm that you have been shortlisted for interview which will take place as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001871E0" w:rsidR="001871E0" w:rsidP="001871E0" w:rsidRDefault="001871E0" w14:paraId="600C923D" w14:textId="77777777">
+      <w:r w:rsidRPr="001871E0">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...391 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="006C33F0">
+        <w:t>Time:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001871E0">
+        <w:t> {CANDIDATEAPPLICATIONINTERVIEWS.InterviewTime}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001871E0" w:rsidR="001871E0" w:rsidP="001871E0" w:rsidRDefault="001871E0" w14:paraId="5D530B4B" w14:textId="77777777">
+      <w:r w:rsidRPr="001871E0">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>insert names of panel members</w:t>
+        <w:t>Date:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001871E0">
+        <w:t xml:space="preserve"> {CANDIDATEAPPLICATIONINTERVIEWS.InterviewDate} </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C13ABC5" w14:textId="77777777" w:rsidR="006C33F0" w:rsidRDefault="006C33F0">
-      <w:pPr>
+    <w:p w:rsidRPr="001871E0" w:rsidR="001871E0" w:rsidP="001871E0" w:rsidRDefault="001871E0" w14:paraId="55E533FB" w14:textId="77777777">
+      <w:r w:rsidRPr="001871E0">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Location:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001871E0">
+        <w:t xml:space="preserve"> (enter arrival &amp; location details)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="558838C7" w14:textId="77777777" w:rsidR="006C33F0" w:rsidRDefault="006C33F0">
-      <w:pPr>
+    <w:p w:rsidRPr="001871E0" w:rsidR="001871E0" w:rsidP="001871E0" w:rsidRDefault="001871E0" w14:paraId="55080810" w14:textId="77777777">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId8">
+        <w:r w:rsidRPr="001871E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Visit our interactive campus map for further information</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001871E0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001871E0" w:rsidR="001871E0" w:rsidP="001871E0" w:rsidRDefault="001871E0" w14:paraId="302A2C86" w14:textId="77777777">
+      <w:r w:rsidRPr="001871E0">
+        <w:t>The interview will last for around 45 minutes and the interview panel will consist of (names of panel membership).  [In addition to the formal interview you will be asked to give a presentation on (title)] [Include information on additional selection methods here if appropriate or delete].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001871E0" w:rsidR="001871E0" w:rsidP="001871E0" w:rsidRDefault="001871E0" w14:paraId="5CFADAEF" w14:textId="77777777">
+      <w:r w:rsidRPr="001871E0">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-      </w:pPr>
+        <w:t>The selection process</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="054A3066" w14:textId="710A3B9E" w:rsidR="00F868DD" w:rsidRDefault="00501B24">
-      <w:pPr>
+    <w:p w:rsidRPr="001871E0" w:rsidR="001871E0" w:rsidP="001871E0" w:rsidRDefault="001871E0" w14:paraId="1EADDCE4" w14:textId="77777777">
+      <w:r w:rsidRPr="001871E0">
+        <w:t>The selection decision will be made on the basis of your application, your performance during interview and (Include reference to any additional selections methods being used).  In the interview you'll be asked to expand on aspects of your application and other areas in relation to the duties involved in the post described in the "further particulars" for the role.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001871E0" w:rsidR="001871E0" w:rsidP="001871E0" w:rsidRDefault="001871E0" w14:paraId="0EFFD70C" w14:textId="77777777">
+      <w:r w:rsidRPr="001871E0">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...38 lines deleted...]
-        <w:commentReference w:id="0"/>
+        <w:t>Travel and accommodation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A2F6CFC" w14:textId="77777777" w:rsidR="00501B24" w:rsidRDefault="00501B24">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="001871E0" w:rsidR="001871E0" w:rsidP="001871E0" w:rsidRDefault="001871E0" w14:paraId="07E98E07" w14:textId="77777777">
+      <w:r w:rsidRPr="001871E0">
+        <w:t>Our University is committed to being zero carbon by 2038 so we encourage you to use economic and sustainable ways to travel to your interview.  You can claim reasonable travel expenses so long as you:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="624F3A35" w14:textId="77777777" w:rsidR="00D60DDB" w:rsidRDefault="00501B24">
-[...297 lines deleted...]
-    <w:p w14:paraId="0DE7984E" w14:textId="77777777" w:rsidR="003A2FAA" w:rsidRDefault="003A2FAA" w:rsidP="000C1F6B">
+    <w:p w:rsidRPr="001871E0" w:rsidR="001871E0" w:rsidP="001871E0" w:rsidRDefault="001871E0" w14:paraId="25FA4B88" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-        <w:t>as stated on the enclosed claim form) expenses will not be reimbursed unless supported by receipts for all expenditure.</w:t>
+      <w:r w:rsidRPr="001871E0">
+        <w:t>Travel by the most economic method possible</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08CAAC4D" w14:textId="77777777" w:rsidR="003A2FAA" w:rsidRDefault="003A2FAA">
-[...6 lines deleted...]
-    <w:p w14:paraId="6240AFC8" w14:textId="77777777" w:rsidR="003A2FAA" w:rsidRDefault="003A2FAA" w:rsidP="000C1F6B">
+    <w:p w:rsidRPr="001871E0" w:rsidR="001871E0" w:rsidP="001871E0" w:rsidRDefault="001871E0" w14:paraId="0E306199" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Expenses for travel by private car will normally be reimbursed at the equivalent rail fare.  However, you should supply receipts for fuel used on your journey.</w:t>
+      <w:r w:rsidRPr="001871E0">
+        <w:t>Keep all original receipts/tickets to submit with your claim</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A47321" w14:textId="77777777" w:rsidR="003A2FAA" w:rsidRDefault="003A2FAA">
-[...6 lines deleted...]
-    <w:p w14:paraId="4DE1B345" w14:textId="77777777" w:rsidR="003A2FAA" w:rsidRDefault="003A2FAA" w:rsidP="000C1F6B">
+    <w:p w:rsidRPr="001871E0" w:rsidR="001871E0" w:rsidP="001871E0" w:rsidRDefault="001871E0" w14:paraId="711CDF1B" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001871E0">
+        <w:t xml:space="preserve">Ensure you keep within the expenses limit specified </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001871E0" w:rsidR="001871E0" w:rsidP="001871E0" w:rsidRDefault="001871E0" w14:paraId="7BA7F54F" w14:textId="5AA2F0D3">
+      <w:r w:rsidR="1ED198B6">
+        <w:rPr/>
+        <w:t xml:space="preserve">Second class return travel expenses will be paid, together with an allowance for one night’s accommodation if </w:t>
+      </w:r>
+      <w:r w:rsidR="1ED198B6">
+        <w:rPr/>
+        <w:t>it's</w:t>
+      </w:r>
+      <w:r w:rsidR="1ED198B6">
+        <w:rPr/>
+        <w:t> necessary for you to stay overnight in Manchester. The University's preferred accommodation provider, The Hyatt Hotel is close to the city centre, local train stations and Manchester Airport and offers discounted rates. For more information and to book please visit: </w:t>
+      </w:r>
+      <w:hyperlink r:id="R70cd1b236dc146f4">
+        <w:r w:rsidRPr="73164025" w:rsidR="1ED198B6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Hyatt hotel | Alliance MBS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="1ED198B6">
+        <w:rPr/>
+        <w:t>. For reimbursement </w:t>
+      </w:r>
+      <w:hyperlink r:id="Rc668786570284690">
+        <w:r w:rsidRPr="73164025" w:rsidR="1ED198B6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>You can download a claim form here</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="1ED198B6">
+        <w:rPr/>
+        <w:t xml:space="preserve"> which you can either complete and bring it with you on the </w:t>
+      </w:r>
+      <w:r w:rsidR="1ED198B6">
+        <w:rPr/>
+        <w:t>day, or</w:t>
+      </w:r>
+      <w:r w:rsidR="1ED198B6">
+        <w:rPr/>
+        <w:t xml:space="preserve"> submit after your interview (with scanned receipts within one month of the interview date).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="73164025" w:rsidR="1ED198B6">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Confirming attendance</w:t>
+      </w:r>
       <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="1ED198B6">
+        <w:rPr/>
+        <w:t>I would be grateful if you would let me know as soon as possible if you will be accepting or declining this invitation.  My contact details can be found below.  Please also let me know at this stage whether you have any specific requirements to enable you to fully take part in your interview.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="73164025" w:rsidR="1ED198B6">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...232 lines deleted...]
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>Contacting Referees</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="1ED198B6">
+        <w:rPr/>
+        <w:t>If for any reason you requested in your application that your referee(s) may not be contacted until a later stage, when confirming your attendance please also confirm whether your referees can be approached prior your interview by the University.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="1ED198B6">
+        <w:rPr/>
+        <w:t>I do hope that you are able to accept this invitation and look forward to meeting you.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="1ED198B6">
+        <w:rPr/>
+        <w:t>Kind regards</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="07BF9FC4" w14:textId="77777777" w:rsidR="000B2325" w:rsidRDefault="000B2325">
-[...289 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
+    <w:p w:rsidR="001B7BBE" w:rsidRDefault="001B7BBE" w14:paraId="57D587BB" w14:textId="5D16921B"/>
+    <w:sectPr w:rsidR="001B7BBE">
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...56 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...14 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...72 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="246867F1"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:nsid w:val="431F3F8F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1CA899C4"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...24 lines deleted...]
-      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
-[...11 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...70 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="681391913">
+  <w:num w:numId="1" w16cid:durableId="967392261">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F868DD"/>
-[...23 lines deleted...]
-    <w:rsid w:val="00F868DD"/>
+    <w:rsidRoot w:val="001871E0"/>
+    <w:rsid w:val="001871E0"/>
+    <w:rsid w:val="001B7BBE"/>
+    <w:rsid w:val="00520060"/>
+    <w:rsid w:val="00A364C4"/>
+    <w:rsid w:val="00B7434E"/>
+    <w:rsid w:val="00E93706"/>
+    <w:rsid w:val="00F0711C"/>
+    <w:rsid w:val="1ED198B6"/>
+    <w:rsid w:val="73164025"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="zh-TW"/>
+  <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-[...1 lines deleted...]
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5A315FCC"/>
+  <w14:docId w14:val="52CA0655"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{FB454B66-9E80-4C54-A507-BDAF3DE73C81}"/>
+  <w15:docId w15:val="{B1BB20FD-7C1C-4B4D-B8CB-68CBA7034176}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...15 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -2094,52 +800,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2200,247 +906,656 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rPr>
-[...5 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="001871E0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001871E0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001871E0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001871E0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001871E0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001871E0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001871E0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001871E0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001871E0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001871E0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001871E0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001871E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001871E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001871E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001871E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001871E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001871E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001871E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00705220"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="001871E0"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="footer"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="001871E0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00705220"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="001871E0"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="annotation reference"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+    <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00D60DDB"/>
-[...6 lines deleted...]
-    <w:name w:val="annotation text"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="001871E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
-[...7 lines deleted...]
-    <w:name w:val="Comment Text Char"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="001871E0"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
+    <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00D60DDB"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="001871E0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="001871E0"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="001871E0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="001871E0"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="001871E0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="001871E0"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...9 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B95800"/>
-[...1 lines deleted...]
-      <w:color w:val="0000FF"/>
+    <w:rsid w:val="001871E0"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001871E0"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alliancembs.manchester.ac.uk/contact/hotel-bookings/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/discover/maps/interactive-map/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alliancembs.manchester.ac.uk/about/our-campus/hyatt-hotel/" TargetMode="External" Id="R70cd1b236dc146f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jobs.manchester.ac.uk/preview.aspx?clientid=0&amp;attachmentid=33117&amp;DOCID=f67159f6-3120-42bd-83a0-3fe1b7912b2b" TargetMode="External" Id="Rc668786570284690" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2448,51 +1563,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2559,65 +1674,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -2638,84 +1753,424 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C2F5FF63A2F3B747BDFD33B6B723DD2C" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c4fdaf2b0033796e497d539135257a3e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="81e64b91-e382-48ec-a5e5-37dcfc1d5994" xmlns:ns3="e67922f3-9631-4005-9847-de3ff947d360" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4549cba1ca0fa5a7a90bee536c0b7ff1" ns2:_="" ns3:_="">
+    <xsd:import namespace="81e64b91-e382-48ec-a5e5-37dcfc1d5994"/>
+    <xsd:import namespace="e67922f3-9631-4005-9847-de3ff947d360"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="81e64b91-e382-48ec-a5e5-37dcfc1d5994" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6d63537c-d192-4dc4-bb87-a5632b1c7687" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="21" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="22" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e67922f3-9631-4005-9847-de3ff947d360" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f9a12ef7-d8d3-461a-84c2-03a75408ff63}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e67922f3-9631-4005-9847-de3ff947d360">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="81e64b91-e382-48ec-a5e5-37dcfc1d5994">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="e67922f3-9631-4005-9847-de3ff947d360" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7C76C0E-7677-41A7-997C-E22C0C65FC64}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="81e64b91-e382-48ec-a5e5-37dcfc1d5994"/>
+    <ds:schemaRef ds:uri="e67922f3-9631-4005-9847-de3ff947d360"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37A592F9-3115-4B49-9532-4A8040DE4B25}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED14E7EE-EAF7-46DC-BEEA-259CFF8A510C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="81e64b91-e382-48ec-a5e5-37dcfc1d5994"/>
+    <ds:schemaRef ds:uri="e67922f3-9631-4005-9847-de3ff947d360"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Direct Line:</dc:title>
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Heather Graham</dc:creator>
-[...3 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator>Marcus Lian</dc:creator>
+  <keywords/>
+  <dc:description/>
+  <lastModifiedBy>Nicola Somers</lastModifiedBy>
+  <revision>3</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100C2F5FF63A2F3B747BDFD33B6B723DD2C</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>