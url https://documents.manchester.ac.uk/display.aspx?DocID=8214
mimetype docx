--- v1 (2026-03-16)
+++ v2 (2026-06-01)
@@ -1,286 +1,634 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9840" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="160" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
           <w:right w:w="160" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="7380"/>
       </w:tblGrid>
       <w:tr w:rsidR="005E2CD5" w14:paraId="3877D903" w14:textId="77777777" w:rsidTr="002110B5">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9840" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="3877D902" w14:textId="28E86915" w:rsidR="008F21C1" w:rsidRPr="000957A6" w:rsidRDefault="000957A6" w:rsidP="000957A6">
+          <w:p w14:paraId="6668EDD2" w14:textId="77777777" w:rsidR="005E2CD5" w:rsidRPr="00B34E67" w:rsidRDefault="000377EB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000957A6">
+            <w:r w:rsidRPr="00B34E67">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Job Title</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0847AB28" w14:textId="7E34483C" w:rsidR="008F21C1" w:rsidRDefault="00243EBD" w:rsidP="008F21C1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00243EBD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00243EBD">
+              <w:rPr>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">he job title is the first thing a candidate will </w:t>
+            </w:r>
+            <w:r w:rsidR="00863A9C" w:rsidRPr="00243EBD">
+              <w:rPr>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t>see,</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC0594">
+              <w:rPr>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and it should clearly </w:t>
+            </w:r>
+            <w:r w:rsidR="0081060B">
+              <w:rPr>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">reflect </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC0594">
+              <w:rPr>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t>the role</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD6FAB">
+              <w:rPr>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4649F802" w14:textId="2A48ACA1" w:rsidR="00BC0594" w:rsidRPr="001A0A0D" w:rsidRDefault="00FD6FAB" w:rsidP="008F21C1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t>(Job Title)</w:t>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A0A0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t>Guidelines.</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC0594" w:rsidRPr="001A0A0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36BC6068" w14:textId="7BEE8B41" w:rsidR="008F21C1" w:rsidRPr="008F21C1" w:rsidRDefault="00AA29B9" w:rsidP="008F21C1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="402" w:hanging="402"/>
+              <w:rPr>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t>Use a clear, marke</w:t>
+            </w:r>
+            <w:r w:rsidR="00532795">
+              <w:rPr>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> recognisable</w:t>
+            </w:r>
+            <w:r w:rsidR="00532795">
+              <w:rPr>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0081060B">
+              <w:rPr>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t>job title</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that jobseekers will understand. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58E881E0" w14:textId="77777777" w:rsidR="008F21C1" w:rsidRPr="008F21C1" w:rsidRDefault="00243EBD" w:rsidP="008F21C1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="402" w:hanging="402"/>
+              <w:rPr>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F21C1">
+              <w:rPr>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t>Avoid internal jargon or acronyms</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3877D902" w14:textId="27AAB627" w:rsidR="008F21C1" w:rsidRPr="00607638" w:rsidRDefault="00243EBD" w:rsidP="00ED0F32">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="402" w:hanging="402"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F21C1">
+              <w:rPr>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ask the question: </w:t>
+            </w:r>
+            <w:r w:rsidR="00B8588F">
+              <w:rPr>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t>“Would someone outside of the University understand what this</w:t>
+            </w:r>
+            <w:r w:rsidR="00935810">
+              <w:rPr>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> job title is</w:t>
+            </w:r>
+            <w:r w:rsidR="00B8588F">
+              <w:rPr>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t>?”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E2CD5" w14:paraId="3877D906" w14:textId="77777777" w:rsidTr="002110B5">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="3877D904" w14:textId="77777777" w:rsidR="005E2CD5" w:rsidRDefault="00B37D51">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Grade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="3877D905" w14:textId="6E95EF3F" w:rsidR="005E2CD5" w:rsidRPr="00914419" w:rsidRDefault="005E2CD5">
+          <w:p w14:paraId="3877D905" w14:textId="26008B65" w:rsidR="005E2CD5" w:rsidRPr="00914419" w:rsidRDefault="003E6E86">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00914419">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E2CD5" w14:paraId="3877D909" w14:textId="77777777" w:rsidTr="002110B5">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="3877D907" w14:textId="202BBD0D" w:rsidR="005E2CD5" w:rsidRDefault="00B37D51">
+          <w:p w14:paraId="3877D907" w14:textId="77777777" w:rsidR="005E2CD5" w:rsidRDefault="00B37D51">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Department</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="3877D908" w14:textId="7BBF225B" w:rsidR="005E2CD5" w:rsidRDefault="005E2CD5">
+          <w:p w14:paraId="67D18B7B" w14:textId="77777777" w:rsidR="003E6E86" w:rsidRPr="00914419" w:rsidRDefault="000377EB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00914419">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>e.g. Directorate of Planning</w:t>
+            </w:r>
+            <w:r w:rsidR="003E6E86" w:rsidRPr="00914419">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>, OR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3877D908" w14:textId="2D210BE1" w:rsidR="005E2CD5" w:rsidRDefault="003E6E86">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
+            <w:r w:rsidRPr="00914419">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>School of Social Sciences, Faculty of Humanities</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E2CD5" w14:paraId="3877D90B" w14:textId="77777777" w:rsidTr="002110B5">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9840" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="3877D90A" w14:textId="77777777" w:rsidR="005E2CD5" w:rsidRDefault="00B37D51">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
+            <w:commentRangeStart w:id="0"/>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Overall</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Purpose</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="0"/>
+            <w:r w:rsidR="00B7354E">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="0"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E2CD5" w14:paraId="3877D90D" w14:textId="77777777" w:rsidTr="002110B5">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9840" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="0BDF0082" w14:textId="77777777" w:rsidR="002875B6" w:rsidRDefault="002875B6" w:rsidP="004670CD">
+          <w:p w14:paraId="4B70C6A9" w14:textId="6E955AA7" w:rsidR="00F1322E" w:rsidRPr="00BB33A8" w:rsidRDefault="003D29E4" w:rsidP="00F1322E">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B34E67">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB33A8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:t>rovide a short paragraph summarising why the role exists and why it matters. This section should help candidates quickly understand the impact of the role and why they should apply.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB33A8" w:rsidDel="003D29E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70D6763C" w14:textId="77777777" w:rsidR="00FD6FAB" w:rsidRPr="001A0A0D" w:rsidRDefault="00D46FDC" w:rsidP="001A0A0D">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="FF0000"/>
-                <w:highlight w:val="yellow"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="001A0A0D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recommended Structure: </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="1808FC89" w14:textId="77777777" w:rsidR="00707480" w:rsidRDefault="00707480" w:rsidP="004670CD">
+          <w:p w14:paraId="5ED7ACE3" w14:textId="57F90E43" w:rsidR="00132B36" w:rsidRPr="00021C89" w:rsidRDefault="002875B6" w:rsidP="001A0A0D">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:highlight w:val="yellow"/>
+              <w:ind w:left="261" w:hanging="261"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00021C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>WHAT will the role holder do</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="3877D90C" w14:textId="4BB858AA" w:rsidR="004670CD" w:rsidRPr="004670CD" w:rsidRDefault="004670CD" w:rsidP="004670CD">
+          <w:p w14:paraId="4FC30EFB" w14:textId="37A497C6" w:rsidR="002875B6" w:rsidRPr="00021C89" w:rsidRDefault="002875B6" w:rsidP="001A0A0D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="261" w:hanging="261"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00021C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>HOW will they do it</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="092280AA" w14:textId="405F5CDF" w:rsidR="002875B6" w:rsidRPr="00021C89" w:rsidRDefault="002875B6" w:rsidP="001A0A0D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="261" w:hanging="261"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00021C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>WHAT will they deliver/WHAT is the opportunity to make a difference</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3877D90C" w14:textId="4BB858AA" w:rsidR="002875B6" w:rsidRPr="00610004" w:rsidRDefault="002875B6" w:rsidP="00B6781D">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E2CD5" w14:paraId="3877D90F" w14:textId="77777777" w:rsidTr="002110B5">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9840" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
@@ -295,444 +643,1053 @@
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>About the Team</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E2CD5" w14:paraId="3877D911" w14:textId="77777777" w:rsidTr="002110B5">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9840" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="38E0721C" w14:textId="77777777" w:rsidR="005E2CD5" w:rsidRDefault="005E2CD5">
+          <w:p w14:paraId="33EEBAF2" w14:textId="72C39859" w:rsidR="00972651" w:rsidRPr="00AD1AE9" w:rsidRDefault="00972651" w:rsidP="00972651">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00AD1AE9" w:rsidDel="00972651">
+              <w:rPr>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD1AE9">
+              <w:rPr>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:t>Provide a short paragraph describing:</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="3877D910" w14:textId="7FE03D3E" w:rsidR="004670CD" w:rsidRPr="00610004" w:rsidRDefault="004670CD">
+          <w:p w14:paraId="6886A0D7" w14:textId="77777777" w:rsidR="00972651" w:rsidRPr="00AD1AE9" w:rsidRDefault="00972651" w:rsidP="00ED0F32">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD1AE9">
+              <w:rPr>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:t>The team or department</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0498B82C" w14:textId="77777777" w:rsidR="00972651" w:rsidRPr="00AD1AE9" w:rsidRDefault="00972651" w:rsidP="00ED0F32">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD1AE9">
+              <w:rPr>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:t>The context in which the role operates</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="709907D5" w14:textId="42E84B15" w:rsidR="00972651" w:rsidRPr="00AD1AE9" w:rsidRDefault="00972651" w:rsidP="00ED0F32">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD1AE9">
+              <w:rPr>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How the role fits within the wider </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD0559" w:rsidRPr="00AD1AE9">
+              <w:rPr>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:t>University</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3877D910" w14:textId="23180367" w:rsidR="005E2CD5" w:rsidRPr="00610004" w:rsidRDefault="00972651" w:rsidP="00972651">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00AD1AE9">
+              <w:rPr>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:t>This helps candidates understand the working environment and collaboration context.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E2CD5" w14:paraId="3877D913" w14:textId="77777777" w:rsidTr="002110B5">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9840" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="3877D912" w14:textId="77777777" w:rsidR="005E2CD5" w:rsidRDefault="00B37D51">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
+            <w:commentRangeStart w:id="1"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Key Accountabilities</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="1"/>
+            <w:r w:rsidR="00E22CB5">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="1"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E2CD5" w14:paraId="3877D927" w14:textId="77777777" w:rsidTr="002110B5">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9840" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="4C8E6F7D" w14:textId="365C5A8B" w:rsidR="00AC7E95" w:rsidRDefault="003B6F02" w:rsidP="004670CD">
+          <w:p w14:paraId="791FD739" w14:textId="77777777" w:rsidR="00F46B0A" w:rsidRPr="00BB33A8" w:rsidRDefault="00F46B0A" w:rsidP="00F46B0A">
             <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:spacing w:val="2"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB33A8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:spacing w:val="2"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>This section should outline the main responsibilities of the role.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66B6C5ED" w14:textId="54415A02" w:rsidR="00984CAC" w:rsidRPr="00BB33A8" w:rsidRDefault="00F46B0A" w:rsidP="00AC7E95">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:spacing w:val="2"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB33A8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:spacing w:val="2"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Keep it concise and focused on key outcomes, rather than listing every task the role holder might perform.</w:t>
+            </w:r>
+            <w:r w:rsidR="005B7E20">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:spacing w:val="2"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="002E3BDA" w:rsidRPr="00BB33A8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:spacing w:val="2"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>More d</w:t>
+            </w:r>
+            <w:r w:rsidR="00984CAC" w:rsidRPr="00BB33A8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:spacing w:val="2"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>etail</w:t>
+            </w:r>
+            <w:r w:rsidR="002E3BDA" w:rsidRPr="00BB33A8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:spacing w:val="2"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> can be given</w:t>
+            </w:r>
+            <w:r w:rsidR="00984CAC" w:rsidRPr="00BB33A8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:spacing w:val="2"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at a later stage</w:t>
+            </w:r>
+            <w:r w:rsidR="00536BAB" w:rsidRPr="00BB33A8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:spacing w:val="2"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in the recruitment process</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE7B08" w:rsidRPr="00BB33A8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:spacing w:val="2"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3327BFD1" w14:textId="77777777" w:rsidR="00710AC2" w:rsidRDefault="00710AC2" w:rsidP="00DC6310">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:spacing w:val="2"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D362916" w14:textId="6E4D35DB" w:rsidR="00DC6310" w:rsidRPr="00710AC2" w:rsidRDefault="00DC6310" w:rsidP="00DC6310">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:spacing w:val="2"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB33A8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:spacing w:val="2"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Guidelines</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D439EBC" w14:textId="7EA21860" w:rsidR="00DC6310" w:rsidRPr="00021C89" w:rsidRDefault="00DC6310" w:rsidP="00DC6310">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="36"/>
               </w:numPr>
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-              <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="402" w:hanging="402"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:spacing w:val="2"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00021C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:spacing w:val="2"/>
-              </w:rPr>
-              <w:t>Maximum 12 bullets</w:t>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Include 8–12 key responsibilities </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB33A8" w:rsidRPr="00021C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:spacing w:val="2"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:spacing w:val="2"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>maximum</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB33A8" w:rsidRPr="00021C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:spacing w:val="2"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78CB38A9" w14:textId="77777777" w:rsidR="004670CD" w:rsidRDefault="004670CD" w:rsidP="003B6F02">
+          <w:p w14:paraId="15921B50" w14:textId="77777777" w:rsidR="00DC6310" w:rsidRPr="00021C89" w:rsidRDefault="00DC6310" w:rsidP="00DC6310">
             <w:pPr>
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:suppressAutoHyphens w:val="0"/>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:spacing w:val="2"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00021C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:spacing w:val="2"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Use clear, simple language</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="1BDBB952" w14:textId="77777777" w:rsidR="00CA209A" w:rsidRDefault="00CA209A" w:rsidP="003B6F02">
+          <w:p w14:paraId="1F67A85C" w14:textId="372253AE" w:rsidR="00DC6310" w:rsidRPr="00021C89" w:rsidRDefault="00DC6310" w:rsidP="00DC6310">
             <w:pPr>
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:suppressAutoHyphens w:val="0"/>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:spacing w:val="2"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00021C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:spacing w:val="2"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Start each bullet with an action verb (-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00021C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:spacing w:val="2"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>ing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00021C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:spacing w:val="2"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> word) - (e.g., Managing, Delivering, Supporting, Developing)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="3877D926" w14:textId="67B5E1D9" w:rsidR="003B6F02" w:rsidRPr="004670CD" w:rsidRDefault="003B6F02" w:rsidP="003B6F02">
+          <w:p w14:paraId="253155CE" w14:textId="77777777" w:rsidR="00BB33A8" w:rsidRPr="00021C89" w:rsidRDefault="00DC6310" w:rsidP="00BB33A8">
             <w:pPr>
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:suppressAutoHyphens w:val="0"/>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:spacing w:val="2"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00021C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:spacing w:val="2"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Avoid internal jargon or acronyms</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3877D926" w14:textId="10303A18" w:rsidR="00AC7E95" w:rsidRPr="00BB33A8" w:rsidRDefault="00DC6310" w:rsidP="00BB33A8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:spacing w:val="2"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00021C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:spacing w:val="2"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Focus on what the role is responsible for, not every activity involved</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E2CD5" w14:paraId="3877D929" w14:textId="77777777" w:rsidTr="002110B5">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9840" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="3877D928" w14:textId="08F7CE5C" w:rsidR="0009081C" w:rsidRPr="00126BED" w:rsidRDefault="00B37D51" w:rsidP="00126BED">
+          <w:p w14:paraId="3877D928" w14:textId="0947B5F5" w:rsidR="0009081C" w:rsidRPr="00126BED" w:rsidRDefault="00B37D51" w:rsidP="00126BED">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:commentRangeStart w:id="2"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Person Specification</w:t>
             </w:r>
-            <w:r w:rsidR="00885340">
-              <w:rPr>
+            <w:commentRangeEnd w:id="2"/>
+            <w:r w:rsidR="004C76C1" w:rsidRPr="00126BED">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="2"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00126BED" w14:paraId="13BD670D" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9840" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BB1BFFF" w14:textId="54B88CE3" w:rsidR="004602DA" w:rsidRDefault="004602DA" w:rsidP="00AA0F9B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E1999">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>This section should define the essential requirements needed for a candidate to perform effectively from day one.</w:t>
+            </w:r>
+            <w:r w:rsidR="00866167" w:rsidRPr="001E1999">
+              <w:rPr>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00866167" w:rsidRPr="001E1999">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>Remember: strong candidates are motivated by opportunities to develop and learn, so only include requirements that are genuinely essential.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E43B05F" w14:textId="0611B565" w:rsidR="005B7E20" w:rsidRPr="00710AC2" w:rsidRDefault="005B7E20" w:rsidP="00710AC2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00710AC2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guidelines: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E83167F" w14:textId="444B00C9" w:rsidR="009802F6" w:rsidRPr="00021C89" w:rsidRDefault="001E1999" w:rsidP="00710AC2">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00021C89">
+              <w:rPr>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidR="00126BED" w:rsidRPr="00021C89">
+              <w:rPr>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:t>nly focus on what is essential to be high performing in the role</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BE93C58" w14:textId="4F192356" w:rsidR="00866167" w:rsidRPr="00021C89" w:rsidRDefault="000E0629" w:rsidP="00710AC2">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00021C89">
+              <w:rPr>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:t>Check for unintentional bias</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E6CEEFB" w14:textId="15FB2C9E" w:rsidR="00126BED" w:rsidRPr="00021C89" w:rsidRDefault="00FD6FAB" w:rsidP="00710AC2">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00021C89">
+              <w:rPr>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:t>Include any</w:t>
+            </w:r>
+            <w:r w:rsidR="00126BED" w:rsidRPr="00021C89">
+              <w:rPr>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> relevant soft skills</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50C11DF1" w14:textId="77777777" w:rsidR="001A0A0D" w:rsidRPr="00021C89" w:rsidRDefault="005915FB" w:rsidP="00710AC2">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00021C89">
+              <w:rPr>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avoid specifying years of experience unless </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00021C89">
+              <w:rPr>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:t>absolutely necessary</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00021C89">
+              <w:rPr>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EAC34AB" w14:textId="55952CB4" w:rsidR="00D84B48" w:rsidRPr="005B7E20" w:rsidRDefault="00D84B48" w:rsidP="002E30AA">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B7E20">
+              <w:rPr>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:t>Additional rows can be added under each heading</w:t>
+            </w:r>
+            <w:r w:rsidR="007823DC" w:rsidRPr="005B7E20">
+              <w:rPr>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (knowledge, experience etc)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B7E20">
+              <w:rPr>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> if required. You do not need to add criteria to all headings</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08572F47" w14:textId="109B9149" w:rsidR="00765E0C" w:rsidRPr="009802F6" w:rsidRDefault="00765E0C" w:rsidP="00765E0C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="255"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="261"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E2CD5" w14:paraId="3877D92C" w14:textId="77777777" w:rsidTr="00292B3C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="3877D92A" w14:textId="77777777" w:rsidR="005E2CD5" w:rsidRDefault="00B37D51">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Knowledge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="3877D92B" w14:textId="39132502" w:rsidR="005E2CD5" w:rsidRPr="00F7612A" w:rsidRDefault="005E2CD5" w:rsidP="00BA34AB">
+          <w:p w14:paraId="3877D92B" w14:textId="6671B1F1" w:rsidR="005E2CD5" w:rsidRPr="00710AC2" w:rsidRDefault="002110B5" w:rsidP="00BA34AB">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00710AC2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>What does the role holder need to know on day one?</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA34AB" w14:paraId="3A559D82" w14:textId="77777777" w:rsidTr="00B46E8A">
+      <w:tr w:rsidR="00BA34AB" w14:paraId="3A559D82" w14:textId="77777777" w:rsidTr="000E16A0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="352D026C" w14:textId="77777777" w:rsidR="00BA34AB" w:rsidRDefault="00BA34AB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="1AC2B2E4" w14:textId="77777777" w:rsidR="00BA34AB" w:rsidRPr="00BA34AB" w:rsidRDefault="00BA34AB" w:rsidP="00BA34AB">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002110B5" w14:paraId="3877D92F" w14:textId="77777777" w:rsidTr="00B46E8A">
+      <w:tr w:rsidR="002110B5" w:rsidRPr="00710AC2" w14:paraId="3877D92F" w14:textId="77777777" w:rsidTr="000E16A0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="3877D92D" w14:textId="77777777" w:rsidR="002110B5" w:rsidRDefault="002110B5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Experience</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="3877D92E" w14:textId="2E7F8788" w:rsidR="002110B5" w:rsidRPr="00F7612A" w:rsidRDefault="002110B5">
+          <w:p w14:paraId="3877D92E" w14:textId="5942612D" w:rsidR="002110B5" w:rsidRPr="00710AC2" w:rsidRDefault="002110B5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00710AC2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>What does the role holder need to have experience in from day one?</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002110B5" w14:paraId="3877D932" w14:textId="77777777" w:rsidTr="00B46E8A">
+      <w:tr w:rsidR="002110B5" w14:paraId="3877D932" w14:textId="77777777" w:rsidTr="000E16A0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="3877D930" w14:textId="77777777" w:rsidR="002110B5" w:rsidRDefault="002110B5" w:rsidP="00CA209A">
+          <w:p w14:paraId="3877D930" w14:textId="77777777" w:rsidR="002110B5" w:rsidRDefault="002110B5">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="3877D931" w14:textId="5373D72D" w:rsidR="002110B5" w:rsidRDefault="002110B5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00292B3C" w14:paraId="3877D935" w14:textId="77777777" w:rsidTr="00B46E8A">
+      <w:tr w:rsidR="00292B3C" w14:paraId="3877D935" w14:textId="77777777" w:rsidTr="000E16A0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="3877D933" w14:textId="77777777" w:rsidR="00292B3C" w:rsidRDefault="00292B3C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Skills</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="3877D934" w14:textId="6D7F4305" w:rsidR="00292B3C" w:rsidRPr="00F7612A" w:rsidRDefault="00292B3C">
+          <w:p w14:paraId="3877D934" w14:textId="4BAF4FB6" w:rsidR="00292B3C" w:rsidRPr="00710AC2" w:rsidRDefault="00E56A2F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00710AC2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>What does the role holder need to be good at on day one?</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00292B3C" w14:paraId="3877D938" w14:textId="77777777" w:rsidTr="00B46E8A">
+      <w:tr w:rsidR="00292B3C" w14:paraId="3877D938" w14:textId="77777777" w:rsidTr="000E16A0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="3877D936" w14:textId="77777777" w:rsidR="00292B3C" w:rsidRDefault="00292B3C">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
@@ -762,51 +1719,74 @@
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="3877D942" w14:textId="77777777" w:rsidR="005E2CD5" w:rsidRDefault="00B37D51">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Education</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="3877D943" w14:textId="463B161F" w:rsidR="005E2CD5" w:rsidRDefault="005E2CD5" w:rsidP="00F84546"/>
+          <w:p w14:paraId="3877D943" w14:textId="5CF7A272" w:rsidR="005E2CD5" w:rsidRPr="00710AC2" w:rsidRDefault="00F84546" w:rsidP="00F84546">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00710AC2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Only include essential qualifications. </w:t>
+            </w:r>
+            <w:r w:rsidR="00F7612A" w:rsidRPr="00710AC2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t>Remove non-essential or any bias towards educational requirements, such as degrees or niche degrees</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00292B3C" w14:paraId="69EDD308" w14:textId="77777777" w:rsidTr="00292B3C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="775A59BD" w14:textId="77777777" w:rsidR="00292B3C" w:rsidRDefault="00292B3C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -840,58 +1820,68 @@
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="3877D945" w14:textId="77777777" w:rsidR="005E2CD5" w:rsidRDefault="00B37D51">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="3877D946" w14:textId="63CC6E1D" w:rsidR="005E2CD5" w:rsidRPr="00F84546" w:rsidRDefault="005E2CD5">
+          <w:p w14:paraId="3877D946" w14:textId="65F0DA32" w:rsidR="005E2CD5" w:rsidRPr="00021C89" w:rsidRDefault="00F84546">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00021C89">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t>For any essential requirements that cannot be categorised into any of the above</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00292B3C" w14:paraId="59AEA611" w14:textId="77777777" w:rsidTr="00292B3C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="01E54245" w14:textId="77777777" w:rsidR="00292B3C" w:rsidRDefault="00292B3C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -919,539 +1909,741 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9840" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="3877D948" w14:textId="0361A67E" w:rsidR="00B4031A" w:rsidRPr="00B73CEA" w:rsidRDefault="00B37D51">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Key Behaviours</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E2CD5" w14:paraId="3877D94B" w14:textId="77777777" w:rsidTr="002110B5">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9840" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="3CAC1618" w14:textId="77777777" w:rsidR="00EC3D84" w:rsidRDefault="00B37D51" w:rsidP="00EC3D84">
+          <w:p w14:paraId="3F627A5C" w14:textId="087F1C24" w:rsidR="00B73CEA" w:rsidRPr="005B7E20" w:rsidRDefault="00B73CEA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE7A41">
-[...2 lines deleted...]
-                <w:rFonts w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="005B7E20">
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...17 lines deleted...]
-                <w:rFonts w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>The following</w:t>
+            </w:r>
+            <w:r w:rsidR="00314439" w:rsidRPr="005B7E20">
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> standard</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B7E20">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> statements should be included in all JDs</w:t>
+            </w:r>
+            <w:r w:rsidR="00863A9C">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidR="00F37EAB" w:rsidRPr="005B7E20">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>should not be amended.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7871A5FE" w14:textId="77777777" w:rsidR="00EC3D84" w:rsidRDefault="00B37D51" w:rsidP="00EC3D84">
+          <w:p w14:paraId="4EE49AF2" w14:textId="77777777" w:rsidR="000E16A0" w:rsidRPr="000E16A0" w:rsidRDefault="000E16A0" w:rsidP="000E16A0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E16A0">
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...16 lines deleted...]
-                <w:rFonts w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>One University:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E16A0">
+              <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...2 lines deleted...]
-              <w:t>Committed to prioritising service excellence and high performance to deliver great people-centred experiences.</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> A ‘One University’ approach, whereby we break down silos and work collaboratively towards furthering the University’s strategic goals, vision and values.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21A1F351" w14:textId="77777777" w:rsidR="00EC3D84" w:rsidRPr="005C4936" w:rsidRDefault="00B37D51" w:rsidP="00EC3D84">
+          <w:p w14:paraId="31913351" w14:textId="7D0523E4" w:rsidR="00B83F65" w:rsidRDefault="00B83F65" w:rsidP="000E16A0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00863A9C">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Freedom of Speech and Academic Freedom:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00863A9C">
+              <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...21 lines deleted...]
-              <w:t>Demonstrate a commitment to agility and continuous improvement by embracing change, championing innovation, and being flexible and forward thinking to adapt.</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> Support the University’s commitment to securing and actively promoting the importance of free speech and academic freedom within our community.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B7BF693" w14:textId="77777777" w:rsidR="00EC3D84" w:rsidRDefault="00B37D51" w:rsidP="00EC3D84">
+          <w:p w14:paraId="331903EA" w14:textId="5B9D0337" w:rsidR="000E16A0" w:rsidRPr="000E16A0" w:rsidRDefault="000E16A0" w:rsidP="000E16A0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E16A0">
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...16 lines deleted...]
-                <w:rFonts w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Service Excellence:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E16A0">
+              <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...2 lines deleted...]
-              <w:t>A sustainable approach that safeguards the University of the future by championing environmental practices, advancing digital capability, and supporting financial stability and philanthropic initiatives.</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> Committed to prioritising service excellence and high performance to deliver great people-centred experiences.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B55AE71" w14:textId="77777777" w:rsidR="00EC3D84" w:rsidRDefault="00B37D51" w:rsidP="00EC3D84">
+          <w:p w14:paraId="61B80538" w14:textId="77777777" w:rsidR="000E16A0" w:rsidRPr="000E16A0" w:rsidRDefault="000E16A0" w:rsidP="000E16A0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E16A0">
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...16 lines deleted...]
-                <w:rFonts w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Agility:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E16A0">
+              <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...2 lines deleted...]
-              <w:t>A commitment to furthering equality, diversity, inclusion and wellbeing to create a positive work environment and culture.</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> Demonstrate a commitment to agility and continuous improvement by embracing change, championing innovation, and being flexible and forward thinking to adapt.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="677E0440" w14:textId="77777777" w:rsidR="00EC3D84" w:rsidRPr="005C4936" w:rsidRDefault="00B37D51" w:rsidP="00EC3D84">
+          <w:p w14:paraId="6BAD0DAF" w14:textId="77777777" w:rsidR="000E16A0" w:rsidRPr="000E16A0" w:rsidRDefault="000E16A0" w:rsidP="000E16A0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE7A41">
-[...2 lines deleted...]
-                <w:rFonts w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="000E16A0">
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...7 lines deleted...]
-                <w:rFonts w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Sustainability:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E16A0">
+              <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...2 lines deleted...]
-              <w:t>Promote and champion the University’s social responsibility ambitions to advance social inclusion, prosperous communities, better health, and cultural engagement.</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> A sustainable approach that safeguards the University of the future by championing environmental practices, advancing digital capability, and supporting financial stability and philanthropic initiatives.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3877D94A" w14:textId="01351925" w:rsidR="00843B60" w:rsidRDefault="00843B60" w:rsidP="00EC3D84">
+          <w:p w14:paraId="089196F9" w14:textId="7E22571B" w:rsidR="001E69D3" w:rsidRPr="000E16A0" w:rsidRDefault="00A14ED8" w:rsidP="000E16A0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE7A41">
-[...2 lines deleted...]
-                <w:rFonts w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00E7253B">
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...80 lines deleted...]
-                <w:b/>
+              </w:rPr>
+              <w:t>Inclusion:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E7253B">
+              <w:t xml:space="preserve"> Support</w:t>
+            </w:r>
+            <w:r w:rsidR="00390FF6" w:rsidRPr="00E7253B">
+              <w:t xml:space="preserve"> the University's ambition to create an inclusive place to work where every</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF5282" w:rsidRPr="00E7253B">
+              <w:t xml:space="preserve"> person</w:t>
+            </w:r>
+            <w:r w:rsidR="00390FF6" w:rsidRPr="00E7253B">
+              <w:t xml:space="preserve"> matters, demonstrating a commitment to non-discriminatory conduct and respect for others, and fostering a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00390FF6" w:rsidRPr="00E7253B">
+              <w:t>University</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00390FF6" w:rsidRPr="00E7253B">
+              <w:t xml:space="preserve"> where people feel deeply connected to each other, to Manchester, and to the wider world</w:t>
+            </w:r>
+            <w:r w:rsidR="00390FF6" w:rsidRPr="00E7253B">
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:rFonts w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="467BE61D" w14:textId="77777777" w:rsidR="000E16A0" w:rsidRPr="000E16A0" w:rsidRDefault="000E16A0" w:rsidP="000E16A0">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...7 lines deleted...]
-                <w:rFonts w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E16A0">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Social Responsibility:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E16A0">
+              <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...7 lines deleted...]
-                <w:rFonts w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Promote and champion the University’s social responsibility ambitions to advance social inclusion, prosperous communities, better health, and cultural engagement.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3877D94A" w14:textId="5A8372B8" w:rsidR="005E2CD5" w:rsidRPr="000E16A0" w:rsidRDefault="005E2CD5">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...16 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B4031A" w14:paraId="2B0A2981" w14:textId="77777777" w:rsidTr="002110B5">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9840" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="15A7E6EE" w14:textId="044E2575" w:rsidR="00B73CEA" w:rsidRPr="00B73CEA" w:rsidRDefault="00570692" w:rsidP="00B73CEA">
+          <w:p w14:paraId="15A7E6EE" w14:textId="04FC1845" w:rsidR="00B73CEA" w:rsidRPr="00B73CEA" w:rsidRDefault="00570692" w:rsidP="00B73CEA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
-            <w:r w:rsidR="00707480">
+            <w:r w:rsidR="00B73CEA" w:rsidRPr="00B73CEA">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t>Delete if no management/leadership responsibility</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Only include</w:t>
+            </w:r>
+            <w:r w:rsidR="00F37EAB">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
+              <w:t xml:space="preserve"> the following behaviour statement in roles that incl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>ude li</w:t>
+            </w:r>
+            <w:r w:rsidR="00B73CEA" w:rsidRPr="00B73CEA">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>ne management or people leadership responsibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6876A7A4" w14:textId="477F77F1" w:rsidR="00B73CEA" w:rsidRPr="001D7870" w:rsidRDefault="00B73CEA" w:rsidP="00B73CEA">
+          <w:p w14:paraId="0AB26660" w14:textId="77777777" w:rsidR="00B4031A" w:rsidRDefault="00B73CEA" w:rsidP="00B73CEA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D7870">
-[...2 lines deleted...]
-                <w:rFonts w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...13 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t xml:space="preserve">People Leadership: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005013B5">
+              <w:t xml:space="preserve">Demonstrates </w:t>
+            </w:r>
+            <w:r>
+              <w:t>effective</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005013B5">
+              <w:t xml:space="preserve"> leadership by </w:t>
+            </w:r>
+            <w:r>
+              <w:t>empowering</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005013B5">
+              <w:t xml:space="preserve">, motivating, and developing teams to achieve high performance. </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Builds </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005013B5">
+              <w:t>a collaborative and inclusive work environment</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005013B5">
+              <w:t>provid</w:t>
+            </w:r>
+            <w:r>
+              <w:t>es</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005013B5">
+              <w:t xml:space="preserve"> clear direction, support, and feedback</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6876A7A4" w14:textId="393488F7" w:rsidR="00B73CEA" w:rsidRDefault="00B73CEA" w:rsidP="00B73CEA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3877D94C" w14:textId="77777777" w:rsidR="005E2CD5" w:rsidRDefault="005E2CD5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005E2CD5">
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="700" w:right="1200" w:bottom="700" w:left="1200" w:header="500" w:footer="500" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="100" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:comment w:id="0" w:author="Tracy Kaar" w:date="2025-02-07T10:01:00Z" w:initials="TK">
+    <w:p w14:paraId="622A0FD1" w14:textId="77777777" w:rsidR="006A5912" w:rsidRDefault="00B7354E" w:rsidP="006A5912">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="006A5912">
+        <w:t xml:space="preserve">INCLUSIVITY INSIGHTS: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02ADA00B" w14:textId="77777777" w:rsidR="006A5912" w:rsidRDefault="006A5912" w:rsidP="006A5912">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Research has shown that the opportunity to make a difference in a role is important</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59E174AD" w14:textId="77777777" w:rsidR="006A5912" w:rsidRDefault="006A5912" w:rsidP="006A5912">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Research has found that is especially important for female candidates</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3945F0E9" w14:textId="77777777" w:rsidR="006A5912" w:rsidRDefault="006A5912" w:rsidP="006A5912">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>79% of candidates want to work in an inspiring and fulfilling role</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2392CCC1" w14:textId="77777777" w:rsidR="006A5912" w:rsidRDefault="006A5912" w:rsidP="006A5912">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>77% of candidates want the opportunity to make a difference</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="1" w:author="Tracy Kaar" w:date="2025-02-07T10:21:00Z" w:initials="TK">
+    <w:p w14:paraId="0D8B7AC9" w14:textId="77777777" w:rsidR="00E469B3" w:rsidRDefault="00E22CB5" w:rsidP="00E469B3">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="00E469B3">
+        <w:t>INCLUSIVITY INSIGHTS:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF21C41" w14:textId="77777777" w:rsidR="00E469B3" w:rsidRDefault="00E469B3" w:rsidP="00E469B3">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Complex and overly long sentences can negatively impact neurodiverse candidates</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67394BDB" w14:textId="77777777" w:rsidR="00E469B3" w:rsidRDefault="00E469B3" w:rsidP="00E469B3">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Complexity and internal jargon put 60% of younger candidates off applying</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="2" w:author="Tracy Kaar" w:date="2025-02-07T10:29:00Z" w:initials="TK">
+    <w:p w14:paraId="339E1CDD" w14:textId="77777777" w:rsidR="00920CD1" w:rsidRDefault="004C76C1" w:rsidP="00920CD1">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="00920CD1">
+        <w:t>INCLUSIVITY INSIGHTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53C60B9F" w14:textId="77777777" w:rsidR="00920CD1" w:rsidRDefault="00920CD1" w:rsidP="00920CD1">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Research has found that number of job requirements you list has an exponential negative impact on diversity of candidates who apply (more requirements equal less diversity)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FB8BB95" w14:textId="77777777" w:rsidR="00920CD1" w:rsidRDefault="00920CD1" w:rsidP="00920CD1">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Research shows 60% of requirements in job adverts are not essential</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0147C1" w14:textId="77777777" w:rsidR="00920CD1" w:rsidRDefault="00920CD1" w:rsidP="00920CD1">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>People read “desirable” requirements as “essential”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="552A7E12" w14:textId="77777777" w:rsidR="00920CD1" w:rsidRDefault="00920CD1" w:rsidP="00920CD1">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Unnecessary essential skills can limit the quality and diversity of candidates, with an adverse impact on female and neuro-diverse candidates</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A3352E7" w14:textId="77777777" w:rsidR="00920CD1" w:rsidRDefault="00920CD1" w:rsidP="00920CD1">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Research has found that women will not apply for technical roles if they cannot meet 80-100% of the criteria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E004400" w14:textId="77777777" w:rsidR="00920CD1" w:rsidRDefault="00920CD1" w:rsidP="00920CD1">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Women favour job adverts that bring out the soft skills in a role</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B3DBD44" w14:textId="77777777" w:rsidR="00920CD1" w:rsidRDefault="00920CD1" w:rsidP="00920CD1">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>92% of managers say that soft skills are a better indicator of high performance in the role</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A92D0EA" w14:textId="77777777" w:rsidR="00920CD1" w:rsidRDefault="00920CD1" w:rsidP="00920CD1">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Listing a degree as essential puts barriers up to social mobility and has an adverse impact on diversity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D657A8C" w14:textId="77777777" w:rsidR="00920CD1" w:rsidRDefault="00920CD1" w:rsidP="00920CD1">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Only 30% of people globally have a degree, and recent research has shown that only 34% of university intakes are ethnically diverse students</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="376C7834" w14:textId="77777777" w:rsidR="00920CD1" w:rsidRDefault="00920CD1" w:rsidP="00920CD1">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>There is a shift towards more vocational qualifications, so think carefully about your educational requirements if you want to future proof your roles</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+</w:comments>
+</file>
+
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="2392CCC1" w15:done="0"/>
+  <w15:commentEx w15:paraId="67394BDB" w15:done="0"/>
+  <w15:commentEx w15:paraId="376C7834" w15:done="0"/>
+</w15:commentsEx>
+</file>
+
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+  <w16cex:commentExtensible w16cex:durableId="18F404D8" w16cex:dateUtc="2025-02-07T10:01:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="38445D5E" w16cex:dateUtc="2025-02-07T10:21:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="413691A3" w16cex:dateUtc="2025-02-07T10:29:00Z"/>
+</w16cex:commentsExtensible>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="2392CCC1" w16cid:durableId="18F404D8"/>
+  <w16cid:commentId w16cid:paraId="67394BDB" w16cid:durableId="38445D5E"/>
+  <w16cid:commentId w16cid:paraId="376C7834" w16cid:durableId="413691A3"/>
+</w16cid:commentsIds>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0438C276" w14:textId="77777777" w:rsidR="000218F7" w:rsidRDefault="000218F7">
+    <w:p w14:paraId="71AE611A" w14:textId="77777777" w:rsidR="00FB6C7B" w:rsidRDefault="00FB6C7B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6EA7C00F" w14:textId="77777777" w:rsidR="000218F7" w:rsidRDefault="000218F7">
+    <w:p w14:paraId="4C4A800A" w14:textId="77777777" w:rsidR="00FB6C7B" w:rsidRDefault="00FB6C7B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1498,61 +2690,61 @@
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Noto Sans Devanagari">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80008023" w:usb1="00002046" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3877D94E" w14:textId="77777777" w:rsidR="005E2CD5" w:rsidRDefault="005E2CD5">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E336B1E" w14:textId="77777777" w:rsidR="000218F7" w:rsidRDefault="000218F7">
+    <w:p w14:paraId="0005BE18" w14:textId="77777777" w:rsidR="00FB6C7B" w:rsidRDefault="00FB6C7B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58005B82" w14:textId="77777777" w:rsidR="000218F7" w:rsidRDefault="000218F7">
+    <w:p w14:paraId="5C8C36CE" w14:textId="77777777" w:rsidR="00FB6C7B" w:rsidRDefault="00FB6C7B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3877D94D" w14:textId="0F304590" w:rsidR="005E2CD5" w:rsidRDefault="00B37D51" w:rsidP="000322B5">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="4395"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
@@ -2032,61 +3224,62 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AA225E4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="049E40A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0E7288E4"/>
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:tmpl w:val="8CAADFF0"/>
+    <w:lvl w:ilvl="0" w:tplc="78562100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="4472C4" w:themeColor="accent1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -2542,50 +3735,163 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A13283A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D058697E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D0F23C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="71DEC81C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2654,51 +3960,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F421B40"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3F366FB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2803,51 +4109,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10CD4EB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="046CEE6E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2916,51 +4222,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14605123"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6BEE416"/>
     <w:lvl w:ilvl="0" w:tplc="BA086FF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AA888E7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -3029,51 +4335,51 @@
     <w:lvl w:ilvl="7" w:tplc="9CC22AB6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FCD06CDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17C21247"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="22D6D6F0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7466DFB4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
@@ -3141,51 +4447,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="197302D1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8204498C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3278,51 +4584,51 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A9D30BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F3549E0C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3391,51 +4697,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E92035A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="898AEE08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3528,51 +4834,51 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21625508"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BA5A7E4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3677,51 +4983,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A79317B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D23CD9F8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3790,51 +5096,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F674161"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CC44D982"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3927,51 +5233,51 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="304E5491"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F2903516"/>
     <w:lvl w:ilvl="0" w:tplc="100C0B2A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BC74398C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -4040,51 +5346,51 @@
     <w:lvl w:ilvl="7" w:tplc="DA0A5154">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8DA6BC58">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="310C4C52"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5928A790"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4177,51 +5483,51 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31A13ADC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9AA64D80"/>
     <w:lvl w:ilvl="0" w:tplc="AC6075E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B96ABB1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -4290,51 +5596,51 @@
     <w:lvl w:ilvl="7" w:tplc="094E79A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2D8CCF70">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="394378B2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="38B84FF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4439,51 +5745,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AEF211E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7E6201D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4576,51 +5882,51 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EA62ED2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0AA9608"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4689,51 +5995,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41A05FA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C06BD28"/>
     <w:lvl w:ilvl="0" w:tplc="1C428B50">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F38287F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -4802,51 +6108,51 @@
     <w:lvl w:ilvl="7" w:tplc="6596C7EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="709A59B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E9F5DFC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A37E9420"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4951,51 +6257,200 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="503130F0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="38B84FF2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AC27FBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82D6D74E"/>
     <w:lvl w:ilvl="0" w:tplc="581A604C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C9F088FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -5064,51 +6519,164 @@
     <w:lvl w:ilvl="7" w:tplc="ACFE2D5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5790A6F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C6C6C33"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="768436FE"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F7A1BBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0352BA62"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5177,51 +6745,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="602117A8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8C32EAAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
@@ -5299,51 +6867,51 @@
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61E85C43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9784107A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5412,51 +6980,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68CC1A06"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="34A86E54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5549,51 +7117,51 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="750D41B4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B6EACA74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5698,51 +7266,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77D3313B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A15A6300"/>
     <w:lvl w:ilvl="0" w:tplc="95182774">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E0FA8078">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -5812,339 +7380,428 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5D7AA392">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1813012056">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="541016482">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1127355966">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1012298480">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1196505891">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1634212932">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="857543855">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="493759896">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1289125345">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="161093175">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="179242327">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="222176324">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="179242327">
+  <w:num w:numId="13" w16cid:durableId="1533230508">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="2102989300">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="934632398">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="2088919486">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="78528011">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="222176324">
-[...2 lines deleted...]
-  <w:num w:numId="13" w16cid:durableId="1533230508">
+  <w:num w:numId="18" w16cid:durableId="621234554">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="2102989300">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="19" w16cid:durableId="138158156">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1248540891">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="786199566">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1087993770">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="2143693675">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="311181910">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="352194953">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="695931731">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="550463344">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="839808267">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1613173813">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1160999631">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1109666134">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1610165060">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="58408806">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1302150822">
     <w:abstractNumId w:val="1"/>
   </w:num>
+  <w:num w:numId="35" w16cid:durableId="106241117">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="691030926">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1605723849">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
 </w:numbering>
+</file>
+
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Tracy Kaar">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::tracy.kaar@manchester.ac.uk::dded4643-4f59-4180-8904-51b367189530"/>
+  </w15:person>
+</w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005E2CD5"/>
+    <w:rsid w:val="00000897"/>
     <w:rsid w:val="000124EE"/>
-    <w:rsid w:val="000218F7"/>
+    <w:rsid w:val="00021C89"/>
     <w:rsid w:val="000322B5"/>
     <w:rsid w:val="000377EB"/>
     <w:rsid w:val="000422FC"/>
-    <w:rsid w:val="00046BD8"/>
+    <w:rsid w:val="0004330E"/>
     <w:rsid w:val="00052E98"/>
     <w:rsid w:val="0009081C"/>
-    <w:rsid w:val="000957A6"/>
     <w:rsid w:val="000A7FD3"/>
+    <w:rsid w:val="000C0DAA"/>
+    <w:rsid w:val="000E0629"/>
+    <w:rsid w:val="000E16A0"/>
+    <w:rsid w:val="000F6270"/>
+    <w:rsid w:val="0010605C"/>
     <w:rsid w:val="00126BED"/>
     <w:rsid w:val="00132B36"/>
     <w:rsid w:val="00152E86"/>
+    <w:rsid w:val="0016177C"/>
+    <w:rsid w:val="001902B9"/>
+    <w:rsid w:val="001A0A0D"/>
     <w:rsid w:val="001D53E5"/>
-    <w:rsid w:val="001D7870"/>
+    <w:rsid w:val="001E1999"/>
+    <w:rsid w:val="001E69D3"/>
     <w:rsid w:val="002110B5"/>
-    <w:rsid w:val="00235949"/>
+    <w:rsid w:val="00236046"/>
     <w:rsid w:val="00243EBD"/>
+    <w:rsid w:val="0024489F"/>
     <w:rsid w:val="00245ACD"/>
+    <w:rsid w:val="00246D58"/>
     <w:rsid w:val="00265614"/>
     <w:rsid w:val="002875B6"/>
     <w:rsid w:val="002914A0"/>
     <w:rsid w:val="00292B3C"/>
     <w:rsid w:val="002A7E5D"/>
     <w:rsid w:val="002B7520"/>
     <w:rsid w:val="002B7AD8"/>
     <w:rsid w:val="002C1B1F"/>
     <w:rsid w:val="002E30AA"/>
     <w:rsid w:val="002E3BDA"/>
     <w:rsid w:val="00314439"/>
     <w:rsid w:val="00371F53"/>
     <w:rsid w:val="003739E7"/>
     <w:rsid w:val="00387CAC"/>
+    <w:rsid w:val="00390FF6"/>
     <w:rsid w:val="003A07AA"/>
-    <w:rsid w:val="003B6F02"/>
+    <w:rsid w:val="003D29E4"/>
     <w:rsid w:val="003E3070"/>
     <w:rsid w:val="003E6E86"/>
     <w:rsid w:val="003F6F32"/>
-    <w:rsid w:val="004670CD"/>
+    <w:rsid w:val="004573A3"/>
+    <w:rsid w:val="004602DA"/>
+    <w:rsid w:val="00463916"/>
+    <w:rsid w:val="004640BB"/>
     <w:rsid w:val="004967A4"/>
+    <w:rsid w:val="004C3B6F"/>
     <w:rsid w:val="004C76C1"/>
     <w:rsid w:val="004F3670"/>
     <w:rsid w:val="00514704"/>
+    <w:rsid w:val="00516541"/>
+    <w:rsid w:val="0052411E"/>
+    <w:rsid w:val="00532795"/>
     <w:rsid w:val="00536BAB"/>
+    <w:rsid w:val="00547BAC"/>
+    <w:rsid w:val="00552032"/>
+    <w:rsid w:val="0056539B"/>
     <w:rsid w:val="00570692"/>
     <w:rsid w:val="00581709"/>
     <w:rsid w:val="00587E8A"/>
+    <w:rsid w:val="005915FB"/>
+    <w:rsid w:val="005921B4"/>
+    <w:rsid w:val="005A4699"/>
     <w:rsid w:val="005B630B"/>
+    <w:rsid w:val="005B7E20"/>
     <w:rsid w:val="005C22A4"/>
-    <w:rsid w:val="005C4936"/>
-    <w:rsid w:val="005D2EA0"/>
     <w:rsid w:val="005D5A2E"/>
     <w:rsid w:val="005E2CD5"/>
-    <w:rsid w:val="005E4622"/>
+    <w:rsid w:val="005E4A9B"/>
+    <w:rsid w:val="005F4731"/>
     <w:rsid w:val="00607638"/>
     <w:rsid w:val="00610004"/>
     <w:rsid w:val="006136A9"/>
+    <w:rsid w:val="00662591"/>
+    <w:rsid w:val="0068334D"/>
+    <w:rsid w:val="0068680F"/>
     <w:rsid w:val="006955B0"/>
     <w:rsid w:val="006A5912"/>
-    <w:rsid w:val="00707480"/>
+    <w:rsid w:val="00710AC2"/>
     <w:rsid w:val="00735129"/>
     <w:rsid w:val="00746B75"/>
     <w:rsid w:val="00765E0C"/>
     <w:rsid w:val="007823DC"/>
-    <w:rsid w:val="00785101"/>
     <w:rsid w:val="007927A1"/>
-    <w:rsid w:val="007B7BD1"/>
+    <w:rsid w:val="007979CA"/>
+    <w:rsid w:val="00803799"/>
+    <w:rsid w:val="0081060B"/>
+    <w:rsid w:val="00820829"/>
     <w:rsid w:val="00841585"/>
-    <w:rsid w:val="00843B60"/>
     <w:rsid w:val="0085378C"/>
-    <w:rsid w:val="00885340"/>
+    <w:rsid w:val="00863A9C"/>
+    <w:rsid w:val="00866167"/>
     <w:rsid w:val="008927D9"/>
     <w:rsid w:val="008C074F"/>
     <w:rsid w:val="008E781A"/>
     <w:rsid w:val="008F21C1"/>
     <w:rsid w:val="00905399"/>
+    <w:rsid w:val="009127F1"/>
     <w:rsid w:val="00914419"/>
     <w:rsid w:val="00920ACB"/>
     <w:rsid w:val="00920CD1"/>
     <w:rsid w:val="0092433A"/>
-    <w:rsid w:val="00925C71"/>
+    <w:rsid w:val="009245EA"/>
+    <w:rsid w:val="00935810"/>
+    <w:rsid w:val="00952687"/>
     <w:rsid w:val="00957965"/>
+    <w:rsid w:val="00963705"/>
+    <w:rsid w:val="00972651"/>
     <w:rsid w:val="009802F6"/>
     <w:rsid w:val="00984CAC"/>
     <w:rsid w:val="00986644"/>
+    <w:rsid w:val="00991A65"/>
     <w:rsid w:val="009B11E4"/>
     <w:rsid w:val="009C0017"/>
+    <w:rsid w:val="009D53B7"/>
+    <w:rsid w:val="00A14ED8"/>
     <w:rsid w:val="00A556BA"/>
+    <w:rsid w:val="00A74A00"/>
+    <w:rsid w:val="00A842CD"/>
     <w:rsid w:val="00AA0F9B"/>
+    <w:rsid w:val="00AA29B9"/>
     <w:rsid w:val="00AB508B"/>
     <w:rsid w:val="00AC7E95"/>
+    <w:rsid w:val="00AD1AE9"/>
+    <w:rsid w:val="00AE7C4D"/>
     <w:rsid w:val="00B04638"/>
+    <w:rsid w:val="00B34E67"/>
     <w:rsid w:val="00B37D51"/>
     <w:rsid w:val="00B4031A"/>
-    <w:rsid w:val="00B46E8A"/>
+    <w:rsid w:val="00B476D1"/>
     <w:rsid w:val="00B55C0B"/>
     <w:rsid w:val="00B6781D"/>
     <w:rsid w:val="00B7354E"/>
     <w:rsid w:val="00B73CEA"/>
+    <w:rsid w:val="00B83F65"/>
+    <w:rsid w:val="00B8469A"/>
+    <w:rsid w:val="00B8588F"/>
     <w:rsid w:val="00BA03EF"/>
     <w:rsid w:val="00BA34AB"/>
+    <w:rsid w:val="00BB33A8"/>
+    <w:rsid w:val="00BC0594"/>
+    <w:rsid w:val="00BC624C"/>
     <w:rsid w:val="00BE4CC1"/>
     <w:rsid w:val="00BE7DAB"/>
     <w:rsid w:val="00BF45E3"/>
+    <w:rsid w:val="00BF6D71"/>
     <w:rsid w:val="00C064EB"/>
     <w:rsid w:val="00C146F0"/>
     <w:rsid w:val="00C1717C"/>
-    <w:rsid w:val="00CA209A"/>
+    <w:rsid w:val="00C222E5"/>
+    <w:rsid w:val="00C457F0"/>
+    <w:rsid w:val="00C61CCF"/>
     <w:rsid w:val="00CF26B2"/>
+    <w:rsid w:val="00CF5282"/>
     <w:rsid w:val="00D35672"/>
     <w:rsid w:val="00D44885"/>
+    <w:rsid w:val="00D46FDC"/>
+    <w:rsid w:val="00D729E5"/>
+    <w:rsid w:val="00D76340"/>
     <w:rsid w:val="00D84B48"/>
-    <w:rsid w:val="00DA7DB1"/>
+    <w:rsid w:val="00DC6310"/>
+    <w:rsid w:val="00DE00DB"/>
     <w:rsid w:val="00DE3161"/>
+    <w:rsid w:val="00DE3B37"/>
+    <w:rsid w:val="00E11168"/>
     <w:rsid w:val="00E22CB5"/>
     <w:rsid w:val="00E25EF0"/>
     <w:rsid w:val="00E469B3"/>
     <w:rsid w:val="00E56A2F"/>
+    <w:rsid w:val="00E72181"/>
+    <w:rsid w:val="00E7253B"/>
     <w:rsid w:val="00E74EFB"/>
+    <w:rsid w:val="00EA37FD"/>
+    <w:rsid w:val="00EA4409"/>
     <w:rsid w:val="00EB4B65"/>
-    <w:rsid w:val="00EC3D84"/>
+    <w:rsid w:val="00EB7042"/>
+    <w:rsid w:val="00EC5851"/>
     <w:rsid w:val="00EC64FE"/>
+    <w:rsid w:val="00ED0F32"/>
+    <w:rsid w:val="00EF530A"/>
     <w:rsid w:val="00F1322E"/>
+    <w:rsid w:val="00F2364D"/>
     <w:rsid w:val="00F37EAB"/>
     <w:rsid w:val="00F45447"/>
+    <w:rsid w:val="00F46B0A"/>
     <w:rsid w:val="00F7612A"/>
     <w:rsid w:val="00F84546"/>
     <w:rsid w:val="00F97DA8"/>
-    <w:rsid w:val="00FE7A41"/>
+    <w:rsid w:val="00FB6C7B"/>
+    <w:rsid w:val="00FD0559"/>
+    <w:rsid w:val="00FD6FAB"/>
     <w:rsid w:val="00FE7B08"/>
     <w:rsid w:val="00FF5FBF"/>
+    <w:rsid w:val="1BDFE879"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3877D902"/>
-  <w15:docId w15:val="{E3511A09-8750-4991-92BA-41DE48DE901E}"/>
+  <w15:docId w15:val="{366A4006-8946-45EC-9E1E-CAB92C404282}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6788,69 +8445,80 @@
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B7354E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B7354E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="000E16A0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="000E16A0"/>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00843B60"/>
+    <w:rsid w:val="00B83F65"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
-    <w:name w:val="normaltextrun"/>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00843B60"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00843B60"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="005915FB"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="224142965">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="245505957">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -6884,51 +8552,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1745447718">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -7410,76 +9078,61 @@
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43F9BD54-7D97-4827-8F55-3900C2E8346F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3a8d6103-f7cd-49f0-a6de-61d895ae2458"/>
     <ds:schemaRef ds:uri="56e912e2-a8d7-463f-82a4-39745e7e8c23"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1457</Characters>
+  <Pages>3</Pages>
+  <Words>654</Words>
+  <Characters>3848</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>98</Lines>
+  <Paragraphs>71</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1709</CharactersWithSpaces>
+  <CharactersWithSpaces>4431</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>RoleMapper</dc:creator>
   <cp:keywords>html-to-docx html-to-docx</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>en-US</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101002BF40C7396D19B4A80B9406108CDF09B</vt:lpwstr>