--- v0 (2026-08-26)
+++ v1 (2026-10-12)
@@ -3077,65 +3077,81 @@
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Wednesday </w:t>
             </w:r>
             <w:r w:rsidR="00BB323D" w:rsidRPr="00B00709">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>(23rd, Welcome Week)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4805058F" w14:textId="113C3B34" w:rsidR="5E8A386B" w:rsidRPr="00B00709" w:rsidRDefault="5E8A386B" w:rsidP="00B00709">
+          <w:p w14:paraId="4805058F" w14:textId="6D8914FB" w:rsidR="5E8A386B" w:rsidRPr="00B00709" w:rsidRDefault="5E8A386B" w:rsidP="00B00709">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B00709">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>12.30pm - 3.00pm</w:t>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00201486">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>pm - 3.00pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5640C694" w14:textId="13A0252B" w:rsidR="5E8A386B" w:rsidRPr="00B00709" w:rsidRDefault="5E8A386B" w:rsidP="00B00709">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B00709">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -3235,61 +3251,61 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-57"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00335BDA" w:rsidSect="00E154E3">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="397" w:right="720" w:bottom="340" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72527F18" w14:textId="77777777" w:rsidR="00696891" w:rsidRDefault="00696891" w:rsidP="001E7DA0">
+    <w:p w14:paraId="1E30D82F" w14:textId="77777777" w:rsidR="00E0150C" w:rsidRDefault="00E0150C" w:rsidP="001E7DA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51F4229E" w14:textId="77777777" w:rsidR="00696891" w:rsidRDefault="00696891" w:rsidP="001E7DA0">
+    <w:p w14:paraId="4EFCA6BC" w14:textId="77777777" w:rsidR="00E0150C" w:rsidRDefault="00E0150C" w:rsidP="001E7DA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3314,61 +3330,61 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="569379D2" w14:textId="77777777" w:rsidR="00696891" w:rsidRDefault="00696891" w:rsidP="001E7DA0">
+    <w:p w14:paraId="1E29896B" w14:textId="77777777" w:rsidR="00E0150C" w:rsidRDefault="00E0150C" w:rsidP="001E7DA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="337300C0" w14:textId="77777777" w:rsidR="00696891" w:rsidRDefault="00696891" w:rsidP="001E7DA0">
+    <w:p w14:paraId="4BA0BD8F" w14:textId="77777777" w:rsidR="00E0150C" w:rsidRDefault="00E0150C" w:rsidP="001E7DA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F7E0A40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E28A50CA"/>
     <w:lvl w:ilvl="0" w:tplc="A658FFA6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4368,50 +4384,51 @@
     <w:rsid w:val="00166645"/>
     <w:rsid w:val="00166DF3"/>
     <w:rsid w:val="00167198"/>
     <w:rsid w:val="001800B1"/>
     <w:rsid w:val="0018049B"/>
     <w:rsid w:val="001817D7"/>
     <w:rsid w:val="001965B1"/>
     <w:rsid w:val="001A0E4D"/>
     <w:rsid w:val="001A1A95"/>
     <w:rsid w:val="001A2875"/>
     <w:rsid w:val="001A52D8"/>
     <w:rsid w:val="001B1D7C"/>
     <w:rsid w:val="001C1F53"/>
     <w:rsid w:val="001C1FBA"/>
     <w:rsid w:val="001C7732"/>
     <w:rsid w:val="001D45DA"/>
     <w:rsid w:val="001D7951"/>
     <w:rsid w:val="001D7ACA"/>
     <w:rsid w:val="001E3769"/>
     <w:rsid w:val="001E6D5B"/>
     <w:rsid w:val="001E7DA0"/>
     <w:rsid w:val="001F04B8"/>
     <w:rsid w:val="001F2B1B"/>
     <w:rsid w:val="001F2B7E"/>
     <w:rsid w:val="0020050F"/>
+    <w:rsid w:val="00201486"/>
     <w:rsid w:val="00206B99"/>
     <w:rsid w:val="002139AB"/>
     <w:rsid w:val="00213BF9"/>
     <w:rsid w:val="00213C6D"/>
     <w:rsid w:val="002207A8"/>
     <w:rsid w:val="002240A4"/>
     <w:rsid w:val="0022454D"/>
     <w:rsid w:val="00227D3C"/>
     <w:rsid w:val="00231EDD"/>
     <w:rsid w:val="00234B89"/>
     <w:rsid w:val="002369EA"/>
     <w:rsid w:val="002409C5"/>
     <w:rsid w:val="00240F53"/>
     <w:rsid w:val="00245261"/>
     <w:rsid w:val="00254410"/>
     <w:rsid w:val="002579BA"/>
     <w:rsid w:val="0026687D"/>
     <w:rsid w:val="00270247"/>
     <w:rsid w:val="00273049"/>
     <w:rsid w:val="0028387F"/>
     <w:rsid w:val="00285B7F"/>
     <w:rsid w:val="00287081"/>
     <w:rsid w:val="0029217B"/>
     <w:rsid w:val="0029254D"/>
     <w:rsid w:val="002950A7"/>
@@ -4792,50 +4809,51 @@
     <w:rsid w:val="00D25A12"/>
     <w:rsid w:val="00D27E55"/>
     <w:rsid w:val="00D4496A"/>
     <w:rsid w:val="00D51555"/>
     <w:rsid w:val="00D52C94"/>
     <w:rsid w:val="00D57F47"/>
     <w:rsid w:val="00D737D3"/>
     <w:rsid w:val="00D905F7"/>
     <w:rsid w:val="00D949F4"/>
     <w:rsid w:val="00D9646E"/>
     <w:rsid w:val="00D9703D"/>
     <w:rsid w:val="00DA2B8E"/>
     <w:rsid w:val="00DA6FD7"/>
     <w:rsid w:val="00DB27DF"/>
     <w:rsid w:val="00DB7A93"/>
     <w:rsid w:val="00DC093C"/>
     <w:rsid w:val="00DC2EA5"/>
     <w:rsid w:val="00DC5D12"/>
     <w:rsid w:val="00DD1245"/>
     <w:rsid w:val="00DD26C7"/>
     <w:rsid w:val="00DE370D"/>
     <w:rsid w:val="00DE3FEB"/>
     <w:rsid w:val="00DE5506"/>
     <w:rsid w:val="00DE6E6B"/>
     <w:rsid w:val="00DF6520"/>
+    <w:rsid w:val="00E0150C"/>
     <w:rsid w:val="00E07699"/>
     <w:rsid w:val="00E07FD8"/>
     <w:rsid w:val="00E154E3"/>
     <w:rsid w:val="00E16DAB"/>
     <w:rsid w:val="00E216D7"/>
     <w:rsid w:val="00E21A71"/>
     <w:rsid w:val="00E21D61"/>
     <w:rsid w:val="00E23EC1"/>
     <w:rsid w:val="00E2497A"/>
     <w:rsid w:val="00E25CB1"/>
     <w:rsid w:val="00E2739F"/>
     <w:rsid w:val="00E279CC"/>
     <w:rsid w:val="00E27CA0"/>
     <w:rsid w:val="00E33326"/>
     <w:rsid w:val="00E3432C"/>
     <w:rsid w:val="00E55C86"/>
     <w:rsid w:val="00E6179C"/>
     <w:rsid w:val="00E65826"/>
     <w:rsid w:val="00E70C8A"/>
     <w:rsid w:val="00E81DC3"/>
     <w:rsid w:val="00E832B0"/>
     <w:rsid w:val="00E842EA"/>
     <w:rsid w:val="00E9050D"/>
     <w:rsid w:val="00E97308"/>
     <w:rsid w:val="00EA1534"/>
@@ -4852,50 +4870,51 @@
     <w:rsid w:val="00EF130B"/>
     <w:rsid w:val="00F10A0E"/>
     <w:rsid w:val="00F13FD0"/>
     <w:rsid w:val="00F16D74"/>
     <w:rsid w:val="00F16E10"/>
     <w:rsid w:val="00F33B05"/>
     <w:rsid w:val="00F34922"/>
     <w:rsid w:val="00F375B7"/>
     <w:rsid w:val="00F42AE4"/>
     <w:rsid w:val="00F5026B"/>
     <w:rsid w:val="00F53D65"/>
     <w:rsid w:val="00F60C14"/>
     <w:rsid w:val="00F6209F"/>
     <w:rsid w:val="00F867AB"/>
     <w:rsid w:val="00FA1F88"/>
     <w:rsid w:val="00FA22B0"/>
     <w:rsid w:val="00FA55C9"/>
     <w:rsid w:val="00FA7FAC"/>
     <w:rsid w:val="00FB23BC"/>
     <w:rsid w:val="00FB2840"/>
     <w:rsid w:val="00FB2F30"/>
     <w:rsid w:val="00FC39AC"/>
     <w:rsid w:val="00FC4699"/>
     <w:rsid w:val="00FD128D"/>
     <w:rsid w:val="00FD752F"/>
+    <w:rsid w:val="00FD77E3"/>
     <w:rsid w:val="00FE040D"/>
     <w:rsid w:val="00FE04D7"/>
     <w:rsid w:val="00FE390F"/>
     <w:rsid w:val="00FE5E49"/>
     <w:rsid w:val="00FF20E8"/>
     <w:rsid w:val="00FF3043"/>
     <w:rsid w:val="00FF6FA2"/>
     <w:rsid w:val="017DE0CF"/>
     <w:rsid w:val="01B97A6A"/>
     <w:rsid w:val="043F8E83"/>
     <w:rsid w:val="054057D9"/>
     <w:rsid w:val="06B52EA3"/>
     <w:rsid w:val="06D2AC4B"/>
     <w:rsid w:val="07023108"/>
     <w:rsid w:val="076B71E0"/>
     <w:rsid w:val="084F1E9A"/>
     <w:rsid w:val="0869E99F"/>
     <w:rsid w:val="098C75F2"/>
     <w:rsid w:val="0A620B20"/>
     <w:rsid w:val="0A74B425"/>
     <w:rsid w:val="0BD653DF"/>
     <w:rsid w:val="0DF883C0"/>
     <w:rsid w:val="0E1455B1"/>
     <w:rsid w:val="0F0A4140"/>
     <w:rsid w:val="0F7A717E"/>
@@ -5432,50 +5451,51 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C2596E"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
@@ -6266,63 +6286,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005D017E2E86941C46B1982B2B32518E41" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="734b95b9bfeab5a507360e2c35a1e47b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35171eaf-82dd-40d1-9430-63b1b0af6ee9" xmlns:ns3="2734ee3c-af69-4f35-a20d-cf915ccf4abe" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="985084558cb2d811378b78dcefee7cad" ns2:_="" ns3:_="">
     <xsd:import namespace="35171eaf-82dd-40d1-9430-63b1b0af6ee9"/>
     <xsd:import namespace="2734ee3c-af69-4f35-a20d-cf915ccf4abe"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxKeywordTaxHTField" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
@@ -6521,125 +6528,138 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2734ee3c-af69-4f35-a20d-cf915ccf4abe">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="35171eaf-82dd-40d1-9430-63b1b0af6ee9" xsi:nil="true"/>
     <TaxKeywordTaxHTField xmlns="35171eaf-82dd-40d1-9430-63b1b0af6ee9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </TaxKeywordTaxHTField>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB7C957E-9C5D-445B-BBDD-9CBF4894E7DA}">
-[...14 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE82DC64-68F6-4C97-92DD-C1D0921A4895}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="35171eaf-82dd-40d1-9430-63b1b0af6ee9"/>
     <ds:schemaRef ds:uri="2734ee3c-af69-4f35-a20d-cf915ccf4abe"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FB6054B-D689-DB4F-82A8-56AD87473146}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB7C957E-9C5D-445B-BBDD-9CBF4894E7DA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{226CDED0-A27D-4F54-B8A0-BC45486E5E35}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="2734ee3c-af69-4f35-a20d-cf915ccf4abe"/>
     <ds:schemaRef ds:uri="35171eaf-82dd-40d1-9430-63b1b0af6ee9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>221</Words>
-  <Characters>1323</Characters>
+  <Words>224</Words>
+  <Characters>1319</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>132</Lines>
+  <Lines>119</Lines>
   <Paragraphs>77</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1467</CharactersWithSpaces>
+  <CharactersWithSpaces>1466</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Christopher Kitchen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101005D017E2E86941C46B1982B2B32518E41</vt:lpwstr>
   </property>