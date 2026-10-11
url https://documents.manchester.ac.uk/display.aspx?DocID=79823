--- v0 (2026-08-14)
+++ v1 (2026-10-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="31D31A91" w14:textId="77777777" w:rsidR="00FD4D02" w:rsidRDefault="008F0E87" w:rsidP="00967716">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:spacing w:val="16"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:spacing w:val="16"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00855375">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:spacing w:val="16"/>
@@ -178,51 +178,51 @@
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="006D396B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  Professor </w:t>
       </w:r>
       <w:r w:rsidR="000550E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Richard Warren</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D95E3C6" w14:textId="5DA2188A" w:rsidR="00FD4D02" w:rsidRDefault="008943B8" w:rsidP="00FD4D02">
+    <w:p w14:paraId="4D95E3C6" w14:textId="1CD3609C" w:rsidR="00FD4D02" w:rsidRDefault="008943B8" w:rsidP="00FD4D02">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="792"/>
           <w:tab w:val="num" w:pos="709"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="576" w:line="216" w:lineRule="exact"/>
         <w:ind w:right="1152"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
@@ -411,91 +411,70 @@
                         </w:rPr>
                         <w:t>Please initial box</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00FD4D02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>I confirm that I have read and understand the information s</w:t>
       </w:r>
       <w:r w:rsidR="00D719FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">heet dated </w:t>
       </w:r>
-      <w:r w:rsidR="007F1115">
-[...6 lines deleted...]
-      <w:r w:rsidR="00186494">
+      <w:r w:rsidR="008813EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>01/08/2022 (version 2.2)</w:t>
+      </w:r>
+      <w:r w:rsidR="008813EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001B5344">
-[...19 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00FD4D02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>) for the above study and have had the opportunity to ask questions.</w:t>
+        <w:t>for the above study and have had the opportunity to ask questions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A4FFECC" w14:textId="6DD7F546" w:rsidR="00FD4D02" w:rsidRDefault="008943B8" w:rsidP="00FD4D02">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="792"/>
           <w:tab w:val="num" w:pos="709"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="396"/>
         <w:ind w:left="709" w:right="648" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -1315,69 +1294,51 @@
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00C771F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
       <w:r w:rsidR="00C122E9" w:rsidRPr="00C122E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C122E9" w:rsidRPr="008219E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">I understand that relevant sections of my medical notes and data collected during the study may be looked at by individuals from University </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Manchester, their representatives/ agents, the regulatory authorities and individuals from the Hospital.  I give permission for these individuals to have access to my records</w:t>
+        <w:t>I understand that relevant sections of my medical notes and data collected during the study may be looked at by individuals from University Of Manchester, their representatives/ agents, the regulatory authorities and individuals from the Hospital.  I give permission for these individuals to have access to my records</w:t>
       </w:r>
       <w:r w:rsidR="00967716">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> which will include identifiable information</w:t>
       </w:r>
       <w:r w:rsidR="00C122E9" w:rsidRPr="008219E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48E4431E" w14:textId="3042CD42" w:rsidR="00947A0D" w:rsidRDefault="008943B8" w:rsidP="00C122E9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:left="705" w:right="1080" w:hanging="705"/>
         <w:rPr>
@@ -1509,71 +1470,51 @@
         </w:tabs>
         <w:ind w:right="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="683A3D7C" w14:textId="77777777" w:rsidR="00C37249" w:rsidRPr="005D7E71" w:rsidRDefault="00C37249" w:rsidP="00C37249">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D7E71">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">The following activities are </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> you may participate in the research without agreeing to the following:</w:t>
+        <w:t>The following activities are optional, you may participate in the research without agreeing to the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D55B1E3" w14:textId="0F0D87F7" w:rsidR="00C37249" w:rsidRDefault="008943B8" w:rsidP="00C37249">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:left="705" w:right="1080" w:hanging="705"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
@@ -2959,147 +2900,147 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FD4D02" w:rsidRPr="00AE4EE5" w:rsidSect="00952753">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1800" w:bottom="851" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5884D74B" w14:textId="77777777" w:rsidR="002629FA" w:rsidRDefault="002629FA">
+    <w:p w14:paraId="4568791C" w14:textId="77777777" w:rsidR="00672355" w:rsidRDefault="00672355">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0292C40C" w14:textId="77777777" w:rsidR="002629FA" w:rsidRDefault="002629FA">
+    <w:p w14:paraId="5FEC9B8D" w14:textId="77777777" w:rsidR="00672355" w:rsidRDefault="00672355">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6B9567EE" w14:textId="77777777" w:rsidR="0098554D" w:rsidRDefault="00C122E9" w:rsidP="0098554D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Version </w:t>
     </w:r>
     <w:r w:rsidR="007F1115">
       <w:t xml:space="preserve">5.4 </w:t>
     </w:r>
     <w:r w:rsidR="007F1115" w:rsidRPr="007F1115">
       <w:t>19/03/2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28B59CB7" w14:textId="77777777" w:rsidR="002629FA" w:rsidRDefault="002629FA">
+    <w:p w14:paraId="2378598C" w14:textId="77777777" w:rsidR="00672355" w:rsidRDefault="00672355">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C9262A1" w14:textId="77777777" w:rsidR="002629FA" w:rsidRDefault="002629FA">
+    <w:p w14:paraId="13BB251F" w14:textId="77777777" w:rsidR="00672355" w:rsidRDefault="00672355">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3305941C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="422126CB"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="792"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B1D7F34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="71D8F8B4"/>
     <w:lvl w:ilvl="0" w:tplc="1B0CEFE8">
@@ -3181,51 +3122,50 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2096899440">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1246970">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FD4D02"/>
     <w:rsid w:val="000052C5"/>
@@ -3257,106 +3197,109 @@
     <w:rsid w:val="003B4FF9"/>
     <w:rsid w:val="003E1D25"/>
     <w:rsid w:val="003F0115"/>
     <w:rsid w:val="00410300"/>
     <w:rsid w:val="00434496"/>
     <w:rsid w:val="0044797A"/>
     <w:rsid w:val="004733D5"/>
     <w:rsid w:val="004905B8"/>
     <w:rsid w:val="004B53FF"/>
     <w:rsid w:val="004D768F"/>
     <w:rsid w:val="005175FB"/>
     <w:rsid w:val="00532B1F"/>
     <w:rsid w:val="0053436D"/>
     <w:rsid w:val="00541616"/>
     <w:rsid w:val="00572921"/>
     <w:rsid w:val="005955C6"/>
     <w:rsid w:val="005B77AB"/>
     <w:rsid w:val="005D1BC1"/>
     <w:rsid w:val="005D2FFD"/>
     <w:rsid w:val="005D42BF"/>
     <w:rsid w:val="005E4F33"/>
     <w:rsid w:val="005F2595"/>
     <w:rsid w:val="00610652"/>
     <w:rsid w:val="00641E49"/>
     <w:rsid w:val="00646F7A"/>
+    <w:rsid w:val="00672355"/>
     <w:rsid w:val="006723EA"/>
     <w:rsid w:val="006C59D1"/>
     <w:rsid w:val="006D396B"/>
     <w:rsid w:val="006D7D2B"/>
     <w:rsid w:val="007037F2"/>
     <w:rsid w:val="007633FA"/>
     <w:rsid w:val="0076799C"/>
     <w:rsid w:val="007954AD"/>
     <w:rsid w:val="007B6250"/>
     <w:rsid w:val="007C5A04"/>
     <w:rsid w:val="007E02C0"/>
     <w:rsid w:val="007F068E"/>
     <w:rsid w:val="007F1115"/>
     <w:rsid w:val="007F255B"/>
     <w:rsid w:val="008219E3"/>
     <w:rsid w:val="008307FB"/>
     <w:rsid w:val="00855375"/>
+    <w:rsid w:val="008813EE"/>
     <w:rsid w:val="008820E5"/>
     <w:rsid w:val="008943B8"/>
     <w:rsid w:val="008A3521"/>
     <w:rsid w:val="008F0E87"/>
     <w:rsid w:val="0090334D"/>
     <w:rsid w:val="00926D5C"/>
     <w:rsid w:val="009348F3"/>
     <w:rsid w:val="00941295"/>
     <w:rsid w:val="00947A0D"/>
     <w:rsid w:val="00952753"/>
     <w:rsid w:val="00967716"/>
     <w:rsid w:val="0098554D"/>
     <w:rsid w:val="009966BB"/>
     <w:rsid w:val="009D73FF"/>
     <w:rsid w:val="009F3722"/>
     <w:rsid w:val="00A10ACE"/>
     <w:rsid w:val="00A27097"/>
     <w:rsid w:val="00A64E4D"/>
     <w:rsid w:val="00A73C0D"/>
     <w:rsid w:val="00A751F5"/>
     <w:rsid w:val="00AE48FA"/>
     <w:rsid w:val="00AE4EE5"/>
     <w:rsid w:val="00AF5721"/>
     <w:rsid w:val="00B74880"/>
     <w:rsid w:val="00B77ECA"/>
     <w:rsid w:val="00B818F8"/>
     <w:rsid w:val="00BC7D89"/>
     <w:rsid w:val="00BE35D6"/>
     <w:rsid w:val="00C01E8A"/>
     <w:rsid w:val="00C122E9"/>
     <w:rsid w:val="00C37249"/>
     <w:rsid w:val="00C40DA9"/>
     <w:rsid w:val="00C5296A"/>
     <w:rsid w:val="00C771F5"/>
     <w:rsid w:val="00C90F9D"/>
     <w:rsid w:val="00CA6D25"/>
     <w:rsid w:val="00CB2CB1"/>
     <w:rsid w:val="00CC0ACD"/>
     <w:rsid w:val="00CD2F37"/>
+    <w:rsid w:val="00CF52A0"/>
     <w:rsid w:val="00D057DF"/>
     <w:rsid w:val="00D11071"/>
     <w:rsid w:val="00D355D5"/>
     <w:rsid w:val="00D719FE"/>
     <w:rsid w:val="00D73C03"/>
     <w:rsid w:val="00D8393F"/>
     <w:rsid w:val="00DA598F"/>
     <w:rsid w:val="00DB440F"/>
     <w:rsid w:val="00DE49FE"/>
     <w:rsid w:val="00E17676"/>
     <w:rsid w:val="00E42806"/>
     <w:rsid w:val="00EA6871"/>
     <w:rsid w:val="00EA7D5E"/>
     <w:rsid w:val="00F42934"/>
     <w:rsid w:val="00F95403"/>
     <w:rsid w:val="00FD4D02"/>
     <w:rsid w:val="00FE746E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -3388,50 +3331,94 @@
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -3619,68 +3606,74 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FD4D02"/>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FD4D02"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="0098554D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
@@ -3758,51 +3751,50 @@
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="2070882475">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
@@ -4102,69 +4094,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACF28AF5-D418-4905-9C0C-1E75D1B6D95F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>387</Words>
-  <Characters>2232</Characters>
+  <Words>390</Words>
+  <Characters>2229</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>106</Lines>
-  <Paragraphs>52</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PATIENT CONSENT FORM</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>The University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2567</CharactersWithSpaces>
+  <CharactersWithSpaces>2614</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PATIENT CONSENT FORM</dc:title>
   <dc:subject/>
   <dc:creator>mdeaskdw</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>