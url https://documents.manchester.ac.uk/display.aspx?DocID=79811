--- v0 (2026-08-27)
+++ v1 (2026-10-12)
@@ -7,2315 +7,1984 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3D0565B4" w14:textId="3D7B1092" w:rsidR="00BA6829" w:rsidRDefault="37F654BF" w:rsidP="00BA6829">
+    <w:p w:rsidR="00BA6829" w:rsidP="00BA6829" w:rsidRDefault="37F654BF" w14:paraId="3D0565B4" w14:textId="3D7B1092">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc234832404"/>
-[...1 lines deleted...]
-      <w:r>
+      <w:bookmarkStart w:name="_Toc234832404" w:id="0"/>
+      <w:bookmarkStart w:name="_Toc1056088593" w:id="2131447644"/>
+      <w:r w:rsidR="37F654BF">
+        <w:rPr/>
         <w:t xml:space="preserve">Environmentally </w:t>
       </w:r>
       <w:r w:rsidR="49C752E3">
+        <w:rPr/>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="37F654BF">
+        <w:rPr/>
         <w:t xml:space="preserve">ustainable </w:t>
       </w:r>
       <w:r w:rsidR="49C752E3">
+        <w:rPr/>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="37F654BF">
+        <w:rPr/>
         <w:t>esearch</w:t>
       </w:r>
       <w:r w:rsidR="787859F9">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="49C752E3">
+        <w:rPr/>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidR="787859F9">
+        <w:rPr/>
         <w:t>uide</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2131447644"/>
     </w:p>
-    <w:p w14:paraId="60C46699" w14:textId="77777777" w:rsidR="00986134" w:rsidRDefault="00986134" w:rsidP="00986134"/>
+    <w:p w:rsidR="00986134" w:rsidP="00986134" w:rsidRDefault="00986134" w14:paraId="60C46699" w14:textId="77777777"/>
     <w:sdt>
       <w:sdtPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:id w:val="626590585"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Table of Contents"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="游明朝" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:id w:val="626590585"/>
-[...3 lines deleted...]
-        </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="游明朝" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="3B2188F1" w14:textId="1C1FFFFF" w:rsidR="00624227" w:rsidRDefault="00624227">
+        <w:p w:rsidR="00624227" w:rsidRDefault="00624227" w14:paraId="3B2188F1" w14:textId="1C1FFFFF">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r>
             <w:t>Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="47E4EDF6" w14:textId="6DF5C5DE" w:rsidR="00BA1F6F" w:rsidRDefault="00624227">
+        <w:p w:rsidR="00BA1F6F" w:rsidP="63684BC5" w:rsidRDefault="00624227" w14:paraId="47E4EDF6" w14:textId="55A1FF0E">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9015"/>
             </w:tabs>
-            <w:rPr>
-[...3 lines deleted...]
-            </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="45C65A68">
+          <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
-            <w:instrText>TOC \o "1-3" \z \u \h</w:instrText>
+            <w:instrText xml:space="preserve">TOC \o "1-3" \z \u \h</w:instrText>
           </w:r>
-          <w:r w:rsidRPr="45C65A68">
+          <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc237262741" w:history="1">
-[...55 lines deleted...]
-          </w:hyperlink>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">HYPERLINK  \l  "_Toc1056088593" </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="63684BC5">
+            <w:rPr/>
+            <w:t>Environmentally sustainable research guide</w:t>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">PAGEREF _Toc1056088593 \h</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="63684BC5">
+            <w:rPr/>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="3489C053" w14:textId="181EC741" w:rsidR="00BA1F6F" w:rsidRDefault="00BA1F6F">
+        <w:p w:rsidR="00BA1F6F" w:rsidP="63684BC5" w:rsidRDefault="00BA1F6F" w14:paraId="3489C053" w14:textId="54B7A0FD">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9015"/>
             </w:tabs>
-            <w:rPr>
-[...3 lines deleted...]
-            </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc237262742" w:history="1">
-[...55 lines deleted...]
-          </w:hyperlink>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">HYPERLINK  \l  "_Toc969691863" </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="63684BC5">
+            <w:rPr/>
+            <w:t>Quick start: using this guide</w:t>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">PAGEREF _Toc969691863 \h</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="63684BC5">
+            <w:rPr/>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="23A3EE58" w14:textId="6D37404E" w:rsidR="00BA1F6F" w:rsidRDefault="00BA1F6F">
+        <w:p w:rsidR="00BA1F6F" w:rsidP="63684BC5" w:rsidRDefault="00BA1F6F" w14:paraId="23A3EE58" w14:textId="52ACD35E">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9015"/>
             </w:tabs>
-            <w:rPr>
-[...3 lines deleted...]
-            </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc237262743" w:history="1">
-[...55 lines deleted...]
-          </w:hyperlink>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">HYPERLINK  \l  "_Toc1101409843" </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="63684BC5">
+            <w:rPr/>
+            <w:t>Quick wins to get you started</w:t>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">PAGEREF _Toc1101409843 \h</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="63684BC5">
+            <w:rPr/>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="62FB76AA" w14:textId="64205AD0" w:rsidR="00BA1F6F" w:rsidRDefault="00BA1F6F">
+        <w:p w:rsidR="00BA1F6F" w:rsidP="63684BC5" w:rsidRDefault="00BA1F6F" w14:paraId="62FB76AA" w14:textId="27EC416C">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="480"/>
-              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+              <w:tab w:val="left" w:leader="none" w:pos="480"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9015"/>
             </w:tabs>
-            <w:rPr>
-[...3 lines deleted...]
-            </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc237262744" w:history="1">
-[...70 lines deleted...]
-          </w:hyperlink>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">HYPERLINK  \l  "_Toc763442664" </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="63684BC5">
+            <w:rPr/>
+            <w:t>1.</w:t>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="63684BC5">
+            <w:rPr/>
+            <w:t>Why environmental sustainability matters in research</w:t>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">PAGEREF _Toc763442664 \h</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="63684BC5">
+            <w:rPr/>
+            <w:t>3</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="640449A6" w14:textId="2D7F04BD" w:rsidR="00BA1F6F" w:rsidRDefault="00BA1F6F">
+        <w:p w:rsidR="00BA1F6F" w:rsidP="63684BC5" w:rsidRDefault="00BA1F6F" w14:paraId="640449A6" w14:textId="4720376E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9015"/>
             </w:tabs>
-            <w:rPr>
-[...3 lines deleted...]
-            </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc237262745" w:history="1">
-[...55 lines deleted...]
-          </w:hyperlink>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">HYPERLINK  \l  "_Toc2056540214" </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="63684BC5">
+            <w:rPr/>
+            <w:t>Why now?</w:t>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">PAGEREF _Toc2056540214 \h</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="63684BC5">
+            <w:rPr/>
+            <w:t>4</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="138A42BE" w14:textId="105C5F66" w:rsidR="00BA1F6F" w:rsidRDefault="00BA1F6F">
+        <w:p w:rsidR="00BA1F6F" w:rsidP="63684BC5" w:rsidRDefault="00BA1F6F" w14:paraId="138A42BE" w14:textId="20D97DF2">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9015"/>
             </w:tabs>
-            <w:rPr>
-[...3 lines deleted...]
-            </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc237262746" w:history="1">
-[...55 lines deleted...]
-          </w:hyperlink>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">HYPERLINK  \l  "_Toc430190049" </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="63684BC5">
+            <w:rPr/>
+            <w:t>Our commitment</w:t>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">PAGEREF _Toc430190049 \h</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="63684BC5">
+            <w:rPr/>
+            <w:t>4</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="3A2F39E8" w14:textId="09573F52" w:rsidR="00BA1F6F" w:rsidRDefault="00BA1F6F">
+        <w:p w:rsidR="00BA1F6F" w:rsidP="63684BC5" w:rsidRDefault="00BA1F6F" w14:paraId="3A2F39E8" w14:textId="4C47BD1E">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="480"/>
-              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+              <w:tab w:val="left" w:leader="none" w:pos="480"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9015"/>
             </w:tabs>
-            <w:rPr>
-[...3 lines deleted...]
-            </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc237262747" w:history="1">
-[...70 lines deleted...]
-          </w:hyperlink>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">HYPERLINK  \l  "_Toc800894460" </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="63684BC5">
+            <w:rPr/>
+            <w:t>2.</w:t>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="63684BC5">
+            <w:rPr/>
+            <w:t>The environmentally sustainable research lifecycle</w:t>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">PAGEREF _Toc800894460 \h</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="63684BC5">
+            <w:rPr/>
+            <w:t>4</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="40CD4CAD" w14:textId="69351CF1" w:rsidR="00BA1F6F" w:rsidRDefault="00BA1F6F">
+        <w:p w:rsidR="00BA1F6F" w:rsidP="63684BC5" w:rsidRDefault="00BA1F6F" w14:paraId="40CD4CAD" w14:textId="7ABFB389">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="480"/>
-              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+              <w:tab w:val="left" w:leader="none" w:pos="480"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9015"/>
             </w:tabs>
-            <w:rPr>
-[...3 lines deleted...]
-            </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc237262748" w:history="1">
-[...70 lines deleted...]
-          </w:hyperlink>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">HYPERLINK  \l  "_Toc878304049" </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="63684BC5">
+            <w:rPr/>
+            <w:t>3.</w:t>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="63684BC5">
+            <w:rPr/>
+            <w:t>Cross-cutting actions across the lifecycle</w:t>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">PAGEREF _Toc878304049 \h</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="63684BC5">
+            <w:rPr/>
+            <w:t>4</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="1F03690F" w14:textId="77ABE571" w:rsidR="00BA1F6F" w:rsidRDefault="00BA1F6F">
+        <w:p w:rsidR="00BA1F6F" w:rsidP="63684BC5" w:rsidRDefault="00BA1F6F" w14:paraId="1F03690F" w14:textId="70CCF588">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="720"/>
-              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+              <w:tab w:val="left" w:leader="none" w:pos="720"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9015"/>
             </w:tabs>
-            <w:rPr>
-[...3 lines deleted...]
-            </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc237262749" w:history="1">
-[...70 lines deleted...]
-          </w:hyperlink>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">HYPERLINK  \l  "_Toc1578164861" </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="63684BC5">
+            <w:rPr/>
+            <w:t>A.</w:t>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="63684BC5">
+            <w:rPr/>
+            <w:t>Travel</w:t>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">PAGEREF _Toc1578164861 \h</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="63684BC5">
+            <w:rPr/>
+            <w:t>4</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="60E2209D" w14:textId="1E307E1B" w:rsidR="00BA1F6F" w:rsidRDefault="00BA1F6F">
+        <w:p w:rsidR="00BA1F6F" w:rsidP="63684BC5" w:rsidRDefault="00BA1F6F" w14:paraId="60E2209D" w14:textId="7C95FB7B">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="720"/>
-              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+              <w:tab w:val="left" w:leader="none" w:pos="720"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9015"/>
             </w:tabs>
-            <w:rPr>
-[...3 lines deleted...]
-            </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc237262750" w:history="1">
-[...70 lines deleted...]
-          </w:hyperlink>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">HYPERLINK  \l  "_Toc1783383316" </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="63684BC5">
+            <w:rPr/>
+            <w:t>B.</w:t>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="63684BC5">
+            <w:rPr/>
+            <w:t>Data management</w:t>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">PAGEREF _Toc1783383316 \h</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="63684BC5">
+            <w:rPr/>
+            <w:t>4</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="5E0A21C4" w14:textId="720457A4" w:rsidR="00BA1F6F" w:rsidRDefault="00BA1F6F">
+        <w:p w:rsidR="00BA1F6F" w:rsidP="63684BC5" w:rsidRDefault="00BA1F6F" w14:paraId="5E0A21C4" w14:textId="072033E3">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="720"/>
-              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+              <w:tab w:val="left" w:leader="none" w:pos="720"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9015"/>
             </w:tabs>
-            <w:rPr>
-[...3 lines deleted...]
-            </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc237262751" w:history="1">
-[...70 lines deleted...]
-          </w:hyperlink>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">HYPERLINK  \l  "_Toc664813879" </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="63684BC5">
+            <w:rPr/>
+            <w:t>C.</w:t>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="63684BC5">
+            <w:rPr/>
+            <w:t>Artificial intelligence (AI) and compute</w:t>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">PAGEREF _Toc664813879 \h</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="63684BC5">
+            <w:rPr/>
+            <w:t>4</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="45BE4A46" w14:textId="2EE4995E" w:rsidR="00BA1F6F" w:rsidRDefault="00BA1F6F">
+        <w:p w:rsidR="00BA1F6F" w:rsidP="63684BC5" w:rsidRDefault="00BA1F6F" w14:paraId="45BE4A46" w14:textId="6036CCF8">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9015"/>
             </w:tabs>
-            <w:rPr>
-[...3 lines deleted...]
-            </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc237262752" w:history="1">
-[...55 lines deleted...]
-          </w:hyperlink>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">HYPERLINK  \l  "_Toc1888977283" </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="63684BC5">
+            <w:rPr/>
+            <w:t>For compute researchers</w:t>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">PAGEREF _Toc1888977283 \h</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="63684BC5">
+            <w:rPr/>
+            <w:t>4</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="303432C0" w14:textId="2DB37471" w:rsidR="00BA1F6F" w:rsidRDefault="00BA1F6F">
+        <w:p w:rsidR="00BA1F6F" w:rsidP="63684BC5" w:rsidRDefault="00BA1F6F" w14:paraId="303432C0" w14:textId="207A9277">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="720"/>
-              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+              <w:tab w:val="left" w:leader="none" w:pos="720"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9015"/>
             </w:tabs>
-            <w:rPr>
-[...3 lines deleted...]
-            </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc237262753" w:history="1">
-[...70 lines deleted...]
-          </w:hyperlink>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">HYPERLINK  \l  "_Toc1805635143" </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="63684BC5">
+            <w:rPr/>
+            <w:t>D.</w:t>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="63684BC5">
+            <w:rPr/>
+            <w:t>Procurement and waste</w:t>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">PAGEREF _Toc1805635143 \h</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="63684BC5">
+            <w:rPr/>
+            <w:t>4</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="5D8BC8FD" w14:textId="48F332C1" w:rsidR="00BA1F6F" w:rsidRDefault="00BA1F6F">
+        <w:p w:rsidR="00BA1F6F" w:rsidP="63684BC5" w:rsidRDefault="00BA1F6F" w14:paraId="5D8BC8FD" w14:textId="6C61ADB9">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9015"/>
             </w:tabs>
-            <w:rPr>
-[...3 lines deleted...]
-            </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc237262754" w:history="1">
-[...55 lines deleted...]
-          </w:hyperlink>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">HYPERLINK  \l  "_Toc1420648230" </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="63684BC5">
+            <w:rPr/>
+            <w:t>Project information, acknowledgements and contact</w:t>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">PAGEREF _Toc1420648230 \h</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="63684BC5">
+            <w:rPr/>
+            <w:t>4</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="108F5A39" w14:textId="56AA7890" w:rsidR="00624227" w:rsidRDefault="00624227">
+        <w:p w:rsidR="00624227" w:rsidRDefault="00624227" w14:paraId="108F5A39" w14:textId="56AA7890">
           <w:r w:rsidRPr="45C65A68">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="08C25D01" w14:textId="77777777" w:rsidR="002E7420" w:rsidRDefault="002E7420">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+    <w:p w:rsidR="002E7420" w:rsidRDefault="002E7420" w14:paraId="08C25D01" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18165295" w14:textId="3CE24C8B" w:rsidR="00B727B2" w:rsidRPr="00624227" w:rsidRDefault="11B5E117" w:rsidP="00482B2A">
+    <w:p w:rsidRPr="00624227" w:rsidR="00B727B2" w:rsidP="00482B2A" w:rsidRDefault="11B5E117" w14:paraId="18165295" w14:textId="3CE24C8B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="160"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc237262742"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:name="_Toc969691863" w:id="554821694"/>
+      <w:r w:rsidR="11B5E117">
+        <w:rPr/>
         <w:t>Quick start: using this guide</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="554821694"/>
     </w:p>
-    <w:p w14:paraId="2AD949C9" w14:textId="77777777" w:rsidR="00793CB6" w:rsidRPr="00B17184" w:rsidRDefault="00793CB6" w:rsidP="00482B2A">
+    <w:p w:rsidRPr="00B17184" w:rsidR="00793CB6" w:rsidP="00482B2A" w:rsidRDefault="00793CB6" w14:paraId="2AD949C9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
         <w:spacing w:before="0" w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B17184">
         <w:t>Who is this guide for?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EBDF3BB" w14:textId="4F7202C9" w:rsidR="00993EA7" w:rsidRDefault="00993EA7" w:rsidP="00482B2A">
+    <w:p w:rsidR="00993EA7" w:rsidP="00482B2A" w:rsidRDefault="00993EA7" w14:paraId="3EBDF3BB" w14:textId="4F7202C9">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This guide is </w:t>
       </w:r>
       <w:r w:rsidR="004701D5">
         <w:t>for</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> all staff and students who are involved in research</w:t>
       </w:r>
       <w:r w:rsidR="004701D5">
         <w:t xml:space="preserve"> at Manchester</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. It does not cover lab-specific content. </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
-        <w:r w:rsidR="59551C7E" w:rsidRPr="45C65A68">
+        <w:r w:rsidRPr="45C65A68" w:rsidR="59551C7E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Read </w:t>
         </w:r>
-        <w:bookmarkStart w:id="3" w:name="_Int_SDSYcKc5"/>
-        <w:r w:rsidR="004701D5" w:rsidRPr="45C65A68">
+        <w:bookmarkStart w:name="_Int_SDSYcKc5" w:id="3"/>
+        <w:r w:rsidRPr="45C65A68" w:rsidR="004701D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>our</w:t>
         </w:r>
         <w:bookmarkEnd w:id="3"/>
-        <w:r w:rsidR="004701D5" w:rsidRPr="45C65A68">
+        <w:r w:rsidRPr="45C65A68" w:rsidR="004701D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> sustainability guidance on working in laboratories and technical spaces</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5494877D" w14:textId="1EFDCBB4" w:rsidR="00356692" w:rsidRPr="005D67D1" w:rsidRDefault="00356692" w:rsidP="00482B2A">
+    <w:p w:rsidRPr="005D67D1" w:rsidR="00356692" w:rsidP="00482B2A" w:rsidRDefault="00356692" w14:paraId="5494877D" w14:textId="1EFDCBB4">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
         <w:spacing w:before="0" w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005D67D1">
         <w:t>How to use the guide</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="611E9D66" w14:textId="4128CB4A" w:rsidR="00356692" w:rsidRDefault="001903A0" w:rsidP="00482B2A">
+    <w:p w:rsidR="00356692" w:rsidP="00482B2A" w:rsidRDefault="001903A0" w14:paraId="611E9D66" w14:textId="79200AFD">
+      <w:r w:rsidR="001903A0">
+        <w:rPr/>
+        <w:t xml:space="preserve">This guide is designed to help researchers make </w:t>
+      </w:r>
+      <w:r w:rsidR="004701D5">
+        <w:rPr/>
+        <w:t xml:space="preserve">informed and proportionate </w:t>
+      </w:r>
+      <w:r w:rsidR="001903A0">
+        <w:rPr/>
+        <w:t>environmentally sustainable choices throughout the research lifecycle</w:t>
+      </w:r>
+      <w:r w:rsidR="004701D5">
+        <w:rPr/>
+        <w:t>, to document useful learning for future research and</w:t>
+      </w:r>
+      <w:r w:rsidR="001903A0">
+        <w:rPr/>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="001903A0">
+        <w:rPr/>
+        <w:t>identify</w:t>
+      </w:r>
+      <w:r w:rsidR="001903A0">
+        <w:rPr/>
+        <w:t xml:space="preserve"> practical actions relevant to </w:t>
+      </w:r>
+      <w:r w:rsidR="001903A0">
+        <w:rPr/>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidR="077ECE5D">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001903A0">
+        <w:rPr/>
+        <w:t>project</w:t>
+      </w:r>
+      <w:r w:rsidR="001903A0">
+        <w:rPr/>
+        <w:t xml:space="preserve"> stage, </w:t>
+      </w:r>
+      <w:r w:rsidR="001903A0">
+        <w:rPr/>
+        <w:t>role</w:t>
+      </w:r>
+      <w:r w:rsidR="001903A0">
+        <w:rPr/>
+        <w:t xml:space="preserve"> or decision point. </w:t>
+      </w:r>
+      <w:r w:rsidR="00356692">
+        <w:rPr/>
+        <w:t>Use the</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17184">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">This guide is designed to help researchers make </w:t>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve">HYPERLINK  \l "_The_environmentally_sustainable"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="51CDDA16" w:rsidR="00B17184">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:r w:rsidRPr="51CDDA16" w:rsidR="00356692">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lifecycle</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00356692">
+        <w:rPr/>
+        <w:t xml:space="preserve"> section to </w:t>
+      </w:r>
+      <w:r w:rsidR="00356692">
+        <w:rPr/>
+        <w:t>identify</w:t>
+      </w:r>
+      <w:r w:rsidR="00356692">
+        <w:rPr/>
+        <w:t xml:space="preserve"> when sustainability decisions arise, </w:t>
       </w:r>
       <w:r w:rsidR="004701D5">
-        <w:t xml:space="preserve">informed and proportionate </w:t>
+        <w:rPr/>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00356692">
+        <w:rPr/>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
-        <w:t>environmentally sustainable choices throughout the research lifecycle</w:t>
-[...2 lines deleted...]
-        <w:t>, to document useful learning for future research and</w:t>
+        <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> to identify practical actions relevant to your project stage, role or decision point. </w:t>
+        <w:instrText xml:space="preserve">HYPERLINK  \l "_Cross-cutting_actions_across"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="51CDDA16" w:rsidR="00356692">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>topic sections</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00356692">
-        <w:t>Use the</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B17184">
+        <w:rPr/>
+        <w:t xml:space="preserve"> for practical questions, actions and resources</w:t>
+      </w:r>
+      <w:r w:rsidR="002B5281">
+        <w:rPr/>
+        <w:t xml:space="preserve"> across </w:t>
+      </w:r>
+      <w:r w:rsidR="002373AD">
+        <w:rPr/>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="002B5281">
+        <w:rPr/>
+        <w:t xml:space="preserve">ravel, </w:t>
+      </w:r>
+      <w:r w:rsidR="002373AD">
+        <w:rPr/>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="002B5281">
+        <w:rPr/>
+        <w:t xml:space="preserve">ata </w:t>
+      </w:r>
+      <w:r w:rsidR="002373AD">
+        <w:rPr/>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00054679">
+        <w:rPr/>
+        <w:t>anagement, AI</w:t>
+      </w:r>
+      <w:r w:rsidR="3E9F13C6">
+        <w:rPr/>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="00054679">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_The_environmentally_sustainable" w:history="1">
-[...12 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="002373AD">
+        <w:rPr/>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00054679">
+        <w:rPr/>
+        <w:t>ompute</w:t>
+      </w:r>
+      <w:r w:rsidR="7B4F352C">
+        <w:rPr/>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00054679">
+        <w:rPr/>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="002373AD">
+        <w:rPr/>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00054679">
+        <w:rPr/>
+        <w:t>rocurement</w:t>
+      </w:r>
+      <w:r w:rsidR="57C9B9D9">
+        <w:rPr/>
+        <w:t xml:space="preserve"> and waste</w:t>
+      </w:r>
       <w:r w:rsidR="00356692">
-        <w:t xml:space="preserve"> section to identify when sustainability decisions arise, </w:t>
-[...66 lines deleted...]
-      <w:r w:rsidR="00356692">
+        <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6435E8B7" w14:textId="26CDCA36" w:rsidR="007A255B" w:rsidRPr="005D67D1" w:rsidRDefault="000E3E9F" w:rsidP="00482B2A">
+    <w:p w:rsidRPr="005D67D1" w:rsidR="007A255B" w:rsidP="00482B2A" w:rsidRDefault="000E3E9F" w14:paraId="6435E8B7" w14:textId="26CDCA36">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
         <w:spacing w:before="0" w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005D67D1">
         <w:t>Guiding</w:t>
       </w:r>
-      <w:r w:rsidR="007A255B" w:rsidRPr="005D67D1">
+      <w:r w:rsidRPr="005D67D1" w:rsidR="007A255B">
         <w:t xml:space="preserve"> principles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B15ECC7" w14:textId="77777777" w:rsidR="007A255B" w:rsidRDefault="007A255B" w:rsidP="00482B2A">
+    <w:p w:rsidR="007A255B" w:rsidP="00482B2A" w:rsidRDefault="007A255B" w14:paraId="5B15ECC7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007A255B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Question necessity.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Ask whether the activity, purchase, journey, dataset, output or use of AI is needed, and whether it is proportionate to the likely benefit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73297A09" w14:textId="77777777" w:rsidR="007A255B" w:rsidRDefault="007A255B" w:rsidP="00482B2A">
+    <w:p w:rsidR="007A255B" w:rsidP="00482B2A" w:rsidRDefault="007A255B" w14:paraId="73297A09" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Choose lower-impact options by default.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Where there is a practical choice, prioritise lower-carbon approaches to travel, meetings, catering, materials, data storage and digital tools.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="193BB31E" w14:textId="10388FB7" w:rsidR="007A255B" w:rsidRDefault="007A255B" w:rsidP="00482B2A">
+    <w:p w:rsidR="007A255B" w:rsidP="00482B2A" w:rsidRDefault="007A255B" w14:paraId="193BB31E" w14:textId="10388FB7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="45C65A68">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Reduce duplication and waste.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Reuse existing data, resources, equipment and outputs where possible and avoid creating unnecessary files, purchases, processes or materials.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22534584" w14:textId="77777777" w:rsidR="007A255B" w:rsidRDefault="007A255B" w:rsidP="00482B2A">
+    <w:p w:rsidR="007A255B" w:rsidP="00482B2A" w:rsidRDefault="007A255B" w14:paraId="22534584" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Plan early and make trade-offs visible.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Build sustainability into project design, costing, governance and delivery, and document the decisions made when balancing sustainability, quality, inclusion and cost.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F9E9498" w14:textId="77777777" w:rsidR="007A255B" w:rsidRDefault="007A255B" w:rsidP="00482B2A">
+    <w:p w:rsidR="007A255B" w:rsidP="00482B2A" w:rsidRDefault="007A255B" w14:paraId="6F9E9498" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Share learning.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Capture what worked, what was challenging and what could be improved, so sustainable research practice becomes easier for future projects.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2747FEE6" w14:textId="77777777" w:rsidR="003E4DE6" w:rsidRDefault="003E4DE6" w:rsidP="00482B2A">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+    <w:p w:rsidR="003E4DE6" w:rsidP="00482B2A" w:rsidRDefault="003E4DE6" w14:paraId="2747FEE6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B87294D" w14:textId="2084F216" w:rsidR="002A3E74" w:rsidRDefault="177A7C0C" w:rsidP="062C6BB0">
+    <w:p w:rsidR="002A3E74" w:rsidP="062C6BB0" w:rsidRDefault="177A7C0C" w14:paraId="7B87294D" w14:textId="2084F216">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc237262743"/>
-      <w:r w:rsidRPr="062C6BB0">
+      <w:bookmarkStart w:name="_Toc1101409843" w:id="93022168"/>
+      <w:r w:rsidRPr="63684BC5" w:rsidR="177A7C0C">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Quick wins </w:t>
       </w:r>
-      <w:r w:rsidR="70F3E0C9" w:rsidRPr="062C6BB0">
+      <w:r w:rsidRPr="63684BC5" w:rsidR="70F3E0C9">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>to get you started</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="93022168"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="60" w:type="dxa"/>
           <w:left w:w="60" w:type="dxa"/>
           <w:bottom w:w="60" w:type="dxa"/>
           <w:right w:w="60" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9010"/>
       </w:tblGrid>
       <w:tr w:rsidR="002A3E74" w14:paraId="297CC2ED" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="0F4761"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="0F4761"/>
+              <w:top w:val="single" w:color="0F4761" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="0F4761" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="0F4761" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="0F4761" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7F3F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A626A7D" w14:textId="77777777" w:rsidR="002A3E74" w:rsidRDefault="002A3E74">
+          <w:p w:rsidR="002A3E74" w:rsidRDefault="002A3E74" w14:paraId="1A626A7D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Travel</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C9BF216" w14:textId="77777777" w:rsidR="002A3E74" w:rsidRDefault="002A3E74">
+          <w:p w:rsidR="002A3E74" w:rsidRDefault="002A3E74" w14:paraId="4C9BF216" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Ask whether the meeting, conference or data collection activity needs to involve travel.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15A30412" w14:textId="77777777" w:rsidR="002A3E74" w:rsidRDefault="002A3E74">
+          <w:p w:rsidR="002A3E74" w:rsidRDefault="002A3E74" w14:paraId="15A30412" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Use remote or hybrid options where they can achieve the same outcome.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29DFE45B" w14:textId="77777777" w:rsidR="002A3E74" w:rsidRDefault="002A3E74">
+          <w:p w:rsidR="002A3E74" w:rsidRDefault="002A3E74" w14:paraId="29DFE45B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Choose train or public transport for shorter journeys where practical.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D484B48" w14:textId="77777777" w:rsidR="002A3E74" w:rsidRDefault="002A3E74">
+          <w:p w:rsidR="002A3E74" w:rsidRDefault="002A3E74" w14:paraId="0D484B48" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Combine activities into one trip where travel is necessary.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B5FF9E6" w14:textId="77777777" w:rsidR="002A3E74" w:rsidRDefault="002A3E74">
+    <w:p w:rsidR="002A3E74" w:rsidRDefault="002A3E74" w14:paraId="4B5FF9E6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="60" w:type="dxa"/>
           <w:left w:w="60" w:type="dxa"/>
           <w:bottom w:w="60" w:type="dxa"/>
           <w:right w:w="60" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9010"/>
       </w:tblGrid>
       <w:tr w:rsidR="002A3E74" w14:paraId="6BECBEE6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="0F4761"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="0F4761"/>
+              <w:top w:val="single" w:color="0F4761" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="0F4761" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="0F4761" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="0F4761" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00F061A7" w14:textId="77777777" w:rsidR="002A3E74" w:rsidRDefault="002A3E74">
+          <w:p w:rsidR="002A3E74" w:rsidRDefault="002A3E74" w14:paraId="00F061A7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Data management</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20DF0349" w14:textId="77777777" w:rsidR="002A3E74" w:rsidRDefault="002A3E74">
+          <w:p w:rsidR="002A3E74" w:rsidRDefault="002A3E74" w14:paraId="20DF0349" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Create or update a data management plan early in the project.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="268DC32A" w14:textId="77777777" w:rsidR="002A3E74" w:rsidRDefault="002A3E74">
+          <w:p w:rsidR="002A3E74" w:rsidRDefault="002A3E74" w14:paraId="268DC32A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Use shared links rather than sending attachments where appropriate.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2784F7B7" w14:textId="77777777" w:rsidR="002A3E74" w:rsidRDefault="002A3E74">
+          <w:p w:rsidR="002A3E74" w:rsidRDefault="002A3E74" w14:paraId="2784F7B7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Avoid unnecessary duplicate copies of files and datasets.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="331FF452" w14:textId="77777777" w:rsidR="002A3E74" w:rsidRDefault="002A3E74">
+          <w:p w:rsidR="002A3E74" w:rsidRDefault="002A3E74" w14:paraId="331FF452" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Review what needs to be kept, archived or deleted at project closure.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="593A12EA" w14:textId="77777777" w:rsidR="002A3E74" w:rsidRDefault="002A3E74">
+    <w:p w:rsidR="002A3E74" w:rsidRDefault="002A3E74" w14:paraId="593A12EA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="60" w:type="dxa"/>
           <w:left w:w="60" w:type="dxa"/>
           <w:bottom w:w="60" w:type="dxa"/>
           <w:right w:w="60" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9010"/>
       </w:tblGrid>
       <w:tr w:rsidR="002A3E74" w14:paraId="21F961E2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="0F4761"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="0F4761"/>
+              <w:top w:val="single" w:color="0F4761" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="0F4761" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="0F4761" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="0F4761" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF4D6"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E704E9B" w14:textId="77777777" w:rsidR="002A3E74" w:rsidRDefault="002A3E74">
+          <w:p w:rsidR="002A3E74" w:rsidRDefault="002A3E74" w14:paraId="2E704E9B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>AI and compute</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2584637B" w14:textId="77777777" w:rsidR="002A3E74" w:rsidRDefault="002A3E74">
+          <w:p w:rsidR="002A3E74" w:rsidRDefault="002A3E74" w14:paraId="2584637B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Use AI only where it adds clear value to the research task.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62E930FC" w14:textId="3EED60B4" w:rsidR="002A3E74" w:rsidRDefault="002A3E74">
+          <w:p w:rsidR="002A3E74" w:rsidRDefault="002A3E74" w14:paraId="62E930FC" w14:textId="3EED60B4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Avoid image generation or large-scale processing for </w:t>
             </w:r>
             <w:r w:rsidR="001C6234">
               <w:t>low value</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> uses.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27092271" w14:textId="77777777" w:rsidR="002A3E74" w:rsidRDefault="002A3E74">
+          <w:p w:rsidR="002A3E74" w:rsidRDefault="002A3E74" w14:paraId="27092271" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Write focused prompts and reuse useful outputs rather than repeating similar requests.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="247B1C4C" w14:textId="77777777" w:rsidR="002A3E74" w:rsidRDefault="002A3E74">
+          <w:p w:rsidR="002A3E74" w:rsidRDefault="002A3E74" w14:paraId="247B1C4C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>For computational work, consider whether existing data, simpler models or more efficient methods could answer the question.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="61F66D09" w14:textId="77777777" w:rsidR="002A3E74" w:rsidRDefault="002A3E74">
+    <w:p w:rsidR="002A3E74" w:rsidRDefault="002A3E74" w14:paraId="61F66D09" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="60" w:type="dxa"/>
           <w:left w:w="60" w:type="dxa"/>
           <w:bottom w:w="60" w:type="dxa"/>
           <w:right w:w="60" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9010"/>
       </w:tblGrid>
       <w:tr w:rsidR="002A3E74" w14:paraId="46B60FC2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="0F4761"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="0F4761"/>
+              <w:top w:val="single" w:color="0F4761" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="0F4761" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="0F4761" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="0F4761" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F3EAF7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7BC02647" w14:textId="77777777" w:rsidR="002A3E74" w:rsidRDefault="002A3E74">
+          <w:p w:rsidR="002A3E74" w:rsidRDefault="002A3E74" w14:paraId="7BC02647" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Procurement and waste</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1589699B" w14:textId="77777777" w:rsidR="002A3E74" w:rsidRDefault="002A3E74">
+          <w:p w:rsidR="002A3E74" w:rsidRDefault="002A3E74" w14:paraId="1589699B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Check whether equipment or materials can be borrowed, shared, repaired or reused before buying new.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53A523DE" w14:textId="77777777" w:rsidR="002A3E74" w:rsidRDefault="002A3E74">
+          <w:p w:rsidR="002A3E74" w:rsidRDefault="002A3E74" w14:paraId="53A523DE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Use digital materials instead of printed handouts where possible.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="015DDD36" w14:textId="77777777" w:rsidR="002A3E74" w:rsidRDefault="002A3E74">
+          <w:p w:rsidR="002A3E74" w:rsidRDefault="002A3E74" w14:paraId="015DDD36" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Make vegetarian or vegan catering the default for events where appropriate.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08FC00C4" w14:textId="77777777" w:rsidR="002A3E74" w:rsidRDefault="002A3E74">
+          <w:p w:rsidR="002A3E74" w:rsidRDefault="002A3E74" w14:paraId="08FC00C4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Plan how equipment, materials and unused resources will be reused, returned, recycled or responsibly disposed of.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5B7E7284" w14:textId="77777777" w:rsidR="00986134" w:rsidRPr="00986134" w:rsidRDefault="00986134" w:rsidP="00986134"/>
-    <w:p w14:paraId="5F13C6FF" w14:textId="04E3EE94" w:rsidR="00D5729C" w:rsidRDefault="00D5729C">
+    <w:p w:rsidRPr="00986134" w:rsidR="00986134" w:rsidP="00986134" w:rsidRDefault="00986134" w14:paraId="5B7E7284" w14:textId="77777777"/>
+    <w:p w:rsidR="00D5729C" w:rsidRDefault="00D5729C" w14:paraId="5F13C6FF" w14:textId="04E3EE94">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50612676" w14:textId="7D114AFA" w:rsidR="004702DA" w:rsidRPr="00D23DBC" w:rsidRDefault="212FD041" w:rsidP="00EF4779">
+    <w:p w:rsidRPr="00D23DBC" w:rsidR="004702DA" w:rsidP="00EF4779" w:rsidRDefault="212FD041" w14:paraId="50612676" w14:textId="7D114AFA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="160"/>
-      </w:pPr>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc763442664" w:id="874341969"/>
+      <w:r w:rsidR="212FD041">
+        <w:rPr/>
         <w:t>Why environmental sustainability matters in research</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="874341969"/>
     </w:p>
-    <w:p w14:paraId="71522785" w14:textId="16972245" w:rsidR="00B52EBC" w:rsidRDefault="00B52EBC" w:rsidP="00EF4779">
+    <w:p w:rsidR="00B52EBC" w:rsidP="00EF4779" w:rsidRDefault="00B52EBC" w14:paraId="71522785" w14:textId="16972245">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Research improves lives, but it also has an environmental impact. Activities such as laboratory work, travel, procurement, energy use and digital storage all contribute to carbon emissions and resource consumption. By adopting more sustainable research practices, we can reduce these impacts while continuing to deliver high-quality research that benefits society.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78CC4801" w14:textId="77777777" w:rsidR="009E1EBF" w:rsidRDefault="1F913D09" w:rsidP="00EF4779">
+    <w:p w:rsidR="009E1EBF" w:rsidP="00EF4779" w:rsidRDefault="1F913D09" w14:paraId="78CC4801" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:after="160"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc237262745"/>
-[...2 lines deleted...]
-      <w:r>
+      <w:bookmarkStart w:name="Lifecycle" w:id="7"/>
+      <w:bookmarkStart w:name="Travel" w:id="8"/>
+      <w:bookmarkStart w:name="_Toc2056540214" w:id="823724256"/>
+      <w:r w:rsidR="1F913D09">
+        <w:rPr/>
         <w:t>Why now?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="823724256"/>
     </w:p>
-    <w:p w14:paraId="4FF35742" w14:textId="77777777" w:rsidR="009E1EBF" w:rsidRPr="006D188C" w:rsidRDefault="009E1EBF" w:rsidP="00EF4779">
+    <w:p w:rsidRPr="006D188C" w:rsidR="009E1EBF" w:rsidP="00EF4779" w:rsidRDefault="009E1EBF" w14:paraId="4FF35742" w14:textId="77777777">
       <w:r w:rsidRPr="00D23DBC">
         <w:t xml:space="preserve">Environmental sustainability is increasingly recognised as a core component of responsible research practice. </w:t>
       </w:r>
       <w:r w:rsidRPr="006D188C">
         <w:t>A number of national initiatives are driving change across the higher education and research sectors</w:t>
       </w:r>
       <w:r>
         <w:t>, such as</w:t>
       </w:r>
       <w:r w:rsidRPr="006D188C">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4567536C" w14:textId="77777777" w:rsidR="009E1EBF" w:rsidRPr="006D188C" w:rsidRDefault="009E1EBF" w:rsidP="00EF4779">
+    <w:p w:rsidRPr="006D188C" w:rsidR="009E1EBF" w:rsidP="00EF4779" w:rsidRDefault="009E1EBF" w14:paraId="4567536C" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="006D188C">
         <w:t>he Department for Education's Sustainability and Climate Change Strategy for Education</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE7C47">
         <w:t>(Department of Education 2023)</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27F824E9" w14:textId="77777777" w:rsidR="009E1EBF" w:rsidRPr="006D188C" w:rsidRDefault="009E1EBF" w:rsidP="00EF4779">
+    <w:p w:rsidRPr="006D188C" w:rsidR="009E1EBF" w:rsidP="00EF4779" w:rsidRDefault="009E1EBF" w14:paraId="27F824E9" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="006D188C">
         <w:t>QAA guidance on Education for Sustainable Development</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE7C47">
         <w:t>(QAA 2023)</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75ACCDD7" w14:textId="7A9E3BC8" w:rsidR="009E1EBF" w:rsidRDefault="67E7CD00" w:rsidP="00EF4779">
+    <w:p w:rsidR="009E1EBF" w:rsidP="00EF4779" w:rsidRDefault="67E7CD00" w14:paraId="75ACCDD7" w14:textId="7A9E3BC8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="009E1EBF">
         <w:t>he Concordat for the Environmental Sustainability of Research and Innovation Practice (Wellcome 2024);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0161B116" w14:textId="7806D214" w:rsidR="009E1EBF" w:rsidRDefault="7FAA4999" w:rsidP="00EF4779">
+    <w:p w:rsidR="009E1EBF" w:rsidP="00EF4779" w:rsidRDefault="7FAA4999" w14:paraId="0161B116" w14:textId="7806D214">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="009E1EBF">
         <w:t>he UK Research and Innovation (UKRI) Environmental Sustainability Strategy 2025–2030.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F1FE1DF" w14:textId="61FA0328" w:rsidR="009E1EBF" w:rsidRPr="00683269" w:rsidRDefault="009E1EBF" w:rsidP="00EF4779">
+    <w:p w:rsidRPr="00683269" w:rsidR="009E1EBF" w:rsidP="00EF4779" w:rsidRDefault="009E1EBF" w14:paraId="1F1FE1DF" w14:textId="61FA0328">
       <w:r w:rsidRPr="45C65A68">
         <w:t xml:space="preserve">Many major UK funders now expect applicants to consider environmental sustainability as part of research planning and </w:t>
       </w:r>
-      <w:r w:rsidR="3738416F" w:rsidRPr="45C65A68">
+      <w:r w:rsidRPr="45C65A68" w:rsidR="3738416F">
         <w:t>delivery,</w:t>
       </w:r>
       <w:r w:rsidRPr="45C65A68">
         <w:t xml:space="preserve"> and it is expected others will follow.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DD38508" w14:textId="0ED55920" w:rsidR="009E1EBF" w:rsidRPr="00683269" w:rsidRDefault="009E1EBF" w:rsidP="00EF4779">
+    <w:p w:rsidRPr="00683269" w:rsidR="009E1EBF" w:rsidP="00EF4779" w:rsidRDefault="009E1EBF" w14:paraId="7DD38508" w14:textId="0ED55920">
       <w:r w:rsidRPr="45C65A68">
         <w:t>Together, these developments highlight growing expectations that environmental sustainability should be embedded throughout research, teaching</w:t>
       </w:r>
-      <w:r w:rsidR="0616A36B" w:rsidRPr="45C65A68">
+      <w:r w:rsidRPr="45C65A68" w:rsidR="0616A36B">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="45C65A68">
         <w:t xml:space="preserve"> and innovation activities. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36A38F3C" w14:textId="77777777" w:rsidR="009E1EBF" w:rsidRPr="006D188C" w:rsidRDefault="009E1EBF" w:rsidP="00EF4779"/>
-    <w:p w14:paraId="3BBAD4AD" w14:textId="77777777" w:rsidR="009E1EBF" w:rsidRPr="00976962" w:rsidRDefault="1F913D09" w:rsidP="00EF4779">
+    <w:p w:rsidRPr="006D188C" w:rsidR="009E1EBF" w:rsidP="00EF4779" w:rsidRDefault="009E1EBF" w14:paraId="36A38F3C" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00976962" w:rsidR="009E1EBF" w:rsidP="00EF4779" w:rsidRDefault="1F913D09" w14:paraId="3BBAD4AD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:after="160"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc237262746"/>
-      <w:r>
+      <w:bookmarkStart w:name="_Toc430190049" w:id="1486841586"/>
+      <w:r w:rsidR="1F913D09">
+        <w:rPr/>
         <w:t>Our commitment</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="1486841586"/>
     </w:p>
-    <w:p w14:paraId="7DD08FB9" w14:textId="54F35FC2" w:rsidR="00E16DD0" w:rsidRDefault="009E1EBF" w:rsidP="00EF4779">
+    <w:p w:rsidR="00E16DD0" w:rsidP="00EF4779" w:rsidRDefault="009E1EBF" w14:paraId="7DD08FB9" w14:textId="54F35FC2">
       <w:pPr>
         <w:sectPr w:rsidR="00E16DD0" w:rsidSect="00CB5A59">
           <w:footerReference w:type="default" r:id="rId11"/>
-          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The University of Manchester is a signatory to </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="45C65A68">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">UKRI’s Concordat for the Environmental Sustainability of Research and Innovation </w:t>
         </w:r>
-        <w:r w:rsidR="5256F92F" w:rsidRPr="45C65A68">
+        <w:r w:rsidRPr="45C65A68" w:rsidR="5256F92F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Practice</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="5256F92F">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and we are committed to embedding environmental sustainability across our research activities. This aligns with our broader ambitions under </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="45C65A68">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>From Manchester for the world</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="45C65A68">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>– our strategy to 2035 – where we’ve identified climate and environmental sustainability as one of our major global challenges. Changes are happening at university level to meet these commitments, but there are some things we can do</w:t>
       </w:r>
       <w:r w:rsidR="00FD735C">
         <w:t xml:space="preserve"> individually</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="10" w:name="_The_environmentally_sustainable"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2EE4B2AF" w14:textId="37BD56F3" w:rsidR="00FF75B1" w:rsidRDefault="008F0FB5">
+    <w:bookmarkStart w:name="_The_environmentally_sustainable" w:id="10"/>
+    <w:p w:rsidR="00FF75B1" w:rsidRDefault="008F0FB5" w14:paraId="74B37D6C" w14:textId="594E080E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-      </w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc800894460" w:id="1580133168"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="102B0B98" wp14:editId="0274C7BB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>807720</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="9084310" cy="902335"/>
                 <wp:effectExtent l="0" t="0" r="21590" b="12065"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="217" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="9084310" cy="902335"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="2DF79879" w14:textId="77777777" w:rsidR="00CB60BB" w:rsidRDefault="00CB60BB" w:rsidP="00CB60BB">
+                          <w:p w:rsidR="00CB60BB" w:rsidP="00CB60BB" w:rsidRDefault="00CB60BB" w14:paraId="2DF79879" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:ind w:left="0"/>
                             </w:pPr>
                             <w:r w:rsidRPr="008447B0">
                               <w:t xml:space="preserve">When making decisions throughout the research lifecycle, we encourage you to take a </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00986134">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="77206D" w:themeColor="accent5" w:themeShade="BF"/>
                               </w:rPr>
                               <w:t>STEP</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008447B0">
                               <w:t xml:space="preserve"> towards more sustainable research practice</w:t>
                             </w:r>
                             <w:r>
                               <w:t>s</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008447B0">
                               <w:t xml:space="preserve">: </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="0EA12830" w14:textId="77777777" w:rsidR="00CB60BB" w:rsidRPr="00F52322" w:rsidRDefault="00CB60BB" w:rsidP="00CB60BB">
+                          <w:p w:rsidRPr="00F52322" w:rsidR="00CB60BB" w:rsidP="00CB60BB" w:rsidRDefault="00CB60BB" w14:paraId="0EA12830" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:ind w:left="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="44"/>
                                 <w:szCs w:val="44"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00986134">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="77206D" w:themeColor="accent5" w:themeShade="BF"/>
                                 <w:sz w:val="44"/>
                                 <w:szCs w:val="44"/>
                               </w:rPr>
                               <w:t>S</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00F52322">
                               <w:rPr>
                                 <w:sz w:val="44"/>
                                 <w:szCs w:val="44"/>
                               </w:rPr>
                               <w:t xml:space="preserve">top, </w:t>
@@ -2350,104 +2019,104 @@
                             <w:r w:rsidRPr="00F52322">
                               <w:rPr>
                                 <w:sz w:val="44"/>
                                 <w:szCs w:val="44"/>
                               </w:rPr>
                               <w:t xml:space="preserve">xplore alternatives, </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00986134">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="77206D" w:themeColor="accent5" w:themeShade="BF"/>
                                 <w:sz w:val="44"/>
                                 <w:szCs w:val="44"/>
                               </w:rPr>
                               <w:t>P</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00F52322">
                               <w:rPr>
                                 <w:sz w:val="44"/>
                                 <w:szCs w:val="44"/>
                               </w:rPr>
                               <w:t>roceed</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="578F75D4" w14:textId="77777777" w:rsidR="00CB60BB" w:rsidRDefault="00CB60BB" w:rsidP="00CB60BB"/>
+                          <w:p w:rsidR="00CB60BB" w:rsidP="00CB60BB" w:rsidRDefault="00CB60BB" w14:paraId="578F75D4" w14:textId="77777777"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
-            <w:pict>
-              <v:shapetype w14:anchorId="102B0B98" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <w:pict w14:anchorId="214451D2">
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="102B0B98">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:63.6pt;width:715.3pt;height:71.05pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTTMJwDgIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8mO2zAMvRfoPwi6N3a2NjHiDKaZpigw&#10;XYBpP0CW5VioJKqSEjv9+lKyJ5Nul6I6CKRIPZKP5Oam14qchPMSTEmnk5wSYTjU0hxK+uXz/sWK&#10;Eh+YqZkCI0p6Fp7ebJ8/23S2EDNoQdXCEQQxvuhsSdsQbJFlnrdCMz8BKwwaG3CaBVTdIasd6xBd&#10;q2yW5y+zDlxtHXDhPb7eDUa6TfhNI3j42DReBKJKirmFdLt0V/HOthtWHByzreRjGuwfstBMGgx6&#10;gbpjgZGjk79BackdeGjChIPOoGkkF6kGrGaa/1LNQ8usSLUgOd5eaPL/D5Z/OD3YT46E/jX02MBU&#10;hLf3wL96YmDXMnMQt85B1wpWY+BppCzrrC/Gr5FqX/gIUnXvocYms2OABNQ3TkdWsE6C6NiA84V0&#10;0QfC8XGdrxbzKZo42tb5bD5fphCsePxtnQ9vBWgShZI6bGpCZ6d7H2I2rHh0icE8KFnvpVJJcYdq&#10;pxw5MRyAfToj+k9uypAOoy9ny4GAv0Lk6fwJQsuAk6ykLunq4sSKSNsbU6c5C0yqQcaUlRl5jNQN&#10;JIa+6tEx8llBfUZGHQwTixuGQgvuOyUdTmtJ/bcjc4IS9c5gV9bTxSKOd1IWy1czVNy1pbq2MMMR&#10;qqSBkkHchbQSkTADt9i9RiZinzIZc8UpTHyPGxPH/FpPXk97vf0BAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXKyU04AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Ha5G4IOqQVGkb4lQI&#10;CQQ32qL26sbbJKq9Drabhr/HPcFxdlYzb8rVaDQb0PnOkoDHaQIMqbaqo0bA1/b1YQHMB0lKakso&#10;4Ac9rKrJTSkLZS+0xmETGhZDyBdSQBtCX3Du6xaN9FPbI0XvaJ2RIUrXcOXkJYYbzdMkybmRHcWG&#10;Vvb40mJ92pyNgMXsfdj7j+xzV+dHvQz38+Ht2wlxdzs+PwELOIa/Z7jiR3SoItPBnkl5pgXEISFe&#10;03kK7GrPsiQHdhCQ5ssMeFXy/wuqXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCTTMJw&#10;DgIAAB8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDX&#10;KyU04AAAAAkBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;">
+              <v:shape id="Text Box 2" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:63.6pt;width:715.3pt;height:71.05pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTTMJwDgIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8mO2zAMvRfoPwi6N3a2NjHiDKaZpigw&#10;XYBpP0CW5VioJKqSEjv9+lKyJ5Nul6I6CKRIPZKP5Oam14qchPMSTEmnk5wSYTjU0hxK+uXz/sWK&#10;Eh+YqZkCI0p6Fp7ebJ8/23S2EDNoQdXCEQQxvuhsSdsQbJFlnrdCMz8BKwwaG3CaBVTdIasd6xBd&#10;q2yW5y+zDlxtHXDhPb7eDUa6TfhNI3j42DReBKJKirmFdLt0V/HOthtWHByzreRjGuwfstBMGgx6&#10;gbpjgZGjk79BackdeGjChIPOoGkkF6kGrGaa/1LNQ8usSLUgOd5eaPL/D5Z/OD3YT46E/jX02MBU&#10;hLf3wL96YmDXMnMQt85B1wpWY+BppCzrrC/Gr5FqX/gIUnXvocYms2OABNQ3TkdWsE6C6NiA84V0&#10;0QfC8XGdrxbzKZo42tb5bD5fphCsePxtnQ9vBWgShZI6bGpCZ6d7H2I2rHh0icE8KFnvpVJJcYdq&#10;pxw5MRyAfToj+k9uypAOoy9ny4GAv0Lk6fwJQsuAk6ykLunq4sSKSNsbU6c5C0yqQcaUlRl5jNQN&#10;JIa+6tEx8llBfUZGHQwTixuGQgvuOyUdTmtJ/bcjc4IS9c5gV9bTxSKOd1IWy1czVNy1pbq2MMMR&#10;qqSBkkHchbQSkTADt9i9RiZinzIZc8UpTHyPGxPH/FpPXk97vf0BAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXKyU04AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Ha5G4IOqQVGkb4lQI&#10;CQQ32qL26sbbJKq9Drabhr/HPcFxdlYzb8rVaDQb0PnOkoDHaQIMqbaqo0bA1/b1YQHMB0lKakso&#10;4Ac9rKrJTSkLZS+0xmETGhZDyBdSQBtCX3Du6xaN9FPbI0XvaJ2RIUrXcOXkJYYbzdMkybmRHcWG&#10;Vvb40mJ92pyNgMXsfdj7j+xzV+dHvQz38+Ht2wlxdzs+PwELOIa/Z7jiR3SoItPBnkl5pgXEISFe&#10;03kK7GrPsiQHdhCQ5ssMeFXy/wuqXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCTTMJw&#10;DgIAAB8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDX&#10;KyU04AAAAAkBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="2DF79879" w14:textId="77777777" w:rsidR="00CB60BB" w:rsidRDefault="00CB60BB" w:rsidP="00CB60BB">
+                    <w:p w:rsidR="00CB60BB" w:rsidP="00CB60BB" w:rsidRDefault="00CB60BB" w14:paraId="4F480325" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:ind w:left="0"/>
                       </w:pPr>
                       <w:r w:rsidRPr="008447B0">
                         <w:t xml:space="preserve">When making decisions throughout the research lifecycle, we encourage you to take a </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00986134">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="77206D" w:themeColor="accent5" w:themeShade="BF"/>
                         </w:rPr>
                         <w:t>STEP</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008447B0">
                         <w:t xml:space="preserve"> towards more sustainable research practice</w:t>
                       </w:r>
                       <w:r>
                         <w:t>s</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008447B0">
                         <w:t xml:space="preserve">: </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="0EA12830" w14:textId="77777777" w:rsidR="00CB60BB" w:rsidRPr="00F52322" w:rsidRDefault="00CB60BB" w:rsidP="00CB60BB">
+                    <w:p w:rsidRPr="00F52322" w:rsidR="00CB60BB" w:rsidP="00CB60BB" w:rsidRDefault="00CB60BB" w14:paraId="7294E9EB" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:ind w:left="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="44"/>
                           <w:szCs w:val="44"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00986134">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="77206D" w:themeColor="accent5" w:themeShade="BF"/>
                           <w:sz w:val="44"/>
                           <w:szCs w:val="44"/>
                         </w:rPr>
                         <w:t>S</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00F52322">
                         <w:rPr>
                           <w:sz w:val="44"/>
                           <w:szCs w:val="44"/>
                         </w:rPr>
                         <w:t xml:space="preserve">top, </w:t>
@@ -2482,1573 +2151,1694 @@
                       <w:r w:rsidRPr="00F52322">
                         <w:rPr>
                           <w:sz w:val="44"/>
                           <w:szCs w:val="44"/>
                         </w:rPr>
                         <w:t xml:space="preserve">xplore alternatives, </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00986134">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="77206D" w:themeColor="accent5" w:themeShade="BF"/>
                           <w:sz w:val="44"/>
                           <w:szCs w:val="44"/>
                         </w:rPr>
                         <w:t>P</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00F52322">
                         <w:rPr>
                           <w:sz w:val="44"/>
                           <w:szCs w:val="44"/>
                         </w:rPr>
                         <w:t>roceed</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="578F75D4" w14:textId="77777777" w:rsidR="00CB60BB" w:rsidRDefault="00CB60BB" w:rsidP="00CB60BB"/>
+                    <w:p w:rsidR="00CB60BB" w:rsidP="00CB60BB" w:rsidRDefault="00CB60BB" w14:paraId="672A6659" w14:textId="77777777"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="7C0812E1" w:rsidRPr="00987010">
+      <w:r w:rsidRPr="00987010" w:rsidR="7C0812E1">
+        <w:rPr/>
         <w:t>The environmentally sustainable research lifecycle</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="1580133168"/>
     </w:p>
-    <w:p w14:paraId="09B92546" w14:textId="58FB3216" w:rsidR="00CA3A78" w:rsidRPr="00CA3A78" w:rsidRDefault="00CA3A78" w:rsidP="00CA3A78"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14096" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="539"/>
         <w:gridCol w:w="2152"/>
         <w:gridCol w:w="11405"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C97675" w14:paraId="32D04391" w14:textId="77777777" w:rsidTr="1A4959AC">
+      <w:tr w:rsidR="00C97675" w:rsidTr="63684BC5" w14:paraId="32D04391" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2691" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcMar/>
           </w:tcPr>
           <w:bookmarkEnd w:id="7"/>
-          <w:p w14:paraId="65A64BAA" w14:textId="12E1CBE0" w:rsidR="00C97675" w:rsidRPr="00562CEA" w:rsidRDefault="1C524D85" w:rsidP="45C65A68">
+          <w:p w:rsidRPr="00562CEA" w:rsidR="00C97675" w:rsidP="45C65A68" w:rsidRDefault="1C524D85" w14:paraId="65A64BAA" w14:textId="12E1CBE0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="45C65A68">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lifecycle stage</w:t>
             </w:r>
-            <w:r w:rsidR="00A0369F" w:rsidRPr="45C65A68">
+            <w:r w:rsidRPr="45C65A68" w:rsidR="00A0369F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11405" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="37B195E5" w14:textId="60B0AE91" w:rsidR="00C97675" w:rsidRPr="00562CEA" w:rsidRDefault="1C524D85" w:rsidP="00062135">
+          <w:p w:rsidRPr="00562CEA" w:rsidR="00C97675" w:rsidP="00062135" w:rsidRDefault="1C524D85" w14:paraId="37B195E5" w14:textId="60B0AE91">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="45C65A68">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
-            <w:r w:rsidR="02AE66FC" w:rsidRPr="45C65A68">
+            <w:r w:rsidRPr="45C65A68" w:rsidR="02AE66FC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">nvironmental </w:t>
             </w:r>
-            <w:r w:rsidR="66569980" w:rsidRPr="45C65A68">
+            <w:r w:rsidRPr="45C65A68" w:rsidR="66569980">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="483BE5F6" w:rsidRPr="45C65A68">
+            <w:r w:rsidRPr="45C65A68" w:rsidR="483BE5F6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ustainability</w:t>
             </w:r>
             <w:r w:rsidRPr="45C65A68">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> considerations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00910D74" w14:paraId="7CAC6440" w14:textId="77777777" w:rsidTr="1A4959AC">
+      <w:tr w:rsidR="00910D74" w:rsidTr="63684BC5" w14:paraId="7CAC6440" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="539" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCCFF"/>
+            <w:tcMar/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="375EC573" w14:textId="37E2C210" w:rsidR="00910D74" w:rsidRDefault="2A189C96" w:rsidP="00EF4779">
+          <w:p w:rsidR="00910D74" w:rsidP="00EF4779" w:rsidRDefault="2A189C96" w14:paraId="375EC573" w14:textId="37E2C210">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Application </w:t>
             </w:r>
             <w:r w:rsidR="00FD735C">
               <w:t>m</w:t>
             </w:r>
             <w:r>
               <w:t>anagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2152" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFEBFF"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="23254024" w14:textId="30109144" w:rsidR="00910D74" w:rsidRDefault="2A189C96" w:rsidP="45C65A68">
+          <w:p w:rsidR="00910D74" w:rsidP="45C65A68" w:rsidRDefault="2A189C96" w14:paraId="23254024" w14:textId="30109144">
             <w:r>
               <w:t>Define project</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11405" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7C75F97B" w14:textId="77777777" w:rsidR="001339C3" w:rsidRDefault="6FBAA344">
+          <w:p w:rsidR="001339C3" w:rsidRDefault="6FBAA344" w14:paraId="7C75F97B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Is this research needed?</w:t>
             </w:r>
             <w:r w:rsidR="07F3908F">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0ABF236B" w14:textId="77777777" w:rsidR="00DB2A44" w:rsidRPr="00DB2A44" w:rsidRDefault="4AE8F858">
+          <w:p w:rsidRPr="00DB2A44" w:rsidR="00DB2A44" w:rsidRDefault="4AE8F858" w14:paraId="0ABF236B" w14:textId="02412CBB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
-            </w:pPr>
-            <w:r>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidR="0C2A2A2F">
+              <w:rPr/>
               <w:t>Could</w:t>
             </w:r>
-            <w:r w:rsidR="07F3908F">
+            <w:r w:rsidR="74A2C43B">
+              <w:rPr/>
               <w:t xml:space="preserve"> existing data</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="0C2A2A2F">
+              <w:rPr/>
               <w:t xml:space="preserve"> be used?</w:t>
             </w:r>
-            <w:r w:rsidR="237F72F4">
+            <w:r w:rsidR="40E51C49">
+              <w:rPr/>
               <w:t xml:space="preserve"> Apply </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14">
-              <w:r w:rsidR="237F72F4" w:rsidRPr="45C65A68">
+            <w:hyperlink r:id="R8528ead182664f55">
+              <w:r w:rsidRPr="63684BC5" w:rsidR="40E51C49">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAIR </w:t>
+                <w:t>FAIR</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="237F72F4">
-[...3 lines deleted...]
-          <w:p w14:paraId="1CE41172" w14:textId="77777777" w:rsidR="00AC18F9" w:rsidRDefault="6FBAA344">
+            <w:r w:rsidR="43814135">
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="40E51C49">
+              <w:rPr/>
+              <w:t xml:space="preserve">data principles and maximise reuse of existing datasets, </w:t>
+            </w:r>
+            <w:r w:rsidR="40E51C49">
+              <w:rPr/>
+              <w:t>tools</w:t>
+            </w:r>
+            <w:r w:rsidR="40E51C49">
+              <w:rPr/>
+              <w:t xml:space="preserve"> and infrastructure before generating new data.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC18F9" w:rsidRDefault="6FBAA344" w14:paraId="1CE41172" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Can sustainability be embedded as a project objective or outcome?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74232F2D" w14:textId="77777777" w:rsidR="00C52795" w:rsidRDefault="00C52795">
+          <w:p w:rsidR="00C52795" w:rsidRDefault="00C52795" w14:paraId="74232F2D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Are the environmental impacts of the proposed research proportionate to its likely benefits?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="671A72A0" w14:textId="06C63B1A" w:rsidR="00AC18F9" w:rsidRPr="00D44C41" w:rsidRDefault="00AC18F9" w:rsidP="45C65A68">
+          <w:p w:rsidRPr="00D44C41" w:rsidR="00AC18F9" w:rsidP="45C65A68" w:rsidRDefault="00AC18F9" w14:paraId="671A72A0" w14:textId="06C63B1A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00910D74" w14:paraId="11DF60FD" w14:textId="77777777" w:rsidTr="1A4959AC">
+      <w:tr w:rsidR="00910D74" w:rsidTr="63684BC5" w14:paraId="11DF60FD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="539" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="20D7CEA9" w14:textId="77777777" w:rsidR="00910D74" w:rsidRDefault="00910D74" w:rsidP="003D22FF"/>
+          <w:p w:rsidR="00910D74" w:rsidP="003D22FF" w:rsidRDefault="00910D74" w14:paraId="20D7CEA9" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2152" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFEBFF"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7C8EDC50" w14:textId="51CF4610" w:rsidR="00910D74" w:rsidRDefault="2A189C96" w:rsidP="45C65A68">
+          <w:p w:rsidR="00910D74" w:rsidP="45C65A68" w:rsidRDefault="2A189C96" w14:paraId="7C8EDC50" w14:textId="51CF4610">
             <w:r>
               <w:t>Find funding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11405" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1CA2F72A" w14:textId="77777777" w:rsidR="00031142" w:rsidRDefault="6EA5AAB1">
+          <w:p w:rsidR="00031142" w:rsidRDefault="6EA5AAB1" w14:paraId="1CA2F72A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Identify funders that support sustainable research practices. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40C7955C" w14:textId="77777777" w:rsidR="00910D74" w:rsidRDefault="6EA5AAB1">
+          <w:p w:rsidR="00910D74" w:rsidRDefault="6EA5AAB1" w14:paraId="40C7955C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Review funding requirements relating to environmental sustainability and carbon reduction. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FA6ED04" w14:textId="44167F39" w:rsidR="00C26001" w:rsidRDefault="00C26001" w:rsidP="45C65A68">
+          <w:p w:rsidR="00C26001" w:rsidP="45C65A68" w:rsidRDefault="00C26001" w14:paraId="0FA6ED04" w14:textId="44167F39">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00910D74" w14:paraId="08A97BDF" w14:textId="77777777" w:rsidTr="1A4959AC">
+      <w:tr w:rsidR="00910D74" w:rsidTr="63684BC5" w14:paraId="08A97BDF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="539" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2FFF44F9" w14:textId="77777777" w:rsidR="00910D74" w:rsidRDefault="00910D74" w:rsidP="003D22FF"/>
+          <w:p w:rsidR="00910D74" w:rsidP="003D22FF" w:rsidRDefault="00910D74" w14:paraId="2FFF44F9" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2152" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFEBFF"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="419875AB" w14:textId="37E8B80F" w:rsidR="00910D74" w:rsidRDefault="2A189C96" w:rsidP="45C65A68">
+          <w:p w:rsidR="00910D74" w:rsidP="45C65A68" w:rsidRDefault="2A189C96" w14:paraId="419875AB" w14:textId="37E8B80F">
             <w:r>
               <w:t>Costing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11405" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="47D099D7" w14:textId="77777777" w:rsidR="002F2978" w:rsidRDefault="2199CFC0">
+          <w:p w:rsidR="002F2978" w:rsidRDefault="2199CFC0" w14:paraId="47D099D7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Budget for sustainable options such as virtual engagement or remote methods, train travel, low-carbon venues, digital materials and sustainable procurement. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10E6FDF6" w14:textId="1A35A0AD" w:rsidR="00C26001" w:rsidRDefault="00C26001" w:rsidP="45C65A68">
+          <w:p w:rsidR="00C26001" w:rsidP="45C65A68" w:rsidRDefault="00C26001" w14:paraId="10E6FDF6" w14:textId="1A35A0AD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00910D74" w14:paraId="4EC1D24B" w14:textId="77777777" w:rsidTr="1A4959AC">
+      <w:tr w:rsidR="00910D74" w:rsidTr="63684BC5" w14:paraId="4EC1D24B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="539" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="093C75C7" w14:textId="77777777" w:rsidR="00910D74" w:rsidRDefault="00910D74" w:rsidP="003D22FF"/>
+          <w:p w:rsidR="00910D74" w:rsidP="003D22FF" w:rsidRDefault="00910D74" w14:paraId="093C75C7" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2152" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFEBFF"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6901C1A6" w14:textId="3402770E" w:rsidR="00910D74" w:rsidRDefault="2A189C96" w:rsidP="45C65A68">
+          <w:p w:rsidR="00910D74" w:rsidP="45C65A68" w:rsidRDefault="2A189C96" w14:paraId="6901C1A6" w14:textId="3402770E">
             <w:r>
               <w:t xml:space="preserve">Proposal </w:t>
             </w:r>
             <w:r w:rsidR="00FD735C">
               <w:t>m</w:t>
             </w:r>
             <w:r>
               <w:t>anagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11405" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3E70BD6B" w14:textId="77777777" w:rsidR="0084581B" w:rsidRPr="00755438" w:rsidRDefault="514578B7">
+          <w:p w:rsidRPr="00755438" w:rsidR="0084581B" w:rsidRDefault="514578B7" w14:paraId="3E70BD6B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Define how environmental impacts will be monitored and reported.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="036EDA85" w14:textId="77777777" w:rsidR="00910D74" w:rsidRDefault="00910D74" w:rsidP="45C65A68"/>
+          <w:p w:rsidR="00910D74" w:rsidP="45C65A68" w:rsidRDefault="00910D74" w14:paraId="036EDA85" w14:textId="77777777"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00910D74" w14:paraId="1FC7B296" w14:textId="77777777" w:rsidTr="1A4959AC">
+      <w:tr w:rsidR="00910D74" w:rsidTr="63684BC5" w14:paraId="1FC7B296" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="223"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="539" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5075F85C" w14:textId="77777777" w:rsidR="00910D74" w:rsidRDefault="00910D74" w:rsidP="003D22FF"/>
+          <w:p w:rsidR="00910D74" w:rsidP="003D22FF" w:rsidRDefault="00910D74" w14:paraId="5075F85C" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2152" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFEBFF"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7CAD6700" w14:textId="450CCE97" w:rsidR="00910D74" w:rsidRDefault="2A189C96" w:rsidP="45C65A68">
+          <w:p w:rsidR="00910D74" w:rsidP="45C65A68" w:rsidRDefault="2A189C96" w14:paraId="7CAD6700" w14:textId="450CCE97">
             <w:r>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidR="00FD735C">
               <w:t>niversity</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FD735C">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t>ign-off</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11405" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="39401F14" w14:textId="3D0F11C8" w:rsidR="00910D74" w:rsidRDefault="1008A119">
+          <w:p w:rsidR="00910D74" w:rsidRDefault="1008A119" w14:paraId="39401F14" w14:textId="3D0F11C8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Ensure sustainability commitments align with institutional policies, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId15">
               <w:r w:rsidRPr="001C6234">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>net-zero ambitions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId16">
               <w:r w:rsidRPr="001E0607">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>travel guidance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23557073" w14:textId="7D275D09" w:rsidR="002F2978" w:rsidRDefault="002F2978" w:rsidP="45C65A68"/>
+          <w:p w:rsidR="002F2978" w:rsidP="45C65A68" w:rsidRDefault="002F2978" w14:paraId="23557073" w14:textId="7D275D09"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00910D74" w14:paraId="71A61949" w14:textId="77777777" w:rsidTr="1A4959AC">
+      <w:tr w:rsidR="00910D74" w:rsidTr="63684BC5" w14:paraId="71A61949" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="539" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="65FF228F" w14:textId="77777777" w:rsidR="00910D74" w:rsidRDefault="00910D74" w:rsidP="003D22FF"/>
+          <w:p w:rsidR="00910D74" w:rsidP="003D22FF" w:rsidRDefault="00910D74" w14:paraId="65FF228F" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2152" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFEBFF"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="07DDBF63" w14:textId="70903DBB" w:rsidR="00910D74" w:rsidRDefault="2A189C96" w:rsidP="45C65A68">
+          <w:p w:rsidR="00910D74" w:rsidP="45C65A68" w:rsidRDefault="2A189C96" w14:paraId="07DDBF63" w14:textId="70903DBB">
             <w:r>
               <w:t>Funder submission</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11405" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="70FA621C" w14:textId="77777777" w:rsidR="00DB78E4" w:rsidRDefault="57AB4E22">
+          <w:p w:rsidR="00DB78E4" w:rsidRDefault="57AB4E22" w14:paraId="70FA621C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Explicitly describe environmentally sustainable approaches where relevant.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33B75B54" w14:textId="77777777" w:rsidR="00910D74" w:rsidRDefault="57AB4E22">
+          <w:p w:rsidR="00910D74" w:rsidRDefault="57AB4E22" w14:paraId="33B75B54" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Highlight anticipated environmental benefits and measures to reduce project-related impacts.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="610400F8" w14:textId="50110617" w:rsidR="002F2978" w:rsidRDefault="002F2978" w:rsidP="45C65A68"/>
+          <w:p w:rsidR="002F2978" w:rsidP="45C65A68" w:rsidRDefault="002F2978" w14:paraId="610400F8" w14:textId="50110617"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00910D74" w14:paraId="0AF9F430" w14:textId="77777777" w:rsidTr="1A4959AC">
+      <w:tr w:rsidR="00910D74" w:rsidTr="63684BC5" w14:paraId="0AF9F430" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="539" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="99CC00"/>
+            <w:tcMar/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="1CCE1C5F" w14:textId="59E6964F" w:rsidR="00910D74" w:rsidRDefault="2A189C96" w:rsidP="008F35F8">
+          <w:p w:rsidR="00910D74" w:rsidP="008F35F8" w:rsidRDefault="2A189C96" w14:paraId="1CCE1C5F" w14:textId="59E6964F">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Award </w:t>
             </w:r>
             <w:r w:rsidR="00FD735C">
               <w:t>m</w:t>
             </w:r>
             <w:r>
               <w:t>obilisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2152" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7FFA3"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4B1AF0EB" w14:textId="4D572AB2" w:rsidR="00910D74" w:rsidRDefault="2A189C96" w:rsidP="45C65A68">
+          <w:p w:rsidR="00910D74" w:rsidP="45C65A68" w:rsidRDefault="2A189C96" w14:paraId="4B1AF0EB" w14:textId="4D572AB2">
             <w:r>
               <w:t xml:space="preserve">Award </w:t>
             </w:r>
             <w:r w:rsidR="00FD735C">
               <w:t>i</w:t>
             </w:r>
             <w:r>
               <w:t>nitiation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11405" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="681414D3" w14:textId="05B7B7FC" w:rsidR="009A0FEC" w:rsidRDefault="763CD97B">
+          <w:p w:rsidR="009A0FEC" w:rsidRDefault="763CD97B" w14:paraId="681414D3" w14:textId="05B7B7FC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Establish sustainability expectations, responsibilities and reporting arrangements</w:t>
             </w:r>
             <w:r w:rsidR="41F4B3E5">
               <w:t xml:space="preserve"> across teams and partners</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A4F662F" w14:textId="44F16649" w:rsidR="009A0FEC" w:rsidRPr="009A0FEC" w:rsidRDefault="763CD97B">
+          <w:p w:rsidRPr="009A0FEC" w:rsidR="009A0FEC" w:rsidRDefault="763CD97B" w14:paraId="0A4F662F" w14:textId="44F16649">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Set project-wide principles for travel, procurement, data management and AI use.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05FADD02" w14:textId="0629CB9C" w:rsidR="00910D74" w:rsidRDefault="791E4269">
+          <w:p w:rsidR="00910D74" w:rsidRDefault="791E4269" w14:paraId="05FADD02" w14:textId="0629CB9C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Identify training needs for staff, students and partners.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63994BB3" w14:textId="0FBBB6E1" w:rsidR="00910D74" w:rsidRDefault="00910D74" w:rsidP="45C65A68">
+          <w:p w:rsidR="00910D74" w:rsidP="45C65A68" w:rsidRDefault="00910D74" w14:paraId="63994BB3" w14:textId="0FBBB6E1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00910D74" w14:paraId="3982F6C1" w14:textId="77777777" w:rsidTr="1A4959AC">
+      <w:tr w:rsidR="00910D74" w:rsidTr="63684BC5" w14:paraId="3982F6C1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="539" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="321504CF" w14:textId="77777777" w:rsidR="00910D74" w:rsidRDefault="00910D74" w:rsidP="003D22FF"/>
+          <w:p w:rsidR="00910D74" w:rsidP="003D22FF" w:rsidRDefault="00910D74" w14:paraId="321504CF" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2152" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7FFA3"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6B665103" w14:textId="4C0835B5" w:rsidR="00910D74" w:rsidRDefault="2A189C96" w:rsidP="45C65A68">
+          <w:p w:rsidR="00910D74" w:rsidP="45C65A68" w:rsidRDefault="2A189C96" w14:paraId="6B665103" w14:textId="4C0835B5">
             <w:r>
               <w:t>Recruitment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11405" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="680845C0" w14:textId="77777777" w:rsidR="005F4EB0" w:rsidRDefault="282F6020">
+          <w:p w:rsidR="005F4EB0" w:rsidRDefault="282F6020" w14:paraId="680845C0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Use digital recruitment processes where possible. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="303D5948" w14:textId="77777777" w:rsidR="00CE4DB2" w:rsidRDefault="282F6020">
+          <w:p w:rsidR="00CE4DB2" w:rsidRDefault="282F6020" w14:paraId="303D5948" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Consider remote or hybrid working arrangements. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04BEB8A0" w14:textId="77777777" w:rsidR="00CE4DB2" w:rsidRDefault="282F6020">
+          <w:p w:rsidR="00CE4DB2" w:rsidRDefault="282F6020" w14:paraId="04BEB8A0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Minimise travel for interviews and onboarding. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B42FD34" w14:textId="2510F7E7" w:rsidR="00910D74" w:rsidRDefault="282F6020">
+          <w:p w:rsidR="00910D74" w:rsidRDefault="282F6020" w14:paraId="4B42FD34" w14:textId="2510F7E7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Ensure equipment procurement follows </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId17">
               <w:r w:rsidRPr="00410CAE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>sustainable purchasing principles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F3EDBCC" w14:textId="7790249E" w:rsidR="00910D74" w:rsidRDefault="00910D74" w:rsidP="45C65A68">
+          <w:p w:rsidR="00910D74" w:rsidP="45C65A68" w:rsidRDefault="00910D74" w14:paraId="4F3EDBCC" w14:textId="7790249E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D95" w14:paraId="7CD5A3E2" w14:textId="77777777" w:rsidTr="1A4959AC">
+      <w:tr w:rsidR="00E14D95" w:rsidTr="63684BC5" w14:paraId="7CD5A3E2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="539" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="73EEB74A" w14:textId="77777777" w:rsidR="00E14D95" w:rsidRDefault="00E14D95" w:rsidP="00E14D95"/>
+          <w:p w:rsidR="00E14D95" w:rsidP="00E14D95" w:rsidRDefault="00E14D95" w14:paraId="73EEB74A" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2152" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7FFA3"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="27FA831A" w14:textId="10EE98A1" w:rsidR="00E14D95" w:rsidRDefault="7660EE1C" w:rsidP="45C65A68">
+          <w:p w:rsidR="00E14D95" w:rsidP="45C65A68" w:rsidRDefault="7660EE1C" w14:paraId="27FA831A" w14:textId="10EE98A1">
             <w:r>
               <w:t xml:space="preserve">Award </w:t>
             </w:r>
             <w:r w:rsidR="00FD735C">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t>tart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11405" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="69EC85C3" w14:textId="77777777" w:rsidR="00771436" w:rsidRDefault="0C8C7C55">
+          <w:p w:rsidR="00771436" w:rsidRDefault="0C8C7C55" w14:paraId="69EC85C3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Establish baseline measures and sustainability objectives. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30FDA36A" w14:textId="0BA8E882" w:rsidR="00E734AF" w:rsidRPr="00E734AF" w:rsidRDefault="0C8C7C55">
+          <w:p w:rsidRPr="00E734AF" w:rsidR="00E734AF" w:rsidRDefault="0C8C7C55" w14:paraId="30FDA36A" w14:textId="0BA8E882">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Ensure project teams understand agreed sustainable working practices.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5084419A" w14:textId="77777777" w:rsidR="00E14D95" w:rsidRDefault="00E14D95" w:rsidP="45C65A68"/>
+          <w:p w:rsidR="00E14D95" w:rsidP="45C65A68" w:rsidRDefault="00E14D95" w14:paraId="5084419A" w14:textId="77777777"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D95" w14:paraId="4739FE4B" w14:textId="77777777" w:rsidTr="00D44C41">
+      <w:tr w:rsidR="00E14D95" w:rsidTr="63684BC5" w14:paraId="4739FE4B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="803"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="539" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="14FC880A" w14:textId="77777777" w:rsidR="00E14D95" w:rsidRDefault="00E14D95" w:rsidP="00E14D95"/>
+          <w:p w:rsidR="00E14D95" w:rsidP="00E14D95" w:rsidRDefault="00E14D95" w14:paraId="14FC880A" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2152" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7FFA3"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="36FBB21D" w14:textId="6B94AB69" w:rsidR="00E14D95" w:rsidRDefault="7660EE1C" w:rsidP="45C65A68">
+          <w:p w:rsidR="00E14D95" w:rsidP="45C65A68" w:rsidRDefault="7660EE1C" w14:paraId="36FBB21D" w14:textId="6B94AB69">
             <w:r>
               <w:t>Project start</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11405" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0A00638A" w14:textId="77777777" w:rsidR="00E14D95" w:rsidRDefault="00C52795" w:rsidP="00D44C41">
+          <w:p w:rsidR="00E14D95" w:rsidP="00D44C41" w:rsidRDefault="00C52795" w14:paraId="0A00638A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Develop or update the project </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId18">
               <w:r w:rsidRPr="00C84A72">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>data management plan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t>, including version control, secure storage, archiving and deletion arrangements.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70ECCB23" w14:textId="3FC2AADA" w:rsidR="00D44C41" w:rsidRDefault="00D44C41" w:rsidP="00D44C41">
+          <w:p w:rsidR="00D44C41" w:rsidP="00D44C41" w:rsidRDefault="00D44C41" w14:paraId="70ECCB23" w14:textId="3FC2AADA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="45C65A68" w14:paraId="0D199AF2" w14:textId="77777777" w:rsidTr="1A4959AC">
+      <w:tr w:rsidR="45C65A68" w:rsidTr="63684BC5" w14:paraId="0D199AF2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="539" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="4AD5D2"/>
+            <w:tcMar/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="0321D9BB" w14:textId="483FBE73" w:rsidR="642E1E5F" w:rsidRDefault="642E1E5F" w:rsidP="008F35F8">
+          <w:p w:rsidR="642E1E5F" w:rsidP="008F35F8" w:rsidRDefault="642E1E5F" w14:paraId="0321D9BB" w14:textId="483FBE73">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
             </w:pPr>
             <w:r>
               <w:t>Award management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2152" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8EEED"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="67E20081" w14:textId="622F0489" w:rsidR="642E1E5F" w:rsidRDefault="642E1E5F" w:rsidP="45C65A68">
+          <w:p w:rsidR="642E1E5F" w:rsidP="45C65A68" w:rsidRDefault="642E1E5F" w14:paraId="67E20081" w14:textId="622F0489">
             <w:r>
               <w:t>Financial management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11405" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4E642BC9" w14:textId="45D4919F" w:rsidR="642E1E5F" w:rsidRDefault="642E1E5F" w:rsidP="00D44C41">
+          <w:p w:rsidR="642E1E5F" w:rsidP="00D44C41" w:rsidRDefault="642E1E5F" w14:paraId="4E642BC9" w14:textId="45D4919F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Monitor spending on travel, equipment and consumables. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="469E9281" w14:textId="7B3D24B7" w:rsidR="642E1E5F" w:rsidRDefault="642E1E5F" w:rsidP="00D44C41">
+          <w:p w:rsidR="642E1E5F" w:rsidP="00D44C41" w:rsidRDefault="642E1E5F" w14:paraId="469E9281" w14:textId="7B3D24B7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
-            </w:pPr>
-            <w:r>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidR="355E1EA3">
+              <w:rPr/>
               <w:t xml:space="preserve">Consider </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:anchor=":~:text=Think%20about%2C%20and,help%20conscious%20consumers." w:history="1">
-              <w:r w:rsidRPr="001F4176">
+            <w:hyperlink r:id="Rbf0cf07381fc4a9e">
+              <w:r w:rsidRPr="51CDDA16" w:rsidR="355E1EA3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>environmental impacts in procurement decisions</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidR="355E1EA3">
+              <w:rPr/>
               <w:t xml:space="preserve">. Prioritise </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-              <w:r w:rsidRPr="00513B5C">
+            <w:hyperlink r:id="R29a3ca8afc37431b">
+              <w:r w:rsidRPr="51CDDA16" w:rsidR="355E1EA3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>reuse, sharing</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidR="355E1EA3">
+              <w:rPr/>
               <w:t xml:space="preserve"> and repair of equipment where feasible.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F3F7D26" w14:textId="182DF67B" w:rsidR="45C65A68" w:rsidRDefault="45C65A68" w:rsidP="00D44C41">
+          <w:p w:rsidR="45C65A68" w:rsidP="00D44C41" w:rsidRDefault="45C65A68" w14:paraId="6F3F7D26" w14:textId="182DF67B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="45C65A68" w14:paraId="31F14F90" w14:textId="77777777" w:rsidTr="1A4959AC">
+      <w:tr w:rsidR="45C65A68" w:rsidTr="63684BC5" w14:paraId="31F14F90" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="539" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="617520E8" w14:textId="77777777" w:rsidR="00B44298" w:rsidRDefault="00B44298"/>
+          <w:p w:rsidR="00B44298" w:rsidRDefault="00B44298" w14:paraId="617520E8" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2152" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8EEED"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="00C6E44E" w14:textId="0A5EFD08" w:rsidR="642E1E5F" w:rsidRDefault="642E1E5F" w:rsidP="45C65A68">
+          <w:p w:rsidR="642E1E5F" w:rsidP="45C65A68" w:rsidRDefault="642E1E5F" w14:paraId="00C6E44E" w14:textId="0A5EFD08">
             <w:r>
               <w:t>People management</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="560F040B" w14:textId="184ABFE4" w:rsidR="45C65A68" w:rsidRDefault="45C65A68" w:rsidP="45C65A68"/>
+          <w:p w:rsidR="45C65A68" w:rsidP="45C65A68" w:rsidRDefault="45C65A68" w14:paraId="560F040B" w14:textId="184ABFE4"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11405" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="56A85A05" w14:textId="71051D5D" w:rsidR="1EC75D9A" w:rsidRDefault="1EC75D9A">
+          <w:p w:rsidR="1EC75D9A" w:rsidRDefault="1EC75D9A" w14:paraId="56A85A05" w14:textId="71051D5D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId21">
               <w:r w:rsidRPr="007B42A5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Encourage sustainable travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">, hybrid working and environmentally responsible behaviours. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00049426" w14:textId="08EA8546" w:rsidR="1EC75D9A" w:rsidRDefault="1EC75D9A">
+          <w:p w:rsidR="1EC75D9A" w:rsidRDefault="1EC75D9A" w14:paraId="00049426" w14:textId="446C553B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
-            </w:pPr>
-            <w:r>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidR="560F2069">
+              <w:rPr/>
               <w:t>Build awareness and capability in sustainable research practices by signposting colleagues to training</w:t>
             </w:r>
-            <w:r w:rsidR="002D1DC8">
+            <w:r w:rsidR="7B726B96">
+              <w:rPr/>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidR="002D1DC8" w:rsidRPr="008A3109">
+            <w:r w:rsidR="7B726B96">
+              <w:rPr/>
               <w:t>e.g</w:t>
             </w:r>
-            <w:r w:rsidR="002D1DC8">
+            <w:r w:rsidR="7B726B96">
+              <w:rPr/>
               <w:t xml:space="preserve">., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22">
-              <w:r w:rsidR="00872974" w:rsidRPr="45C65A68">
+            <w:hyperlink r:id="R9277479fedee435d">
+              <w:r w:rsidRPr="7C2790E3" w:rsidR="063D5298">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>FBMHS7104RE21: Sustainability in Research</w:t>
+                <w:t>FBMHS</w:t>
+              </w:r>
+              <w:r w:rsidRPr="7C2790E3" w:rsidR="063D5298">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>7104RE21: Sustainability in Research</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="002D1DC8">
+            <w:r w:rsidR="0A617E09">
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="1AE091CD">
+              <w:rPr/>
+              <w:t xml:space="preserve">which is available to </w:t>
+            </w:r>
+            <w:r w:rsidR="1AD6CF43">
+              <w:rPr/>
+              <w:t>colleagues</w:t>
+            </w:r>
+            <w:r w:rsidR="1AD6CF43">
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="1AE091CD">
+              <w:rPr/>
+              <w:t xml:space="preserve">across </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7C2790E3" w:rsidR="1AE091CD">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>all faculties</w:t>
+            </w:r>
+            <w:r w:rsidR="7B726B96">
+              <w:rPr/>
               <w:t>)</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-          <w:p w14:paraId="04397187" w14:textId="3DF1EC91" w:rsidR="45C65A68" w:rsidRDefault="45C65A68" w:rsidP="45C65A68">
+            <w:r w:rsidR="189D22ED">
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="189D22ED">
+              <w:rPr/>
+              <w:t>and resources</w:t>
+            </w:r>
+            <w:r w:rsidR="560F2069">
+              <w:rPr/>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="45C65A68" w:rsidP="45C65A68" w:rsidRDefault="45C65A68" w14:paraId="04397187" w14:textId="3DF1EC91">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:ind w:left="360"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="45C65A68" w14:paraId="0E7EDBA0" w14:textId="77777777" w:rsidTr="1A4959AC">
+      <w:tr w:rsidR="45C65A68" w:rsidTr="63684BC5" w14:paraId="0E7EDBA0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="539" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="0E69EF2B" w14:textId="77777777" w:rsidR="00B44298" w:rsidRDefault="00B44298"/>
+          <w:p w:rsidR="00B44298" w:rsidRDefault="00B44298" w14:paraId="0E69EF2B" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2152" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8EEED"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="65A7DE3E" w14:textId="4579BFDF" w:rsidR="1EC75D9A" w:rsidRDefault="1EC75D9A" w:rsidP="45C65A68">
+          <w:p w:rsidR="1EC75D9A" w:rsidP="45C65A68" w:rsidRDefault="1EC75D9A" w14:paraId="65A7DE3E" w14:textId="4579BFDF">
             <w:r>
               <w:t>Project governance</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3676A872" w14:textId="5B6F3C6A" w:rsidR="45C65A68" w:rsidRDefault="45C65A68" w:rsidP="45C65A68"/>
+          <w:p w:rsidR="45C65A68" w:rsidP="45C65A68" w:rsidRDefault="45C65A68" w14:paraId="3676A872" w14:textId="5B6F3C6A"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11405" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2DCD6A4A" w14:textId="67254A0C" w:rsidR="1EC75D9A" w:rsidRDefault="1EC75D9A">
+          <w:p w:rsidR="1EC75D9A" w:rsidRDefault="1EC75D9A" w14:paraId="2DCD6A4A" w14:textId="67254A0C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Regularly review sustainability performance and risks and track progress against sustainability commitments.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B5A4906" w14:textId="77777777" w:rsidR="1EC75D9A" w:rsidRDefault="1EC75D9A">
+          <w:p w:rsidR="1EC75D9A" w:rsidRDefault="1EC75D9A" w14:paraId="7B5A4906" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Include environmental considerations in decision-making and oversight processes.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="303B1180" w14:textId="7DA6CF63" w:rsidR="1EC75D9A" w:rsidRDefault="1EC75D9A">
+          <w:p w:rsidR="1EC75D9A" w:rsidRDefault="1EC75D9A" w14:paraId="303B1180" w14:textId="7DA6CF63">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Consider whether collaborators, suppliers and delivery partners share or can support the project’s sustainability commitments.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3505C070" w14:textId="18690415" w:rsidR="45C65A68" w:rsidRDefault="45C65A68" w:rsidP="45C65A68">
+          <w:p w:rsidR="45C65A68" w:rsidP="45C65A68" w:rsidRDefault="45C65A68" w14:paraId="3505C070" w14:textId="18690415">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:ind w:left="360"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="45C65A68" w14:paraId="1353E2D4" w14:textId="77777777" w:rsidTr="1A4959AC">
+      <w:tr w:rsidR="45C65A68" w:rsidTr="63684BC5" w14:paraId="1353E2D4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="539" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="48C07511" w14:textId="77777777" w:rsidR="00B44298" w:rsidRDefault="00B44298"/>
+          <w:p w:rsidR="00B44298" w:rsidRDefault="00B44298" w14:paraId="48C07511" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2152" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8EEED"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="78422156" w14:textId="124EFBBF" w:rsidR="1EC75D9A" w:rsidRDefault="1EC75D9A" w:rsidP="45C65A68">
+          <w:p w:rsidR="1EC75D9A" w:rsidP="45C65A68" w:rsidRDefault="1EC75D9A" w14:paraId="78422156" w14:textId="124EFBBF">
             <w:r>
               <w:t>Project management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11405" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="29CBFD3D" w14:textId="13E175AE" w:rsidR="1EC75D9A" w:rsidRDefault="1EC75D9A">
+          <w:p w:rsidR="1EC75D9A" w:rsidRDefault="1EC75D9A" w14:paraId="29CBFD3D" w14:textId="13E175AE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Adopt virtual-first meetings where appropriate. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="348B08D8" w14:textId="77777777" w:rsidR="1EC75D9A" w:rsidRDefault="1EC75D9A">
+          <w:p w:rsidR="1EC75D9A" w:rsidRDefault="1EC75D9A" w14:paraId="348B08D8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Challenge the necessity of travel. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="100AE207" w14:textId="77777777" w:rsidR="1EC75D9A" w:rsidRDefault="1EC75D9A">
+          <w:p w:rsidR="1EC75D9A" w:rsidRDefault="1EC75D9A" w14:paraId="100AE207" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Use digital collaboration tools effectively. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F52F996" w14:textId="3C051C9C" w:rsidR="1EC75D9A" w:rsidRDefault="1EC75D9A">
+          <w:p w:rsidR="1EC75D9A" w:rsidRDefault="1EC75D9A" w14:paraId="2F52F996" w14:textId="3C051C9C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Reduce waste from events</w:t>
             </w:r>
             <w:r w:rsidR="0062550A">
               <w:t xml:space="preserve"> (e.g., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-              <w:r w:rsidR="0062550A" w:rsidRPr="00D36013">
+            <w:hyperlink w:history="1" r:id="rId23">
+              <w:r w:rsidRPr="00D36013" w:rsidR="0062550A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>food waste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="0062550A">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-              <w:r w:rsidR="00EF776C" w:rsidRPr="00EF776C">
+            <w:hyperlink w:history="1" r:id="rId24">
+              <w:r w:rsidRPr="00EF776C" w:rsidR="00EF776C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>giveaways</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00EF776C">
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, fieldwork and </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId25">
               <w:r w:rsidRPr="00EC6C4A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>routine operations</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C5CCFB9" w14:textId="77777777" w:rsidR="1EC75D9A" w:rsidRDefault="1EC75D9A">
+          <w:p w:rsidR="1EC75D9A" w:rsidRDefault="1EC75D9A" w14:paraId="6C5CCFB9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Monitor environmental impacts throughout delivery.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7ADE88C0" w14:textId="4D4A3126" w:rsidR="1EC75D9A" w:rsidRDefault="1EC75D9A">
+          <w:p w:rsidR="1EC75D9A" w:rsidRDefault="1EC75D9A" w14:paraId="7ADE88C0" w14:textId="4D4A3126">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Promote open, reusable and reproducible research where appropriate, such as publishing protocols.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76852D41" w14:textId="7A67E1AC" w:rsidR="45C65A68" w:rsidRDefault="45C65A68" w:rsidP="45C65A68">
+          <w:p w:rsidR="45C65A68" w:rsidP="45C65A68" w:rsidRDefault="45C65A68" w14:paraId="76852D41" w14:textId="7A67E1AC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:ind w:left="360"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="45C65A68" w14:paraId="444762C2" w14:textId="77777777" w:rsidTr="1A4959AC">
+      <w:tr w:rsidR="45C65A68" w:rsidTr="63684BC5" w14:paraId="444762C2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="539" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="70533B28" w14:textId="77777777" w:rsidR="00B44298" w:rsidRDefault="00B44298"/>
+          <w:p w:rsidR="00B44298" w:rsidRDefault="00B44298" w14:paraId="70533B28" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2152" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8EEED"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="15EB15EF" w14:textId="253F8492" w:rsidR="1EC75D9A" w:rsidRDefault="1EC75D9A" w:rsidP="45C65A68">
+          <w:p w:rsidR="1EC75D9A" w:rsidP="45C65A68" w:rsidRDefault="1EC75D9A" w14:paraId="15EB15EF" w14:textId="253F8492">
             <w:r>
               <w:t>Share findings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11405" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3C053897" w14:textId="19937B7C" w:rsidR="1EC75D9A" w:rsidRDefault="1EC75D9A">
+          <w:p w:rsidR="1EC75D9A" w:rsidRDefault="1EC75D9A" w14:paraId="3C053897" w14:textId="19937B7C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Use digital dissemination as the default. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AFD1846" w14:textId="77777777" w:rsidR="1EC75D9A" w:rsidRDefault="1EC75D9A">
+          <w:p w:rsidR="1EC75D9A" w:rsidRDefault="1EC75D9A" w14:paraId="0AFD1846" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Plan for long-term usefulness by creating outputs, resources, datasets or tools that can be maintained, updated, reused or adapted by others.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47231325" w14:textId="5DC8648F" w:rsidR="1EC75D9A" w:rsidRDefault="1EC75D9A">
+          <w:p w:rsidR="1EC75D9A" w:rsidRDefault="1EC75D9A" w14:paraId="47231325" w14:textId="5DC8648F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">If hosting events, use accessible venues, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId26">
               <w:r w:rsidRPr="00606D1B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>sustainable catering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> and hybrid participation options. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E996E3A" w14:textId="77777777" w:rsidR="1EC75D9A" w:rsidRDefault="1EC75D9A">
+          <w:p w:rsidR="1EC75D9A" w:rsidRDefault="1EC75D9A" w14:paraId="7E996E3A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Consider the environmental impact of publications, conferences and materials. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17FCAFA6" w14:textId="58570D59" w:rsidR="1EC75D9A" w:rsidRDefault="1EC75D9A">
+          <w:p w:rsidR="1EC75D9A" w:rsidRDefault="1EC75D9A" w14:paraId="17FCAFA6" w14:textId="58570D59">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Share learnings about sustainable research practices.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25BBB21B" w14:textId="01AFD45C" w:rsidR="45C65A68" w:rsidRDefault="45C65A68" w:rsidP="45C65A68">
+          <w:p w:rsidR="45C65A68" w:rsidP="45C65A68" w:rsidRDefault="45C65A68" w14:paraId="25BBB21B" w14:textId="01AFD45C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="45C65A68" w14:paraId="49194DF0" w14:textId="77777777" w:rsidTr="1A4959AC">
+      <w:tr w:rsidR="45C65A68" w:rsidTr="63684BC5" w14:paraId="49194DF0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="539" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="622ECB18" w14:textId="77777777" w:rsidR="00B44298" w:rsidRDefault="00B44298"/>
+          <w:p w:rsidR="00B44298" w:rsidRDefault="00B44298" w14:paraId="622ECB18" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2152" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8EEED"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2F49D1AC" w14:textId="02144772" w:rsidR="7660EE1C" w:rsidRDefault="05CDFD62" w:rsidP="45C65A68">
+          <w:p w:rsidR="7660EE1C" w:rsidP="45C65A68" w:rsidRDefault="05CDFD62" w14:paraId="2F49D1AC" w14:textId="02144772">
             <w:r>
               <w:t>Project closure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11405" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3B1A8E42" w14:textId="50506939" w:rsidR="05CDFD62" w:rsidRDefault="05CDFD62">
+          <w:p w:rsidR="05CDFD62" w:rsidRDefault="05CDFD62" w14:paraId="3B1A8E42" w14:textId="50506939">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Report environmental impacts and achievements. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58028BF5" w14:textId="40E49CC1" w:rsidR="05CDFD62" w:rsidRDefault="05CDFD62">
+          <w:p w:rsidR="05CDFD62" w:rsidRDefault="05CDFD62" w14:paraId="58028BF5" w14:textId="40E49CC1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00E15AD6">
               <w:t xml:space="preserve">Reuse, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId27">
               <w:r w:rsidRPr="0078388B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>return</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00E15AD6">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId28">
               <w:r w:rsidRPr="006D6F85">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>recycle or responsibly dispose of equipment and materials</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="552C073A" w14:textId="1F0E22FE" w:rsidR="05CDFD62" w:rsidRDefault="05CDFD62">
+          <w:p w:rsidR="05CDFD62" w:rsidRDefault="05CDFD62" w14:paraId="552C073A" w14:textId="1F0E22FE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Avoid unnecessary spend down.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D04114E" w14:textId="6615BFB9" w:rsidR="05CDFD62" w:rsidRDefault="05CDFD62">
+          <w:p w:rsidR="05CDFD62" w:rsidRDefault="05CDFD62" w14:paraId="0D04114E" w14:textId="6615BFB9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Ensure long-term stewardship of data and research outputs to maximise value and avoid duplication. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0845ACD9" w14:textId="3424190C" w:rsidR="45C65A68" w:rsidRDefault="45C65A68" w:rsidP="45C65A68">
+          <w:p w:rsidR="45C65A68" w:rsidP="45C65A68" w:rsidRDefault="45C65A68" w14:paraId="0845ACD9" w14:textId="3424190C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="555BD009" w14:textId="3E785B98" w:rsidR="00D53CC5" w:rsidRPr="003D22FF" w:rsidRDefault="00C10C0B" w:rsidP="00C10C0B">
+    <w:p w:rsidRPr="003D22FF" w:rsidR="00D53CC5" w:rsidP="00C10C0B" w:rsidRDefault="00C10C0B" w14:paraId="555BD009" w14:textId="3E785B98">
       <w:r>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00A0369F">
         <w:t xml:space="preserve">Stages taken from the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidR="00A0369F" w:rsidRPr="00C10C0B">
+      <w:hyperlink w:history="1" r:id="rId29">
+        <w:r w:rsidRPr="00C10C0B" w:rsidR="00A0369F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Research Lifecycle Map</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="45269E53" w14:textId="77777777" w:rsidR="00E16DD0" w:rsidRDefault="00E16DD0">
+    <w:p w:rsidR="00E16DD0" w:rsidRDefault="00E16DD0" w14:paraId="45269E53" w14:textId="77777777">
       <w:pPr>
         <w:sectPr w:rsidR="00E16DD0" w:rsidSect="00E16DD0">
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AC2B59A" w14:textId="49FE915B" w:rsidR="00431C29" w:rsidRDefault="640419AB" w:rsidP="008F35F8">
+    <w:p w:rsidR="00431C29" w:rsidP="008F35F8" w:rsidRDefault="640419AB" w14:paraId="6AC2B59A" w14:textId="49FE915B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="160"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="13" w:name="_Toc237262748"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Cross-cutting_actions_across" w:id="12"/>
       <w:bookmarkEnd w:id="12"/>
-      <w:r>
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:name="_Toc878304049" w:id="1822189775"/>
+      <w:r w:rsidR="640419AB">
+        <w:rPr/>
         <w:t>Cross-cutting</w:t>
       </w:r>
       <w:r w:rsidR="520FEEDA">
+        <w:rPr/>
         <w:t xml:space="preserve"> actions</w:t>
       </w:r>
       <w:r w:rsidR="29C82813">
+        <w:rPr/>
         <w:t xml:space="preserve"> across the lifecycle</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="1822189775"/>
     </w:p>
-    <w:p w14:paraId="5BFE1724" w14:textId="0A2F1986" w:rsidR="00B12365" w:rsidRDefault="00B12365" w:rsidP="008F35F8">
+    <w:p w:rsidR="00B12365" w:rsidP="008F35F8" w:rsidRDefault="00B12365" w14:paraId="5BFE1724" w14:textId="0A2F1986">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Environmental sustainability should be considered throughout the research lifecycle. The following cross-cutting themes highlight key opportunities to reduce environmental impacts, use resources responsibly and maximise the value of research. Considering travel, data management, AI </w:t>
       </w:r>
       <w:r w:rsidR="00856831">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="000E7354">
         <w:t xml:space="preserve">computing, and </w:t>
       </w:r>
       <w:r w:rsidR="00856831">
         <w:t xml:space="preserve">procurement </w:t>
       </w:r>
       <w:r w:rsidR="000E7354">
         <w:t xml:space="preserve">and waste </w:t>
       </w:r>
       <w:r>
         <w:t>at every stage can help research teams make decisions that balance sustainability, research quality, inclusion and cost.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17863C76" w14:textId="77777777" w:rsidR="00B12365" w:rsidRPr="00B12365" w:rsidRDefault="00B12365" w:rsidP="008F35F8">
+    <w:p w:rsidRPr="00B12365" w:rsidR="00B12365" w:rsidP="008F35F8" w:rsidRDefault="00B12365" w14:paraId="17863C76" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23652C1B" w14:textId="0A906A9C" w:rsidR="00D9748F" w:rsidRPr="00D9748F" w:rsidRDefault="00D9748F" w:rsidP="008F35F8">
+    <w:p w:rsidRPr="00D9748F" w:rsidR="00D9748F" w:rsidP="008F35F8" w:rsidRDefault="00D9748F" w14:paraId="23652C1B" w14:textId="0A906A9C">
       <w:r w:rsidRPr="00D9748F">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46F0EA9C" wp14:editId="2024B4E7">
             <wp:extent cx="5835047" cy="3282213"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="914586892" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="914586892" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId30" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -4058,3913 +3848,3954 @@
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5835047" cy="3282213"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DEE9C7B" w14:textId="02A27C83" w:rsidR="00993EA7" w:rsidRDefault="00993EA7" w:rsidP="008F35F8">
+    <w:p w:rsidR="00993EA7" w:rsidP="008F35F8" w:rsidRDefault="00993EA7" w14:paraId="1DEE9C7B" w14:textId="02A27C83">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Each section has its own topic-specific resources. </w:t>
       </w:r>
       <w:hyperlink r:id="rId31">
         <w:r w:rsidRPr="45C65A68">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>UKRI’s SPARKHUB</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is still in development but provides a range of resources, training and calculators relevant across these areas</w:t>
       </w:r>
       <w:r w:rsidR="00EA5C67">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06F5DAD2" w14:textId="77777777" w:rsidR="00B309BD" w:rsidRDefault="00B309BD" w:rsidP="008F35F8">
+    <w:p w:rsidR="00B309BD" w:rsidP="008F35F8" w:rsidRDefault="00B309BD" w14:paraId="06F5DAD2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CA5233C" w14:textId="79C94E01" w:rsidR="00C52795" w:rsidRDefault="00C52795" w:rsidP="008F35F8">
+    <w:p w:rsidR="00C52795" w:rsidP="008F35F8" w:rsidRDefault="00C52795" w14:paraId="1CA5233C" w14:textId="0D33D064">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidR="00C52795">
+        <w:rPr/>
         <w:t xml:space="preserve">Annual internal training is also available </w:t>
       </w:r>
       <w:r w:rsidR="00EA5C67">
-        <w:t xml:space="preserve">to colleagues </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr/>
+        <w:t>to colleagues</w:t>
+      </w:r>
+      <w:r w:rsidR="5678BD79">
+        <w:rPr/>
+        <w:t xml:space="preserve"> across </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C2790E3" w:rsidR="5678BD79">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">all </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C2790E3" w:rsidR="5678BD79">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>faculties</w:t>
+      </w:r>
+      <w:r w:rsidR="5678BD79">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C52795">
+        <w:rPr/>
         <w:t xml:space="preserve">and covers this content in more detail as part of academic development: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32">
-        <w:r w:rsidRPr="45C65A68">
+      <w:hyperlink r:id="R42583ce8aac54a08">
+        <w:r w:rsidRPr="7C2790E3" w:rsidR="00C52795">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>FBMHS7104RE21: Sustainability in Research</w:t>
+          <w:t>FBMH</w:t>
+        </w:r>
+        <w:r w:rsidRPr="7C2790E3" w:rsidR="00C52795">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>S7104RE21: Sustainability in Research</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="00C52795">
+        <w:rPr/>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="310FB6D3" w14:textId="77777777" w:rsidR="005B4BE0" w:rsidRPr="005B4BE0" w:rsidRDefault="005B4BE0" w:rsidP="005B4BE0"/>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:p w:rsidRPr="005B4BE0" w:rsidR="005B4BE0" w:rsidP="005B4BE0" w:rsidRDefault="005B4BE0" w14:paraId="310FB6D3" w14:textId="77777777"/>
+    <w:p w:rsidR="007C323A" w:rsidRDefault="007C323A" w14:paraId="09B0E0A1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="499C40B5" w14:textId="5DAE242D" w:rsidR="00CE714A" w:rsidRPr="00CE714A" w:rsidRDefault="30F0F555" w:rsidP="004501F2">
+    <w:p w:rsidRPr="00CE714A" w:rsidR="00CE714A" w:rsidP="004501F2" w:rsidRDefault="30F0F555" w14:paraId="499C40B5" w14:textId="5DAE242D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
-      </w:pPr>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc1578164861" w:id="164949595"/>
+      <w:r w:rsidR="30F0F555">
+        <w:rPr/>
         <w:t>Travel</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="164949595"/>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:p w14:paraId="4886DFCF" w14:textId="3B1DDAE3" w:rsidR="00CB5A59" w:rsidRPr="00853857" w:rsidRDefault="00A16071" w:rsidP="004501F2">
+    <w:p w:rsidRPr="00853857" w:rsidR="00CB5A59" w:rsidP="004501F2" w:rsidRDefault="00A16071" w14:paraId="4886DFCF" w14:textId="3B1DDAE3">
       <w:r>
         <w:t>Changing the way we travel is</w:t>
       </w:r>
       <w:r w:rsidR="00946A9B">
         <w:t xml:space="preserve"> one are</w:t>
       </w:r>
       <w:r w:rsidR="005B7321">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00946A9B">
         <w:t xml:space="preserve"> where we can make the biggest carbon savings.</w:t>
       </w:r>
       <w:r w:rsidR="00C76FED">
         <w:t xml:space="preserve"> Here are some key considerations across </w:t>
       </w:r>
       <w:r w:rsidR="00D104A2">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00240687">
         <w:t xml:space="preserve">three </w:t>
       </w:r>
       <w:r w:rsidR="00D104A2">
         <w:t>main types of travel:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC9C244" w14:textId="4A008A09" w:rsidR="00F4081A" w:rsidRDefault="00CB5A59" w:rsidP="004501F2">
+    <w:p w:rsidR="00F4081A" w:rsidP="004501F2" w:rsidRDefault="00CB5A59" w14:paraId="7FC9C244" w14:textId="4A008A09">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="40" w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B6796F">
         <w:t xml:space="preserve">Local </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId33">
         <w:r w:rsidRPr="009F091F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">travel </w:t>
         </w:r>
-        <w:r w:rsidR="009043F9" w:rsidRPr="009F091F">
+        <w:r w:rsidRPr="009F091F" w:rsidR="009043F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">and </w:t>
         </w:r>
         <w:r w:rsidRPr="009F091F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>commuting</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D104A2" w:rsidRPr="00B6796F">
+      <w:r w:rsidRPr="00B6796F" w:rsidR="00D104A2">
         <w:t xml:space="preserve"> to work</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="646976BD" w14:textId="50A01773" w:rsidR="00CB5A59" w:rsidRPr="00F4081A" w:rsidRDefault="00CB5A59" w:rsidP="004501F2">
+    <w:p w:rsidRPr="00F4081A" w:rsidR="00CB5A59" w:rsidP="004501F2" w:rsidRDefault="00CB5A59" w14:paraId="646976BD" w14:textId="50A01773">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC2326">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Is walking, wheeling, cycling or public transport an option?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CEFC6E9" w14:textId="322A4426" w:rsidR="008A54BA" w:rsidRPr="00F4081A" w:rsidRDefault="008A54BA" w:rsidP="004501F2">
+    <w:p w:rsidRPr="00F4081A" w:rsidR="008A54BA" w:rsidP="004501F2" w:rsidRDefault="008A54BA" w14:paraId="3CEFC6E9" w14:textId="322A4426">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A54BA">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>If you need to drive, is car sharing an option?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CFD2D6B" w14:textId="77777777" w:rsidR="00CB5A59" w:rsidRDefault="00CB5A59" w:rsidP="004501F2">
+    <w:p w:rsidR="00CB5A59" w:rsidP="004501F2" w:rsidRDefault="00CB5A59" w14:paraId="3CFD2D6B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="12A15E1C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Could the meeting or activity be done remotely rather than in person?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AEF0C6D" w14:textId="77777777" w:rsidR="00CB5A59" w:rsidRDefault="00CB5A59" w:rsidP="004501F2">
+    <w:p w:rsidR="00CB5A59" w:rsidP="004501F2" w:rsidRDefault="00CB5A59" w14:paraId="1AEF0C6D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FBC6E96" w14:textId="12224963" w:rsidR="00CB5A59" w:rsidRPr="00D37161" w:rsidRDefault="00CB5A59" w:rsidP="004501F2">
+    <w:p w:rsidRPr="00D37161" w:rsidR="00CB5A59" w:rsidP="004501F2" w:rsidRDefault="00CB5A59" w14:paraId="5FBC6E96" w14:textId="12224963">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00AB5538">
         <w:t>Conference</w:t>
       </w:r>
-      <w:r w:rsidR="4C43654E" w:rsidRPr="00AB5538">
+      <w:r w:rsidRPr="00AB5538" w:rsidR="4C43654E">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="009043F9" w:rsidRPr="00AB5538">
+      <w:r w:rsidRPr="00AB5538" w:rsidR="009043F9">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5538">
         <w:t xml:space="preserve"> international </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId34">
         <w:r w:rsidRPr="00AB5538">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>travel</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5AEB6B26" w14:textId="1F6B7295" w:rsidR="00CB5A59" w:rsidRPr="006A0A81" w:rsidRDefault="0D036D09" w:rsidP="004501F2">
+    <w:p w:rsidRPr="006A0A81" w:rsidR="00CB5A59" w:rsidP="004501F2" w:rsidRDefault="0D036D09" w14:paraId="5AEB6B26" w14:textId="1F6B7295">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t>Research impact through dissemination is important, but consider:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="147A77E9" w14:textId="429D1CF2" w:rsidR="00CB5A59" w:rsidRPr="009E51EC" w:rsidRDefault="00EA5C67" w:rsidP="004501F2">
+    <w:p w:rsidRPr="009E51EC" w:rsidR="00CB5A59" w:rsidP="004501F2" w:rsidRDefault="00EA5C67" w14:paraId="147A77E9" w14:textId="429D1CF2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="40"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="45C65A68">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00CB5A59" w:rsidRPr="45C65A68">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="45C65A68" w:rsidR="00CB5A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>f outside of Europe</w:t>
       </w:r>
       <w:r w:rsidRPr="45C65A68">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00CB5A59" w:rsidRPr="45C65A68">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="45C65A68" w:rsidR="00CB5A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> is online an option?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7954827E" w14:textId="7BC2B27E" w:rsidR="00993EA7" w:rsidRPr="00993EA7" w:rsidRDefault="00EA5C67" w:rsidP="004501F2">
+    <w:p w:rsidRPr="00993EA7" w:rsidR="00993EA7" w:rsidP="004501F2" w:rsidRDefault="00EA5C67" w14:paraId="7954827E" w14:textId="7BC2B27E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="45C65A68">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00993EA7" w:rsidRPr="45C65A68">
+      <w:r w:rsidRPr="45C65A68" w:rsidR="00993EA7">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">f within Europe, is train travel an option, </w:t>
       </w:r>
       <w:r w:rsidRPr="45C65A68">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">particularly </w:t>
       </w:r>
-      <w:r w:rsidR="00993EA7" w:rsidRPr="45C65A68">
+      <w:r w:rsidRPr="45C65A68" w:rsidR="00993EA7">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">when the journey is under 800 km? A </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
-        <w:r w:rsidR="00993EA7" w:rsidRPr="008756A6">
+      <w:hyperlink w:history="1" r:id="rId35">
+        <w:r w:rsidRPr="008756A6" w:rsidR="00993EA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>sustainable travel top-up fund</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00993EA7" w:rsidRPr="45C65A68">
+      <w:r w:rsidRPr="45C65A68" w:rsidR="00993EA7">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49A4ACB6" w14:textId="1967B678" w:rsidR="00CB5A59" w:rsidRPr="009E51EC" w:rsidRDefault="6B173047" w:rsidP="004501F2">
+    <w:p w:rsidRPr="009E51EC" w:rsidR="00CB5A59" w:rsidP="004501F2" w:rsidRDefault="6B173047" w14:paraId="49A4ACB6" w14:textId="1967B678">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="45C65A68">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="00CB5A59" w:rsidRPr="45C65A68">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="45C65A68" w:rsidR="00CB5A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>an you send one core attendee, so there are fewer travelling?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D82AAB7" w14:textId="77777777" w:rsidR="00CB5A59" w:rsidRDefault="00CB5A59" w:rsidP="004501F2">
+    <w:p w:rsidR="00CB5A59" w:rsidP="004501F2" w:rsidRDefault="00CB5A59" w14:paraId="4D82AAB7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28DC1E33" w14:textId="0D8FE8A8" w:rsidR="00CB5A59" w:rsidRDefault="00CB5A59" w:rsidP="004501F2">
+    <w:p w:rsidR="00CB5A59" w:rsidP="004501F2" w:rsidRDefault="00CB5A59" w14:paraId="28DC1E33" w14:textId="0D8FE8A8">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="40" w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Travel for data collection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7613A83C" w14:textId="51117BF5" w:rsidR="00C161E6" w:rsidRPr="00C161E6" w:rsidRDefault="00C161E6" w:rsidP="004501F2">
+    <w:p w:rsidRPr="00C161E6" w:rsidR="00C161E6" w:rsidP="004501F2" w:rsidRDefault="00C161E6" w14:paraId="7613A83C" w14:textId="51117BF5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="40"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="45C65A68">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Online has a much lower environmental impact compared to travelling; </w:t>
       </w:r>
-      <w:r w:rsidR="00EA5C67" w:rsidRPr="45C65A68">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="45C65A68" w:rsidR="00EA5C67">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>a one-</w:t>
       </w:r>
       <w:r w:rsidRPr="45C65A68">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>hour Teams meeting emits ~6-60g CO</w:t>
       </w:r>
       <w:r w:rsidRPr="45C65A68">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="45C65A68">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (l</w:t>
       </w:r>
-      <w:r w:rsidR="00EA5C67" w:rsidRPr="45C65A68">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="45C65A68" w:rsidR="00EA5C67">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ess</w:t>
       </w:r>
       <w:r w:rsidRPr="45C65A68">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> than travelling by public transport)</w:t>
       </w:r>
-      <w:r w:rsidR="00EA5C67" w:rsidRPr="45C65A68">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="45C65A68" w:rsidR="00EA5C67">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7605BF63" w14:textId="77777777" w:rsidR="00CB5A59" w:rsidRPr="0083557C" w:rsidRDefault="00CB5A59" w:rsidP="004501F2">
+    <w:p w:rsidRPr="0083557C" w:rsidR="00CB5A59" w:rsidP="004501F2" w:rsidRDefault="00CB5A59" w14:paraId="7605BF63" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="40"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="45C65A68">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Can you deliver the same research outcomes through online interviews?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="207A8EC2" w14:textId="77777777" w:rsidR="00C52795" w:rsidRDefault="00C52795" w:rsidP="004501F2">
+    <w:p w:rsidR="00C52795" w:rsidP="004501F2" w:rsidRDefault="00C52795" w14:paraId="207A8EC2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="45C65A68">
         <w:t>Can you minimise the number of trips, combine activities, or use local expertise?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="557C0734" w14:textId="77777777" w:rsidR="00CB5A59" w:rsidRDefault="00CB5A59" w:rsidP="00CB5A59"/>
-    <w:p w14:paraId="448BF0E8" w14:textId="6F80F316" w:rsidR="00EC29F4" w:rsidRPr="00EC29F4" w:rsidRDefault="006E0677" w:rsidP="45C65A68">
+    <w:p w:rsidR="00CB5A59" w:rsidP="00CB5A59" w:rsidRDefault="00CB5A59" w14:paraId="557C0734" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00EC29F4" w:rsidR="00EC29F4" w:rsidP="45C65A68" w:rsidRDefault="006E0677" w14:paraId="448BF0E8" w14:textId="6F80F316">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Travel </w:t>
       </w:r>
       <w:r w:rsidR="00EA5C67">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00CB5A59">
         <w:t>esources</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="846"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="5103"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00331A97" w14:paraId="5D135C76" w14:textId="77777777" w:rsidTr="45C65A68">
+      <w:tr w:rsidR="00331A97" w:rsidTr="51CDDA16" w14:paraId="5D135C76" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="02CA95CE" w14:textId="774A6909" w:rsidR="00331A97" w:rsidRPr="00EC29F4" w:rsidRDefault="00331A97" w:rsidP="004C11AB">
+          <w:p w:rsidRPr="00EC29F4" w:rsidR="00331A97" w:rsidP="004C11AB" w:rsidRDefault="00331A97" w14:paraId="02CA95CE" w14:textId="774A6909">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC29F4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Resources</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="30E1AF6B" w14:textId="7CAC8057" w:rsidR="00331A97" w:rsidRPr="00EC29F4" w:rsidRDefault="00331A97" w:rsidP="004C11AB">
+          <w:p w:rsidRPr="00EC29F4" w:rsidR="00331A97" w:rsidP="004C11AB" w:rsidRDefault="00331A97" w14:paraId="30E1AF6B" w14:textId="7CAC8057">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC29F4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Link</w:t>
             </w:r>
             <w:r w:rsidR="00EC29F4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D40618" w14:paraId="7672D77A" w14:textId="77777777" w:rsidTr="00CE2B1A">
+      <w:tr w:rsidR="00D40618" w:rsidTr="51CDDA16" w14:paraId="7672D77A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:tcMar/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="7FA003A8" w14:textId="66382B64" w:rsidR="00D40618" w:rsidRDefault="00D40618" w:rsidP="004C11AB">
+          <w:p w:rsidR="00D40618" w:rsidP="004C11AB" w:rsidRDefault="00D40618" w14:paraId="7FA003A8" w14:textId="66382B64">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Internal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F7E1F4"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="38B9473B" w14:textId="22FEA2BB" w:rsidR="00D40618" w:rsidRPr="45C65A68" w:rsidRDefault="00D40618" w:rsidP="004C11AB">
+          <w:p w:rsidRPr="45C65A68" w:rsidR="00D40618" w:rsidP="004C11AB" w:rsidRDefault="00D40618" w14:paraId="38B9473B" w14:textId="22FEA2BB">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="45C65A68">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">University </w:t>
             </w:r>
             <w:r w:rsidR="006833A9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidRPr="45C65A68">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">ravel </w:t>
             </w:r>
             <w:r w:rsidR="006833A9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="45C65A68">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>olicy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCF6FB"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="36EE7E5F" w14:textId="3C950876" w:rsidR="00D40618" w:rsidRDefault="00D40618" w:rsidP="004C11AB">
+          <w:p w:rsidR="00D40618" w:rsidP="004C11AB" w:rsidRDefault="00D40618" w14:paraId="36EE7E5F" w14:textId="3C950876">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:hyperlink r:id="rId36">
               <w:r w:rsidRPr="2D56B287">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:t>https://www.staffnet.manchester.ac.uk/news/display/?id=29236</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D40618" w14:paraId="134B955F" w14:textId="77777777" w:rsidTr="00CE2B1A">
+      <w:tr w:rsidR="00D40618" w:rsidTr="51CDDA16" w14:paraId="134B955F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:tcMar/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="5ABC896A" w14:textId="3945FB60" w:rsidR="00D40618" w:rsidRDefault="00D40618" w:rsidP="004C11AB">
+          <w:p w:rsidR="00D40618" w:rsidP="004C11AB" w:rsidRDefault="00D40618" w14:paraId="5ABC896A" w14:textId="3945FB60">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F7E1F4"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0DF08D44" w14:textId="414834A3" w:rsidR="00D40618" w:rsidRPr="45C65A68" w:rsidRDefault="00D40618" w:rsidP="004C11AB">
+          <w:p w:rsidRPr="45C65A68" w:rsidR="00D40618" w:rsidP="004C11AB" w:rsidRDefault="00D40618" w14:paraId="0DF08D44" w14:textId="414834A3">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidRPr="0086736A">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">ravel </w:t>
             </w:r>
             <w:r w:rsidR="004F135C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="0086736A">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">ecision </w:t>
             </w:r>
             <w:r w:rsidR="004F135C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidRPr="0086736A">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>ree</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCF6FB"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="60681070" w14:textId="507706B7" w:rsidR="00D40618" w:rsidRDefault="00D40618" w:rsidP="004C11AB">
+          <w:p w:rsidR="00D40618" w:rsidP="004C11AB" w:rsidRDefault="00D40618" w14:paraId="60681070" w14:textId="507706B7">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:hyperlink r:id="rId37">
               <w:r w:rsidRPr="2D56B287">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:t>https://carbon.manchester.ac.uk/decision/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D40618" w14:paraId="02885280" w14:textId="77777777" w:rsidTr="00CE2B1A">
+      <w:tr w:rsidR="00D40618" w:rsidTr="51CDDA16" w14:paraId="02885280" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:tcMar/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="55AE1A94" w14:textId="35BDC2B3" w:rsidR="00D40618" w:rsidRDefault="00D40618" w:rsidP="004C11AB">
+          <w:p w:rsidR="00D40618" w:rsidP="004C11AB" w:rsidRDefault="00D40618" w14:paraId="55AE1A94" w14:textId="35BDC2B3">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F7E1F4"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="133E7B08" w14:textId="2D3EAD4D" w:rsidR="00D40618" w:rsidRPr="45C65A68" w:rsidRDefault="00981A13" w:rsidP="004C11AB">
+          <w:p w:rsidRPr="45C65A68" w:rsidR="00D40618" w:rsidP="004C11AB" w:rsidRDefault="00981A13" w14:paraId="133E7B08" w14:textId="2D3EAD4D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
-            <w:r w:rsidR="00D40618" w:rsidRPr="45C65A68">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="45C65A68" w:rsidR="00D40618">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>op-up fund</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> for low carbon travel  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCF6FB"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5F029E86" w14:textId="07266831" w:rsidR="00D40618" w:rsidRDefault="00D40618" w:rsidP="004C11AB">
+          <w:p w:rsidR="00D40618" w:rsidP="004C11AB" w:rsidRDefault="00D40618" w14:paraId="5F029E86" w14:textId="07266831">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:hyperlink r:id="rId38">
               <w:r w:rsidRPr="2D56B287">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:t>https://www.staffnet.manchester.ac.uk/finance/travel-expenses/travel/before-travelling/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D40618" w14:paraId="0FF47B76" w14:textId="77777777" w:rsidTr="00CE2B1A">
+      <w:tr w:rsidR="00D40618" w:rsidTr="51CDDA16" w14:paraId="0FF47B76" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:tcMar/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="13C26C4A" w14:textId="3ACE6D4F" w:rsidR="00D40618" w:rsidRPr="00331A97" w:rsidRDefault="00D40618" w:rsidP="004C11AB">
+          <w:p w:rsidRPr="00331A97" w:rsidR="00D40618" w:rsidP="004C11AB" w:rsidRDefault="00D40618" w14:paraId="13C26C4A" w14:textId="3ACE6D4F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="F2CEED" w:themeColor="accent5" w:themeTint="33"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F7E1F4"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4E1C4D2F" w14:textId="5866815D" w:rsidR="00D40618" w:rsidRPr="0086736A" w:rsidRDefault="00D40618" w:rsidP="004C11AB">
+          <w:p w:rsidRPr="0086736A" w:rsidR="00D40618" w:rsidP="004C11AB" w:rsidRDefault="00D40618" w14:paraId="4E1C4D2F" w14:textId="5866815D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidRPr="0086736A">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">ravel </w:t>
             </w:r>
             <w:r w:rsidR="004F135C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="0086736A">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">arbon </w:t>
             </w:r>
             <w:r w:rsidR="004F135C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="0086736A">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">avings </w:t>
             </w:r>
             <w:r w:rsidR="004F135C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidRPr="0086736A">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>ool</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCF6FB"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2EC9D4C6" w14:textId="080113C2" w:rsidR="00D40618" w:rsidRDefault="00D40618" w:rsidP="004C11AB">
+          <w:p w:rsidR="00D40618" w:rsidP="004C11AB" w:rsidRDefault="00D40618" w14:paraId="2EC9D4C6" w14:textId="080113C2">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:hyperlink r:id="rId39">
               <w:r w:rsidRPr="0086736A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:t>https://carbon.manchester.ac.uk/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D40618" w14:paraId="0504FDB9" w14:textId="77777777" w:rsidTr="00CE2B1A">
+      <w:tr w:rsidR="00D40618" w:rsidTr="51CDDA16" w14:paraId="0504FDB9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="385ABF82" w14:textId="77777777" w:rsidR="00D40618" w:rsidRDefault="00D40618" w:rsidP="004C11AB">
+          <w:p w:rsidR="00D40618" w:rsidP="004C11AB" w:rsidRDefault="00D40618" w14:paraId="385ABF82" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F7E1F4"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="60697E99" w14:textId="77777777" w:rsidR="00F767AA" w:rsidRPr="00F767AA" w:rsidRDefault="00F767AA" w:rsidP="00F767AA">
+          <w:p w:rsidRPr="00F767AA" w:rsidR="00F767AA" w:rsidP="00F767AA" w:rsidRDefault="00F767AA" w14:paraId="60697E99" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F767AA">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Commute UoM</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="313114F1" w14:textId="755BE5EF" w:rsidR="00D40618" w:rsidRDefault="004A3313" w:rsidP="004C11AB">
+          <w:p w:rsidR="00D40618" w:rsidP="004C11AB" w:rsidRDefault="004A3313" w14:paraId="313114F1" w14:textId="755BE5EF">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A3313">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>travel app</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>: e</w:t>
             </w:r>
             <w:r w:rsidRPr="004A3313">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>arn points with sustainable travel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCF6FB"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="42FD286F" w14:textId="4A705A5D" w:rsidR="00D40618" w:rsidRDefault="00D40618" w:rsidP="004C11AB">
+          <w:p w:rsidR="00D40618" w:rsidP="004C11AB" w:rsidRDefault="00D40618" w14:paraId="42FD286F" w14:textId="4A705A5D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:hyperlink r:id="rId40">
               <w:r w:rsidRPr="2D56B287">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 </w:rPr>
                 <w:t>https://www.socialresponsibility.manchester.ac.uk/all-news/commute-uom-earn-points-with-sustainable-travel/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D40618" w14:paraId="10E37A59" w14:textId="77777777" w:rsidTr="00CE2B1A">
+      <w:tr w:rsidR="00D40618" w:rsidTr="51CDDA16" w14:paraId="10E37A59" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="739C5932" w14:textId="06392CDA" w:rsidR="00D40618" w:rsidRPr="005932D0" w:rsidRDefault="00834279" w:rsidP="004C11AB">
+          <w:p w:rsidRPr="005932D0" w:rsidR="00D40618" w:rsidP="004C11AB" w:rsidRDefault="00834279" w14:paraId="739C5932" w14:textId="06392CDA">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>External</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="52B61D35" w14:textId="5A271508" w:rsidR="00D40618" w:rsidRPr="0086736A" w:rsidRDefault="00D40618" w:rsidP="004C11AB">
+          <w:p w:rsidRPr="0086736A" w:rsidR="00D40618" w:rsidP="004C11AB" w:rsidRDefault="00D40618" w14:paraId="52B61D35" w14:textId="5A271508">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005932D0">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Bee</w:t>
             </w:r>
             <w:r w:rsidR="00B652E5">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Network a</w:t>
             </w:r>
             <w:r w:rsidRPr="005932D0">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>pp</w:t>
             </w:r>
             <w:r w:rsidR="008E7069">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Transport for Greater Manchester)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2F8B5FB5" w14:textId="3898F861" w:rsidR="00D40618" w:rsidRDefault="00D40618" w:rsidP="004C11AB">
+          <w:p w:rsidR="00D40618" w:rsidP="004C11AB" w:rsidRDefault="00D40618" w14:paraId="2F8B5FB5" w14:textId="3898F861">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:hyperlink r:id="rId41">
               <w:r w:rsidRPr="2D56B287">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Download the Bee Network app | Bee Network | Powered by TfGM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D40618" w14:paraId="5E3C32D0" w14:textId="77777777" w:rsidTr="00CE2B1A">
+      <w:tr w:rsidR="00D40618" w:rsidTr="51CDDA16" w14:paraId="5E3C32D0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="76D8D1D3" w14:textId="77777777" w:rsidR="00D40618" w:rsidRPr="005932D0" w:rsidRDefault="00D40618" w:rsidP="004C11AB">
+          <w:p w:rsidRPr="005932D0" w:rsidR="00D40618" w:rsidP="004C11AB" w:rsidRDefault="00D40618" w14:paraId="76D8D1D3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="524C047D" w14:textId="116F533C" w:rsidR="00D40618" w:rsidRPr="0086736A" w:rsidRDefault="00D40618" w:rsidP="004C11AB">
+          <w:p w:rsidRPr="0086736A" w:rsidR="00D40618" w:rsidP="004C11AB" w:rsidRDefault="00D40618" w14:paraId="524C047D" w14:textId="116F533C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005932D0">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Carbon footprint tool for sustainable travel (GreenTripper)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="495508B7" w14:textId="285D9626" w:rsidR="00D40618" w:rsidRDefault="00BF2D55" w:rsidP="004C11AB">
+          <w:p w:rsidR="00D40618" w:rsidP="004C11AB" w:rsidRDefault="00BF2D55" w14:paraId="495508B7" w14:textId="4D13B2CA">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-              <w:r w:rsidRPr="001C7A59">
+            <w:hyperlink r:id="R2efce8d74d224f50">
+              <w:r w:rsidRPr="51CDDA16" w:rsidR="49E798A0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>https://www.greentripper.org/</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidR="49E798A0">
+              <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D40618" w14:paraId="12CABD62" w14:textId="77777777" w:rsidTr="00CE2B1A">
+      <w:tr w:rsidR="00D40618" w:rsidTr="51CDDA16" w14:paraId="12CABD62" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="681B900E" w14:textId="77777777" w:rsidR="00D40618" w:rsidRPr="005932D0" w:rsidRDefault="00D40618" w:rsidP="004C11AB">
+          <w:p w:rsidRPr="005932D0" w:rsidR="00D40618" w:rsidP="004C11AB" w:rsidRDefault="00D40618" w14:paraId="681B900E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7D02FF5D" w14:textId="0612BE7D" w:rsidR="00D40618" w:rsidRPr="0086736A" w:rsidRDefault="00BD3303" w:rsidP="004C11AB">
+          <w:p w:rsidRPr="0086736A" w:rsidR="00D40618" w:rsidP="004C11AB" w:rsidRDefault="00BD3303" w14:paraId="7D02FF5D" w14:textId="0612BE7D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD3303">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travel Better package </w:t>
             </w:r>
-            <w:r w:rsidR="00CF0ADC" w:rsidRPr="00CF0ADC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00CF0ADC" w:rsidR="00CF0ADC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">to support the reduction of air travel in the FHE sector </w:t>
             </w:r>
-            <w:r w:rsidR="00D40618" w:rsidRPr="005932D0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="005932D0" w:rsidR="00D40618">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(EAUC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="770B97C8" w14:textId="03254C1B" w:rsidR="00D40618" w:rsidRDefault="00D40618" w:rsidP="004C11AB">
+          <w:p w:rsidR="00D40618" w:rsidP="004C11AB" w:rsidRDefault="00D40618" w14:paraId="770B97C8" w14:textId="03254C1B">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:hyperlink r:id="rId44">
               <w:r w:rsidRPr="12A15E1C">
                 <w:rPr>
-                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:t>https://www.eauc.org.uk/resources/resource/travel-better-package</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00FA7445">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D40618" w14:paraId="709FAEC7" w14:textId="77777777" w:rsidTr="00CE2B1A">
+      <w:tr w:rsidR="00D40618" w:rsidTr="51CDDA16" w14:paraId="709FAEC7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2AF400F1" w14:textId="77777777" w:rsidR="00D40618" w:rsidRPr="005932D0" w:rsidRDefault="00D40618" w:rsidP="004C11AB">
+          <w:p w:rsidRPr="005932D0" w:rsidR="00D40618" w:rsidP="004C11AB" w:rsidRDefault="00D40618" w14:paraId="2AF400F1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6DD4D8F7" w14:textId="301171A9" w:rsidR="00D40618" w:rsidRPr="005932D0" w:rsidRDefault="00D40618" w:rsidP="004C11AB">
+          <w:p w:rsidRPr="005932D0" w:rsidR="00D40618" w:rsidP="004C11AB" w:rsidRDefault="00D40618" w14:paraId="6DD4D8F7" w14:textId="301171A9">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>EAUC Air Travel Justification Tool</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="19947D82" w14:textId="6E39D3DC" w:rsidR="00D40618" w:rsidRDefault="00FA7445" w:rsidP="004C11AB">
+          <w:p w:rsidR="00D40618" w:rsidP="004C11AB" w:rsidRDefault="00FA7445" w14:paraId="19947D82" w14:textId="6E39D3DC">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId45">
               <w:r w:rsidRPr="001C7A59">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>https://www.eauc.org.uk/resources/resource/air-travel-justification-tool-2026</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00D40618" w:rsidRPr="00670597">
+            <w:r w:rsidRPr="00670597" w:rsidR="00D40618">
               <w:t>?</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D40618" w14:paraId="410CF6FC" w14:textId="77777777" w:rsidTr="00CE2B1A">
+      <w:tr w:rsidR="00D40618" w:rsidTr="51CDDA16" w14:paraId="410CF6FC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="705A104F" w14:textId="77777777" w:rsidR="00D40618" w:rsidRPr="005932D0" w:rsidRDefault="00D40618" w:rsidP="004C11AB">
+          <w:p w:rsidRPr="005932D0" w:rsidR="00D40618" w:rsidP="004C11AB" w:rsidRDefault="00D40618" w14:paraId="705A104F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="28D3ABF6" w14:textId="1E66FF3A" w:rsidR="00D40618" w:rsidRPr="0086736A" w:rsidRDefault="00D40618" w:rsidP="004C11AB">
+          <w:p w:rsidRPr="0086736A" w:rsidR="00D40618" w:rsidP="004C11AB" w:rsidRDefault="00D40618" w14:paraId="28D3ABF6" w14:textId="1E66FF3A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005932D0">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>The carbon footprint of travelling to conferences (Warner et al., 2025)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5B78B6E3" w14:textId="2165B915" w:rsidR="00D40618" w:rsidRDefault="00D40618" w:rsidP="004C11AB">
+          <w:p w:rsidR="00D40618" w:rsidP="004C11AB" w:rsidRDefault="00D40618" w14:paraId="5B78B6E3" w14:textId="2165B915">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:hyperlink r:id="rId46">
               <w:r w:rsidRPr="2D56B287">
                 <w:rPr>
-                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:t>https://doi.org/10.1080/21642850.2024.2447454</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00834279">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D40618" w14:paraId="565242DB" w14:textId="77777777" w:rsidTr="00CE2B1A">
+      <w:tr w:rsidR="00D40618" w:rsidTr="51CDDA16" w14:paraId="565242DB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6026A40E" w14:textId="77777777" w:rsidR="00D40618" w:rsidRPr="005932D0" w:rsidRDefault="00D40618" w:rsidP="004C11AB">
+          <w:p w:rsidRPr="005932D0" w:rsidR="00D40618" w:rsidP="004C11AB" w:rsidRDefault="00D40618" w14:paraId="6026A40E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="72AADAB9" w14:textId="2F218E4D" w:rsidR="00D40618" w:rsidRPr="0086736A" w:rsidRDefault="00D40618" w:rsidP="004C11AB">
+          <w:p w:rsidRPr="0086736A" w:rsidR="00D40618" w:rsidP="004C11AB" w:rsidRDefault="00D40618" w14:paraId="72AADAB9" w14:textId="2F218E4D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005932D0">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>The carbon footprint of academic air travel (Cie</w:t>
             </w:r>
             <w:r w:rsidR="00E00681">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="005932D0">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>s et al., 2019)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1F95F12E" w14:textId="5507A585" w:rsidR="00D40618" w:rsidRDefault="00D40618" w:rsidP="004C11AB">
+          <w:p w:rsidR="00D40618" w:rsidP="004C11AB" w:rsidRDefault="00D40618" w14:paraId="1F95F12E" w14:textId="5507A585">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:hyperlink r:id="rId47">
               <w:r w:rsidRPr="2D56B287">
                 <w:rPr>
-                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:t>https://doi.org/10.3390/su11010080</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00834279">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D40618" w14:paraId="0F872165" w14:textId="77777777" w:rsidTr="00CE2B1A">
+      <w:tr w:rsidR="00D40618" w:rsidTr="51CDDA16" w14:paraId="0F872165" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3E3D69F9" w14:textId="77777777" w:rsidR="00D40618" w:rsidRPr="005932D0" w:rsidRDefault="00D40618" w:rsidP="004C11AB">
+          <w:p w:rsidRPr="005932D0" w:rsidR="00D40618" w:rsidP="004C11AB" w:rsidRDefault="00D40618" w14:paraId="3E3D69F9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="337185D6" w14:textId="22374ACD" w:rsidR="00D40618" w:rsidRPr="0086736A" w:rsidRDefault="00D40618" w:rsidP="004C11AB">
+          <w:p w:rsidRPr="0086736A" w:rsidR="00D40618" w:rsidP="004C11AB" w:rsidRDefault="00D40618" w14:paraId="337185D6" w14:textId="22374ACD">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005932D0">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>A nearly carbon-neutral conference model (Hiltner, 2020)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="25282102" w14:textId="6B8EFF2D" w:rsidR="00D40618" w:rsidRDefault="00FA2B3A" w:rsidP="004C11AB">
+          <w:p w:rsidR="00D40618" w:rsidP="004C11AB" w:rsidRDefault="00FA2B3A" w14:paraId="25282102" w14:textId="6B8EFF2D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId48">
               <w:r w:rsidRPr="001C7A59">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>https://ejcj.orfaleacenter.ucsb.edu/conferences/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="047B86BA" w14:textId="77777777" w:rsidR="00E266F3" w:rsidRPr="00E266F3" w:rsidRDefault="00E266F3" w:rsidP="00E266F3"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:p w:rsidRPr="00E266F3" w:rsidR="00E266F3" w:rsidP="00E266F3" w:rsidRDefault="00E266F3" w14:paraId="047B86BA" w14:textId="77777777"/>
+    <w:p w:rsidR="00CB5A59" w:rsidP="00CB5A59" w:rsidRDefault="00CB5A59" w14:paraId="46645C9A" w14:textId="77777777"/>
+    <w:p w:rsidR="00CB5A59" w:rsidP="00CB5A59" w:rsidRDefault="00CB5A59" w14:paraId="478A18A4" w14:textId="77777777"/>
+    <w:p w:rsidR="00BA6829" w:rsidRDefault="00BA6829" w14:paraId="3CA07B97" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F53BB6B" w14:textId="24C09B93" w:rsidR="00CB5A59" w:rsidRPr="0088346C" w:rsidRDefault="30F0F555" w:rsidP="004501F2">
+    <w:p w:rsidRPr="0088346C" w:rsidR="00CB5A59" w:rsidP="004501F2" w:rsidRDefault="30F0F555" w14:paraId="0F53BB6B" w14:textId="24C09B93">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc234832411" w:id="15"/>
+      <w:bookmarkStart w:name="Data_Management" w:id="17"/>
+      <w:bookmarkStart w:name="_Toc1783383316" w:id="196939870"/>
+      <w:r w:rsidR="30F0F555">
+        <w:rPr/>
         <w:t xml:space="preserve">Data </w:t>
       </w:r>
       <w:r w:rsidR="376A5F99">
+        <w:rPr/>
         <w:t>m</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="30F0F555">
+        <w:rPr/>
         <w:t>anagement</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="196939870"/>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:p w14:paraId="15A7195F" w14:textId="4489CCFB" w:rsidR="00CB5A59" w:rsidRPr="004E7321" w:rsidRDefault="01D8B79E" w:rsidP="004501F2">
+    <w:p w:rsidRPr="004E7321" w:rsidR="00CB5A59" w:rsidP="004501F2" w:rsidRDefault="01D8B79E" w14:paraId="15A7195F" w14:textId="4489CCFB">
       <w:r>
         <w:t>Researchers store many different types of data, but these are not always actively managed. Storing unnecessary data requires ongoing energy use.</w:t>
       </w:r>
       <w:r w:rsidR="00AF4053">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="1A88860A">
         <w:t>Here are three clear actions you can take to reduce the environmental impacts of your data:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="727877D5" w14:textId="129A23A9" w:rsidR="0055402D" w:rsidRPr="000314EA" w:rsidRDefault="0055402D" w:rsidP="004501F2">
+    <w:p w:rsidRPr="000314EA" w:rsidR="0055402D" w:rsidP="004501F2" w:rsidRDefault="0055402D" w14:paraId="727877D5" w14:textId="129A23A9">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000314EA">
         <w:t>Planning ahead</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F8B1380" w14:textId="26AB51E4" w:rsidR="00C52795" w:rsidRDefault="115EA825" w:rsidP="004501F2">
+    <w:p w:rsidR="00C52795" w:rsidP="004501F2" w:rsidRDefault="115EA825" w14:paraId="6F8B1380" w14:textId="26AB51E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F5B16">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Create a clear </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId49">
         <w:r w:rsidRPr="000F5B16">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>data management plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> at the beginning of the project, including version control, storage, archiving and deletion arrangements, and revisit it during delivery.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DDF84E7" w14:textId="4986B740" w:rsidR="00C52795" w:rsidRPr="008F5C79" w:rsidRDefault="115EA825" w:rsidP="004501F2">
+    <w:p w:rsidRPr="008F5C79" w:rsidR="00C52795" w:rsidP="004501F2" w:rsidRDefault="115EA825" w14:paraId="6DDF84E7" w14:textId="4986B740">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F5C79">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Use </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId50">
         <w:r w:rsidRPr="00AE0C43">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>research data management training and support</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008F5C79">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> where needed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A8F8657" w14:textId="250ED21B" w:rsidR="44097A95" w:rsidRDefault="44097A95" w:rsidP="004501F2">
+    <w:p w:rsidR="44097A95" w:rsidP="004501F2" w:rsidRDefault="44097A95" w14:paraId="6A8F8657" w14:textId="250ED21B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A4959AC">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Don’t make multiple copies of your data. If your data is stored in </w:t>
       </w:r>
-      <w:r w:rsidR="42F3E283" w:rsidRPr="1A4959AC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="1A4959AC" w:rsidR="42F3E283">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>the University’s</w:t>
       </w:r>
       <w:r w:rsidRPr="1A4959AC">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> data centre, a backup copy is created by ITS in another centre.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10F34E26" w14:textId="7D75CC85" w:rsidR="007674CE" w:rsidRPr="000314EA" w:rsidRDefault="007674CE" w:rsidP="004501F2">
+    <w:p w:rsidRPr="000314EA" w:rsidR="007674CE" w:rsidP="004501F2" w:rsidRDefault="007674CE" w14:paraId="10F34E26" w14:textId="7D75CC85">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000314EA">
         <w:t xml:space="preserve">Using OneDrive and </w:t>
       </w:r>
-      <w:r w:rsidR="003B69CD" w:rsidRPr="000314EA">
+      <w:r w:rsidRPr="000314EA" w:rsidR="003B69CD">
         <w:t>SharePoint</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7003998A" w14:textId="4F514AD6" w:rsidR="007674CE" w:rsidRDefault="53B76350" w:rsidP="004501F2">
+    <w:p w:rsidR="007674CE" w:rsidP="004501F2" w:rsidRDefault="53B76350" w14:paraId="7003998A" w14:textId="4F514AD6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A4959AC">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="2D050D25" w:rsidRPr="1A4959AC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="1A4959AC" w:rsidR="2D050D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>igital d</w:t>
       </w:r>
       <w:r w:rsidRPr="1A4959AC">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>eclutter</w:t>
       </w:r>
-      <w:r w:rsidR="2D050D25" w:rsidRPr="1A4959AC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="1A4959AC" w:rsidR="2D050D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="19E0436C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:history="1">
-        <w:r w:rsidR="19E0436C" w:rsidRPr="1A4959AC">
+      <w:hyperlink w:history="1" r:id="rId51">
+        <w:r w:rsidRPr="1A4959AC" w:rsidR="19E0436C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t>learn</w:t>
         </w:r>
-        <w:r w:rsidR="19E0436C" w:rsidRPr="1A4959AC">
+        <w:r w:rsidRPr="1A4959AC" w:rsidR="19E0436C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> how to tidy up your online storage</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="19E0436C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F4028EE" w14:textId="64AD1AF0" w:rsidR="39A36AF4" w:rsidRDefault="39A36AF4" w:rsidP="004501F2">
+    <w:p w:rsidR="39A36AF4" w:rsidP="004501F2" w:rsidRDefault="39A36AF4" w14:paraId="1F4028EE" w14:textId="64AD1AF0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A4959AC">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Share documents with colleagues using SharePoint links rather than attaching documents; sharing a link to a cloud-hosted file can reduce emissions by over 90% compared to attaching a file.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61349CED" w14:textId="3A751D58" w:rsidR="00E67959" w:rsidRPr="000314EA" w:rsidRDefault="00CB5A59" w:rsidP="004501F2">
+    <w:p w:rsidRPr="000314EA" w:rsidR="00E67959" w:rsidP="004501F2" w:rsidRDefault="00CB5A59" w14:paraId="61349CED" w14:textId="3A751D58">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000314EA">
         <w:t xml:space="preserve">Use open data repositories </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A105ECE" w14:textId="21199CA0" w:rsidR="00C52795" w:rsidRDefault="115EA825" w:rsidP="004501F2">
+    <w:p w:rsidR="00C52795" w:rsidP="004501F2" w:rsidRDefault="115EA825" w14:paraId="2A105ECE" w14:textId="21199CA0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Use appropriate open repositories</w:t>
       </w:r>
-      <w:r w:rsidR="25246B95" w:rsidRPr="062C6BB0">
+      <w:r w:rsidRPr="062C6BB0" w:rsidR="25246B95">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> such as </w:t>
       </w:r>
       <w:hyperlink r:id="rId52">
         <w:r w:rsidRPr="062C6BB0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Figshare</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:hyperlink r:id="rId53">
         <w:r w:rsidRPr="062C6BB0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OSF</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="3A16E64C" w:rsidRPr="062C6BB0">
+      <w:r w:rsidRPr="062C6BB0" w:rsidR="3A16E64C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00755438">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>for data, protocols and other reusable outputs where suitable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="737EC913" w14:textId="77777777" w:rsidR="00C52795" w:rsidRDefault="00C52795" w:rsidP="004501F2">
+    <w:p w:rsidR="00C52795" w:rsidP="004501F2" w:rsidRDefault="00C52795" w14:paraId="737EC913" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="45C65A68">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Review and delete working copies that are no longer needed once appropriate versions have been archived.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3429D5C3" w14:textId="77777777" w:rsidR="00CB5A59" w:rsidRDefault="00CB5A59" w:rsidP="1A4959AC">
+    <w:p w:rsidR="00CB5A59" w:rsidP="1A4959AC" w:rsidRDefault="00CB5A59" w14:paraId="3429D5C3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="200" w:after="0" w:line="216" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43FA5DF3" w14:textId="1DC89CAD" w:rsidR="00CB5A59" w:rsidRDefault="00B027E0" w:rsidP="00D37161">
+    <w:p w:rsidR="00CB5A59" w:rsidP="00D37161" w:rsidRDefault="00B027E0" w14:paraId="43FA5DF3" w14:textId="1DC89CAD">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Data </w:t>
       </w:r>
       <w:r w:rsidR="002373AD">
         <w:t>m</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">anagement </w:t>
       </w:r>
       <w:r w:rsidR="002373AD">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00CB5A59">
         <w:t>esources</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="846"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="5103"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B027E0" w14:paraId="628B968F" w14:textId="77777777" w:rsidTr="062C6BB0">
+      <w:tr w:rsidR="00B027E0" w:rsidTr="062C6BB0" w14:paraId="628B968F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4561229C" w14:textId="77777777" w:rsidR="00B027E0" w:rsidRPr="00EC29F4" w:rsidRDefault="00B027E0" w:rsidP="004C11AB">
+          <w:p w:rsidRPr="00EC29F4" w:rsidR="00B027E0" w:rsidP="004C11AB" w:rsidRDefault="00B027E0" w14:paraId="4561229C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC29F4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Resources</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A798261" w14:textId="77777777" w:rsidR="00B027E0" w:rsidRPr="00EC29F4" w:rsidRDefault="00B027E0" w:rsidP="004C11AB">
+          <w:p w:rsidRPr="00EC29F4" w:rsidR="00B027E0" w:rsidP="004C11AB" w:rsidRDefault="00B027E0" w14:paraId="3A798261" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC29F4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Link</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B027E0" w14:paraId="0C5966ED" w14:textId="77777777" w:rsidTr="062C6BB0">
+      <w:tr w:rsidR="00B027E0" w:rsidTr="062C6BB0" w14:paraId="0C5966ED" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="201BC531" w14:textId="77777777" w:rsidR="00B027E0" w:rsidRPr="00331A97" w:rsidRDefault="00B027E0" w:rsidP="004C11AB">
+          <w:p w:rsidRPr="00331A97" w:rsidR="00B027E0" w:rsidP="004C11AB" w:rsidRDefault="00B027E0" w14:paraId="201BC531" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="F2CEED" w:themeColor="accent5" w:themeTint="33"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Internal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F7E1F4"/>
           </w:tcPr>
-          <w:p w14:paraId="6468A916" w14:textId="3FAF8FD6" w:rsidR="00B027E0" w:rsidRPr="0086736A" w:rsidRDefault="00B027E0" w:rsidP="004C11AB">
+          <w:p w:rsidRPr="0086736A" w:rsidR="00B027E0" w:rsidP="004C11AB" w:rsidRDefault="00B027E0" w14:paraId="6468A916" w14:textId="3FAF8FD6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2D56B287">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Research Data Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCF6FB"/>
           </w:tcPr>
-          <w:p w14:paraId="1E2BAB5A" w14:textId="18A18489" w:rsidR="00B027E0" w:rsidRDefault="00B027E0" w:rsidP="004C11AB">
+          <w:p w:rsidR="00B027E0" w:rsidP="004C11AB" w:rsidRDefault="00B027E0" w14:paraId="1E2BAB5A" w14:textId="18A18489">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:hyperlink r:id="rId54">
               <w:r w:rsidRPr="2D56B287">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:t>Research Data Management (Office for Open Research)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B027E0" w14:paraId="74C355AA" w14:textId="77777777" w:rsidTr="062C6BB0">
+      <w:tr w:rsidR="00B027E0" w:rsidTr="062C6BB0" w14:paraId="74C355AA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5CCE53A9" w14:textId="77777777" w:rsidR="00B027E0" w:rsidRDefault="00B027E0" w:rsidP="004C11AB">
+          <w:p w:rsidR="00B027E0" w:rsidP="004C11AB" w:rsidRDefault="00B027E0" w14:paraId="5CCE53A9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F7E1F4"/>
           </w:tcPr>
-          <w:p w14:paraId="726C51C2" w14:textId="0FB69B1A" w:rsidR="00B027E0" w:rsidRDefault="00B027E0" w:rsidP="004C11AB">
+          <w:p w:rsidR="00B027E0" w:rsidP="004C11AB" w:rsidRDefault="00B027E0" w14:paraId="726C51C2" w14:textId="0FB69B1A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="45C65A68">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
-            <w:r w:rsidR="002373AD" w:rsidRPr="45C65A68">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="45C65A68" w:rsidR="002373AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">niversity </w:t>
             </w:r>
             <w:r w:rsidRPr="45C65A68">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Data Management Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCF6FB"/>
           </w:tcPr>
-          <w:p w14:paraId="408977BD" w14:textId="3A6467C3" w:rsidR="00B027E0" w:rsidRDefault="00B027E0" w:rsidP="004C11AB">
+          <w:p w:rsidR="00B027E0" w:rsidP="004C11AB" w:rsidRDefault="00B027E0" w14:paraId="408977BD" w14:textId="3A6467C3">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:hyperlink r:id="rId55">
               <w:r w:rsidRPr="2D56B287">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:t>Research Data Management Policy (The University of Manchester)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B027E0" w14:paraId="18F81488" w14:textId="77777777" w:rsidTr="062C6BB0">
+      <w:tr w:rsidR="00B027E0" w:rsidTr="062C6BB0" w14:paraId="18F81488" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="04BA49F5" w14:textId="77777777" w:rsidR="00B027E0" w:rsidRDefault="00B027E0" w:rsidP="004C11AB">
+          <w:p w:rsidR="00B027E0" w:rsidP="004C11AB" w:rsidRDefault="00B027E0" w14:paraId="04BA49F5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F7E1F4"/>
           </w:tcPr>
-          <w:p w14:paraId="79B3DE65" w14:textId="7AE70799" w:rsidR="00B027E0" w:rsidRDefault="00B027E0" w:rsidP="004C11AB">
+          <w:p w:rsidR="00B027E0" w:rsidP="004C11AB" w:rsidRDefault="00B027E0" w14:paraId="79B3DE65" w14:textId="7AE70799">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="45C65A68">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
-            <w:r w:rsidR="002373AD" w:rsidRPr="45C65A68">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="45C65A68" w:rsidR="002373AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">niversity </w:t>
             </w:r>
             <w:r w:rsidRPr="45C65A68">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Data Management Plan (DMP online)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCF6FB"/>
           </w:tcPr>
-          <w:p w14:paraId="0467B0D9" w14:textId="75A721FF" w:rsidR="00B027E0" w:rsidRDefault="00B027E0" w:rsidP="004C11AB">
+          <w:p w:rsidR="00B027E0" w:rsidP="004C11AB" w:rsidRDefault="00B027E0" w14:paraId="0467B0D9" w14:textId="75A721FF">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:hyperlink r:id="rId56">
               <w:r w:rsidRPr="2D56B287">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:t>DMPonline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B027E0" w14:paraId="1EA6F529" w14:textId="77777777" w:rsidTr="062C6BB0">
+      <w:tr w:rsidR="00B027E0" w:rsidTr="062C6BB0" w14:paraId="1EA6F529" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="00385284" w14:textId="77777777" w:rsidR="00B027E0" w:rsidRDefault="00B027E0" w:rsidP="004C11AB">
+          <w:p w:rsidR="00B027E0" w:rsidP="004C11AB" w:rsidRDefault="00B027E0" w14:paraId="00385284" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F7E1F4"/>
           </w:tcPr>
-          <w:p w14:paraId="0BC252C5" w14:textId="247E3F5E" w:rsidR="00B027E0" w:rsidRPr="0086736A" w:rsidRDefault="00B027E0" w:rsidP="004C11AB">
+          <w:p w:rsidRPr="0086736A" w:rsidR="00B027E0" w:rsidP="004C11AB" w:rsidRDefault="00B027E0" w14:paraId="0BC252C5" w14:textId="247E3F5E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="45C65A68">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
-            <w:r w:rsidR="002373AD" w:rsidRPr="45C65A68">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="45C65A68" w:rsidR="002373AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>niversity</w:t>
             </w:r>
             <w:r w:rsidRPr="45C65A68">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> best practice guidance on tools for sharing and storing information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCF6FB"/>
           </w:tcPr>
-          <w:p w14:paraId="38EE079D" w14:textId="3D254FCF" w:rsidR="00B027E0" w:rsidRDefault="00B027E0" w:rsidP="004C11AB">
+          <w:p w:rsidR="00B027E0" w:rsidP="004C11AB" w:rsidRDefault="00B027E0" w14:paraId="38EE079D" w14:textId="3D254FCF">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:hyperlink r:id="rId57">
               <w:r w:rsidRPr="2D56B287">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing and storing information | Information Governance Office | </w:t>
               </w:r>
             </w:hyperlink>
             <w:hyperlink r:id="rId58">
               <w:r w:rsidRPr="2D56B287">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:t>StaffNet</w:t>
               </w:r>
             </w:hyperlink>
             <w:hyperlink r:id="rId59">
               <w:r w:rsidRPr="2D56B287">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> | The University of Manchester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B027E0" w14:paraId="1F599955" w14:textId="77777777" w:rsidTr="062C6BB0">
+      <w:tr w:rsidR="00B027E0" w:rsidTr="062C6BB0" w14:paraId="1F599955" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0617D601" w14:textId="77777777" w:rsidR="00B027E0" w:rsidRPr="0086736A" w:rsidRDefault="00B027E0" w:rsidP="004C11AB">
+          <w:p w:rsidRPr="0086736A" w:rsidR="00B027E0" w:rsidP="004C11AB" w:rsidRDefault="00B027E0" w14:paraId="0617D601" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F7E1F4"/>
           </w:tcPr>
-          <w:p w14:paraId="5B798900" w14:textId="0B412647" w:rsidR="00B027E0" w:rsidRPr="0086736A" w:rsidRDefault="00B027E0" w:rsidP="004C11AB">
+          <w:p w:rsidRPr="0086736A" w:rsidR="00B027E0" w:rsidP="004C11AB" w:rsidRDefault="00B027E0" w14:paraId="5B798900" w14:textId="0B412647">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="45C65A68">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
-            <w:r w:rsidR="002373AD" w:rsidRPr="45C65A68">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="45C65A68" w:rsidR="002373AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>niversity</w:t>
             </w:r>
             <w:r w:rsidRPr="45C65A68">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Data Management Training</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCF6FB"/>
           </w:tcPr>
-          <w:p w14:paraId="6089BE62" w14:textId="661CA19F" w:rsidR="00B027E0" w:rsidRDefault="00645C69" w:rsidP="004C11AB">
+          <w:p w:rsidR="00B027E0" w:rsidP="004C11AB" w:rsidRDefault="00645C69" w14:paraId="6089BE62" w14:textId="661CA19F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:anchor=":~:text=Research%20Data%20Management,managing%20research%20data" w:history="1">
+            <w:hyperlink w:history="1" w:anchor=":~:text=Research%20Data%20Management,managing%20research%20data" r:id="rId60">
               <w:r w:rsidRPr="001C7A59">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>https://www.library.manchester.ac.uk/training/my-research-essentials/online-</w:t>
               </w:r>
               <w:r w:rsidRPr="001C7A59">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:lastRenderedPageBreak/>
                 <w:t>resources/#:~:text=Research%20Data%20Management,managing%20research%20data</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B027E0" w14:paraId="6AB7EDA8" w14:textId="77777777" w:rsidTr="062C6BB0">
+      <w:tr w:rsidR="00B027E0" w:rsidTr="062C6BB0" w14:paraId="6AB7EDA8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="4B5C22A7" w14:textId="77777777" w:rsidR="00B027E0" w:rsidRPr="005932D0" w:rsidRDefault="00B027E0" w:rsidP="004C11AB">
+          <w:p w:rsidRPr="005932D0" w:rsidR="00B027E0" w:rsidP="004C11AB" w:rsidRDefault="00B027E0" w14:paraId="4B5C22A7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...2 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>External</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28AA332A" w14:textId="652A079E" w:rsidR="00B027E0" w:rsidRPr="0086736A" w:rsidRDefault="00B027E0" w:rsidP="004C11AB">
+          <w:p w:rsidRPr="0086736A" w:rsidR="00B027E0" w:rsidP="004C11AB" w:rsidRDefault="00B027E0" w14:paraId="28AA332A" w14:textId="652A079E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="45C65A68">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Environmental impact and digital preservation resources (Digital Preservation Coalition)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2479AB93" w14:textId="060DD044" w:rsidR="00B027E0" w:rsidRDefault="00B027E0" w:rsidP="004C11AB">
+          <w:p w:rsidR="00B027E0" w:rsidP="004C11AB" w:rsidRDefault="00B027E0" w14:paraId="2479AB93" w14:textId="060DD044">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:hyperlink r:id="rId61">
               <w:r w:rsidRPr="2D56B287">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:t>https://www.dpconline.org/digipres/discover-good-practice/environmentally-sustainable-digital-preservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B027E0" w14:paraId="5394CFCE" w14:textId="77777777" w:rsidTr="062C6BB0">
+      <w:tr w:rsidR="00B027E0" w:rsidTr="062C6BB0" w14:paraId="5394CFCE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2D253C45" w14:textId="77777777" w:rsidR="00B027E0" w:rsidRPr="005932D0" w:rsidRDefault="00B027E0" w:rsidP="004C11AB">
+          <w:p w:rsidRPr="005932D0" w:rsidR="00B027E0" w:rsidP="004C11AB" w:rsidRDefault="00B027E0" w14:paraId="2D253C45" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0885EEAC" w14:textId="7D30A6C0" w:rsidR="00B027E0" w:rsidRPr="0086736A" w:rsidRDefault="000E7F8E" w:rsidP="004C11AB">
+          <w:p w:rsidRPr="0086736A" w:rsidR="00B027E0" w:rsidP="004C11AB" w:rsidRDefault="000E7F8E" w14:paraId="0885EEAC" w14:textId="7D30A6C0">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
             <w:r w:rsidR="00391FE4">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>hat to keep</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">: A Jisc research </w:t>
             </w:r>
             <w:r w:rsidR="002F20CA">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">data </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>study</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1521FA87" w14:textId="6C474937" w:rsidR="00B027E0" w:rsidRPr="007533C4" w:rsidRDefault="479B3EF0" w:rsidP="007533C4">
+          <w:p w:rsidRPr="007533C4" w:rsidR="00B027E0" w:rsidP="007533C4" w:rsidRDefault="479B3EF0" w14:paraId="1521FA87" w14:textId="6C474937">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId62">
               <w:r w:rsidRPr="1A4959AC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 </w:rPr>
                 <w:t>Research data: To keep or not to keep? - Research infrastructure and data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="54D68961" w14:textId="77777777" w:rsidR="00B027E0" w:rsidRPr="00B027E0" w:rsidRDefault="00B027E0" w:rsidP="00B027E0">
+    <w:p w:rsidRPr="00B027E0" w:rsidR="00B027E0" w:rsidP="00B027E0" w:rsidRDefault="00B027E0" w14:paraId="54D68961" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C9588BD" w14:textId="77777777" w:rsidR="006E0677" w:rsidRDefault="006E0677">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:p w:rsidR="006E0677" w:rsidRDefault="006E0677" w14:paraId="7C9588BD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3969F791" w14:textId="6838F297" w:rsidR="00CB5A59" w:rsidRPr="0088346C" w:rsidRDefault="30F0F555" w:rsidP="004501F2">
+    <w:p w:rsidRPr="0088346C" w:rsidR="00CB5A59" w:rsidP="004501F2" w:rsidRDefault="30F0F555" w14:paraId="3969F791" w14:textId="6838F297">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="160"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc234832412" w:id="18"/>
+      <w:bookmarkStart w:name="AI_Compute" w:id="20"/>
+      <w:bookmarkStart w:name="_Toc664813879" w:id="751984149"/>
+      <w:r w:rsidR="30F0F555">
+        <w:rPr/>
         <w:t xml:space="preserve">Artificial </w:t>
       </w:r>
       <w:r w:rsidR="1E652513">
+        <w:rPr/>
         <w:t>i</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="30F0F555">
+        <w:rPr/>
         <w:t xml:space="preserve">ntelligence </w:t>
       </w:r>
       <w:r w:rsidR="25423760">
+        <w:rPr/>
         <w:t xml:space="preserve">(AI) </w:t>
       </w:r>
       <w:r w:rsidR="60B6F41D">
+        <w:rPr/>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="49C752E3">
+        <w:rPr/>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="60B6F41D">
+        <w:rPr/>
         <w:t>ompute</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="751984149"/>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:p w14:paraId="36E3C170" w14:textId="6D1FBBCF" w:rsidR="00C52795" w:rsidRDefault="7DD37E49" w:rsidP="004501F2">
+    <w:p w:rsidR="00C52795" w:rsidP="004501F2" w:rsidRDefault="7DD37E49" w14:paraId="36E3C170" w14:textId="6D1FBBCF">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">AI, particularly generative AI, is becoming increasingly important within research. While AI can speed up many research processes, it can also increase environmental impacts. Data centres </w:t>
       </w:r>
       <w:r w:rsidR="5FD3DABE">
         <w:t>account for approximately</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 2% of </w:t>
       </w:r>
       <w:r w:rsidR="5FD3DABE">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:t>UK</w:t>
       </w:r>
       <w:r w:rsidR="5FD3DABE">
         <w:t>’s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> electricity</w:t>
       </w:r>
       <w:r w:rsidR="5FD3DABE">
         <w:t xml:space="preserve"> consumption</w:t>
       </w:r>
       <w:r>
         <w:t>, with AI one of the fastest-growing contributors. Data centres can also affect the environment through land use, water required for cooling and the mining of materials such as lithium, cobalt and rare earth elements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31BF080D" w14:textId="6586AE69" w:rsidR="00C52795" w:rsidRDefault="115EA825" w:rsidP="004501F2">
+    <w:p w:rsidR="00C52795" w:rsidP="004501F2" w:rsidRDefault="115EA825" w14:paraId="31BF080D" w14:textId="6586AE69">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The University has developed </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId63">
         <w:r w:rsidRPr="00143961">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>guiding principles for the use of AI in research</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Core to these </w:t>
       </w:r>
       <w:r w:rsidR="1E652513">
         <w:t>is</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> that AI use should be necessary, that environmental costs should be proportionate to the expected benefit, and that staff should be transparent about its use.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14673358" w14:textId="709CAD4F" w:rsidR="01D8B79E" w:rsidRDefault="01D8B79E" w:rsidP="004501F2">
+    <w:p w:rsidR="01D8B79E" w:rsidP="004501F2" w:rsidRDefault="01D8B79E" w14:paraId="14673358" w14:textId="709CAD4F">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Here are some things you can do to reduce AI-related environmental impacts:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74D6C1A8" w14:textId="7A72AB52" w:rsidR="00CB5A59" w:rsidRPr="009D68DB" w:rsidRDefault="5C31C7D9" w:rsidP="004501F2">
+    <w:p w:rsidRPr="009D68DB" w:rsidR="00CB5A59" w:rsidP="004501F2" w:rsidRDefault="5C31C7D9" w14:paraId="74D6C1A8" w14:textId="7A72AB52">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="009D68DB">
         <w:t>Avoid using AI for trivial or low-value tasks</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="584E62D0" w14:textId="77777777" w:rsidR="00CB5A59" w:rsidRPr="009D68DB" w:rsidRDefault="4D5BB379" w:rsidP="004501F2">
+    <w:p w:rsidRPr="009D68DB" w:rsidR="00CB5A59" w:rsidP="004501F2" w:rsidRDefault="4D5BB379" w14:paraId="584E62D0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Use a regular search engine where it will meet the need, rather than an AI search tool.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B4B852E" w14:textId="77777777" w:rsidR="00CB5A59" w:rsidRPr="009D68DB" w:rsidRDefault="4D5BB379" w:rsidP="004501F2">
+    <w:p w:rsidRPr="009D68DB" w:rsidR="00CB5A59" w:rsidP="004501F2" w:rsidRDefault="4D5BB379" w14:paraId="1B4B852E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Avoid using AI to draft short emails unless there are clear gains.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58B3633E" w14:textId="757100E8" w:rsidR="00CB5A59" w:rsidRPr="009D68DB" w:rsidRDefault="4D5BB379" w:rsidP="004501F2">
+    <w:p w:rsidRPr="009D68DB" w:rsidR="00CB5A59" w:rsidP="004501F2" w:rsidRDefault="4D5BB379" w14:paraId="58B3633E" w14:textId="757100E8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Consider what you are gaining by using AI for th</w:t>
       </w:r>
       <w:r w:rsidR="00ED2507">
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> specific task, and what you may lose.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46C02F59" w14:textId="59A037B9" w:rsidR="00CB5A59" w:rsidRPr="009D68DB" w:rsidRDefault="39654958" w:rsidP="004501F2">
+    <w:p w:rsidRPr="009D68DB" w:rsidR="00CB5A59" w:rsidP="004501F2" w:rsidRDefault="39654958" w14:paraId="46C02F59" w14:textId="59A037B9">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Avoid unnecessary image generation  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3974AE42" w14:textId="3048F977" w:rsidR="00CB5A59" w:rsidRPr="009D68DB" w:rsidRDefault="1BEE6940" w:rsidP="004501F2">
+    <w:p w:rsidRPr="009D68DB" w:rsidR="00CB5A59" w:rsidP="004501F2" w:rsidRDefault="1BEE6940" w14:paraId="3974AE42" w14:textId="3048F977">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Image generation uses approximately 30–60 times more energy than text generation. Check first whether suitable existing images or stock images are available, particularly for content that is decorative.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DE6C21D" w14:textId="4A226E2D" w:rsidR="00CB5A59" w:rsidRPr="009D68DB" w:rsidRDefault="39654958" w:rsidP="004501F2">
+    <w:p w:rsidRPr="009D68DB" w:rsidR="00CB5A59" w:rsidP="004501F2" w:rsidRDefault="39654958" w14:paraId="0DE6C21D" w14:textId="4A226E2D">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Use shorter and fewer prompts  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79770483" w14:textId="77777777" w:rsidR="00CB5A59" w:rsidRPr="009D68DB" w:rsidRDefault="5241BB01" w:rsidP="004501F2">
+    <w:p w:rsidRPr="009D68DB" w:rsidR="00CB5A59" w:rsidP="004501F2" w:rsidRDefault="5241BB01" w14:paraId="79770483" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Write prompts carefully to reduce repeated requests.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71B8A320" w14:textId="1A999DCD" w:rsidR="00CB5A59" w:rsidRPr="009D68DB" w:rsidRDefault="5241BB01" w:rsidP="004501F2">
+    <w:p w:rsidRPr="009D68DB" w:rsidR="00CB5A59" w:rsidP="004501F2" w:rsidRDefault="5241BB01" w14:paraId="71B8A320" w14:textId="1A999DCD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Reuse useful outputs where appropriate rather than asking for similar outputs again.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F60E46E" w14:textId="11D9C59D" w:rsidR="1A4959AC" w:rsidRDefault="1A4959AC" w:rsidP="003F73CE">
+    <w:p w:rsidR="1A4959AC" w:rsidP="003F73CE" w:rsidRDefault="1A4959AC" w14:paraId="0F60E46E" w14:textId="11D9C59D">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="058DD0FE" w14:textId="3A9692A8" w:rsidR="00CB5A59" w:rsidRDefault="603C6103" w:rsidP="00D37161">
+    <w:p w:rsidR="00CB5A59" w:rsidP="00D37161" w:rsidRDefault="603C6103" w14:paraId="058DD0FE" w14:textId="3A9692A8">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">AI </w:t>
       </w:r>
       <w:r w:rsidR="7E5BBBC1">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="5C31C7D9">
         <w:t>esources</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="846"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="5103"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA26CB" w14:paraId="1E604B3F" w14:textId="77777777" w:rsidTr="00B115AA">
+      <w:tr w:rsidR="00DA26CB" w:rsidTr="7C2790E3" w14:paraId="1E604B3F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="687A7DF7" w14:textId="77777777" w:rsidR="00DA26CB" w:rsidRPr="00EC29F4" w:rsidRDefault="5E4B0FE8" w:rsidP="00B115AA">
+          <w:p w:rsidRPr="00EC29F4" w:rsidR="00DA26CB" w:rsidP="00B115AA" w:rsidRDefault="5E4B0FE8" w14:paraId="687A7DF7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="062C6BB0">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Resources</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3E3F5302" w14:textId="77777777" w:rsidR="00DA26CB" w:rsidRPr="00EC29F4" w:rsidRDefault="5E4B0FE8" w:rsidP="00B115AA">
+          <w:p w:rsidRPr="00EC29F4" w:rsidR="00DA26CB" w:rsidP="00B115AA" w:rsidRDefault="5E4B0FE8" w14:paraId="3E3F5302" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="062C6BB0">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Links</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E8417D" w14:paraId="7154A460" w14:textId="77777777" w:rsidTr="00B115AA">
+      <w:tr w:rsidR="00E8417D" w:rsidTr="7C2790E3" w14:paraId="7154A460" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:tcMar/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="6F33695B" w14:textId="77777777" w:rsidR="00E8417D" w:rsidRPr="00331A97" w:rsidRDefault="2F51D7A2" w:rsidP="00B115AA">
+          <w:p w:rsidRPr="00331A97" w:rsidR="00E8417D" w:rsidP="00B115AA" w:rsidRDefault="2F51D7A2" w14:paraId="6F33695B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="F2CEED" w:themeColor="accent5" w:themeTint="33"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="062C6BB0">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Internal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F7E1F4"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="225DAE1D" w14:textId="6F19B491" w:rsidR="00E8417D" w:rsidRPr="0086736A" w:rsidRDefault="2F51D7A2" w:rsidP="00B115AA">
+          <w:p w:rsidRPr="0086736A" w:rsidR="00E8417D" w:rsidP="00B115AA" w:rsidRDefault="2F51D7A2" w14:paraId="225DAE1D" w14:textId="6F19B491">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="062C6BB0">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mandatory AI training: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCF6FB"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7EED514B" w14:textId="1C2C9226" w:rsidR="00E8417D" w:rsidRPr="00E46A8B" w:rsidRDefault="2F51D7A2" w:rsidP="00E46A8B">
+          <w:p w:rsidRPr="00E46A8B" w:rsidR="00E8417D" w:rsidP="00E46A8B" w:rsidRDefault="2F51D7A2" w14:paraId="7EED514B" w14:textId="1C2C9226">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId64">
               <w:r w:rsidRPr="062C6BB0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:t>https://mydevelopment.manchester.ac.uk/browse/ai-and-digital-skills/courses/ai-at-the-university-of-manchester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="062C6BB0">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E8417D" w14:paraId="0677386F" w14:textId="77777777" w:rsidTr="00B115AA">
+      <w:tr w:rsidR="00E8417D" w:rsidTr="7C2790E3" w14:paraId="0677386F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="72A66000" w14:textId="77777777" w:rsidR="00E8417D" w:rsidRDefault="00E8417D" w:rsidP="00B115AA">
+          <w:p w:rsidR="00E8417D" w:rsidP="00B115AA" w:rsidRDefault="00E8417D" w14:paraId="72A66000" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F7E1F4"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="73BDC9A5" w14:textId="048396D2" w:rsidR="00E8417D" w:rsidRDefault="004C0131" w:rsidP="00B115AA">
+          <w:p w:rsidR="00E8417D" w:rsidP="00B115AA" w:rsidRDefault="004C0131" w14:paraId="73BDC9A5" w14:textId="048396D2">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C0131">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmentally Responsible Use of Artificial Intelligence </w:t>
             </w:r>
-            <w:r w:rsidR="003F2B34" w:rsidRPr="062C6BB0">
+            <w:r w:rsidRPr="062C6BB0" w:rsidR="003F2B34">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(AI)</w:t>
             </w:r>
             <w:r w:rsidR="0095790C">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> guidelines</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCF6FB"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="52EDC3A3" w14:textId="343EC903" w:rsidR="00E8417D" w:rsidRDefault="25C27502" w:rsidP="00B115AA">
+          <w:p w:rsidR="00E8417D" w:rsidP="00B115AA" w:rsidRDefault="25C27502" w14:paraId="52EDC3A3" w14:textId="343EC903">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId65">
               <w:r w:rsidRPr="062C6BB0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 </w:rPr>
                 <w:t>https://documents.manchester.ac.uk/display.aspx?DocID=79403</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00914989" w14:paraId="6A3CFC56" w14:textId="77777777" w:rsidTr="00B115AA">
+      <w:tr w:rsidR="00914989" w:rsidTr="7C2790E3" w14:paraId="6A3CFC56" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="5AB91054" w14:textId="77777777" w:rsidR="00914989" w:rsidRPr="005932D0" w:rsidRDefault="00914989" w:rsidP="00B115AA">
+          <w:p w:rsidRPr="005932D0" w:rsidR="00914989" w:rsidP="00B115AA" w:rsidRDefault="00914989" w14:paraId="5AB91054" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="062C6BB0">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>External</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="08B44108" w14:textId="5F1B3252" w:rsidR="00914989" w:rsidRPr="0086736A" w:rsidRDefault="00914989" w:rsidP="00B115AA">
+          <w:p w:rsidRPr="0086736A" w:rsidR="00914989" w:rsidP="00B115AA" w:rsidRDefault="00914989" w14:paraId="08B44108" w14:textId="5F1B3252">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="062C6BB0">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Guidance on how to reduce the environmental impact of AI</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="00E439EF">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Green Software Patterns</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="062F9392" w14:textId="70A916AE" w:rsidR="00914989" w:rsidRDefault="00914989" w:rsidP="00B115AA">
+          <w:p w:rsidR="00914989" w:rsidP="00B115AA" w:rsidRDefault="00914989" w14:paraId="062F9392" w14:textId="70A916AE">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId66">
               <w:r w:rsidRPr="062C6BB0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:t>Artificial Intelligence (AI) | Green Software Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00914989" w14:paraId="40B90286" w14:textId="77777777" w:rsidTr="00B115AA">
+      <w:tr w:rsidR="00914989" w:rsidTr="7C2790E3" w14:paraId="40B90286" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="40A96734" w14:textId="77777777" w:rsidR="00914989" w:rsidRPr="005932D0" w:rsidRDefault="00914989" w:rsidP="00B115AA">
+          <w:p w:rsidRPr="005932D0" w:rsidR="00914989" w:rsidP="00B115AA" w:rsidRDefault="00914989" w14:paraId="40A96734" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3DE90850" w14:textId="6ED3478E" w:rsidR="00914989" w:rsidRPr="0086736A" w:rsidRDefault="00914989" w:rsidP="00B115AA">
+          <w:p w:rsidRPr="0086736A" w:rsidR="00914989" w:rsidP="00B115AA" w:rsidRDefault="00914989" w14:paraId="3DE90850" w14:textId="6ED3478E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA7FDD">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Manchester’s 2035 focus on ethical and sustainable AI deployment (responsible, human-centred, transparent tools)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2FF0B769" w14:textId="6DF22A06" w:rsidR="00914989" w:rsidRDefault="00EA7FDD" w:rsidP="00B115AA">
+          <w:p w:rsidR="00914989" w:rsidP="00B115AA" w:rsidRDefault="00EA7FDD" w14:paraId="2FF0B769" w14:textId="6DF22A06">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId67">
               <w:r w:rsidRPr="001C7A59">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 </w:rPr>
                 <w:t>https://www.manchester.ac.uk/about/manchester-2035/leap-digital/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00565360" w14:paraId="4E2779EB" w14:textId="77777777" w:rsidTr="00B115AA">
+      <w:tr w:rsidR="00565360" w:rsidTr="7C2790E3" w14:paraId="4E2779EB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3A3A727B" w14:textId="77777777" w:rsidR="00565360" w:rsidRPr="005932D0" w:rsidRDefault="00565360" w:rsidP="00B115AA">
+          <w:p w:rsidRPr="005932D0" w:rsidR="00565360" w:rsidP="00B115AA" w:rsidRDefault="00565360" w14:paraId="3A3A727B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6F46A230" w14:textId="7FEC7CE5" w:rsidR="00565360" w:rsidRPr="062C6BB0" w:rsidRDefault="005C3A6A" w:rsidP="00B115AA">
-            <w:pPr>
+          <w:p w:rsidRPr="062C6BB0" w:rsidR="00565360" w:rsidP="7C2790E3" w:rsidRDefault="005C3A6A" w14:paraId="6F46A230" w14:textId="73AFD646">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...6 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7C2790E3" w:rsidR="5BEED5BF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
               </w:rPr>
               <w:t xml:space="preserve">AI and environmental sustainability </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="7C2790E3" w:rsidR="5BEED5BF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidR="00565360" w:rsidRPr="062C6BB0">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="7C2790E3" w:rsidR="0B11C223">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
               </w:rPr>
               <w:t>ractical evidence-based guidance</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="7C2790E3" w:rsidR="5BEED5BF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidRPr="062C6BB0">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="7C2790E3" w:rsidR="5BEED5BF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
               </w:rPr>
               <w:t>JISC</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="7C2790E3" w:rsidR="53D5C523">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7C2790E3" w:rsidR="53D5C523">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+              </w:rPr>
+              <w:t>EUAC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7C2790E3" w:rsidR="5BEED5BF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="03C8EC8C" w14:textId="06E2047E" w:rsidR="00565360" w:rsidRDefault="00565360" w:rsidP="00B115AA">
+          <w:p w:rsidR="00565360" w:rsidP="00B115AA" w:rsidRDefault="00565360" w14:paraId="51DDFA9A" w14:textId="7404E6B4">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
-              <w:rPr>
-[...5 lines deleted...]
-              <w:r w:rsidRPr="001C7A59">
+            </w:pPr>
+            <w:hyperlink r:id="R88d1499568fa41d1">
+              <w:r w:rsidRPr="7C2790E3" w:rsidR="0B11C223">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                  <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
                 </w:rPr>
                 <w:t>https://www.jisc.ac.uk/reports/ai-and-environmental-sustainability-in-post-16-education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
+          <w:p w:rsidR="00565360" w:rsidP="00B115AA" w:rsidRDefault="00565360" w14:paraId="565F1477" w14:textId="3A93E728">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+            </w:pPr>
+            <w:r w:rsidRPr="7C2790E3" w:rsidR="3B9F7A75">
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+              <w:t>The guide can also be found here:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00565360" w:rsidP="7C2790E3" w:rsidRDefault="00565360" w14:paraId="03C8EC8C" w14:textId="560C9879">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="R33bc71003e5445e5">
+              <w:r w:rsidRPr="7C2790E3" w:rsidR="3B9F7A75">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+                </w:rPr>
+                <w:t>https://www.eauc.org.uk/resources/resource/ai-and-environmental-sustainability-in-post-16-education-a-practical-guide-2026</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00914989" w14:paraId="51A976C4" w14:textId="77777777" w:rsidTr="00B115AA">
+      <w:tr w:rsidRPr="00E16429" w:rsidR="00914989" w:rsidTr="7C2790E3" w14:paraId="58160EA6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3195D58E" w14:textId="77777777" w:rsidR="00914989" w:rsidRPr="005932D0" w:rsidRDefault="00914989" w:rsidP="00B115AA">
+          <w:p w:rsidRPr="005932D0" w:rsidR="00914989" w:rsidP="00B115AA" w:rsidRDefault="00914989" w14:paraId="5AA32624" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5C2E8186" w14:textId="3A803232" w:rsidR="00914989" w:rsidRPr="2D56B287" w:rsidRDefault="005C3A6A" w:rsidP="00B115AA">
+          <w:p w:rsidRPr="00755438" w:rsidR="00914989" w:rsidP="00B115AA" w:rsidRDefault="00F26B51" w14:paraId="3FFB09FF" w14:textId="1989AD47">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005C3A6A">
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F26B51">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-              <w:t xml:space="preserve">AI and environmental sustainability </w:t>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Carbon </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F26B51">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Footprint</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>p</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="062C6BB0">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F26B51">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>ractical evidence-based guidance</w:t>
+              <w:t>calculator</w:t>
+            </w:r>
+            <w:r w:rsidR="0064773C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00914989" w:rsidRPr="062C6BB0">
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00755438" w:rsidR="00914989">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>)</w:t>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>(Digital Emissions)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7F2BE2D1" w14:textId="025BBA3A" w:rsidR="00914989" w:rsidRDefault="00A90F25" w:rsidP="00B115AA">
-[...113 lines deleted...]
-          <w:p w14:paraId="1CBB4A17" w14:textId="35FD4402" w:rsidR="00914989" w:rsidRPr="00755438" w:rsidRDefault="00914989" w:rsidP="00B115AA">
+          <w:p w:rsidRPr="00755438" w:rsidR="00914989" w:rsidP="00B115AA" w:rsidRDefault="00914989" w14:paraId="1CBB4A17" w14:textId="35FD4402">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId70">
               <w:r w:rsidRPr="00755438">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>https://www.dcf.digitalemissions.org/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00914989" w14:paraId="19885516" w14:textId="77777777" w:rsidTr="00B115AA">
+      <w:tr w:rsidR="00914989" w:rsidTr="7C2790E3" w14:paraId="19885516" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1FC3F540" w14:textId="77777777" w:rsidR="00914989" w:rsidRPr="00755438" w:rsidRDefault="00914989" w:rsidP="00B115AA">
+          <w:p w:rsidRPr="00755438" w:rsidR="00914989" w:rsidP="00B115AA" w:rsidRDefault="00914989" w14:paraId="1FC3F540" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3BA4498E" w14:textId="7EF91AEC" w:rsidR="00914989" w:rsidRDefault="00187F08" w:rsidP="00B115AA">
+          <w:p w:rsidR="00914989" w:rsidP="00B115AA" w:rsidRDefault="00187F08" w14:paraId="3BA4498E" w14:textId="7EF91AEC">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187F08">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Carbon footprint calculator for computations (Green Algorithms)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="28A693FF" w14:textId="51C93045" w:rsidR="00914989" w:rsidRPr="7F1A2696" w:rsidRDefault="00914989" w:rsidP="00B115AA">
+          <w:p w:rsidRPr="7F1A2696" w:rsidR="00914989" w:rsidP="00B115AA" w:rsidRDefault="00914989" w14:paraId="28A693FF" w14:textId="51C93045">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId71">
               <w:r w:rsidRPr="062C6BB0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:t>https://www.green-algorithms.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="0064773C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00914989" w14:paraId="4431E4E9" w14:textId="77777777" w:rsidTr="00B115AA">
+      <w:tr w:rsidR="00914989" w:rsidTr="7C2790E3" w14:paraId="4431E4E9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1AADC902" w14:textId="77777777" w:rsidR="00914989" w:rsidRPr="005932D0" w:rsidRDefault="00914989" w:rsidP="00B115AA">
+          <w:p w:rsidRPr="005932D0" w:rsidR="00914989" w:rsidP="00B115AA" w:rsidRDefault="00914989" w14:paraId="1AADC902" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="180512C4" w14:textId="07649D75" w:rsidR="00914989" w:rsidRDefault="00914989" w:rsidP="00B115AA">
+          <w:p w:rsidR="00914989" w:rsidP="00B115AA" w:rsidRDefault="00914989" w14:paraId="180512C4" w14:textId="07649D75">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="062C6BB0">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Environmental sustainability in the digital age of culture (</w:t>
             </w:r>
-            <w:r w:rsidR="000D2D00" w:rsidRPr="000D2D00">
+            <w:r w:rsidRPr="000D2D00" w:rsidR="000D2D00">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">briefing report </w:t>
             </w:r>
             <w:r w:rsidR="000D2D00">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">by </w:t>
             </w:r>
             <w:r w:rsidRPr="062C6BB0">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Julie's Bicycle)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="15ADB628" w14:textId="582648F0" w:rsidR="00914989" w:rsidRPr="7F1A2696" w:rsidRDefault="00914989" w:rsidP="00B115AA">
+          <w:p w:rsidRPr="7F1A2696" w:rsidR="00914989" w:rsidP="00B115AA" w:rsidRDefault="00914989" w14:paraId="15ADB628" w14:textId="582648F0">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId72">
               <w:r w:rsidRPr="062C6BB0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:t>https://juliesbicycle.org/resource/briefing-report-environmental-sustainability-in-the-digital-age-of-culture/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="002060BF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00914989" w14:paraId="724C511D" w14:textId="77777777" w:rsidTr="00B115AA">
+      <w:tr w:rsidR="00914989" w:rsidTr="7C2790E3" w14:paraId="724C511D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="423AA648" w14:textId="77777777" w:rsidR="00914989" w:rsidRPr="005932D0" w:rsidRDefault="00914989" w:rsidP="00B115AA">
+          <w:p w:rsidRPr="005932D0" w:rsidR="00914989" w:rsidP="00B115AA" w:rsidRDefault="00914989" w14:paraId="423AA648" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5F09E9C0" w14:textId="2300702C" w:rsidR="00914989" w:rsidRDefault="007533C4" w:rsidP="00B115AA">
+          <w:p w:rsidR="00914989" w:rsidP="00B115AA" w:rsidRDefault="007533C4" w14:paraId="5F09E9C0" w14:textId="2300702C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007533C4">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>The carbon cost of an email (Carbon Literacy Project)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1A596389" w14:textId="0543A753" w:rsidR="00914989" w:rsidRPr="7F1A2696" w:rsidRDefault="00914989" w:rsidP="007533C4">
+          <w:p w:rsidRPr="7F1A2696" w:rsidR="00914989" w:rsidP="007533C4" w:rsidRDefault="00914989" w14:paraId="1A596389" w14:textId="0543A753">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId73">
               <w:r w:rsidRPr="062C6BB0">
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:color w:val="467886"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>https://carbonliteracy.com/the-carbon-cost-of-an-email/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2FD38D88" w14:textId="77777777" w:rsidR="00714E06" w:rsidRPr="00714E06" w:rsidRDefault="00714E06" w:rsidP="00714E06">
+    <w:p w:rsidRPr="00714E06" w:rsidR="00714E06" w:rsidP="00714E06" w:rsidRDefault="00714E06" w14:paraId="2FD38D88" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="362805B9" w14:textId="77777777" w:rsidR="00CB5A59" w:rsidRDefault="00CB5A59" w:rsidP="00FC3A1D"/>
-    <w:p w14:paraId="387053DD" w14:textId="0583AB5A" w:rsidR="00CB5A59" w:rsidRPr="0088346C" w:rsidRDefault="30F0F555" w:rsidP="00FC3A1D">
+    <w:p w:rsidR="00CB5A59" w:rsidP="00FC3A1D" w:rsidRDefault="00CB5A59" w14:paraId="362805B9" w14:textId="77777777"/>
+    <w:p w:rsidRPr="0088346C" w:rsidR="00CB5A59" w:rsidP="00FC3A1D" w:rsidRDefault="30F0F555" w14:paraId="387053DD" w14:textId="0583AB5A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0" w:after="160"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc237262752"/>
-      <w:r w:rsidRPr="062C6BB0">
+      <w:bookmarkStart w:name="_Toc1888977283" w:id="440243991"/>
+      <w:r w:rsidRPr="63684BC5" w:rsidR="30F0F555">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
-      <w:r w:rsidR="65557B82" w:rsidRPr="062C6BB0">
+      <w:r w:rsidRPr="63684BC5" w:rsidR="65557B82">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="062C6BB0">
+      <w:r w:rsidRPr="63684BC5" w:rsidR="30F0F555">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>ompute researchers</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="440243991"/>
     </w:p>
-    <w:p w14:paraId="484E0DF7" w14:textId="79857575" w:rsidR="00CB5A59" w:rsidRPr="00C644CB" w:rsidRDefault="00CB5A59" w:rsidP="00FC3A1D">
+    <w:p w:rsidRPr="00C644CB" w:rsidR="00CB5A59" w:rsidP="00FC3A1D" w:rsidRDefault="00CB5A59" w14:paraId="484E0DF7" w14:textId="79857575">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C644CB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Many researchers run large-scale computations, particularly across </w:t>
       </w:r>
       <w:r w:rsidR="00C64DA0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>the Faculty of Science and Engineering</w:t>
       </w:r>
       <w:r w:rsidRPr="00C644CB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B2A8A68" w14:textId="1BFE1122" w:rsidR="00C52795" w:rsidRDefault="00C52795" w:rsidP="00FC3A1D">
+    <w:p w:rsidR="00C52795" w:rsidP="00FC3A1D" w:rsidRDefault="00C52795" w14:paraId="1B2A8A68" w14:textId="1BFE1122">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">A single job on one Advanced Micro Device (AMD) node on the University’s CSF3 platform can </w:t>
       </w:r>
       <w:r w:rsidR="00D67F70">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">create </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>emissions of approximately 80kgCO</w:t>
       </w:r>
       <w:r w:rsidRPr="00956A80">
         <w:rPr>
@@ -8019,2674 +7850,2673 @@
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>High-Performance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Computing (HPC) systems, the carbon footprint could be hundreds or thousands of kgCO</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA7E84">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>e.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C08E409" w14:textId="77777777" w:rsidR="00CB5A59" w:rsidRDefault="00CB5A59" w:rsidP="00FC3A1D">
+    <w:p w:rsidR="00CB5A59" w:rsidP="00FC3A1D" w:rsidRDefault="00CB5A59" w14:paraId="7C08E409" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="12A15E1C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Although we may aspire to conduct our research in an environmentally conscious way, the emissions of computationally intensive research are often not a primary consideration.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C2118CA" w14:textId="77777777" w:rsidR="00CB5A59" w:rsidRPr="00C644CB" w:rsidRDefault="00CB5A59" w:rsidP="004501F2">
+    <w:p w:rsidRPr="00C644CB" w:rsidR="00CB5A59" w:rsidP="004501F2" w:rsidRDefault="00CB5A59" w14:paraId="7C2118CA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
         <w:spacing w:before="0" w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>What can I do?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5864E44F" w14:textId="571C00F9" w:rsidR="003235F0" w:rsidRDefault="30F0F555" w:rsidP="004501F2">
+    <w:p w:rsidR="003235F0" w:rsidP="004501F2" w:rsidRDefault="30F0F555" w14:paraId="5864E44F" w14:textId="571C00F9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Many factors may be beyond our control</w:t>
       </w:r>
-      <w:r w:rsidR="6FED328B" w:rsidRPr="062C6BB0">
+      <w:r w:rsidRPr="062C6BB0" w:rsidR="6FED328B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> often we are constrained to use certain hardware or software. There may also be a conflict between progression and sustainability. However, </w:t>
       </w:r>
-      <w:r w:rsidR="6FED328B" w:rsidRPr="062C6BB0">
+      <w:r w:rsidRPr="062C6BB0" w:rsidR="6FED328B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>considering</w:t>
       </w:r>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> the following questions may help to develop a more sustainable approach to computationally intensive research.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA765E6" w14:textId="02AE4F7B" w:rsidR="49945320" w:rsidRDefault="49945320" w:rsidP="004501F2">
+    <w:p w:rsidR="49945320" w:rsidP="004501F2" w:rsidRDefault="49945320" w14:paraId="5CA765E6" w14:textId="02AE4F7B">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>Consider whether you need to perform the computation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EE6BB96" w14:textId="4B293726" w:rsidR="0C97A681" w:rsidRDefault="0C97A681" w:rsidP="004501F2">
+    <w:p w:rsidR="0C97A681" w:rsidP="004501F2" w:rsidRDefault="0C97A681" w14:paraId="3EE6BB96" w14:textId="4B293726">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1170" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>What additional insight does it give?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="010BA252" w14:textId="5F637F27" w:rsidR="0C97A681" w:rsidRDefault="0C97A681" w:rsidP="004501F2">
+    <w:p w:rsidR="0C97A681" w:rsidP="004501F2" w:rsidRDefault="0C97A681" w14:paraId="010BA252" w14:textId="5F637F27">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1170" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>What is the environmental impact? (use</w:t>
       </w:r>
-      <w:r w:rsidR="00175A96" w:rsidRPr="00175A96">
+      <w:r w:rsidRPr="00175A96" w:rsidR="00175A96">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00175A96">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="00175A96" w:rsidRPr="00175A96">
+      <w:r w:rsidRPr="00175A96" w:rsidR="00175A96">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>arbon footprint calculator</w:t>
       </w:r>
       <w:r w:rsidR="00175A96">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, such as </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId74">
         <w:r w:rsidRPr="00923D0C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Green Algorithms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1998079E" w14:textId="345E4549" w:rsidR="0C97A681" w:rsidRDefault="0C97A681" w:rsidP="004501F2">
+    <w:p w:rsidR="0C97A681" w:rsidP="004501F2" w:rsidRDefault="0C97A681" w14:paraId="1998079E" w14:textId="345E4549">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1170" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>How much use will I/others get from the data generated? Could existing data be used instead?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4361BC5A" w14:textId="1CABC980" w:rsidR="0602DB5F" w:rsidRDefault="0602DB5F" w:rsidP="004501F2">
+    <w:p w:rsidR="0602DB5F" w:rsidP="004501F2" w:rsidRDefault="0602DB5F" w14:paraId="4361BC5A" w14:textId="1CABC980">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>For modelling and simulation work, consider what systems you are modelling</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A81D656" w14:textId="77777777" w:rsidR="00B20F1C" w:rsidRDefault="00B20F1C" w:rsidP="004501F2">
+    <w:p w:rsidR="00B20F1C" w:rsidP="004501F2" w:rsidRDefault="00B20F1C" w14:paraId="2A81D656" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1170" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20F1C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Should I include all the physics or just the key elements?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2270BBBF" w14:textId="079CEECD" w:rsidR="00B20F1C" w:rsidRPr="00B20F1C" w:rsidRDefault="00B20F1C" w:rsidP="004501F2">
+    <w:p w:rsidRPr="00B20F1C" w:rsidR="00B20F1C" w:rsidP="004501F2" w:rsidRDefault="00B20F1C" w14:paraId="2270BBBF" w14:textId="079CEECD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1170" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20F1C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Is the cost of adding additional physics in the model worth the insight gained?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7845DBB0" w14:textId="77777777" w:rsidR="00B20F1C" w:rsidRDefault="00B20F1C" w:rsidP="004501F2">
+    <w:p w:rsidR="00B20F1C" w:rsidP="004501F2" w:rsidRDefault="00B20F1C" w14:paraId="7845DBB0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1170" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Can I exploit symmetries to reduce the cost?</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3780760E" w14:textId="5C4985AB" w:rsidR="00B20F1C" w:rsidRPr="00B20F1C" w:rsidRDefault="00B20F1C" w:rsidP="004501F2">
+    <w:p w:rsidRPr="00B20F1C" w:rsidR="00B20F1C" w:rsidP="004501F2" w:rsidRDefault="00B20F1C" w14:paraId="3780760E" w14:textId="5C4985AB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1170" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Can I reduce the cost via sub-models/closures/approximations?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="596957D8" w14:textId="24912CFC" w:rsidR="25FD3DAF" w:rsidRDefault="25FD3DAF" w:rsidP="004501F2">
+    <w:p w:rsidR="25FD3DAF" w:rsidP="004501F2" w:rsidRDefault="25FD3DAF" w14:paraId="596957D8" w14:textId="24912CFC">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>Consider if you are using the right technique/method/algorithms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D953B37" w14:textId="20997332" w:rsidR="00CB5A59" w:rsidRDefault="30F0F555" w:rsidP="004501F2">
+    <w:p w:rsidR="00CB5A59" w:rsidP="004501F2" w:rsidRDefault="30F0F555" w14:paraId="5D953B37" w14:textId="20997332">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1170" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Can I use adaptive methods?</w:t>
       </w:r>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Can I use high-order methods?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B678524" w14:textId="6AF23DD0" w:rsidR="00CB5A59" w:rsidRDefault="30F0F555" w:rsidP="004501F2">
+    <w:p w:rsidR="00CB5A59" w:rsidP="004501F2" w:rsidRDefault="30F0F555" w14:paraId="2B678524" w14:textId="6AF23DD0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1170" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>[for ML/AI] Am I using appropriate/optimal</w:t>
       </w:r>
-      <w:r w:rsidR="10FE863E" w:rsidRPr="062C6BB0">
+      <w:r w:rsidRPr="062C6BB0" w:rsidR="10FE863E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>architectures/hyperparameters/</w:t>
       </w:r>
-      <w:r w:rsidR="1E9C0AED" w:rsidRPr="062C6BB0">
+      <w:r w:rsidRPr="062C6BB0" w:rsidR="1E9C0AED">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>optimisers?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="317F83CD" w14:textId="2BA55108" w:rsidR="00CB5A59" w:rsidRDefault="30F0F555" w:rsidP="004501F2">
+    <w:p w:rsidR="00CB5A59" w:rsidP="004501F2" w:rsidRDefault="30F0F555" w14:paraId="317F83CD" w14:textId="2BA55108">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1170" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Are the codes I’m using efficient and scalable? Could another code give the same insight with lower emissions? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BC0C376" w14:textId="533EE640" w:rsidR="00D016D9" w:rsidRDefault="679B8503" w:rsidP="004501F2">
+    <w:p w:rsidR="00D016D9" w:rsidP="004501F2" w:rsidRDefault="679B8503" w14:paraId="2BC0C376" w14:textId="533EE640">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1170" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Can my research group adopt the standards of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId75">
         <w:r w:rsidRPr="00BB4FE0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Software Sustainabilit</w:t>
         </w:r>
-        <w:r w:rsidR="001A453A" w:rsidRPr="00BB4FE0">
+        <w:r w:rsidRPr="00BB4FE0" w:rsidR="001A453A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>y</w:t>
         </w:r>
         <w:r w:rsidRPr="00BB4FE0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve"> Institute’s Green</w:t>
         </w:r>
-        <w:r w:rsidR="001A453A" w:rsidRPr="00BB4FE0">
+        <w:r w:rsidRPr="00BB4FE0" w:rsidR="001A453A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00BB4FE0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">DiSC </w:t>
         </w:r>
-        <w:r w:rsidR="00341089" w:rsidRPr="00BB4FE0">
+        <w:r w:rsidRPr="00BB4FE0" w:rsidR="00341089">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Digital Sustainability C</w:t>
         </w:r>
         <w:r w:rsidRPr="00BB4FE0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>ertification scheme</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B5C6627" w14:textId="36658BCF" w:rsidR="1A4959AC" w:rsidRPr="004711A0" w:rsidRDefault="069C2439" w:rsidP="004711A0">
+    <w:p w:rsidRPr="004711A0" w:rsidR="1A4959AC" w:rsidP="004711A0" w:rsidRDefault="069C2439" w14:paraId="0B5C6627" w14:textId="36658BCF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1170" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Is there advice on best practice available from the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId76">
         <w:r w:rsidRPr="00AF6B59">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>NetDRIVE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> community?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11A35430" w14:textId="5F17BA4F" w:rsidR="062C6BB0" w:rsidRPr="004711A0" w:rsidRDefault="062C6BB0" w:rsidP="004711A0">
+    <w:p w:rsidRPr="004711A0" w:rsidR="062C6BB0" w:rsidP="004711A0" w:rsidRDefault="062C6BB0" w14:paraId="11A35430" w14:textId="5F17BA4F">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67A18B75" w14:textId="21DA76A0" w:rsidR="062C6BB0" w:rsidRDefault="1347C8D2" w:rsidP="00D20DFC">
+    <w:p w:rsidR="062C6BB0" w:rsidP="00D20DFC" w:rsidRDefault="1347C8D2" w14:paraId="67A18B75" w14:textId="21DA76A0">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Compute </w:t>
       </w:r>
       <w:r w:rsidR="6FED328B">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="30F0F555">
         <w:t>esources</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="846"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="5103"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001D25EA" w14:paraId="03159B0C" w14:textId="77777777" w:rsidTr="0052375D">
+      <w:tr w:rsidR="001D25EA" w:rsidTr="0052375D" w14:paraId="03159B0C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2AAC4B70" w14:textId="77777777" w:rsidR="001D25EA" w:rsidRPr="00EC29F4" w:rsidRDefault="5DDF8FAE" w:rsidP="0052375D">
+          <w:p w:rsidRPr="00EC29F4" w:rsidR="001D25EA" w:rsidP="0052375D" w:rsidRDefault="5DDF8FAE" w14:paraId="2AAC4B70" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="062C6BB0">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Resources</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2ED6D77D" w14:textId="77777777" w:rsidR="001D25EA" w:rsidRPr="00EC29F4" w:rsidRDefault="5DDF8FAE" w:rsidP="0052375D">
+          <w:p w:rsidRPr="00EC29F4" w:rsidR="001D25EA" w:rsidP="0052375D" w:rsidRDefault="5DDF8FAE" w14:paraId="2ED6D77D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="062C6BB0">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Links</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D25EA" w14:paraId="550A900E" w14:textId="77777777" w:rsidTr="00E46A8B">
+      <w:tr w:rsidR="001D25EA" w:rsidTr="00E46A8B" w14:paraId="550A900E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="6EE9DD85" w14:textId="77777777" w:rsidR="001D25EA" w:rsidRPr="00331A97" w:rsidRDefault="5DDF8FAE" w:rsidP="0052375D">
+          <w:p w:rsidRPr="00331A97" w:rsidR="001D25EA" w:rsidP="0052375D" w:rsidRDefault="5DDF8FAE" w14:paraId="6EE9DD85" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="F2CEED" w:themeColor="accent5" w:themeTint="33"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="062C6BB0">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Internal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F7E1F4"/>
           </w:tcPr>
-          <w:p w14:paraId="1CE42012" w14:textId="7EA3036D" w:rsidR="004D1845" w:rsidRPr="00891DE5" w:rsidRDefault="000A30D3" w:rsidP="00D72282">
+          <w:p w:rsidRPr="00891DE5" w:rsidR="004D1845" w:rsidP="00D72282" w:rsidRDefault="000A30D3" w14:paraId="1CE42012" w14:textId="7EA3036D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A30D3">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Green Compute for Research @UoM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00D72282" w:rsidRPr="00D72282">
+            <w:r w:rsidRPr="00D72282" w:rsidR="00D72282">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">special interest group for anyone interested in the environmental impact of </w:t>
             </w:r>
-            <w:r w:rsidR="00D72282" w:rsidRPr="00D72282">
+            <w:r w:rsidRPr="00D72282" w:rsidR="00D72282">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>research computing at the University</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCF6FB"/>
           </w:tcPr>
-          <w:p w14:paraId="369A35B1" w14:textId="3661644A" w:rsidR="001D25EA" w:rsidRPr="004501F2" w:rsidRDefault="5BFFC73C" w:rsidP="0052375D">
+          <w:p w:rsidRPr="004501F2" w:rsidR="001D25EA" w:rsidP="0052375D" w:rsidRDefault="5BFFC73C" w14:paraId="369A35B1" w14:textId="3661644A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:tooltip="https://research-it.manchester.ac.uk/news/2026/02/03/green-compute-for-research-uom/?utm_source=https%3a%2f%2femarketing.manchester.ac.uk%2fuomitcommslz%2f&amp;utm_medium=email&amp;utm_campaign=2026_02_04_RIT+Newsletter&amp;utm_term={EmailSubjectLine}&amp;utm_content=1&amp;gator_" w:history="1">
+            <w:hyperlink w:tooltip="https://research-it.manchester.ac.uk/news/2026/02/03/green-compute-for-research-uom/?utm_source=https%3a%2f%2femarketing.manchester.ac.uk%2fuomitcommslz%2f&amp;utm_medium=email&amp;utm_campaign=2026_02_04_RIT+Newsletter&amp;utm_term={EmailSubjectLine}&amp;utm_content=1&amp;gator_" w:history="1" r:id="rId77">
               <w:r w:rsidRPr="00891DE5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 </w:rPr>
                 <w:t>Green Compute for Research @UoM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D25EA" w14:paraId="041788F6" w14:textId="77777777" w:rsidTr="0052375D">
+      <w:tr w:rsidR="001D25EA" w:rsidTr="0052375D" w14:paraId="041788F6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="1145513D" w14:textId="77777777" w:rsidR="001D25EA" w:rsidRPr="005932D0" w:rsidRDefault="5DDF8FAE" w:rsidP="0052375D">
+          <w:p w:rsidRPr="005932D0" w:rsidR="001D25EA" w:rsidP="0052375D" w:rsidRDefault="5DDF8FAE" w14:paraId="1145513D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="062C6BB0">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>External</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B4A5712" w14:textId="21A4E06E" w:rsidR="001D25EA" w:rsidRPr="004501F2" w:rsidRDefault="00187F08" w:rsidP="0052375D">
+          <w:p w:rsidRPr="004501F2" w:rsidR="001D25EA" w:rsidP="0052375D" w:rsidRDefault="00187F08" w14:paraId="2B4A5712" w14:textId="21A4E06E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187F08">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Carbon footprint calculator for computations (Green Algorithms)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DFB1312" w14:textId="3C6064C2" w:rsidR="001D25EA" w:rsidRPr="004501F2" w:rsidRDefault="001F0BA9" w:rsidP="001F0BA9">
+          <w:p w:rsidRPr="004501F2" w:rsidR="001D25EA" w:rsidP="001F0BA9" w:rsidRDefault="001F0BA9" w14:paraId="5DFB1312" w14:textId="3C6064C2">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId78">
               <w:r w:rsidRPr="001C7A59">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 </w:rPr>
                 <w:t>https://www.green-algorithms.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D25EA" w14:paraId="5FC646DC" w14:textId="77777777" w:rsidTr="0052375D">
+      <w:tr w:rsidR="001D25EA" w:rsidTr="0052375D" w14:paraId="5FC646DC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="15EDFCAB" w14:textId="77777777" w:rsidR="001D25EA" w:rsidRPr="005932D0" w:rsidRDefault="001D25EA" w:rsidP="0052375D">
+          <w:p w:rsidRPr="005932D0" w:rsidR="001D25EA" w:rsidP="0052375D" w:rsidRDefault="001D25EA" w14:paraId="15EDFCAB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17937EE5" w14:textId="767936FD" w:rsidR="001D25EA" w:rsidRPr="004501F2" w:rsidRDefault="00551C29" w:rsidP="0052375D">
+          <w:p w:rsidRPr="004501F2" w:rsidR="001D25EA" w:rsidP="0052375D" w:rsidRDefault="00551C29" w14:paraId="17937EE5" w14:textId="767936FD">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00551C29">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Emissions of Digital Research Infrastructure</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> t</w:t>
             </w:r>
             <w:r w:rsidRPr="00551C29">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>raining</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> on </w:t>
             </w:r>
             <w:r w:rsidRPr="00891DE5">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>SparkHub</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="475DB30E" w14:textId="1C45348D" w:rsidR="008D3AC7" w:rsidRPr="004501F2" w:rsidRDefault="00246CB9" w:rsidP="0052375D">
+          <w:p w:rsidRPr="004501F2" w:rsidR="008D3AC7" w:rsidP="0052375D" w:rsidRDefault="00246CB9" w14:paraId="475DB30E" w14:textId="1C45348D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId79">
               <w:r w:rsidRPr="001C7A59">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 </w:rPr>
                 <w:t>https://sdratraining.sparkhub.eu/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1077D22A" w14:textId="77777777" w:rsidR="001D25EA" w:rsidRPr="004501F2" w:rsidRDefault="001D25EA" w:rsidP="0052375D">
+          <w:p w:rsidRPr="004501F2" w:rsidR="001D25EA" w:rsidP="0052375D" w:rsidRDefault="001D25EA" w14:paraId="1077D22A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D25EA" w14:paraId="08444BF6" w14:textId="77777777" w:rsidTr="0052375D">
+      <w:tr w:rsidR="001D25EA" w:rsidTr="0052375D" w14:paraId="08444BF6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="54994933" w14:textId="77777777" w:rsidR="001D25EA" w:rsidRPr="005932D0" w:rsidRDefault="001D25EA" w:rsidP="0052375D">
+          <w:p w:rsidRPr="005932D0" w:rsidR="001D25EA" w:rsidP="0052375D" w:rsidRDefault="001D25EA" w14:paraId="54994933" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="179A1D38" w14:textId="6A91137E" w:rsidR="001D25EA" w:rsidRPr="0086736A" w:rsidRDefault="23EA1E51" w:rsidP="0052375D">
+          <w:p w:rsidRPr="0086736A" w:rsidR="001D25EA" w:rsidP="0052375D" w:rsidRDefault="23EA1E51" w14:paraId="179A1D38" w14:textId="6A91137E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="062C6BB0">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Ten simple rules to make your computing more environmentally sustainable (Lannelongue et al., 2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E5FB235" w14:textId="6CA0CFAA" w:rsidR="001D25EA" w:rsidRDefault="23EA1E51" w:rsidP="0052375D">
+          <w:p w:rsidR="001D25EA" w:rsidP="0052375D" w:rsidRDefault="23EA1E51" w14:paraId="0E5FB235" w14:textId="6CA0CFAA">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId80">
               <w:r w:rsidRPr="062C6BB0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:t>https://doi.org/10.1371/journal.pcbi.1009324</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="0070408F">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D25EA" w14:paraId="2366B1B7" w14:textId="77777777" w:rsidTr="0052375D">
+      <w:tr w:rsidR="001D25EA" w:rsidTr="0052375D" w14:paraId="2366B1B7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3F22D264" w14:textId="77777777" w:rsidR="001D25EA" w:rsidRPr="005932D0" w:rsidRDefault="001D25EA" w:rsidP="0052375D">
+          <w:p w:rsidRPr="005932D0" w:rsidR="001D25EA" w:rsidP="0052375D" w:rsidRDefault="001D25EA" w14:paraId="3F22D264" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35EE1EBF" w14:textId="58AC2A01" w:rsidR="001D25EA" w:rsidRPr="004501F2" w:rsidRDefault="00766D4E" w:rsidP="0052375D">
+          <w:p w:rsidRPr="004501F2" w:rsidR="001D25EA" w:rsidP="0052375D" w:rsidRDefault="00766D4E" w14:paraId="35EE1EBF" w14:textId="58AC2A01">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00766D4E">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Green DiSC Digital Sustainability Certification scheme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B1E45C1" w14:textId="30BACCFF" w:rsidR="001D25EA" w:rsidRDefault="445DD973" w:rsidP="0052375D">
+          <w:p w:rsidR="001D25EA" w:rsidP="0052375D" w:rsidRDefault="445DD973" w14:paraId="0B1E45C1" w14:textId="30BACCFF">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId81">
               <w:r w:rsidRPr="062C6BB0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 </w:rPr>
                 <w:t>Green DiSC: a Digital Sustainability Certification | Software Sustainability Institute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D25EA" w14:paraId="4203D983" w14:textId="77777777" w:rsidTr="0052375D">
+      <w:tr w:rsidR="001D25EA" w:rsidTr="0052375D" w14:paraId="4203D983" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="35BC8097" w14:textId="77777777" w:rsidR="001D25EA" w:rsidRPr="005932D0" w:rsidRDefault="001D25EA" w:rsidP="0052375D">
+          <w:p w:rsidRPr="005932D0" w:rsidR="001D25EA" w:rsidP="0052375D" w:rsidRDefault="001D25EA" w14:paraId="35BC8097" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B9DE2CB" w14:textId="5A74DEB9" w:rsidR="001D25EA" w:rsidRPr="00D20DFC" w:rsidRDefault="000B4F70" w:rsidP="0052375D">
+          <w:p w:rsidRPr="00D20DFC" w:rsidR="001D25EA" w:rsidP="0052375D" w:rsidRDefault="000B4F70" w14:paraId="1B9DE2CB" w14:textId="5A74DEB9">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B4F70">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t>NetDRIVE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t>: t</w:t>
             </w:r>
-            <w:r w:rsidR="45341847" w:rsidRPr="00891DE5">
+            <w:r w:rsidRPr="00891DE5" w:rsidR="45341847">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t>he Network for sustainable Digital Research Infrastructure Vision and Expertise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13125998" w14:textId="7BCFF1AB" w:rsidR="001D25EA" w:rsidRDefault="00BD5065" w:rsidP="0052375D">
+          <w:p w:rsidR="001D25EA" w:rsidP="0052375D" w:rsidRDefault="00BD5065" w14:paraId="13125998" w14:textId="7BCFF1AB">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId82">
               <w:r w:rsidRPr="001C7A59">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 </w:rPr>
                 <w:t>https://uknetdrive.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5AE30DA9" w14:textId="77777777" w:rsidR="00C34CAB" w:rsidRDefault="00C34CAB" w:rsidP="0088346C">
+    <w:p w:rsidR="00C34CAB" w:rsidP="0088346C" w:rsidRDefault="00C34CAB" w14:paraId="5AE30DA9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="Procurement_Waste"/>
+      <w:bookmarkStart w:name="Procurement_Waste" w:id="22"/>
     </w:p>
-    <w:p w14:paraId="5523DF13" w14:textId="77777777" w:rsidR="00C34CAB" w:rsidRDefault="00C34CAB">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:p w:rsidR="00C34CAB" w:rsidRDefault="00C34CAB" w14:paraId="5523DF13" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33672384" w14:textId="6947B174" w:rsidR="00BA6829" w:rsidRPr="0088346C" w:rsidRDefault="37F654BF" w:rsidP="004501F2">
+    <w:p w:rsidRPr="0088346C" w:rsidR="00BA6829" w:rsidP="004501F2" w:rsidRDefault="37F654BF" w14:paraId="33672384" w14:textId="6947B174">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="160"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc234832414" w:id="23"/>
+      <w:bookmarkStart w:name="_Toc1805635143" w:id="1556074904"/>
+      <w:r w:rsidR="37F654BF">
+        <w:rPr/>
         <w:t xml:space="preserve">Procurement and </w:t>
       </w:r>
       <w:r w:rsidR="6FED328B">
+        <w:rPr/>
         <w:t>w</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="37F654BF">
+        <w:rPr/>
         <w:t>aste</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="1556074904"/>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:p w14:paraId="3ADB627D" w14:textId="7EF052E1" w:rsidR="009873BA" w:rsidRPr="007754DA" w:rsidRDefault="009873BA" w:rsidP="004501F2">
+    <w:p w:rsidRPr="007754DA" w:rsidR="009873BA" w:rsidP="004501F2" w:rsidRDefault="009873BA" w14:paraId="3ADB627D" w14:textId="7EF052E1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007754DA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Procurement and waste decisions can have a significant environmental impact across the research </w:t>
       </w:r>
-      <w:r w:rsidR="00C36D5A" w:rsidRPr="007754DA">
+      <w:r w:rsidRPr="007754DA" w:rsidR="00C36D5A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>lifecycle;</w:t>
       </w:r>
       <w:r w:rsidRPr="007754DA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the equipment and materials we buy to the way we organise events and manage resources at project closure. This section highlights practical ways to reduce unnecessary purchasing, prioritise reuse and repair, make more sustainable catering and venue choices, and </w:t>
       </w:r>
-      <w:r w:rsidR="00C36D5A" w:rsidRPr="007754DA">
+      <w:r w:rsidRPr="007754DA" w:rsidR="00C36D5A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>plan</w:t>
       </w:r>
       <w:r w:rsidRPr="007754DA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> for responsible disposal or recycling.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16CA5619" w14:textId="37AB96CC" w:rsidR="00BA6829" w:rsidRDefault="343B25D6" w:rsidP="004501F2">
+    <w:p w:rsidR="00BA6829" w:rsidP="004501F2" w:rsidRDefault="343B25D6" w14:paraId="16CA5619" w14:textId="37AB96CC">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Research </w:t>
       </w:r>
       <w:r w:rsidR="6FED328B">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="37F654BF">
         <w:t>quipment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F95DD64" w14:textId="7B575942" w:rsidR="00EB4B52" w:rsidRPr="006B5889" w:rsidRDefault="108495F8" w:rsidP="004501F2">
+    <w:p w:rsidRPr="006B5889" w:rsidR="00EB4B52" w:rsidP="004501F2" w:rsidRDefault="108495F8" w14:paraId="3F95DD64" w14:textId="7B575942">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Reduce</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B7B82B3" w14:textId="7DAB1BE1" w:rsidR="00EB4B52" w:rsidRPr="006B5889" w:rsidRDefault="108495F8" w:rsidP="004501F2">
+    <w:p w:rsidRPr="006B5889" w:rsidR="00EB4B52" w:rsidP="004501F2" w:rsidRDefault="108495F8" w14:paraId="3B7B82B3" w14:textId="7DAB1BE1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="100" w:after="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Do you need new equipment or are there resources that could be borrowed or hired for the duration of the project?</w:t>
       </w:r>
       <w:r w:rsidR="00657B45">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (see </w:t>
       </w:r>
-      <w:hyperlink w:anchor="Procurement_resources" w:history="1">
-        <w:r w:rsidR="00657B45" w:rsidRPr="00A95721">
+      <w:hyperlink w:history="1" w:anchor="Procurement_resources">
+        <w:r w:rsidRPr="00A95721" w:rsidR="00657B45">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t xml:space="preserve">resources </w:t>
         </w:r>
-        <w:r w:rsidR="00993D75" w:rsidRPr="00A95721">
+        <w:r w:rsidRPr="00A95721" w:rsidR="00993D75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t>list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00993D75">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> below</w:t>
       </w:r>
       <w:r w:rsidR="00657B45">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F66257D" w14:textId="7B73C49C" w:rsidR="00EB4B52" w:rsidRPr="006B5889" w:rsidRDefault="108495F8" w:rsidP="004501F2">
+    <w:p w:rsidRPr="006B5889" w:rsidR="00EB4B52" w:rsidP="004501F2" w:rsidRDefault="108495F8" w14:paraId="7F66257D" w14:textId="7B73C49C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="100" w:after="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Have you </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId83">
         <w:r w:rsidRPr="005903D7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t>checked equipment already available and added equipment you have that could be shared with others?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="23997B05" w14:textId="49832A4D" w:rsidR="00EB4B52" w:rsidRPr="006B5889" w:rsidRDefault="108495F8" w:rsidP="004501F2">
+    <w:p w:rsidRPr="006B5889" w:rsidR="00EB4B52" w:rsidP="004501F2" w:rsidRDefault="108495F8" w14:paraId="23997B05" w14:textId="49832A4D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="100" w:after="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Could you deliver the research outcomes with fewer pieces of equipment?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="380AF2B4" w14:textId="49067079" w:rsidR="00EB4B52" w:rsidRPr="006B5889" w:rsidRDefault="108495F8" w:rsidP="004501F2">
+    <w:p w:rsidRPr="006B5889" w:rsidR="00EB4B52" w:rsidP="004501F2" w:rsidRDefault="108495F8" w14:paraId="380AF2B4" w14:textId="49067079">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Explore procurement options</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A79036" w14:textId="42EAD399" w:rsidR="00EB4B52" w:rsidRPr="006B5889" w:rsidRDefault="37C6D505" w:rsidP="004501F2">
+    <w:p w:rsidRPr="006B5889" w:rsidR="00EB4B52" w:rsidP="004501F2" w:rsidRDefault="37C6D505" w14:paraId="51A79036" w14:textId="42EAD399">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identify equipment with a lower carbon footprint, using resources such as the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84" w:history="1">
-        <w:r w:rsidR="00010FC8" w:rsidRPr="00197455">
+      <w:hyperlink w:history="1" r:id="rId84">
+        <w:r w:rsidRPr="00197455" w:rsidR="00010FC8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>EPD Library</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00010FC8">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A02F4C0" w14:textId="7A838AEF" w:rsidR="00EB4B52" w:rsidRPr="006B5889" w:rsidRDefault="108495F8" w:rsidP="004501F2">
+    <w:p w:rsidRPr="006B5889" w:rsidR="00EB4B52" w:rsidP="004501F2" w:rsidRDefault="108495F8" w14:paraId="3A02F4C0" w14:textId="7A838AEF">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Reuse or recycle  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64CEC7CD" w14:textId="77777777" w:rsidR="00ED7A41" w:rsidRDefault="115EA825" w:rsidP="004501F2">
+    <w:p w:rsidR="00ED7A41" w:rsidP="004501F2" w:rsidRDefault="115EA825" w14:paraId="64CEC7CD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Plan what will happen to equipment once the project is over. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA08B59" w14:textId="73B88E07" w:rsidR="00C52795" w:rsidRDefault="115EA825" w:rsidP="004501F2">
+    <w:p w:rsidR="00C52795" w:rsidP="004501F2" w:rsidRDefault="115EA825" w14:paraId="1DA08B59" w14:textId="73B88E07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Can it be made available to others, reused, returned, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId85">
         <w:r w:rsidRPr="0005711B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>recycled or responsibly disposed of</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">? </w:t>
       </w:r>
-      <w:r w:rsidR="292B4168" w:rsidRPr="062C6BB0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="062C6BB0" w:rsidR="292B4168">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">You can add equipment that could be shared with others </w:t>
       </w:r>
-      <w:r w:rsidR="6FED328B" w:rsidRPr="062C6BB0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="062C6BB0" w:rsidR="6FED328B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86" w:history="1">
-        <w:r w:rsidR="6FED328B" w:rsidRPr="00533D33">
+      <w:hyperlink w:history="1" r:id="rId86">
+        <w:r w:rsidRPr="00533D33" w:rsidR="6FED328B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t>Research Explorer</w:t>
         </w:r>
-        <w:r w:rsidR="009D5EDD" w:rsidRPr="00533D33">
+        <w:r w:rsidRPr="00533D33" w:rsidR="009D5EDD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t>: Equipment</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="39667C16" w:rsidRPr="062C6BB0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="062C6BB0" w:rsidR="39667C16">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="007D1740">
         <w:t xml:space="preserve">Personal IT equipment or hardware should be </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId87">
         <w:r w:rsidRPr="007D1740">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>passed on or recycled through ITS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7339DB89" w14:textId="100BF372" w:rsidR="062C6BB0" w:rsidRDefault="062C6BB0" w:rsidP="004501F2">
+    <w:p w:rsidR="062C6BB0" w:rsidP="004501F2" w:rsidRDefault="062C6BB0" w14:paraId="7339DB89" w14:textId="100BF372">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D851004" w14:textId="387D980B" w:rsidR="00BA6829" w:rsidRDefault="00BB5354" w:rsidP="004501F2">
+    <w:p w:rsidR="00BA6829" w:rsidP="004501F2" w:rsidRDefault="00BB5354" w14:paraId="3D851004" w14:textId="387D980B">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
         <w:spacing w:before="0" w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Event </w:t>
       </w:r>
       <w:r w:rsidR="00C36D5A">
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:t>rganisation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34C43E33" w14:textId="5718968A" w:rsidR="00BA6829" w:rsidRDefault="00C36D5A" w:rsidP="004501F2">
+    <w:p w:rsidR="00BA6829" w:rsidP="004501F2" w:rsidRDefault="00C36D5A" w14:paraId="34C43E33" w14:textId="5718968A">
       <w:r>
         <w:t>The food industry</w:t>
       </w:r>
       <w:r w:rsidR="00BA6829">
         <w:t xml:space="preserve"> contributes ~34% of global emissions, with animal products a major share. The University's </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88" w:history="1">
-        <w:r w:rsidR="00BA6829" w:rsidRPr="00EA37F1">
+      <w:hyperlink w:history="1" r:id="rId88">
+        <w:r w:rsidRPr="00EA37F1" w:rsidR="00BA6829">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>sustainable food policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BA6829">
         <w:t xml:space="preserve"> promotes the use of ethical and responsible sourcing to reduce environmental impacts of food production and minimise energy, water use and waste on campus. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D48AD8" w14:textId="6D560EE2" w:rsidR="00BE6250" w:rsidRPr="00BE6250" w:rsidRDefault="37F654BF" w:rsidP="004501F2">
+    <w:p w:rsidRPr="00BE6250" w:rsidR="00BE6250" w:rsidP="004501F2" w:rsidRDefault="37F654BF" w14:paraId="47D48AD8" w14:textId="6D560EE2">
       <w:r>
         <w:t>As researchers</w:t>
       </w:r>
       <w:r w:rsidR="6FED328B">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> we often organise events with catering. </w:t>
       </w:r>
       <w:r w:rsidR="6FED328B">
         <w:t>You should consider</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A9ACC2" w14:textId="736D984C" w:rsidR="062C6BB0" w:rsidRPr="00BE6250" w:rsidRDefault="75369C7C" w:rsidP="004501F2">
+    <w:p w:rsidRPr="00BE6250" w:rsidR="062C6BB0" w:rsidP="004501F2" w:rsidRDefault="75369C7C" w14:paraId="50A9ACC2" w14:textId="736D984C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Food and catering choices</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43F0032F" w14:textId="5DD1BA93" w:rsidR="00C36D5A" w:rsidRDefault="00376E08" w:rsidP="004501F2">
+    <w:p w:rsidR="00C36D5A" w:rsidP="004501F2" w:rsidRDefault="00376E08" w14:paraId="43F0032F" w14:textId="5DD1BA93">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00376E08">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">All catering for internal University events must be ordered through University Hospitality as per </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89" w:history="1">
-        <w:r w:rsidR="00C36D5A" w:rsidRPr="00C36D5A">
+      <w:hyperlink w:history="1" r:id="rId89">
+        <w:r w:rsidRPr="00C36D5A" w:rsidR="00C36D5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t xml:space="preserve">our catering </w:t>
         </w:r>
         <w:r w:rsidRPr="00C36D5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t>policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C36D5A">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00376E08">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Our Hospitality and Catering achieved a 3-star rating (the highest possible accreditation) in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId90">
         <w:r w:rsidRPr="00122991">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t>2025 Food Made Good Standard</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00376E08">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, awarded by the Sustainable Restaurant Association (SRA)</w:t>
       </w:r>
       <w:r w:rsidR="00C36D5A">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00376E08">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB547C8" w14:textId="088A7D27" w:rsidR="00376E08" w:rsidRPr="00376E08" w:rsidRDefault="56EC8D6B" w:rsidP="004501F2">
+    <w:p w:rsidRPr="00376E08" w:rsidR="00376E08" w:rsidP="004501F2" w:rsidRDefault="56EC8D6B" w14:paraId="1BB547C8" w14:textId="088A7D27">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Additional things you can do:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D60038E" w14:textId="77777777" w:rsidR="0092130A" w:rsidRDefault="37F654BF" w:rsidP="004501F2">
+    <w:p w:rsidR="0092130A" w:rsidP="004501F2" w:rsidRDefault="37F654BF" w14:paraId="4D60038E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Order vegetarian or vegan as default </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D20D647" w14:textId="029FF3FE" w:rsidR="00BA6829" w:rsidRPr="0092130A" w:rsidRDefault="37F654BF" w:rsidP="004501F2">
+    <w:p w:rsidRPr="0092130A" w:rsidR="00BA6829" w:rsidP="004501F2" w:rsidRDefault="37F654BF" w14:paraId="4D20D647" w14:textId="029FF3FE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0092130A">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Switching from meat-based to plant-based catering</w:t>
       </w:r>
-      <w:r w:rsidR="052EE873" w:rsidRPr="0092130A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="0092130A" w:rsidR="052EE873">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, including non-dairy </w:t>
       </w:r>
-      <w:r w:rsidR="4EBF5BD0" w:rsidRPr="0092130A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="0092130A" w:rsidR="4EBF5BD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">milk alternatives, </w:t>
       </w:r>
       <w:r w:rsidRPr="0092130A">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>for University events can reduce meal emissions by ~80%, water use by ~70%, and land use by up to 90%+, making it one of the highest-impact sustainability interventions available in event planning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC936D5" w14:textId="18FC3516" w:rsidR="00BA6829" w:rsidRDefault="00DE7077" w:rsidP="00494E57">
+    <w:p w:rsidR="00BA6829" w:rsidP="00494E57" w:rsidRDefault="00DE7077" w14:paraId="7FC936D5" w14:textId="18FC3516">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE7077">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Consider your audience: switching from meat to vegetarian options can deliver significant benefits, while offering a mix of vegetarian and vegan choices may help maximise uptake and minimise food waste.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="053CAF5E" w14:textId="77777777" w:rsidR="00245826" w:rsidRPr="00494E57" w:rsidRDefault="00245826" w:rsidP="00245826">
+    <w:p w:rsidRPr="00494E57" w:rsidR="00245826" w:rsidP="00245826" w:rsidRDefault="00245826" w14:paraId="053CAF5E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65498FCC" w14:textId="77777777" w:rsidR="00BA6829" w:rsidRPr="00C27D0F" w:rsidRDefault="37F654BF" w:rsidP="004501F2">
+    <w:p w:rsidRPr="00C27D0F" w:rsidR="00BA6829" w:rsidP="004501F2" w:rsidRDefault="37F654BF" w14:paraId="65498FCC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Limit food waste </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="521E8037" w14:textId="77777777" w:rsidR="00BA6829" w:rsidRPr="00F4093D" w:rsidRDefault="37F654BF" w:rsidP="004501F2">
+    <w:p w:rsidRPr="00F4093D" w:rsidR="00BA6829" w:rsidP="004501F2" w:rsidRDefault="37F654BF" w14:paraId="521E8037" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Food waste generates 8–10% of global greenhouse gas emissions. You can:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7519F005" w14:textId="0BBF7EA2" w:rsidR="00C52795" w:rsidRPr="00F4093D" w:rsidRDefault="00810AE6" w:rsidP="004501F2">
+    <w:p w:rsidRPr="00F4093D" w:rsidR="00C52795" w:rsidP="004501F2" w:rsidRDefault="00810AE6" w14:paraId="7519F005" w14:textId="0BBF7EA2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00C52795">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">stimate attendance carefully, slightly under-order where appropriate, and request take-away boxes from </w:t>
       </w:r>
       <w:r w:rsidR="00316453">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">University </w:t>
       </w:r>
       <w:r w:rsidR="00C52795">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>catering so leftover food can be taken away.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43E7AD14" w14:textId="10EA1DD8" w:rsidR="00BB5354" w:rsidRPr="004E2A8A" w:rsidRDefault="00810AE6" w:rsidP="004501F2">
+    <w:p w:rsidRPr="004E2A8A" w:rsidR="00BB5354" w:rsidP="004501F2" w:rsidRDefault="00810AE6" w14:paraId="43E7AD14" w14:textId="10EA1DD8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00F4093D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>rompt attendees to bring reusable cups and refillable bottles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA14FB7" w14:textId="77777777" w:rsidR="004E2A8A" w:rsidRPr="004E2A8A" w:rsidRDefault="004E2A8A" w:rsidP="004501F2">
+    <w:p w:rsidRPr="004E2A8A" w:rsidR="004E2A8A" w:rsidP="004501F2" w:rsidRDefault="004E2A8A" w14:paraId="3FA14FB7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27CF4163" w14:textId="477BC05B" w:rsidR="4D8A24D0" w:rsidRDefault="4D8A24D0" w:rsidP="004501F2">
+    <w:p w:rsidR="4D8A24D0" w:rsidP="004501F2" w:rsidRDefault="4D8A24D0" w14:paraId="27CF4163" w14:textId="477BC05B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Venue, travel and supplier decisions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70EC141B" w14:textId="7B9252C0" w:rsidR="00637358" w:rsidRPr="00C27D0F" w:rsidRDefault="52BE1786" w:rsidP="004501F2">
+    <w:p w:rsidRPr="00C27D0F" w:rsidR="00637358" w:rsidP="004501F2" w:rsidRDefault="52BE1786" w14:paraId="70EC141B" w14:textId="7B9252C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Check the sustainability credentials of external venues. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BCC4FB6" w14:textId="7B58F51A" w:rsidR="00637358" w:rsidRPr="00C27D0F" w:rsidRDefault="52BE1786" w:rsidP="004501F2">
+    <w:p w:rsidRPr="00C27D0F" w:rsidR="00637358" w:rsidP="004501F2" w:rsidRDefault="52BE1786" w14:paraId="2BCC4FB6" w14:textId="7B58F51A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Prioritise venues that are close to public transport. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D00C451" w14:textId="5B9A7852" w:rsidR="00BA6829" w:rsidRPr="004E2A8A" w:rsidRDefault="115EA825" w:rsidP="004501F2">
+    <w:p w:rsidRPr="004E2A8A" w:rsidR="00BA6829" w:rsidP="004501F2" w:rsidRDefault="115EA825" w14:paraId="6D00C451" w14:textId="5B9A7852">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Use suppliers who can demonstrate sustainable sourcing, waste reduction or low-carbon delivery practices.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0558D2B1" w14:textId="77777777" w:rsidR="004E2A8A" w:rsidRDefault="004E2A8A" w:rsidP="004501F2">
+    <w:p w:rsidR="004E2A8A" w:rsidP="004501F2" w:rsidRDefault="004E2A8A" w14:paraId="0558D2B1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42D0080D" w14:textId="2D4FDC0E" w:rsidR="0038C82D" w:rsidRDefault="0038C82D" w:rsidP="004501F2">
+    <w:p w:rsidR="0038C82D" w:rsidP="004501F2" w:rsidRDefault="0038C82D" w14:paraId="42D0080D" w14:textId="2D4FDC0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Materials, waste and event resources  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B06B4E3" w14:textId="0C593D16" w:rsidR="00637358" w:rsidRPr="00D545C1" w:rsidRDefault="52BE1786" w:rsidP="004501F2">
+    <w:p w:rsidRPr="00D545C1" w:rsidR="00637358" w:rsidP="004501F2" w:rsidRDefault="52BE1786" w14:paraId="2B06B4E3" w14:textId="0C593D16">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Go paperless for registration, agendas, presentations and handouts. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B564467" w14:textId="11E4F490" w:rsidR="00637358" w:rsidRPr="00D545C1" w:rsidRDefault="52BE1786" w:rsidP="004501F2">
+    <w:p w:rsidRPr="00D545C1" w:rsidR="00637358" w:rsidP="004501F2" w:rsidRDefault="52BE1786" w14:paraId="3B564467" w14:textId="11E4F490">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Avoid giveaways where possible. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="321971CA" w14:textId="7DE59B41" w:rsidR="00BA6829" w:rsidRPr="00C6234C" w:rsidRDefault="52BE1786" w:rsidP="00C6234C">
+    <w:p w:rsidRPr="00C6234C" w:rsidR="00BA6829" w:rsidP="00C6234C" w:rsidRDefault="52BE1786" w14:paraId="321971CA" w14:textId="7DE59B41">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId91" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId91">
         <w:r w:rsidRPr="00327ED4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t>If giveaways are necessary, choose useful, reusable, locally sourced or low-impact options</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="062C6BB0">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="152F1C1D" w14:textId="77777777" w:rsidR="00BA6829" w:rsidRDefault="00BA6829" w:rsidP="00BA6829">
+    <w:p w:rsidR="00BA6829" w:rsidP="00BA6829" w:rsidRDefault="00BA6829" w14:paraId="152F1C1D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:after="0" w:line="216" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E7E2E7F" w14:textId="71AFFD12" w:rsidR="00993EA7" w:rsidRDefault="00993EA7">
+    <w:p w:rsidR="00993EA7" w:rsidRDefault="00993EA7" w14:paraId="0E7E2E7F" w14:textId="71AFFD12">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="Procurement_resources"/>
+      <w:bookmarkStart w:name="Procurement_resources" w:id="25"/>
       <w:r>
         <w:t xml:space="preserve">Procurement </w:t>
       </w:r>
       <w:r w:rsidR="00316453">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t>esources</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="846"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="5103"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D75852" w14:paraId="365C60B8" w14:textId="77777777" w:rsidTr="007F137B">
+      <w:tr w:rsidR="00D75852" w:rsidTr="007F137B" w14:paraId="365C60B8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:bookmarkEnd w:id="25"/>
-          <w:p w14:paraId="37272D03" w14:textId="77777777" w:rsidR="00D75852" w:rsidRPr="00EC29F4" w:rsidRDefault="739F84E5" w:rsidP="00C92E93">
+          <w:p w:rsidRPr="00EC29F4" w:rsidR="00D75852" w:rsidP="00C92E93" w:rsidRDefault="739F84E5" w14:paraId="37272D03" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="062C6BB0">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Resources</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74F6AD1E" w14:textId="77777777" w:rsidR="00D75852" w:rsidRPr="00EC29F4" w:rsidRDefault="739F84E5" w:rsidP="00C92E93">
+          <w:p w:rsidRPr="00EC29F4" w:rsidR="00D75852" w:rsidP="00C92E93" w:rsidRDefault="739F84E5" w14:paraId="74F6AD1E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="062C6BB0">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Links</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00011897" w14:paraId="11A00AF4" w14:textId="77777777" w:rsidTr="007F137B">
+      <w:tr w:rsidR="00011897" w:rsidTr="007F137B" w14:paraId="11A00AF4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="224D12C4" w14:textId="5FE59CF4" w:rsidR="00011897" w:rsidRPr="062C6BB0" w:rsidRDefault="00011897" w:rsidP="00D871DA">
+          <w:p w:rsidRPr="062C6BB0" w:rsidR="00011897" w:rsidP="00D871DA" w:rsidRDefault="00011897" w14:paraId="224D12C4" w14:textId="5FE59CF4">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="062C6BB0">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Internal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F7E1F4"/>
           </w:tcPr>
-          <w:p w14:paraId="01D5A6A6" w14:textId="3777DF0A" w:rsidR="00011897" w:rsidRPr="062C6BB0" w:rsidRDefault="00011897" w:rsidP="004C11AB">
+          <w:p w:rsidRPr="062C6BB0" w:rsidR="00011897" w:rsidP="004C11AB" w:rsidRDefault="00011897" w14:paraId="01D5A6A6" w14:textId="3777DF0A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C75D6B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Research Explorer: Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> – to</w:t>
             </w:r>
             <w:r w:rsidRPr="00C75D6B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> check for available equipment and/or add equipment that could be shared</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCF6FB"/>
           </w:tcPr>
-          <w:p w14:paraId="7C66DFAE" w14:textId="75D1A4F2" w:rsidR="00011897" w:rsidRDefault="00011897" w:rsidP="004C11AB">
+          <w:p w:rsidR="00011897" w:rsidP="004C11AB" w:rsidRDefault="00011897" w14:paraId="7C66DFAE" w14:textId="75D1A4F2">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId92">
               <w:r w:rsidRPr="001C7A59">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 </w:rPr>
                 <w:t>https://research.manchester.ac.uk/en/equipments/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00011897" w14:paraId="6150645F" w14:textId="77777777" w:rsidTr="007F137B">
+      <w:tr w:rsidR="00011897" w:rsidTr="007F137B" w14:paraId="6150645F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="6CAFE35F" w14:textId="58534A15" w:rsidR="00011897" w:rsidRPr="062C6BB0" w:rsidRDefault="00011897" w:rsidP="00D871DA">
+          <w:p w:rsidRPr="062C6BB0" w:rsidR="00011897" w:rsidP="00D871DA" w:rsidRDefault="00011897" w14:paraId="6CAFE35F" w14:textId="58534A15">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F7E1F4"/>
           </w:tcPr>
-          <w:p w14:paraId="32B29DE9" w14:textId="22D4CF43" w:rsidR="00011897" w:rsidRPr="062C6BB0" w:rsidRDefault="00011897" w:rsidP="00D871DA">
+          <w:p w:rsidRPr="062C6BB0" w:rsidR="00011897" w:rsidP="00D871DA" w:rsidRDefault="00011897" w14:paraId="32B29DE9" w14:textId="22D4CF43">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D871DA">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>IT equipment re</w:t>
             </w:r>
             <w:r w:rsidR="00C45330">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00D871DA">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>use and recycling</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCF6FB"/>
           </w:tcPr>
-          <w:p w14:paraId="0960CACA" w14:textId="3CC1A11A" w:rsidR="00011897" w:rsidRDefault="00F950ED" w:rsidP="00D871DA">
+          <w:p w:rsidR="00011897" w:rsidP="00D871DA" w:rsidRDefault="00F950ED" w14:paraId="0960CACA" w14:textId="3CC1A11A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId93">
               <w:r w:rsidRPr="001C7A59">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 </w:rPr>
                 <w:t>https://www.itservices.manchester.ac.uk/aboutus/sustainability/disposal/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00011897" w14:paraId="4CC0D537" w14:textId="77777777" w:rsidTr="007F137B">
+      <w:tr w:rsidR="00011897" w:rsidTr="007F137B" w14:paraId="4CC0D537" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="114A26E1" w14:textId="2CB19EB1" w:rsidR="00011897" w:rsidRPr="062C6BB0" w:rsidRDefault="00011897" w:rsidP="00D871DA">
+          <w:p w:rsidRPr="062C6BB0" w:rsidR="00011897" w:rsidP="00D871DA" w:rsidRDefault="00011897" w14:paraId="114A26E1" w14:textId="2CB19EB1">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F7E1F4"/>
           </w:tcPr>
-          <w:p w14:paraId="64C23B29" w14:textId="40C0B0A7" w:rsidR="00011897" w:rsidRPr="003A57AB" w:rsidRDefault="00011897" w:rsidP="00D871DA">
+          <w:p w:rsidRPr="003A57AB" w:rsidR="00011897" w:rsidP="00D871DA" w:rsidRDefault="00011897" w14:paraId="64C23B29" w14:textId="40C0B0A7">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="062C6BB0">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>University stationery re-use and recycling</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCF6FB"/>
           </w:tcPr>
-          <w:p w14:paraId="0A64814B" w14:textId="7E86A488" w:rsidR="00011897" w:rsidRPr="007F137B" w:rsidRDefault="00011897" w:rsidP="00D871DA">
+          <w:p w:rsidRPr="007F137B" w:rsidR="00011897" w:rsidP="00D871DA" w:rsidRDefault="00011897" w14:paraId="0A64814B" w14:textId="7E86A488">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId94">
               <w:r w:rsidRPr="001C7A59">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 </w:rPr>
                 <w:t>https://www.estates.manchester.ac.uk/services/operationalservices/envsvcs/waste/stationeryre-userecycling/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00011897" w14:paraId="09823A9C" w14:textId="77777777" w:rsidTr="007F137B">
+      <w:tr w:rsidR="00011897" w:rsidTr="007F137B" w14:paraId="09823A9C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="5D989C9E" w14:textId="77777777" w:rsidR="00011897" w:rsidRPr="00331A97" w:rsidRDefault="00011897" w:rsidP="00D871DA">
+          <w:p w:rsidRPr="00331A97" w:rsidR="00011897" w:rsidP="00D871DA" w:rsidRDefault="00011897" w14:paraId="5D989C9E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="F2CEED" w:themeColor="accent5" w:themeTint="33"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F7E1F4"/>
           </w:tcPr>
-          <w:p w14:paraId="42BD43CC" w14:textId="725E1CCF" w:rsidR="00011897" w:rsidRPr="003A57AB" w:rsidRDefault="00011897" w:rsidP="00D871DA">
+          <w:p w:rsidRPr="003A57AB" w:rsidR="00011897" w:rsidP="00D871DA" w:rsidRDefault="00011897" w14:paraId="42BD43CC" w14:textId="725E1CCF">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E12A94">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t>FBMH Lab Goods 4 Reuse: Laboratory Equipment Rehoming Initiative</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCF6FB"/>
           </w:tcPr>
-          <w:p w14:paraId="71DEC040" w14:textId="1F842544" w:rsidR="00011897" w:rsidRDefault="00011897" w:rsidP="00D871DA">
+          <w:p w:rsidR="00011897" w:rsidP="00D871DA" w:rsidRDefault="00011897" w14:paraId="71DEC040" w14:textId="1F842544">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId95">
               <w:r w:rsidRPr="001C7A59">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 </w:rPr>
                 <w:t>https://www.staffnet.manchester.ac.uk/ps/our-ps-hub/casestudies/labgoods-fbmh/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00011897" w14:paraId="2A4411D7" w14:textId="77777777" w:rsidTr="007F137B">
+      <w:tr w:rsidR="00011897" w:rsidTr="007F137B" w14:paraId="2A4411D7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="10F74066" w14:textId="6CC98C71" w:rsidR="00011897" w:rsidRPr="00331A97" w:rsidRDefault="00011897" w:rsidP="00D871DA">
+          <w:p w:rsidRPr="00331A97" w:rsidR="00011897" w:rsidP="00D871DA" w:rsidRDefault="00011897" w14:paraId="10F74066" w14:textId="6CC98C71">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="F2CEED" w:themeColor="accent5" w:themeTint="33"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F7E1F4"/>
           </w:tcPr>
-          <w:p w14:paraId="653E8088" w14:textId="77777777" w:rsidR="00011897" w:rsidRPr="003A57AB" w:rsidRDefault="00011897" w:rsidP="00D871DA">
+          <w:p w:rsidRPr="003A57AB" w:rsidR="00011897" w:rsidP="00D871DA" w:rsidRDefault="00011897" w14:paraId="653E8088" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A57AB">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Furniture4Reuse</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="786E3C74" w14:textId="5A1BC4C2" w:rsidR="00011897" w:rsidRPr="0086736A" w:rsidRDefault="00011897" w:rsidP="00D871DA">
+          <w:p w:rsidRPr="0086736A" w:rsidR="00011897" w:rsidP="00D871DA" w:rsidRDefault="00011897" w14:paraId="786E3C74" w14:textId="5A1BC4C2">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCF6FB"/>
           </w:tcPr>
-          <w:p w14:paraId="38121F35" w14:textId="42FAAF3D" w:rsidR="00011897" w:rsidRDefault="00011897" w:rsidP="00D871DA">
+          <w:p w:rsidR="00011897" w:rsidP="00D871DA" w:rsidRDefault="00011897" w14:paraId="38121F35" w14:textId="42FAAF3D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId96">
               <w:r w:rsidRPr="001C7A59">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 </w:rPr>
                 <w:t>https://www.estates.manchester.ac.uk/services/operationalservices/envsvcs/waste/furniturerecycling/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D6F14" w14:paraId="4EDCC871" w14:textId="77777777" w:rsidTr="007F137B">
+      <w:tr w:rsidR="002D6F14" w:rsidTr="007F137B" w14:paraId="4EDCC871" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="3648DD3D" w14:textId="77777777" w:rsidR="002D6F14" w:rsidRDefault="002D6F14" w:rsidP="002D6F14">
+          <w:p w:rsidR="002D6F14" w:rsidP="002D6F14" w:rsidRDefault="002D6F14" w14:paraId="3648DD3D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F7E1F4"/>
           </w:tcPr>
-          <w:p w14:paraId="245C34CB" w14:textId="30A2C2E5" w:rsidR="002D6F14" w:rsidRPr="062C6BB0" w:rsidRDefault="007C0E33" w:rsidP="002D6F14">
+          <w:p w:rsidRPr="062C6BB0" w:rsidR="002D6F14" w:rsidP="002D6F14" w:rsidRDefault="007C0E33" w14:paraId="245C34CB" w14:textId="30A2C2E5">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0E33">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Sustainable food</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>: key commitments, s</w:t>
             </w:r>
             <w:r w:rsidRPr="007C0E33">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -10699,739 +10529,744 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>food policy, s</w:t>
             </w:r>
             <w:r w:rsidRPr="007C0E33">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>ustainable</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> food initiatives</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCF6FB"/>
           </w:tcPr>
-          <w:p w14:paraId="00621C1A" w14:textId="70E948BF" w:rsidR="002D6F14" w:rsidRDefault="002D6F14" w:rsidP="002D6F14">
+          <w:p w:rsidR="002D6F14" w:rsidP="002D6F14" w:rsidRDefault="002D6F14" w14:paraId="00621C1A" w14:textId="70E948BF">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId97">
               <w:r w:rsidRPr="001C7A59">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 </w:rPr>
                 <w:t>https://www.manchester.ac.uk/about/social-responsibility/environmental-sustainability/sustainability-on-campus/responsible-procurement/food/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C0E33" w14:paraId="1EE7FB72" w14:textId="77777777" w:rsidTr="007F137B">
+      <w:tr w:rsidR="007C0E33" w:rsidTr="007F137B" w14:paraId="1EE7FB72" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="3D37F94A" w14:textId="77777777" w:rsidR="007C0E33" w:rsidRDefault="007C0E33" w:rsidP="007C0E33">
+          <w:p w:rsidR="007C0E33" w:rsidP="007C0E33" w:rsidRDefault="007C0E33" w14:paraId="3D37F94A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F7E1F4"/>
           </w:tcPr>
-          <w:p w14:paraId="27636E6A" w14:textId="5E1E055D" w:rsidR="007C0E33" w:rsidRPr="062C6BB0" w:rsidRDefault="007C0E33" w:rsidP="007C0E33">
+          <w:p w:rsidRPr="062C6BB0" w:rsidR="007C0E33" w:rsidP="007C0E33" w:rsidRDefault="007C0E33" w14:paraId="27636E6A" w14:textId="5E1E055D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="062C6BB0">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>University sustainable guidelines for welcome events</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCF6FB"/>
           </w:tcPr>
-          <w:p w14:paraId="2C8FACE1" w14:textId="77FE51F1" w:rsidR="007C0E33" w:rsidRDefault="007C0E33" w:rsidP="007C0E33">
+          <w:p w:rsidR="007C0E33" w:rsidP="007C0E33" w:rsidRDefault="007C0E33" w14:paraId="2C8FACE1" w14:textId="77FE51F1">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:hyperlink r:id="rId98">
               <w:r w:rsidRPr="062C6BB0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:t>https://www.staffnet.manchester.ac.uk/news/display/?id=31624</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C0E33" w14:paraId="4275CCCA" w14:textId="77777777" w:rsidTr="007F137B">
+      <w:tr w:rsidR="007C0E33" w:rsidTr="007F137B" w14:paraId="4275CCCA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="799382E8" w14:textId="77777777" w:rsidR="007C0E33" w:rsidRDefault="007C0E33" w:rsidP="007C0E33">
+          <w:p w:rsidR="007C0E33" w:rsidP="007C0E33" w:rsidRDefault="007C0E33" w14:paraId="799382E8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F7E1F4"/>
           </w:tcPr>
-          <w:p w14:paraId="2B11F5CB" w14:textId="2FDBD054" w:rsidR="007C0E33" w:rsidRPr="0086736A" w:rsidRDefault="007C0E33" w:rsidP="007C0E33">
+          <w:p w:rsidRPr="0086736A" w:rsidR="007C0E33" w:rsidP="007C0E33" w:rsidRDefault="007C0E33" w14:paraId="2B11F5CB" w14:textId="2FDBD054">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="062C6BB0">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>University No Time to Waste awards</w:t>
             </w:r>
             <w:r w:rsidR="008A0EC6">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidR="008A0EC6" w:rsidRPr="008A0EC6">
+            <w:r w:rsidRPr="008A0EC6" w:rsidR="008A0EC6">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Earn rewards for sustainable actions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCF6FB"/>
           </w:tcPr>
-          <w:p w14:paraId="6B0F3BCB" w14:textId="284551CF" w:rsidR="007C0E33" w:rsidRDefault="007C0E33" w:rsidP="007C0E33">
+          <w:p w:rsidR="007C0E33" w:rsidP="007C0E33" w:rsidRDefault="007C0E33" w14:paraId="6B0F3BCB" w14:textId="284551CF">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId99">
               <w:r w:rsidRPr="062C6BB0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:t>https://www.manchester.ac.uk/about/social-responsibility/environmental-sustainability/get-involved/no-time-to-waste/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C0E33" w14:paraId="49184B61" w14:textId="77777777" w:rsidTr="007F137B">
+      <w:tr w:rsidR="007C0E33" w:rsidTr="007F137B" w14:paraId="49184B61" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="02FA304F" w14:textId="2752DA9A" w:rsidR="007C0E33" w:rsidRPr="005932D0" w:rsidRDefault="007C0E33" w:rsidP="007C0E33">
+          <w:p w:rsidRPr="005932D0" w:rsidR="007C0E33" w:rsidP="007C0E33" w:rsidRDefault="007C0E33" w14:paraId="02FA304F" w14:textId="2752DA9A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> External</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="531BF800" w14:textId="6AD3A038" w:rsidR="007C0E33" w:rsidRPr="062C6BB0" w:rsidRDefault="007C0E33" w:rsidP="007C0E33">
+          <w:p w:rsidRPr="062C6BB0" w:rsidR="007C0E33" w:rsidP="007C0E33" w:rsidRDefault="007C0E33" w14:paraId="531BF800" w14:textId="6AD3A038">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="062C6BB0">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t>Buying second hand goods</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Warp it)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="730605C5" w14:textId="3B40D2A6" w:rsidR="007C0E33" w:rsidRDefault="007C0E33" w:rsidP="007C0E33">
+          <w:p w:rsidR="007C0E33" w:rsidP="007C0E33" w:rsidRDefault="007C0E33" w14:paraId="730605C5" w14:textId="3B40D2A6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId100">
               <w:r w:rsidRPr="001C7A59">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 </w:rPr>
                 <w:t>https://www.warp-it.co.uk/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C0E33" w14:paraId="5F08D8A5" w14:textId="77777777" w:rsidTr="007F137B">
+      <w:tr w:rsidR="007C0E33" w:rsidTr="007F137B" w14:paraId="5F08D8A5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4410A8F9" w14:textId="77777777" w:rsidR="007C0E33" w:rsidRPr="005932D0" w:rsidRDefault="007C0E33" w:rsidP="007C0E33">
+          <w:p w:rsidRPr="005932D0" w:rsidR="007C0E33" w:rsidP="007C0E33" w:rsidRDefault="007C0E33" w14:paraId="4410A8F9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E2F1F0A" w14:textId="5AE6DBFF" w:rsidR="007C0E33" w:rsidRPr="062C6BB0" w:rsidRDefault="007C0E33" w:rsidP="007C0E33">
+          <w:p w:rsidRPr="062C6BB0" w:rsidR="007C0E33" w:rsidP="007C0E33" w:rsidRDefault="007C0E33" w14:paraId="4E2F1F0A" w14:textId="5AE6DBFF">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="062C6BB0">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t>Buying second hand goods</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> (UniGreenScheme)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00C6A086" w14:textId="1F68FB97" w:rsidR="007C0E33" w:rsidRDefault="007C0E33" w:rsidP="007C0E33">
+          <w:p w:rsidR="007C0E33" w:rsidP="007C0E33" w:rsidRDefault="007C0E33" w14:paraId="00C6A086" w14:textId="1F68FB97">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId101">
               <w:r w:rsidRPr="001C7A59">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 </w:rPr>
                 <w:t>https://shop.unigreenscheme.co.uk/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C0E33" w14:paraId="310BF31E" w14:textId="77777777" w:rsidTr="007F137B">
+      <w:tr w:rsidR="007C0E33" w:rsidTr="007F137B" w14:paraId="310BF31E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="716C12F9" w14:textId="77777777" w:rsidR="007C0E33" w:rsidRPr="005932D0" w:rsidRDefault="007C0E33" w:rsidP="007C0E33">
+          <w:p w:rsidRPr="005932D0" w:rsidR="007C0E33" w:rsidP="007C0E33" w:rsidRDefault="007C0E33" w14:paraId="716C12F9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A20C860" w14:textId="3E46B833" w:rsidR="007C0E33" w:rsidRPr="062C6BB0" w:rsidRDefault="007C0E33" w:rsidP="007C0E33">
+          <w:p w:rsidRPr="062C6BB0" w:rsidR="007C0E33" w:rsidP="007C0E33" w:rsidRDefault="007C0E33" w14:paraId="5A20C860" w14:textId="3E46B833">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="062C6BB0">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t>Buying second hand goods</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="000E2FFF">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t>Wasteless Bio</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36B3F6B3" w14:textId="2919D7E7" w:rsidR="007C0E33" w:rsidRDefault="007C0E33" w:rsidP="007C0E33">
+          <w:p w:rsidR="007C0E33" w:rsidP="007C0E33" w:rsidRDefault="007C0E33" w14:paraId="36B3F6B3" w14:textId="2919D7E7">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId102">
               <w:r w:rsidRPr="001C7A59">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 </w:rPr>
                 <w:t>https://wasteless.bio/en-gb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C0E33" w14:paraId="64E4CEC9" w14:textId="77777777" w:rsidTr="00E46A8B">
+      <w:tr w:rsidR="007C0E33" w:rsidTr="00E46A8B" w14:paraId="64E4CEC9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7C2CFE64" w14:textId="77777777" w:rsidR="007C0E33" w:rsidRPr="005932D0" w:rsidRDefault="007C0E33" w:rsidP="007C0E33">
+          <w:p w:rsidRPr="005932D0" w:rsidR="007C0E33" w:rsidP="007C0E33" w:rsidRDefault="007C0E33" w14:paraId="7C2CFE64" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6528356B" w14:textId="770082C9" w:rsidR="007C0E33" w:rsidRPr="062C6BB0" w:rsidRDefault="007C0E33" w:rsidP="007C0E33">
+          <w:p w:rsidRPr="062C6BB0" w:rsidR="007C0E33" w:rsidP="007C0E33" w:rsidRDefault="007C0E33" w14:paraId="6528356B" w14:textId="770082C9">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t>Refurbished IT (Stone Refurb)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="529623B6" w14:textId="040A8DCC" w:rsidR="007C0E33" w:rsidRDefault="007C0E33" w:rsidP="007C0E33">
+          <w:p w:rsidR="007C0E33" w:rsidP="007C0E33" w:rsidRDefault="007C0E33" w14:paraId="529623B6" w14:textId="040A8DCC">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId103">
               <w:r w:rsidRPr="001C7A59">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 </w:rPr>
                 <w:t>https://www.stonerefurb.co.uk/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C0E33" w14:paraId="5515928D" w14:textId="77777777" w:rsidTr="00E46A8B">
+      <w:tr w:rsidR="007C0E33" w:rsidTr="00E46A8B" w14:paraId="5515928D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1F94EB5D" w14:textId="77777777" w:rsidR="007C0E33" w:rsidRPr="005932D0" w:rsidRDefault="007C0E33" w:rsidP="007C0E33">
+          <w:p w:rsidRPr="005932D0" w:rsidR="007C0E33" w:rsidP="007C0E33" w:rsidRDefault="007C0E33" w14:paraId="1F94EB5D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F161824" w14:textId="3042027F" w:rsidR="007C0E33" w:rsidRDefault="007C0E33" w:rsidP="007C0E33">
+          <w:p w:rsidR="007C0E33" w:rsidP="007C0E33" w:rsidRDefault="007C0E33" w14:paraId="2F161824" w14:textId="3042027F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B23CDA">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t>EPD Library</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> to c</w:t>
             </w:r>
             <w:r w:rsidRPr="00B23CDA">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t>ompare the life-cycle environmental impacts of products</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DA8F03F" w14:textId="58B03FCA" w:rsidR="007C0E33" w:rsidRDefault="007C0E33" w:rsidP="007C0E33">
+          <w:p w:rsidR="007C0E33" w:rsidP="007C0E33" w:rsidRDefault="007C0E33" w14:paraId="7DA8F03F" w14:textId="58B03FCA">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId104">
               <w:r w:rsidRPr="001C7A59">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 </w:rPr>
                 <w:t>https://www.environdec.com/library</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F286A7D" w14:textId="77777777" w:rsidR="00D75852" w:rsidRPr="00D75852" w:rsidRDefault="00D75852" w:rsidP="00D75852">
+    <w:p w:rsidRPr="00D75852" w:rsidR="00D75852" w:rsidP="00D75852" w:rsidRDefault="00D75852" w14:paraId="3F286A7D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14DA890B" w14:textId="438D9FEA" w:rsidR="00CB5A59" w:rsidRDefault="00CB5A59" w:rsidP="00BA6829"/>
-    <w:p w14:paraId="2F34F278" w14:textId="19870EAD" w:rsidR="00302896" w:rsidRDefault="00EA57B6" w:rsidP="00C92567">
+    <w:p w:rsidR="00CB5A59" w:rsidP="00BA6829" w:rsidRDefault="00CB5A59" w14:paraId="14DA890B" w14:textId="438D9FEA"/>
+    <w:p w:rsidR="00302896" w:rsidP="00C92567" w:rsidRDefault="00EA57B6" w14:paraId="2F34F278" w14:textId="19870EAD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc237262754"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:name="_Toc1420648230" w:id="1415408808"/>
+      <w:r w:rsidR="00EA57B6">
+        <w:rPr/>
         <w:t>Project</w:t>
       </w:r>
       <w:r w:rsidR="004E56D3">
+        <w:rPr/>
         <w:t xml:space="preserve"> information</w:t>
       </w:r>
       <w:r w:rsidR="001C4AD0">
+        <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00C92567" w:rsidRPr="00C92567">
+      <w:r w:rsidR="00C92567">
+        <w:rPr/>
         <w:t>acknowledgements</w:t>
       </w:r>
       <w:r w:rsidR="001C4AD0">
+        <w:rPr/>
         <w:t xml:space="preserve"> and c</w:t>
       </w:r>
-      <w:r w:rsidR="001C4AD0" w:rsidRPr="00C92567">
+      <w:r w:rsidR="001C4AD0">
+        <w:rPr/>
         <w:t>ontact</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="1415408808"/>
     </w:p>
-    <w:p w14:paraId="3A88AC38" w14:textId="6F7A296C" w:rsidR="001276C7" w:rsidRPr="001276C7" w:rsidRDefault="000B53D1" w:rsidP="009E081E">
+    <w:p w:rsidRPr="001276C7" w:rsidR="001276C7" w:rsidP="009E081E" w:rsidRDefault="000B53D1" w14:paraId="3A88AC38" w14:textId="6F7A296C">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Project </w:t>
       </w:r>
       <w:r w:rsidR="00E16429">
         <w:t>information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2843AD4C" w14:textId="1E0392F9" w:rsidR="001276C7" w:rsidRDefault="00BB0C42" w:rsidP="000B53D1">
+    <w:p w:rsidR="001276C7" w:rsidP="000B53D1" w:rsidRDefault="00BB0C42" w14:paraId="2843AD4C" w14:textId="1E0392F9">
       <w:r>
         <w:t xml:space="preserve">This document was developed as part of </w:t>
       </w:r>
       <w:r w:rsidRPr="001276C7">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="001276C7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t> Embedding Sustainable Practices in Non-Laboratory-Based Research</w:t>
       </w:r>
       <w:r w:rsidRPr="001276C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001276C7">
         <w:t>project</w:t>
       </w:r>
       <w:r w:rsidR="00FA4712">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00FA4712" w:rsidRPr="001276C7">
+      <w:r w:rsidRPr="001276C7" w:rsidR="00FA4712">
         <w:t>funded by the University of Manchester’s Research England Enhancing Research Culture Fund.</w:t>
       </w:r>
       <w:r w:rsidR="00425D5E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001276C7" w:rsidRPr="001276C7">
+      <w:r w:rsidRPr="001276C7" w:rsidR="001276C7">
         <w:t>The content and messaging remain the responsibility of the research team leading the</w:t>
       </w:r>
-      <w:r w:rsidR="001276C7" w:rsidRPr="001276C7">
+      <w:r w:rsidRPr="001276C7" w:rsidR="001276C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="001276C7" w:rsidRPr="001276C7">
+      <w:r w:rsidRPr="001276C7" w:rsidR="001276C7">
         <w:t>project.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B116079" w14:textId="38F7C22A" w:rsidR="0014533E" w:rsidRDefault="0014533E" w:rsidP="009E081E">
+    <w:p w:rsidR="0014533E" w:rsidP="009E081E" w:rsidRDefault="0014533E" w14:paraId="0B116079" w14:textId="38F7C22A">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
       </w:pPr>
       <w:r>
         <w:t>Research team</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2033BBF3" w14:textId="6C7058B1" w:rsidR="00AA586D" w:rsidRPr="00816BF2" w:rsidRDefault="00AA586D" w:rsidP="00816BF2">
+    <w:p w:rsidRPr="00816BF2" w:rsidR="00AA586D" w:rsidP="00816BF2" w:rsidRDefault="00AA586D" w14:paraId="2033BBF3" w14:textId="6C7058B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00816BF2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nia Coupe</w:t>
       </w:r>
       <w:r w:rsidR="00355D7C">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00816BF2" w:rsidRPr="00355D7C">
+      <w:r w:rsidRPr="00355D7C" w:rsidR="00816BF2">
         <w:t xml:space="preserve">Project </w:t>
       </w:r>
       <w:r w:rsidR="00F04E60">
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="00816BF2" w:rsidRPr="00355D7C">
+      <w:r w:rsidRPr="00355D7C" w:rsidR="00816BF2">
         <w:t>ead</w:t>
       </w:r>
       <w:r w:rsidR="00816BF2">
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidRPr="00355D7C">
         <w:t>Research Fellow</w:t>
       </w:r>
       <w:r w:rsidR="00355D7C">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00355D7C">
         <w:t> School of Medical Sciences </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18B72C0A" w14:textId="36668997" w:rsidR="00373B76" w:rsidRPr="00816BF2" w:rsidRDefault="00BB6562" w:rsidP="00816BF2">
+    <w:p w:rsidRPr="00816BF2" w:rsidR="00373B76" w:rsidP="00816BF2" w:rsidRDefault="00BB6562" w14:paraId="18B72C0A" w14:textId="36668997">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00816BF2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Rebecca Turner</w:t>
       </w:r>
       <w:r w:rsidRPr="00816BF2">
@@ -11440,728 +11275,730 @@
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, Lecturer in Health </w:t>
       </w:r>
       <w:r w:rsidR="00816BF2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00816BF2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>orkforce, School of Medical Sciences </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02488923" w14:textId="11E72F9D" w:rsidR="00BB6562" w:rsidRPr="00816BF2" w:rsidRDefault="00BB6562" w:rsidP="00816BF2">
+    <w:p w:rsidRPr="00816BF2" w:rsidR="00BB6562" w:rsidP="00816BF2" w:rsidRDefault="00BB6562" w14:paraId="02488923" w14:textId="2BB5E322">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00816BF2" w:rsidR="00BB6562">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ruth Wood</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00816BF2" w:rsidR="00BB6562">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00816BF2" w:rsidR="00173787">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Senior Lecturer in Environment and Climate Change,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C2790E3" w:rsidR="008A78D9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C2790E3" w:rsidR="00173787">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Tyndall Centre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C2790E3" w:rsidR="14772239">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C2790E3" w:rsidR="14772239">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>School of Engineering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C2790E3" w:rsidR="00816BF2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00816BF2" w:rsidR="00BB6562" w:rsidP="00816BF2" w:rsidRDefault="00BB6562" w14:paraId="65A93481" w14:textId="747871EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00816BF2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Ruth Wood</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00816BF2">
+        <w:t>Peter Taylor</w:t>
+      </w:r>
+      <w:r w:rsidR="00816BF2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00173787" w:rsidRPr="00816BF2">
+        <w:t>, C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00816BF2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Senior Lecturer in Environment and Climate Change, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008A78D9" w:rsidRPr="00816BF2">
+        <w:t xml:space="preserve">linical </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00816BF2" w:rsidR="00247EE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>School of Engineering</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008A78D9">
+        <w:t>Reader,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00355D7C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00816BF2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">; </w:t>
-[...35 lines deleted...]
-        <w:t>Co-Director of the EPSRC Power Networks Centre for Doctoral Training</w:t>
+        <w:t>School of Health Sciences</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A93481" w14:textId="747871EB" w:rsidR="00BB6562" w:rsidRPr="00816BF2" w:rsidRDefault="00BB6562" w:rsidP="00816BF2">
+    <w:p w:rsidRPr="00816BF2" w:rsidR="00BB6562" w:rsidP="00816BF2" w:rsidRDefault="00BB6562" w14:paraId="3C72541B" w14:textId="0E8DDCA0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00816BF2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Peter Taylor</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00816BF2">
+        <w:t>Jack King</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00816BF2" w:rsidR="0003156A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>, C</w:t>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00816BF2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">linical </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00247EE6" w:rsidRPr="00816BF2">
+        <w:t> Royal Society University Research Fellow</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00816BF2" w:rsidR="00C419B4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Reader,</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00816BF2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>School of Health Sciences</w:t>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00816BF2" w:rsidR="00C419B4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>School of Engineering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C72541B" w14:textId="0E8DDCA0" w:rsidR="00BB6562" w:rsidRPr="00816BF2" w:rsidRDefault="00BB6562" w:rsidP="00816BF2">
+    <w:p w:rsidRPr="00816BF2" w:rsidR="009A79DB" w:rsidP="00816BF2" w:rsidRDefault="009A79DB" w14:paraId="7BE9850D" w14:textId="754A8B01">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00816BF2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Jack King</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0003156A" w:rsidRPr="00816BF2">
+        <w:t>Carly Fletcher</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00816BF2" w:rsidR="009557D3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t>, Research</w:t>
       </w:r>
       <w:r w:rsidRPr="00816BF2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t> Royal Society University Research Fellow</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C419B4" w:rsidRPr="00816BF2">
+        <w:t xml:space="preserve"> Impact </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00816BF2" w:rsidR="00BB3903">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00816BF2">
+        <w:t>Officer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00816BF2" w:rsidR="009557D3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C419B4" w:rsidRPr="00816BF2">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00816BF2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>School of Engineering</w:t>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00816BF2" w:rsidR="00BB3903">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">School of Social Sciences </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE9850D" w14:textId="754A8B01" w:rsidR="009A79DB" w:rsidRPr="00816BF2" w:rsidRDefault="009A79DB" w:rsidP="00816BF2">
+    <w:p w:rsidRPr="00816BF2" w:rsidR="009A79DB" w:rsidP="00816BF2" w:rsidRDefault="009A79DB" w14:paraId="2ABECC85" w14:textId="4462F86B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00816BF2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Carly Fletcher</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009557D3" w:rsidRPr="00816BF2">
+        <w:t>Ciara Kelly</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00816BF2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>, Research</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00816BF2">
+        <w:t xml:space="preserve">, Research Associate, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00816BF2" w:rsidR="0003156A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Impact </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">School of Social Sciences </w:t>
+        <w:t>School of Medical Sciences </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ABECC85" w14:textId="4462F86B" w:rsidR="009A79DB" w:rsidRPr="00816BF2" w:rsidRDefault="009A79DB" w:rsidP="00816BF2">
+    <w:p w:rsidR="00193ED6" w:rsidP="000B53D1" w:rsidRDefault="00AA586D" w14:paraId="08E95538" w14:textId="52441AA1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00816BF2">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="0"/>
-[...35 lines deleted...]
-          <w:bCs/>
         </w:rPr>
         <w:t>Tess Davis</w:t>
       </w:r>
       <w:r w:rsidR="00BB3903">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00355D7C">
         <w:t> Research Associate</w:t>
       </w:r>
       <w:r w:rsidR="00BB3903">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00355D7C">
         <w:t> University of Strathclyde </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28534CA4" w14:textId="0189A623" w:rsidR="0014533E" w:rsidRDefault="0014533E" w:rsidP="009E081E">
+    <w:p w:rsidR="0014533E" w:rsidP="009E081E" w:rsidRDefault="0014533E" w14:paraId="28534CA4" w14:textId="0189A623">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
       </w:pPr>
       <w:r>
         <w:t>Advisory group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B41482D" w14:textId="77777777" w:rsidR="00B1580A" w:rsidRDefault="00AE7525" w:rsidP="00816BF2">
+    <w:p w:rsidR="00B1580A" w:rsidP="00816BF2" w:rsidRDefault="00AE7525" w14:paraId="6B41482D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00816BF2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Julia Durkan</w:t>
       </w:r>
       <w:r w:rsidR="008D5E24">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00217E03" w:rsidRPr="00217E03">
+      <w:r w:rsidRPr="00217E03" w:rsidR="00217E03">
         <w:t>Head of Environmental Sustainability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45D0A268" w14:textId="77777777" w:rsidR="00B1580A" w:rsidRDefault="008D5E24" w:rsidP="00816BF2">
+    <w:p w:rsidR="00B1580A" w:rsidP="00816BF2" w:rsidRDefault="008D5E24" w14:paraId="45D0A268" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00816BF2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>John Vass De Zomba</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="008D5E24">
         <w:t>IT Environmental Sustainability Manager</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1952121F" w14:textId="77777777" w:rsidR="00B1580A" w:rsidRDefault="008D5E24" w:rsidP="00816BF2">
+    <w:p w:rsidR="00B1580A" w:rsidP="00816BF2" w:rsidRDefault="008D5E24" w14:paraId="1952121F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00816BF2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Thomas McDonald</w:t>
       </w:r>
-      <w:r w:rsidR="008C6113" w:rsidRPr="00905542">
+      <w:r w:rsidRPr="00905542" w:rsidR="008C6113">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00905542" w:rsidRPr="00905542">
+      <w:r w:rsidRPr="00905542" w:rsidR="00905542">
         <w:t>Head of Environmental Sustainability and Engagement for the School of Natural Sciences</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A6ED6DC" w14:textId="0240DE98" w:rsidR="00B1580A" w:rsidRDefault="008C6113" w:rsidP="00816BF2">
+    <w:p w:rsidR="00B1580A" w:rsidP="00816BF2" w:rsidRDefault="008C6113" w14:paraId="4A6ED6DC" w14:textId="0240DE98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00816BF2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Maggy Fostier</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="009B0DD8" w:rsidRPr="009B0DD8">
+      <w:r w:rsidRPr="009B0DD8" w:rsidR="009B0DD8">
         <w:t xml:space="preserve">Head of Environmental Sustainability </w:t>
       </w:r>
       <w:r w:rsidR="00C10CED">
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidR="009B0DD8" w:rsidRPr="009B0DD8">
+      <w:r w:rsidRPr="009B0DD8" w:rsidR="009B0DD8">
         <w:t xml:space="preserve"> the Faculty of Biology, Medicine and Health</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75D624D7" w14:textId="4532B00A" w:rsidR="00B1580A" w:rsidRDefault="008C6113" w:rsidP="00816BF2">
+    <w:p w:rsidR="00B1580A" w:rsidP="00816BF2" w:rsidRDefault="008C6113" w14:paraId="75D624D7" w14:textId="39A60D83">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="7C2790E3" w:rsidR="008C6113">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>Rachel Cowen</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008C6113">
+        <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C6113">
-        <w:t>Professor of Inclusive Research and Academic Development</w:t>
+      <w:r w:rsidR="008C6113">
+        <w:rPr/>
+        <w:t>Professor of Inclusive Research</w:t>
+      </w:r>
+      <w:r w:rsidR="393A53F6">
+        <w:rPr/>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidR="008C6113">
+        <w:rPr/>
+        <w:t xml:space="preserve"> and Academic Development</w:t>
       </w:r>
       <w:r w:rsidR="006E2A7D">
+        <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="000836F6" w:rsidRPr="000836F6">
+      <w:r w:rsidR="000836F6">
+        <w:rPr/>
         <w:t>School of Medical Sciences</w:t>
       </w:r>
       <w:r w:rsidR="001800A6">
+        <w:rPr/>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="000836F6">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C6113">
-        <w:t>University Lead for Equality, Diversity and Inclusion</w:t>
+      <w:r w:rsidR="008C6113">
+        <w:rPr/>
+        <w:t xml:space="preserve">University </w:t>
+      </w:r>
+      <w:r w:rsidR="4378285C">
+        <w:rPr/>
+        <w:t xml:space="preserve">Academic </w:t>
+      </w:r>
+      <w:r w:rsidR="008C6113">
+        <w:rPr/>
+        <w:t>Lead for Equality, </w:t>
+      </w:r>
+      <w:r w:rsidR="008C6113">
+        <w:rPr/>
+        <w:t>Diversity</w:t>
+      </w:r>
+      <w:r w:rsidR="008C6113">
+        <w:rPr/>
+        <w:t> and Inclusion</w:t>
+      </w:r>
+      <w:r w:rsidR="60D13EF2">
+        <w:rPr/>
+        <w:t xml:space="preserve"> (Gender and Sexual Orientation Equality)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0234AA60" w14:textId="26884F14" w:rsidR="00B1580A" w:rsidRDefault="006335A8" w:rsidP="00816BF2">
+    <w:p w:rsidR="00B1580A" w:rsidP="00816BF2" w:rsidRDefault="006335A8" w14:paraId="0234AA60" w14:textId="26884F14">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00816BF2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Alejandro Gallego Schmidt</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00CC136F" w:rsidRPr="00CC136F">
+      <w:r w:rsidRPr="00CC136F" w:rsidR="00CC136F">
         <w:t xml:space="preserve">Head of Sustainability and Engagement </w:t>
       </w:r>
       <w:r w:rsidR="00C10CED">
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidR="00CC136F" w:rsidRPr="00CC136F">
+      <w:r w:rsidRPr="00CC136F" w:rsidR="00CC136F">
         <w:t xml:space="preserve"> the School of Engineering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DFCE00B" w14:textId="5C2E949A" w:rsidR="00681FC5" w:rsidRDefault="002D58AE" w:rsidP="009E081E">
+    <w:p w:rsidR="00681FC5" w:rsidP="009E081E" w:rsidRDefault="002D58AE" w14:paraId="2DFCE00B" w14:textId="5C2E949A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00816BF2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Anke Bernau and Joe Blakey</w:t>
       </w:r>
       <w:r w:rsidRPr="002D58AE">
         <w:t>, successive Associate Deans for Environmental Sustainability</w:t>
       </w:r>
       <w:r w:rsidR="00681FC5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E545D3">
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidR="00681FC5">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="002D58AE">
         <w:t xml:space="preserve"> Faculty of Humanities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B07AE7A" w14:textId="79C8DD29" w:rsidR="001276C7" w:rsidRPr="001276C7" w:rsidRDefault="00373B76" w:rsidP="009E081E">
+    <w:p w:rsidRPr="001276C7" w:rsidR="001276C7" w:rsidP="009E081E" w:rsidRDefault="00373B76" w14:paraId="2B07AE7A" w14:textId="79C8DD29">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
       </w:pPr>
       <w:r>
         <w:t>Contact</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0760739D" w14:textId="5443F463" w:rsidR="00054494" w:rsidRDefault="00C52795" w:rsidP="00F13DCE">
-[...47 lines deleted...]
-        <w:r w:rsidR="00B654DB" w:rsidRPr="0077206C">
+    <w:p w:rsidR="00054494" w:rsidP="7C2790E3" w:rsidRDefault="00C52795" w14:paraId="0760739D" w14:textId="57B862DC">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="160" w:afterAutospacing="off" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidR="00C52795">
+        <w:rPr/>
+        <w:t>Something missing, or would you like to recommend a resource</w:t>
+      </w:r>
+      <w:r w:rsidR="5846F3CF">
+        <w:rPr/>
+        <w:t xml:space="preserve">, suggest an </w:t>
+      </w:r>
+      <w:r w:rsidR="5846F3CF">
+        <w:rPr/>
+        <w:t>update</w:t>
+      </w:r>
+      <w:r w:rsidR="5846F3CF">
+        <w:rPr/>
+        <w:t xml:space="preserve"> or provide feedback</w:t>
+      </w:r>
+      <w:r w:rsidR="00C52795">
+        <w:rPr/>
+        <w:t xml:space="preserve">? Please </w:t>
+      </w:r>
+      <w:r w:rsidR="4EC66CCF">
+        <w:rPr/>
+        <w:t xml:space="preserve">email </w:t>
+      </w:r>
+      <w:hyperlink r:id="R8a799132ca1a4b21">
+        <w:r w:rsidRPr="7C2790E3" w:rsidR="05303248">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b/>
-            <w:bCs/>
           </w:rPr>
-          <w:t>nia.coupe@manchester.ac.uk</w:t>
+          <w:t>sustainableresearch@manchester.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B654DB">
+      <w:r w:rsidR="05303248">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="751845C2" w14:textId="77777777" w:rsidR="00BA6829" w:rsidRDefault="00BA6829"/>
+    <w:p w:rsidR="00BA6829" w:rsidRDefault="00BA6829" w14:paraId="751845C2" w14:textId="77777777"/>
     <w:sectPr w:rsidR="00BA6829" w:rsidSect="00CB5A59">
-      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34DD3E9D" w14:textId="77777777" w:rsidR="00A9216F" w:rsidRDefault="00A9216F" w:rsidP="00D5729C">
+    <w:p w:rsidR="00A9216F" w:rsidP="00D5729C" w:rsidRDefault="00A9216F" w14:paraId="34DD3E9D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="743B7DEC" w14:textId="77777777" w:rsidR="00A9216F" w:rsidRDefault="00A9216F" w:rsidP="00D5729C">
+    <w:p w:rsidR="00A9216F" w:rsidP="00D5729C" w:rsidRDefault="00A9216F" w14:paraId="743B7DEC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -12220,146 +12057,146 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-725141716"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="4C23246D" w14:textId="1E0CC165" w:rsidR="00D5729C" w:rsidRDefault="00D5729C">
+      <w:p w:rsidR="00D5729C" w:rsidRDefault="00D5729C" w14:paraId="4C23246D" w14:textId="1E0CC165">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="2F9C8290" w14:textId="49427F61" w:rsidR="00CB5A59" w:rsidRDefault="00B401CA" w:rsidP="00B401CA">
+  <w:p w:rsidR="00CB5A59" w:rsidP="00B401CA" w:rsidRDefault="00B401CA" w14:paraId="2F9C8290" w14:textId="49427F61">
     <w:r>
       <w:t>July 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="528AE919" w14:textId="77777777" w:rsidR="00A9216F" w:rsidRDefault="00A9216F" w:rsidP="00D5729C">
+    <w:p w:rsidR="00A9216F" w:rsidP="00D5729C" w:rsidRDefault="00A9216F" w14:paraId="528AE919" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C7E25A8" w14:textId="77777777" w:rsidR="00A9216F" w:rsidRDefault="00A9216F" w:rsidP="00D5729C">
+    <w:p w:rsidR="00A9216F" w:rsidP="00D5729C" w:rsidRDefault="00A9216F" w14:paraId="1C7E25A8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:textHash int2:hashCode="i/+5MTLrsh7dol" int2:id="gZVhadjD">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
     <int2:bookmark int2:bookmarkName="_Int_SDSYcKc5" int2:invalidationBookmarkName="" int2:hashCode="LNdIS8GxX8z/gi" int2:id="62GRg0Yk">
       <int2:state int2:value="Rejected" int2:type="gram"/>
     </int2:bookmark>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01874F90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B2CB1D2"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
@@ -12484,406 +12321,406 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03742D41"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AC92E7D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03FD1D9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F8AE444"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0616175B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7CAAEDA2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06785252"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D1A4FB02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12969,295 +12806,295 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="122B3AF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80EC6EBC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13943760"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="364C562E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13D7446A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0750F93C"/>
     <w:lvl w:ilvl="0" w:tplc="F8683724">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D842DA88">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -13317,51 +13154,51 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9FB68270" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13F8389A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3638523A"/>
     <w:lvl w:ilvl="0" w:tplc="B1A23D90">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="357E99E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="A6E42D6E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="3ACC11AA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -13406,51 +13243,51 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="862253D2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15D12060"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E430B168"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -13504,51 +13341,51 @@
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A38144A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5ADABF98"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
@@ -13673,260 +13510,260 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B14083E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C57CCBCE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B1B09AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="57AE1DEC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FAE2111"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="79C05286"/>
     <w:lvl w:ilvl="0" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -13985,173 +13822,173 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="237A2666"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6A809A0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26E4246E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4B8A56AC"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
@@ -14187,438 +14024,438 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27A052CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB1A2EEA"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AA06C4D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2A2C59F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C1E30FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F448BF2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33E77065"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B3CC51A6"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
@@ -14654,286 +14491,286 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36301D38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B7CF2BE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="370D2B3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1812E218"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37207FDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28F80E2C"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
@@ -14969,51 +14806,51 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37A326AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F35CCED2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -15067,51 +14904,51 @@
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B1E21B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="931C341A"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
@@ -15156,51 +14993,51 @@
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D2F048D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7EB682F8"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
@@ -15325,277 +15162,277 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41A46D98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="717ACA2C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="433B02C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="181AF39C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45801491"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="47980E06"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -15643,406 +15480,406 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="496443A6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="14C085C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E013BF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5D90EA4C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4ECA62BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A18281C4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="531CD55D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CEDC70EC"/>
     <w:lvl w:ilvl="0" w:tplc="ADCAA762">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D79E8350">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -16113,51 +15950,51 @@
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57AF2F61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52ECB0B4"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
@@ -16193,164 +16030,164 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="604464CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F2CC26CA"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62551392"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8C0CF18"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -16404,51 +16241,51 @@
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62C27E6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="993C1994"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
@@ -16695,51 +16532,51 @@
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F043FBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6CD0F630"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
@@ -16775,295 +16612,295 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72527F1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="32185136"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="733C2357"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EDA473F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75D0EC7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC9C8698"/>
     <w:lvl w:ilvl="0" w:tplc="17E03F8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="60FACC58">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -17123,164 +16960,164 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4FEEE9DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="776A6690"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB0067E0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="796E435A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4AFC38D0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -17550,52 +17387,53 @@
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1792430836">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1457527714">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="761755431">
     <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="562181864">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1405909732">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="200940328">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="44"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:zoom w:percent="100"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CB5A59"/>
     <w:rsid w:val="00010FC8"/>
     <w:rsid w:val="00011897"/>
     <w:rsid w:val="0002222B"/>
     <w:rsid w:val="0002577E"/>
     <w:rsid w:val="00031142"/>
@@ -17720,50 +17558,51 @@
     <w:rsid w:val="00354449"/>
     <w:rsid w:val="00355D7C"/>
     <w:rsid w:val="00355DF1"/>
     <w:rsid w:val="00356692"/>
     <w:rsid w:val="00357A71"/>
     <w:rsid w:val="00362276"/>
     <w:rsid w:val="00362A47"/>
     <w:rsid w:val="003670BE"/>
     <w:rsid w:val="00370251"/>
     <w:rsid w:val="003728C9"/>
     <w:rsid w:val="00373136"/>
     <w:rsid w:val="00373B76"/>
     <w:rsid w:val="00376E08"/>
     <w:rsid w:val="00381B84"/>
     <w:rsid w:val="00383618"/>
     <w:rsid w:val="0038C82D"/>
     <w:rsid w:val="00391FE4"/>
     <w:rsid w:val="003A57AB"/>
     <w:rsid w:val="003B0199"/>
     <w:rsid w:val="003B4C5B"/>
     <w:rsid w:val="003B55F0"/>
     <w:rsid w:val="003B5B0B"/>
     <w:rsid w:val="003B68A6"/>
     <w:rsid w:val="003B69CD"/>
     <w:rsid w:val="003C041F"/>
+    <w:rsid w:val="003C1C72"/>
     <w:rsid w:val="003C2B15"/>
     <w:rsid w:val="003C4BE7"/>
     <w:rsid w:val="003C63AB"/>
     <w:rsid w:val="003D00D2"/>
     <w:rsid w:val="003D22FF"/>
     <w:rsid w:val="003E17B9"/>
     <w:rsid w:val="003E3DBD"/>
     <w:rsid w:val="003E4DE6"/>
     <w:rsid w:val="003E5EA5"/>
     <w:rsid w:val="003F1EF3"/>
     <w:rsid w:val="003F2B34"/>
     <w:rsid w:val="003F3A77"/>
     <w:rsid w:val="003F4AE3"/>
     <w:rsid w:val="003F73CE"/>
     <w:rsid w:val="00406B5F"/>
     <w:rsid w:val="00410CAE"/>
     <w:rsid w:val="00413574"/>
     <w:rsid w:val="00413AB1"/>
     <w:rsid w:val="00425D5E"/>
     <w:rsid w:val="00431C29"/>
     <w:rsid w:val="004501F2"/>
     <w:rsid w:val="0045060F"/>
     <w:rsid w:val="004517D8"/>
     <w:rsid w:val="00454137"/>
     <w:rsid w:val="00456F65"/>
@@ -18255,578 +18094,631 @@
     <w:rsid w:val="00EE1419"/>
     <w:rsid w:val="00EE3AEF"/>
     <w:rsid w:val="00EE7480"/>
     <w:rsid w:val="00EF355D"/>
     <w:rsid w:val="00EF4779"/>
     <w:rsid w:val="00EF524D"/>
     <w:rsid w:val="00EF776C"/>
     <w:rsid w:val="00F04BDD"/>
     <w:rsid w:val="00F04E60"/>
     <w:rsid w:val="00F06C64"/>
     <w:rsid w:val="00F11B83"/>
     <w:rsid w:val="00F1222B"/>
     <w:rsid w:val="00F13DCE"/>
     <w:rsid w:val="00F16746"/>
     <w:rsid w:val="00F20857"/>
     <w:rsid w:val="00F24D95"/>
     <w:rsid w:val="00F26B51"/>
     <w:rsid w:val="00F27E6C"/>
     <w:rsid w:val="00F310A1"/>
     <w:rsid w:val="00F4081A"/>
     <w:rsid w:val="00F4093D"/>
     <w:rsid w:val="00F52322"/>
     <w:rsid w:val="00F52C3A"/>
     <w:rsid w:val="00F54B56"/>
     <w:rsid w:val="00F553F7"/>
+    <w:rsid w:val="00F6EFEF"/>
     <w:rsid w:val="00F702EF"/>
     <w:rsid w:val="00F71F3E"/>
     <w:rsid w:val="00F767AA"/>
     <w:rsid w:val="00F77719"/>
     <w:rsid w:val="00F82E9D"/>
     <w:rsid w:val="00F901EB"/>
     <w:rsid w:val="00F93CD6"/>
     <w:rsid w:val="00F950ED"/>
     <w:rsid w:val="00FA105C"/>
     <w:rsid w:val="00FA2B3A"/>
     <w:rsid w:val="00FA4712"/>
     <w:rsid w:val="00FA7445"/>
     <w:rsid w:val="00FB27F7"/>
     <w:rsid w:val="00FB7589"/>
     <w:rsid w:val="00FC0BF9"/>
     <w:rsid w:val="00FC0C23"/>
     <w:rsid w:val="00FC0E75"/>
     <w:rsid w:val="00FC3A1D"/>
     <w:rsid w:val="00FC4866"/>
     <w:rsid w:val="00FD0223"/>
     <w:rsid w:val="00FD231F"/>
     <w:rsid w:val="00FD735C"/>
     <w:rsid w:val="00FE45C8"/>
     <w:rsid w:val="00FF1896"/>
     <w:rsid w:val="00FF75B1"/>
     <w:rsid w:val="011FB739"/>
     <w:rsid w:val="01CBB547"/>
     <w:rsid w:val="01D8B79E"/>
     <w:rsid w:val="01E302A0"/>
     <w:rsid w:val="0207B4B2"/>
     <w:rsid w:val="0242BDC6"/>
     <w:rsid w:val="024CBBB6"/>
+    <w:rsid w:val="026B541B"/>
     <w:rsid w:val="02AE66FC"/>
     <w:rsid w:val="0350F1B9"/>
     <w:rsid w:val="03857C4F"/>
     <w:rsid w:val="03A5B589"/>
     <w:rsid w:val="045C5C20"/>
     <w:rsid w:val="04D434B8"/>
     <w:rsid w:val="05055222"/>
     <w:rsid w:val="052EE873"/>
+    <w:rsid w:val="05303248"/>
     <w:rsid w:val="059042C6"/>
     <w:rsid w:val="05CDFD62"/>
     <w:rsid w:val="0602DB5F"/>
     <w:rsid w:val="0616A36B"/>
     <w:rsid w:val="062C6BB0"/>
+    <w:rsid w:val="063D5298"/>
     <w:rsid w:val="066DE905"/>
     <w:rsid w:val="069B49AA"/>
     <w:rsid w:val="069C2439"/>
     <w:rsid w:val="06F3249E"/>
+    <w:rsid w:val="077ECE5D"/>
     <w:rsid w:val="079FF3D4"/>
     <w:rsid w:val="07A14165"/>
     <w:rsid w:val="07F3908F"/>
     <w:rsid w:val="08200016"/>
     <w:rsid w:val="084D492F"/>
     <w:rsid w:val="0863564C"/>
     <w:rsid w:val="08CC5BA4"/>
     <w:rsid w:val="092AD31A"/>
     <w:rsid w:val="099F3E5E"/>
+    <w:rsid w:val="0A617E09"/>
+    <w:rsid w:val="0A9B9256"/>
     <w:rsid w:val="0AF25B74"/>
+    <w:rsid w:val="0B11C223"/>
     <w:rsid w:val="0B731F81"/>
+    <w:rsid w:val="0C2A2A2F"/>
     <w:rsid w:val="0C8C7C55"/>
     <w:rsid w:val="0C97A681"/>
     <w:rsid w:val="0C982C76"/>
     <w:rsid w:val="0D036D09"/>
     <w:rsid w:val="0D0CA42C"/>
     <w:rsid w:val="0D1F7FCF"/>
     <w:rsid w:val="0E458FF8"/>
     <w:rsid w:val="0EA4C378"/>
     <w:rsid w:val="0F1D8C8A"/>
     <w:rsid w:val="0FD6F5E8"/>
     <w:rsid w:val="1008A119"/>
+    <w:rsid w:val="107B8579"/>
     <w:rsid w:val="108495F8"/>
     <w:rsid w:val="109DB74D"/>
     <w:rsid w:val="10C99266"/>
     <w:rsid w:val="10FE7A1D"/>
     <w:rsid w:val="10FE863E"/>
     <w:rsid w:val="115EA825"/>
     <w:rsid w:val="11B5E117"/>
     <w:rsid w:val="127E5B1B"/>
+    <w:rsid w:val="128C366E"/>
     <w:rsid w:val="12BF3BA6"/>
+    <w:rsid w:val="12F9EDAF"/>
     <w:rsid w:val="13200AD3"/>
     <w:rsid w:val="1347C8D2"/>
     <w:rsid w:val="137AFA46"/>
     <w:rsid w:val="1387621B"/>
     <w:rsid w:val="13BC7046"/>
     <w:rsid w:val="14507871"/>
+    <w:rsid w:val="14772239"/>
     <w:rsid w:val="14BDF720"/>
     <w:rsid w:val="14FFF69C"/>
     <w:rsid w:val="15A0C0D7"/>
     <w:rsid w:val="15D1D379"/>
     <w:rsid w:val="163663BA"/>
     <w:rsid w:val="1636A7A1"/>
     <w:rsid w:val="16F9EC0D"/>
     <w:rsid w:val="174196CD"/>
     <w:rsid w:val="177A7C0C"/>
     <w:rsid w:val="177D0071"/>
     <w:rsid w:val="1865F97F"/>
+    <w:rsid w:val="189D22ED"/>
     <w:rsid w:val="1900C1B2"/>
     <w:rsid w:val="19281308"/>
     <w:rsid w:val="1996B129"/>
     <w:rsid w:val="19E0436C"/>
     <w:rsid w:val="1A4959AC"/>
+    <w:rsid w:val="1A873AFE"/>
     <w:rsid w:val="1A88860A"/>
+    <w:rsid w:val="1AD6CF43"/>
+    <w:rsid w:val="1AE091CD"/>
     <w:rsid w:val="1B87806B"/>
     <w:rsid w:val="1BEE6940"/>
     <w:rsid w:val="1C0ACCF1"/>
     <w:rsid w:val="1C524D85"/>
     <w:rsid w:val="1C5FB4EF"/>
     <w:rsid w:val="1C7F6F36"/>
     <w:rsid w:val="1E3A9EBF"/>
     <w:rsid w:val="1E652513"/>
     <w:rsid w:val="1E928239"/>
     <w:rsid w:val="1E9C0AED"/>
     <w:rsid w:val="1EC75D9A"/>
     <w:rsid w:val="1F459EC8"/>
     <w:rsid w:val="1F49E0CB"/>
     <w:rsid w:val="1F852351"/>
     <w:rsid w:val="1F913D09"/>
     <w:rsid w:val="1F9EDF2D"/>
     <w:rsid w:val="1FD43408"/>
     <w:rsid w:val="1FFA8144"/>
     <w:rsid w:val="20A6604B"/>
+    <w:rsid w:val="20BFDBCE"/>
     <w:rsid w:val="20EC9CC9"/>
     <w:rsid w:val="212FD041"/>
     <w:rsid w:val="2199CFC0"/>
     <w:rsid w:val="21E89B7F"/>
     <w:rsid w:val="2261F7F4"/>
     <w:rsid w:val="237F72F4"/>
     <w:rsid w:val="2384E264"/>
     <w:rsid w:val="23EA1E51"/>
     <w:rsid w:val="23F2BC2B"/>
     <w:rsid w:val="251C58A6"/>
     <w:rsid w:val="25246B95"/>
     <w:rsid w:val="252CE7D8"/>
     <w:rsid w:val="25334F00"/>
     <w:rsid w:val="25423760"/>
     <w:rsid w:val="25C27502"/>
     <w:rsid w:val="25FD3DAF"/>
     <w:rsid w:val="267AEEC6"/>
     <w:rsid w:val="26EB94A0"/>
     <w:rsid w:val="2724F39D"/>
     <w:rsid w:val="27A187EE"/>
     <w:rsid w:val="27A4EDBC"/>
     <w:rsid w:val="28025D51"/>
     <w:rsid w:val="2816AF5F"/>
     <w:rsid w:val="282F6020"/>
     <w:rsid w:val="283B7E6A"/>
     <w:rsid w:val="2864573A"/>
+    <w:rsid w:val="28AE7DA1"/>
+    <w:rsid w:val="2926CEB9"/>
     <w:rsid w:val="292B4168"/>
     <w:rsid w:val="298D40B0"/>
     <w:rsid w:val="29C812D0"/>
     <w:rsid w:val="29C82813"/>
     <w:rsid w:val="29E03B42"/>
     <w:rsid w:val="2A00F7C7"/>
     <w:rsid w:val="2A189C96"/>
     <w:rsid w:val="2A68B971"/>
     <w:rsid w:val="2B16ACDA"/>
     <w:rsid w:val="2B79BAFD"/>
     <w:rsid w:val="2CAC6D43"/>
     <w:rsid w:val="2CC9F325"/>
     <w:rsid w:val="2D050D25"/>
     <w:rsid w:val="2D597708"/>
     <w:rsid w:val="2E12C803"/>
     <w:rsid w:val="2ECEB807"/>
     <w:rsid w:val="2F1DEDF0"/>
     <w:rsid w:val="2F51D7A2"/>
+    <w:rsid w:val="302FD0FD"/>
     <w:rsid w:val="3077E0A1"/>
     <w:rsid w:val="30F0F555"/>
     <w:rsid w:val="3147F64E"/>
+    <w:rsid w:val="314A1857"/>
     <w:rsid w:val="3153DD21"/>
     <w:rsid w:val="321E2A7D"/>
     <w:rsid w:val="32BD5682"/>
     <w:rsid w:val="3335A130"/>
+    <w:rsid w:val="33C59F5A"/>
     <w:rsid w:val="343B25D6"/>
     <w:rsid w:val="348E0224"/>
     <w:rsid w:val="34D8A0BC"/>
     <w:rsid w:val="34F571D9"/>
+    <w:rsid w:val="355E1EA3"/>
     <w:rsid w:val="35B7D9A4"/>
     <w:rsid w:val="35FE2FFA"/>
     <w:rsid w:val="36E59F1A"/>
     <w:rsid w:val="3738416F"/>
+    <w:rsid w:val="373EDD71"/>
     <w:rsid w:val="3740B4CB"/>
     <w:rsid w:val="376A5F99"/>
     <w:rsid w:val="37B49B45"/>
     <w:rsid w:val="37C6D505"/>
     <w:rsid w:val="37F654BF"/>
+    <w:rsid w:val="393A53F6"/>
     <w:rsid w:val="395C3EBC"/>
     <w:rsid w:val="39654958"/>
     <w:rsid w:val="39667C16"/>
     <w:rsid w:val="39A36AF4"/>
     <w:rsid w:val="39ACA8D6"/>
     <w:rsid w:val="3A16E64C"/>
     <w:rsid w:val="3A695377"/>
     <w:rsid w:val="3A9B882A"/>
     <w:rsid w:val="3AA890C2"/>
     <w:rsid w:val="3AAF98FF"/>
     <w:rsid w:val="3B0AEFE8"/>
     <w:rsid w:val="3B2AA847"/>
+    <w:rsid w:val="3B9F7A75"/>
     <w:rsid w:val="3BA5F35D"/>
     <w:rsid w:val="3BE34E8A"/>
     <w:rsid w:val="3BFE45A4"/>
     <w:rsid w:val="3C08AB4C"/>
     <w:rsid w:val="3C666732"/>
     <w:rsid w:val="3CFE92F6"/>
     <w:rsid w:val="3D09CC8F"/>
     <w:rsid w:val="3D6FDA92"/>
     <w:rsid w:val="3DA59499"/>
     <w:rsid w:val="3DDD289D"/>
     <w:rsid w:val="3E9F13C6"/>
     <w:rsid w:val="3EE6B150"/>
     <w:rsid w:val="3FCCA5F6"/>
     <w:rsid w:val="3FDA6EB4"/>
     <w:rsid w:val="4002E811"/>
     <w:rsid w:val="40C0DAA7"/>
     <w:rsid w:val="40C5AACD"/>
+    <w:rsid w:val="40E51C49"/>
     <w:rsid w:val="40F23B7F"/>
     <w:rsid w:val="413FFB08"/>
     <w:rsid w:val="41C716C6"/>
     <w:rsid w:val="41F4B3E5"/>
     <w:rsid w:val="4268B399"/>
     <w:rsid w:val="42D16F9E"/>
     <w:rsid w:val="42F3E283"/>
     <w:rsid w:val="4337B707"/>
     <w:rsid w:val="434A8230"/>
     <w:rsid w:val="4373F4DA"/>
+    <w:rsid w:val="4378285C"/>
+    <w:rsid w:val="43814135"/>
     <w:rsid w:val="43FBAB16"/>
     <w:rsid w:val="44097A95"/>
     <w:rsid w:val="445CC721"/>
     <w:rsid w:val="445DD973"/>
     <w:rsid w:val="449CD6A0"/>
     <w:rsid w:val="452460B3"/>
     <w:rsid w:val="45341847"/>
     <w:rsid w:val="454340B5"/>
     <w:rsid w:val="45A3F549"/>
     <w:rsid w:val="45AC8FCD"/>
     <w:rsid w:val="45C65A68"/>
     <w:rsid w:val="45FBB3CB"/>
     <w:rsid w:val="46928E0B"/>
     <w:rsid w:val="4699E929"/>
     <w:rsid w:val="46A950BB"/>
     <w:rsid w:val="471E0629"/>
     <w:rsid w:val="4744B677"/>
     <w:rsid w:val="4754BA7E"/>
     <w:rsid w:val="476D1D4E"/>
     <w:rsid w:val="479B3EF0"/>
     <w:rsid w:val="482CCDB9"/>
     <w:rsid w:val="483BE5F6"/>
     <w:rsid w:val="485CBA99"/>
     <w:rsid w:val="489932ED"/>
     <w:rsid w:val="48F8040C"/>
     <w:rsid w:val="49945320"/>
     <w:rsid w:val="49C752E3"/>
     <w:rsid w:val="49E1F737"/>
+    <w:rsid w:val="49E798A0"/>
+    <w:rsid w:val="4A242614"/>
     <w:rsid w:val="4AD0CFBB"/>
     <w:rsid w:val="4AE8F858"/>
     <w:rsid w:val="4B37813C"/>
     <w:rsid w:val="4B826AE5"/>
     <w:rsid w:val="4C43654E"/>
     <w:rsid w:val="4D5BB379"/>
     <w:rsid w:val="4D8A24D0"/>
     <w:rsid w:val="4DEE8F88"/>
     <w:rsid w:val="4E06F1B9"/>
     <w:rsid w:val="4EBF5BD0"/>
+    <w:rsid w:val="4EC66CCF"/>
     <w:rsid w:val="4F5579B4"/>
     <w:rsid w:val="500CC010"/>
     <w:rsid w:val="50988092"/>
     <w:rsid w:val="5106CEB6"/>
     <w:rsid w:val="51385BEB"/>
     <w:rsid w:val="514578B7"/>
     <w:rsid w:val="51B966D0"/>
     <w:rsid w:val="51C9337C"/>
+    <w:rsid w:val="51CDDA16"/>
     <w:rsid w:val="520FEEDA"/>
     <w:rsid w:val="5241BB01"/>
     <w:rsid w:val="5256F92F"/>
     <w:rsid w:val="52B62F7A"/>
     <w:rsid w:val="52B7AAF5"/>
     <w:rsid w:val="52BE1786"/>
     <w:rsid w:val="530C383B"/>
+    <w:rsid w:val="532D64F4"/>
     <w:rsid w:val="533D5900"/>
     <w:rsid w:val="53B76350"/>
+    <w:rsid w:val="53D5C523"/>
     <w:rsid w:val="5448760A"/>
     <w:rsid w:val="54A7C03D"/>
     <w:rsid w:val="54E80498"/>
     <w:rsid w:val="552DC751"/>
+    <w:rsid w:val="5571DF50"/>
+    <w:rsid w:val="560F2069"/>
+    <w:rsid w:val="5678BD79"/>
     <w:rsid w:val="56EC8D6B"/>
     <w:rsid w:val="56EDDD7C"/>
     <w:rsid w:val="579191B2"/>
     <w:rsid w:val="57AB4E22"/>
     <w:rsid w:val="57C9B9D9"/>
+    <w:rsid w:val="5846F3CF"/>
     <w:rsid w:val="58898BB3"/>
     <w:rsid w:val="58C5DFF0"/>
     <w:rsid w:val="58C96A2D"/>
     <w:rsid w:val="58DDC2DA"/>
     <w:rsid w:val="58E0CCCF"/>
     <w:rsid w:val="58EFE93C"/>
     <w:rsid w:val="5933FE24"/>
     <w:rsid w:val="59551C7E"/>
     <w:rsid w:val="59AF194B"/>
     <w:rsid w:val="5A52B554"/>
     <w:rsid w:val="5ABBF104"/>
     <w:rsid w:val="5B229B50"/>
     <w:rsid w:val="5B5291AE"/>
+    <w:rsid w:val="5BEED5BF"/>
     <w:rsid w:val="5BF194B0"/>
     <w:rsid w:val="5BFFC73C"/>
     <w:rsid w:val="5C31C7D9"/>
     <w:rsid w:val="5D22B172"/>
     <w:rsid w:val="5D23CBB8"/>
     <w:rsid w:val="5D279A3F"/>
     <w:rsid w:val="5DDF8FAE"/>
+    <w:rsid w:val="5DFBBDA9"/>
     <w:rsid w:val="5E116531"/>
     <w:rsid w:val="5E3786B2"/>
     <w:rsid w:val="5E4B0FE8"/>
     <w:rsid w:val="5E6AD9F2"/>
     <w:rsid w:val="5F03AA8F"/>
     <w:rsid w:val="5F0A4814"/>
     <w:rsid w:val="5FC680D7"/>
     <w:rsid w:val="5FD3DABE"/>
     <w:rsid w:val="5FE199FA"/>
     <w:rsid w:val="6027837B"/>
     <w:rsid w:val="603C6103"/>
     <w:rsid w:val="60B6F41D"/>
+    <w:rsid w:val="60D13EF2"/>
     <w:rsid w:val="613C4AC9"/>
+    <w:rsid w:val="619D6EC4"/>
     <w:rsid w:val="61E82C81"/>
+    <w:rsid w:val="6255276C"/>
     <w:rsid w:val="62A0670C"/>
     <w:rsid w:val="62DAFB43"/>
     <w:rsid w:val="6343F90E"/>
     <w:rsid w:val="6351EC73"/>
+    <w:rsid w:val="63684BC5"/>
+    <w:rsid w:val="639481BE"/>
     <w:rsid w:val="639E0C25"/>
     <w:rsid w:val="640419AB"/>
     <w:rsid w:val="642E1E5F"/>
     <w:rsid w:val="64522989"/>
     <w:rsid w:val="6489FEB9"/>
     <w:rsid w:val="65557B82"/>
     <w:rsid w:val="65748B5E"/>
     <w:rsid w:val="65B11843"/>
     <w:rsid w:val="65DEFC63"/>
     <w:rsid w:val="65FCCC50"/>
     <w:rsid w:val="66569980"/>
     <w:rsid w:val="665F3E84"/>
     <w:rsid w:val="668B5F3B"/>
     <w:rsid w:val="66D70B66"/>
     <w:rsid w:val="66F1F0E6"/>
     <w:rsid w:val="678D17B0"/>
     <w:rsid w:val="679B8503"/>
     <w:rsid w:val="67E7CD00"/>
     <w:rsid w:val="67E853EA"/>
     <w:rsid w:val="67EFD5A0"/>
+    <w:rsid w:val="67F62F94"/>
     <w:rsid w:val="681242C0"/>
     <w:rsid w:val="6831BCDB"/>
     <w:rsid w:val="6848735E"/>
     <w:rsid w:val="686A12EA"/>
     <w:rsid w:val="68A266DB"/>
     <w:rsid w:val="68B0F7ED"/>
     <w:rsid w:val="68F8B35D"/>
     <w:rsid w:val="69A8E16F"/>
     <w:rsid w:val="69AECDAA"/>
     <w:rsid w:val="69BE5E98"/>
     <w:rsid w:val="69E917D6"/>
     <w:rsid w:val="6ABB75EC"/>
     <w:rsid w:val="6AE0DDE9"/>
     <w:rsid w:val="6B173047"/>
     <w:rsid w:val="6B942F87"/>
     <w:rsid w:val="6BCB531B"/>
     <w:rsid w:val="6E17017E"/>
     <w:rsid w:val="6EA5AAB1"/>
+    <w:rsid w:val="6EC36927"/>
     <w:rsid w:val="6EEBE00F"/>
     <w:rsid w:val="6FBAA344"/>
     <w:rsid w:val="6FED328B"/>
     <w:rsid w:val="70F3E0C9"/>
     <w:rsid w:val="716A450B"/>
     <w:rsid w:val="719D72AF"/>
     <w:rsid w:val="728CB115"/>
     <w:rsid w:val="739F84E5"/>
     <w:rsid w:val="73BA54D5"/>
     <w:rsid w:val="73C9054F"/>
+    <w:rsid w:val="74A2C43B"/>
     <w:rsid w:val="74A87677"/>
     <w:rsid w:val="75369C7C"/>
     <w:rsid w:val="763CD97B"/>
     <w:rsid w:val="7660EE1C"/>
     <w:rsid w:val="76AC5343"/>
     <w:rsid w:val="76B8DFF8"/>
     <w:rsid w:val="76BC5731"/>
     <w:rsid w:val="76C21BCC"/>
     <w:rsid w:val="76DC6021"/>
     <w:rsid w:val="770ECB9E"/>
     <w:rsid w:val="778306BD"/>
     <w:rsid w:val="77AA81C4"/>
     <w:rsid w:val="77DD393A"/>
     <w:rsid w:val="7803DFBF"/>
     <w:rsid w:val="7843F5AA"/>
     <w:rsid w:val="78724A07"/>
     <w:rsid w:val="787859F9"/>
+    <w:rsid w:val="78940B14"/>
     <w:rsid w:val="78A6905C"/>
     <w:rsid w:val="790F5B69"/>
     <w:rsid w:val="791E4269"/>
     <w:rsid w:val="792B70B6"/>
     <w:rsid w:val="7A41B192"/>
     <w:rsid w:val="7B1DF797"/>
     <w:rsid w:val="7B250384"/>
     <w:rsid w:val="7B4F352C"/>
+    <w:rsid w:val="7B726B96"/>
     <w:rsid w:val="7B924751"/>
     <w:rsid w:val="7C0812E1"/>
+    <w:rsid w:val="7C2790E3"/>
     <w:rsid w:val="7CF1559A"/>
     <w:rsid w:val="7D238566"/>
     <w:rsid w:val="7D64FE72"/>
     <w:rsid w:val="7DABCA2B"/>
     <w:rsid w:val="7DD37E49"/>
     <w:rsid w:val="7DDB0DE8"/>
     <w:rsid w:val="7E5BBBC1"/>
     <w:rsid w:val="7EAF66BA"/>
     <w:rsid w:val="7F8AB512"/>
     <w:rsid w:val="7FAA4999"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7F4AB096"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2865A0A6-1BD0-42D5-83DF-9ED881DBC3F5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -18982,52 +18874,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -19094,93 +18986,93 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CB5A59"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00CB5A59"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB5A59"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB5A59"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
@@ -19295,494 +19187,494 @@
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB5A59"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00CB5A59"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00CB5A59"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00CB5A59"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00CB5A59"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB5A59"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB5A59"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB5A59"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB5A59"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB5A59"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00CB5A59"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00CB5A59"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00CB5A59"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00CB5A59"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00CB5A59"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00CB5A59"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CB5A59"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00CB5A59"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00CB5A59"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00CB5A59"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00CB5A59"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB5A59"/>
     <w:rPr>
       <w:color w:val="467886"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+    <w:name w:val="Comment Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB5A59"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CB5A59"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+    <w:name w:val="Comment Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB5A59"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB5A59"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CB5A59"/>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB5A59"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F04BDD"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E266F3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D5729C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D5729C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D5729C"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="en-GB"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
@@ -19803,153 +19695,152 @@
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D5729C"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D5729C"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1Jobtitle">
+  <w:style w:type="paragraph" w:styleId="1Jobtitle" w:customStyle="1">
     <w:name w:val="1 Job title"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0059065D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="281C2A"/>
       <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-GB"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0083557C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AA2035"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="en-GB"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
-    <w:name w:val="annotation subject"/>
+    <w:name w:val="Comment Subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00034200"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00034200"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00DE7077"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/about/social-responsibility/environmental-sustainability/sustainability-on-campus/responsible-procurement/food/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/about/social-responsibility/environmental-sustainability/sustainability-on-campus/travel-and-transport/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greentripper.org/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/su11010080" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=79403" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jisc.ac.uk/reports/ai-and-environmental-sustainability-in-post-16-education" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.environdec.com/library" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/library/resources/finance/catering-guidelines/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/finance/travel-expenses/travel/before-travelling/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.manchester.ac.uk/training/profile.aspx?unitid=11370&amp;parentId=4&amp;returnId=4&amp;returntxt=Return%20To%20Search&amp;returnQs=%3fterm%3dRE21%26org%3d0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://carbon.manchester.ac.uk/decision/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/igo/how/sharing-and-storing-information/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.green-algorithms.org/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdratraining.sparkhub.eu/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wasteless.bio/en-gb" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/news/display/?id=33501" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/ps/our-ps-hub/casestudies/labgoods-fbmh/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.manchester.ac.uk/training/profile.aspx?unitid=11370&amp;parentId=4&amp;returnId=4&amp;returntxt=Return%20To%20Search&amp;returnQs=%3fterm%3dRE21%26org%3d0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.itservices.manchester.ac.uk/aboutus/sustainability/disposal/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greentripper.org/en" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ejcj.orfaleacenter.ucsb.edu/conferences/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mydevelopment.manchester.ac.uk/browse/ai-and-digital-skills/courses/ai-at-the-university-of-manchester" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eauc.org.uk/resources/resource/ai-and-environmental-sustainability-in-post-16-education-a-practical-guide-2026" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pcbi.1009324" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/services/operationalservices/envsvcs/waste/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wellcome.org/about-us/positions-and-statements/environmental-sustainability-concordat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=40742" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/about/social-responsibility/environmental-sustainability/sustainability-on-campus/travel-and-transport/staff-travel/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/finance/travel-expenses/travel/before-travelling/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/igo/how/sharing-and-storing-information/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stonerefurb.co.uk/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.manchester.ac.uk/en/equipments/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tfgm.com/tickets-and-passes/ways-to-pay/bee-network-mobile-app" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openresearch.manchester.ac.uk/research-services/research-data-management/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchdata.jiscinvolve.org/wp/2019/03/07/research-data-to-keep-or-not-to-keep/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcf.digitalemissions.org/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.software.ac.uk/GreenDiSC" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.manchester.ac.uk/en/equipments/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=23945" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/protected/display.aspx?DocID=72970" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/services/operationalservices/envsvcs/waste/furniturerecycling/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/about/social-responsibility/environmental-sustainability/our-sustainability-commitments/sustainability-strategy/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/services/operationalservices/envsvcs/waste/foodwaste/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/services/operationalservices/envsvcs/waste/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/news/display/?id=29236" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dmponline.manchester.ac.uk/?perform_check=false" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/igo/how/sharing-and-storing-information/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/about/social-responsibility/environmental-sustainability/sustainability-on-campus/resource-management/labs/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sparkhub.eu/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eauc.org.uk/resources/resource/travel-better-package" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://figshare.manchester.ac.uk/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.library.manchester.ac.uk/training/my-research-essentials/online-resources/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=79403" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://carbonliteracy.com/the-carbon-cost-of-an-email/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.green-algorithms.org/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.software.ac.uk/GreenDiSC" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.manchester.ac.uk/en/equipments/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/services/operationalservices/envsvcs/waste/stationeryre-userecycling/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/about/social-responsibility/environmental-sustainability/get-involved/no-time-to-waste/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.unigreenscheme.co.uk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/about/manchester-2035/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dmponline.manchester.ac.uk/?perform_check=false" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://carbon.manchester.ac.uk/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/finance/travel-expenses/travel/before-travelling/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openresearch.manchester.ac.uk/research-services/research-data-management/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=33802%20" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uknetdrive.org/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/about/social-responsibility/environmental-sustainability/sustainability-on-campus/responsible-procurement/food/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.environdec.com/library" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.green-algorithms.org/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.manchester.ac.uk/en/equipments/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/sites/UoM-PS-ITS-research-lifecycle/SitePages/Research%20Lifecycle%20Mapping%20Project%20-%20RE3.aspx?CT=1783338708140&amp;OR=OWA-NT-Mail&amp;CID=d0062d76-cfd3-5a2d-f49f-899e128ff9fe&amp;SI=NonSentItems&amp;SLSync=F" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/protected/display.aspx?DocID=72970" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialresponsibility.manchester.ac.uk/all-news/commute-uom-earn-points-with-sustainable-travel/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eauc.org.uk/resources/resource/air-travel-justification-tool-2026" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://patterns.greensoftware.foundation/catalog/ai/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.itservices.manchester.ac.uk/aboutus/sustainability/disposal/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpconline.org/digipres/discover-good-practice/environmentally-sustainable-digital-preservation" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uknetdrive.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/sites/UoM-FIN-CPO-SP/SitePages/2.1.1_Buying%20Goods%20and%20Services_Buying%20Responsibly.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/bmh/training-area/research-data-management/rdm-open-science-fair-principles/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/pages/responsepage.aspx?id=B8tSwU5hu0qBivA1z6kad265Iye9bb5Br29YMxL2TydUOThXRjdaOUVDNVpIN09JQjg4REFIQ045TCQlQCN0PWcu&amp;route=shorturl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dmponline.manchester.ac.uk/?perform_check=false" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research-it.manchester.ac.uk/news/2026/02/03/green-compute-for-research-uom/?utm_source=https%3a%2f%2femarketing.manchester.ac.uk%2fuomitcommslz%2f&amp;utm_medium=email&amp;utm_campaign=2026_02_04_RIT+Newsletter&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=IvNVyxxtwwTMb6D9bvx8R8biercMAemmd1mmRiY%2bY18CXQWCpWjzXDLA01DsY7J3VZ%2fcBSa7INS1k54x6rwD2zutzEM72W5U5iPALbMNn9xXCE11nsIa2BS88nINxdKcdq%2bfEQz2I8cnCt1CtoOdgw%3d%3d" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.warp-it.co.uk/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nia.coupe@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/news/display/?id=33810" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://juliesbicycle.org/resource/briefing-report-environmental-sustainability-in-the-digital-age-of-culture/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.itservices.manchester.ac.uk/aboutus/sustainability/disposal/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/news/display/?id=31624" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/services/operationalservices/envsvcs/waste/staffadvice/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/21642850.2024.2447454" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/about/manchester-2035/leap-digital/" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/about/social-responsibility/environmental-sustainability/sustainability-on-campus/responsible-procurement/food/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/about/social-responsibility/environmental-sustainability/sustainability-on-campus/travel-and-transport/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/su11010080" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=79403" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.environdec.com/library" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/library/resources/finance/catering-guidelines/" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/finance/travel-expenses/travel/before-travelling/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://carbon.manchester.ac.uk/decision/" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/igo/how/sharing-and-storing-information/" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.green-algorithms.org/" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdratraining.sparkhub.eu/" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wasteless.bio/en-gb" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/news/display/?id=33501" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/ps/our-ps-hub/casestudies/labgoods-fbmh/" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.itservices.manchester.ac.uk/aboutus/sustainability/disposal/" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ejcj.orfaleacenter.ucsb.edu/conferences/" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mydevelopment.manchester.ac.uk/browse/ai-and-digital-skills/courses/ai-at-the-university-of-manchester" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pcbi.1009324" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/services/operationalservices/envsvcs/waste/" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wellcome.org/about-us/positions-and-statements/environmental-sustainability-concordat" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=40742" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/about/social-responsibility/environmental-sustainability/sustainability-on-campus/travel-and-transport/staff-travel/" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/finance/travel-expenses/travel/before-travelling/" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/igo/how/sharing-and-storing-information/" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stonerefurb.co.uk/" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tfgm.com/tickets-and-passes/ways-to-pay/bee-network-mobile-app" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openresearch.manchester.ac.uk/research-services/research-data-management/" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchdata.jiscinvolve.org/wp/2019/03/07/research-data-to-keep-or-not-to-keep/" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcf.digitalemissions.org/" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.software.ac.uk/GreenDiSC" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.manchester.ac.uk/en/equipments/" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=23945" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/protected/display.aspx?DocID=72970" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/services/operationalservices/envsvcs/waste/furniturerecycling/" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/about/social-responsibility/environmental-sustainability/our-sustainability-commitments/sustainability-strategy/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/services/operationalservices/envsvcs/waste/foodwaste/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/services/operationalservices/envsvcs/waste/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/news/display/?id=29236" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dmponline.manchester.ac.uk/?perform_check=false" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/igo/how/sharing-and-storing-information/" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/about/social-responsibility/environmental-sustainability/sustainability-on-campus/resource-management/labs/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sparkhub.eu/" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eauc.org.uk/resources/resource/travel-better-package" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://figshare.manchester.ac.uk/" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.library.manchester.ac.uk/training/my-research-essentials/online-resources/" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=79403" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://carbonliteracy.com/the-carbon-cost-of-an-email/" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.green-algorithms.org/" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.software.ac.uk/GreenDiSC" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.manchester.ac.uk/en/equipments/" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/services/operationalservices/envsvcs/waste/stationeryre-userecycling/" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/about/social-responsibility/environmental-sustainability/get-involved/no-time-to-waste/" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.unigreenscheme.co.uk/" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/about/manchester-2035/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dmponline.manchester.ac.uk/?perform_check=false" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://carbon.manchester.ac.uk/" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/finance/travel-expenses/travel/before-travelling/" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openresearch.manchester.ac.uk/research-services/research-data-management/" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=33802%20" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uknetdrive.org/" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/about/social-responsibility/environmental-sustainability/sustainability-on-campus/responsible-procurement/food/" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.environdec.com/library" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.green-algorithms.org/" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.manchester.ac.uk/en/equipments/" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/sites/UoM-PS-ITS-research-lifecycle/SitePages/Research%20Lifecycle%20Mapping%20Project%20-%20RE3.aspx?CT=1783338708140&amp;OR=OWA-NT-Mail&amp;CID=d0062d76-cfd3-5a2d-f49f-899e128ff9fe&amp;SI=NonSentItems&amp;SLSync=F" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/protected/display.aspx?DocID=72970" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialresponsibility.manchester.ac.uk/all-news/commute-uom-earn-points-with-sustainable-travel/" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eauc.org.uk/resources/resource/air-travel-justification-tool-2026" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://patterns.greensoftware.foundation/catalog/ai/" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.itservices.manchester.ac.uk/aboutus/sustainability/disposal/" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpconline.org/digipres/discover-good-practice/environmentally-sustainable-digital-preservation" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uknetdrive.org/" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/pages/responsepage.aspx?id=B8tSwU5hu0qBivA1z6kad265Iye9bb5Br29YMxL2TydUOThXRjdaOUVDNVpIN09JQjg4REFIQ045TCQlQCN0PWcu&amp;route=shorturl" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dmponline.manchester.ac.uk/?perform_check=false" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research-it.manchester.ac.uk/news/2026/02/03/green-compute-for-research-uom/?utm_source=https%3a%2f%2femarketing.manchester.ac.uk%2fuomitcommslz%2f&amp;utm_medium=email&amp;utm_campaign=2026_02_04_RIT+Newsletter&amp;utm_term=%7bEmailSubjectLine%7d&amp;utm_content=1&amp;gator_td=IvNVyxxtwwTMb6D9bvx8R8biercMAemmd1mmRiY%2bY18CXQWCpWjzXDLA01DsY7J3VZ%2fcBSa7INS1k54x6rwD2zutzEM72W5U5iPALbMNn9xXCE11nsIa2BS88nINxdKcdq%2bfEQz2I8cnCt1CtoOdgw%3d%3d" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.warp-it.co.uk/" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/news/display/?id=33810" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://juliesbicycle.org/resource/briefing-report-environmental-sustainability-in-the-digital-age-of-culture/" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.itservices.manchester.ac.uk/aboutus/sustainability/disposal/" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/news/display/?id=31624" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/services/operationalservices/envsvcs/waste/staffadvice/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/21642850.2024.2447454" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/about/manchester-2035/leap-digital/" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.manchester.ac.uk/training/profile.aspx?unitid=11370&amp;parentId=4&amp;returnId=4&amp;returntxt=Return%20To%20Search&amp;returnQs=%3fterm%3dRE21%26org%3d0" TargetMode="External" Id="R9277479fedee435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.manchester.ac.uk/training/profile.aspx?unitid=11370&amp;parentId=4&amp;returnId=4&amp;returntxt=Return%20To%20Search&amp;returnQs=%3fterm%3dRE21%26org%3d0" TargetMode="External" Id="R42583ce8aac54a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jisc.ac.uk/reports/ai-and-environmental-sustainability-in-post-16-education" TargetMode="External" Id="R88d1499568fa41d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eauc.org.uk/resources/resource/ai-and-environmental-sustainability-in-post-16-education-a-practical-guide-2026" TargetMode="External" Id="R33bc71003e5445e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sustainableresearch@manchester.ac.uk" TargetMode="External" Id="R8a799132ca1a4b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/sites/UoM-FIN-CPO-SP/SitePages/2.1.1_Buying%20Goods%20and%20Services_Buying%20Responsibly.aspx#:~:ct=1789045559000&amp;text=Think%20about%2C%20and,help%20conscious%20consumers." TargetMode="External" Id="Rbf0cf07381fc4a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.manchester.ac.uk/en/equipments/" TargetMode="External" Id="R29a3ca8afc37431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greentripper.org/" TargetMode="External" Id="R2efce8d74d224f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gofair.foundation/fair-principles" TargetMode="External" Id="R8528ead182664f55" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -20491,87 +20382,65 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3a135f93-d277-4cf2-983a-247689eceaca"/>
     <ds:schemaRef ds:uri="622ee927-79d6-4c70-9b36-454fca177597"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{440EEF23-C11D-41CC-800B-797A4669169D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Nia Coupe</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>Ciara Kelly</lastModifiedBy>
+  <revision>280</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009E4E92C52D71F74995D5FF8FBBF59D88</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
     <vt:lpwstr>en</vt:lpwstr>
   </property>
 </Properties>
 </file>