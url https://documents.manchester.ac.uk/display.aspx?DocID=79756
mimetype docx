--- v0 (2026-08-27)
+++ v1 (2026-10-13)
@@ -628,104 +628,134 @@
             </w:pPr>
             <w:r w:rsidRPr="00991B1A">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>10.45 - 11.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F608D32" w14:textId="77777777" w:rsidR="00B9725F" w:rsidRPr="00991B1A" w:rsidRDefault="00B9725F" w:rsidP="00BA0038">
-[...18 lines deleted...]
-              <w:t>Welcome from Head of School</w:t>
+          <w:p w14:paraId="3F608D32" w14:textId="4698A532" w:rsidR="00B9725F" w:rsidRPr="00991B1A" w:rsidRDefault="00B9725F" w:rsidP="00BA0038">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00991B1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Welcome from </w:t>
+            </w:r>
+            <w:r w:rsidR="00F50F98">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deputy </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00991B1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Head of School</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3357" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76159AAA" w14:textId="77777777" w:rsidR="00B9725F" w:rsidRDefault="00B9725F" w:rsidP="00BA0038">
+          <w:p w14:paraId="76159AAA" w14:textId="283DEB11" w:rsidR="00B9725F" w:rsidRDefault="00B9725F" w:rsidP="00BA0038">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991B1A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Prof Ken McPhail</w:t>
+              <w:t xml:space="preserve">Prof </w:t>
+            </w:r>
+            <w:r w:rsidR="00F50F98">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Stuart Hyde</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F0B7FA1" w14:textId="77777777" w:rsidR="00B9725F" w:rsidRPr="00991B1A" w:rsidRDefault="00B9725F" w:rsidP="0074012E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2161" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="372C22A6" w14:textId="42851E31" w:rsidR="00B9725F" w:rsidRPr="00991B1A" w:rsidRDefault="00B17A2E" w:rsidP="00BA0038">
@@ -2661,121 +2691,122 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B9725F"/>
     <w:rsid w:val="000E07EB"/>
     <w:rsid w:val="00104C9E"/>
     <w:rsid w:val="00105BFE"/>
     <w:rsid w:val="00147CE9"/>
     <w:rsid w:val="001D625D"/>
     <w:rsid w:val="002213FA"/>
     <w:rsid w:val="00254410"/>
     <w:rsid w:val="002B5DF5"/>
     <w:rsid w:val="00335065"/>
     <w:rsid w:val="00465142"/>
     <w:rsid w:val="004A4B44"/>
     <w:rsid w:val="004A6417"/>
     <w:rsid w:val="005F2CD7"/>
     <w:rsid w:val="00630F89"/>
     <w:rsid w:val="00642C5D"/>
     <w:rsid w:val="0067390E"/>
     <w:rsid w:val="00722C8A"/>
     <w:rsid w:val="0074012E"/>
     <w:rsid w:val="0077062C"/>
     <w:rsid w:val="007C4193"/>
     <w:rsid w:val="007E2161"/>
     <w:rsid w:val="008125FD"/>
     <w:rsid w:val="00893250"/>
     <w:rsid w:val="008C3364"/>
     <w:rsid w:val="008F5CCA"/>
     <w:rsid w:val="00903FDB"/>
     <w:rsid w:val="00925417"/>
     <w:rsid w:val="009279F7"/>
     <w:rsid w:val="0094066E"/>
+    <w:rsid w:val="009640BB"/>
     <w:rsid w:val="00991B1A"/>
     <w:rsid w:val="009A7A5F"/>
     <w:rsid w:val="009C79B8"/>
     <w:rsid w:val="009D22DE"/>
     <w:rsid w:val="00A53642"/>
     <w:rsid w:val="00A720FF"/>
     <w:rsid w:val="00A731AB"/>
     <w:rsid w:val="00AF2F86"/>
     <w:rsid w:val="00AF6D6A"/>
     <w:rsid w:val="00B12E74"/>
     <w:rsid w:val="00B17A2E"/>
     <w:rsid w:val="00B51E27"/>
     <w:rsid w:val="00B87273"/>
     <w:rsid w:val="00B9725F"/>
     <w:rsid w:val="00BA7F4E"/>
     <w:rsid w:val="00BD4825"/>
     <w:rsid w:val="00BE364D"/>
     <w:rsid w:val="00C07665"/>
     <w:rsid w:val="00C42FC2"/>
     <w:rsid w:val="00CD1D98"/>
     <w:rsid w:val="00CE4484"/>
     <w:rsid w:val="00D15644"/>
     <w:rsid w:val="00D37E4F"/>
     <w:rsid w:val="00D7295E"/>
     <w:rsid w:val="00D7738C"/>
     <w:rsid w:val="00EC5AD6"/>
     <w:rsid w:val="00F017C7"/>
     <w:rsid w:val="00F35548"/>
     <w:rsid w:val="00F3668C"/>
+    <w:rsid w:val="00F50F98"/>
     <w:rsid w:val="00F6200E"/>
     <w:rsid w:val="00FE05F9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -4001,54 +4032,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme 2013 - 2022" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>202</Words>
-  <Characters>1112</Characters>
+  <Words>197</Words>
+  <Characters>1124</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>111</Lines>
-  <Paragraphs>72</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1242</CharactersWithSpaces>
+  <CharactersWithSpaces>1319</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Joanne Marsh</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>