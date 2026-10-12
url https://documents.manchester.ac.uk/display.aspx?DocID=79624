--- v0 (2026-08-27)
+++ v1 (2026-10-12)
@@ -1,12658 +1,1051 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="5B06CEAC" wp14:textId="6AA3D2E8">
+    <w:p w14:paraId="5B06CEAC" w14:textId="6AA3D2E8" w:rsidR="00801925" w:rsidRDefault="751CE920">
       <w:pPr>
         <w:pStyle w:val="Title"/>
-        <w:jc w:val="left"/>
       </w:pPr>
-      <w:r w:rsidRPr="525FB776" w:rsidR="751CE920">
+      <w:r w:rsidRPr="525FB776">
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Manchester Online – timeline </w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="72D2F026" wp14:textId="77777777">
+    <w:p w14:paraId="72D2F026" w14:textId="77777777" w:rsidR="00801925" w:rsidRDefault="00DB6907">
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Accessible plain-text version of the visual timeline.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="0AD8E4E6" wp14:textId="77777777">
+    <w:p w14:paraId="0AD8E4E6" w14:textId="77777777" w:rsidR="00801925" w:rsidRDefault="00DB6907">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Timeline overview</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="4724F6CE" wp14:textId="77777777">
+    <w:p w14:paraId="4724F6CE" w14:textId="77777777" w:rsidR="00801925" w:rsidRDefault="00DB6907">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2026: </w:t>
       </w:r>
       <w:r>
         <w:t>Phase: Implement and prepare. Milestone: Project mobilisation.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="461AA59B" wp14:textId="77777777">
+    <w:p w14:paraId="461AA59B" w14:textId="62D4FB4E" w:rsidR="00801925" w:rsidRDefault="2C402837">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="2C402837">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">April 2027: </w:t>
+        <w:t xml:space="preserve">2027: </w:t>
       </w:r>
       <w:r>
         <w:t>Year one: Launch, stabilise and prove. Milestone: First intake launch.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="26F15CD3" wp14:textId="77777777">
+    <w:p w14:paraId="26F15CD3" w14:textId="77777777" w:rsidR="00801925" w:rsidRDefault="00DB6907">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2028: </w:t>
       </w:r>
       <w:r>
-        <w:t>Year two: Scale and optimise. Milestone: Expand portfolio.</w:t>
+        <w:t xml:space="preserve">Year two: Scale and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>optimise</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>. Milestone: Expand portfolio.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="273EDFC6" wp14:textId="77777777">
+    <w:p w14:paraId="273EDFC6" w14:textId="77777777" w:rsidR="00801925" w:rsidRDefault="525FB776">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:r w:rsidR="525FB776">
-        <w:rPr/>
+      <w:r>
         <w:t>2026: Phase: Implement and prepare</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="27E34320" wp14:textId="77777777">
+    <w:p w14:paraId="27E34320" w14:textId="77777777" w:rsidR="00801925" w:rsidRDefault="00DB6907">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Key activities</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="00EFBF4A" wp14:textId="77777777">
+    <w:p w14:paraId="00EFBF4A" w14:textId="77777777" w:rsidR="00801925" w:rsidRDefault="00DB6907">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Mobilise with Flex Partner</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="5AC0C2D6" wp14:textId="77777777">
+    <w:p w14:paraId="5AC0C2D6" w14:textId="77777777" w:rsidR="00801925" w:rsidRDefault="00DB6907">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Complete systems integration</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="5732DF92" wp14:textId="77777777">
+    <w:p w14:paraId="5732DF92" w14:textId="77777777" w:rsidR="00801925" w:rsidRDefault="00DB6907">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Finalise academic model</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="3A5676E6" wp14:textId="77777777">
+    <w:p w14:paraId="3A5676E6" w14:textId="77777777" w:rsidR="00801925" w:rsidRDefault="00DB6907">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Deliver recruitment readiness</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="1272FED4" wp14:textId="77777777">
+    <w:p w14:paraId="1272FED4" w14:textId="77777777" w:rsidR="00801925" w:rsidRDefault="00DB6907">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Prepare admissions and support services</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="6DD383B2" wp14:textId="77777777">
+    <w:p w14:paraId="6DD383B2" w14:textId="7D19F8C7" w:rsidR="00801925" w:rsidRDefault="39CCAC26">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:r w:rsidR="525FB776">
-[...1 lines deleted...]
-        <w:t>April 2027: Year one: Launch, stabilise and prove</w:t>
+      <w:r>
+        <w:t>2027: Year one: Launch, stabilise and prove</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="07CBE021" wp14:textId="77777777">
+    <w:p w14:paraId="07CBE021" w14:textId="77777777" w:rsidR="00801925" w:rsidRDefault="00DB6907">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Key activities</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="07DA4EFD" wp14:textId="77777777">
+    <w:p w14:paraId="07DA4EFD" w14:textId="77777777" w:rsidR="00801925" w:rsidRDefault="00DB6907">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Deliver initial portfolio and onboard first cohorts</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="0523EBA2" wp14:textId="77777777">
+    <w:p w14:paraId="0523EBA2" w14:textId="77777777" w:rsidR="00801925" w:rsidRDefault="00DB6907">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Stabilise operations across University and Partner</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="5AC8B868" wp14:textId="77777777">
+    <w:p w14:paraId="5AC8B868" w14:textId="77777777" w:rsidR="00801925" w:rsidRDefault="00DB6907">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Embed academic delivery model and tutor framework</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="5E238215" wp14:textId="77777777">
+    <w:p w14:paraId="5E238215" w14:textId="77777777" w:rsidR="00801925" w:rsidRDefault="00DB6907">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Establish performance, data and reporting foundations</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="1F61DA16" wp14:textId="77777777">
+    <w:p w14:paraId="1F61DA16" w14:textId="77777777" w:rsidR="00801925" w:rsidRDefault="525FB776">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:r w:rsidR="525FB776">
-[...1 lines deleted...]
-        <w:t>2028: Year two: Scale and optimise</w:t>
+      <w:r>
+        <w:t xml:space="preserve">2028: Year two: Scale and </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>optimise</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="21BA1EBC" wp14:textId="77777777">
+    <w:p w14:paraId="21BA1EBC" w14:textId="77777777" w:rsidR="00801925" w:rsidRDefault="00DB6907">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Key activities</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="6E3C784E" wp14:textId="77777777">
+    <w:p w14:paraId="6E3C784E" w14:textId="77777777" w:rsidR="00801925" w:rsidRDefault="00DB6907">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Grow enrolments across intake cycles, with six intakes per year, and across programmes</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="2119E46D" wp14:textId="77777777">
+    <w:p w14:paraId="2119E46D" w14:textId="77777777" w:rsidR="00801925" w:rsidRDefault="00DB6907">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Transition to a fully configured, scalable operating model</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="5F908776" wp14:textId="77777777">
+    <w:p w14:paraId="5F908776" w14:textId="77777777" w:rsidR="00801925" w:rsidRDefault="00DB6907">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Improve efficiency and student outcomes</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="6FD6AD39" wp14:textId="77777777">
+    <w:p w14:paraId="6FD6AD39" w14:textId="77777777" w:rsidR="00801925" w:rsidRDefault="525FB776">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-        <w:rPr/>
       </w:pPr>
-      <w:r w:rsidR="525FB776">
-        <w:rPr/>
+      <w:r>
         <w:t>Increase University control of key capabilities</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="525FB776" w14:paraId="0C2AF221" wp14:textId="2101365D">
+    <w:p w14:paraId="0C2AF221" w14:textId="2101365D" w:rsidR="00801925" w:rsidRDefault="00801925" w:rsidP="525FB776">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="0006063C" w:rsidR="00FC693F" w:rsidSect="00034616">
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+    <w:sectPr w:rsidR="00801925" w:rsidSect="00034616">
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1008" w:right="1224" w:bottom="1008" w:left="1224" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="ＭＳ 明朝">
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
-    <w:notTrueType/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="ＭＳ ゴシック">
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
-    <w:notTrueType/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
-    <w:panose1 w:val="02000500000000000000"/>
+    <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E4089024"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7E"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FB12693A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber3"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7F"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="38441652"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF81"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="171AC3A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F3EAFDEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3D1EFFD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D0A62B40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="29761A62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1888953279">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1273319379">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="249433055">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="834147427">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1630739239">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="219559757">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1204295718">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1417483272">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="2121216839">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-[...2 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
     <w:rsid w:val="00034616"/>
     <w:rsid w:val="0006063C"/>
     <w:rsid w:val="0015074B"/>
     <w:rsid w:val="0029639D"/>
     <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="007440F0"/>
+    <w:rsid w:val="00801925"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00D25A5B"/>
+    <w:rsid w:val="00DE1603"/>
     <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="2C402837"/>
+    <w:rsid w:val="39CCAC26"/>
     <w:rsid w:val="525FB776"/>
     <w:rsid w:val="751CE920"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="24062061"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{351ADE26-D342-4221-98FA-255E4117FFC7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="276">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+      <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
-      <w:sz w:val="22"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
     </w:rPr>
-  </w:style>
-[...42 lines deleted...]
-    <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="30"/>
-      <w:szCs w:val="28"/>
-[...11800 lines deleted...]
-      <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
@@ -12825,50 +1218,94 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
@@ -12897,51 +1334,51 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
@@ -12973,89 +1410,83 @@
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AA1D8D"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA1D8D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText2Char"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AA1D8D"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+      <w:spacing w:line="480" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
     <w:name w:val="Body Text 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText2"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA1D8D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText3Char"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AA1D8D"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
     <w:name w:val="Body Text 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText3"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AA1D8D"/>
     <w:pPr>
       <w:ind w:left="360" w:hanging="360"/>
       <w:contextualSpacing/>
@@ -13146,75 +1577,72 @@
         <w:numId w:val="6"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber3">
     <w:name w:val="List Number 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListContinue">
     <w:name w:val="List Continue"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0029639D"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
       <w:ind w:left="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListContinue2">
     <w:name w:val="List Continue 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0029639D"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListContinue3">
     <w:name w:val="List Continue 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0029639D"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
       <w:ind w:left="1080"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="MacroText">
     <w:name w:val="macro"/>
     <w:link w:val="MacroTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="576"/>
         <w:tab w:val="left" w:pos="1152"/>
         <w:tab w:val="left" w:pos="1728"/>
         <w:tab w:val="left" w:pos="2304"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3456"/>
         <w:tab w:val="left" w:pos="4032"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
@@ -13489,92 +1917,78 @@
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading">
     <w:name w:val="Light Shading"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -13623,61 +2037,54 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -13726,61 +2133,54 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent2">
     <w:name w:val="Light Shading Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -13829,61 +2229,54 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent3">
     <w:name w:val="Light Shading Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -13932,61 +2325,54 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent4">
     <w:name w:val="Light Shading Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -14035,61 +2421,54 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent5">
     <w:name w:val="Light Shading Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -14138,61 +2517,54 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent6">
     <w:name w:val="Light Shading Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -14238,63 +2610,56 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList">
     <w:name w:val="Light List"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -14330,63 +2695,56 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent1">
     <w:name w:val="Light List Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -14422,63 +2780,56 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent2">
     <w:name w:val="Light List Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -14514,63 +2865,56 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent3">
     <w:name w:val="Light List Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -14606,63 +2950,56 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent4">
     <w:name w:val="Light List Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -14698,63 +3035,56 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent5">
     <w:name w:val="Light List Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -14790,63 +3120,56 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -14882,65 +3205,58 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid">
     <w:name w:val="Light Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15012,65 +3328,58 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15142,65 +3451,58 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent2">
     <w:name w:val="Light Grid Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15272,65 +3574,58 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent3">
     <w:name w:val="Light Grid Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15402,65 +3697,58 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent4">
     <w:name w:val="Light Grid Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15532,65 +3820,58 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent5">
     <w:name w:val="Light Grid Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15662,65 +3943,58 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15792,64 +4066,57 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1">
     <w:name w:val="Medium Shading 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
@@ -15898,64 +4165,57 @@
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1-Accent1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
@@ -16004,64 +4264,57 @@
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1-Accent2">
     <w:name w:val="Medium Shading 1 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
@@ -16110,64 +4363,57 @@
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1-Accent3">
     <w:name w:val="Medium Shading 1 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
@@ -16216,64 +4462,57 @@
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1-Accent4">
     <w:name w:val="Medium Shading 1 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
@@ -16322,64 +4561,57 @@
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1-Accent5">
     <w:name w:val="Medium Shading 1 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
@@ -16428,64 +4660,57 @@
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1-Accent6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
@@ -16534,61 +4759,54 @@
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2">
     <w:name w:val="Medium Shading 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
@@ -16683,61 +4901,54 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2-Accent1">
     <w:name w:val="Medium Shading 2 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
@@ -16832,61 +5043,54 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2-Accent2">
     <w:name w:val="Medium Shading 2 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
@@ -16981,61 +5185,54 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2-Accent3">
     <w:name w:val="Medium Shading 2 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
@@ -17130,61 +5327,54 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2-Accent4">
     <w:name w:val="Medium Shading 2 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
@@ -17279,61 +5469,54 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2-Accent5">
     <w:name w:val="Medium Shading 2 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
@@ -17428,61 +5611,54 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2-Accent6">
     <w:name w:val="Medium Shading 2 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
@@ -17580,61 +5756,54 @@
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1">
     <w:name w:val="Medium List 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="1F497D" w:themeColor="text2"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
@@ -17664,61 +5833,54 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1-Accent1">
     <w:name w:val="Medium List 1 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="1F497D" w:themeColor="text2"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
@@ -17748,61 +5910,54 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1-Accent2">
     <w:name w:val="Medium List 1 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="1F497D" w:themeColor="text2"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
@@ -17832,61 +5987,54 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1-Accent3">
     <w:name w:val="Medium List 1 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="1F497D" w:themeColor="text2"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
@@ -17916,61 +6064,54 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1-Accent4">
     <w:name w:val="Medium List 1 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="1F497D" w:themeColor="text2"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
@@ -18000,61 +6141,54 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1-Accent5">
     <w:name w:val="Medium List 1 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="1F497D" w:themeColor="text2"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
@@ -18084,61 +6218,54 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1-Accent6">
     <w:name w:val="Medium List 1 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="1F497D" w:themeColor="text2"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
@@ -18169,63 +6296,56 @@
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2">
     <w:name w:val="Medium List 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="nil"/>
@@ -18297,63 +6417,56 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2-Accent1">
     <w:name w:val="Medium List 2 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
@@ -18425,63 +6538,56 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2-Accent2">
     <w:name w:val="Medium List 2 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="nil"/>
@@ -18553,63 +6659,56 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2-Accent3">
     <w:name w:val="Medium List 2 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="nil"/>
@@ -18681,63 +6780,56 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2-Accent4">
     <w:name w:val="Medium List 2 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="nil"/>
@@ -18809,63 +6901,56 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2-Accent5">
     <w:name w:val="Medium List 2 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="nil"/>
@@ -18937,63 +7022,56 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2-Accent6">
     <w:name w:val="Medium List 2 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="nil"/>
@@ -19061,65 +7139,58 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1">
     <w:name w:val="Medium Grid 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
@@ -19134,65 +7205,58 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1-Accent1">
     <w:name w:val="Medium Grid 1 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
@@ -19207,65 +7271,58 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1-Accent2">
     <w:name w:val="Medium Grid 1 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
@@ -19280,65 +7337,58 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
     <w:name w:val="Medium Grid 1 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
@@ -19353,65 +7403,58 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
     <w:name w:val="Medium Grid 1 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
@@ -19426,65 +7469,58 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1-Accent5">
     <w:name w:val="Medium Grid 1 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
@@ -19499,65 +7535,58 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1-Accent6">
     <w:name w:val="Medium Grid 1 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
@@ -19576,65 +7605,58 @@
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2">
     <w:name w:val="Medium Grid 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
@@ -19701,65 +7723,58 @@
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2-Accent1">
     <w:name w:val="Medium Grid 2 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
@@ -19826,65 +7841,58 @@
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2-Accent2">
     <w:name w:val="Medium Grid 2 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
@@ -19951,65 +7959,58 @@
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2-Accent3">
     <w:name w:val="Medium Grid 2 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
@@ -20076,65 +8077,58 @@
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2-Accent4">
     <w:name w:val="Medium Grid 2 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
@@ -20201,65 +8195,58 @@
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2-Accent5">
     <w:name w:val="Medium Grid 2 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
@@ -20326,65 +8313,58 @@
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2-Accent6">
     <w:name w:val="Medium Grid 2 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
@@ -20447,65 +8427,58 @@
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3">
     <w:name w:val="Medium Grid 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -20588,65 +8561,58 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3-Accent1">
     <w:name w:val="Medium Grid 3 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -20729,65 +8695,58 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3-Accent2">
     <w:name w:val="Medium Grid 3 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -20870,65 +8829,58 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3-Accent3">
     <w:name w:val="Medium Grid 3 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -21011,65 +8963,58 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3-Accent4">
     <w:name w:val="Medium Grid 3 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -21152,65 +9097,58 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3-Accent5">
     <w:name w:val="Medium Grid 3 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -21293,65 +9231,58 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3-Accent6">
     <w:name w:val="Medium Grid 3 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -21437,57 +9368,50 @@
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="DarkList">
     <w:name w:val="Dark List"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-[...5 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
@@ -21551,57 +9475,50 @@
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="DarkList-Accent1">
     <w:name w:val="Dark List Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-[...5 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
@@ -21665,57 +9582,50 @@
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="DarkList-Accent2">
     <w:name w:val="Dark List Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-[...5 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
@@ -21779,57 +9689,50 @@
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="DarkList-Accent3">
     <w:name w:val="Dark List Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-[...5 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
@@ -21893,57 +9796,50 @@
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="DarkList-Accent4">
     <w:name w:val="Dark List Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-[...5 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
@@ -22007,57 +9903,50 @@
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="DarkList-Accent5">
     <w:name w:val="Dark List Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-[...5 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
@@ -22121,57 +10010,50 @@
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="DarkList-Accent6">
     <w:name w:val="Dark List Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-[...5 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
@@ -22235,65 +10117,58 @@
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading">
     <w:name w:val="Colorful Shading"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -22357,65 +10232,58 @@
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading-Accent1">
     <w:name w:val="Colorful Shading Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -22479,65 +10347,58 @@
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading-Accent2">
     <w:name w:val="Colorful Shading Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -22601,65 +10462,58 @@
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading-Accent3">
     <w:name w:val="Colorful Shading Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -22713,65 +10567,58 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading-Accent4">
     <w:name w:val="Colorful Shading Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -22835,65 +10682,58 @@
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading-Accent5">
     <w:name w:val="Colorful Shading Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -22957,65 +10797,58 @@
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading-Accent6">
     <w:name w:val="Colorful Shading Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -23079,57 +10912,50 @@
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList">
     <w:name w:val="Colorful List"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-[...5 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
       </w:rPr>
       <w:tblPr/>
@@ -23165,57 +10991,50 @@
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList-Accent1">
     <w:name w:val="Colorful List Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-[...5 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
       </w:rPr>
       <w:tblPr/>
@@ -23251,57 +11070,50 @@
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList-Accent2">
     <w:name w:val="Colorful List Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-[...5 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
       </w:rPr>
       <w:tblPr/>
@@ -23337,57 +11149,50 @@
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList-Accent3">
     <w:name w:val="Colorful List Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-[...5 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
       </w:rPr>
       <w:tblPr/>
@@ -23423,57 +11228,50 @@
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList-Accent4">
     <w:name w:val="Colorful List Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-[...5 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
       </w:rPr>
       <w:tblPr/>
@@ -23509,57 +11307,50 @@
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList-Accent5">
     <w:name w:val="Colorful List Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-[...5 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
       </w:rPr>
       <w:tblPr/>
@@ -23595,57 +11386,50 @@
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList-Accent6">
     <w:name w:val="Colorful List Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-[...5 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
       </w:rPr>
       <w:tblPr/>
@@ -23681,60 +11465,53 @@
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid">
     <w:name w:val="Colorful Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -23761,60 +11538,53 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid-Accent1">
     <w:name w:val="Colorful Grid Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -23841,60 +11611,53 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid-Accent2">
     <w:name w:val="Colorful Grid Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -23921,60 +11684,53 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid-Accent3">
     <w:name w:val="Colorful Grid Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -24001,60 +11757,53 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid-Accent4">
     <w:name w:val="Colorful Grid Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -24081,60 +11830,53 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid-Accent5">
     <w:name w:val="Colorful Grid Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -24161,60 +11903,53 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid-Accent6">
     <w:name w:val="Colorful Grid Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
     <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -24231,57 +11966,57 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
-  <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -24560,71 +12295,78 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...11 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>138</Words>
+  <Characters>926</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>25</Lines>
+  <Paragraphs>27</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Manager/>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1037</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>IIP initial project timeline - accessible plain-text version</dc:title>
   <dc:subject>Accessible plain-text option format</dc:subject>
   <dc:creator>Sarah Starkey</dc:creator>
-  <keywords>IIP, accessible, timeline, plain text</keywords>
+  <cp:keywords>IIP, accessible, timeline, plain text</cp:keywords>
   <dc:description>Created as an accessible plain-text Word version of the visual timeline.</dc:description>
-  <lastModifiedBy>Sarah Starkey</lastModifiedBy>
-  <revision>2</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <category/>
-</coreProperties>
+  <cp:category/>
+</cp:coreProperties>
 </file>