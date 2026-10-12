--- v0 (2026-08-27)
+++ v1 (2026-10-12)
@@ -6,4644 +6,3398 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3941E109" w14:textId="06E34F0B" w:rsidR="001E7DA0" w:rsidRPr="00E3057F" w:rsidRDefault="00393C67" w:rsidP="00393C67">
+    <w:p w14:paraId="3941E109" w14:textId="7483FE82" w:rsidR="001E7DA0" w:rsidRPr="003846B3" w:rsidRDefault="009D4938" w:rsidP="52457578">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0AA76EFB" wp14:editId="4A7452F6">
-[...2 lines deleted...]
-            <wp:docPr id="2126093070" name="Picture 1" descr="A purple and yellow logo&#10;&#10;Description automatically generated"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0264CB56" wp14:editId="498FA6F2">
+            <wp:extent cx="1670050" cy="707388"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+            <wp:docPr id="722800668" name="Picture 1" descr="A purple and yellow logo&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2126093070" name="Picture 1" descr="A purple and yellow logo&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11"/>
+                    <a:blip r:embed="rId11" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1729148" cy="732420"/>
+                      <a:ext cx="1670050" cy="707388"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D52C94" w:rsidRPr="52457578">
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="7030A0"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00047DDA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="001965B1">
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="7030A0"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
-        <w:tab/>
+        <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="005354F4" w:rsidRPr="52457578">
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:color w:val="7030A0"/>
-[...18 lines deleted...]
-          <w:b/>
+          <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">School of Environment, Education &amp; Development </w:t>
+        <w:t xml:space="preserve">School of Social Sciences </w:t>
       </w:r>
-      <w:r w:rsidR="00E21D61" w:rsidRPr="00E3057F">
+      <w:r w:rsidR="00AC4B70" w:rsidRPr="52457578">
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(SEED)</w:t>
+        <w:t>(</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidR="005354F4" w:rsidRPr="52457578">
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00E3057F">
+        <w:t>SoSS</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4B70" w:rsidRPr="52457578">
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">SEED-specific Welcome &amp; Induction timetable and activities </w:t>
+        <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00FF12E4">
+    </w:p>
+    <w:p w14:paraId="5AD179B5" w14:textId="3D691E65" w:rsidR="00E154E3" w:rsidRDefault="00047DDA" w:rsidP="00047DDA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5040"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="001965B1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="004B54DA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PGR </w:t>
+      </w:r>
+      <w:r w:rsidR="00E21D61" w:rsidRPr="52457578">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Welcome </w:t>
+      </w:r>
+      <w:r w:rsidR="005354F4" w:rsidRPr="52457578">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Events </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4B70" w:rsidRPr="52457578">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">September </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E3057F">
+      <w:r w:rsidR="00E21D61" w:rsidRPr="52457578">
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="009837CB">
+      <w:r w:rsidR="00FD128D">
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t xml:space="preserve">6 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B04C225" w14:textId="36E89FC9" w:rsidR="007419A9" w:rsidRPr="003846B3" w:rsidRDefault="007419A9" w:rsidP="00047DDA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5040"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">       </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="2326"/>
-        <w:tblW w:w="14537" w:type="dxa"/>
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="14302" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2890"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3112"/>
+        <w:gridCol w:w="3529"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="3260"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="2693"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00577ECF" w:rsidRPr="00BA1F86" w14:paraId="508200D6" w14:textId="77777777" w:rsidTr="00533A16">
+      <w:tr w:rsidR="00577ECF" w:rsidRPr="00F5026B" w14:paraId="508200D6" w14:textId="77777777" w:rsidTr="002B1880">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2890" w:type="dxa"/>
+            <w:tcW w:w="3529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C994F4"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="02518BF5" w14:textId="77777777" w:rsidR="00577ECF" w:rsidRPr="00BA1F86" w:rsidRDefault="00577ECF" w:rsidP="0096504F">
+          <w:p w14:paraId="02518BF5" w14:textId="77777777" w:rsidR="00577ECF" w:rsidRPr="00F5026B" w:rsidRDefault="00577ECF" w:rsidP="52457578">
             <w:pPr>
               <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-[...11 lines deleted...]
-                <w:szCs w:val="32"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="52457578">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2057" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C39FF3"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D72FA31" w14:textId="77777777" w:rsidR="00577ECF" w:rsidRPr="00BA1F86" w:rsidRDefault="00577ECF" w:rsidP="0096504F">
+          <w:p w14:paraId="0D72FA31" w14:textId="77777777" w:rsidR="00577ECF" w:rsidRPr="00F5026B" w:rsidRDefault="00577ECF" w:rsidP="52457578">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-[...11 lines deleted...]
-                <w:szCs w:val="32"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="52457578">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3841" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C39FF3"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0EF4E885" w14:textId="2EB77066" w:rsidR="00577ECF" w:rsidRPr="00BA1F86" w:rsidRDefault="002F2028" w:rsidP="0096504F">
+          <w:p w14:paraId="0EF4E885" w14:textId="764175A1" w:rsidR="00577ECF" w:rsidRPr="00F5026B" w:rsidRDefault="00AB772A" w:rsidP="52457578">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:szCs w:val="32"/>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Departmental </w:t>
+            </w:r>
+            <w:r w:rsidR="002F2028" w:rsidRPr="52457578">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>In Person</w:t>
             </w:r>
-            <w:r w:rsidR="00577ECF" w:rsidRPr="00BA1F86">
-[...6 lines deleted...]
-                <w:szCs w:val="32"/>
+            <w:r w:rsidR="00577ECF" w:rsidRPr="52457578">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Event </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2637" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C39FF3"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64890211" w14:textId="77777777" w:rsidR="00577ECF" w:rsidRPr="00BA1F86" w:rsidRDefault="00577ECF" w:rsidP="0096504F">
+          <w:p w14:paraId="64890211" w14:textId="77777777" w:rsidR="00577ECF" w:rsidRPr="00F5026B" w:rsidRDefault="00577ECF" w:rsidP="52457578">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-[...11 lines deleted...]
-                <w:szCs w:val="32"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="52457578">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Hosted by</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3112" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C39FF3"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77213883" w14:textId="1DB9C952" w:rsidR="00577ECF" w:rsidRPr="00BA1F86" w:rsidRDefault="00836165" w:rsidP="6355EE5C">
+          <w:p w14:paraId="166E344F" w14:textId="5572CC2B" w:rsidR="00A017FE" w:rsidRPr="00B00709" w:rsidRDefault="00836165" w:rsidP="006A6EDF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Room</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77213883" w14:textId="2469B6E4" w:rsidR="00577ECF" w:rsidRPr="00654954" w:rsidRDefault="00577ECF" w:rsidP="006A6EDF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="32"/>
-[...25 lines deleted...]
-            </w:r>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006050AA" w:rsidRPr="006050AA" w14:paraId="19E17843" w14:textId="77777777" w:rsidTr="00533A16">
+      <w:tr w:rsidR="00892181" w:rsidRPr="00F5026B" w14:paraId="746C3106" w14:textId="77777777" w:rsidTr="002B1880">
         <w:trPr>
           <w:trHeight w:val="607"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2890" w:type="dxa"/>
+            <w:tcW w:w="3529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09C12C06" w14:textId="65CC03A5" w:rsidR="00892181" w:rsidRPr="7339E993" w:rsidRDefault="00892181" w:rsidP="005F54F8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C7732">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tuesday </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>(22</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB323D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>nd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Welcome Week)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52EE32FC" w14:textId="77777777" w:rsidR="00892181" w:rsidRPr="009C495B" w:rsidRDefault="00892181" w:rsidP="00892181">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C495B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>PGR Induction</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1726D314" w14:textId="2796BB25" w:rsidR="00892181" w:rsidRPr="009C495B" w:rsidRDefault="00892181" w:rsidP="00892181">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C495B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15:00 - 16:00, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="477C5E76" w14:textId="77777777" w:rsidR="00892181" w:rsidRPr="009C495B" w:rsidRDefault="00892181" w:rsidP="00892181">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0940B78D" w14:textId="77777777" w:rsidR="00892181" w:rsidRPr="009C495B" w:rsidRDefault="00892181" w:rsidP="00892181">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C495B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>PGT &amp; PGR Welcome Workshop</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12CE582B" w14:textId="5C96509C" w:rsidR="00892181" w:rsidRPr="009C495B" w:rsidRDefault="00892181" w:rsidP="00892181">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C495B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16:30-18:30, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11192917" w14:textId="77777777" w:rsidR="00892181" w:rsidRPr="009C495B" w:rsidRDefault="00892181" w:rsidP="00892181">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D4A0511" w14:textId="77777777" w:rsidR="00892181" w:rsidRPr="009C495B" w:rsidRDefault="00892181" w:rsidP="00892181">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C495B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Welcome Social</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BB10902" w14:textId="77777777" w:rsidR="00892181" w:rsidRPr="009C495B" w:rsidRDefault="00892181" w:rsidP="00892181">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C495B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>18:30-21:00, Sandbar</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52C29069" w14:textId="77777777" w:rsidR="00892181" w:rsidRDefault="00892181" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51B5875A" w14:textId="77777777" w:rsidR="00892181" w:rsidRPr="001C7732" w:rsidRDefault="00892181" w:rsidP="00892181">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C7732">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Philosophy Welcome</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D2AE8C2" w14:textId="3C167218" w:rsidR="00892181" w:rsidRDefault="00892181" w:rsidP="00892181">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C7732">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Joint MA and PhD Welcome</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4027583D" w14:textId="77777777" w:rsidR="002B1880" w:rsidRPr="001C7732" w:rsidRDefault="002B1880" w:rsidP="002B1880">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C7732">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dr </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Raamy Majeed</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4230216F" w14:textId="77777777" w:rsidR="00892181" w:rsidRDefault="00892181" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30F6A546" w14:textId="77777777" w:rsidR="002B1880" w:rsidRPr="009C495B" w:rsidRDefault="002B1880" w:rsidP="002B1880">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C495B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>PGR Induction</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="012F3458" w14:textId="77777777" w:rsidR="002B1880" w:rsidRPr="009C495B" w:rsidRDefault="002B1880" w:rsidP="002B1880">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C495B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>15:00 - 16:00, Ellen Wilkinson_A3.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AF7B324" w14:textId="77777777" w:rsidR="002B1880" w:rsidRPr="009C495B" w:rsidRDefault="002B1880" w:rsidP="002B1880">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5BA03522" w14:textId="77777777" w:rsidR="002B1880" w:rsidRPr="009C495B" w:rsidRDefault="002B1880" w:rsidP="002B1880">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C495B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>PGT &amp; PGR Welcome Workshop</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C234284" w14:textId="77777777" w:rsidR="002B1880" w:rsidRPr="009C495B" w:rsidRDefault="002B1880" w:rsidP="002B1880">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C495B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>16:30-18:30, University Place_4.213</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FBB85FD" w14:textId="77777777" w:rsidR="002B1880" w:rsidRPr="009C495B" w:rsidRDefault="002B1880" w:rsidP="002B1880">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3810120D" w14:textId="77777777" w:rsidR="002B1880" w:rsidRPr="009C495B" w:rsidRDefault="002B1880" w:rsidP="002B1880">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C495B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Welcome Social</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B916014" w14:textId="77777777" w:rsidR="002B1880" w:rsidRPr="009C495B" w:rsidRDefault="002B1880" w:rsidP="002B1880">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C495B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>18:30-21:00, Sandbar</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B7F79B0" w14:textId="77777777" w:rsidR="00892181" w:rsidRPr="00B00709" w:rsidRDefault="00892181" w:rsidP="006A6EDF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F54F8" w:rsidRPr="00F5026B" w14:paraId="503C7EF0" w14:textId="77777777" w:rsidTr="002B1880">
+        <w:trPr>
+          <w:trHeight w:val="607"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06DBD416" w14:textId="77777777" w:rsidR="005F54F8" w:rsidRPr="00F5026B" w:rsidRDefault="005F54F8" w:rsidP="005F54F8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7339E993">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Wednesday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (23</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB323D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>, Welcome Week)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66D38177" w14:textId="77777777" w:rsidR="005F54F8" w:rsidRPr="7339E993" w:rsidRDefault="005F54F8" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B1AA2EC" w14:textId="5DA23781" w:rsidR="005F54F8" w:rsidRPr="7339E993" w:rsidRDefault="00744551" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E279CC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>.00 – 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E279CC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>.45am</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55AEE133" w14:textId="77777777" w:rsidR="005F54F8" w:rsidRDefault="00744551" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>SoSS Wel</w:t>
+            </w:r>
+            <w:r w:rsidR="0074379D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">come </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="246E8286" w14:textId="77777777" w:rsidR="002B1880" w:rsidRPr="005C5C7A" w:rsidRDefault="002B1880" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5C7A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*All </w:t>
+            </w:r>
+            <w:r w:rsidR="005C5C7A" w:rsidRPr="005C5C7A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>new PGRs in the School of Social Sciences to attend.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27E918C5" w14:textId="6B170C21" w:rsidR="005C5C7A" w:rsidRPr="7339E993" w:rsidRDefault="005C5C7A" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3467F9A9" w14:textId="2A4789EF" w:rsidR="005F54F8" w:rsidRPr="7339E993" w:rsidRDefault="0074379D" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Dr Greig Charnock</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13E195CC" w14:textId="5D28CB5B" w:rsidR="005F54F8" w:rsidRPr="00B00709" w:rsidRDefault="0048350E" w:rsidP="006A6EDF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Arthur Lewis Building Boardroom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD26C7" w:rsidRPr="00F5026B" w14:paraId="0450E414" w14:textId="77777777" w:rsidTr="002B1880">
+        <w:trPr>
+          <w:trHeight w:val="607"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5546DD67" w14:textId="07A346AC" w:rsidR="00DD26C7" w:rsidRPr="00F5026B" w:rsidRDefault="1ADE2B3E" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7339E993">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Wednesday</w:t>
+            </w:r>
+            <w:r w:rsidR="00473343">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB323D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB323D" w:rsidRPr="00BB323D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB323D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00473343">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Welcome Week)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BD84DC0" w14:textId="15BFE8E0" w:rsidR="00DD26C7" w:rsidRPr="00F5026B" w:rsidRDefault="00DD26C7" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06862D12" w14:textId="4F90080C" w:rsidR="00DD26C7" w:rsidRPr="00F5026B" w:rsidRDefault="1ADE2B3E" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7339E993">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2.15pm - 3.00pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="142B94EC" w14:textId="11F866C2" w:rsidR="00DD26C7" w:rsidRPr="00F5026B" w:rsidRDefault="00DD26C7" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63E769E4" w14:textId="0ACFA710" w:rsidR="00DD26C7" w:rsidRPr="00F5026B" w:rsidRDefault="002A5A40" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7339E993">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Criminology Welcome</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A017090" w14:textId="254E93FD" w:rsidR="00DD26C7" w:rsidRPr="00F5026B" w:rsidRDefault="006842BF" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7339E993">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dr </w:t>
+            </w:r>
+            <w:r w:rsidR="004F3433">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Eon Kim</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24484A23" w14:textId="4E0648A3" w:rsidR="00A151EC" w:rsidRPr="00B00709" w:rsidRDefault="00407DB1" w:rsidP="006A6EDF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="000B35EA" w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>rthur Lewis Building Room</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4.050</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="7339E993" w14:paraId="476789AE" w14:textId="77777777" w:rsidTr="002B1880">
+        <w:trPr>
+          <w:trHeight w:val="607"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A04C9F9" w14:textId="619CBD53" w:rsidR="00DC093C" w:rsidRPr="001C1B66" w:rsidRDefault="00D25A12" w:rsidP="00AB0066">
+          <w:p w14:paraId="05BBEC96" w14:textId="51C875A5" w:rsidR="59CC28FC" w:rsidRDefault="59CC28FC" w:rsidP="7339E993">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:b/>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7339E993">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Wednesday </w:t>
             </w:r>
-            <w:r w:rsidR="00161342">
-[...34 lines deleted...]
-            </w:r>
+            <w:r w:rsidR="00BB323D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>(23</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB323D" w:rsidRPr="00BB323D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB323D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>, Welcome Week)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A5D659B" w14:textId="3DAFCE5D" w:rsidR="7339E993" w:rsidRDefault="7339E993" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2057" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54C53B95" w14:textId="501DCB3E" w:rsidR="00830DFE" w:rsidRPr="001C1B66" w:rsidRDefault="006050AA" w:rsidP="00D905F7">
-[...116 lines deleted...]
-              <w:t>0pm</w:t>
+          <w:p w14:paraId="7CA500B2" w14:textId="25233D38" w:rsidR="59CC28FC" w:rsidRDefault="59CC28FC" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7339E993">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2.00pm - 3.00pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3841" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33DE200F" w14:textId="6EC25E47" w:rsidR="6CB1030E" w:rsidRDefault="59CC28FC" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7339E993">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Economics Welcome</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26465530" w14:textId="6A856C4E" w:rsidR="59CC28FC" w:rsidRDefault="59CC28FC" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7339E993">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Dr Craig Webb</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33A2A1F8" w14:textId="157F01A5" w:rsidR="00581BA3" w:rsidRPr="00B00709" w:rsidRDefault="00407DB1" w:rsidP="006A6EDF">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="000B35EA" w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>rthur Lewis Building Room</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> G.016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C86F50" w14:paraId="316A1BF7" w14:textId="77777777" w:rsidTr="002B1880">
+        <w:trPr>
+          <w:trHeight w:val="607"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1615A97E" w14:textId="12562E42" w:rsidR="00C86F50" w:rsidRPr="7339E993" w:rsidRDefault="00C86F50" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wednesday </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB323D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>(23</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB323D" w:rsidRPr="00BB323D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB323D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>, Welcome Week)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D8BB313" w14:textId="65ED3CE4" w:rsidR="00830DFE" w:rsidRPr="001C1B66" w:rsidRDefault="00830DFE" w:rsidP="1B4243BD">
-[...78 lines deleted...]
-              <w:t>Bastia</w:t>
+          <w:p w14:paraId="5813F96C" w14:textId="1DDC7FD3" w:rsidR="00C86F50" w:rsidRPr="7339E993" w:rsidRDefault="00C86F50" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2.00pm</w:t>
+            </w:r>
+            <w:r w:rsidR="006B3F56">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>3.00pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2637" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11549C59" w14:textId="5A0CD378" w:rsidR="00C86F50" w:rsidRPr="7339E993" w:rsidRDefault="00C86F50" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Law Welcome</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75FEBC53" w14:textId="0CC30622" w:rsidR="00C86F50" w:rsidRPr="7339E993" w:rsidRDefault="00C86F50" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Dr Dimitrios Doukas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="488BAC9F" w14:textId="329F9C05" w:rsidR="007B74D3" w:rsidRPr="00B00709" w:rsidRDefault="00407DB1" w:rsidP="006A6EDF">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Williamson</w:t>
+            </w:r>
+            <w:r w:rsidR="000B35EA" w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Building Room </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3.34A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD26C7" w:rsidRPr="00F5026B" w14:paraId="0D2E81FB" w14:textId="77777777" w:rsidTr="002B1880">
+        <w:trPr>
+          <w:trHeight w:val="607"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19EC9D37" w14:textId="0F39625C" w:rsidR="00DD26C7" w:rsidRPr="00B00709" w:rsidRDefault="00E23EC1" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wednesday </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB323D" w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>(23</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB323D" w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB323D" w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>, Welcome Week)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6361A19D" w14:textId="6B764756" w:rsidR="00830DFE" w:rsidRPr="001C1B66" w:rsidRDefault="00DD26C7" w:rsidP="00E0241B">
+          <w:p w14:paraId="2557FD75" w14:textId="3F4282EA" w:rsidR="00DD26C7" w:rsidRPr="00B00709" w:rsidRDefault="00E23EC1" w:rsidP="7339E993">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
-[...32 lines deleted...]
-              <w:t>Bastia</w:t>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>10.00am – 12.00pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3112" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BA32701" w14:textId="0E7C0234" w:rsidR="00DD26C7" w:rsidRPr="00B00709" w:rsidRDefault="003620E3" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Politics Welcome</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D1C1F5C" w14:textId="56968E69" w:rsidR="00DD26C7" w:rsidRPr="00B00709" w:rsidRDefault="06B52EA3" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="003620E3" w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">r </w:t>
+            </w:r>
+            <w:r w:rsidR="008D2253" w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Paul Tobin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3381E957" w14:textId="7D7066FB" w:rsidR="00830DFE" w:rsidRPr="00533A16" w:rsidRDefault="005A3A21" w:rsidP="6355EE5C">
+          <w:p w14:paraId="3AEC0FFF" w14:textId="16E62DC9" w:rsidR="001119D7" w:rsidRPr="00B00709" w:rsidRDefault="00407DB1" w:rsidP="006A6EDF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...15 lines deleted...]
-              <w:t>Ellen Wilkinson Building</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Arthur Lewis Building Boardroom</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD26C7" w:rsidRPr="00DD26C7" w14:paraId="0450E414" w14:textId="77777777" w:rsidTr="00533A16">
+      <w:tr w:rsidR="00AB0066" w:rsidRPr="00F5026B" w14:paraId="6337203C" w14:textId="77777777" w:rsidTr="002B1880">
         <w:trPr>
           <w:trHeight w:val="607"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2890" w:type="dxa"/>
+            <w:tcW w:w="3529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BD84DC0" w14:textId="1483D86C" w:rsidR="00DD26C7" w:rsidRPr="001C1B66" w:rsidRDefault="00DD26C7" w:rsidP="00DD26C7">
+          <w:p w14:paraId="5C7A96E2" w14:textId="1B024759" w:rsidR="00AB0066" w:rsidRPr="00B00709" w:rsidRDefault="00AB0066" w:rsidP="7339E993">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:b/>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FBDCBA2" w14:textId="277F28BB" w:rsidR="00AB0066" w:rsidRPr="00B00709" w:rsidRDefault="2A684172" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Wednesday </w:t>
             </w:r>
-            <w:r w:rsidR="00161342">
-[...20 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00BB323D" w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>(23</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB323D" w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-            </w:r>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB323D" w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>, Welcome Week)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11DDF7E1" w14:textId="5AB480E3" w:rsidR="00AB0066" w:rsidRPr="00B00709" w:rsidRDefault="00AB0066" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2057" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A1A8C4A" w14:textId="77777777" w:rsidR="00B17FB9" w:rsidRPr="00B00709" w:rsidRDefault="00B17FB9" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5BED27CB" w14:textId="7F383BD8" w:rsidR="00AB0066" w:rsidRPr="00B00709" w:rsidRDefault="00B808ED" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="004B4B80" w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>.00pm – 3.00pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B7B1FD9" w14:textId="68A4868A" w:rsidR="00AB0066" w:rsidRPr="00B00709" w:rsidRDefault="00AB0066" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CEB042A" w14:textId="77777777" w:rsidR="00BF4FA3" w:rsidRPr="00B00709" w:rsidRDefault="00BF4FA3" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D8188A6" w14:textId="7D900956" w:rsidR="00B17FB9" w:rsidRPr="00B00709" w:rsidRDefault="00B17FB9" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Social Anthropology Welcome</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="141758EE" w14:textId="77777777" w:rsidR="00B17FB9" w:rsidRPr="00B00709" w:rsidRDefault="00B17FB9" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54413DB4" w14:textId="60700833" w:rsidR="000D17A7" w:rsidRPr="00B00709" w:rsidRDefault="006A1A79" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dr </w:t>
+            </w:r>
+            <w:r w:rsidR="007419A9" w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Michelle Obeid</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D64005A" w14:textId="56B14424" w:rsidR="006537B3" w:rsidRPr="00B00709" w:rsidRDefault="006537B3" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5EA43C72" w14:textId="77777777" w:rsidR="00A151EC" w:rsidRPr="00B00709" w:rsidRDefault="00A151EC" w:rsidP="006A6EDF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="406E5171" w14:textId="757B1BA3" w:rsidR="00654954" w:rsidRPr="00B00709" w:rsidRDefault="000B35EA" w:rsidP="006A6EDF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Arthur L</w:t>
+            </w:r>
+            <w:r w:rsidR="00B479B9" w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ewis Building Room </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>G.017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F4318" w:rsidRPr="00F5026B" w14:paraId="77ADE26F" w14:textId="77777777" w:rsidTr="002B1880">
+        <w:trPr>
+          <w:trHeight w:val="607"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D295436" w14:textId="6E95EB41" w:rsidR="7339E993" w:rsidRPr="00B00709" w:rsidRDefault="7339E993" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BFDDA6A" w14:textId="544A6872" w:rsidR="002F4318" w:rsidRPr="00B00709" w:rsidRDefault="7860A4A2" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wednesday </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB323D" w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>(23</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB323D" w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB323D" w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>, Welcome Week)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79CF6B04" w14:textId="4C5F6BE1" w:rsidR="002F4318" w:rsidRPr="00B00709" w:rsidRDefault="002F4318" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64EAD246" w14:textId="2BB9F0C1" w:rsidR="7339E993" w:rsidRPr="00B00709" w:rsidRDefault="7339E993" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0297A554" w14:textId="33333957" w:rsidR="00E216D7" w:rsidRPr="00B00709" w:rsidRDefault="00B8483A" w:rsidP="00E216D7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2.00</w:t>
+            </w:r>
+            <w:r w:rsidR="00E216D7" w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pm </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="00E216D7" w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>4.30</w:t>
+            </w:r>
+            <w:r w:rsidR="00E216D7" w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EAE3214" w14:textId="77777777" w:rsidR="00E216D7" w:rsidRPr="00B00709" w:rsidRDefault="00E216D7" w:rsidP="00E216D7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4BC3E356" w14:textId="77777777" w:rsidR="00E216D7" w:rsidRPr="00B00709" w:rsidRDefault="00E216D7" w:rsidP="00E216D7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>From 5pm (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Krobar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25498000" w14:textId="576053BB" w:rsidR="002F4318" w:rsidRPr="00B00709" w:rsidRDefault="002F4318" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="142B94EC" w14:textId="2835299D" w:rsidR="00DD26C7" w:rsidRPr="001C1B66" w:rsidRDefault="00DD26C7" w:rsidP="00D905F7">
+          <w:p w14:paraId="725F06B3" w14:textId="67DC8CC3" w:rsidR="002240A4" w:rsidRPr="00B00709" w:rsidRDefault="002240A4" w:rsidP="7339E993">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
-[...60 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24C1EC11" w14:textId="6441BD0F" w:rsidR="002240A4" w:rsidRPr="00B00709" w:rsidRDefault="7C0ACF45" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Sociology Welcome</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AD4F4A4" w14:textId="401079C7" w:rsidR="002240A4" w:rsidRPr="00B00709" w:rsidRDefault="002240A4" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3841" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03770398" w14:textId="7449B626" w:rsidR="7339E993" w:rsidRPr="00B00709" w:rsidRDefault="7339E993" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56BA2A38" w14:textId="6643959C" w:rsidR="00440658" w:rsidRPr="00B00709" w:rsidRDefault="377EFC09" w:rsidP="7339E993">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dr </w:t>
+            </w:r>
+            <w:r w:rsidR="00901ECC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Meghan Tinsley</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A2C76EA" w14:textId="77777777" w:rsidR="00654954" w:rsidRPr="00B00709" w:rsidRDefault="00654954" w:rsidP="00323522">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3EF27CE3" w14:textId="72A0B9D4" w:rsidR="002F4318" w:rsidRPr="00B00709" w:rsidRDefault="000B35EA" w:rsidP="00323522">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00B479B9" w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>rthur Lewis Building Room</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> G.019</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="7339E993" w14:paraId="74230F1A" w14:textId="77777777" w:rsidTr="002B1880">
+        <w:trPr>
+          <w:trHeight w:val="1178"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F44446D" w14:textId="77777777" w:rsidR="00B00709" w:rsidRPr="00B00709" w:rsidRDefault="00B00709" w:rsidP="00B00709">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="176A367D" w14:textId="6BB95023" w:rsidR="7339E993" w:rsidRPr="00B00709" w:rsidRDefault="5E8A386B" w:rsidP="00B00709">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wednesday </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB323D" w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>(23rd, Welcome Week)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63E769E4" w14:textId="72357D8E" w:rsidR="00DD26C7" w:rsidRPr="001C1B66" w:rsidRDefault="00E21D61" w:rsidP="004C295B">
-[...52 lines deleted...]
-              <w:t xml:space="preserve"> (with attendance from SEED Operations Team)</w:t>
+          <w:p w14:paraId="4805058F" w14:textId="6D8914FB" w:rsidR="5E8A386B" w:rsidRPr="00B00709" w:rsidRDefault="5E8A386B" w:rsidP="00B00709">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00201486">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>pm - 3.00pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2637" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A017090" w14:textId="733E82AA" w:rsidR="00DD26C7" w:rsidRPr="00D024AF" w:rsidRDefault="00E21D61" w:rsidP="00E3057F">
-[...62 lines deleted...]
-              <w:t xml:space="preserve"> (30 min)</w:t>
+          <w:p w14:paraId="5640C694" w14:textId="13A0252B" w:rsidR="5E8A386B" w:rsidRPr="00B00709" w:rsidRDefault="5E8A386B" w:rsidP="00B00709">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Social Statistics Welcome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3112" w:type="dxa"/>
-[...1102 lines deleted...]
-            <w:tcW w:w="2057" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B82693C" w14:textId="77777777" w:rsidR="00AB0066" w:rsidRPr="001C1B66" w:rsidRDefault="00AB0066" w:rsidP="00D905F7">
-[...101 lines deleted...]
-              <w:t>am</w:t>
+          <w:p w14:paraId="1A8FF991" w14:textId="77777777" w:rsidR="00B00709" w:rsidRPr="00B00709" w:rsidRDefault="00B00709" w:rsidP="00B00709">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0EA69694" w14:textId="3901F139" w:rsidR="4FFD0659" w:rsidRPr="00B00709" w:rsidRDefault="4FFD0659" w:rsidP="00B00709">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Dr Kingsley Purdam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3841" w:type="dxa"/>
-[...102 lines deleted...]
-            <w:tcW w:w="3112" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="406E5171" w14:textId="2370EAD5" w:rsidR="00AB0066" w:rsidRPr="00533A16" w:rsidRDefault="00DA3C7B" w:rsidP="00E3057F">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="448E2F26" w14:textId="58C4936D" w:rsidR="00653D37" w:rsidRPr="00B00709" w:rsidRDefault="000B35EA" w:rsidP="00B00709">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:eastAsia="en-GB"/>
-[...119 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00B479B9" w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">rthur Lewis Building Room </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4.05</w:t>
+            </w:r>
+            <w:r w:rsidR="00B00709" w:rsidRPr="00B00709">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>1</w:t>
-            </w:r>
-[...1890 lines deleted...]
-              <w:t>TBC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7DCE650C" w14:textId="77777777" w:rsidR="00335BDA" w:rsidRDefault="00335BDA" w:rsidP="00552A45">
+    <w:p w14:paraId="7DCE650C" w14:textId="77777777" w:rsidR="00335BDA" w:rsidRDefault="00335BDA" w:rsidP="00AC4B70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-57"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00335BDA" w:rsidSect="00D3169C">
+    <w:sectPr w:rsidR="00335BDA" w:rsidSect="00E154E3">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="284" w:right="567" w:bottom="193" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="397" w:right="720" w:bottom="340" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FB2F53D" w14:textId="77777777" w:rsidR="00266C34" w:rsidRDefault="00266C34" w:rsidP="001E7DA0">
+    <w:p w14:paraId="1E30D82F" w14:textId="77777777" w:rsidR="00E0150C" w:rsidRDefault="00E0150C" w:rsidP="001E7DA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42FEF639" w14:textId="77777777" w:rsidR="00266C34" w:rsidRDefault="00266C34" w:rsidP="001E7DA0">
+    <w:p w14:paraId="4EFCA6BC" w14:textId="77777777" w:rsidR="00E0150C" w:rsidRDefault="00E0150C" w:rsidP="001E7DA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64452958" w14:textId="77777777" w:rsidR="00266C34" w:rsidRDefault="00266C34" w:rsidP="001E7DA0">
+    <w:p w14:paraId="1E29896B" w14:textId="77777777" w:rsidR="00E0150C" w:rsidRDefault="00E0150C" w:rsidP="001E7DA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36631501" w14:textId="77777777" w:rsidR="00266C34" w:rsidRDefault="00266C34" w:rsidP="001E7DA0">
+    <w:p w14:paraId="4BA0BD8F" w14:textId="77777777" w:rsidR="00E0150C" w:rsidRDefault="00E0150C" w:rsidP="001E7DA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F7E0A40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E28A50CA"/>
     <w:lvl w:ilvl="0" w:tplc="A658FFA6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4713,50 +3467,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B8AB0E6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="56601AD6"/>
+    <w:lvl w:ilvl="0" w:tplc="C560A556">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6214295E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="472E04C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="29BA469E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A9A00DA8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="29AE3ED4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B052F024">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2C2639A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="02747F1A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="404C7638"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C45A573C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4825,51 +3692,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47DE55E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D3C84E66"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4938,51 +3805,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="547D0C53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="22DCA1DE"/>
     <w:lvl w:ilvl="0" w:tplc="A658FFA6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -5050,51 +3917,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="599457B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="506A81E2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5163,164 +4030,164 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="679936AD"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59F3392D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8688B196"/>
-    <w:lvl w:ilvl="0" w:tplc="04070001">
+    <w:tmpl w:val="E0941A92"/>
+    <w:lvl w:ilvl="0" w:tplc="DCE000D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="BA4A34AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7994AFFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="383E0320">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37146180">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="02B414C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="6A8A8CE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="B0F06C2C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="762A9D40">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F667B7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="804426B4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5389,682 +4256,811 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1962878324">
+  <w:num w:numId="1" w16cid:durableId="2069835188">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="430472129">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="116795772">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="373501470">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1807163588">
+  <w:num w:numId="5" w16cid:durableId="1152717687">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1682707701">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="397484875">
-[...2 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="559444384">
+  <w:num w:numId="7" w16cid:durableId="427241663">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1094590835">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="8" w16cid:durableId="862865324">
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001E7DA0"/>
     <w:rsid w:val="00004F3D"/>
     <w:rsid w:val="000112E1"/>
-    <w:rsid w:val="000136F9"/>
     <w:rsid w:val="00014563"/>
-    <w:rsid w:val="00030496"/>
+    <w:rsid w:val="000300E7"/>
     <w:rsid w:val="00030C41"/>
     <w:rsid w:val="00030FB9"/>
-    <w:rsid w:val="000469A5"/>
-    <w:rsid w:val="00046B52"/>
+    <w:rsid w:val="00031480"/>
+    <w:rsid w:val="000322DC"/>
+    <w:rsid w:val="00034B9A"/>
+    <w:rsid w:val="00037B07"/>
     <w:rsid w:val="00047D5B"/>
+    <w:rsid w:val="00047DDA"/>
+    <w:rsid w:val="000524AF"/>
     <w:rsid w:val="00061204"/>
-    <w:rsid w:val="000658E5"/>
     <w:rsid w:val="0006696E"/>
-    <w:rsid w:val="00072FC4"/>
-    <w:rsid w:val="000753C2"/>
     <w:rsid w:val="00077337"/>
     <w:rsid w:val="0008169D"/>
     <w:rsid w:val="00083B8A"/>
-    <w:rsid w:val="00097E1E"/>
     <w:rsid w:val="000A06D1"/>
     <w:rsid w:val="000A5089"/>
+    <w:rsid w:val="000B35EA"/>
     <w:rsid w:val="000B7440"/>
     <w:rsid w:val="000B7CEB"/>
     <w:rsid w:val="000C2204"/>
     <w:rsid w:val="000C341B"/>
-    <w:rsid w:val="000C5ACE"/>
     <w:rsid w:val="000C6DD5"/>
     <w:rsid w:val="000D17A7"/>
     <w:rsid w:val="000E58A3"/>
-    <w:rsid w:val="000E6FAA"/>
+    <w:rsid w:val="000E5F75"/>
     <w:rsid w:val="000E763A"/>
     <w:rsid w:val="000F5558"/>
     <w:rsid w:val="001008F4"/>
-    <w:rsid w:val="00101BD1"/>
     <w:rsid w:val="001021CD"/>
+    <w:rsid w:val="00103C0E"/>
+    <w:rsid w:val="001119D7"/>
     <w:rsid w:val="00117AA0"/>
-    <w:rsid w:val="00120B67"/>
     <w:rsid w:val="001228F9"/>
     <w:rsid w:val="00122E6E"/>
-    <w:rsid w:val="00124C1C"/>
     <w:rsid w:val="00127231"/>
+    <w:rsid w:val="001276FD"/>
     <w:rsid w:val="00127A75"/>
     <w:rsid w:val="00132E20"/>
-    <w:rsid w:val="001333AC"/>
     <w:rsid w:val="0014109A"/>
     <w:rsid w:val="00142503"/>
     <w:rsid w:val="00152D22"/>
     <w:rsid w:val="00155C0A"/>
-    <w:rsid w:val="00155F4E"/>
-    <w:rsid w:val="00161342"/>
+    <w:rsid w:val="0015625A"/>
     <w:rsid w:val="001652B0"/>
     <w:rsid w:val="00166645"/>
     <w:rsid w:val="00166DF3"/>
-    <w:rsid w:val="0017501A"/>
+    <w:rsid w:val="00167198"/>
     <w:rsid w:val="001800B1"/>
     <w:rsid w:val="0018049B"/>
     <w:rsid w:val="001817D7"/>
-    <w:rsid w:val="001863F0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001909F2"/>
+    <w:rsid w:val="001965B1"/>
     <w:rsid w:val="001A0E4D"/>
     <w:rsid w:val="001A1A95"/>
     <w:rsid w:val="001A2875"/>
     <w:rsid w:val="001A52D8"/>
     <w:rsid w:val="001B1D7C"/>
-    <w:rsid w:val="001B256B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001C1B66"/>
+    <w:rsid w:val="001C1F53"/>
     <w:rsid w:val="001C1FBA"/>
+    <w:rsid w:val="001C7732"/>
     <w:rsid w:val="001D45DA"/>
     <w:rsid w:val="001D7951"/>
     <w:rsid w:val="001D7ACA"/>
-    <w:rsid w:val="001E30C5"/>
     <w:rsid w:val="001E3769"/>
     <w:rsid w:val="001E6D5B"/>
     <w:rsid w:val="001E7DA0"/>
     <w:rsid w:val="001F04B8"/>
+    <w:rsid w:val="001F2B1B"/>
+    <w:rsid w:val="001F2B7E"/>
     <w:rsid w:val="0020050F"/>
+    <w:rsid w:val="00201486"/>
     <w:rsid w:val="00206B99"/>
     <w:rsid w:val="002139AB"/>
+    <w:rsid w:val="00213BF9"/>
     <w:rsid w:val="00213C6D"/>
-    <w:rsid w:val="00217227"/>
+    <w:rsid w:val="002207A8"/>
     <w:rsid w:val="002240A4"/>
     <w:rsid w:val="0022454D"/>
     <w:rsid w:val="00227D3C"/>
-    <w:rsid w:val="0023075D"/>
     <w:rsid w:val="00231EDD"/>
     <w:rsid w:val="00234B89"/>
     <w:rsid w:val="002369EA"/>
     <w:rsid w:val="002409C5"/>
     <w:rsid w:val="00240F53"/>
-    <w:rsid w:val="00251871"/>
+    <w:rsid w:val="00245261"/>
+    <w:rsid w:val="00254410"/>
     <w:rsid w:val="002579BA"/>
-    <w:rsid w:val="0026659D"/>
-    <w:rsid w:val="00266C34"/>
+    <w:rsid w:val="0026687D"/>
     <w:rsid w:val="00270247"/>
-    <w:rsid w:val="00271C18"/>
     <w:rsid w:val="00273049"/>
-    <w:rsid w:val="00273706"/>
     <w:rsid w:val="0028387F"/>
     <w:rsid w:val="00285B7F"/>
     <w:rsid w:val="00287081"/>
     <w:rsid w:val="0029217B"/>
     <w:rsid w:val="0029254D"/>
     <w:rsid w:val="002950A7"/>
-    <w:rsid w:val="002A2880"/>
+    <w:rsid w:val="00296023"/>
+    <w:rsid w:val="002A5A40"/>
+    <w:rsid w:val="002B16BA"/>
+    <w:rsid w:val="002B1880"/>
     <w:rsid w:val="002B20BD"/>
     <w:rsid w:val="002B3182"/>
     <w:rsid w:val="002B3D40"/>
-    <w:rsid w:val="002B4B1B"/>
-    <w:rsid w:val="002B503A"/>
     <w:rsid w:val="002B5566"/>
     <w:rsid w:val="002B6CBA"/>
-    <w:rsid w:val="002C4386"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002E3C1F"/>
+    <w:rsid w:val="002C71BE"/>
     <w:rsid w:val="002E462A"/>
+    <w:rsid w:val="002E4654"/>
     <w:rsid w:val="002F2028"/>
     <w:rsid w:val="002F3B5C"/>
     <w:rsid w:val="002F4318"/>
     <w:rsid w:val="002F5865"/>
     <w:rsid w:val="002F6F8C"/>
     <w:rsid w:val="00301238"/>
     <w:rsid w:val="0030745C"/>
     <w:rsid w:val="00307CEB"/>
     <w:rsid w:val="0031037B"/>
-    <w:rsid w:val="00311BFF"/>
-    <w:rsid w:val="003164C5"/>
     <w:rsid w:val="00320BA0"/>
-    <w:rsid w:val="00321DD0"/>
+    <w:rsid w:val="00323522"/>
+    <w:rsid w:val="00331082"/>
     <w:rsid w:val="00331F80"/>
     <w:rsid w:val="0033320A"/>
     <w:rsid w:val="00335BDA"/>
-    <w:rsid w:val="00336722"/>
     <w:rsid w:val="0033750C"/>
+    <w:rsid w:val="003423B1"/>
     <w:rsid w:val="00345C2E"/>
     <w:rsid w:val="0034678B"/>
     <w:rsid w:val="003529D7"/>
     <w:rsid w:val="00353448"/>
-    <w:rsid w:val="0035649D"/>
     <w:rsid w:val="003600C2"/>
-    <w:rsid w:val="00361A62"/>
-[...3 lines deleted...]
-    <w:rsid w:val="003952E3"/>
+    <w:rsid w:val="003620E3"/>
+    <w:rsid w:val="00374190"/>
+    <w:rsid w:val="003846B3"/>
+    <w:rsid w:val="0038616B"/>
+    <w:rsid w:val="00391E68"/>
+    <w:rsid w:val="00396106"/>
     <w:rsid w:val="00396C9E"/>
     <w:rsid w:val="003A2F5B"/>
-    <w:rsid w:val="003A63B2"/>
-    <w:rsid w:val="003B0AD8"/>
+    <w:rsid w:val="003B42C9"/>
     <w:rsid w:val="003C6E59"/>
     <w:rsid w:val="003D242D"/>
+    <w:rsid w:val="003D5DFF"/>
     <w:rsid w:val="003E546C"/>
-    <w:rsid w:val="003E5966"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003F7795"/>
     <w:rsid w:val="004009AA"/>
-    <w:rsid w:val="00407A69"/>
+    <w:rsid w:val="00407DB1"/>
     <w:rsid w:val="00421517"/>
     <w:rsid w:val="00423B50"/>
     <w:rsid w:val="004332F6"/>
     <w:rsid w:val="0043718C"/>
-    <w:rsid w:val="00441B3D"/>
+    <w:rsid w:val="00440658"/>
+    <w:rsid w:val="00456D96"/>
     <w:rsid w:val="004578AF"/>
     <w:rsid w:val="0046259E"/>
-    <w:rsid w:val="00462F64"/>
     <w:rsid w:val="0046305C"/>
     <w:rsid w:val="0046659A"/>
-    <w:rsid w:val="00471256"/>
-    <w:rsid w:val="00473ECA"/>
+    <w:rsid w:val="00473343"/>
     <w:rsid w:val="00474A39"/>
     <w:rsid w:val="0047514F"/>
     <w:rsid w:val="0047656A"/>
+    <w:rsid w:val="00476E08"/>
     <w:rsid w:val="004808E1"/>
+    <w:rsid w:val="0048350E"/>
     <w:rsid w:val="004855E3"/>
+    <w:rsid w:val="00485EBB"/>
     <w:rsid w:val="004860AF"/>
-    <w:rsid w:val="00490025"/>
-    <w:rsid w:val="00491C50"/>
+    <w:rsid w:val="00491AFC"/>
     <w:rsid w:val="00497532"/>
     <w:rsid w:val="00497D95"/>
     <w:rsid w:val="004A0434"/>
+    <w:rsid w:val="004A1EFF"/>
     <w:rsid w:val="004A237F"/>
-    <w:rsid w:val="004A5EF4"/>
+    <w:rsid w:val="004B4B80"/>
+    <w:rsid w:val="004B54DA"/>
     <w:rsid w:val="004C0585"/>
-    <w:rsid w:val="004C05DB"/>
     <w:rsid w:val="004C22C9"/>
     <w:rsid w:val="004C295B"/>
-    <w:rsid w:val="004C4322"/>
     <w:rsid w:val="004C46BD"/>
     <w:rsid w:val="004C504D"/>
-    <w:rsid w:val="004D21AD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004E3FE4"/>
     <w:rsid w:val="004E43A0"/>
     <w:rsid w:val="004E6B4F"/>
-    <w:rsid w:val="004F0118"/>
     <w:rsid w:val="004F011C"/>
-    <w:rsid w:val="004F2ECD"/>
-    <w:rsid w:val="004F455F"/>
+    <w:rsid w:val="004F3433"/>
     <w:rsid w:val="00500885"/>
     <w:rsid w:val="005023D7"/>
-    <w:rsid w:val="00533A16"/>
-    <w:rsid w:val="00533D6F"/>
+    <w:rsid w:val="00521160"/>
     <w:rsid w:val="005352CE"/>
+    <w:rsid w:val="005354F4"/>
     <w:rsid w:val="00540BE2"/>
     <w:rsid w:val="00551494"/>
-    <w:rsid w:val="00552A45"/>
     <w:rsid w:val="005530F9"/>
     <w:rsid w:val="00553823"/>
     <w:rsid w:val="00554E46"/>
+    <w:rsid w:val="00560CEC"/>
     <w:rsid w:val="00563235"/>
     <w:rsid w:val="0056426A"/>
     <w:rsid w:val="00571436"/>
-    <w:rsid w:val="005753F7"/>
-    <w:rsid w:val="005768A3"/>
     <w:rsid w:val="00577ECF"/>
-    <w:rsid w:val="00581951"/>
-    <w:rsid w:val="00581E2B"/>
+    <w:rsid w:val="00581BA3"/>
     <w:rsid w:val="005823FA"/>
     <w:rsid w:val="00582B93"/>
     <w:rsid w:val="00583E45"/>
+    <w:rsid w:val="00586484"/>
     <w:rsid w:val="005950D8"/>
+    <w:rsid w:val="0059684C"/>
+    <w:rsid w:val="0059778F"/>
     <w:rsid w:val="005A1F80"/>
-    <w:rsid w:val="005A3A21"/>
+    <w:rsid w:val="005B6290"/>
     <w:rsid w:val="005B6B34"/>
     <w:rsid w:val="005C3462"/>
     <w:rsid w:val="005C3862"/>
-    <w:rsid w:val="005E19D4"/>
-    <w:rsid w:val="005E3553"/>
+    <w:rsid w:val="005C5C7A"/>
+    <w:rsid w:val="005D3F53"/>
+    <w:rsid w:val="005E4ADD"/>
+    <w:rsid w:val="005E58BF"/>
     <w:rsid w:val="005F0EBD"/>
-    <w:rsid w:val="005F2BD5"/>
     <w:rsid w:val="005F4A84"/>
+    <w:rsid w:val="005F54F8"/>
     <w:rsid w:val="00603D5A"/>
     <w:rsid w:val="006050AA"/>
     <w:rsid w:val="00610DA0"/>
-    <w:rsid w:val="0061516E"/>
     <w:rsid w:val="00615E6D"/>
     <w:rsid w:val="00622D94"/>
     <w:rsid w:val="0062392A"/>
     <w:rsid w:val="00626720"/>
     <w:rsid w:val="0062716B"/>
+    <w:rsid w:val="006306B4"/>
     <w:rsid w:val="0063136C"/>
     <w:rsid w:val="006371BA"/>
     <w:rsid w:val="00637413"/>
     <w:rsid w:val="0064050E"/>
     <w:rsid w:val="006431B6"/>
+    <w:rsid w:val="006537B3"/>
+    <w:rsid w:val="00653D37"/>
+    <w:rsid w:val="00654207"/>
+    <w:rsid w:val="00654954"/>
+    <w:rsid w:val="00660E62"/>
     <w:rsid w:val="006704AC"/>
     <w:rsid w:val="006754B6"/>
     <w:rsid w:val="006842A6"/>
+    <w:rsid w:val="006842BF"/>
     <w:rsid w:val="00685A7C"/>
-    <w:rsid w:val="006A2DEB"/>
+    <w:rsid w:val="00696891"/>
+    <w:rsid w:val="006A1A79"/>
+    <w:rsid w:val="006A6EDF"/>
+    <w:rsid w:val="006B0F87"/>
+    <w:rsid w:val="006B3F56"/>
     <w:rsid w:val="006B7D62"/>
-    <w:rsid w:val="006C05AC"/>
     <w:rsid w:val="006C08D7"/>
+    <w:rsid w:val="006C3850"/>
     <w:rsid w:val="006C60C7"/>
-    <w:rsid w:val="006D14F4"/>
+    <w:rsid w:val="006C6440"/>
     <w:rsid w:val="006D4DD6"/>
+    <w:rsid w:val="006D60EA"/>
+    <w:rsid w:val="006E35A4"/>
+    <w:rsid w:val="006F66C3"/>
     <w:rsid w:val="0070263B"/>
-    <w:rsid w:val="0071337A"/>
     <w:rsid w:val="00716B03"/>
     <w:rsid w:val="00720321"/>
+    <w:rsid w:val="00732021"/>
     <w:rsid w:val="00733008"/>
-    <w:rsid w:val="00745568"/>
+    <w:rsid w:val="007419A9"/>
+    <w:rsid w:val="0074379D"/>
+    <w:rsid w:val="00744551"/>
     <w:rsid w:val="00746500"/>
     <w:rsid w:val="00752823"/>
     <w:rsid w:val="007609D2"/>
-    <w:rsid w:val="00761B2B"/>
     <w:rsid w:val="00765D79"/>
     <w:rsid w:val="00767061"/>
-    <w:rsid w:val="00767735"/>
     <w:rsid w:val="00771BD2"/>
-    <w:rsid w:val="00772C50"/>
     <w:rsid w:val="00773437"/>
     <w:rsid w:val="0078108E"/>
+    <w:rsid w:val="007833F8"/>
     <w:rsid w:val="007834DB"/>
     <w:rsid w:val="00790C9C"/>
-    <w:rsid w:val="0079185A"/>
     <w:rsid w:val="007959C4"/>
     <w:rsid w:val="007A7271"/>
-    <w:rsid w:val="007B1079"/>
     <w:rsid w:val="007B2D2C"/>
     <w:rsid w:val="007B343E"/>
+    <w:rsid w:val="007B74D3"/>
     <w:rsid w:val="007C15C0"/>
-    <w:rsid w:val="007D1800"/>
-[...3 lines deleted...]
-    <w:rsid w:val="007F7406"/>
+    <w:rsid w:val="007E11F6"/>
+    <w:rsid w:val="007E46F2"/>
+    <w:rsid w:val="00802187"/>
     <w:rsid w:val="00802A85"/>
+    <w:rsid w:val="0080577D"/>
+    <w:rsid w:val="008125FD"/>
     <w:rsid w:val="00816355"/>
+    <w:rsid w:val="00817454"/>
+    <w:rsid w:val="00821924"/>
     <w:rsid w:val="00822F01"/>
     <w:rsid w:val="00825B7D"/>
     <w:rsid w:val="00826D17"/>
     <w:rsid w:val="00830DFE"/>
-    <w:rsid w:val="00832764"/>
     <w:rsid w:val="00833DFF"/>
     <w:rsid w:val="00835810"/>
     <w:rsid w:val="00836165"/>
     <w:rsid w:val="00841254"/>
-    <w:rsid w:val="00844C32"/>
     <w:rsid w:val="008466CF"/>
-    <w:rsid w:val="008561E6"/>
+    <w:rsid w:val="00847ABF"/>
     <w:rsid w:val="00857203"/>
+    <w:rsid w:val="0086437D"/>
     <w:rsid w:val="0086551F"/>
-    <w:rsid w:val="00875C35"/>
-    <w:rsid w:val="00875E86"/>
+    <w:rsid w:val="008734AA"/>
     <w:rsid w:val="00880B32"/>
     <w:rsid w:val="008810FC"/>
     <w:rsid w:val="00883414"/>
     <w:rsid w:val="008842BE"/>
-    <w:rsid w:val="00886E90"/>
+    <w:rsid w:val="00892181"/>
+    <w:rsid w:val="00892FDF"/>
     <w:rsid w:val="0089373B"/>
     <w:rsid w:val="00894644"/>
-    <w:rsid w:val="00894DCF"/>
     <w:rsid w:val="00896BC2"/>
-    <w:rsid w:val="008A2274"/>
-[...3 lines deleted...]
-    <w:rsid w:val="008B3CAC"/>
     <w:rsid w:val="008C17A9"/>
     <w:rsid w:val="008C7578"/>
     <w:rsid w:val="008C7E69"/>
     <w:rsid w:val="008D02C9"/>
-    <w:rsid w:val="008D4A4C"/>
+    <w:rsid w:val="008D2253"/>
     <w:rsid w:val="008D6480"/>
     <w:rsid w:val="008E2E76"/>
+    <w:rsid w:val="008E7F8A"/>
     <w:rsid w:val="008F124F"/>
     <w:rsid w:val="008F4E6D"/>
+    <w:rsid w:val="008F713D"/>
+    <w:rsid w:val="00901ECC"/>
     <w:rsid w:val="009102D2"/>
+    <w:rsid w:val="00913D72"/>
     <w:rsid w:val="009154D6"/>
     <w:rsid w:val="009159D3"/>
+    <w:rsid w:val="00916102"/>
     <w:rsid w:val="00921DF5"/>
     <w:rsid w:val="00925217"/>
+    <w:rsid w:val="00925417"/>
+    <w:rsid w:val="009259B3"/>
+    <w:rsid w:val="009279F7"/>
     <w:rsid w:val="0093560E"/>
+    <w:rsid w:val="0094599D"/>
+    <w:rsid w:val="00945A58"/>
     <w:rsid w:val="009472F4"/>
-    <w:rsid w:val="00953C9E"/>
+    <w:rsid w:val="0095340E"/>
     <w:rsid w:val="00956A0B"/>
     <w:rsid w:val="00957439"/>
-    <w:rsid w:val="00960E5C"/>
-    <w:rsid w:val="0096299D"/>
     <w:rsid w:val="0096504F"/>
     <w:rsid w:val="00972DD6"/>
     <w:rsid w:val="00972F5E"/>
     <w:rsid w:val="0097474C"/>
-    <w:rsid w:val="00977C2C"/>
     <w:rsid w:val="00980D84"/>
-    <w:rsid w:val="009837CB"/>
-    <w:rsid w:val="009917D2"/>
+    <w:rsid w:val="00982577"/>
+    <w:rsid w:val="00994B40"/>
     <w:rsid w:val="009A4BE1"/>
     <w:rsid w:val="009A6D80"/>
-    <w:rsid w:val="009B3548"/>
+    <w:rsid w:val="009B3479"/>
+    <w:rsid w:val="009B6457"/>
     <w:rsid w:val="009B7580"/>
     <w:rsid w:val="009C0F82"/>
+    <w:rsid w:val="009C16A6"/>
+    <w:rsid w:val="009C495B"/>
     <w:rsid w:val="009C7DD4"/>
     <w:rsid w:val="009D3ACC"/>
+    <w:rsid w:val="009D486A"/>
+    <w:rsid w:val="009D4938"/>
     <w:rsid w:val="009D7BE4"/>
     <w:rsid w:val="009E0434"/>
-    <w:rsid w:val="009E2007"/>
     <w:rsid w:val="009E34EB"/>
     <w:rsid w:val="009F33F2"/>
+    <w:rsid w:val="00A00F5E"/>
+    <w:rsid w:val="00A017FE"/>
     <w:rsid w:val="00A0302A"/>
     <w:rsid w:val="00A0314E"/>
     <w:rsid w:val="00A06D72"/>
+    <w:rsid w:val="00A151EC"/>
     <w:rsid w:val="00A157F2"/>
+    <w:rsid w:val="00A1704D"/>
     <w:rsid w:val="00A26952"/>
-    <w:rsid w:val="00A32359"/>
-    <w:rsid w:val="00A5346C"/>
     <w:rsid w:val="00A53DE7"/>
+    <w:rsid w:val="00A559F3"/>
+    <w:rsid w:val="00A70389"/>
     <w:rsid w:val="00A7337F"/>
-    <w:rsid w:val="00A75F0E"/>
     <w:rsid w:val="00A76390"/>
-    <w:rsid w:val="00A77946"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00AA67B2"/>
+    <w:rsid w:val="00AA035D"/>
+    <w:rsid w:val="00AA6FC2"/>
     <w:rsid w:val="00AB0066"/>
     <w:rsid w:val="00AB0F13"/>
+    <w:rsid w:val="00AB3598"/>
+    <w:rsid w:val="00AB772A"/>
     <w:rsid w:val="00AB77FE"/>
     <w:rsid w:val="00AC1FB1"/>
+    <w:rsid w:val="00AC4B70"/>
+    <w:rsid w:val="00AD299E"/>
     <w:rsid w:val="00AD3A89"/>
     <w:rsid w:val="00AD67A6"/>
+    <w:rsid w:val="00AE3813"/>
+    <w:rsid w:val="00AE40FA"/>
     <w:rsid w:val="00AE4D8F"/>
     <w:rsid w:val="00AE695E"/>
     <w:rsid w:val="00AF053B"/>
-    <w:rsid w:val="00AF5947"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B300FA"/>
+    <w:rsid w:val="00B00709"/>
+    <w:rsid w:val="00B01D66"/>
+    <w:rsid w:val="00B03144"/>
+    <w:rsid w:val="00B064FA"/>
+    <w:rsid w:val="00B136C9"/>
+    <w:rsid w:val="00B1518E"/>
+    <w:rsid w:val="00B17FB9"/>
+    <w:rsid w:val="00B238E2"/>
     <w:rsid w:val="00B37593"/>
+    <w:rsid w:val="00B479B9"/>
     <w:rsid w:val="00B50B7F"/>
-    <w:rsid w:val="00B516F8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B714E0"/>
+    <w:rsid w:val="00B51E27"/>
+    <w:rsid w:val="00B62EFC"/>
+    <w:rsid w:val="00B76B78"/>
+    <w:rsid w:val="00B808ED"/>
     <w:rsid w:val="00B81AE1"/>
+    <w:rsid w:val="00B8483A"/>
     <w:rsid w:val="00B9280D"/>
     <w:rsid w:val="00B939F3"/>
     <w:rsid w:val="00B94EC9"/>
     <w:rsid w:val="00B94FBF"/>
+    <w:rsid w:val="00B97F04"/>
     <w:rsid w:val="00BA123A"/>
     <w:rsid w:val="00BA434E"/>
     <w:rsid w:val="00BA5703"/>
+    <w:rsid w:val="00BB323D"/>
     <w:rsid w:val="00BB594F"/>
-    <w:rsid w:val="00BB62F4"/>
-    <w:rsid w:val="00BB7449"/>
     <w:rsid w:val="00BC3320"/>
-    <w:rsid w:val="00C01283"/>
+    <w:rsid w:val="00BF4FA3"/>
+    <w:rsid w:val="00BF7952"/>
     <w:rsid w:val="00C02A18"/>
     <w:rsid w:val="00C12EA0"/>
-    <w:rsid w:val="00C20E42"/>
+    <w:rsid w:val="00C13EF9"/>
+    <w:rsid w:val="00C1678C"/>
+    <w:rsid w:val="00C206F1"/>
     <w:rsid w:val="00C2596E"/>
+    <w:rsid w:val="00C34EDC"/>
     <w:rsid w:val="00C37160"/>
     <w:rsid w:val="00C42E38"/>
     <w:rsid w:val="00C474F5"/>
-    <w:rsid w:val="00C528A7"/>
-    <w:rsid w:val="00C53EB5"/>
+    <w:rsid w:val="00C53258"/>
     <w:rsid w:val="00C57390"/>
-    <w:rsid w:val="00C6105F"/>
-    <w:rsid w:val="00C6596C"/>
+    <w:rsid w:val="00C65A6A"/>
     <w:rsid w:val="00C710CA"/>
     <w:rsid w:val="00C74B87"/>
     <w:rsid w:val="00C77896"/>
     <w:rsid w:val="00C77BA8"/>
     <w:rsid w:val="00C81ECE"/>
+    <w:rsid w:val="00C86F50"/>
     <w:rsid w:val="00C9025C"/>
     <w:rsid w:val="00C926E2"/>
+    <w:rsid w:val="00C9578B"/>
     <w:rsid w:val="00C95A1A"/>
     <w:rsid w:val="00CA4A75"/>
+    <w:rsid w:val="00CA5E80"/>
     <w:rsid w:val="00CA6632"/>
     <w:rsid w:val="00CA76D6"/>
     <w:rsid w:val="00CB103D"/>
     <w:rsid w:val="00CB292C"/>
-    <w:rsid w:val="00CB7415"/>
     <w:rsid w:val="00CC305B"/>
+    <w:rsid w:val="00CC3EBD"/>
     <w:rsid w:val="00CC413F"/>
     <w:rsid w:val="00CD0245"/>
     <w:rsid w:val="00CD165C"/>
     <w:rsid w:val="00CD22B9"/>
-    <w:rsid w:val="00CD273B"/>
     <w:rsid w:val="00CD70D4"/>
     <w:rsid w:val="00CE0186"/>
     <w:rsid w:val="00CE32E1"/>
-    <w:rsid w:val="00CE5328"/>
-    <w:rsid w:val="00CF05BE"/>
+    <w:rsid w:val="00CE366F"/>
     <w:rsid w:val="00CF2F92"/>
-    <w:rsid w:val="00CF39DA"/>
+    <w:rsid w:val="00CF3AB7"/>
     <w:rsid w:val="00CF46DC"/>
     <w:rsid w:val="00CF5FF7"/>
-    <w:rsid w:val="00D024AF"/>
-    <w:rsid w:val="00D10E6A"/>
+    <w:rsid w:val="00CF6171"/>
     <w:rsid w:val="00D12BFB"/>
-    <w:rsid w:val="00D15052"/>
-    <w:rsid w:val="00D2391D"/>
     <w:rsid w:val="00D25A12"/>
     <w:rsid w:val="00D27E55"/>
-    <w:rsid w:val="00D3169C"/>
     <w:rsid w:val="00D4496A"/>
     <w:rsid w:val="00D51555"/>
+    <w:rsid w:val="00D52C94"/>
     <w:rsid w:val="00D57F47"/>
-    <w:rsid w:val="00D82CDB"/>
+    <w:rsid w:val="00D737D3"/>
     <w:rsid w:val="00D905F7"/>
-    <w:rsid w:val="00D92E62"/>
-    <w:rsid w:val="00D93CF8"/>
     <w:rsid w:val="00D949F4"/>
     <w:rsid w:val="00D9646E"/>
     <w:rsid w:val="00D9703D"/>
-    <w:rsid w:val="00DA1634"/>
-    <w:rsid w:val="00DA3C7B"/>
+    <w:rsid w:val="00DA2B8E"/>
     <w:rsid w:val="00DA6FD7"/>
     <w:rsid w:val="00DB27DF"/>
     <w:rsid w:val="00DB7A93"/>
     <w:rsid w:val="00DC093C"/>
     <w:rsid w:val="00DC2EA5"/>
     <w:rsid w:val="00DC5D12"/>
-    <w:rsid w:val="00DC67FA"/>
+    <w:rsid w:val="00DD1245"/>
     <w:rsid w:val="00DD26C7"/>
+    <w:rsid w:val="00DE370D"/>
     <w:rsid w:val="00DE3FEB"/>
     <w:rsid w:val="00DE5506"/>
-    <w:rsid w:val="00E0241B"/>
-    <w:rsid w:val="00E05634"/>
+    <w:rsid w:val="00DE6E6B"/>
+    <w:rsid w:val="00DF6520"/>
+    <w:rsid w:val="00E0150C"/>
     <w:rsid w:val="00E07699"/>
-    <w:rsid w:val="00E170C5"/>
+    <w:rsid w:val="00E07FD8"/>
+    <w:rsid w:val="00E154E3"/>
+    <w:rsid w:val="00E16DAB"/>
+    <w:rsid w:val="00E216D7"/>
     <w:rsid w:val="00E21A71"/>
     <w:rsid w:val="00E21D61"/>
+    <w:rsid w:val="00E23EC1"/>
+    <w:rsid w:val="00E2497A"/>
     <w:rsid w:val="00E25CB1"/>
     <w:rsid w:val="00E2739F"/>
-    <w:rsid w:val="00E3057F"/>
+    <w:rsid w:val="00E279CC"/>
+    <w:rsid w:val="00E27CA0"/>
     <w:rsid w:val="00E33326"/>
     <w:rsid w:val="00E3432C"/>
-    <w:rsid w:val="00E4631B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E551BC"/>
     <w:rsid w:val="00E55C86"/>
     <w:rsid w:val="00E6179C"/>
     <w:rsid w:val="00E65826"/>
-    <w:rsid w:val="00E67830"/>
     <w:rsid w:val="00E70C8A"/>
-    <w:rsid w:val="00E76EDC"/>
     <w:rsid w:val="00E81DC3"/>
     <w:rsid w:val="00E832B0"/>
+    <w:rsid w:val="00E842EA"/>
+    <w:rsid w:val="00E9050D"/>
     <w:rsid w:val="00E97308"/>
+    <w:rsid w:val="00EA1534"/>
     <w:rsid w:val="00EA25E1"/>
     <w:rsid w:val="00EA5736"/>
-    <w:rsid w:val="00EA6090"/>
     <w:rsid w:val="00EB0D8F"/>
+    <w:rsid w:val="00EB6398"/>
     <w:rsid w:val="00ED07A6"/>
     <w:rsid w:val="00ED0D40"/>
+    <w:rsid w:val="00ED374F"/>
     <w:rsid w:val="00ED410A"/>
     <w:rsid w:val="00EE4BFC"/>
+    <w:rsid w:val="00EE6D40"/>
     <w:rsid w:val="00EF130B"/>
-    <w:rsid w:val="00F01634"/>
     <w:rsid w:val="00F10A0E"/>
     <w:rsid w:val="00F13FD0"/>
     <w:rsid w:val="00F16D74"/>
+    <w:rsid w:val="00F16E10"/>
     <w:rsid w:val="00F33B05"/>
     <w:rsid w:val="00F34922"/>
     <w:rsid w:val="00F375B7"/>
     <w:rsid w:val="00F42AE4"/>
-    <w:rsid w:val="00F50A18"/>
+    <w:rsid w:val="00F5026B"/>
     <w:rsid w:val="00F53D65"/>
-    <w:rsid w:val="00F541B3"/>
+    <w:rsid w:val="00F60C14"/>
     <w:rsid w:val="00F6209F"/>
-    <w:rsid w:val="00F62455"/>
     <w:rsid w:val="00F867AB"/>
     <w:rsid w:val="00FA1F88"/>
     <w:rsid w:val="00FA22B0"/>
     <w:rsid w:val="00FA55C9"/>
     <w:rsid w:val="00FA7FAC"/>
+    <w:rsid w:val="00FB23BC"/>
     <w:rsid w:val="00FB2840"/>
+    <w:rsid w:val="00FB2F30"/>
+    <w:rsid w:val="00FC39AC"/>
     <w:rsid w:val="00FC4699"/>
-    <w:rsid w:val="00FD1023"/>
-    <w:rsid w:val="00FD3C4F"/>
+    <w:rsid w:val="00FD128D"/>
     <w:rsid w:val="00FD752F"/>
-    <w:rsid w:val="00FE7E8E"/>
-    <w:rsid w:val="00FF12E4"/>
+    <w:rsid w:val="00FD77E3"/>
+    <w:rsid w:val="00FE040D"/>
+    <w:rsid w:val="00FE04D7"/>
+    <w:rsid w:val="00FE390F"/>
+    <w:rsid w:val="00FE5E49"/>
     <w:rsid w:val="00FF20E8"/>
-    <w:rsid w:val="00FF5D81"/>
-    <w:rsid w:val="06C8778D"/>
+    <w:rsid w:val="00FF3043"/>
+    <w:rsid w:val="00FF6FA2"/>
+    <w:rsid w:val="017DE0CF"/>
+    <w:rsid w:val="01B97A6A"/>
+    <w:rsid w:val="043F8E83"/>
+    <w:rsid w:val="054057D9"/>
+    <w:rsid w:val="06B52EA3"/>
+    <w:rsid w:val="06D2AC4B"/>
+    <w:rsid w:val="07023108"/>
     <w:rsid w:val="076B71E0"/>
+    <w:rsid w:val="084F1E9A"/>
+    <w:rsid w:val="0869E99F"/>
     <w:rsid w:val="098C75F2"/>
     <w:rsid w:val="0A620B20"/>
+    <w:rsid w:val="0A74B425"/>
+    <w:rsid w:val="0BD653DF"/>
+    <w:rsid w:val="0DF883C0"/>
+    <w:rsid w:val="0E1455B1"/>
+    <w:rsid w:val="0F0A4140"/>
+    <w:rsid w:val="0F7A717E"/>
+    <w:rsid w:val="1001F425"/>
+    <w:rsid w:val="103FA361"/>
     <w:rsid w:val="110E5BCC"/>
-    <w:rsid w:val="15DEE6E3"/>
+    <w:rsid w:val="112F6CD7"/>
+    <w:rsid w:val="11DB73C2"/>
+    <w:rsid w:val="13F81E93"/>
+    <w:rsid w:val="14EB7D09"/>
+    <w:rsid w:val="15C30F78"/>
+    <w:rsid w:val="16B0C8B3"/>
+    <w:rsid w:val="189162FA"/>
+    <w:rsid w:val="18FFB075"/>
+    <w:rsid w:val="190E320A"/>
+    <w:rsid w:val="193F9EDF"/>
     <w:rsid w:val="19A6735C"/>
+    <w:rsid w:val="1ADE2B3E"/>
     <w:rsid w:val="1B4243BD"/>
+    <w:rsid w:val="1D393E48"/>
     <w:rsid w:val="1D7475FB"/>
+    <w:rsid w:val="1E56DB4C"/>
+    <w:rsid w:val="1EB2048D"/>
+    <w:rsid w:val="1F42D9BD"/>
+    <w:rsid w:val="213A3565"/>
+    <w:rsid w:val="21CBC080"/>
     <w:rsid w:val="224384B9"/>
+    <w:rsid w:val="228A1B7A"/>
+    <w:rsid w:val="228A96DD"/>
     <w:rsid w:val="245EB4CB"/>
     <w:rsid w:val="24EB813C"/>
+    <w:rsid w:val="25C50B20"/>
+    <w:rsid w:val="25D76FAF"/>
+    <w:rsid w:val="26FD13E4"/>
+    <w:rsid w:val="27582020"/>
+    <w:rsid w:val="27826612"/>
+    <w:rsid w:val="27CC22AF"/>
+    <w:rsid w:val="27D4970C"/>
+    <w:rsid w:val="2967F310"/>
     <w:rsid w:val="2A3C85DA"/>
+    <w:rsid w:val="2A684172"/>
+    <w:rsid w:val="2E1123C3"/>
     <w:rsid w:val="2EDF12B2"/>
+    <w:rsid w:val="300B9FF2"/>
     <w:rsid w:val="31B8AE04"/>
     <w:rsid w:val="32C36526"/>
+    <w:rsid w:val="32DA63AF"/>
     <w:rsid w:val="342955DB"/>
     <w:rsid w:val="343866C0"/>
-    <w:rsid w:val="35DD5050"/>
+    <w:rsid w:val="356206E6"/>
     <w:rsid w:val="3689DF57"/>
+    <w:rsid w:val="375DE1E1"/>
+    <w:rsid w:val="377EFC09"/>
+    <w:rsid w:val="395F541B"/>
+    <w:rsid w:val="3AF7F07B"/>
+    <w:rsid w:val="3B21D4C1"/>
     <w:rsid w:val="3B7DAD01"/>
-    <w:rsid w:val="3DF8E86B"/>
-    <w:rsid w:val="3F492A06"/>
+    <w:rsid w:val="3BE84A2E"/>
+    <w:rsid w:val="3DF0F30A"/>
+    <w:rsid w:val="3EF565A0"/>
+    <w:rsid w:val="3F0211BD"/>
+    <w:rsid w:val="3F9FBE5A"/>
+    <w:rsid w:val="413B8EBB"/>
+    <w:rsid w:val="4169428F"/>
+    <w:rsid w:val="42E1D8AC"/>
+    <w:rsid w:val="44C23802"/>
+    <w:rsid w:val="46AFED38"/>
+    <w:rsid w:val="46B6ACD5"/>
+    <w:rsid w:val="46FEF576"/>
+    <w:rsid w:val="47A0A179"/>
+    <w:rsid w:val="48AB3123"/>
+    <w:rsid w:val="48AE980E"/>
     <w:rsid w:val="48F41B64"/>
     <w:rsid w:val="49566674"/>
+    <w:rsid w:val="49FBB003"/>
+    <w:rsid w:val="4B32EFE9"/>
+    <w:rsid w:val="4CB4ABF1"/>
     <w:rsid w:val="4D395379"/>
+    <w:rsid w:val="4D3F3147"/>
     <w:rsid w:val="4EB24C24"/>
+    <w:rsid w:val="4FC206C1"/>
+    <w:rsid w:val="4FFD0659"/>
+    <w:rsid w:val="507CA96F"/>
+    <w:rsid w:val="51C5F30C"/>
+    <w:rsid w:val="52457578"/>
     <w:rsid w:val="52663B6B"/>
     <w:rsid w:val="53913CC3"/>
-    <w:rsid w:val="57085DAE"/>
-    <w:rsid w:val="59A5D66A"/>
+    <w:rsid w:val="54C09EE6"/>
+    <w:rsid w:val="55A21148"/>
+    <w:rsid w:val="587358B1"/>
+    <w:rsid w:val="58F78AD3"/>
+    <w:rsid w:val="5973F8E9"/>
+    <w:rsid w:val="59CC28FC"/>
+    <w:rsid w:val="5BBD4E3F"/>
+    <w:rsid w:val="5C24C37A"/>
+    <w:rsid w:val="5C832A55"/>
+    <w:rsid w:val="5E8A386B"/>
+    <w:rsid w:val="6165E271"/>
     <w:rsid w:val="61FBBF6E"/>
-    <w:rsid w:val="624B75F7"/>
+    <w:rsid w:val="62061DBA"/>
     <w:rsid w:val="6262E1CF"/>
+    <w:rsid w:val="631473D7"/>
     <w:rsid w:val="6355EE5C"/>
+    <w:rsid w:val="645D4B3D"/>
+    <w:rsid w:val="6589F16A"/>
     <w:rsid w:val="665A1F53"/>
+    <w:rsid w:val="671070F6"/>
     <w:rsid w:val="674C0680"/>
+    <w:rsid w:val="68B72EDF"/>
+    <w:rsid w:val="69758A42"/>
+    <w:rsid w:val="6A21B5D5"/>
+    <w:rsid w:val="6B7105D0"/>
     <w:rsid w:val="6BDC686A"/>
+    <w:rsid w:val="6CB1030E"/>
+    <w:rsid w:val="6D271AA8"/>
     <w:rsid w:val="6EE061D8"/>
-    <w:rsid w:val="7016CA8B"/>
+    <w:rsid w:val="70FF7C37"/>
+    <w:rsid w:val="7339E993"/>
     <w:rsid w:val="73E5486B"/>
-    <w:rsid w:val="7A06CE68"/>
+    <w:rsid w:val="74146AC0"/>
+    <w:rsid w:val="77870250"/>
+    <w:rsid w:val="7860A4A2"/>
+    <w:rsid w:val="7AD828B1"/>
+    <w:rsid w:val="7C0ACF45"/>
     <w:rsid w:val="7D9982CA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -6704,68 +5700,154 @@
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BC3320"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00BC3320"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0017501A"/>
+    <w:rsid w:val="009D486A"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F5026B"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="0080577D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00DE370D"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="85884273">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="96751754">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1371953010">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1333874141">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="604073945">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="268584955">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="556091296">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -6774,51 +5856,127 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="737049265">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="754282061">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="43600664">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1927763658">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="872502268">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="139925530">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="846019261">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1303001792">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1419525785">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -6841,50 +5999,51 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2093895969">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -7127,74 +6286,75 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005D017E2E86941C46B1982B2B32518E41" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="57f1feb60925d1ba86e3fa9540fad0f6">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35171eaf-82dd-40d1-9430-63b1b0af6ee9" xmlns:ns3="2734ee3c-af69-4f35-a20d-cf915ccf4abe" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f2883799d7770d8795a3b5dd139060bb" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005D017E2E86941C46B1982B2B32518E41" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="734b95b9bfeab5a507360e2c35a1e47b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35171eaf-82dd-40d1-9430-63b1b0af6ee9" xmlns:ns3="2734ee3c-af69-4f35-a20d-cf915ccf4abe" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="985084558cb2d811378b78dcefee7cad" ns2:_="" ns3:_="">
     <xsd:import namespace="35171eaf-82dd-40d1-9430-63b1b0af6ee9"/>
     <xsd:import namespace="2734ee3c-af69-4f35-a20d-cf915ccf4abe"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxKeywordTaxHTField" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="35171eaf-82dd-40d1-9430-63b1b0af6ee9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxKeywordTaxHTField" ma:index="9" nillable="true" ma:taxonomy="true" ma:internalName="TaxKeywordTaxHTField" ma:taxonomyFieldName="TaxKeyword" ma:displayName="Enterprise Keywords" ma:fieldId="{23f27201-bee3-471e-b2e7-b64fd8b7ca38}" ma:taxonomyMulti="true" ma:sspId="6d63537c-d192-4dc4-bb87-a5632b1c7687" ma:termSetId="00000000-0000-0000-0000-000000000000" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="true">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="10" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{b1eb7151-9f5a-4e50-ad3c-af9cf39e4557}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="35171eaf-82dd-40d1-9430-63b1b0af6ee9">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
@@ -7261,50 +6421,55 @@
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -7391,134 +6556,118 @@
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2734ee3c-af69-4f35-a20d-cf915ccf4abe">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="35171eaf-82dd-40d1-9430-63b1b0af6ee9" xsi:nil="true"/>
     <TaxKeywordTaxHTField xmlns="35171eaf-82dd-40d1-9430-63b1b0af6ee9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </TaxKeywordTaxHTField>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F4E0DF5-72AE-4E20-9E54-15D5B732F7E0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE82DC64-68F6-4C97-92DD-C1D0921A4895}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="35171eaf-82dd-40d1-9430-63b1b0af6ee9"/>
     <ds:schemaRef ds:uri="2734ee3c-af69-4f35-a20d-cf915ccf4abe"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D926015-3447-A840-B3B7-9F2811915681}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FB6054B-D689-DB4F-82A8-56AD87473146}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB7C957E-9C5D-445B-BBDD-9CBF4894E7DA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{226CDED0-A27D-4F54-B8A0-BC45486E5E35}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="2734ee3c-af69-4f35-a20d-cf915ccf4abe"/>
     <ds:schemaRef ds:uri="35171eaf-82dd-40d1-9430-63b1b0af6ee9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>324</Words>
-  <Characters>1929</Characters>
+  <Words>224</Words>
+  <Characters>1319</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>120</Lines>
-  <Paragraphs>83</Paragraphs>
+  <Lines>119</Lines>
+  <Paragraphs>77</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2170</CharactersWithSpaces>
+  <CharactersWithSpaces>1466</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Christopher Kitchen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101005D017E2E86941C46B1982B2B32518E41</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="TaxKeyword">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>