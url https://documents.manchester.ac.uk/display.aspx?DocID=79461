--- v1 (2026-08-18)
+++ v2 (2026-10-12)
@@ -57,51 +57,50 @@
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/comments/modernComment_112_4992AF49.xml" ContentType="application/vnd.ms-powerpoint.comments+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
@@ -379,51 +378,51 @@
   <p:clrMru>
     <a:srgbClr val="F5F2EA"/>
     <a:srgbClr val="1EBC66"/>
     <a:srgbClr val="FB67F9"/>
     <a:srgbClr val="067571"/>
     <a:srgbClr val="6A2382"/>
     <a:srgbClr val="5D2979"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{95D5F952-70C2-904A-A4F9-CCE328856F91}" v="19" dt="2026-07-06T11:32:20.181"/>
+    <p1510:client id="{D4C4FFF8-0DF9-DA46-9B36-FF4801B04C55}" v="3" dt="2026-08-25T14:20:29.817"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
@@ -614,63 +613,63 @@
             <a:ln>
               <a:noFill/>
             </a:ln>
           </a:bottom>
           <a:insideH>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </a:insideH>
           <a:insideV>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </a:insideV>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:wholeTbl>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="15611"/>
-    <p:restoredTop sz="94658"/>
+    <p:restoredLeft sz="17364"/>
+    <p:restoredTop sz="94626"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="59" d="100"/>
           <a:sy n="59" d="100"/>
         </p:scale>
-        <p:origin x="940" y="36"/>
+        <p:origin x="872" y="36"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId44" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId43" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1383,71 +1382,50 @@
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="1197" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:noFill/>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
-<file path=ppt/comments/modernComment_112_4992AF49.xml><?xml version="1.0" encoding="utf-8"?>
-[...19 lines deleted...]
-
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1491,51 +1469,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3850443" y="0"/>
             <a:ext cx="2945659" cy="496411"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6AECCAEB-7496-4C12-9A08-526B0D813A46}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:pPr/>
-              <a:t>06/07/2026</a:t>
+              <a:t>26/08/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="90488" y="744538"/>
             <a:ext cx="6616700" cy="3722687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -13997,51 +13975,51 @@
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:latin typeface="Open Sans Light" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Light" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans Light" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{CFE8F7DA-80EC-4CF7-AB7B-078F533B953B}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:pPr/>
-              <a:t>06/07/2026</a:t>
+              <a:t>26/08/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:latin typeface="Open Sans Light" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Light" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans Light" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
@@ -16132,51 +16110,51 @@
   </p:txStyles>
   <p:extLst>
     <p:ext uri="{27BBF7A9-308A-43DC-89C8-2F10F3537804}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="3840">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2018/10/relationships/comments" Target="../comments/modernComment_112_4992AF49.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpeg"/></Relationships>
 </file>
@@ -16648,71 +16626,71 @@
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="4400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3" descr="Diagram&#10;&#10;Description automatically generated with medium confidence">
+          <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6CB736C-BCFC-9646-B3C3-68C27F2429AB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
+        <p:blipFill>
+          <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect l="7256" t="29789" r="13994" b="35143"/>
+          <a:srcRect t="9" b="9"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1993094" y="2636231"/>
             <a:ext cx="8205811" cy="2654367"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CE4D3A3-2435-7D4C-8A45-937192135F66}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -16840,55 +16818,50 @@
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
-  <p:extLst>
-[...3 lines deleted...]
-  </p:extLst>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -46138,51 +46111,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr numCol="2" spcCol="288000">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" b="1" dirty="0"/>
               <a:t>About The University of Manchester  </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" dirty="0"/>
               <a:t>The University of Manchester is </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" dirty="0" err="1"/>
               <a:t>recognised</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" dirty="0"/>
-              <a:t> globally for its pioneering research, outstanding teaching and learning, and commitment to social responsibility. Part of the Russell Group, we’re ranked 40th in the QS World University Rankings, 2026 (7th in the UK) and 46th in the Academic Ranking of World Universities, 2025.  </a:t>
+              <a:t> globally for its pioneering research, outstanding teaching and learning, and commitment to social responsibility. Part of the Russell Group, we’re ranked 40th in the QS World University Rankings, 2026 (7th in the UK) and 51st in the Academic Ranking of World Universities, 2026. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" dirty="0"/>
               <a:t>The power of our social and environmental impact has been </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" dirty="0" err="1"/>
               <a:t>recognised</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" dirty="0"/>
               <a:t> on a global scale, ranking number one for progress towards the UN Sustainable Development Goals in the 2026 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" i="1" dirty="0"/>
               <a:t>Times Higher Education (THE) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" dirty="0"/>
               <a:t>Sustainability Impact Ratings. We are the only university to feature in the top ten every year since they began in 2019, and the only to rank in the top ten in both these ratings and the QS World Sustainability Rankings.</a:t>
             </a:r>
           </a:p>
@@ -47594,70 +47567,50 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B1E7507E7778384A8006775C20E7BC75" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="95a717cfcfdc5786b2fca4ecb350a4da">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0d9d01df-8dd5-4417-a5aa-eb89111a6566" xmlns:ns3="35a2615a-b2e9-49af-a602-70812bb68f25" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="74a9691581a6afb870a04a7b7c73b90d" ns2:_="" ns3:_="">
     <xsd:import namespace="0d9d01df-8dd5-4417-a5aa-eb89111a6566"/>
     <xsd:import namespace="35a2615a-b2e9-49af-a602-70812bb68f25"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -47868,90 +47821,110 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0d9d01df-8dd5-4417-a5aa-eb89111a6566">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="35a2615a-b2e9-49af-a602-70812bb68f25" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC811302-CFF9-4996-B78F-9CB56857FC79}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="0d9d01df-8dd5-4417-a5aa-eb89111a6566"/>
     <ds:schemaRef ds:uri="35a2615a-b2e9-49af-a602-70812bb68f25"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EED0CA4C-1488-49C7-99F9-E1067D4BCE0D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66BF07A1-C859-4891-883F-3323304BE724}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="0d9d01df-8dd5-4417-a5aa-eb89111a6566"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="35a2615a-b2e9-49af-a602-70812bb68f25"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Words>5124</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>470</Paragraphs>
   <Slides>32</Slides>
   <Notes>26</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>