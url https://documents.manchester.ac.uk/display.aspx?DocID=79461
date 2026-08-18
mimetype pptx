--- v0 (2026-07-01)
+++ v1 (2026-08-18)
@@ -89,51 +89,51 @@
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483697" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId37"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="296" r:id="rId5"/>
     <p:sldId id="313" r:id="rId6"/>
     <p:sldId id="279" r:id="rId7"/>
     <p:sldId id="264" r:id="rId8"/>
     <p:sldId id="335" r:id="rId9"/>
     <p:sldId id="334" r:id="rId10"/>
     <p:sldId id="336" r:id="rId11"/>
     <p:sldId id="314" r:id="rId12"/>
     <p:sldId id="273" r:id="rId13"/>
     <p:sldId id="274" r:id="rId14"/>
     <p:sldId id="323" r:id="rId15"/>
     <p:sldId id="302" r:id="rId16"/>
     <p:sldId id="324" r:id="rId17"/>
     <p:sldId id="303" r:id="rId18"/>
@@ -379,52 +379,51 @@
   <p:clrMru>
     <a:srgbClr val="F5F2EA"/>
     <a:srgbClr val="1EBC66"/>
     <a:srgbClr val="FB67F9"/>
     <a:srgbClr val="067571"/>
     <a:srgbClr val="6A2382"/>
     <a:srgbClr val="5D2979"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{6174E212-5EE3-46C3-5108-82BCD498AEBE}" v="6" dt="2026-06-26T12:04:47.849"/>
-    <p1510:client id="{A5A28158-B827-8467-F8CD-DA33A9B36876}" v="3" dt="2026-06-26T13:29:16.063"/>
+    <p1510:client id="{95D5F952-70C2-904A-A4F9-CCE328856F91}" v="19" dt="2026-07-06T11:32:20.181"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
@@ -615,80 +614,80 @@
             <a:ln>
               <a:noFill/>
             </a:ln>
           </a:bottom>
           <a:insideH>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </a:insideH>
           <a:insideV>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </a:insideV>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:wholeTbl>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
-    <p:restoredLeft sz="15620"/>
-    <p:restoredTop sz="94660"/>
+    <p:restoredLeft sz="15611"/>
+    <p:restoredTop sz="94658"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="59" d="100"/>
           <a:sy n="59" d="100"/>
         </p:scale>
         <p:origin x="940" y="36"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
-  <p:gridSpacing cx="76200" cy="76200"/>
+  <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId44" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId43" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
@@ -1492,51 +1491,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3850443" y="0"/>
             <a:ext cx="2945659" cy="496411"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6AECCAEB-7496-4C12-9A08-526B0D813A46}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:pPr/>
-              <a:t>26/06/2026</a:t>
+              <a:t>06/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="90488" y="744538"/>
             <a:ext cx="6616700" cy="3722687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -5220,87 +5219,87 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-              <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
+              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27650" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-              <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
+              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
                 <a:latin typeface="Calibri" charset="0"/>
               </a:rPr>
               <a:t>Our people are at the heart of all that we do.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
@@ -5573,87 +5572,87 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-              <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
+              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17410" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-              <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
+              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" baseline="0"/>
               <a:t>Professor Duncan Ivison - President and Vice-Chancellor of The University of Manchester.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" baseline="0"/>
               <a:t>Nazir Afzal OBE – Chancellor of The University of Manchester and Former Chief Crown Prosecutor for North West England</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
@@ -6737,87 +6736,87 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-              <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
+              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25602" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-              <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
+              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>At Manchester we’ve always done things</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" kern="1200" baseline="0">
@@ -8243,87 +8242,87 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-              <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
+              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23554" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-              <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
+              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Calibri" charset="0"/>
               </a:rPr>
               <a:t>Our history of intellectual property commercialisation spans more than 30 years, during which time we’ve generated more than 100 spin-out companies.</a:t>
             </a:r>
           </a:p>
           <a:p>
@@ -13998,51 +13997,51 @@
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:latin typeface="Open Sans Light" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Light" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans Light" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{CFE8F7DA-80EC-4CF7-AB7B-078F533B953B}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:pPr/>
-              <a:t>26/06/2026</a:t>
+              <a:t>06/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:latin typeface="Open Sans Light" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Light" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans Light" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
@@ -19556,51 +19555,51 @@
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect b="-33697"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="4292295" y="-6968"/>
             <a:ext cx="3939177" cy="2965673"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Picture 12" descr="UoM-20140327_DSCF2717.jpg">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{154EA259-8991-1644-86DC-61D64EEE3A6E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6" cstate="print">
             <a:extLst>
@@ -30697,212 +30696,198 @@
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Welcome to the University</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4961210" y="2213201"/>
             <a:ext cx="2269580" cy="1754326"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="7200" b="1">
+              <a:rPr lang="en-US" sz="7200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-                <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="7200" b="1">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600">
+              <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>most targeted university by UK’s top 100 recruiters</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1649259" y="2324001"/>
             <a:ext cx="2269580" cy="1532727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="7200" b="1">
+              <a:rPr lang="en-US" sz="7200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>40</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600">
+              <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>QS World University</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600">
+              <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Rankings</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="TextBox 10"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8321531" y="2213201"/>
             <a:ext cx="2269580" cy="1754326"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="7200" b="1">
+              <a:rPr lang="en-US" sz="7200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-                <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="7200" b="1">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600">
+              <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>in the world for social and environmental impact</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3391949220"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
@@ -46137,117 +46122,137 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D105F9A4-48E3-EC1E-B2F5-19E3980DC6EE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="565931" y="1477645"/>
             <a:ext cx="10779801" cy="4708824"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr numCol="2" spcCol="288000">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="1800" b="1"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="1800" b="1" dirty="0"/>
               <a:t>About The University of Manchester  </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="1800"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="1800" dirty="0"/>
               <a:t>The University of Manchester is </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="1800" err="1"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="1800" dirty="0" err="1"/>
               <a:t>recognised</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="1800"/>
-              <a:t> globally for its pioneering research, outstanding teaching and learning, and commitment to social responsibility. Part of the Russell Group, we’re ranked 35th in the QS World University Rankings, 2025 (6th in the UK) and 46th in the Academic Ranking of World Universities, 2025.  </a:t>
+              <a:rPr lang="en-US" altLang="en-US" sz="1800" dirty="0"/>
+              <a:t> globally for its pioneering research, outstanding teaching and learning, and commitment to social responsibility. Part of the Russell Group, we’re ranked 40th in the QS World University Rankings, 2026 (7th in the UK) and 46th in the Academic Ranking of World Universities, 2025.  </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="1800"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="1800" dirty="0"/>
               <a:t>The power of our social and environmental impact has been </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="1800" err="1"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="1800" dirty="0" err="1"/>
               <a:t>recognised</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="1800"/>
-              <a:t> on a global scale as the only university in the top ten in both the QS World University Sustainability Rankings and Times Higher Education Impact Rankings, for our contribution towards the United Nations’ Sustainable Development Goals (SDGs).  </a:t>
+              <a:rPr lang="en-US" altLang="en-US" sz="1800" dirty="0"/>
+              <a:t> on a global scale, ranking number one for progress towards the UN Sustainable Development Goals in the 2026 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1800" i="1" dirty="0"/>
+              <a:t>Times Higher Education (THE) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1800" dirty="0"/>
+              <a:t>Sustainability Impact Ratings. We are the only university to feature in the top ten every year since they began in 2019, and the only to rank in the top ten in both these ratings and the QS World Sustainability Rankings.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="0"/>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="1800"/>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="0"/>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="1800"/>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="0"/>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="1800"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1800" dirty="0"/>
+              <a:t>Our university is a powerhouse of research and discovery; 26 Nobel laureates are among our former staff and students, and we were ranked fifth for research power – the quality and scale of research and impact – in the Research Excellence Framework (REF), 2021.  </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="1800"/>
-              <a:t>Our university is a powerhouse of research and discovery; 26 Nobel laureates are among our former staff and students, and we were ranked fifth for research power – the quality and scale of research and impact – in the Research Excellence Framework (REF), 2021.  </a:t>
+              <a:rPr lang="en-US" altLang="en-US" sz="1800" dirty="0"/>
+              <a:t>Ranked 20th most international university in the world according to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1800" i="1" dirty="0"/>
+              <a:t>THE</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1800" dirty="0"/>
+              <a:t> (2025), our community includes more than 46,000 students, 12,800 staff and 550,000 alumni from 190 countries, working together to tackle the world’s biggest challenges.  </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="1800"/>
-[...9 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1800"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="1800" dirty="0"/>
+              <a:t>We’re one of the most popular institutions in the UK for undergraduate applications, according to UCAS, and were the most targeted university by the UK’s leading employers in 2025/2026 (The Graduate Market). Learn more at </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1800" dirty="0" err="1"/>
+              <a:t>www.manchester.ac.uk</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1800" dirty="0"/>
+              <a:t>.  </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2650996333"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push dir="u"/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -47598,50 +47603,61 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0d9d01df-8dd5-4417-a5aa-eb89111a6566">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="35a2615a-b2e9-49af-a602-70812bb68f25" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B1E7507E7778384A8006775C20E7BC75" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="95a717cfcfdc5786b2fca4ecb350a4da">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0d9d01df-8dd5-4417-a5aa-eb89111a6566" xmlns:ns3="35a2615a-b2e9-49af-a602-70812bb68f25" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="74a9691581a6afb870a04a7b7c73b90d" ns2:_="" ns3:_="">
     <xsd:import namespace="0d9d01df-8dd5-4417-a5aa-eb89111a6566"/>
     <xsd:import namespace="35a2615a-b2e9-49af-a602-70812bb68f25"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -47852,112 +47868,101 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EED0CA4C-1488-49C7-99F9-E1067D4BCE0D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66BF07A1-C859-4891-883F-3323304BE724}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="35a2615a-b2e9-49af-a602-70812bb68f25"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="0d9d01df-8dd5-4417-a5aa-eb89111a6566"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC811302-CFF9-4996-B78F-9CB56857FC79}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="0d9d01df-8dd5-4417-a5aa-eb89111a6566"/>
     <ds:schemaRef ds:uri="35a2615a-b2e9-49af-a602-70812bb68f25"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>5099</Words>
+  <Words>5124</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>471</Paragraphs>
+  <Paragraphs>470</Paragraphs>
   <Slides>32</Slides>
   <Notes>26</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>32</vt:i4>
       </vt:variant>