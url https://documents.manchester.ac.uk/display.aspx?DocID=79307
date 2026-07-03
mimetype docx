--- v0 (2026-05-16)
+++ v1 (2026-07-03)
@@ -1,67 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="297188BB" w14:textId="3C845BE1" w:rsidR="0000297D" w:rsidRDefault="0000297D">
-      <w:r>
+    <w:p w:rsidRPr="00301D6C" w:rsidR="0000297D" w:rsidRDefault="0000297D" w14:paraId="297188BB" w14:textId="3C845BE1">
+      <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CC59B2F" wp14:editId="637F5C59">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-914400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-819150</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="10709312" cy="2593340"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1090450526" name="Group 7"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
@@ -198,3859 +200,4066 @@
                               <a:ext cx="1308100" cy="647700"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                           </pic:spPr>
                         </pic:pic>
                         <wps:wsp>
                           <wps:cNvPr id="144871197" name="Text Box 3"/>
                           <wps:cNvSpPr txBox="1"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="1442520" y="395891"/>
                               <a:ext cx="6231113" cy="845124"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln w="6350">
                               <a:noFill/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="507BE81C" w14:textId="0B9A8BA3" w:rsidR="0000297D" w:rsidRDefault="0000297D" w:rsidP="0000297D">
+                              <w:p w:rsidR="0000297D" w:rsidP="0000297D" w:rsidRDefault="0000297D" w14:paraId="507BE81C" w14:textId="4FB5E137">
                                 <w:pPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:sz w:val="40"/>
                                     <w:szCs w:val="40"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="00700EC0">
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:sz w:val="40"/>
                                     <w:szCs w:val="40"/>
                                   </w:rPr>
                                   <w:t xml:space="preserve">Performing at Manchester – </w:t>
                                 </w:r>
                                 <w:r w:rsidR="00DE6454">
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:sz w:val="40"/>
                                     <w:szCs w:val="40"/>
                                   </w:rPr>
-                                  <w:t>My Conversations</w:t>
+                                  <w:t>My Conversation</w:t>
                                 </w:r>
                               </w:p>
-                              <w:p w14:paraId="634067A5" w14:textId="0C8F15AE" w:rsidR="00DE6454" w:rsidRPr="00700EC0" w:rsidRDefault="00DE6454" w:rsidP="00DE6454">
+                              <w:p w:rsidRPr="00700EC0" w:rsidR="00DE6454" w:rsidP="00DE6454" w:rsidRDefault="00DE6454" w14:paraId="634067A5" w14:textId="0C8F15AE">
                                 <w:pPr>
                                   <w:jc w:val="center"/>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:sz w:val="40"/>
                                     <w:szCs w:val="40"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:sz w:val="40"/>
                                     <w:szCs w:val="40"/>
                                   </w:rPr>
                                   <w:t>Researcher Roles</w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                             <a:prstTxWarp prst="textNoShape">
                               <a:avLst/>
                             </a:prstTxWarp>
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="3CC59B2F" id="Group 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1in;margin-top:-64.5pt;width:843.25pt;height:204.2pt;z-index:251658240;mso-width-relative:margin;mso-height-relative:margin" coordsize="107093,25933" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQC4muOSMAUAAFgQAAAOAAAAZHJzL2Uyb0RvYy54bWzUWNtu&#10;3DYQfS/QfyD0Hq9ue0XWgevUQQA3MWIXeeZyqZUQiWRJrnedr+8hKWkv3tSu0xTtg2XeOXN45szY&#10;r99sm5rcc20qKeZRchZHhAsml5VYzaPf765eTSJiLBVLWkvB59EDN9Gb859/er1RM57KUtZLrgkO&#10;EWa2UfOotFbNBgPDSt5QcyYVF5gspG6oRVevBktNNzi9qQdpHI8GG6mXSkvGjcHo2zAZnfvzi4Iz&#10;+7EoDLeknkewzfqv9t+F+w7OX9PZSlNVVqw1g77AioZWApf2R72llpK1rh4d1VRMSyMLe8ZkM5BF&#10;UTHufYA3SXzkzTst18r7spptVqqHCdAe4fTiY9mH+3da3aobDSQ2agUsfM/5si10437DSrL1kD30&#10;kPGtJQyDSTyOp1mSRoRhMh1OsyxvUWUloH+0kZW/PrV10F09ODBoo0ARs0PBfB8KtyVV3INrZkDh&#10;RpNqOY+yYRqP4uFoHBFBGxD2EyhExarmZOjI4ozA6h4wMzPA7m+hFSd5QCsZpnkce7R6l+lMaWPf&#10;cdkQ15hHGvd7ZtH7a2NhAZZ2S1rCLa+quiZFXSF+BKIsIlraz5UtvYt4I79/ZbDf7zBESYCXIX5i&#10;P+WjjV/WmtxTxMlilThXcdHK7G+YTv9ig1toSrrk4YwES4NrGKb2N7lsx5NhP05rVdIw3IHQW9Jf&#10;761oLa8rQfAW82jocMPxxDBaczybN5jObFVz92Ct9Zp6aJxptXBfIR1UYdaNgGDdA/qWfah5WP2J&#10;F+ADCJ6eQogyxoUNuO473fkGow89qQUOdCcXuL8/uz3Aad0O/e7sYGW73m3lXs76zSef7nBzv8Pf&#10;LIXtNzeVkPqUZzW8am8O6zuQAjQOpYVcPiBawDGvCUaxqwpUvabG3lAN9cS7ICPYj/gUtdzMI9m2&#10;IlJK/fXUuFuPcMZsRDZQ43lk/lhTDSrX7wW4Ok1yyAqxvpMPxyk6en9msT8j1s2lBJETEEQx33Tr&#10;bd01Cy2bz0gcF+5WTFHBcPc8YlZ3nUsbsgRSD+MXF34ZJFtRey1uFeuiyoXi3fYz1aqNVwtl/CA7&#10;caGzo7ANa917CHmxtrKoPFl3uLZ4Q+j29Dg0dyo1HaWjJJ+MYXpQKZ8pSB4UauUU6rmqnk3G6XgY&#10;kVPSnqVpnEEJXyDt39iKwAhZ5VDaVcVm+GkTHFqPpP3pQgC77NoxJhQTzbPOaKj+slavwsNWi6qu&#10;7IOvKxAbzihxf1Mxp++us8M/yUexwy2DkncPEEoIHz3d4rAVel2xa8m+GCLkZQkB4xdGQaVa2Roc&#10;Lvfdg3sXUHYv8adk3U22LoOwR2XBCdRCyfFWsnUDCQs1lOY1tSjgTFkpg0CZ8WbhVFW/X7bCajRz&#10;uurqpzQZ53Abl4UW1AJqZzW3rPQ64xWu0+B+wrvVeRLwdJmTLDbIDcizFMHgBemo6hiP8sloAhI+&#10;Jmg6GmfZEDFwxM+eZLtM+cxk+o0s4R4opHnvBbrBATT+R5RNsjzJkilE8ZCyqVONQw7+Y5R1hPjB&#10;DM2c+d/BQLf5iHOgFNiWxUmKUs2f3pe7WTxBaRMoN8rH41DjvJRxnk7HzHK54IfXucink3GSTPs6&#10;9865+IvcEo+ns6Etc4ndYrjVKjf+jYIXJ6YongN00+EERDuAbpRmSZJkAbpJPkxSj+1Lodsr5lx1&#10;R1BmjJwYuOd8osyz28UWpu1y7r9bywCiUMegEWoYNEL9gsaLaxf7X6pcdund1zP+z1e0Dv4+3u/7&#10;Vbt/CJz/CQAA//8DAFBLAwQKAAAAAAAAACEAo/ONagl2AQAJdgEAFAAAAGRycy9tZWRpYS9pbWFn&#10;ZTEucG5niVBORw0KGgoAAAANSUhEUgAAAs4AAAK4CAYAAABkl3vwAAAAAXNSR0IArs4c6QAAAARn&#10;QU1BAACxjwv8YQUAAAAJcEhZcwAAHYcAAB2HAY/l8WUAAP+lSURBVHhe7N0HmFXVvT5+7/3nJjHJ&#10;vSk3Nze/3OSmXNNMYkwxUWNiZOi92UClD7236TP0On2GMgMi0kURQXrvVbBgF1FAEAFBUbqc/1p7&#10;r+8ua6+993evvc+ZMzPrfZ73GZMgIMyZ8/HNWpubVFRUVFRUVFSqQ44UdvjWh8Vd7/ywpFvdkyVd&#10;O35Q3HXAyeIueadKulaSLjhV3HXTqeLOWj8s7vz2qZIuR06VdNb6ka2djnxUqvdUScdNH7GeLum4&#10;4HRZh8pTxR3yPiruMOBUSYeOH5Y8WvfD4g53fjD94e+yn4aKioqKioqKiopK1efj6anf/Ki4xx9O&#10;FPVoc7IwdegHxd2nnixOXX2yuNtbJ4tSr39YnBr7sLibvSW0XbUSQLN24dpZK4Gz2dJOXDvGTjva&#10;wdp3Pyp9bMPpskcrz5Q+ln62/NEHT5d3vOODyQrVKioqKioqKioqccr7BT1/drygZ90PCnt1O1HY&#10;c9wHhT0WfVDUYx/pWYLm2Mli2u5cU43KA1pHdEhAaz1T9phWAulPzpQ+evB02SPPnCl7dNLpkkd7&#10;nS17pOFHpY/+Ipab+yX2j6yioqKioqKioqLin2P5fX7/QVHPLscKe009XtSTALlX7ERRT0F72JpQ&#10;QJeEA7TeR7k+8tLZ0kdmEkj3PF3e/o5Y7KZ/Yb8kKioqKioqKioqKjfddKKw56+PFfR69HhR3+IP&#10;CnvvOF7Q++oHRb1jZnvZGg2gOURLA5o0ckA/GiN4jhFE7z9T+si0s6Xtu54qa3c7++VSUVFRUVFR&#10;UVGpLTma3+uWo/n9HjpW0Hfy8cI+m48V9vmMfIxZSwCtNxCg7YiWB7SO6LCAdiJaEtCkZ0rbXztT&#10;9shO8tclH5c/8tiZqe1vZb+cKioqKioqKioqNSnH8vveeTy//7ijBf12HS3se+1YYb8Y7fHCvlwV&#10;oL0AbWtp+4Nny9sVnpnSri77ZVZRUVFRUVFRUamOOVLY/673JvfLPlbQfzNpzCxBMy3DMwbQBqJD&#10;A5pHdA0AdFl72j0E0WPOlbe7j/3yq6ioqKioqKioJHOOTB70q/fyB/Y5mj9w6fsF/T87WjAgZtaK&#10;ZwuiQwPajuiqBrQD0QkE9Jmy9tfPlLdfTRA95Jw6F62ioqKioqKiklw5XNTvv9+bPKg9AfMs0mPv&#10;FwwkSLbWimcF6EQAmvX0x+XtFpwrb9flZOGDP2G/XSoqKioqKioqKonModzcLx/JH9j4vfxBBQTN&#10;L7+fPyjmaASAdiJaATowoMtp2739cdnDU8+UPtzm4+n3f5P9NqqoqKioqKioqMQrR3Jzv3okf8iA&#10;I5OHvP1e/pDYe/mDtb5vFANoHtE1A9AmopMX0B+XtyN9+NjZ0ofzzhV2+Bb7bVVRUVFRUVFRUYkq&#10;9OwywXLme/lDD5ASLFM0W5tkgHYgWgHavkDTPvymdqGwtP0f2W+zioqKioqKioqKbN7JH/a7I5OG&#10;5h2ZPPQV0hhUx7MI0DqiwwLaiWgFaH9AOxGNAnTZw+9+XN5u4pmyh/7KfttVVFRUVFRUVFSweXvC&#10;0D++O2nYmCOTh79xZPIwgmVrqxjQHKKrGtAmoqs3oD8ue/gYAXQh+XgP+zRQUVFRUVFRUVFxy7uT&#10;0v56eHLaxHcnDz9MGoMSQLMqQAcCtIHosIDWER0W0GJE2wF9tqzdh2fLHipXz4RWUVFRUVFRURHk&#10;8OTh9xyelF747sS0owTPMa2ToYkDtBPRCtD+gHYiWg7QDNEmoM+eKX+44nx5+/rs00RFRUVFRUVF&#10;pfbmyMQh3ydgnkV6jTQGNfCsAM3VBLSJ6LCAFiE6eQCtPYmjrN2zp8oeuYV92qioqKioqKio1J68&#10;Myn3e+9MzBxGkPza4UkZBMvWKkCHB7Qd0fKA1hEdFtBOREsAuqzd0bPl7Uaen9LuZ+zTSEVFRUVF&#10;RUWlZuftiZn3vz0xY8U7kzJjUB3MVQdoE9EK0GhAOxCdGECfLX94y5nShzuxTycVFRUVFRUVlZqX&#10;dyZn/+mdiVml70zMvEA+xshHvQrQtvoBWoxoGUBziK5+gJ71cfnD97JPLxUVFRUVFRWV6p9D+bnf&#10;eXti9qC3Jma/TD7GaHU4QxMP6CNJB2gnouUAbUe0PKB1RIcFtBPR0QL6THm7d8+Ut8/5uOj+/2Wf&#10;bioqKioqKioq1TNvT85tScD83NsTczQw861yQJMqQFdzQJOeKWu34ePy9o+wTzsVFRUVFRUVleqT&#10;N8dl/f7NCTmFb03IPvfWBIpma+MMaAPRyQJoHdFhAW0gOjSgeUTXGEBfO1PervJsSbu/sU9DFRUV&#10;FRUVFZXkzpvjcju+NT7v9FsTcmNmc7TWHEALEC0FaIbo0IC2I7qqAe1AdCIBXdr+wunydkNiufd+&#10;iX1KqqioqKioqKgkVw6Nyb31jfF5U9+ckEeQbG3yAdpEdPIC+pgCtFZpQJe3n3um7JG/sk9PFRUV&#10;FRUVFZXkyBvjRrR4c3ze+jcnjIjpzdNaPQFtR7Q0oBmiwwMa+SQOBWhB2+9RZ59VVFRUVFRUkiKH&#10;cnO//OaEkYPfHD/iPRPN1iYHoA9HBmgRomUAzSO6ZgDaRHTyAPpM6SMfny1rN+LT6Q9/l33aqqio&#10;qKioqKgkNm+PH/mbN8aNnPbG+FGxN8aP1PombVIDWvQkjhoKaAeiaz2g558tffgu9umroqKioqKi&#10;opKYvDFhZMvXx4/coKPZ2qoANEN0aEDbES0PaB3RYQHtRHTyAdpEdLIA2oloG57L2u87U/LIY+zT&#10;WEVFRUVFRUUlfjmSm/vV18eNHvr6+NFHSQmSaXk810RA84iuYkBziFaAxgP6TGn786dL2486OeWR&#10;77FPaxUVFRUVFRWVaPP6uJG/I2iueH3cmBhFs7XxA7SO6LCAFiM6uQDtRHQNAbSB6LCA1hGtw1ke&#10;0IBoAuiFp9Qzn1VUVFRUVFSizmtjxrR+beyYTa+PGxvT4AyVAbQQ0TKAdiJaDtB2RCtAJxLQIkTL&#10;ANqJaCSg939c2r4D+zRXUVFRUVFRUQmX18eP707Q/P5rBM3QZAf02wrQWuMNaBPRyQvo06XegD5d&#10;+sj5s+WPDGOf7ioqKioqKioqcnl17Pghr40dd/a1ceMImGlNPAsBzSFaHtA6osMDWvAkjiQDtIno&#10;mgZoO6LlAa0jOjyg3Z/Ecbr00ev03PPR/LY3s099FRUVFRUVFRVc6POZXx0zLu/VceOvkBIk0wKe&#10;ZQEtQrQMoHlESwKaQ7QOZgVoL0B/EBmgOUTLAtqB6JCALnuk8NPiTv/FXgYqKioqKioqKt55bezY&#10;/3x17PjJr46dECMf9RI4VwdAOxGtAB0fQItW6BoD6MoPC9r9jL0cVFRUVFRUVFTEeXXUpB8TME/T&#10;0WytH6DtiJYHtI7o2gBoE9HJAmgnouUAbUe0PKB1RIcFtBPRKEAv+LD8sdvYy0JFRUVFRUVFxZ5X&#10;x4//zatjJs49NHZiTC+PZ1lAc4hWgCatXoA+HhmgeUQnL6BPlz76/NnyR+5mLw8VFRUVFRUVFT2v&#10;jp3011fGTHzu0NhJBMy0gGe9yQ5oJ6KrGNAGopMF0DqiwwOardBJDGgHosMAuvSxzWfKH6vPXiYq&#10;KioqKioqtT2vjpmc8vKYyRsOjSFgpjXwjAE0Q7QCtFE/QJuIDgtoAaKlAM0QHRrQdkTXGECXPrr/&#10;TPmjrdnLRUVFRUVFRaW25uWRk1u+PGbSnlfGTI6ZjQrQPKIVoKsboI8pQGs9U/rYGwTQ6g9KUVFR&#10;UVFRqa15cdTke14eM/nCK2PyCZZprXjWm+yANhBd4wBtR7Q0oBmiwwMa+SSOKgS0iej4APqj0seu&#10;nSp+rC17+aioqKioqKjUlrwyurDBy2PyX3h5TAEBMsA5CKDtiFaA9ge0A9HSgBYhWgbQPKIVoBGA&#10;PvxRaYeH2MtIRcU/z5c1/v7ywhb/XEW6orBFS/Kx46oS0uIWeVpLWhauLm45a21x81lriptvol1b&#10;0mKx9p9LmleuKW6WR7u2pFmfNeTvW1/U7JF15PuiXVPU6rebcu/9EvuhVFRUVFTikFfGFPzt5dEF&#10;Wyia7VWAVoDWAe1EtCSgHYiuEYB+6aPSR5uyl5OKio7j54tb3P18UctHni9umbOiuMUTK4pabl1Z&#10;3PI4aYx2laWrS+wlIDZK0Gx0Hdf1lm4w+8mGkuYHN5Y2f2Z9SbNJG4qb9dxY2qLBprJmt8Ryc/+V&#10;/RRVVFRUVCRyYGT+718aVfj8y6MLY0YdgOZX6OQDtInoZAE0Q3RoQNsRLQ9oHdG1AdAmohMJ6Md2&#10;kI//ZC8rldqU58vu//7yolYPPV/SunB5UYtVy4tbHiFYjtGusBTAzKNZFs4uaNZK0Gx0k6WbS5ud&#10;21zafBfprE3FzQZsKmtxO/vHUFFRUVHxyb5Rxf/30uiihaSxl6xwrgpAM0TXBkCLES0DaB7RVQxo&#10;DtG1DdAflXZYc3pKhz+xl5dKTc3S4ua3Litu/SgBcvGyolY7yMcry4tbxWgBzEHgjEUzFs4baYVo&#10;tncL6+aSZm9uKWk2b2tJ84GbS1r8fWd+25vZP6qKioqKCsuLk6Z876XRxTNICZopnKGFTkTLAtqB&#10;6JoCaB3RtQHQTkTXEEAbiA4LaB3RFM60HxV3eOb0lM6/ZC8zlZqQp4ta/3xJYcuHnytolf9cccst&#10;S4tafb6MIBkKaCaARqFZFs4YNGtwJhj2gzOgGbrV2pLmh0if2FbSrM+24mZ3qjPTKioqtT37c6d/&#10;7eCo4iIdzdZWP0CbiA4JaCGiZQDtRLQcoO2IVoD2B7SJ6LCAFiE6AKBLOjxxJv+x/2EvN5XqmGWT&#10;m353SVHLPs8WttxFoBx7DmoBsx3NeDjLoBkLZ7e1OQictxltFtuu99j2sqaF28saq2MdKioqtTIv&#10;ji4e9eKokphWB54VoOMFaCeiFaBrKqA/KulYdnh86jfZS06lOmRpafMfLClo2eHZwlZzni1qdZKC&#10;GQpodoezO5qjgLMbmrFwxqLZhHMzE85lenfQj6VNN+woa5q2vbT5n9kvm4qKikqNzsGRpcMPjir5&#10;woCzBdBORNcQQHOIlge0jujaAGgT0TUN0HZEywNaR7QnoEs6jFcPMUjyzMq996tLilo2fba4VdGS&#10;wlavEjDHaB1oprWAOQicZdCMhbMbmmXhLFibDTRbu7O02cc7y5o+taO0WerukmY/Zb+cKioqKjUq&#10;B0eV9iY9/+KoUoJlWg7P1QjQJqLDAlqEaBlA84iWBDSHaAVof0CLES0DaA7RsoC2IrqkYxZ7+akk&#10;U54tbPGTpwtbZy0pavU2qYZlax1wJjj2OqbhhmZZOLuhGQtnNzTzcLai2YSzeG020GzpLtrSphd2&#10;ljadtbOkSV32y6uioqJS7fPCqLKGB0eVXSON6QU8K0DHG9BORCtA1yZAnyrp0JG9DFWqOs8Utar3&#10;dFHrac8UtT69pKh1DIVmWoJjmWMabmiWhbMbmjU4E/TGY232hTPrbtrSpqsIortum9Lk2+yXXEVF&#10;RaXa5aXRU+4kWN5rotnaUq01E9B2RMsDWkd0bQA0bXIB2oloOUDbES0PaB3RQQB9qqTj4ZMlHZqw&#10;l6NKVYRguTHB8synC1t9Qj4SMEMRcCY4xq7NWDhj0YyFs8zaLIazZW1mcHZDsxDOWpvG9pQ12bCr&#10;pHGvF6e0+h77LVBRUVGpFnltbOl/HhxRPu/AyHICZGj1BbQY0TKA5hCtAE1avQBtIDo0oHlExwHQ&#10;xZ1Xf1T66C/Yy1IlUXm6sHVLguU5zxS1ukjBbEdza3800xIch12bZeGMQbMGZ4LeqNbmQMc0WE00&#10;A5yNbt1b2qT/7uKGP2S/JSoqKipJnRdGThlxYOSUGIUzVAE6MYB2IrqKAW0gOlkArSO6NgBaQ3Rx&#10;p9LYTTf9C3tpqsQr9Ebm4oI2DxAwLyK9/jQDsxPOdjR7wVmMZjycsWiWgXOcHkHnQDMOzjY0x/ay&#10;7iltupv8b0P3TmnyM/bbpKKiopJ0eWFk+SMvjJj6sQ5nqAloE9HJAmgnouUAzRCtAG3UD9AmosMC&#10;WoBoKUAzRIcGtB3RVQ3oj0o69WMvT5V45Kmilvc8VdRqE8UyVIxm77XZgDPBsczaLAtnDJqxcMai&#10;2YRz5GuzAWet5U1j+8qbntxb2mSA+kNVVFRUki37RpT9df+IKXteGDmVABlafQFtIDo0oHlEK0An&#10;DND50QDaiejqA+gPizu/TfDciL1MVaLKU8X3/+mpwpZli4tafWZFszuc7Wjm4ey2NmPh7IZmHs5W&#10;NGPh7IZmWTjHe22GEjSbLWu6+oXypg+y3z4VFRWVKs3O3MrvvDBi2twXRk6LUThDqxbQOqJrA6AN&#10;RNc4QNsRLQ9o0loCaBPRVjx3WXmqrMst7OWqEibPT2n37UWFrQctLmz98mICYlp/NCPhTHDsdUzD&#10;imYsnK1o5uHshmYsnN3QjIOz3NqMhrMVzaT7tTa5SP56yr6SJn9hv50qKioqVZL9edNyCZxjRjlA&#10;m4gOC2gBomUALUC0HKDtiFaA9ge0A9HSgBYhWgbQPKJrKKCLOxezl6uKbBYWtm5J0LyUoFkDMx7O&#10;CDTTEhzLHNNwQ7MsnN3QrMGZoDcea7PMMQ0rmnFw1vtCeZND5OOQ/ZObfpf91qqoqKgkLPtGTmu3&#10;P2/6mf0jpptwrgpAj4oG0E5EK0DXVkA7ES0JaAeiEw/oD0u63CCA7sNetipBMr+ozW1PFbYuWFTQ&#10;+hz5GLPC2Q3NsnAWozm5H0EXHM5RPYIuOJp1OOvdX9Zk2QvljVuz32YVFRWVuGfviOl37Bsxfdf+&#10;ERUxCmeoHKDtiJYHNGmyA5ohOiygTUQnC6AZokMD2o5oeUDriK4NgDYR7QHo4i5vnirt2oC9fFX8&#10;8lTZ/d9YVNS6z6LC1i9QMEODrc3V9xF0TjhHtzbLHNOwrs2ycAY00x4ob0I+NvnkYFnjItLb2W+7&#10;ioqKSlxyMHfWtwiYn9TRbK0JaAeipQEtQrQMoHlEK0AnCtBiRMsAmkd0FQOaQ3TSA7q46/MfTump&#10;ntDll3mTW/5pYX6rJwiaDTBraLbA2Ypmdzjb0ewFZzGa8XDGohkLZzuao1qbdTi7rc04OMuhWQRn&#10;6MHyJrsPljVpz377VVRUVCLPntyKrH0jKmO0TjxXP0A7EC0LaAeiawqgdUTXBkA7EV1DAM0QfbKk&#10;ayV7GauIQrD84KLCVtspmrFwFqNZPYLOCeequBTojWYG59iBsiZnyce8PaUt/5N9KqioqKhEkj0j&#10;ZqTsy608ui9Ph3M4QNsRLQ9oHdG1AdAmokMCWohoGUA7ES0HaDuiFaD9AW0iGg/ok8VdL54s6aKe&#10;zMXnqfH3f3NhfuushYVtTvmhGQdnO5p5OLutzVg4u6E5Cji7oVkWzm5rc/BjGh5oJrWiGQtnimbo&#10;i/RjWeN5+4sb3sk+LVRUVFRCZVPupi/tyZsxZ1/ejJhZO6DFiJYBNI9oBWhfQI+LCtA6osMC2olo&#10;BehkAPTJoq6rTpX1+j57WavML2jz5wUFrWcTNGtgjmJtVo+g4+GMvxRoRTMazgTEGDT7wVlv4z0v&#10;lzd+hH16qKioqEhnT+7jXffmzYzR2vFcPQHtRHRNATSpAjQpHtAmomsaoO2IBkCfLEpNYy/r2p2F&#10;RW0fWljYeoeOZhPObmiOem2WOabhhmZZOLuhWYMzQW9yrM1hHkHnj2Y7nDU8f/zSlCYj9k9Xj61T&#10;UVGRy57cil8QMG8HOIcDtB3RCtD+gDYRHRbQIkTLAJpHtCSgOUQrQPsDWozooIDu9saHpal3sZd3&#10;7cuswhbfWlDQJntBQeuPKJrDrs2ycBajWQ7OWDRj4VzTHkHnBWcrml+inaL3xSlN5r9c2rT2vlBU&#10;VFSksyd35ti9eY8TLEPtgHYiWgG6+gFaR3RYQDsRrQCdlIAu6jadvbxrV+ij5hYUtlkHYPZamzU4&#10;Ewzj1+b4Xgq0olkWzm5oxsI5GJo5OBMEy6zNUV8KtKLZC84v6x9PvljW9B726aOioqLimz3ZjzfY&#10;nfP4iT25VjgHADSH6KoGtInomgZoO6IVoP0BTZtcgHYiWg7QdkSLAH2iqNvVD4q71q6ncNHzzPML&#10;Wj9D4Gyg2QvObmuzO5ztaObhXBVrMxbOGDTLwtltbcbB2QPNpG5oxsLZDc0AZx3Pjd9+ubxRJ/Zp&#10;pKKiouKaTbmzvron54kFe3JnxcwqQCcK0GJEywCaQ7QCNGmiAK0jOiygDUSHBrSJ6BNFqeuOFXf9&#10;IXu51+zMzW9934KCNmu90IyFsxjNTjhb0WzAmeBYZm2WhbMbmmXgjEWzCefkfQSdH5wBzWYbnXx5&#10;SuN+7NNJRUVFRRgC5R57cp8gWIbaAe1EtAJ0bQW0E9FVDGgD0QrQXoA+UZKaxV7uNTfzC1s1n1/Q&#10;ZhdFs8zajIOzHc08nN3WZiyc3dAsC2cMmmXh7LY2Bz+m4YFmUiuasXB2Q7MGZwJkNzi/MqUx7Wev&#10;lDfOjOXm/iv71FJRUanGid10079A2X8VKrtzZ966O/eJ3aQEyHyrH6BNRCcLoJ2IlgM0Q7QCtFE/&#10;QJuIDgtoAaKlAM0QHRrQdkSjAF3U/Z2PSnr8nb3sa17mFbRqv6Cw9SERmnU4x2dtFsKZ4NjrmIYV&#10;zVg4y6AZC2c3NOPgXJ0eQUewTEuA7IFmrYe0j43G759e95vsU0xFRaUaxcByzFLyL8OxWCw0nnfl&#10;PjFxd+7smFkFaH9A64gOC2gD0aEBzSNaATphgGaIDgtoJ6KjB/SJwu6Ps5d9zcq8wrbd5xW0fh/Q&#10;nAxrs8wxDSuao4CzG5o1OBP0RrU2yxzTMNGc2EfQBYGz3kblLxU3rB3nnFRUqnkcWKZQhj51//+n&#10;NeT/k7Q7e06TXTmzP7LD2QS0E9FVDGgD0QrQiQa0gegaB2g7omsyoD8o7H6DfOzAXv41IwsK2gyZ&#10;X9j6rBXNTjjLr82ycBajGQ9nGTRj4RzdpcDq+wg6LzTb4Uxa3ujJV8ob/5p9yqmoqCRRXLEMULY2&#10;994v0Y/sb5XKzuw523blPBnbDa3GgDYRHRbQAkTLAFqAaDlA2xGtAO0PaAeipQEtQrQMoHlEVymg&#10;3yZfU77EvgRU78wvbDVgPoExrTuaxWuzBmeCYfzarB5BZ0dzNGtz1JcCrWiWhbMVza+a3Xao7N5v&#10;sE89FRWVKooB5SBYpt1kKfl72XcXKLty5j64K2dOzKwCtC+gGaLDAtqJaAXo6gdoHdFhAe1EtCSg&#10;HYh2B/QHxT37si8D1TfzC9oMnF/Q+hKPZiyc3dZmdzjb0czDuSrWZiyc3dAcBZzd1mYcnD3QTGpF&#10;swyc3dAsCefYa1MazXm7vMWP2KegiopKguKAsheWAcpWLE//07/RHsq99cu0sdybpI5r7Myeu9gO&#10;ZxPQBqJrHKDtiK7RgGaIDgtoE9HJAmiG6NCAtiO6NgH6g6Iemz+Ynlp9/5TheQVtu84raP1RkLUZ&#10;C2cxmpFwJjiWWZtl4eyGZiycZdBswrnmPILODc1OOJOWN55C/p5vs09FFRWVOMV1VfbCsnVV5rH8&#10;1P3WBj6usSt3busdOXNu7MqZS5BMW30B7UC0NKBFiJYBNI9oBWh/QOuIDgtoMaJlAM0juooBzSE6&#10;IkD3YF8OqlcWFLZ+kGD5MKAZC2c3NOPgjEAzrQXMQeDshmZZOGPQHPXaLHNMw4pmHs5WNGPh7IZm&#10;Dc4EyOHWZrOvT2k8YRN5k2afkioqKhHFFcs8lGkDYPlGccOvWEu/Lfsh0dmZNXf+TgJmqAK0H6B1&#10;RIcFtAPRsoB2IFoBuroB2onohAN63cfTU6vXk7bmFbVuPK+wzYsYNOtwll+bA8OZ4NjrmIYVzVg4&#10;y6AZC2c3NOPgXHWXAq1oxsJZ9lKgB5xjr5U1ymaflioqKpIxoCyLZQZlDJY1MM+696tan7r1y+yn&#10;gMrO7HnNdmTNvUI+xrRaAG0iOlkAzRAdGtB2RCtA+wPaRHRIQAsRLQNoJ6LlAG1HdO0GdM8u7MtC&#10;8mduYet/EChvs6LZC86LtDrRrMGZYDgea7PMMQ0rmqOAsxuaNTgT9Ea1Nssc08CuzUl2KdCGZgPO&#10;5Y0uvjal4QD26amiooKMA8peWAYoC7AMUPZclgHKpEfz77yZ9saiO2+m/5n9dFDZnj1/9s7s+QTN&#10;tAzPCQW0juiwgBYjWgbQPKIVoH0BPS4qQOuIDgtoJ6IVoDGAPl7Ua+UH01O/xr40JG/mT27zh7kF&#10;rVd5oRkLZ/UIOjuaZeFcFWszFs5uaObhbEUzFs4UzUanNj71xtTG1effPlVUqiiuq7IklimSoVgs&#10;a2Ce3vRrRsmPzX56ntmZOb8hgfNnOwiaaRWgEwNoJ6JrCqBJkx3QHKKrGtAmopMD0McKez7Gvjwk&#10;Z57Mb3vLvILWT80jEPaCMwbNGpwJhvFrc3wfQRcFnN3QjIUzFs0mnJPvEXRYOFvRzMPZDc2ucJ7a&#10;OEbQTP660Tvk4wPs01VFRYXFFcs8lK1YBih7YJmHshXLAGVXLJPeeLLe12npj8d+qp7ZnjV/xo7s&#10;BQTNtDqe7YgOCWghomUA7US0HKDtiFaA9ge0ieiwgBYhWgbQPKIVoCMFdEGv52LTU/+NfYlIvhAw&#10;L6Zo5uFsRTMWzol6BB0WzjJoxsLZDc2ycMaszTg4e6CZ1IpmLJwxaJaFsxDNtAzOb0xtRP5zw9Nv&#10;Vag/XVCldseAsiyWGZRlsQxQ9sKytfT7ZT911xAsp2zPWnDOhDMS0Byi5QGtIzosoJ2IVoBOHKDt&#10;iJYHtI7osIB2IloBWgbQRwt7Pcy+TCRX5ha0GSJCMw9nNzRj4SxGMxLOBMfJsDZj4SyDZhPOtfQR&#10;dKxONOtwfpP04JRGz+SOaX8r+9RVUakVcUDZC8sAZQGWAcpeWAYoi7DMQ9kVy2X3foP29Iy7/53+&#10;/ewfwzU7shZO2Z61MLY9eyEDcw0ENIfoqga0iWgF6NoOaNrkArQF0QV9nmZfJpInBM0t5hW0fj8M&#10;nN3QjIMzAs20FjAHgbMbmmXh7IZmDc4EvfFYm2WOaVjRHAWc3dCswZkAOaq1WQznRgacaecXtpr+&#10;X0N6fZ99Cquo1Mi4rsqSWKZIhkaNZYAyYJn2BpT87+wfSZgdmQv/QdD80fasRTENzwzQYkTLAFqE&#10;aBlA84hWgE4UoMWIlgE0h2gFaNJEAVpHtAygjxX0asu+XFR95kxqe+u8wtbrg6JZh7P82hwYzgTH&#10;7mtzfB9Bh4WzegSdN5qxcPZamy290HFUx1n/ldtL/dHcKjUqrljmoWzFMkDZA8s8lK1YBih7YZmH&#10;Mi0PZRuWixv+h9Y5er3+BMFtWU8V62i21g/QdkTLA1pHdFhAOxGtAJ04QDNEJwmgnYiuYkAbiK6+&#10;gD5W0GcB+3JRtZk+PfXfCJqnApqjWJs1OBMMx2NtljmmYUWzLJwxaNbgTNAb1dosc0wjUWuzLJwx&#10;aBbD2b42075F+uqURgf/mtNjkcKzSnWOAWVZLDMoy2IZoCyLZQPKIixPr/tN2nOz7v0W/bmyf2Rb&#10;NuXO++62zEXXCJ45OCtAxwvQJqKTBdBORCtAJwbQJqLDAlqAaClAM0QLAH20qN9v2ZeNqsvc/NaD&#10;sWjGwlk9gs6OZlk4u63NODjLoRkLZzc0RwFnA82k1rVZBGfa1UUtnv95Ru+FN+XmCt+UVVSSMQ4o&#10;S2IZoCyLZR7KgbEMUHbBMpT82N+iPw/2j2/LloynBlA0840G0ByiazKgDUQnC6B1RIcFtIHo0IDm&#10;Ea0AnTBAM0SHBfTRwr7j2JeNqsmcya2azylo8x4Wzm5odsCZYBi/NqtH0DnhrB5BZ1+bdTiL0Awd&#10;MeHhxT9K65sc/zeOiopLXFdlEZYByh5YpkiGUpRaC1CWxTJA2RPLDMoiLFMoG51yz7e1kh+H/VLY&#10;sjVz0fPbshYTLNNiAM0QnSSAdiJaATpxgLYjuqoBbSC6xgHajugqBPS+I4X9v8W+dCQ2Cwpb/npO&#10;fpt1VjTLwtmGZlqCYR7N7nC2o5mHs9vajIWzDJqxcHZDsyycE7I2k1rRjIUzBs1Rr81+xzSgb+v9&#10;5J853bb9b3qfQvYprqKSFHHFMg9lK5YByh5YtiIZykPZC8s8lK1YBih7YRmgLMQyQJl2XhOtNyrr&#10;f+fGjOb/zn5ZjGzLXHLP1oynL5lwVoCOJ6BNRIcFtADRMoAWIFoBOjGAdiBaGtAiRMsAmke0C6AL&#10;+lbNJcG5Ba0XzC0Ij2YsnMVoRsKZ4NjrmIYbmmXh7IZmLJzd0MzD2YpmE87J8Qg6GThj0YyCs8fa&#10;7AJn+vM889P0Pid+NLx3Hvs0V1FJeAwoy2KZQVkWywBlWSwbUJbFMoOygWXST0pT/pNW+9/Jrwf7&#10;pdKyLfOZvK2ZT8esVYCuKkDbES0NaIbosIB2IloBOnGAtiNaHtA6osMC2oroowX9prEvH4kLQfOj&#10;BM3XooCzG5pxcEagmZbgWOaYhhuaZeHshmYNzgS98VibZY5pWNEsC2cMmjU4EyBHtTaL4Yxam41O&#10;nvDgqh+n9439OK3vAPbprqIS9zigLIllgLIslnkoB8YyQFmAZYCyF5YBylYs35it99Pp936Xlv5z&#10;s1+2m3YOXHTzlsxntm/NfMYG5+oCaAPRCtCs1RDQDNFhAW0iOlkAzRBdEwGd3/+d9yb1+Sn7MhL/&#10;zJ3U+sdz89tskEWzDmf5tTkwnAmOsWszFs5YNGPhrB5B541mLJwNNJMGXZuh70xtdDklp9v6/03v&#10;c+5/0/v2Zp/2KiqRx3VVFmEZoOyBZYpkKAAZClCWxTJA2RPLDMoiLBtQ9sAyQFmIZUtvrDQvCG7O&#10;eLqZjmZrFaDjAWgHoqUBLUK0DKB5RCtA+wNaR3RYQIsRLQNoHtGJA/R7+f27sS8j8c+TBa1zKZqj&#10;Xps1OBMM+8HZRLP3pcAo12ZZOGPQrMGZoDeqtVnmmIZ1bY76UqAVzbJwdkOzK5wl12aCZq1LClvv&#10;uiWjz0s/yej7wY/Tendin/oqKqHjimUeylYsA5Q9sGxFMpSHsheWeShbsQxQ9sIyQFmIZYCyB5YB&#10;yiIs35jZ8L+gF6bU+x79ubFfzpu2ZC4pJo1tIWCmVYCuKkDbES0PaB3RYQHtQLQsoB2IVoD2B7Qd&#10;0VUNaCeidTwTOC9iX0bimzmFbf45J7/NkSBoxsI5UZcCrWtzsl0KtKJZFs5uazMOznJoxsLZDc2y&#10;cBaimdS6NsvAmTZ7XLsFBM6xn6T3vfCzzF73sJeAikqgGFCWxTKDsiyWAcqyWDagLItlBmVZLFMo&#10;Q8nPTyv98eiv7fahS3+wOWPJqzqcoXEGNEN0WECbiE4WQDNEK0A7Gm9Am4gOCWghomUA7UR0TQT0&#10;+wX9zx4vHvQH7Qt1vJJLvtDPmdx6dlRrMxbOYjSrR9A54aweQWdfm3U4u6HZD85vT2n0zp+zeqz/&#10;aUaf2E8y+rz004y+zdhLQUXFMw4oS2IZoCyLZR7KgbEMUBZgGaDshWWAsgjLAGUvLJOfm9ELlXX+&#10;m/YGLfn76a/z5oylj23JeDZmVAGa1ApoHdFhAS1GtAygeUQrQPsCmkO0PKB1RIcFtBPR1RzQ+QOH&#10;al+045U5hW06i9AsC2cMmt3hbEczD2e3tRkLZxk0Y+HshmZZOCdkbSa1ohkLZzc0a3AmQI7H2hz2&#10;mAbtYdaiSQ+u+2l673MUzz9L773rZ+m9UtjLQUXFFtdVWYRlgLIHlimSoQBkKEBZFssAZU8sMyiL&#10;sGxA2QPLAGURlgHKXlgGKBtYJiU/3vdpP6Mfya/j5vSlT24mYKZVgK4qQNsRXdWAdiJaAdof0Dyi&#10;JQHNIbqqAW0i2gPQ+QPXsC/h0efJ/La3zM1vvTVZ1uZkvxRoRTMWzm5oxsFZPYLOb20ODueGsXem&#10;NLzRaESXdT+jcCb9v4zeG/4vrfdd7GWhUsvjimUeyrQ8lD2wbEUylIAxYeeVPbEMUJbEMkA5MJan&#10;/f3/0d6Y1kDrjqz5f9iUvvTE5oylBM601QPQJqJDAlqIaBlAOxGtAJ0YQJuIDgtoEaIVoJGA/uJY&#10;wYA67Et6tCFYHg1ojgLObmjGwRmBZlqCY5ljGm5oloWzG5o1OBP0xmNtljmmYUWzLJwxaNbgTIAc&#10;1doshnP4tZnCmXZRYasDP8/o/Z4OZ63Lfz68z+/ZS0OlFsWAsiyWGZRlsQxQlsWyAWUBlgHKnlhm&#10;UBZhGaDshWWAMi35+dmwDFD2wvLnM+r+ALol6+mhJpqtrcaA5hAtD2gd0WEB7US0AnTiAG1HtDyg&#10;dUSHBbQT0TUH0O9NHjSWfYmPLnRtnsOe2SyLZh3O8muzLJzFaFaPoHPCOTyasXBO1CPoooDzu9P0&#10;dhjVYTPA+Ra9i36W1e/n7CWiUoPjgLIklgHKsljmoRwYywBlAZYByl5YBiiLsAxQ9sIy+bm5Ypki&#10;GeqG5RuWfj61zv9sTn9216aM5wiSaRWgEw5oDtFVDWgT0QrQtR3QtEEA/V7+oGPsy310IVieBmiW&#10;hfMirU40a3AmGMavzdX3EXQOOBP0RrU2yxzTsK7NUV8KtKJZFs5uaHaFcwRoNuGsr80A542lTd/9&#10;TWavlyxwjt2S3nvWzzO6/w97majUoLiuyiIsA5Q9sEyRDAUgQwkWa/x5ZVo3LAOUMVjWWnHvD18b&#10;n3Hn5vSlpzdlLItRPFcHQIsRLQNoEaJlAM0jWgE6UYAWI1oG0ByiazKgDUTHB9BH8gfeyb78h8/s&#10;/Lb3ziloczoomrFwTtSlQOvarB5Bx8NZDs1YOLuhWRbOQjSTxmtthvYa89hqgPPPoZm9y3+X1vPb&#10;7OWiUo3jimUeylYsA5Q9sGxFMpSAEX1e2QvLAGVpLAOUJbEMUBZhGaDshWWAsgjLBpQZlmlvsO7O&#10;qey+KZ2gmVbDc1UBmjYKQNsRLQ9oHdFhAe1EtAJ04gDNEJ0kgHYiumYCmrQPeysIH4Lm0ijXZiyc&#10;xWhWj6Bzwjk5LgVa0YyFMxbNKDgbaNbh7IZmHJztazPtEdIdZU3euDWz10tWOP8is3fsFxm9Jt3S&#10;t6/xJ5mpVJ+EwjKDsiyWAcoiLFuRDHVdlQVYBih7YplBWYRlgLIXlgHKtOTnJ1yVvbAMUBZimUHZ&#10;iuWLj9f/Ee0N0u2Zi8o3pS/X4awAbUFz7QO0iWgez7RVAWhaBeiqALSJaBlAD3qCvS2Ey5OT29w9&#10;N7/NCRGaZeGMQbM7nO1o5uHstjZj4eyGZh7OVjRj4eyGZlk4u63NwY9peKCZ1IpmLJzd0KzBmQA5&#10;HmtzPC4F8nCmTR312GqAs4Zm0l/SZvQawV42KtUgYbEMUJbFMg/lwFgGKAuwDFD2wjJAWYRlgLIX&#10;lsnPzRXLFMlQNywDlEVYBijzWKa9OL3u/9Juznhm20YCZ1oHoA1EhwW0juiwgBYjWgbQHKJrMqAN&#10;RCcLoHVEhwW0gejQgOYRrQDtD2g7onlAH5k85NDR/IE3s7cI+TxZ0CY/7NqswzmatVk9go6HM/5S&#10;oBXNaDgTEGPQjIVz9XgEnQ5nEZppt5Q0P/SbjN6HnHDuff1XWb2Hs5eOSpLGALMblgHKHlimSIYC&#10;kKEEi0l/XtkLywBlWSwDlGWxDFAWYfnijPt+TPvamBH3bkxb/gnAuWoA7US0HKAZopME0E5EK0D7&#10;AlqAaDlA2xFd1YA2EF2LAP3upMH/YG8Vcpld0ObPcwravBcWzou0eqMZB2cEmmkJjmWOabihWRbO&#10;bmjW4EzQmxxrc3wfQeeAMwFyVGuzGM7RXwrk4fweaedRHVYDnDU0k/5Ka69Pb83s3Ze9hFSSLLFY&#10;TAezG5YBypJYBijLYhmgLI1lgLIAywBlLywDlEVYBih7YRmgLMKyAWUPLAOURVi+YemenBl9N6Y/&#10;T7AMlQG0CNEK0NUJ0CaiwwJagGgFaNbqAWgHoiUBfWTykEHs7UIuc/PbjguLZh3O8muzLJzFaJaD&#10;MxbNWDhHdymw6h5Bh4WzDc20BMh+aMbC2UAzqXVtjuKYhhuaAc7rS5u/+OvMXm844azh+cNfZ/bp&#10;wl5GKkkSB5hdVmURlq1IhlIo0/JQFmHZimSo66oswDJA2RPLDMoiLAOUvbBMkQwlPz/hquyFZYCy&#10;EMsMyl5YNqAswPKlqff+BEp+7J8QeFZsSFtBkExrBbQd0fKA1hEdFtBORCtAJw7QdkRLA5ohOiyg&#10;nYhWgE4coO2I9gL0u5OGzGdvGcHzZH6r388paPtWWDgv0upEswZngmH82hzfS4FWNMvC2Q3NWDgH&#10;QzMHZ4JgmbU56kuBVjTLwtkNza5wNtCsw1kGzSac/ddm6KMjO67h4fxraEbvC7dm9rqHvZxUqjDG&#10;sQwPLAOUZbHMQzkwlgHKAiwDlL2wDFAWYRmg7IVl8nNzxTL58XzPK3thGaAsi2Xy4xq9VFHvp7QE&#10;u7spnKEJBbQD0TUD0AaiFaBZMYDmEV3FgGaIDgtoE9HJAmiG6IQAeshbh8cP/yZ7+wiWJ/PbjpRB&#10;MxbOiboUGM+1GQtnDJpl4ey2NuPg7IFmUjc0Y+HshmZZOAvRTBvHtdkLzuRz8uAvM3t9bF2bAc63&#10;0mb0PvTrjF4t2EtKpQqioRnA7IJlgLIIywRr8T+v7IFl8uOGwjJAWRbLAGURlgHKXlgGKAuxzKDs&#10;hWWKZKMzU35G+9rYifXXp624uCFtpQHnYIDmEK0AbWn1ALQD0dKAFiE6yQDtQHRNAbSO6LCAFiNa&#10;BtAmot+bPDSFvYXgMyu3w1fn5Lc5JwNnNzRj4SxGsxPOVjQbcCY4llmbZeHshmYZOGPRbMJZPYIu&#10;yNqMgzN+baZ9n7ReXrdtPJw1NJP+hn7M6LX3t+m967GXlkqCo6FZEssAZVksA5SFWGZQ9sQyQFmA&#10;ZYCyF5YByiIsA5S9sAxQFmHZgLIHlgHKIiwDlD2xPFOHsq3T7vu/PTmzB29IW0WgTOFsbRSA1hEd&#10;FtBORCtAJw7QdkTLA5o2PKAdiFaAZmj2ArQT0XKAtiMaC+h3Jw0Nfsn/ycL7O7qhWRbObmjGwdmO&#10;Zh7ObmszFs5uaJaFMwbNsnB2W5uDH9PwQDOpFc1YOLuhWYMzAXJ1WJuxcKZops2f+NAO4dpMSuH8&#10;m8xetJt/k93nb+zlpZLA5Obe9K8AZjco0xKwqfPKglVZiGUGZS8sG1AWYBmgHATLtDee0Lsl8+nZ&#10;6wmcaWs1oBmiwwLaRHSyAJohWgHa0XgD2kR0SEALEV2tAL2YvYXg82RBm3lucMaiWYdzfNZmIZwJ&#10;jr2OaVjRjIWzDJqxcHZDMw7O6hF0fmuzLJzd0OwGZ/LzPnN7Zo+XeTgDmn9Lm6V9XHlbVo8/sJeY&#10;SgJDsPz/WZEMJWBLyvPKXlgGKMtimfx4SXdeGYPlS5X33kJLfk1uIeA9AHAOBmge0QrQiQO0juiw&#10;gBYjWgbQPKIVoH0BzSFaHtA6osMC2ono6AB9ePKw9z6YPOi77C3EP/OL2tw2p6DNqbBwXqQ1sWuz&#10;zDENK5qjgLMbmjU4E/RGtTbLHNMw0ZzgR9DREiRHsTaL4ZyYR9DxaKY9StpldMc1bmszwPl3tJk9&#10;n/5dVo9fspeaSoKiXw68/8sEa+q8sguWAcpeWAYoC7HMoOyFZQ3JblhmUHbDMu3lx+v+/JVxk5qt&#10;G7bq2vq01QTM0OQBtAPRNRnQOVEB2oloOUDbEV3VgHYiWgHaH9A8oiUBzSFaBtBH8tMasrcQ/8zO&#10;bztYBs1OOMuvzbJwFqMZD2cZNGPhHN2lQPUIOqh1bY7imIYbmv3g/GxBy92/zuz1EQ9nG5pJb9M+&#10;9nzyN5k9f8RebioJCl2dw2AZoCzEMoOyJ5YBygIsA5S9sAxQFmEZoOyFZYCyCMsGlD2wDFAWYRmg&#10;7InlmRyUaTkou2FZa0XKL2h35jwxcN3wNbH1w61wdgM0j2gFaCugTUSHBbRohVaArk6ANhEdFtAi&#10;RFdTQE8cNoS9ffhnTkGbVTJwtqNZvDZrcCYYxq/N6hF0djRHszZHfSnQimZZOLuh2RXOBpp1OLuh&#10;mYezFc0mnOXWZoAz+fjFXdk9XvBcmxmcaX+f2XPxvbm5X2IvOZUERTvj7ANlWtdVWYBlgLInlhmU&#10;RVgGKHthGaBMS35+wlXZC8sAZSGWGZRlsQxQlsUyQNkLy7Q3WLdlLSqhcIZWNaBNRNcwQHOIlge0&#10;juiwgHYiWgE6cYC2I1oe0DqiwwLaiej4APrwpOEV7K3DO0/kt75vTn7r6+HXZv9jGlY0u8PZjmYe&#10;zlWxNmPh7IbmKODstjbj4OyBZlIrmmXg7IZmWTgL0Uwbx7UZC2eKZmj6uEdWi+DsQDPr7Vm98u8c&#10;GMGfia+CjnbWeVHbm61IhspgGaAsi2WAsiyWKZKhMlgGKIuwbEDZA8vkxw2FZYCyCMsAZdrLM+77&#10;JS35sX9JQPrsuuFrCZppFaCrN6B5REsCmkN0VQPaRLQCdLUG9MS09eytwztP5rcdE+XajIWzGM1I&#10;OBMcy6zNsnB2QzMWzjJoNuGsHkEXZm0Wwzn4I+hEcN5U0vzQrZm9PvJdm1kJnEl7jmIvPZUERXuq&#10;hgXKQiwDlD2wTLDoimWAMq0blgHKIiwDlL2wDFAWYRmg7IVlgLIQywzKXljWkOyGZQZlLywbUBZg&#10;GaAMWKa9PKv+r2gJbvebcHYBtAPRCtBWQIsRLQNoEaIVoKsToMWIlgE0h+iaAejD7G3DPU+Nv/+b&#10;c/Pb7BWhWRbObmjGwRmBZloLmIPA2Q3NsnDGoDnqtVnmmIYrmkmtaMbC2Q3NGpwJkKvD2ixzTMOK&#10;Ztpj0xrE6uV22+kFZzuae8X+kNnzBsFzOnsJqiQgsdyb/vWD6X/6miuWGZQ9sQxQFmAZoOyFZYCy&#10;CMsAZS8sA5RFWDag7IFlgLIIywBlTyzP5KBMy0FZFssAZVrA8uXKur+m/bjkgd+vHb76w7XD11nQ&#10;rADthmg5QNsRLQ9oHdFhAe1EtAK0P6BpowA0Q3SSANqJ6PgD+v2CtJ+xtw5xnsxv3Sbs2qzDOVnW&#10;5tr7CDp3OIdfm7FwjtulQI+1WRbObmjGwpmimTZ3fPvtbpcChXDO6kna47M/ZvXsz16GKgkIfa6z&#10;1xEMTywzKIuwDFCWxTJAWRrLDMqyWAYoy2IZoCzEMoOyF5YNKFuwbHRmnVvfnDS6ydph62IUztCq&#10;BrSJ6OQF9DYF6IQA2kQ0j2daBehqCeiJaXXZ24Y4cwrazAoL50VanWjW4EwwHI+1WeaYhhXNUcDZ&#10;Dc0anAl6o1qbZY5puK3NsnB2Q7MsnDFoFsO5ah9BJ4Iz+f36/LcZPU97wdmO5p4xgmbSHh/9MadX&#10;N/ZSVElAtLPOglVZFssAZRGWKZKhblimSIbyWAYoe2EZoCzCsgFlDyyTHzcUlgHKIiwDlD2xzEOZ&#10;YZn2BusLuRU91g5bH9PwXB0AbSA6LKB1RIcHtGiFlgE0h+iaDGgD0ckCaB3RYQFtIDo0oHlE1yxA&#10;vzMhI5W9ZYjjdkzDC81YOKtH0NnRLAvnqlibsXCWQTMWzgaaSa1rcxTHNNzQjIUzoJn2OGmdnG7b&#10;fS4FCuDcM/an7B7vETy3Zy9HlTiH/jHcFM42KAuwDFCmdcMyQFmEZYCyF5YByiIsA5S9sAxQFmKZ&#10;QdkLyxqS3bDMoOyFZQPKAiwDlGWxfKXivt9ACcjG6HCGJh7QGyIDtAjRMoB2IloO0AzRSQJoJ6KT&#10;D9AmopME0AJEywHajuiqBrSB6CoBdMY49pbhzLzJ9/9pTn6bG8mxNqtH0InQHHZtTvZLgVY0u8LZ&#10;QLMOZzc04+Ac7hF0bnAeOLb9ar9jGk40Q3u8dkd271bsZakS59zIv/NmA8oCLAOUvbAMUBZhGaDs&#10;hWWAsgjLBpQlsQxQlsUyQFkWywBlWiksz7j3t2br/ZbAcfaaYRtitFUOaFIFaAXoaAEtQLQCNGuV&#10;AXoRe7twZk5+q+4iNPNwtqIZC+dEPYJOBs5YNGPh7IbmKODstjbj4OyBZlIrmrFwxqBZFs5CNNPG&#10;cW3GwtkNzQBn8jm/A+CMX5vN/jm75/47MlMbspemShyjPZ5uafN/9zqCIYtlgLI0lhmURVgGKHth&#10;GaAsxPJMDsq0LquyEMsMyl5YNqAswjKDsjeW65mdlvI7WoLTDQDn5Aa0HdHygNYRHRbQTkQnH6AN&#10;RNc4QNsRLQ1ohuiwgHYiWgHaC9BvT8zax94unHkyv3VlVGszFs5iNCPhTHAsszbLwtkNzVg4y6DZ&#10;hLN6BJ3f2hwcztE8go5HM+07Uxp+eHtWjzf94OyCZr1ZPbf+JbvH39nLUyWOOTLr3q+6rcoiLAOU&#10;ad2wDFAWYRmg7IVlgLIIywaUPbAMUKbVoBwQywBlEZYByp5Y5qFswTJA2RPLDMq0Nx7Xe6Wyzm3r&#10;h695c82wjTY4JwrQJqLDAppDtCygHYhWgK5+gBYhWgbQPKKrGNAM0WEBbSK66gD99oTMs0cKc7/F&#10;3i7M5Obe+6U5+a0P+q3NWDi7oRkHZwSaaS1gDgJnNzTLwtkNzRqcCXrjsTbLHNOwopmHsxXNWDi7&#10;oVmDMwFyVGuzGM7J9Qg6G5yn622c12UDD2fk2qz1DtK/ZHVf/dfsnn9iL1OVOCV2003/Qp+wwUNZ&#10;hGWAsheWAcoiLAOUvbAMUBZimUHZC8sakt2wzKDshWUDygIsA5RlsWxAOQCWtc687/fH8vvet2bo&#10;hs91OEMVoEWAdiJaAToegHYgOgkB7UC0LKAdiK4pgNYR7QnoCRl/ZG8XZubkt7ozzNqsw1l+bQ4M&#10;Z4Jj97U5vo+gw8JZPYLOG81YOMdnbdbh7IZmLJwdaLbAOW1cu9Vea7MIzlY00/4luwfBc48lf83q&#10;+Wv2UlWJU2K5t36ZoPE7AGURlgHKslg2oCyJZYCyLJYByrJYBijTSmHZgLITywBlHsvWvjK24NHV&#10;QzfFVhMw0yYnoO2Ilge0jmgF6KoANEN0aEDbES0PaFoF6ECAHh8VoHVEH56Y3Ya9VZh5Mr91n6iO&#10;aVjRrMGZYDgea7PMMQ0rmmXhjEGzBmeC3qjWZpljGti1WT2CzglnNzT7wpmhmXZ5UctdIjhj12Za&#10;Cue/6niee1dmrx+zl6tKnHKq7N5vuGEZoCzCMkDZE8sMyiIsA5S9sAxQFmJ5JgdlWpdVWYhlBmUv&#10;LBtQFmGZQdkbywzKAiwbUBZg+UpFvdu1zqp3++6cx9M1OEMTBOh1kQGaR3QNATRDdFhAm4hOXkDv&#10;iwzQPKIVoK2ANhEdFtCiFTo4oN+ZkDOUvU2YmZvf+okgaMbCWT2Czo5mWTi7rc04OMuhGQtnNzQ7&#10;4RxibSa1rs1RHNOwohkLZ080W+D8AenRaQ3O/Cmr5yuh1mYGZ9o7s3pU3JPe97/YS1YlDonl3vul&#10;85X1v+O2KouwDFD2wjJAWYRlA8oeWAYo02pQDohlgLIIywBlTyzzULZgGaDsiWUGZSGWeShzWDY6&#10;I+UPW7IWlaweujmmtyoAzVboJAa0A9EK0KRWQOuIDg9o0QqtAJ0QQHOIlge0jmgkoKeytwk9i/Lb&#10;3jwnv/WhKNZmB5wJhvFrc3wfQRcFnN3QjIUzFs0mnNUj6Oxrsw5nNzTj4ByntZmDM22TvK6bRXDG&#10;rs0A5zvNFt02afDX2UtXJQ6hfxS3aFUWYRmg7IVlgLIQywzK0lhmUJbFMkBZFssGlOOBZQJlo9Pq&#10;/JF2S+bSeasMOEcFaIbo0IC2I1oB2h/QJqJDAjoH0GytDKCdiJYDtB3RVQ1oJ6KTD9AmopMF0Dyi&#10;c55hbxF65k1u/SsezbJwtqGZlmCYR7M7nO1o5uHstjZj4SyDZiyc3dAsC+eErM2kVjRj4YxBsyyc&#10;hWimTeK12YAzQ7MVzkPGPrIJszbzcHaszax35ZBm9xh7U+ymf2EvX5WIEyO/tgSr3/LDsgFlSSwD&#10;lEVY1pDsg2WAsgjLBpQ9sAxQppXCsgFlJ5YByp5YBiiLsMygrPVxvVcr7/vT+uHLVqwauiVG8ZwI&#10;QK+NDNA8ohWg4wNo0QqtAF07AS1CdBhA52xibxF65k5u3TEuazMtATF2bQ5/KdAdzbJwdkMzFs5u&#10;aObhbEWzCefkeASdDJyxaEbB2WNtDg7n+D2Cjkcz7az8tnvd4OyGZloRnDU0k96t4Tk1i718VeKQ&#10;G8UNv0JXZ1csMyiLsAxQ9sIyQFmI5ZkclGldVmUhlhmUvbBsQFmEZQZlbywzKAuwbEDZC8sAZRGW&#10;GZQBy9YSiG7T4Qz1ATRDdHhAi1bo5AK0iegaBmgO0fKApg0PaCeikw/QJqJrGqDtiJYHtI7ogIB+&#10;ib096Jmb33pk1JcC4/kIOhk4u6FZFs5uaNbgTNAbj7VZ5piGFc2ycMagWYMzAXJUa7MYzo0ccA6G&#10;5mBwdkOzEM4MzTycd5c2ffv3mT2vBFmbaV3XZgbnu3O6X7w7O3UQewmrxCH0j+L2OoIhwrIBZQ8s&#10;A5RlsQxQFmEZoCyLZYCyNJZ5KAfEMg9lrTPq/lnr9JQ71g5d+/KqIVstcA4DaCei5QBtR7QCtD+g&#10;t9vgHAbQIkTLAJpHtCSgOUQrQNcgQI/PPc7eGvTMyW89VwbNOpzl1+bAcCY4dkezegSdE87h0YyF&#10;M3ZtxsLZQDNpdGuzDmc3NGPh7ECzBc5WNJ+gH6c1uPTn7B6HvOCMWZt5OP8tpztp6hmC5x7sZawS&#10;cfZP/9O/XZhS73toLDMoS2OZQVkWywBlIZZ5KAuwbEBZhGUGZWksA5QlsKz1cb2rh258byWFMzRO&#10;gHYiWhLQDkQrQNsBLVqhkwvQexSgtcYb0GJEywCaQ3REgH5jfN7Fo/n5N7O3B21x3ikD50VanWjW&#10;4EwwjF+bvS8FRrk2y8IZg2YNzgS9Ua3NMsc0rGtz1JcCrWiWhbMbml3hHMHabMI5/o+g4+FMWzcv&#10;dR3AGbs2A5zFazPAWcPz0b9ldX+MvZRVIk6s7N5vAJS9sAxQFmFZQ7IPlgHKIiwbUPbAMkCZVgrL&#10;BpSdWAYoe2IZoCzCMkDZC8sAZQGWr1bW+Qt05dDN51YO2RajePYGtI7o2gBoE9HJAmgnouUAbUe0&#10;PKB1RIcGtGOFTj5Am4hOFkA7ES0HaIboKgb0S+Nzf6i9MTw56ZGvzy1o8yEGzVg4J+pSoHVtTrZL&#10;gVY0y8LZbW3GwVkOzVg4u6FZFs5CNJNa1+YojmlY0YyFsyeaLXC2otkK5y6jOj7td0zjDlbM2gxw&#10;vof17zmpb9yT1b2t9oJWiTT0oqD2R3B7YBmgLMTyTA7KtC6rshDLDMpeWDagLMIyg7I3lhmUBVg2&#10;oOyFZYCyCMsMymGwDL04vfHdOpqtlQE0h2hZQHOIVoD2B/S2yADNIVoBmrR6AfqVagjo18fl/kR7&#10;Y5ib3/Z3YddmLJzFaFaPoHPCWT2Czr4263B2QzMOzol7BJ0VzbQTJj682ApnHs1+cHZbm004a3g+&#10;8I+s7o21F7VKpLmRf+fN9LiG9BEMWgksA5RlsQxQlsYyD+WAWHZA2YplgLIXlmf+86/Qzyvq3nms&#10;sE+jlUO2EyjTxgfQTkTXEEAbiA4LaB3R4QEtWqGTC9BORFcxoA1EJwugdUSHBzRboUMDmkd09IB+&#10;Y9KIO7Q3hbkFbVqEhTMGze5wtqOZh7Pb2oyFswyasXB2Q7MsnBOyNpNa0YyFsxuaNTgTIMdjbU62&#10;S4FWNBtwJjD2g/Piojarccc08GszwFlHc/fYP7Smbr83t/s/tRe2SqSJTbnn24GwzKAswjJA2QvL&#10;AGUhlnkoC7BsQFmEZQZlaSwDlGWxDFD2wDKFMvQq6/sFA1qsIGimdQe0jujaAGgT0WEBLUK0DKCd&#10;iJYDNEO0ArRRP0CbiA4LaAGiZQAtQLQcoO2IrmpAvzE+9x7tDWFOYetBVbk2J/ulQCuasXB2QzMO&#10;zuoRdH5rc3A4J/YRdFY00+4ra7pPBGfM2gxw9l6bAc7dY/fmpK79e273v2gvbpXIEpv+p3/7fMbd&#10;P9CQ7INlgLIIywaUPbAMUJbGsgFlJ5YByp5YBiiLsAxQ9sIyQFmEZR7KAiwDlLXOSLkLenhSetsV&#10;Q3ZocFaArl6A3pqpAK0ADa3GgB43qo72hkDgXBaPtRkHZwSaaQmOZY5puKFZFs5uaNbgTNAbj7VZ&#10;5piGFc2ycMagWYMzAXJUa7MYzo0ccA6G5mjWZiGcCYr94HyS/nfTGp74Y1aPD4Mc08CszQBnE82k&#10;ubSpS+/N7fFb7QWuElno4+n8sAxQFmKZQdkLywaURVhmUJbFsgFlWSwzKCcSy1qn33c37etjc9qv&#10;GEzhDNXxHAWgnYiuKYC2I1oe0DqiwwM6xJM4EgRoA9E1DtB2REsDmiE6PKCRT+KoQkCbiGZwHjuq&#10;ofZmMKeg9cogaNbhLL82y8JZjGb1CDonnMOjGQvnRD2CLgo4u6EZC2cHmi1wtqJZBGfau7K7HxLB&#10;+Q5Wr7WZh7P72qzD+Z9au81Pye35M+1FrhJJcnNv+tcLlXX+WwbLAGVZLAOUxVhmUPbCMg9lK5YB&#10;yh5YdkDZimWAsheWGZSFWOahbMHyxcp//o32amW9v702dmyHFYN3xvTWXkCbiA4LaA7RsoB2IFoB&#10;OlGA3h8ZoEWIlgE0j+gqBjRDdFSAfn3CyObam8G8wtYno1ibNTgTDOPX5ur7CDoHnAl6o1qbZY5p&#10;WNfmqC8FWtEsC2c3NLvCOQI0m3CuukuBgGbaejldd/Jo9oMzZm0GONvRnBq7T++Me3N7fV97oatE&#10;ktj0pl+7VPH3n/JQ9sIyQFmIZR7KAiwbUBZhmUFZGssAZVksA5Q9sAxQlsGy1pl176F9bczEbs8T&#10;NNMqQFcPQDsRrQAdH0CLnsSRXIB2IFoW0A5EJw7Qr44bfb/2RjC3oPUFLzRj4ZyoS4HWtVk9go6H&#10;sxyasXB2Q7MsnIVoJo3n2oyFsxuaDTgTDGPXZtoHR3Za6wbnIGszwNl7bTbgHKuT272kYW7f/9Be&#10;7CqRJDb93u/aoOyBZYCyNJYNKDuxDFD2xDJAWYRlgLIslnkoB8Uyg7IXlq19adTk3s8P3qXBOSpA&#10;G4iucYC2I1oe0DqiawOgTUQnC6AZokMD2o5oeUDriK4NgDYRzQF67Kj2Nz1Vdv83qupSoBeaDTgT&#10;HMuszbJwxqAZC2csmk04q0fQ2ddmHc5uaMbBueouBVrRTJs6+rHlQdZmgDNmbbbD2YpmvSk53QqZ&#10;+VQiSOyp+79Mn+ccCssMyrJYNqAsi2UGZSGWAcqSWDag7IFlgLIflq9W1Pm71sfr/P3F0YX9dDhD&#10;axegDUSHBjSP6BoCaIbo2gDofZEBmke0ArQ3oEd3pHD+ftSXAq1odoezHc08nN3WZiyc3dDMw9mK&#10;Ziyc3dAsC2e3tTk4nD3QTGpFMxbObmjW4EyAHI+1uaY8gs6K5g9Jh49v/ywGzpi1GeDsvzYzOGsf&#10;u+Uw96lEkNise78lwrIBZQ8sA5TFWGZQ9sIyD2UrlgHKHlh2QNmKZYCyF5YJkl2xzENZgGUDyiIs&#10;A5QZlrXOuO8ftC+NmsgWZ74ugDYQrQCdaEA7EK0ATWoFtI7o8IAWrdDJBWgnoqsvoF8bO/bhmxbl&#10;t70Fi2YdztGszeoRdDyc8ZcCrWhGw5mAGINmLJyrxyPodDhj0EyLgTN2bRbBeezEh2xwvkOAZjc4&#10;49dmE85WNGvNSb1SN7fbEOY+lZCJ5d70rzdm1P2B56oswLIBZRGWGZSlsQxQlsUyQNkDywDluGAZ&#10;oGzB8sXp/7yXlny7e18fNyF1+aDdseWDdxMkhwO0iehkATRDdGhA2xGtAO0PaBPRIQEtRLQMoJ2I&#10;lgO0HdEK0P6ANhEtBvTr48a1uWn+5DZ/wMJ5kVZvNOPgjEAzLcGxzDENNzTLwtkNzRqcCXqTY22O&#10;7yPoHHAmQI5qbRbDuZEDzlg0m3Cu2kfQWdH84fT6sbKJbZ/DHtPArM0AZ8zaTFuXNqfbuXq53Xox&#10;+6mETKzs3m9oxzWwWDag7MQyQFkaywBlWSzzUA6KZQZlIZZ5KIuwzKDMY5n2WmXKP2nfGjey8/JB&#10;e2IanqsDoIdGA2gxomUAzSNaAbq6AdqJaAXoRAL69XGjm920oKDN3zFo1uEsvzbLwlmM5uR+BF1w&#10;OFfdI+iwcLahmZYA2Q/NWDgbaCa1rs1RHNNwQzMWzg40W+BsRTMGznPyW2tnnK1wxqzNPJwxazPA&#10;2YZm0nq0Od0+qJfbtSOzn0rI0MfTAZRlsWxAWYRlgLIXlhmUhVgGKEti2YCyB5YByrJYBiiLsGzt&#10;u/kZj+lwhlYXQJPWEkCbiK5hgOYQLQ9o2toBaBPRNQfQr4we3eAmAuRGGDgv0upEswZngmH82hzf&#10;S4FWNMvC2Q3NWDgHQzMHZ4JgmbU56kuBVjTLwtkNza5wNtCsw1kGzSack+MRdIBm2uWFLVZh1maA&#10;M2ZtBjij1mZSDc6k9fO6vdUgt+sDzH4qXFZ1uPSTtV2v3rm687WWaztf7bGu07W8DV2uzVrf9Ytx&#10;6ztdHbC+8/WH1nW59s9N5NsdHv/UN2MzU34mxjKDsheWeShbsQxQ9sCyA8pWLAOUvbDMoCzEMg9l&#10;AZYNKIuwDFD2wDJFMtSB5Rl17oNeqrivzpH8Ie3scA4OaBPRIQEtRLQMoJ2IlgO0HdEK0P6A3m6D&#10;cxhAixAtA2ge0ZKA5hCtAO0P6ENIQL8+btw/b5pf0OYBEZqxcE7UpUDr2qweQcfD2QPNpG5oxsLZ&#10;Dc2ycBaimTaOazMWzm5oNuBMICwL5x1lTdeJ4BxkbQY4Y9ZmgLMAzVrr5XV7sX5u16Y6FWtvVne5&#10;8Z1VXa+1WNX52uRVna/vWdPlemwt6zrS9awboF2vxzaybmLd3PXKGzt7nXzqwIAX094fNa2+FcrS&#10;WAYoy2IZoFxVWAYoS2L5EoEy9Nrjeo8X9nlw2aC9MdraAGgnoiUB7UC0ArQd0KIVOrkA7US0AnR8&#10;AC1aoU1Avz5+/N03ETB3DrI2Y+EsRnP1egSdDJyxaDbhLLc2o+FMQOwGZzc0Y+GMRTMKzsi1GQfn&#10;5HkEHaCZdm95k+3YtRngjFmb/S4FusGZ9WT93NRfUUDWpixLvfi/Kztfb7+y87VpqztfP7SagJiC&#10;GdBMwexAMwEyj+bNrFtYt5Ju63bp5O6ep1cc6PfGqHeyFrSWwjJAWRbLPJQtWAYoe2KZQVmIZR7K&#10;IiwzKIuw7ICyAMsAZa0z6qZAj07q9xDAOb6AtiNaHtA6omsDoE1EJwugnYiWA7Qd0fKA1hFdGwBt&#10;IjpZAO1EtBygJ8ReGz3+zpvmFrbpFwTObmjGwdmOZh7ObmszFs5uaJaFMwbNsnB2W5uDH9PwQDOp&#10;Fc1YOLuhWYMzAXJ1WJtljmm4odmAM4Gw7Np8ivRQeaMDfnDGrM0A50CXAkl5NDcwu6Fhbtc7NVHW&#10;8KxOvfyrVV2+yFvV+dqbFMtQfmUGNFtXZkCzuTKbaKZgtnYb6XbSHd2ufLqv94lFr6et6GSDsheW&#10;GZSFWAYoS2LZgLIHlgHKslgGKEtj2QJlozNT6tJ+XP5As2WDdl/l8YwBtBjRMoAWIVoG0ByiZQHN&#10;IVoB2h/QYkTLAJpDtAI0afUC9CsBAf3K+PG/vmlefqs8LzTrcI5mbVaPoOPhrB5B57c2y8LZDc0y&#10;cMauzX5wfnlK46MAZ8zaDHAOsjYDnDFrM8C5od7lDXO73KbpsgZmdccbP1rR5eqwVV2uH+DBLHc0&#10;w74yW8EMaNbgTLqTttulDw/0PTbr3ZynH/TCsgPKViwDlL2wzKAsxDIPZQGWDSiLsAxQlsUyg3JQ&#10;LF+qrFOP9hrr8kG7zi4btI9gmTbZAK0jOiygnYiuIYA2EB0W0DqiawOgnYiuYkAbiE4WQNNGAWi2&#10;QvsA+uUxY/77pvmFrdOTbW2WOaZhRXMUcHZDswZngt6o1maZYxommhP8CDpaguQo1mYxnBs54IxF&#10;swnn5HoEnRXO5Nf3zTsQcMaszQBniUuBIjTHGukfF9XP7XKLJs0akiWP3vjPVV2v917Z+dp2gmYD&#10;zDyawxzNEKGZgtlAM+ku1j2pn737Up93prw/oqxFICwDlKsKywBlAZYpkqFuWL7EoEwrg+VLM+6r&#10;D10xaNt7zw3cT5AMeBYjWg7QdkQrQPsD2kR0WECLEC0DaCei5QDNEK0AbdQP0CaiwwJagGgZQAsQ&#10;LQdoHdGvjJ3wyf7U1H+7aUFR6z5WNDvhLL82y8JZjGY8nGXQjIVzdJcC1SPooNa1OYpjGm5oxsLZ&#10;gWYLnK1oxsKZopl2b3mTg3dY4IxZm3k4Y9ZmgHOAtVmDc2P946zmuZ1/QNFZ3UOfjLGyy/VXKJix&#10;aA57NINHM4AZupt0j9aLp97JeLojCss8lC1YBih7YplBWYhlHsoiLDMoi7DsgLIAywaURVhmUPbC&#10;8rUZ9cxW1G1AIPoyhTPUD9BiRMsAmiFaAdrS6gVoJ6IVoKsdoEdFA+iXJQD9ypiJR7Q3lwWFrTu6&#10;o1m8NmtwJhjGr83qEXR2NEezNkd9KdCKZlk4u6HZFc4GmnU4u6GZh7MVzSack+MRdDqc7Wsz7c7S&#10;pjvuQB7TwKzNAOegazPA2YpmgDNtk7wu5S1yO3xL+wJRTbOiy/UHCZb38mAGNMf9aAYpD2ZA896u&#10;17Tu63bxxKEBhybKYtmAsgeWAcqyWAYoS2OZh7IFywBlDJZpL1WmNKQlSNxphXNNArQT0TUF0HZE&#10;ywNaR3RtALSB6BoHaDui5QFNGgmgkU/ioHAeO+kF7Q1mfkGrtkHh7LY2u8PZjmYezlWxNmPh7Ibm&#10;KODstjbj4OyBZlIrmmXg7IZmWTgL0Uwbx7UZC2c3NBtwJhAOAmfR2ky7sbj5hjs4OAdZmwHOQS4F&#10;YtdmgHOTvK6sXSbdn3v/l7UvEtUsKzpf77+i87VjXiuzEM0EtVEfzXBFs9ErV17pe/jxCyWD67hB&#10;WYhlHspBsQxQlsUyg7IslgHKQiwTJPNYJj+m1ssz6zRaN3zVmucGvkCwDI0C0AzRCtBG/QBtIjos&#10;oDlEywLagWgF6EQB2oFoaUCLEC0DaB7REQF69KS12pvM/PxWDf3QjIWzGM1IOBMcy6zNsnB2QzMW&#10;zjJoNuGsHkEXZm0Wwzk5H0FnhfOWsmbPYdZmgDNmbQ57KdC5NutwbjqCfBzZbZT2RaKaZFlq7Lur&#10;un4xbmXna9ewRzNEaI7P0QwRmq/F9pO+QPpSr2PLjo+c+UBYLBtQ9sIyQFmAZYpkqA3KFixfYlCm&#10;lcEyQFmEZYAyj2Xaa6wbhy97ZqkNzmJAOxGtAF1bAe1EtAJ0bQW0A9EBAP3ymEkL6XvNTfMmt7xH&#10;dm3GwRmBZloLmIPA2Q3NsnDGoDnqtVnmmIYrmkmtaMbC2Q3NGpwJkKvD2ixzTMOKZiGcCYSjWJtp&#10;yb+kLvOCM2ZtBjhHeSnQDc5NR3S51mxEl2HaF4okz6bc2JcIlhdjjmYAmq1HM0RopmCm5cEc9GgG&#10;oNkKZiuaaQ+QHky9cPh8wYC6nlhmUBZimYeyCMsMyiIs25DsgmUDyiIsMyh7YdmAsgDL5MdzxfK1&#10;yvsa016ekdJkW9aCiqUDD8T01gxAG4iucYC2I1oe0DqikxrQDNFhAW0iOlkAzRAdGtB2RMsDWkd0&#10;VQD60JjJhdobzsKSVr/n0azDOVnW5tr7CDp3OIdfm7FwjtulQI+1WRbObmjGwtmBZguc3dCMhfNH&#10;pGWTHtAWZ8zaDHAOsjYDnLFrM8BZjOausWZ6PyF47qN9sUji0KU58NEMWoLaxB7N0MEMaKZg1tDM&#10;eqjXyZVnJ6Q1FmEZoCyLZYByPLAMUJbFMkDZDcvQa6TkTXr00gEHGZwVoBMNaAPRoQHNI1oBuroB&#10;WoxoGUDziE5OQL88ZnJf7Q1nQXHL/8OuzRqcCYbjsTbLHNOwojkKOLuhWYMzQW9Ua7PMMQ23tVkW&#10;zm5oloUzBs1iODdywBmLZhPOyfsIOiucR45vpy3OXnDGrM2ylwKDrc06nJvrPdl8ZLfO2heMJMyq&#10;ztf70+MZbmj2O5ohQrMVzIDmqI5miND8oqWv9313TiAsA5RlscygLMQyD2UBlgHKQixXeJ9XtkFZ&#10;gGUKZejlipSmtG+Oz+2nwRnKAdqJ6CoGtIFoBehEA9qBaAVoUiugdUTXBkA7ER0c0C+PLmiivenM&#10;L2r23zLHNNzQLAtnMZrxcJZBMxbObmuzLJyrYm3GwlkGzVg4G2gmta7NURzTcEMzFs4ONFvgbEUz&#10;Fs48mmkHjWm/AuCMWZt5OCfiUiC3NgOcaQ8TPD+kfdFIohAkP7iq87VjPJpljmaI0BzPoxkiNL9E&#10;P3a5+sVb/Q+WGFD2wjJAWYBlimSoDcoWLF9iUKaVwTJAWYRlgLInlhmURVgGKNOSH1vr5co6zc6W&#10;PPjg0oH7P7HhOdGAZogOC2gT0ckCaIbo0IC2I1oB2h/QJqJDAlqIaBlAOxEtB2g7oqszoA+MmXQr&#10;fd+56clJ9b6+sLD1F9GvzeoRdCI0h12bk/1SoBXNrnA20KzD2Q3NODgn9yPorHDuNLrjGswxDcza&#10;HM9LgTycWxjt8kqrkZ2ba184kiAru129d1WXa/usYA56NAPQTMHsheaojmYAmuFoBo9m2pdJX+l2&#10;8fSRodvyDCiLsMygLMKyDckuWDagLMIyg7IXlg0oC7BMfrxQWAYo01Isa51+X3Na8vNr/vzg7W89&#10;O+DF2LM8nhWgWS2AZogOC2gxomUAzSNaAbq6AdqJ6FoA6NEFH2zKzf2q9uZDs7Cg9Seya7M7nO1o&#10;5uHstjbLwBmLZiyc3dAcBZzd1mYcnD3QTGpFMxbOGDTLwlmIZto4rs1YOLuh2YAzgXAQOPutzbQP&#10;jOy8yQrnIGuzBmfk2gxwdkOzG5zd1maAc8sRXcjHzntaj+pWl33pqLKwy4CviNAsczRDhOZ4Hs0Q&#10;oZmCWUMz66GuF89/PDGjRaKxDFCWxTJAWYRlgLIXlg0oc1imJd+uBe3qoeu36XCGHnQiWgGatHYC&#10;2kR0DQM0h2h5QNPWDkCbiA4H6JdGFW6n7z1GFha0OcKjGQtnMZqRcCY4llmbZeHshmYsnGXQbMJZ&#10;PYKuKtdmWgyc47U2f1RRnwC16zbsMY0gazPAGbs2A5wxazPAmaKZtpXWzpvajOp2N/vyUSWhf4y2&#10;Fc1RHc0QoTmeRzNEaD7E+irp4b5vz+eh7IllBmUhlnkoC7AMUBZiuSL688oOLDMoi7B87XGzm9Kf&#10;e9oO5+oFaBPRIQEtRLQMoJ2IlgO0HdEK0P6AFiNaBtAiRMsAmke0JKA5RNcAQD+pvflACJyfw67N&#10;ODgj0ExrAXMQOLuhWRbOGDRHvTbLHNOwopmHsxXNWDi7oVmDMwFyVGuzGM6NPOHsj+ZgcHZDsxDO&#10;BMJRrM08nP+em/qaG5x912ZaBmfM2myFM2Zt5uEsWptNOGt9vWlu6nfZl5CEZnXHGz9a1fna9nge&#10;zcCiOaqjGSI0077W7fOPTmYv6ANQ9sLyJQZlWhksA5RFWAYoe2KZQVmEZYCyF5bJz80Vy5dn1Glp&#10;tKJOq53Zc6Y8O+AlgmRaBWivFTosoJ2IlgS0A9EK0IkDtI7osIB2IroWAXpUYR59/zGyoKBNoQ5n&#10;+bU5MJwJjt3X5vg+gk4Gzm5oxsFZPYLOb22WhbMbmrFwdqDZAmc3NGPhbKCZ9MS0+scImo9j1maA&#10;c5C1GeCMXZsBzpi1mYdza9qR9GPnxS1zu/6CfRlJWFZ1uTosHkczAM2JOpoBaDaPZphgNuF8LfZW&#10;nyNLbVAWYNmAsgjLDMqyWKZIhspgGaBMK4VlAmUo+TG1vjx6cu6SAS/HlhA409ZMQNsRrQDtD2gT&#10;0ckCaCei5QBtR7QCtD+gTURHA+gXRxc+pr0BQRYWtO27yGVt1uBMMByPtVnmmIYVzbJwxqBZgzNB&#10;b1Rrs8wxDezajIWzG5pl4YxBsxjOjRxwxqLZhHOcLgUSBMuuza5wrqhPf8/2+B3TwKzNAGfs2gxw&#10;DrI2A5zd1maAcxvaEZ1nt8rt+kP2pSTuWd3h8q8ImA/E82iGCM3xPJohQjMFM+3rpG+kXvp0Zfqi&#10;sTJYBiiLsGxA2QPLAGURlgHKXlg2oCzAMkDZC8sAZdrLlfe1pr1WWbf1iaIBPZb0p3CGVg9AixEt&#10;A2gRomUAzSFaFtAcohWg/QEtRrQMoDlEK0CTxgHQIwr+rr0JQRYVtGriBmf1CDo7mmXhXBVrMxbO&#10;bmjm4WxFMxbOBppJrWtzFMc0rGjGwtkTzRY4W9GMhbMQzbQEzvPyW2tP1MCuzTY4I9dmgDOPZj84&#10;B1mbNTgDmknb6p3aNrfLd9iXk7hmTZcv8mry0QwHmlnnDNi958Op9eu5QlmAZYCyEMsVyXNe2Q3L&#10;AGXAMi35sdtorajTdtnAfR9qeFaAFpThOQSgnYiuIYA2EB0W0DqiawOgnYiuYkAbiE4MoA+OKr5y&#10;cHT+/7C3IT0LClv+Opq1Ob6PoIsCzm5oxsIZi2YTzuoRdPa1WYezG5pxcK4+j6CjaD5NOnLCw0sx&#10;xzQwazMPZ7+1mYczZm0GOHuuzSacSTvld8jtYD6qJw7Z1CH21TWdr12I59EMEZrjeTRDhGYKZiua&#10;3yQ9lHop1j+78HGCTxSWAcoiLAOUPbHMoCzCMkBZFssGlCWwbO2KodtfWtL/FR3OSQFoJ6LtcMYC&#10;2o5oBWh/QJuIDgtoEaJlAO1EtBygGaIVoI36AdpEdFhAm4g+OLL4dfY2ZGZlccOvLCxsdRy7NrvD&#10;2Y5mHs5uazMWzjJoxsLZDc2ycMaszTg4e6CZ1IpmLJwxaJaFsxDNtEm8NhtwJhAOAmfspUAK506j&#10;Oz5nhTN6baYNsDZb4YxZmwHO6LXZAmdA8/1aO5N2GsW+pMQla7tcb5eooxkiNFvBDGiO6miGCM0U&#10;zLRvsfYctuDFg+WtW4bBMkBZFssAZRGWAcq0rlhmUKblsQxQ9sLylRl17oeuGb56/TMEzrQOQBuI&#10;DgtoHdFhAS1GtAygGaIVoC2tXoB2IloBuhoAegV7G7KHwHmrzDEN69oc/lKgO5pl4eyGZiycZdBs&#10;wjk5HkH3AgFxUDhj0YyCs8faHBzOVfcIOieccWszbeO8rmuxxzSCrM0AZ+zaDHDGrM0AZ7+12QLn&#10;Lx4Y2TGdfUmJPOu6fDFVhOZ4Hs0QoTmeRzPc0Ey7ss/rrzUZkTNPhGUDyh5YBiiLsAxQ9sKyAWUB&#10;lgHKXlgGKIuwbEDZA8vXLb0ys+4DmzOeng9wVoCODtBORNcUQNsRLQ9oHdG1AdAGomscoO2IRgC6&#10;lL0N2bMwv9UTbmjGwRmBZloCZBk4u6FZFs5uaNbgTNAbj7VZ5piGFc2ycMagWYMzAXJUa7MYzo0c&#10;cA6G5mBwdkOzEM4EwvFam8lff3p3dvfX3eDsvzabcMauzQBnzNrMwxmzNgOcAc0PsD6otyP7shJZ&#10;Vne58Z11na8f8kJzVEczAM2JOpoBaLYezeDR/LbWy9fuyi5+a2N52wdFq7IXlg0oC7AMUPbEMoOy&#10;CMsAZS8sA5SFWOagTOuGZdrrrPtGlE9+pv8hAmZaGUCLEC0DaCei5QDNEK0AbdQP0CaiwwKaQ7Qs&#10;oB2IVoBOFKAdiJYGtADRI0oHsLciexbkt8xxg7MbmgPDmeDYHc3qEXROOIdHMxbO2LUZC2cDzaTR&#10;rc06nN3QjIWzA80WOLuhGQtnA82ksDYfnNKUPr/5U8zaDHAOsjYDnHk0+8EZszbb4Myh2QPOpx7K&#10;69yNfWmJJOu6XmshOs8cz6MZIjTH82gGoNkJ5muxd1hzhz299Z95o9fwUJbFMkBZFssGlOOAZYCy&#10;FctXKlMe1DqjzkPv5w8ZsKT/S5+beI4S0DqiwwLaiWgF6OoHaB3RYQHtRLQCdHUB9IERxfeytyJ7&#10;FuW3fMQGZ4LhZFybZeGMQbMGZ4LeqNZmmWMa1rU56kuBVjTLwtkNza5wjmBtNuFcvR5BB3B+sqDN&#10;rigvBWLXZoBzkLUZ4IxZmwHOHJpjD+k98vCozu3Zl5fQ2dD5i8leaI7n0QwRmhNxNMOK5sOsq/se&#10;eulnWQXXZ0zq2gOgLMQyg7IXlgHKIixTJENdscygTMtjGaDshWWAsgjLAGUey7Tk22m9UnHfwysG&#10;bX/l6X6vEiTTWgFtR7QCtD+gDUTXOEDbEV2jAc0QHRbQJqKTBdAM0aEBbUc0CtAjy17dnzv9a+yt&#10;yB4C57/EdW2mtYDZjmY8nLFoloFzoh5Bh4OzHJqxcHZDsyychWgmta7NURzTsKIZC2dPNFvgbEUz&#10;Fs5CNNNa4DxsXPvNNflSoAucaV99aESnVuxLTKis73LtGH80A4vmqI5mYNEc3dEMO5rfJX019cL1&#10;32QXnLo3b/R6NywDlL2wbEBZgGWAsheWAcoiLBtQ9sAyQFmEZQPKLlimJd9O64a055ZROENxgOYQ&#10;LQtoB6IVoBMFaAPRoQHNI1oBOnGA1hEdFtBiRMsAmke0jucXRpTNZm9DzsRyc/+VoPkFLJxNNKtH&#10;0DnhrB5BZ1+bdTi7oRkH5+r3CDpo87wuOzDHNDBrMw9nv7WZhzNmbQY4Y9ZmHs6A5odHsY7stO/h&#10;ER0bsC8zUnm2w7lvbehy7bIVzdajGSI0R3U0A9BsPZohQnNURzMAzXA0w4pmaEpm6av/l1l4bdC4&#10;IWPdVmVPLDMoi7AMUJbGMgdl2kBYZlD2wjIt+bbtaMkbYdHT/V4z4Bwe0DqiwwLaiegqBrSBaAXo&#10;RAPagWgFaIbm6gHogyPK+rC3InEWFbaa7oZmdzjb0czD2W1txsJZBs1YOLuhWRbOCVmbSa1oxsLZ&#10;Dc0anAmQ47E2J9ulQCuaDTgTCAeBc5BLgbTHpjU8cXd293etcMavzSacsWszwBmzNgOcg6zNAGe/&#10;tdmAs47nLe1HdLT/qUsBsrXrjV/wKzOgmQdzvI5mAJp5MMfraAag2QrmI6yPZM7Y83+ZxbF7ssft&#10;emdas9Y8lGWxbEBZgGWAsiyWAcpeWAYoi7AMUNZakdJe64yU9scKevd/pv+Ln+p4htYSQDNEhwW0&#10;iehkATRDdGhA2xGtAO0PaBPRDM+ygBYiWgbQTkTLAdqO6CCA3j96yp3srUicxYVtugVdm5P9UqAV&#10;zVg4u6EZB+dkeQRdtJcCrWhGwdljbQ4O52R6BJ3PMQ0LmmlXl7bcilmbAc7JdikwyNoMcLaiuZ3W&#10;TrF2Izutajeyw5/Yl5pA2dz1xt9r69EMHs3vkQ4aPncnhfMtpN1Hp5VYoSzCMkCZ1hXLDMq0bquy&#10;F5YByiIsA5S9sAxQFmIZoMywrLWyziO012fWeYTA70U7nN0AzSNaATphgGaIDgtoMaJlAM0jWgHa&#10;F9DZUQGaNjygnYiOA6BHTD2wKTf3S+ytSJzFxW3+sLiw1XU8nBFopiU4ljmm4YZmWTi7oVmDM0Fv&#10;PNZmmWMaVjTLwhmDZg3OBMhRrc1iODdywDkYmqNZm4VwJgiO59pMO3bCw0u94IxZmwHO2LUZ4IxZ&#10;m3k4Y9ZmgDNmbQY4tyd9ZGSnXffn9voG+3KDzqau19r6Hc0QodkKZkBzVEczRGi2ghnQHMXRDCua&#10;3yctHLpixy2ZJQTOJbE7cya9tK3kgcfcsAxQ9sIyQFmEZQPKHlgGKIuwbEBZFssAZQ7LtFdm3Pco&#10;LQHJs4v7vR6jrWpAOxCtAE1aOwFtIrqmAZo02QHNIVoe0FMq2NuQd54qarXbC82ycBajWT2Czgnn&#10;8GjGwjlRj6CLAs5uaMbC2YFmC5ytaJaBs4FmUiuaaduO6LIGuzYDnIOszVY4Y9ZmgDNmbebhjFmb&#10;rXC2olmDs9aOc8h//2P25QYVAuXeoqMZgGbr0QwRmqM6mgFoth7NEKE5qqMZgGYKZkAz7aJB23dT&#10;NP+ctcuozOleRzCkscxBmTYQlhmURVgGKHtimUFZhGXy7R6DHhhZUri43xsanBWg8YA2ER0S0EJE&#10;ywDaiWg5QNsRrQDtD2gxomUALUK0DKB5RFcZoFPZ25B3nipqXYY9poFFc9i1WRbObmh2wJmgN6q1&#10;WeaYhnVtjvpSoBXNsnB2Q7MrnCNAswnn5LgUaEWzK5w5NL8/vdFRguQ3/OCMWZsBzti1GeAcZG0G&#10;OGPWZoAzdm0GOD+qteP0TmM6/Rf7kuObrV2/GOm1MgOaE3U0A9CcqKMZgOajrKv7HXxZR3Op1j9n&#10;57/zVFHnXsJVWYBlgLIslgHKXlgGKIuwbEDZA8sAZSGWZ1pamdLhw6Ju/Qlsz+p4VoCOBtB2RMsD&#10;Wkd0WEA7ES0JaAeiFaATB2gd0WEB7UR0vAA99fqLI6f8gb0NeefpwtYdrWh2h7MdzV5wFqMZD2cs&#10;mrFwtqGZlqCXR7MsnN3WZhyc5dCMhbMbmmXhLEQzaTzXZiycZdCMhbMQzbQcnMlraZv1mAZmba5J&#10;lwKdazPAuVPssVEdCx8Z/MjX2Zcdz2ztcm2WG5qtK7MIzfE8miFCczyOZljRfIx0bd/X3gY0/0Jr&#10;Gfm1H7GQhzKt26rshWWAsgjLAGUvLAOUhVgGKHtg2YCyCMsEytDrrOTH7rhiyNYXTDgnHtAmohWg&#10;Ew5oDtFVDWgT0ckCaCei5QBtR3RNB/S+vGm72VuQfxblt/gdwfIlbzSrR9A54aweQWdfm3U4u6EZ&#10;B+equxRoRbMO52Br8xnSQWMfW4c9plFTLwW6w5l8HN1pDPmS8y/6Vx73bOvyxXgrmv2OZojQbAUz&#10;oDmqoxkiNEd5NAPADF3b75VXdTDraKb9Q3bRiamTuw/zwrIBZUksE6zG/byyF5YByoBlrZX3daIl&#10;mHjmqb5vxhb35fGsAM0DWoxoGUCLEC0DaA7RNRnQBqLDAlpHdFhAixEtA2gO0TUA0PtGTC9jb0G4&#10;0KUsHmszFs5uaObhbEUzFs5uaJaFs9vaHBzOHmgmtaIZC2c3NGtwJkCOx9qsHkFnwrlxXpe9PJyD&#10;rM0AZ+zaDHDGrM0A5yBrsw5n7NpswlmEZtoOo7Vmsi87rtna5frA2nw0w4rm46SLBm1/AcD8S9oM&#10;vY3zxq5zxTIHZSuWAcqeWGZQpuWxDFD2xDKDshDLAGUPLJMfV4eyBctXKuvqnZHS+cVR+QUUzlAN&#10;0A5EK0D7A9qOaHlA64gOC2gnohWgayugnYiOL6DJ/9aBvQXhsriwVanX2qweQcfDWT2Czm9tloUz&#10;Bs20GDhj12YsnA00k/JoPlDe9OM7s7ufw6zNAOdkuxQYZG22whmzNptw7vh5p5GdBrIvPcJs63K9&#10;HfZoBhbNUR3NEKHZCmZAc5ijGVY0004ZunK3BmYDzeWxX5HellH6yaRJ/fOCYBmg7IVlgLIIyxqS&#10;fbAMUBZiGaDshWUDynYsW3um/NG+S/q/+BHAGRpvQJuIThZAOxGtAJ0YQJuIDgtoEaJlAO1EtByg&#10;GaJrEaD35VVc3DOy4jfsLQiXZwpaNYlibZY5puGGZlk4u6FZgzNBb3KszeoRdCI0h12bhXAmCJZd&#10;m13hbEEzwLlw0oNr1aVAE84ua3Os4+iOtKc7jurYnX35cWRr52spQY9miNAcz6MZIjRHdTQD0PwB&#10;a+bwRbutYLa2Se64jSIo0/JYBih7YRmgLMQyQFkWywzKtDJYvjKzThejlXW6rhqy7cBTfd+ywRla&#10;JYA2EB0W0DqiwwJajGgZQDNEK0BbmihA64gOC2gnohWgOUAfZG8/+KwsbviVZ4pabQkLZzGak/sR&#10;dMHhXHWPoJOBs3oEnRPNWDgL0UxqRTPAue2IzutkLgXGc20GOGPW5vhdCnTCuZPe9zuP6vAo+xJk&#10;y56uN36DWZkBzVYwi9Ac1dEMQHO8j2ZY0XyCtFv64/t+6UDzlNivSW/NKL+aPX7IZAplWjcsE6wm&#10;7XllA8peWCZQ5rsnt+JxHc5QBWg8oBmikwTQTkTXFEDbEa0A7Q9oA9EJBPTevIqh7O0nWAics51o&#10;ju+lQCuaZeHshmYsnIOhmYMzQbDM2hz1pUArmmXh7IZmVzgbaNbhLINmE87V9xF0FM07ypu8QMB8&#10;3GttBjgHuRSIXZsBzkHWZoBzkEuB2LUZ4OyyNgOcY51HdXy98+gObdiXICP7U2Pf3dH12vVkPZoh&#10;QnOURzMAzLQnSRtnTn3TCmZAs96psb9nFb7uiWUGZRGWAcqeWGZQpnVdlT2wbEBZhGUeyj5YJj9m&#10;N711u50s6Tp0Sf+DJxb1fZsgOb6ANhEdFtAiRMsA2oloBejEANpEdFhAc4iWBbQD0QrQAQF9Zu/I&#10;GbjH0PFZVNjyrmcKW12Iem1Wj6Dj4SyHZiyc3dAsC2chmknjuTZj4eyGZgPOBMJRr80iOOeMb7dK&#10;XQrErc0A587QUR1e6DT6sUbsy5CRnV2unebR7Hc0Q4RmK5gBzVEdzRCh2QpmQHPQoxlWNB9NvRz7&#10;c2bph9aVGcBMeyvroHHpU0VYBiiLsKwh2QfLAGUhlgHKXlg2oBwNlmmvVqak6q3TnSBmA4UztGoA&#10;bUe0PKB1RIcFtBPRCtDVD9A6osMC2oloBWgez3tyZy5kbztyeaao1bOJWptl4YxBMxbOWDSbcE6O&#10;S4FWNGPhjEUzCs7ItRkH5+r9CLrTFfU+b5iXugOzNmtwRq7NBpwJiDFrMw9nzNoMcMaszSI4B7kU&#10;6FibWbvo3dZtTKd72ZchLbu6fjGNX5mxRzNEaI7n0QwRmsMczaBgpv2QdE3/Q+/YwayjGcCsd1rs&#10;n9kFrxyccn8qGssAZVksMyhLYxmgLMKyAWUxlq19cVRx+aI+BM20NRnQA2omoA1E1zhA2xFdowHN&#10;EB0W0CaiEwto8t93ZW87ciFw7hV2bcbC2Q3NUcDZDc2ycHZbm4Mf0/BAM6kVzVg4u6FZgzMBcjzW&#10;ZvUIOhPOS4tbbr8ru8dVEZyDrM0AZ+zaDHDGrM0AZ/zabMIZuzYDnDFrMw/nrnrXdBvR8Q72peim&#10;XV2uPxLkaAagOVFHMwDN8TiaQUvRTFs4dNkedzDraP4N64CxWTMAyp5YBigLsGxA2QPLAGUxlhmU&#10;vbDMQ9mGZR3KXli+WlGnB/RCRYu+ywbufWdRn3d0PEcMaDGiZQDNIVoa0KTJDmgD0TUL0AaiQwOa&#10;R7QCdOIArSPaAui3D+bO+gl725HLktKWv3imsNX7aDgTHHsd07CiGQtnGTRj4eyGZhyc8ZcCrWhG&#10;w5mAGINmLJxrwiPoZOCMXZuxcDbQTGpFM8C515hH19SES4HxXJsBzi5rM8CZ9tmuIx/THgm0o/ON&#10;H+/ueu1o0KMZIjTH82iGCM1hjmYAmKEt02bu8gOz3umxv2eVvLOypNNATywzKNO6rsoeWDagLMIy&#10;D+WAWDah7IHlGZZWpvSk3ZKxeJUOZ2iiAG1HtDygdUSHBbQT0QrQiQO0HdFVDWgHohWgGZodgJ6q&#10;4TdslhS2mqEeQcejOYq1Ob6PoIsCzm5oFsO5kQPOWDSbcK7ej6A7PK3h8X/mpL6COaahLgV6w7kb&#10;7ZgO5GOHeV1HPfJT+rWIYHkeD2ZAs9/RDBGa43k0Q4RmmaMZ0FOke7t/9NJv0suP+4H5t+lmO40c&#10;+bQUlgHKVYZlDso+WL40I6UX7VXSo/kDnyQ4vrrQgDMW0E5EK0D7AJohOiygTUQnC6AZohWgHY03&#10;oE1EMzzLAlqIaG9A786d2VaDb9g8U9TqoWS8FGhFMxbO0V0KVI+gg1rX5iiOabihmRYDZweaLXC2&#10;ohkLZyGaSa1oBjg/kd92fZhLgdi1GeAcZG0GOGPWZjuc/ddmHs6YtRng7LY2A5xTaUd3WJybe++X&#10;9nS52pMHc7IfzcCi2e1oBqCZdnT/nWvc0WwHM+3v0itid2aUn5xbmJpFkGqDsieWGZSFWDag7IFl&#10;gLIIywaUJbHMoMxjWWtFnd60lyv/mbMje87hhX0Ox/SGBzRtNIDmEa0AnTBAM0SHBbQY0TKA5hGt&#10;AO0LaA7R8oCmtQN6d86sfZtyZ32L0TdcNpE3rCWFLU+6odmAM8Fx2LVZFs5uaMbCORiaOTgTBMus&#10;zVFfCrSiWRbObmh2hbOBZh3Obmjm4WxFswnn5HgEnQ7n4GszbfORXXdi1mYNzsi1GeDMo9kPzkHW&#10;Zg3OQjS7w9kNzW5wDrI2a3AGNJN21/pY8azhm34iQrPf0QwRmq1gBjRHdTQD0BzF0QwK5o9Y/542&#10;e5cIzDyaKZitfSBvwgYblD2wDFAWY5lB2QvLPJRtWA52XtltVRZh+epM1so6fWhPFvd8w4RzvAFt&#10;R3RVA9qBaAVo0kQB2o7oqga0iWgFaD9A7855fBxjbzR5trDVcDc4V8XajIUzBs2ycHZbm3Fw9kAz&#10;qRXNMnB2Q7MsnIVopo3j2oyFsxuaDTgTCAeBs+wj6BYUtDpwV06PGyI4Y9ZmHs5+azMPZ8zaDHDG&#10;r80mnLFrM8AZszYDnD3XZgPOpGMfG7e3y+WpskczRGiO59EMEZqDHM2wonlm35dfuDV96iUTzDqa&#10;7WB2ovm29MrYHRlTz0+Z2G+8H5YNKIuwzEM5IJZNKMth2YCyB5ZpL1Wk9KX9dFqLF5cP3vPpwj7v&#10;cngWAZohWgHa0XgD2kR0SEALES0DaCeiFaATA2gxomUALUK0N6B35TxxY0f2rBRG3mjyXH6zW54t&#10;bPmiK5wJjmXWZlk4u6FZBs5YNJtwVo+gC7M2i+FcvR9BR9t+VEf82kwbYG22whmzNvNw9l2bLXDG&#10;rM1WOMfjUqAVzoDmHqzZ2bkz9ne5egx7NAPQXB2PZlAwn9b++mqs4bAFu93ArKPZDmZAM/SBvMmb&#10;qw7LHJStWAYoe2EZoCzAMkCZlnxbvZUp/S5X1Jn31sTM4zqcocEB7US0AnTiAG1HtDygdUSHBbQT&#10;0ZKAdiBaAdof0HZEywNaR7QT0E+sZdyNNs8WtMrGrs1YOLuhWRbOGDTLwtltbQ5+TMMDzaRWNGPh&#10;7IZmDc4EyNVhbZY5pmFFsxDOBMJRrM1+cF5e2OrA3TndP/GCc5C1GeCMXZsBzpi1GeAcZG0GOGPX&#10;ZoAzZm3m4ey2NgOce4x+7HJJ2syNQY9miNAcz6MZIjQHPZpB0Uxb0m8fQ7P/sQwezL9Pn6H1D+mV&#10;VyaMH1piw7IBZQ8sA5RFWDagLIllBmVaVywDlAVYNqDMsGztlYr7RlyqaHRxYe/DsQU2PNdcQJuI&#10;VoBOOKA5RFc1oE1EJwugnYhOJkDvzJ01jFE32iwtbn4rgfNrDjgTHHsd07CiGQtnGTRj4eyGZhyc&#10;q+5SoBXNWDjH7VKgx9osC2c3NNMCmmnd4OxAswXObmjGwtlAM6kVzQBnAr5NNelSIHZtBjgHWZsB&#10;zpi1GeAMaO7J2nt0p09mD1p+0gpmQLPf0QwRmuN5NEOEZgpmWh7MPJrPdLtKvu/PLt43fM6+oGC2&#10;opn2dtIW2fn7zlbU72aDsheWKY75clD2xDJAWYBlgLInlhmUaUWrsqMz6vS39kplysfbM+dfWdD7&#10;SEyrA9A8ohWgEwVoMaJlAC1CtAygaWsJoA1EhwW0juiwgBYjWgbQHKKxgM6efW1P7qzvM+pGn6XF&#10;LUeK1maZYxpWNEcBZzc0a3Am6I1qbZY5pmGiWT2Czgnn6v0IOvK5c/DunO4nvNZmG5yRazPAmUez&#10;H5wxa7MNzhya/eDMozn+lwKdcO5FOmBU6ieLB252rMzYoxlYNEd1NAOLZliZKZppJ/Tfvc0KZhGa&#10;vcAMaL49fWbs9rSZseyxGTOu8FAOiGWCVAZlOSwbUI4Dlsn3MQB6ubLO3o/LHzxrwDkAoJ2IlgS0&#10;A9E1GdBORMsB2o5oeUDriA4LaCeiFaATB2iG6HgCOvvJEkbc+GR5SavfP1vU6m0ezmI04+Esg2Ys&#10;nKO7FFh1azMWzjJoxsLZQDOpdW2O4piGG5ppAc20bnB2oNkCZyuasXAWoplWAOe+Yx9bx6/NAGfM&#10;2gxwxq7NAOcgazPAGbM283D2W5sTcSnQCmeK5l5jHov1Jh0+YtC1ZwfsRB/NADRbj2aI0BzV0QxA&#10;s/VoBi2PZv5oBgXzWdJj3T67dntaxXtuYObR7AVm6D/Sp574tLIBwbAsljkoW7EMUPbCMkBZgGWA&#10;sieWeShbsHy5MmUglHxb2vnk+6AgOePAcxhAc4iuakCbiFaAru2ANhEdFtAiRMsA2onoJAP0Rzuz&#10;Z9/LiBu/LC1qOR53TAOHZlk4u6EZC+dgaI5mbU72S4FWNLvC2UCzDmc3NOPgXL0fQbevtOlL9+Sk&#10;voVem2kDrM1WOGPWZoAzem22wBmzNlvhHORSIHptpiUw9lubAc60WXlpV57v/0KgoxmAZh7M8Tqa&#10;AWjmwSw6mgFoPtnt4tV2Q5Zqa7MfmHk03w5gtqD5D1of1zpkTO58dyhLYplBmdYVywBlAZYNKEti&#10;mXw7szNSBtGSfynIvzKjzhfHC3q9v6D3ewTLtLUM0AaiwwJaR3RYQIsRLQNohmgFaEv9AG1HtDyg&#10;dUSHBbQT0VUB6DnR/EmBfnmmqNUdSwtbvi9am2XgjEUzFs5uaI4Czm5rMw7OHmgmtaIZC2cMmmXh&#10;LEQzbRzXZiyc3dBswJlAOAicZdfmzPHtlrmtzQBnzNrMw9lvbebhjFmbAc5B1maAM3ZtBjhj1maA&#10;c5C1WYezieY+Y/UOHdnnxo6eH9SIoxkUzbQDBq7bEvRYxu1WNAvATPtH0roZU97dUvxIOg9lWSwD&#10;lKWxzEM5KJYZlG2trDOYlvxLwdFLFQ3OrR667uP5Bp7dAe1EtAK0P6CdiJYDNEN0kgDaiWgFaF9A&#10;Z1QjQGfPPbczc15dRtv459nClgWya7MsnN3QjIWzDJpNOMutzWg4ExAHRTMWzlg0o+BcRWszLQbO&#10;iVybd5Y2f/0fOamvApzxa7MJZ+zaDHDGrM08nDFrM8A52S8F8mszwJl2fPa42KbebwrR7Hc0A4vm&#10;qI5miNAMYKad3H/3doLk815otoLZRLMJZh7NFMx/TJtltM+oMUvtUBZgGaDsgWWCVHcsMyjTSmGZ&#10;QTkoli/PuG8I7dUZdYdcmZGyg/xvsXcnpr89v/f7Mb01A9AmosMCWoRoBejqBGgT0WEBzSFaGtCk&#10;SQ7oHdnzZjDSJibPl93//eeKWl6wohkLZzc0y8IZg+ao12aZYxpWNPNwtqIZC2c3NGtwJkCOam0W&#10;w7mRJ5z90RwMzm5oFsKZQDiKtdkPzqmjO2zwW5sBzkHWZoAzj2Y/OGPWZoBzkLUZ4MyjuaouBQKc&#10;rWjuy5qfWRDb2us91NEMQLP1aIYIzVEdzQA0W49mnCZI5tG8sM/r+/+cNvOdaMFsR/OfSO/LmHby&#10;uYLU0QSaYiwDlL2wDFAWYBmg7IllHsoWLAOUPbHMoExrxbLWipShWmekPEUauzi96bElA188Z+K5&#10;pgPajmh5QOuIDgtoJ6IVoBMHaDui5QGtIzosoJ2ITjygd2TN+3xX9txGjLSJy9KilmliNMf3EXQy&#10;cHZDMw7OVXcp0IpmLJzjdinQY22WhbMbmmkBzbRucHag2QJnNzRj4WygmdSKZtpFha333JXd/WxN&#10;vBSIXZsBzkHWZoAzZm0GOGPWZoBzP9KSjLLY7p4n0EczAM08mON1NAPQzB/NoH0z9fypP6ZVvicC&#10;M4/m2wVoFh3L4MGs9wmtXfImriforBbnlY0yKNN6YNnolcr7Cq9Uplwnfx17Y3zeW3Y4m4A2Ea0A&#10;jQa0A9E1A9AGohWgqy+gGaLdAL09e/5sRtnERludi1utlF2bZeGMQbMGZ4LeqNZmmWMa2LVZPYLO&#10;CWcMmoVwJgiWXZtd4cyh+eT0+p+2Gtl1O3ZttsMZtzZb4YxZmwHOmLWZhzNmbbbCOVkuBYrQTNuf&#10;dGr69NiBHqeT+miGaGn++7AnD8iszDqY+ZXZBLOJZh3Mf9Y6O3ZP+szzsyb3LSB4rRbnlQHKnliu&#10;rDMMenlGneG05K/fJ/9b7LPpzY4vG7j30/m9j3Jwrl6AFiNaBtAcomsyoA1E1yxAG4gODWge0TUX&#10;0Nuz5l8lbc4om/g8V9zygeeKWn1uXZujvhRoRTMWzm5rsyycq2JtxsLZDc08nK1oxsLZQDOpdW2O&#10;4piGFc0ycHag2QJnK5qxcBaimZaD88SJD22kaPaDM2ZtBjhj12aAc5C1GeCMWZur26VANzj3HNMp&#10;Vpn2+I1D3T9xoNnvaIYIzVYwA5rljmY4zzPTPt7nlfW3pVV+Hs2xDHcwW9FMewfpw9nF+xxQFmGZ&#10;QZlWCssMyrJYNqDsgWWAsoZl1suV96Vdqayzk3y7GO3bE7OOzOt1NDZPw3MyAdqJaDlA2xEtD2gd&#10;0WEB7US0AnTiAG1HdFUD2oHoKgL09qwF8xlhqy7Li1qWYdAcBZzd0IyFMxbNJpzVI+jsa7MOZzc0&#10;4+BcfR9B90JZk9fr5KQetMIZvzabcMauzQBnzNoMcA6yNgOcg10KxK3NAOcgazPAGbs2A5ytaO4/&#10;9tFY77EdyT/zwNiM4U9ceCP1su/RDEBzoo9mnO165eqggeu34I5lECgHPpbhDmatw2mfjC0t6D7e&#10;gLIAywBlTyzzULZgGaDsiWWCZKjrquyBZfLj2bBMe3VmXb2VKYvJ36PB+fNpTU4/P3jrRQ3PrArQ&#10;1RzQDNFhAW0iOlkAzRCtAO1oSEC3YXytuqwobfPnZcUtX4nH2oyFsxuaZeGMWZtxcPZAM6kVzVg4&#10;Y9AsC2chmmmTeG024EwgHATOMmtznzGPrsGszQBndSnQG874tdmEM49mEZwHkPYY05n82ufGCoY/&#10;cQp7NAOL5iiOZhzvfvFY6yGLX/ACsw3NSDDzaLaC2UAzAzPtX0ibZZS/5YZlgs1QWCbfLhyWAcrB&#10;sZxOe7miTsalivuKr1SmXCPfh4bnw5OGH5/X65gB5/gDWkd0WEDTRgNoHtEK0AkDNEN0WECLES0D&#10;aB7RNRzQmQsX63JNgjxX1GJwItdmLJxl0GzCWT2Czm9tDg7nqnsEnRPOwdbm54pabb0ru/tREZyD&#10;rM0AZ+zaDHDGrM08nDFrM8AZtzabcMaszTycMWszwBm7NgOcrWimHUiaOrpr7PbsCTd6pU957Z1u&#10;V49hj2aI0BzZ0YyuVz4v6Ld3yx1pjx8PAmYezTgwcyuzBcyAZr1zYlPGDZrmuyoHxTIPZQuWAcqe&#10;WGZQFmEZoOyGZVry7cxWprxHvk8NzhcrGn2yZuiGyzqeqxrQDNGhAW1HdFUD2oHomgzoIckGaDui&#10;qxrQJqKrHtA7shY+xNha9Vmd3/Y7y4pbPOcGZzc0y8LZDc0anAl647E2yxzTsKI5Cji7oVmDMwFy&#10;VGuzGM6NHHAOhuZgcHZDsxDOBMJRrM0ecD7TfESXXXdm49dmgHOQtdkKZ8zaDHDGrM0A5yBrsxXO&#10;1eFSIA9nDc9jusV+k1UQuz2z5ER+3xdWHu569WNAs3VlBjRbwSxCMwUzLQ9mzNGM+X0Obbl7+BPv&#10;WsHMo/l2ALPLyqyD2Y7mIMcyeDDT/pW0fmbliQszGvUnwPTHMoOyLJYNKHtgGaAswrIBZQ8sX66s&#10;kwkl31/mlQrznDPte/lDTs3rdZzBOQygBYiOCNCLFKC1xhvQJqLDApo0EkA7Ea0AHR7QW7OeWsfI&#10;mjxZXtS8FQHzuSBwxqIZC2f1CDpvNGPhHJ+1WYezG5ppAc20bnB2oNkCZzc0Y+FsoJnUgubY6AkP&#10;bwA0+8EZszYDnLFrM8A5yNoMcMaszQBn7NoMcA6yNgOcMWszwBm7NgOceTQPGqe33aj+sd9nTbr2&#10;i8zS2F1pj+8a33/v1ne6XbqcqKMZs/sc2t9k6MLd/mC2r8y4c8z8yux9LMOKZgpmvXNjd5LmjR2x&#10;WAhlC5YBytJYBijLYplBmdYPy1pnpGRprazzNPlowPlSRb2LWzIWn5ur4ZkHtB3R0oBmiA4PaOST&#10;OBSgBQ0LaDui5QGtIzosoJ2IlgS0A9E1GdAaok9syX66AeNqcuX5kpaFXmiWhTMGzRqcCXqjWptl&#10;jmkkam2WhbMbmv3h3MgBZyyaTTjH6VIgQbDs2uwKZwuaV5e0OEmw/BYPZ8zarC4F4tZmgDN2bQY4&#10;+63NAOfBpJ1H94r9MrP0xi8yy8jHsthtadMO9R2wZu2GHidfx6LZCmZAs9vRjFe7nzuRM2DL5r8N&#10;n/1KYh4vx63MHscyTDCbaKb9Z9oTn5yd3pAAV4xlA8oiLBMkQ12xDFAWYJkiGeqGZYCyCMvk+3Jg&#10;mfycs2mvzkzJvlZZt+TKjDpXyX9v4PlUSefjFM7QxAKaR3TNALSJaAVoPKBpIwA0h+iqBrSJ6KoH&#10;9NaMReMYU5Mvy6e2/Z/ni1sscYOzDJqxcE7UI+hwcJZDMxbObmiWhbMQzaTWtTmKYxpWNGPh7Ilm&#10;C5ytaMbCWYhmWobm16c2Odkir8tu7NoMcA5yKRC7NgOcg6zNAOfadCkQ4GxFM+0Q0vtHDY79NrPo&#10;2i8zCJ4zymO/Yv1jWuUrDw95bktZ35f2Huh+/pz1aIYIzaKjGae7Xb2yvNfhFwYOXLfhn2lP7vtt&#10;esXFaB4vJ1qZPY5laGA20WwFs2hltndebNio0Stkj2B4YplBmdZtVfbCMkBZiGVYlTks05Jvl0NL&#10;vl0O+fkY55xpr8yoe23/iKkfWPGMB7QI0UkGaAeiFaCtgBYjWgbQIkQrQHsC2kB0WEDriPYB9M7t&#10;WYt+yZianFlV2uKfzxe3fDkqOLuhGQtnLJpNOKtH0NnXZh3ObmjGwbl6PoKu3+hHN1I0u8E5yNoM&#10;cMauzQBnzNoMcA6yNutwFqPZC86YtRngHGRtBjhj12aAM2ZtBjjTPjxygAFms1Niv4amT/3sz2kz&#10;D9YfNm/9g0OXrOsxaMXmCQN2b5nZ95V9z/R+5+Azvd7ZX9rv4ObhAzeteXTI8vWNhi3acnfaEwdu&#10;S6s8QaEMtYKZR/PtAjQn+lgGD+a7WP8x/MmL709pQS/TJc15ZS8sA5RdscxKfuzcKzPt55xpz015&#10;4Nj8PoevzO31AUEzbRSA1hEdFtBORCcfoE1EJwugnYiWA7Qd0fKA1hEdFtBORCtA+wNaR/S2jKdT&#10;GU+TOysKW3Z7vqjlJRk0Y+HshmZZOCdkbSa1ohkLZwyao16bk+1SoBXNBpwJhIPAOcilwLJJ92++&#10;M6v7J1Y4Y9ZmgLO6FOgN5yBrsxXOmLUZ4Myjeei4R7S2HjGcYLnshg3MWqfGbrV1mtbfGJ0e+226&#10;vVYsi9BsBbOJZh7M/MpsgtlEMw7M/MpsBbMTzSaYtQ6bF7t72PxY/7yJGwkq/bEMUJbFMoOyCMsA&#10;ZS8sA5RFWKZQhl6pTMnTWpHyDPn7bXCmfW38mMNzexI001YXQHOIVoBWgE4WQJuIDgtoEaKDAXpL&#10;xtPzD+U+9WVG0+TPiqIWE2Xg7IZmLJzd0IyDc3I8gk4Gzlg0o+DssTYHh3MyPYLO55gGQ/PGkuYv&#10;3Jud+pLX2gxwDrI2A5yxazPAGbM283D2X5tNOGPXZoAzZm3m4YxZmwHOUV0KdIPzMNIWeekeYNbR&#10;HE8w8yuzH5h5NMueYxaimYEZWjftifOLJ/ctJwBNyvPKViiLsGxA2dJrM7WWkr++Qr4/G5wvTG96&#10;fNmg3R/N7XlCx7MnoHlERwdoJ6JrCKANRIcFtI7osIAWI1oG0AzRCtCW+gHajmh5QOuI9gL05oyn&#10;P9iSubg+I2n1yMriVj9cWdTyWR7NsnB2Q7MGZ4LeeKzNMsc0rGiWhTMGzRqcCZCjWpvFcG7kgHMw&#10;NEezNgvhTBAcj7X5+LSGJx4Y0XnDXxmaeThj1maAczzXZoAzZm0GOMdzbQY4Y9bmRF4KFKFZ76Ox&#10;ZnlZPmB2otkPzDyabwcwBz6W4QFmDs0mmHk0+4OZR/PdwxbE/kbaPadwlyuWGZRpeSwDlL2wDFAW&#10;YplBmdYNy+TbBcFy3pUZKSO0Pp4ygny/R0htcKZ9v7Df23MInGkVoBMJaBGiZQDtRLQcoBmikwTQ&#10;TkQrQPsCGhCdsWQM42j1yuri5vetLG7xigyasXBWj6DzRjMWzgaaSa1rcxRwdkMzLaCZ1g3ODjRb&#10;4GxFswycDTST0rU5fVz7FW5o9oNzdb4UiF2bAc5B1maAc5BLgdi1GeAcZG2mHU46eFwH8muaY4A5&#10;6MrsBWYbmpFg5tEc5hwz9liGFcyAZtp7h8+7PHPC0FkElWgsG1CWxDJAWRbLAGUey1pn1BlJS74v&#10;8i8ETjhfrqz76d68GccBzwrQOECbiE5eQD+nAK013oA2ER0W0ByiJQC9OX3Jjs1Zy3/OKFr9srK4&#10;ZeqqopaXg8IZg2YNzgS9Ua3NMsc0rGtz1JcCrWiWhbMbml3hHAGaTTgnx6VAK5pd4UzQvKSo5fN/&#10;yepxyQ/OmLVZXQq0o9kPzti1GeAc5FKgCM20aaQDx3WONcodEQjMPJr9wMyjGQdmbmWWPpYxT6s7&#10;mHU0A5hp7xm2UGvH7LIXL8+oa5xV9sQyg7IIywBlWjcsA5RFWAYo07ph+QpAWYBle+9bYgWzteen&#10;tD3x7IADV+b0PGng2QQ0Q7QCtKV+gLYjWh7QOqJDA5pUAbqqAG1HtDygdUT7AXpT+pJujKDVN6uK&#10;W5T6oVkGzuoRdPJwFqKZNJ5rMxbOMmjGwlmIZtKVJS1O3pnd/SBFM8A5yNqswRm5NgOc3dDsBucg&#10;azPAGbM2hz2mgVmbAc6YtTlelwJFcE4f/wj5frqQX/NRDjT7gZlH8+0oMNvRjDvHbKLZCuagxzL8&#10;wGxFM+3fhy2KlY7LWOiHZYCyCMsGlD2wDFAWYZmHshDLAGUBli/NrDMKemVm3VGXZ9YtJz+/y1Yw&#10;W/vupCEndDhDEwdoE9HJC+jFkQGaQ7QsoB2IrhmANhCdxIBel6yATn927v7U6f/G+Fl9s7K47X+t&#10;LGpZ6QVnDJqxcMai2YSzegSdfW3W4eyGZhycq+5SoBXNOpy91+atpc1eI2jdb0WzH5yDrM0AZ+za&#10;DHDGrM0AZ/zabMIZuzYDnDFrM8A5yNoMcA52KRC3NvNwtqI5jaCZwpm271jye5IzxhXN/mC2oxl3&#10;jplfmeWOZXiCWYhm+7EMHsyAZtp2mdPeOFbeIs8NywBlIZYZlGmrAssUytBLj6eMhpK/X3jOmfZy&#10;Zd3Lu3Jmn7fjWQHaCWjRCq0A7QloA9E1DdBshQ4NaB7RUoA+tilzaV1Gz+qf5wta/2xVccuFIjRj&#10;4eyGZlk4u63NweHsgWZSK5qxcHZDswZnAuR4rM218RF0L5c3frflyM7b/8LQ7AZn37WZlsEZszZb&#10;4YxZm3k4Y9bmZL0UGM+1GeCMWZsBzhla28f6jOkeS8kef8MLzVYwm2jmwcyvzCaYTTQn17EMHszW&#10;Thw94rmgWAYoi7AMUPbCMkBZiGUOyiIsW6FsgPkJ1hnic87Q81PanH524EELmuMDaBPRyQJoJ6Ll&#10;AG1HtDygdUSHBbQT0ckHaBPRyQJohujQgLYjOt6A3pS+NI2Rs+ZkdUmr3xM8r8CuzVg4u6EZB2f1&#10;CDq/tVkWzhg002LgjF2bsXCmaD46tcGH7Ud02kDRDHDGrM0A5yBrM22QtRngjFmbeTirS4HecObX&#10;ZoBzJmnPMb1i/8yaeD0omPmVuToey+D7j2FPxf4x9KnYA+kz33ux9KGJVih7YRmgLMIyQNkLy1cA&#10;yhFi+dKslDFGH09xPecMPVrQ/+STPT+M0SpARwloHtE1BNAM0QrQVQfojenLZq3sO+c/GDdrVtaU&#10;tP7b6pIWWzBwdkOzBmeC3uRYm9Uj6ERoDrs2C+FMECy7NgvgfIEAbZUVzX5wxqzNAGfs2gxwDrI2&#10;A5wxazPAGbs2A5yDrM0AZ8zazMPZb23m4RzVpUA3OGeRdh/dJ/aPrIKrIjTfDmCO6FiGBmYDzSGP&#10;ZRAwi45leIFZhGYAM/Re0ty8sWsNKHtgGaAswjIPZSGWAcoCLAOUpbCstc5Y2iuz6kwhP/dLgGRR&#10;yT/T9QOji08BngMD2kB0sgBaR3RYQBuITmJAOxCtAE1qATRDdFhAixEtA2ge0cEBvTH9uW3rM5b9&#10;kTGzZmZ1cbOGBMwHeDRj4RzdpcCqewSdDJzVI+icaMbCmUNzLHNcu+f/nN3jogjOmLXZBmfk2gxw&#10;5tHsB+cga7MGZw7NfnDm0ex3TCPI2qzBmaAYszYDnN3Q7AbnIGszwFmEZoAzbbfR/WN/yyi+IkSz&#10;Dcz8ymyC2UQz7hwzvzJbwSw6lmGAmaHZDmYnmv3AzKOZgvneoYu1tkyb/eHm4s6lBJVJdV7ZCmUv&#10;LF+aVdfo50+kjCM/rus5Z+hn05udIW/+55/sccrAcxSANhEdFtACREsBmiE6NKDtiFaATiCgh0QF&#10;aCei5QBtR3Q8Ab0hfdnJDenPPcB4WbOztrT5/WuKW7yNQTMWzsHQzMGZIFhmbY76UqAVzbJwdkOz&#10;K5wNNOtwlkGzCefkfwTdnII28/6c1eNakLUZ4IxZm3k4+63NPJwxazPAGbM283D2W5t5OGPWZoBz&#10;kLUZ4BzPS4FB1maAczZr11EDY3dllH5xOwdmfmX2A7NwZZY+x8yhOeJjGSaYTTT/U+vTseF5k7fy&#10;WAYoe2EZoCzEMgdlEZZ5KFux7ISyE8sUynyvzEzxPOcMPVXW6djcHse/0PBcCwG9SAFaa7wBbSI6&#10;LKBJ4wToNVEB2oHo0IDOYKysHVld3LzzmpIWH1bN2qzD2W1txsFZDs1YOLuhWRbOQjSTxnNtxsLZ&#10;Dc0GnAmEo1ibCyc9tO4v2T3fuSO7p4ZmNzij12baAGuzFc6YtRngjF6bLXDGrM1WONfWS4H82gxw&#10;ziHtNHJw7K/pU6+IwCxCsy+YOTSbYObR7A/moMcy/MDMr8w6mHU00zYZPu/8soJeM3goe2H5CkA5&#10;CbD8+ayU8Vpnp4wn39+zIiiL+ubEvPcMOCcM0HZESwOaITo8oJFP4qhCQJuIrmmAtiNaHtA6osMD&#10;WvAkjqoD9ONLhy79d0bK2pM1xc3bEjxfc0MzFs5YNJtwTo5LgVY0Y+GMRTMKzsi1GQfn5H4EXeGk&#10;B1/4U3aPoxTNPJwxazPAOcjaTBtkbQY4Y9ZmgHOQtRngjF2bAc6YtRngHGRt1uGMXZtNOGPWZh7O&#10;mLUZ4EzRTJs7oX2sw8ihsTvSp131AjOPZr9jGV5gDn4sA/94ORuYXY5lWFdm6H2sA3JL9oqgHBTL&#10;AGV5LAOU8Vi29uLs+6ZdrUy5KIIy30sVDc5uz5l/zIHngIA2ER0W0CJEywCaR7QCdKIAvTzpAM0h&#10;WhbQHKLjDOit64av/AOjZO0LwXGXtcXNDwdZm2Xh7LY2Bz+m4YFmUiuasXB2Q7MGZwLkeKzNteUR&#10;dHnj220mSD4jQrMfnP3XZhPO2LUZ4IxZm3k4Y9ZmgHOyXQrErs0A5yBrM8AZszYDnL3WZoBz7oR2&#10;sUdHpBEQz7iOAzO3Mksfy4jP4+UwxzKcaH5Ga/1hiy7PmzB4niuWAcoeWAYoi7AMUPbGsv28shDK&#10;AiyTTtBbV+uVmXU+EEFZ1E+mNf9oXu8j783u8ZETzzUQ0E5ESwLagWgFaDugRSu0DKBFiK65gF6f&#10;tvLk2vTna8e5Zq+sLmnxIMHzi1g4u6EZB2f8pUArmtFwJiDGoBkLZ/UIOm80e8H5w+n1vkgb237D&#10;nzO7X/gzQ7MbnDFrM8A5yNoMcObR7AdnzNpsgzOHZj8482h2W5sBzpi12QZngmL/tdmEM49mPzgH&#10;WZs1OHNo9jumAWimzSNtn5cZ++NwE864c8wmmq1gDnosww/MPJr9wMyvzH5gpq2jdUmsZ86Ul4VY&#10;5qAswjIPZSuWnVB2YtkBZSuWnVCmtWH5wpN1J0Kx55yhJ4q7vzynxwdXKJ7jB2g7ouUBrSO6NgDa&#10;RHSyANqJaDlA2xEtD2gd0WEB7UR01QF6ffoqeq75X3Q91vKsLWrReH1J820iNGtwJuhNjrU5vo+g&#10;c8CZADmqtVkM50YOOGPRbMI5+R5Bd2J6/fMEX2v/lNXzCkUzwDnI2gxwxqzNAGcKZlq/tRngHGRt&#10;Bjhj1maAM3ZtBjgHWZsBzpi1mYdzsl4K5NdmgDPtwyNyGJj5lVnuWIYnmIVoTtSxDCeYtQ7RWzEh&#10;45nqiOXPWS/MTpl0cVadpSIge/WtCSO2AZyxgH4yMkDziK5iQHOIVoD2B/SyyADNEF0LAb1u+MrH&#10;5+Rqz2tWcIYQMP99XXHzldi1OTic1SPooNa1OYpjGm5opgU007rB2YFmC5ytaMbA+b1pDY4TuK3+&#10;EwOz39oMcMaszXY449ZmK5wxazPAGb02W+CMWZutcA5yKRC9NtMSGGPXZiucMWszwBm9NtN6oNkL&#10;zoDmEaS5Ex6JPZg3AgVmfmU2wSxCsx+YdTQHAbOBZiSYeTTbwMzQnKL12ViXzMq3TkxrPsEKZXks&#10;A5Slscyg7MQyQBmwrHWO3s+fTKm4XFkHdc4Zerky5bMXRk15kcczDtCiFTq5AO1EdA0BtIHosIDW&#10;ER0e0KIVOrkA7UR01QN67bBV25bR5zXn5v4r4aKCszVrClvcvr6k+SIMnIOhmYMzQbDM2hz1pUAr&#10;mmXh7IZmVzgbaNbhLINmE87J8Qg6Hc71yd9f/w0CxA0UzW5wDrI2A5wxazMPZ7+1mYczZm0GOGPW&#10;5tp8KTDI2gxw9lqbKZxps8Z3iLXNHSUAs4lmPJg5NCfBsQwdzPaVGcAMrUtaNCZ3JUBZhGWAsjeW&#10;ozmvLMKyAWULlj97MmWy1jl6rzye8q4IyF69XFHv6Ob0pedm9zhNwEwbBaDtiFaA9ge0ieiwgBYh&#10;WgbQTkTLAZohWgHaKMXzuuGrLiwftvwvGpp1OKvw2VDc8v82FDefEe3arMPZbW3GwdkDzaRuaMbC&#10;2Q3NsnAWopk2jmszFs5uaDbgTCAcBM50bV5b0uzVprldtgKaAc6YtRngjF+bTThj12aAM2ZtBjgH&#10;WZsBzupSoDecsWszwBnQPJI1c1ynWJucsdEdyyBgFh3L8AKzCM3+YLaj2e9Yhg5mE80UzHqXxh5N&#10;f+LoK1MeLhFh2QllJ5YdULZi2QllWjuW53hgmUFZhOXP5tQzeunxOrtFOPbrhWkt3lw7fP27Jp6d&#10;gJ4dGaAZohWgLa1egH5uoAJ0GECvGb76gxXDVnS66f77/z8FZ59syr33SxtKmleGXZtNOKtH0AVZ&#10;m3FwTp5H0M0vaP3+37K77+PR7AdnzNoMcE62S4FB1maAM49mt7UZ4IxZmwHO+LXZhDOPZj84Y9Zm&#10;G5w5NAe9FCiC8yjStLFdY62yJ/iszFX/p/6JVmYdzPzKzMAsWJlNMOtorsc6dvT4DYnEMkDZC8sG&#10;lEVYnls339qLs1KeE8EY0/PlDx9YOnDfCTueRYAWrNBJBmgT0TUN0HZEywNaR3R4QId4EkeCAG0g&#10;OnkA/cnq4av7Eix/yYCzOqbhn43FzXtvLGn2RhTHNKxrc/BjGh5oJrWiGQtnNzRrcCZArg5rs8wx&#10;DTc0G3AmEA4C5xETHt7yl+zuR/+YZaKZhzNmbebhjFmbAc4UzLR+azPAGbM283DGrM0AZ+zaDHAO&#10;sjYDnDFrM8AZuzYDnIOszQBnzNoMcMauzTycKZppR5MOG5Maa5Y16boTzDqaeTDH+1iGDmZ+ZTbB&#10;bKIZB2Z+ZQYw630u9lDavFM7SjtVOKEsjWUGZSeWAcqeWDag7I5l2k/n1C2g/XxOSsXlGXU+F8EY&#10;05MlXXYRNJ57ovsZAmQJQHOIVoD2B7QY0TKA5hAtC2gHohWgowL02uFrb6xMW52poVnBOXg2FDet&#10;v7Gk+XIRmnFwrpmPoAsMZ4+1WRbObmimDQpn7NoMcH6lvPGRLqMeW397Zs+rFM1WOGPWZoAzZm0G&#10;OAdZm61wxqzNAGfM2szDGbM2W+GsLgV6w9lrbQY4j57wcGzI2J6xxpmFV93BrKPZCuagxzL8wMyv&#10;zH5gdqDZALNoZXaCmbY+a97Igh1WKAuxDFD2xDI7giHAsgFlTywzKAuwDFDWOo91bkoh7ZWZdQKf&#10;c7b2vckDtzyReuoaxbNeBWgFaB3QTkRXMaANRFcPQK8Ytmb8Tamp/2agWcE5eLaUNPvp5tIWBRtL&#10;ml0PhmYOzgTBwdfmBD+CjpYgOYq1WQznRg44Y9FswrlqH0G3pqTljkZ5XTf9gYHZa20GOAdZmwHO&#10;mLUZ4IxdmwHOQdZmgDNmbQY4Y9dmgHOQtRngjFmb7XD2X5t5OGPWZoAzZm3m4YxdmwHOgOYxE/UO&#10;GtMr1iCj9HLwYxmJ+1P/3MCMPZYBYLaiuf6QZbHWwxefX1nU+0lXLDuhTIvHMoOyNJYByhYsfzpP&#10;7/m59YouzkqROuds7Zvj89abcDab7IA2EZ0sgHYiWg7QdkTLA1pHdG0AtIno5AD0qmFry3NzF31H&#10;wTmibCxp2ouA+XU8nNUj6KDWtTmKYxpuaMbC2YFmC5ytaObh/Gxh60V/yuxxkqLZC86YtRngjFmb&#10;a9alQNzaDHAOsjYDnLFrM8AZszYDnIOszTqc8WszwNlvbQY4jyUdOKZfrH5G2RcA5qDHMvzAbKDZ&#10;Bmb8yix/LEMM5gaWDs8reSEolgHKXlg2oCzCMgdlIZYByhyWaT+dr/fi7JRlIgwH6ZUZKWcPjixZ&#10;+0T3sw48K0BHA2gD0aEBzSO6hgCaIbomAHrlsHVPlmU+/+ObphM0W+FM0azDWUUmm0ub1dtU2myZ&#10;P5qjWZuT/VKgFc2ucDbQrMPZDc04OFfNI+heKmt8JHVUh5W3Z/Y8dntWL080u8E5yNoMcFaXAr3h&#10;nGyXAoOszQBn7Nqsw9mOZtpxpP1HD4ilpE+/FATMPJr9wMyvzDgw21fmIOeYeTDb0Dx4Wazh4OWx&#10;5kOWXFpcMPgpMZSdWAYoe2LZgLIklhmURVg+P69uMZT8PWWXK+tcF4E4SK9Upny2Mf355TqekwDQ&#10;BqKTBdA6omsDoB2IVoAmtQCaIVoEaILmZ59MX/7bm/r2/YqCcxyyada9X91a0mwqBs4amhmcrWjG&#10;wdkDzaRWNGPhjEGzLJyFaKaN49qMhbMbmg04Exy7wXl+Ydv3CGw3UzADmjFwxqzNAOcgazPAmYKZ&#10;1m9tBjhj1maAc5C1WYezGM1ecMaszTycMWszwBm7NgOck+1SIGZtBjjT9h01OHZf2oxLQc8xi9Ds&#10;dSxDB7MdzX7nmN2PZSzl0MyDWUezFcyAZujA7OmHeCiLsGxA2RPLDMoCLBtQDoFlA80L9F6WeJ6z&#10;qBenN3hzZ86cnSaekxPQJqLDAlqAaClAM0SHBrQd0QrQ/oA2ER0S0EJEBwP06mEb1s1LW3aXhubc&#10;3C9rcKZotsJZHdOIJptKmj28ubT5GiuaTTirR9BV5dpMi4Gz19r8QnmT97uP7rD59sxep3/P0OwF&#10;Z6+1mYczZm0GOCfbpcAga7MVzvG6FBhkbbbCGbM2A5wxazMP53hdChSheTxrr5HDY/cOn3XZDc1+&#10;YDbQLAAzfmVmYBaszCaYdTTzYOZXZgPMDM1WMDcc/LzWxoOX3Zg9MeM5TywzKEtjGaAswDJA2QvL&#10;AGXaT+bVLdG6oG7JpSfCn3OGfj694Xs7c2a/OMuGZwVoWUA7Ea0AXRMBvXLYht2L09bUvym3w1cN&#10;OMParOAcn2wvbf6DrWXNMraUNH/bRLNzbZY5pmFFMw9nK5qxcHZDswZnAuSo1mYxnBt5wtkfzcHg&#10;7IZmIZwZmq1wLpn8wCYC2b23EShTNAOcsWszwBmzNvNwxqzNAGfs2gxwxqzNPJz912YTzti1GeAc&#10;ZG0GOGPWZoAzdm0GOAdZmwHOmLUZ4IxdmwHO2LUZ4DyBtMeINALgOVetYObR7Adm8crsB2b7yhz1&#10;sQwezY0s7Zn1+NsnZjYt8jyCIcIyB2UhlgHKAiwDlL2wbECZlmCZ9tz8eqW0BPnLRQiW7eWKukd3&#10;5sw/QfFcfQFtR7Q0oBmiawOgTUTXNEDbES0PaB3RPKBXDdn4YUX/Z28nMP6qEM4UzQrO8cu2sqb3&#10;EDjP2Fra7Avb2szg7IZmdzi7o1k9gs6JZiycHWi2wJmCmfz+7W03utMKAuaPeTRHtTYDnDFrM8A5&#10;nmszwBmzNqtLgclzKVCEZtqJEx+KpeZlxe4ZPu86ZmX2B7MdzX7HMnQwi1bm4Mcy/MBM23jwCq1T&#10;x49Y474qS2KZQVmEZR7KQiwzKFux/MlCvecW1C07Pzfl8cszUy6IECzbixX1T+8fMe3FWd0/1vCc&#10;DIA2ER0W0CJEywCaR7QCdKIAvTwyQIsQjQf0iiEbt84bvrLZTQMH3qzBmaLZ+3yzgnO8sq2k+WPb&#10;SptulDmmgV2b1SPonHAGMNO6oVkIZxPNR/MnP7jo9qyex35HgEzR7AZn7NoMcA6yNgOcg1wKxK7N&#10;AGcRmv3gHORSIHZtBjgHWZsBzupSoDecJ5F2HZHrCWYezX7HMnQw8yszA7NgZTbBrKOZBzO/Mhtg&#10;FqLZHczQLulzj71W8eA0DJYNKFcBlrUuNBvVOWdrL1fW+/jFUcX7dDwrQAcBtBPRkoB2IFoB2g5o&#10;0QqdGEAvH7Jx5RNDV993U27q1wLAWSWe2VTY4icEznnbSpq9l8i1GQtnNzTzcLaiGQtnA82k1rU5&#10;imMaVjTLwNmBZvbXRZMe3E6AuvO3BMYUzTyc/dZmHs6YtRngjFmba/OlwCBrM8AZuzYDnINcCsSv&#10;zSacsWszwBmzNvNwtqIZ4Dxx0kOxTnkjkWDmV2YTzCaacWDmV2YTzCaa8WB2opkHc+PBK2NNWAvG&#10;Ttzsi2WAsgDLAGUvLAOURVgGKHtieUHdcmsvzqq7R4TfsL1cWffCoTETd5l4TnZA2xEtD2gd0bUB&#10;0CaikwXQTkTLAdqOaHlA64i2AnrZkI2Lpw5b/heCYR3NGpwtxzTUxcCqDYHxLTtKm84iYL4mgrMY&#10;zfJwdkMzFs5WNPNwdkOzK5wNNOtwdkMzDs7xeQTdE/lt3k3J6bbtN5m9Ym5odoOzG5rd4BxkbQY4&#10;Y9bmsMc0MGszwBmzNovgXFsuBQZZm3U4Y9dmE86YtRngPJnAecLE9rGOeWOEYOZXZj8wO9BsgFm0&#10;MvuBmUNzwGMZPJihHYYvOrV7SqdZrlgGKAuwDFD2wrIBZQGWAcoYLGtdpPfTJ1OeF8E3il6uTLn8&#10;xvhRW2d1P2fBc+IALUa0DKB5RFcxoDlEK0D7A3pZZIBmiJYA9LLBG2cVDFv8m5sGD/66gnOSZ1dp&#10;k38SQJcSOJ/wh7MHmkmtaMbCGYNmWTgL0UybxGvz7II2u5rmddl6a0avSxqaEXDGrs0AZ8zaDHAO&#10;sjYDnLFrM8AZszYDnPFrswln7NoMcMaszTycMWszwLk2Xgq0onkSQTOFM+24CY/FOuROiO5YBoFy&#10;0GMZXmAOfixjpQPNTQetMjpmVMHuuBzBoHXBMoGwDmUkls8urDeF9tyielPOL6w/6/KMaM85W3tl&#10;Rp0v3pmQtWl26pnLCtDugHYiuoYA2kB0WEDriA4PaNEKHX9ALxm6uWzw4EU/1dCswdlyTENdDEze&#10;bC1p9rcdpc0KdpY2e9+KZjScCYiDohkLZyyaUXD2WJuDwzm6R9AtyG+1pXle57W/zuh19tbM3rHf&#10;aLXDGbM2W+GMWZt5OGPW5mS9FBjPtRngjFmbAc7xXJsBzpi1OVkuBYrgnE86Zjz59c+efN0PzCaa&#10;q+Ycc5BjGSI0NyNtN3TJ+bWlvRZGgmUGZU8sA5RFWGZQ5rFM+/HCelO1PlVv6sU4nHPme2TykA2z&#10;u588OyuV4jkKQDsRbYMzGtB2RCtA+wPaRHRYQIsQLQNoJ6LlAM0QHSGgVwzefu2ZwRsm1Bs85Xs3&#10;5fb6hrE2KzhXr+wob3rHzrKm43eVNn3bjub4Xgq0olmDMwFyVGuzGM7RrM0yxzQAzEemNrxaPvn+&#10;rQ3yuq7/VWbvk78mWHZDsx+csWszwBmzNvNwVpcCveEc5FIgdm0GOAdZmwHOQS4FYtdmO5xxazPA&#10;WYRm2gLSkeO6xh7OKr6CB7N9ZQ5zjjkexzJ4MOtdrTV7RPlBgLIXlgHKIiwDlD2xzEPZgmWAshuW&#10;tS6qO432sydT4nLOme+xgr5r5/Q6elTDcxwBLUS0FKAZohWgLa1egH5uYNUB+vnB284/PXRjDkHx&#10;f9w0dOi/u8KZoplWXQxM/uwuafL73eVNR+4qa/pqVGszFs7YtRkL5/iszTqc3dBM6wZn8mt0MXd8&#10;+9335KTuJ2COUTADmv3gjF2bAc5B1maAM2ZtBjhj12aAc5C1GeCMWZvtcLajGQNnzNoMcMaszTyc&#10;/dZmHs7V+VJgkLUZ4FxIOmJcauyBjNJLbmB2rMwEy+4rc/g/9S/ssQwTzTqYaZsPWhNrO3j5peeK&#10;By/xwrIBZVqXVVkWywBlLyxrXaz307kpK0TQjUdPlXbe/NzAve88DngWAlpHdG0AtInomgZoO6Ll&#10;Aa0jOjygQzyJQwLQywdv+2DRkI2DvpNL0CyCs3G+WcG5WmbvlCY/21nWtPuu0qaL95Q1ORePtVkW&#10;zhg0i+FcNY+ge7qo1cudRnXYentWz3d+SXBM0ewJZwJjzNoMcObR7AfnIGuzBmfk2gxw5tHsB2cR&#10;mj3hLESzO5zd0OwG5w60yLVZhzNuba7tlwJ5NAOcCyc9GMsd2zPWJn3q5+KVmYFZsDKbYNbRzIOZ&#10;X5kNMDM082AOeizDD8yAZujw3BmvyWCZQFiHsiSWDSiLsMygTHtmUd3peutNPz2/3uwrM+t8KoJu&#10;PHphWtP9G9KeP0fxHBzQTkRLAZpDtAK0P6DFiJYBNIdoWUA7EJ0cgF4+aMdnMwatbvnt4cO/6Q9n&#10;dTGw2ocA+Y7dpU3S95Y12YBBMxbObmiOAs4Gmkmta3MUxzSsaHaF89SGr0+bdP9SAtFdP8/ode0X&#10;BMUUzTycMWszD2e/tZmHM2ZtBjhj1mYezn5rMw9nzNoMcMavzSacsWszwBmzNgOcg6zNAOdglwJx&#10;azPAOcjaDHDGrs0AZ8zazMMZszYDnIsInGmzx/aJtc6ovGqC2b4yJ/JYhh+YeTT7gZm2BWmrQWu+&#10;mJefuZKHsieWAcoiLDMoe2IZoCzAsgllHcu0Hy/We+apehWXZ6UcFSE3Xr1SmXL9hbzyPY+nntfw&#10;HAWgnYhWgK6tgHYiOjGAfnbQ9pUzhq5u+c3+/b9lwJmimZaiWYOzy/lmBefqnaeeuv//21PapMHe&#10;0qaTCZxfdIOzG5qxcJZBsyucDTTrcHZDMw7O3mvzC2WNzxROfmhrs7wu636V0fvQzzP6xGjd0OwH&#10;Z8zabIUzZm0GOKPXZloGZ8zabIUzZm3m4ey7NlvgjFmbrXCubZcC8WuzDucgazPAGbM2A5xFaKZr&#10;M8C5mDRjzIBY87THP3OCWbQyx/dP/cOAWYRmEZhbDFprtH/W7MMn5zSeAlD2xDIPZQuWAcqeWAYo&#10;C7GsQ5nHstan9V6YXWevCLjx7geFPV56ssfJszqgdUTXBkCbiE4WQDsRLQdoO6LlAa0jOqkBzRCt&#10;oXnQrisr0pbNyB2y+LZv5vb/lhSc1cXAmpNNufd+aU9ps6YEzQv2lTc5h4EzBs1Rr81RXwq0opl2&#10;d3nTawUTH3izWW6Xnb/I6P3W/xEo38LADGj2g3OyXQoMsjYDnLFrM8BZhGY3OAdZmwHO2LUZ4IxZ&#10;m3k416ZLgUHWZoAzZm0GOFM005ZMfjCWNmZwrEnanM/ifSzDG8xONPuBmUczD2baloPWxVoOXBer&#10;nDhyQxgsA5RlsQxQFmH5zOJ6ldDzC+o9J4JtInpharNjSwfse8nEswjQPKIVoP0BrSM6LKANRIcG&#10;NI/omgHo54dsfnP7yJLCuwb3+N4303p+m8KZoplWeEwDczFQwbnmZPr0+785Y/JDzQsnPDCJvJlu&#10;3FTS/LAsnLFoRsHZY20ODmd9bT48tcE58s+1KWt8u2V3Z6fu+VlG78s/I0CmYAY0+8EZszYDnLFr&#10;M8AZszbzcMaszcl6KRC7NgOcg6zNAGfM2gxwxq7NAOcgazPAGbM283D2W5t5OGPWZoAzZm3m4Sxa&#10;mwHOtMNGD4s1GT7vimhlNsFsohkPZiea/cDMoxkHZjuaAczQXunzj78x68HHZbBsQFmEZQZlLywb&#10;UBZh+WmzpxfXn3F6Ub3Hr8xMuSqCbSJ6ZUbdz3fmzt5qxzMO0E5EVzGgDUQrQCca0A5ExxnQ69Of&#10;2rJrfEb2v6f1/s9vpqV9OzI4UzTrcFapUSG/6T9N69X+9qzuT9bN67YpZ3y7nZtLmh11Q7MGZwLk&#10;qNZmMZzl1+a3pja+8FxRq30Dxj6ynqByG0Hx4Z9k9I39lKCYlqLZDc6YtRngHGRtBjjzaPaDM2Zt&#10;tsEZuTYDnHk0+8FZhGZPOHNo9oMzj2a/YxpB1mYNzgTFmLUZ4Myj2Q/OQdZmDc4uaHaDM3ZtBjiP&#10;icOlQDc4l5IOHpURazRs4VUcmDk0x+FYhg5mO5qtYDbRLF6ZaVtpXa+1dPyE7SIoe2IZoCzAsgll&#10;DywDlAVY1qAMfYb16XozL81KeU+E2kT2aP7A3QS/H9VUQJuIDgtoAaKlAM0QHRrQdkTXdEA/N3D3&#10;lX1jxq3eNalnJ4pmG5ytxzTCXAxUcK7hIZ8UXxs6oOvXhg9Y/59p/V4jSNvcbXTHLeX59x/YWNz8&#10;VJC1GQtnA82kEmvzhS0lzQ9NmPDQ9vtHdN5xW2aP136U1ufyj9P7xmgpmKFWOAdZmwHOmLUZ4Ixd&#10;mwHOQdZmgDNmbQY4Y9dmgHOQtRngjFmbeTj7rc08nDFrM8AZszbzcK5NlwKDrM06nN3RDHCmHTQy&#10;K9ZwyOJrQcAc/FhG8MfL8WjGgdlEc2vS1OHPfLRvRqd5VijLY1mHsjSWAcoMy1qf0fvpnJTdIswm&#10;up9ObXmY4Gq/E88K0ChAM0SHBbQT0QrQGpwHb37zSGGPdatKWvz9G4MGfZei+T8GDvyOBmf+fLN6&#10;ooYKJl8bMuT7Nw/rP+CrQwfsunnYwBjt14YN/OR7w/u9SoC4vW1el40549ptW1jY+uUD5U1OY9dm&#10;Vzi7rM0vTmlyaXlRi3cKJz64t/eYDlsI4Db/IavXrp9l9H79h2l9zv+QAPlHrP/LysMZszYDnDFr&#10;c3JfCsStzVY4Y9ZmgDN6bbbAGbM2W+Ec5FIgem2mJTDGrs1WODvR7A9n37WZ1gPNXnDGrM3xvhTI&#10;r820ZZMf0DpgRB7B8bNfONFsATNDMw/mZDiWwYPZ7IbYxDHF+wDKQiwDlD2wDFAWYhmg7IVlgLIF&#10;y0aX1Hv8/KJ6S0WQrYperqx/bnPGM+seT/1EgGcd0Aaiaxyg7YhWgPYHtIno+AJ6Q9b8bafKH9hQ&#10;UNDmN99I7/tfvnCmaKalaNbgrC4GqvjkK2kDb/nq0IFZNw8d8DYDdOzrrN+gHdr/2jeH9z9G+9/p&#10;/Q78MK3vwf/L6L2ZYHHbnTk91jfO7bK6zchOG3uMeWwpwcO2fmMe2fnAyE47Wud13Nwmr9PGu7N7&#10;bCFQ3PbHrB7rf53Re9vPM3odIBB++f8N7/vx99P6xf4fbXq/2A9Y/4eVohng7IZmPzhj1maAs7oU&#10;6A3nIGszwBm7NgOcMWszwDnI2qzDGbs2m3DGrM0A5yBrM8AZuzYDnBN5KdANzuWkffNG2cCcjMcy&#10;NDC7HMuwo3mD1jakHYcuP79+aq9nhFhmUPbCsgFlEZYZlD2xzEOZYZnv5RkpV0SQraq+XzB4x7xe&#10;H5yq7oA2ER0W0CJEywCaR7QCtBeglw/adentyYP2nZnWdHXXUV1/Cmi2w9nnfLOCs0qgkE+Irw3r&#10;3+Dm4QMnfH3ogP0GnIcNiP37cLP/QfpN1m+xfnt4f63fYf3PNL3fJf0v1u9p7Rf7b1aKZjc4W9GM&#10;gTNmbQY4B1mbAc7YtRngjFmbAc74tdmEM3ZtBjhj1mYezpi1GeCsLgV6wxm7NgOcg6zNAGfM2gxw&#10;xq7NJpxNNOt9KNY7d1wkYA56LMMPzAaakWAGNLcZuFHr6FHTXnJflT2wDFAWYNmAsiSWP3qm/iyj&#10;S+rPujQr5X0RYKuylysantqSufiwjmcFaHdA64gOC2gnoiUB7UB09QT05synTlyY3viDD6c3KPl6&#10;er///vrgwd+TgrO6GKgiG/oJ9Y1h/VuTlv37sP6vW9HsB2crmv3gjFmbeTjzaPaDM2ZtBjgn26XA&#10;IGszwJlHsx+cRWh2g3OQtRngzKPZbW0GOGPWZhucCYr912YTzjya/eCMWZttcObQHPmlQIJi7Nqs&#10;wZngGLM2A5ydaLavzbRTSEsmtY/1zJl4PapjGX5g5tHsB2YezSaYTTRbwdyW9ZEhqy8uLx+8nIey&#10;NJYByrJYJlA2+kz9J2g/mVt379VKAlZaAWKrsh+Xt3/zmf4H35xZYwFtR7QCtD+gTURHD+hlg3cc&#10;PVLQZ+/lypQrb09pNBjQbIUzRTMt+mKggrNK2Nw8tPcP/n3ogEe/MWzArH8fNuB9gDNmbQY4B1mb&#10;Ac7YtRngjFmbeThj1maAM3ZtBjhj1mYezpi1GeCMXZsBzkHWZoAzZm0GOGPXZoBzkLUZ4IxZmwHO&#10;2LXZDmfc2gxwxqzNNeFSoBXOFM20U0mLJj4WS80svMKjOQiYeTT7gVmEZq9jGX5gtqK57cBNsftJ&#10;c/Ief8MKZSGWAcpeWAYoi7DMQVmIZQZlrc/q/XBJvdlnFtZbfrWCQJUWAJ1EiL5cWffKWxNG7iW4&#10;vVAdAC1GtAygeURXMaA5RNc0QG/OmbHpYkWjU5cqUz7ZUtS0Db27FQmcKZo1OKuLgSoR5N+H9vv5&#10;fwzr3/2bwwY89a1hA864wRmzNgOcg6zNVjhj1maAM2ZtBjgHWZutcMaszQBnzNpshzNubbbCGbM2&#10;A5wxazMPZ8zabIVzdb4UiF6baT3Q7AVnzNpclZcCrWszwJm2cGLnWOessothzzGL0OwHZgPNAjDb&#10;0Sw+lmEFM6D5/gGbYg8N3HB9UWHGOlcsMyh7YpmHclAsMygDlrU+q/cj0svTU65cnU6gCoBOQkRf&#10;nNbko00ZS/dSPCtARwNoJ6JrCKANRCMAPXjzvqMlnXbQz7HPK+semTup+T++NmDA/7PCWUOzBc6h&#10;LwYqOKtEkW8O6X/7N4f1H/StYf1XfHtY/0vYYxqYtRngjF2bAc5B1maAc5BLgdi1GeAcZG0GOGPW&#10;ZoAzdm3m4WxFsx+cMWuzuhSIW5sBzti1GeAc5FIgfm024YxdmwHOgOZp+XonT+gW65gx7YIYzE40&#10;+4GZRzMOzKKV2Q/MOpoBzHo3ax2WNffIiYVNZ7quypJYNqAsgWXaD5fWf5L288dT3r06jQCV4hma&#10;hIi+MiPlxvGinvtWDt3yXiBAG4gOC2gnoh14RgHajmgFaH9Am4gOC2gd0c8P3fjhq5PStl2oaPg2&#10;/dw6W1HvueeLWzX8WgZBM4GzhuZ4wVldDFSJOt8eMuBv3xnWL/s7af02AZwxa7O6FIhZm004Y9dm&#10;gDNmbQY4B1mbAc7BLgXi1maAc5C1GeCMXZsBzpi1mYczZm0GOGPXZoBzkLUZ4IxZmwHO2LUZ4Oy3&#10;NgOcp5NOHN8j9mhG5adeYObRjAOzHc1hzjHzK7MdzDqaHzC6JTa7YPQW4aosi2WAsgDLBpQ9sGzt&#10;p3Pq7bs6leCU4hmaxIi+NL3h8dfGjd0zv8+7l8MDWkd0WEALES0FaIZoBWhLowM0Pcv8wthJL5yZ&#10;2vIQfD6dnF7/CfJ17K83Dx36A1c4EzTb4RzRxUAFZ5VIQz6hvpPer9530/qN/6/h/fe6wTnIpUDs&#10;2szDGbM2A5zVpUBvOCfbpUD82mzCmUezH5wxazPAOcjaDHCurpcCAc5WNE/Pvz9WQTp+XO9Yu7Qn&#10;PsGB2Y5mK5hNNPutzO7HMnQwi1Zm+7EMJ5h1ND9IOjDjqQ/emPfAPBuURVjmoCzEMkBZhGWKY1Y3&#10;LJ9cWn8O9BTpxwvrrtHgbG01QPT5KQ++tD1rwUszUz/V8Jy0gO6RXIA2EV3TAG1HNA/o7Xkz3z5R&#10;1v4l+Py5PCPl4ntTGhQ0y+11y80DB/4PvYOlwdnnfLN6ooZKtQj9v0G+l96/5feG9y+lf7AK9pgG&#10;dm0GOGPWZoBzkLUZ4IxdmwHOmLUZ4BxkbQY4Y9dmgDNmbebhjFmbAc64tdmEM2Zt5uGMWZsBzti1&#10;GeAcZG0GOGPWZoAzdm0GOAdZm2mxazPAGbs283D2WpsBzrRjx/aPPTR83iciMJto9luZ/cAsWpnl&#10;j2XwYLZ26oSJux1QDoplBmURlgHKGCzTnnyu3lzolWkpFx14hiY5oj8q7vziswMOnHECWoRoGUA7&#10;ES0HaFIFaFv9AC1GdDBAPz94y4WjhV1ftX7OXJmRcu2l0kb9bx427Ic3ZxA0B4Bz5BcDFZxV4p3v&#10;kk/s76X1bf/94X0f/+/h/d5TlwL9j2kEWZutcMaszQBnzNoMcA6yNlvhrC4FesMZszYDnNFrswXO&#10;VjRj4IxZmwHOPJorWUePGRR7YOiiT4KD2Y7mRB7L4MH84ICtsYdI+6QtPb1/VsfFIiwbUJbEMg9l&#10;K5YByjyW9TaYR/v5zHrvXZ1SN2ZUBGjaJEb0RyUdXl4zbINggRYBWkd0WEA7Ea0AnSyAfnbw5jcO&#10;F/baTx8vZ/08uVSR8tHq0hZtvjpo0I9uHtZXh/PQoT/Q4Cx7MVA9UUOluuS/0nrdQuCc+v/S+y38&#10;QVrf0yI4Y9dmgDNmbebhXJsuBQZZmwHOmLUZ4IxdmwHOQdZmgDNmbQY4Y9dmHs6YtRngjFmbeTj7&#10;rc08nJP9UqAbnGeQjhw9LNZ2yNOfyhzL0MAc+FiGB5i5ldkEswjNOpjNbosVjS894MAyQFmAZQPK&#10;klh2QtnEstHlDeZ98mTd/VfLCZhprYCuhog+XfrYwe1ZC159gkBWAdoEtInoZAG0E9FygLYjel3G&#10;M2+9VdBrz+eV9U7wnxtnp9fdsqGk5cNfHd7vfyOFM0UzLUWzBmd1MVClGoSA+TbSgf+T3nf5/6T3&#10;uRjl2gxwxqzNAOegazPAGbM2A5wxa7O6FIhbmwHO2LUZ4IxZmwHOQdZmHc74tRngjFmbAc4UzLSY&#10;tRngjF2bAc6YtZmHsxXNtDNJc0elx1oPWfoZFswGmpFg5tFsgtmCZjSYeTRviz3M2n3oqk+2VPRa&#10;5oCyCMsUx6xuWAYoy2AZemJZ/fmnF9Rbd7WMIJkWAF3NEf1xabtXduc8fmhurxOSgOYRrQDtD2gd&#10;0WEBbSA6AKDXZz71+juFPfd8XlHvI9Hnw6lp9Z6dN7l1Aw3NpNoxDQpn7ZiG/MVABWeVGpEfpPW+&#10;64fpfbJ+lNZnY5C1GeAcZG3W4YxbmwHO2LUZ4BxkbQY4B7kUiF2bTTjj12aAs7oU6A3n+F8KxK3N&#10;AOcgazPAmUezH5wxazPAmTZ7VHas5eDll4KAmUezCWYTzXgw82j2B7MVzQ/33xZr1397bOLoilf9&#10;sAxQlseyBckclimUoSeX6/1wWf1Fl8rrnr9aSnAMgK4hiD4/5YHXXxg57ZUFfY4QPOvHOMIC2ono&#10;Kga0gejaB+iNWfNfPVzUdd/FirpnRb//tMcqGsxMG/vIX786ePCPzbXZer65Cp6ooc43qyRlyCfl&#10;/6b1qfu/6X3G/m9a3z1ucMaszQBnzNrMwxm7NgOcMWszwDnI2gxwxq7NAGfM2gxwDrI263AWo9kL&#10;zpi1GeAcZG0GOGPXZoCzuhToDecgazPAmUfz47QF98cyR+YRGK+8KkJzIs8xY45l8GCGdhm8/uKK&#10;aYPXuGGZh7IVywBlWSwDlGnJf15g7WeV9d6/WkJATPEMrUGIvji90fkXRpS9/ESPM7UK0CaiwwJa&#10;gGgpQDNEhwT0+uwFLx8vefTly5Up10W/39C3pzSc8JXh/X9C6w7niC8GKjir1ITcSj6pCZhb/Diz&#10;b/FP0vsc8j+mgV2bTThj1mYRnL3WZh7OmLUZ4KwuBXrDOcjabIUzZm0GOGPWZoBzkLVZhzN2bTbh&#10;jFmbeThb0YyBM2ZtBjhj12aA86yCtrH0EaMJlFffcEMz7hyzaGXGP17OCma3YxkiNENHjXji7aBY&#10;dkJZgGUGZRGWrUiGfrC8wULaE6SfzK73ggZna2sgoj+b3vTwobHjX1ky4KXLCtARAZohOiygnYi2&#10;43nV4A1fHBwz9vCpKW3eFP3eWvtZRcr7r0xrkvGVwYN/aqDZBmfv882h4EzRrMFZXQxUqSH5KXlh&#10;/DS9d7ufZfSe8bP03kewazPAOcjaDHDGrs0AZ8zaDHAOsjYDnLFrM8AZszbzcPZfm004Y9dmgDNm&#10;bebhjFmbAc5BLwUGWZsBzpi1GeCMXZsBzkHWZoAzZm0GOGPXZh7OVjT7wVmEZtonSIfmjtfg7ASz&#10;aGWWO8ccxbEMvu3779D62ICt158uzdpc1Vim/WB5/UW0ZxbWW3+tmMCXxzO0hiH6UmX9Y8eLem7f&#10;nr1wD4HmZxhAG4iucYC2IzqZAP1031evb86Z8fo7BakvfVbR4LTo95LvJ5V1D+4qa9bzK2kDfiYL&#10;Zw3NFjgHvhio4KxSU/PztJ4/+7/0Pt0ImheQnhLBGbM2y14KDLI2A5wxazPAOZ5rM8AZszYDnIOu&#10;zTqccWszwBmzNqtLgbi1mZZHc9SXAoOszQDnWfkPxoZk518RrcwmmE00V9WxDB7M0Ef674zl5Cx4&#10;79iSxvP8sWxBModlAmENyrRuWAYoi7Bs7fHn6z91uaTuJYpnqBDQtDUM0ZcrGp46Mjl9y5IBL+yt&#10;KYA2ER0W0CJEywCaR7Q3oJ8atPu1AxMyd39S0cTxdAyvXqis+2b6mHZ/M9BshTNFMyn6YmAYOKuL&#10;gSq1IT/N6v27W9J79/95Zu9lP8/s9Zn/MQ3c2gxwxq7NAGfM2szDOZ6XAkVo9oNzkEuB2LUZ4Bxk&#10;bQY4B7kUiF2b1aVAO5r94IxZmwHOIjTTziadMbl9bGBm8ecAZtHK7HUsQwMztzKbYNbRzIPZ9VgG&#10;AbMIzSIwWzuvaPQOWSwDlL2wDFAWYZlCGfoB62eVdd+9VkTQDK1liKZ/MMb5KW32Hxo7cfOzA/a/&#10;WXMBbUe0PKB1RIcFNCB62eCNH+wZM37/0dJ2Bz6vrHdG9Hvk1Q+m1n9myvgHGnxlyJD/iwTOBM12&#10;OEteDFRwVqkNuSWjx52/zOyV8cuMXhuwazPAGbs283DGrM0AZ8zarC4F4tZmgDN2bQY4B7kUiF+b&#10;TThj12aAM2Zt5uGMWZtpg6zNAGfM2oy9FCiC85OkFZPI70fG1E95MPMrswlmC5otYA56LMMAM0Mz&#10;D2YezTyYH9W6K5aWteTEa4vaLhZimUFZhGUrkqFBsAxQ1rpC7/HnGyw+P7veC9cKCZShtRzRZ8va&#10;79udM3sTAecxBej4AHpR31fObc0refl4WfvX+T+sJEiPTW84/8fpfX71lYEDb7HBmaDZBueAFwMj&#10;gbO6GKhS2/KL9F4pv8roPYbAeZcDzgTGmLUZ4OyGZjc4B1mbNTgj12aAsxua/eCMWZsBzpi1WQRn&#10;dSnQDc7xvRQ4mQCZloKZFntMA7M2A5yDXAoUoRngTDttYudYr/TK8yIw07qDWUczHswcmgMcy+DB&#10;bO3M/Mn7o8IyD2UhlhmUActaV+j98Nn6K68VEBxDFaK1akt0eZs3Xh03eu/ywXuOJjOgxYiWATSP&#10;6OgAvaDfoY+2jSg9cKy03euXQmCZ9nJlnesHyxuP/PLQfj//ShpBM4UzRXNEcKZopg19MVDBWaU2&#10;5jbywvhNRt9mt2b0KiJ9WV0KtMMZvzabcMauzQBnzNoMcA6yNgOc1aVAbzhj12aAc5C1GeCMWZsB&#10;znNYp0xIjfUY/sTHgGVaB5i5ldkEswjN3mAOeixDB7MdzY/13x17rN/u2KDhz5/ZP6/jcwTCGpRp&#10;3bAMUJbFsgFlC5bJXz+tdSVt/Wcul9Y9dy2foJhWIVrYzysavfVBcY8t+/IqNi/p/9Kr1QfQdkQn&#10;CtCLBu15f13O9P0vTuq/64Pylq98Xln3nOjXNWgvVNY7vLesScaXBw36hRecNTTb4Cx5MVA9UUNF&#10;RT635fb43m+yej/028yelQTPhzFrsxXOmLWZh7Pv2kzL4IxZm61wDrI2A5wxa7PspcAgazPAGbM2&#10;A5zjuTYDnDFrM8AZvzbrcA6yNgOcMWtzsl8K5NdmgPNc0rLxPWOpw+edNcFsQTMazDyaLWBmaObB&#10;zKPZCmYTzRyYGZppO5CWTyx52Q/LAGURlgHKnlgGKDuw3ODpoyvqPwP9bHrd9ww4W6sQLSxdoy9M&#10;a/bie5OHrtqSuWj9vN7HXnMA2kB0WEA7EW2Dc5IAenbvN48tTV+8d+/4oTtPTmn5VthVWdSLlXVP&#10;Tp/8QMsvpxE0W+Hsdr6ZNiyc1cVAFZVocltmn5/eltmzy21ZPef/PqvnhzycsWszwBmzNvNwVpcC&#10;veEcz0uBQdZmgHOQS4HYtRngHGRtBjgHuRSIXZt5OGPWZoAzZm22w7lNbF5hm1jJ+D6xzsMWETzz&#10;YObR7A/moMcy/MBsoNkCZr17Yv2Grv1k6xM9V8tg2YCyLJZXmj22osGSj2fX339tMsEvrQjQtArR&#10;nr1c2fDwiaIee/bnTn9x6cD9H3oDWkd0WEALES0FaIboAIBeMnDX+XXZs986OGnwC8fLWx66WJly&#10;UfTrElXPV9R9JXXUo/d8eWj/X6LhTNFMGvZioIKzikrEuS29x29vz+jVjwB66R8ye1zwgnOQtRng&#10;jFmbAc7YtRngHGRtBjhj1maAM3Zt5uGMWZsBzpi1mYez39rMw7k6XwoMsjYDnON5KTDI2gxwFq3N&#10;AGfawnEDYh2HLPnYDcxBj2X4gZlHs9exDDua9xjtSFo4rvJ12SMYQiwDlD2wTKFsdJXek0sarr42&#10;iYCXFgCtEB2qVypTPrswteW+Y4V9l780Kn/ZhvSVqxb2ObyboPmDhACaQ7QMoJ/odfRcRe83X188&#10;fNmejaMm7HyloNf+E1Navvt5Rd3PRP/M8eqp6fXX18nt9keC5V8ZcCZo1uCMvRiYyCdqqPPNKir4&#10;/D6j+19uz+qZ/sesHutIb2DWZoBzkLVZgzNybQY482j2g7MIzZ5w5tDsB2c3NLvBOcjarMGZoBiz&#10;NgOc3dDsB2fM2gxwxqzNdjirS4EYOM8nzR87JPbY4GXnTDDraObBXBXHMqxgBjR37Lc31mPwlour&#10;ZwzahMWyAWURlhmUPbHMoGzt+6saPEt7paDu5waeFaLj1suVdc5/Pq3RobOl7be8M3nY83vyKlau&#10;Grppy8K+b71OEP2ZF6LjAugeR68tHLDz5HMZz7y+YUTRgb0Thux/veixF49PbfHauYr6Jy7PqOP5&#10;x1vHu29NbVz5w2G9f/fldILmMHCO18VABWcVlejyx+ye9/0xu8foP2X13CmCM2ZtBjhj1mYezn5r&#10;Mw9nzNoMcMaszTycsWszwBmzNgOcg6zNAGfs2qzDGbc2A5yDrM0AZ+zaDHDGrM0A5yBrM8AZuzYD&#10;nDFrMw9nzNoMcHZDM8CZdtLotNijg1aed4JZR7MVzIk5liEGM7QT6YSRTx4GKMti2YByQCyTv9Z6&#10;dHX9pZ9Nrff+tYn1YkYVoqukl2fUPXu5osHxT6e1PPjxlAf3f1TSZduRSWnb3pyQt21f3jS9I6Zt&#10;e4F0b17lvi0ZS15eP3zVwfXDV2rdkPb8ts0Zz67amTdj2+a8KS9tGz3+nb3jst88OGngm68Vdn39&#10;7ZJH3jxW3urdD6c2ffdCRf3zop9DMpQ+OWN3adOcLw8efOuXh/X/tQZnimbasBcDE/FEDYpmK5zV&#10;MQ0VFXz+RP6N9I6sHk0JnAv+nNXjJa9jGui1mTbA2myFM2Zt5uHsuzZb4IxZm61wVpcCveEcZG0G&#10;OGPWZoBzPNdmHc64tTnIpUARnBewThiVFXtk4NoLYjDraA4CZh7NfmAWoVkE5k799mnt1n/XtaXT&#10;MrcLsQxQ9sIyg7IMlq09O7v+wWsTCJihCtFC0KnGv+cr6721raxp2teHDfjNlwf31eEMa3MUcI7s&#10;YqCCs4pK3HN7eqf/+nNO6oN/yeoxneD5HczaDHAOsjYDnLFrM8AZszYDnIOszQBn7NoMcMaszTyc&#10;1aVAbzjH81KgE83+cA5yKdBrbQY4LyQdOzIv1m7AhouuxzIImEVo9gKzCM1+YObRbAUzbWfW0XlP&#10;HX1/eWMKYyeUPbBsQFmAZYCyF5bfW93wOeipxfU3Xx1f78a18QTKtArRCtFV0LPT6+1ZWtCyB0Wz&#10;EM4RXQxUT9RQUamGuSuz148JoDv/NbvH3Luyu5/k4ey/Nptwxq7NAOcgazPAGbM2A5yDXgoMsjYD&#10;nDFrM8AZuzYDnIOszQBnzNoMcMauzTycMWszwBmzNtNa4VzdLgXycKZopl1U2Do2ZsToGw8P2HQ1&#10;HueYeTTjwGyiGcDcud9+vX33xxaUjd7LQ9kTyxyUaXko03ph+Sjre6sbLKO9VFDvnAFnaxWiFaIT&#10;0BPTGqwhXzMe+vrgfr/V0Tz4Vg3ObuebE/BEDYpmWuExDQVnFZWqy19yu996d05q37uzuz/7t+zu&#10;n3jCGbk2A5x5NPvBWYRmTzhzaPaDM4/m6nYpMMjarMGZQ7PfMQ3s2gxwFqHZE84Ex5NZvdZmgLMb&#10;mv3gnKhLgfzaDHCmHZk34UoQMPNoxoHZjmavYxkmmBmaCZi7sGZnLf3wtSVtlxlQlsQyD2UrlgHK&#10;ViwbXdtg2YVp9Y9cG0dATCsCNK1CtEJ0HHpkasOFw0Y/3ODrwwb+Dg3niC8GhoIzRTOtuhioopL4&#10;3JXd7Y6/5aQOvycndS2B83XsMQ3s2gxwDrI2A5wxazPAGbs2q0uBuLUZ4IxZmwHOQdZmHc74tRng&#10;jFmbAc5B1maAM3ZtBjgDmp+iHwtax3JyCj4PeixDB7MdzbhzzPzK7DyWwYNZ7wuxrqRPFE5+MV5Y&#10;dkCZYZn2/TUNltOemV3/pWtjCYJpAdAK0QrRceylGSmXX53SaNo92d3+qqN58G9tcPa7GFiVT9Tg&#10;zzcrOKuoVH3+ltv9n/dkdx/5j+zUHXY449ZmK5wxazPAGb02W+CMWZutcA5yKRC9NtMSGGPXZiuc&#10;MWszD2fftZnWA81ecMaszTXpUmDUazOFM+3CwgdiWdnln7ih2QpmE80cmKM6lkGQbEezDmZoevqq&#10;swcWdVhtRTItQNkLywDloFh+f21DrUfWNHz+xDMNt14ZU+/GtTEEvwBohWi9CtGR90JlysndZU3H&#10;f234wN9/fUi/26TgTNFsgbOGZloDzsEuBoaCs7oYqKKSPLmXvDD/nt2tCYFz/j9zuh9UlwJNOAdZ&#10;m3U4Y9dmE86YtRngHGRtBjhj12aAc7BLgdi12YQzdm0GODvR7A/neFwKBDgDmhcX6V1Q0C42PLPi&#10;4yBgNtBsA7NoZQ5+LIOC2Y7mA7FurBWTy1+1YhmgLI1lBmU3LBtdq/fzSfXOXRtNwEvxDFWItlch&#10;OnQ/rqj7+triFsO/NqT/7V9PH3KbDc4EzTqcJS8G0krCObKLgQrOKirJk5Sxvf/zvtyuDxA0T7sv&#10;t9tbQY5pYNZmHs6YtRngrC4FesMZuzYDnIOszQBnzNoMcMauzQBn/NpswhmzNgOcsWszD2e3tRng&#10;/DTp3PzHYkPTZ53h0VxVxzJ4MEMHD9vw6bZ5PTaKoGzFMkDZC8sGlEVYZlCmfW9NgxVa1zVY8emU&#10;eu9dG0WQS/EMVYgWA5pWITpwP5pWfxd5PfegaNbWZgpniuao4EzRTCp/MVA9UUNFpcaGIPl/6+R2&#10;75iS021OnZzUD6xw5tHsB2cRmt3gHGRtBjjzaFaXAu1wru6XAoOszRqckWszwNkNzW5wtqKZ9hnS&#10;Jyd3jg1Om/eR28osdyzDHczuxzIOCNB8MJbKWjZxxlteWHZAWYRlBmURlg0oMyzTvru2wUraM3Pq&#10;v6TB2VqFaIXoiHpsaoNVkyY98NDXhg/6gxjOEV0MDAXnyC8GKjirqCRj6mZ1+XW9nNTedXO6LSFw&#10;Pu8G5yBrM8AZszYDnLFrM8A5yNoMcMaszQBn7NoMcA6yNgOcMWszwBm7NvNwxqzNAGfM2myHs//a&#10;zMMZszYDnDFrMw9n7NoMcPZamwHOtLMmdY8NHP7UKSuYDTQjwcyj2QZmwbEME8w6mu1gtqM5te+L&#10;sf6Dt19c+8Sg7XHBMoOyFcvvroM2XHn8mQbbro6q+4UDz9Dajmge0iJA0ypEO/r2lEbzu4zt0FBD&#10;sxXOQ1zONyfwiRpu55sjgrOKikqyp25u6p/r5XYbRtC8ukFe12vYYxqYtZmHM2ZttsK5Ol8KRK/N&#10;tAI0Y+CMWZsBzui12QJnzNpshTNmbbbDGbE208b5UqAVzoDmJVpbxR6f2CvWd9izGp5xxzL8wMzQ&#10;bAMzj2Z/MNN2Z80fPfeIG5RFWDag7IFlA8oclrWub7gKqp1zHkkQCxUBmlYhWiEa0UuVdT47WNZk&#10;6q/Set/1taED/oiGc1QXAxPxRA11MVBFpeakXm7qPwieR5BuAzgHWZsBzpi1GeCMXZt5OGPWZoAz&#10;Zm22w9mJZj84Y9ZmgDNmbebhjF2bAc5BLgXi12YTzti1GeDsRLM7nIOszQDnsJcC+bUZ4PwsaeX4&#10;/rHeQ5Z/hF2Zw5xj9jqWAWgGMHfvQ/tSrHe//deWzcja44CyCMsMyp5YNqAsxjL08PqGq8+V1Xv/&#10;2ggCV6hCtEK0ZD+tqHt8a3GzcV9LG/wnrQBnimZS34uBCXyihu/5ZgVnFZXalYbkxd1oRLdGDXO7&#10;Tm6c2+2AG5yDrM0A52CXAnFrM8A5yNoMcMauzQBnzNrMwxmzNgOcsWszwBmzNvNwxqzNAGfs2gxw&#10;xq/NJpwxazPAGbs2A5yDrM0AZyuaaZeSTh87ONZz4OrT/mAWrcwyxzIOcmi2gNmC5h6sE/IWHz+y&#10;yjx+IcKyAWVPLDMoC7BMoWx0g97TT9R/5VoewSqtFdAK0QrRAXpmer1DzxW3Gn7z4H53SMM5oouB&#10;CX2iBkWzgrOKSs1K/dwu32mS27Vt47wuU5vkdXkT0OwH52S7FIhfm00482j2gzNmbQY4B1mbAc7B&#10;LgXi1mYbnAmOMWszwJlHsx+cMWuzDc5VcCnQDc60U8cOj6UO2nCWBzO/MptgZmjmwBz0WIYXmKE9&#10;+7wce3ramAOuWGZQlsYyg7LW9Q3WaN3YaM2xpQ13XB1R74truQSpAGiFaGcVol17clr97TMK7u9x&#10;c9rgO24eOuDPBpqtcA56MTAhT9QIeDFQwVlFpfalfmbHHxE8d2g2osvsZnldjlvhjFmbAc64tdmE&#10;M2Zt5uGMWZsBzti1GeCcbJcCg6zNAGfM2gxwxq7NAOcgazPAGbM283D2W5t5OGPWZoAzj+bnaItb&#10;xcrHZMZSB245JwKzY2W2gVlHMx7MHJoZmHk0UzBDR2cvP/Xq823XuK7KIixzUBZiGaDMsEz7zoaG&#10;a7VubLj28wn1z13LqR/T8AxViBYDmlYh2uiRaQ2fzx3/8EM3Dxv4F7o2RwZngmYNzmEvBkYJZ4pm&#10;WnUxUEWldqb5yM6/bDqic6/meV2fJng+J4JzkLXZCmd1KdAbzv5rswln9NpsgTNmbbbCGbM2A5zR&#10;azNtAi4FYtdmgPMy0tLRI2JdB2y/4HosgyA5smMZGph1NLuBmbZXn1e0zi2dfEi8KktimUGZxzLt&#10;u6zny+u/r8HZWoVohWifvlreeF7bsV0aamgWwZmi2QrnIcEuBkYCZ4JmK5wpmmmDXwxUcFZRUbGk&#10;VW63P7bM6zy05YjOqwier8TjUmCQtRngjFmbAc7YtRngHGRtBjhj1maAM3Zt5uGsLgV6wxmzNgOc&#10;RWimXU5aOHLM1S79d10ywWyiGQ9mHc1CMBtotoOZRzOAGZqTsfbj/Use3eSHZQPKklgmf70Oemp2&#10;/UPXsjk4W6sQrRBt6eeVKZ/sKWtS/u1hg+6+eXD/v2popsc0ROebQ8A5XhcD5eCsLgaqqKi4pMWI&#10;rn9vPbJzLulWK5xr06XAIGuzDmf82gxwxqzNAOcgazPAGbs2A5wxazMPZ8zaDHDGrs0AZ8zazMMZ&#10;szYDnJ8vbhmbPGLi51367r0W/liG/fFyGDCL0Ny7zyGtjxdNfcMTywBlAZYNKPtgGfr2pkbrjy5r&#10;tOtqTr3rGp6hIkDTKkTXakSfr6j3/tqy5mMJlu/U6gdnimbS0BcDI4Rz6IuBCs4qKiqipJIvDq1G&#10;dWnYdkSXiW1GdH5BBGfs2szDGbM2A5zVpUBvOAdZmwHOPJr94IxZmwHOQdZmHc5ONPvBGbM22+DM&#10;oRngTDshp/i8+8os83g5J5r9wGxFM23msC2fbl/UY7sQywBlEZYZlGndsEyh7GzDDZ+Pr3/uelb9&#10;GFQhmlQh2tZT0+q9TF6Tw786pP9dGprTCJqtcHY73xwFnCmarXCmaCaVvxionqihoqISx7TI7fCt&#10;B0Z0bnP/yE7lD4zo9Ab2mAZmbQY4B1mbAc7YtRngHOxSIHZtNuGMXZsBzpi1mYczZm0GOCfbpUDs&#10;2gxwDrI263DGrc0A5xUUz+TvG5M15WxVHMvgwdynN/TV2NSJM991Ytn/CEYQLFt7rqzB0euZBM1Q&#10;hWh7azmij06tv61o0v09vjps0N2B4Ryvi4Gh4BzRxUAFZxUVFb+0Hf3Y/zwwstNjD47s9MRDIzof&#10;tcI5XpcCg6zNVjhj1maAM2ZtBjgHWZt1OGPXZhPOmLWZhzNmbbbCGbM2A5xrwqVAfm2mcKZdVvhA&#10;bGTmjI+wYA56LMMPzCaaX9Xal3TYwN2X1s0dtAeg7IVlK5KhGCy/tanhRujJJxu8ej2DQBmqEO3E&#10;M7SWIfrNqY2XDxzzyENfHTLgb19N63+XDc4UzbTYi4FRwjnsxUD1RA0VFZVE58Hcrr94aHTnHgTN&#10;ix8e1emsuhSIX5sBzkHWZoAzZm0GOGPXZoBzkLUZ4IxZmwHO2LWZh7P/2mzCGbM2W+G8knRpAfm9&#10;SZ970h3MOpp5MAc9luEFZkBz396vaS0ZO+9YOCzbocxjmfadLXqPLm+w+0pmvevX0wmQaRWiaz2i&#10;L1fW+eJAaeO5dUZ0a6Shma7NYeEc+cXARDxRw+d8s4KzioqKTB4a2fkP7UZ2Gtx+ZMeVpJcxxzQw&#10;a7O6FIhbmwHO2LUZ4IxZmwHOQdZmgDN2bQY4Y9ZmgHOQtRngLEIz7SrSZ/I7xLKHLzxBwRz0WIYf&#10;mHk0W49l8GCGDup38NrzT2QfcMOyE8rBsPzW5kabjG5ptOnzcfXPGXC2ViG61iH6QmXdj7eWNCv7&#10;6tABfydIvccKZw3NtKEvBib+iRqu55vVEzVUVFSqMg+P6nRP+1Gdch4Z1XHz/9/ee4BXdZ1p25N/&#10;8sVJxpNkZpKZZCY9TuIkLnHDdGFAqIvei+m9CyRRJSEkoYYQiA6m2lTTMR3RiyiiNwESIHoRvcP5&#10;19pnL2lra52z1y6niee+rudSPJMZO7DP9p3H7/sevW0zE2c9S4GibTMTZz1tMxNnPUuBom1zaXEW&#10;a5uZOGMp0Lk462mbmTivHVvPtii9o21w5JLLosKslmYtYS6RZsfC3FvKSSmj47+9qleW1aLsTJZp&#10;Tm8J2kJTNC7g4stoIsI0PIGmgUSXe4m+Ndk/f0VGvQS7NPevWkqcWdtsiThbtBjozosamG8GALgS&#10;P/KCaRPfvk7rEW2T24xou48nznraZibOom0zE2c9S4HibXOJOIu2zUycRdpmJs562mYmzlgKdC7O&#10;PGlm4kwzP62rLXrAqst6hJknzdrCXFqalcJM04ekb8+TtiVTRx61RJZlUVbK8umt9pzZFrj12tyA&#10;Ey+jiPzSMIGGRL9REn11Qp3caekNo34Y1ae6U3F21WKgWy5qaMw3Q5wBAN5A51Gdf9pmZLv6RKCz&#10;iDSfEBnTEGmb3+SlQD1ts1KcRdpmJs56lgLF2+bS4izSNjNxFmmb1eIs0jYrxXnd2Lq2eck9bJH9&#10;1162biyDP8fMk2YqzH16nCrOqOGrbx5dW3+rliwzUebJcrEoq2RZmfMrA/c9H1TnRbE8Q6LteUMk&#10;Oj8rYEvCqOZdfhgVUb2UOFNppnE03+yJixqO5pvdeVED880AAHfRPqb9/7ZLaNeqXXzbGSQX9LTN&#10;TJz1LQWKtc1qcRZpm5k4i7bNTJxF2ma1OIu0zUycRdtmJs562mYmziJtMxNn0baZibN421wiziJt&#10;MxNnR9LMxJnm61H9bBH9Nl11JM1awqyWZjFhLi3NfaWcts2bmH7KsCzLosyT5VPbgrYp8zAhoOhl&#10;JBFdFkh06ZRTiT6eGby8XXyb5j8c2M9PtzhbtRjozosaWvPNEGcAgLfSdkTbP3eIb9uFiPMC8vOW&#10;Wpxd2TYzcRZpm5k4i7fNdnHW0zYzcRZpm7EUKNY2M3EWbZuZOK+XMydpoK1v323XlcLMk2ZtYS4t&#10;zbyxjLLCbJfmvt1P2xIHbyrat7L1TqUsF4uyE1lWizJPlmlObgvaTnNnXJ1LLwcSuWWBRPMFmqYc&#10;SPTTCbWf7RsTMvvDwd1CiJjWKBZnKs2SOBtcDDQizhYvBpoSZyrNkjhjMRAA4MV0SWr3Ycf4tv07&#10;JrRZ1SmhzRMtcabCTOO8bS4RZz1tMxNnVy4F6mmbmTjrWQoUbZuZOOtpm5k4l5elQKU0K8V5A8nM&#10;xMG2Pr133xRpmbXGMuzCrG6ZS4S5RJrtwtxPkdljJ5xVi7JRWWaiTHOaZUfQ9qtzA06+HECElgUS&#10;XW4l+kGW/40N6WFZbw3s94UUK8WZSjOJ4cVAd17UoNJMozXfDHEGAHgzneLbVu40svWwzgltspk4&#10;a7XNanHGUqBzcRZpm5k462mbmTiLts1MnEXaZibOetpmJs48aXYmzlSaaTaSTI+PfdGrV06Rc2FW&#10;t8wlwlwizWLCXFqaz9j6k8RF7nywfWnXnGJRdirLQQ5luViUZVmmObk9cAfN+e+C9j+LrvOilDxr&#10;SbRapCHRXi/RN8fWObswpVHCW1F9azJxlqRZEmeLFgPNiLNVi4FWijMWAwEAvkBj8oLqktDWv0ti&#10;m6SuI9vkqMXZkTQ7Emc9bbMkzg6k2ZE4i7bNanEWaZuZOIu0zTxxdtY2q8XZl5cC9bTNSnHmtc1M&#10;nGmmjEh41KvXgQdKYS6RZjFh5kmzeixDLcwlySO/B19dcCTLalHmyrIsykpZPrkjWMqJ7UE7aaQ5&#10;54gAmxSeQNNAon1Woq9kBu4fP6pJ5FsD+9d6K0IWZ2Xb7KmLGo7mm82IM5Hm0uJs0WIgxBkA4AsM&#10;TG7/70Sc63Uf2WZs95Gtj2uLs1jbzMRZT9vMxFm0bWbiLNI2M3HW0zbbxVm8bWbiLNI2q8VZpG1m&#10;4izaNjNxFmmb1eIs0jYzcRZtm5k4M2neJGdCXNrdHj0PPVULM0+azYxllJbmvOIM7b//yaYF/XKN&#10;yHKxKHNk+dSOktweF1D4sj+RZhom0JDociHRZ0cHbR48skVXSZpFxJlKM43RxUB3XtTQmG/GRQ0A&#10;wBtN95Qvf9k9vlVLIszTeya0LhBpm9XirNk20ziRZmfirKdtZuIs0jYzcXZl22wXZ7G2mYmzK9tm&#10;Js4ibbNVS4HqtpmJ8+Zx4bas4Zm3evY4+kq0ZbZCmCOKc9Y2KWX+ZZ4oO5VlWZR5snxye9Cu4uwM&#10;2nV5bsDpl/2IKNMwgYZE2+PDEn04PWRp4+Fdmr81oG9tSZrpmAZPnNXzzWbEWTmmYWIx0Apxtnwx&#10;EOIMAPBVesW3+VOPka0690poM793YusbanEWaZvV4oylQOfirGcpULRtZuKsp21m4qxnKVC0bWbi&#10;rJRmmmySjKGTrokJc2lpLhZmgbEMtTDTDCAZ1PvYi9VzBx8rJcpGZZmIMsvxnUG7ac6tDT74dEDA&#10;i5d9iSAzgYZEl42PSPSTDP/HO1LDZv1hcM+QtyL7++sWZ6sWA914UUN4vhkXNQAAbzq9E9p8QIS5&#10;b5+EViv7JrZ6pCXOIm0zE2fRtpmJs562mYmzSNusFmcsBToXZ9G2mYmzs7aZifOmsfVto4fMvMwT&#10;Zn0t8xmVNKuF2S7NVJjtOSdl3Mil15ko82SZibIzWWaiTHNyZ7A9u+y5PyLg7ss+RIqpPLNAovkC&#10;TeOlEn0v3f/qd0n1xxFZriNJczSRZqU4U2kmkaRZEmcH883uvKihMd/skYsamG8GALwJEIGuRDKE&#10;CPRmPW2zJM4qabZ6KZAnzU7FmcixSNvMxNmRNDsSZz1tsyTOgm0zE2dH0qwlziJtMxNnkbaZJ87O&#10;2ma1OFNpptlCsmFMY1vqoG8uuXIso0SY7dI8kKbbOVtk97zXS2eMPMWTZSbKzmS5WJQVsnxiZ9Ae&#10;KbuC9twcF1goibMykGifkuibqQGnZ49slPBWZJ8A0+Js9WKgOy5qEGkuLc4O5pshzgAAUBqb7V++&#10;1zepdW0izokke9TiLNI2v8lLgXraZibOom0zE2eRtpmJs562mYmzaNvMxNlZ28zEmWZdRktbUuTi&#10;C07HMogkGx3LUAtzSc7bMmLX3D68qcEebqtMo1OWaci/by/NxW8Cz7zsTeRXLc8skGivluiLKQH7&#10;0uKaRf54QL/AMuJMpZnG6GKgOy9qaM43e+CiBuabAQBvEt1jGr89MLlNOJHmzIFJLY9qiTOWAp2L&#10;s0jb7M6lQFe2zUycmTRvlbNmdFvbyAHLiTwrhZnXMusfy5CEuZQ0n7dFKrJoavpZtShzZVkWZWey&#10;fGJ3Sc6sCzr0bEDAc0meWXgCTQOJ9iqJPj0qeGPvmNZdqTT/OLJ/gCTOVJqtEmcqzTRmFwPdeFFD&#10;eDEQ4gwAAI7pndDsfwYmtmxOMi0yqeV50baZibNo28zEWc9SoHjbXCLOom0zE2eRtlktzm/6UiBP&#10;nLeRrErraIuLWHPBFWMZPGGmieqWb0sZkn0vZ12r/UR8Hc4rF4uyE1k+vis4pzi77ZHmnHsR0WWB&#10;RHu9RB9ICFsSOKRjyx9H9gniirPFi4HuuKghSXMpcXY+32xKnKk0S+KMxUAAAHBKdFKLP0YltewY&#10;ldhyXnRSy+tKcRZtm5k462mbmTiLtM1MnEXbZibO4m1ziTiLtM1MnEXbZibOetpmJs76lgLF2ma1&#10;OIu0zUycldJMs51kRWo3W2z/zRf0jmU4F+ay0kyFWZlvJkwqcCjLsiiLyvKx3cH7WK6PC7zysieR&#10;WxZIdEm8TKIfJfk/2JJQd+bPo/uHStKsFGdH883uvKhBpNkuzhrzze68qOFovhniDAAA+ohMavH+&#10;oKSWfYg0Lx+c1OKhM3HGUqBzcVZLs5Y462mbJXEuI83OxzQcSbMjcRZpm5k4bx8XZluW0ts2vO+O&#10;i9rCrJZmbWEuK80FtmiSxOg9D3es6nrIUatMU0aWZVFWyzLN8T32XPwm6OzLHkRoaZQCDYkuHQ9L&#10;9J3EgMvL4hqO/XFk35AfD+wXLCzOVJpJJGmWxNngYqCV4mzVYqAZccZiIAAAGGdYaqvPhyQ1Hzwk&#10;qcVGkbaZibOetpmJs0jbXFqctdtmtTiLtM1MnEXaZrU4a7XNanEWaZuZOIu1ze5ZCuRJ8w6arDDb&#10;klERtqG99xSKCrPoWIZSmJk0s8zKnFHIa5V5sqwWZaUsH9sTtF/K3qD9pzcFHX7WP+D5y+5EZJlA&#10;Q6K9SqKvjgw8OXV4k4QfD+wdWkqcqTSTCC8GmhFnKs1KcbZqMdCMOBNpLi3OBhcDIc4AAGCcIUmt&#10;ag4d1SJhWFKL3WpxFmmbmTgLt80KcRZpm5XiLNI2M3EWbptpsBTosG1m4ryTZHFi9MshvQ5e0TeW&#10;cb6MNJcWZrs0K4WZZlC3C7YREYeebl7S93gpUabRKcs0R/cEH2C5Hxd4VxJnZSDRXiHR50cE742P&#10;aRX5o4i+YabF2erFQLdc1HC+GGiJOGMxEAAAzBOR2urfhiU1Dxue3CIjJrn5ES1x9uWlQD1tMxNn&#10;Vy4F6mmbmTiLts1MnEXa5tLiXFqaaXaRzE8Y/jiq55EbVJitGstQCzPL4K4XbNNS519zJstMlLVk&#10;+ehee47sCT4ozTl3I8KqlmcWSLRHJPpYXOiGToM6dPtRVASR5v6hkjhTaVaKs+HFQDdc1KDSTKMx&#10;32xGnKk005heDIQ4AwCAdSRktvtFzKjmzYhAT4lNbn5O75iGSNvMxFm0bWbiLNI2q8VZpG1m4iza&#10;NjNx1tM2M3HWsxQo2jYzcdbTNjNxLivNjsV5N8nX8Ql3I3scv8OE2YqxDKUwM2ke3PWiLbbXqRdr&#10;Fgw5zZPlYlHmybIsykyWaci/llIwP/Dcy65EUqk8s/AEmgYS7XKJfjbC//We2PrfVo3q1urfB/YP&#10;t7fNdCFQbpstEWeLFwPdeFHD4XwzLmoAAID3EZPU9Pexo1p0iEtu/nXcqBbXSsRZrG1m4qynbWbi&#10;rJZmLXEWaZtLiTOWAp2Ls0qamTjTzIpLvxnZ4/QDs2MZjoRZmYkJy29RUaZRizJPlpkoK2X5SE5Q&#10;LsvJ7KBjT/sEPJfkmQUS7RGJfhhX5+76YQ1m/nTgoHpvDxhQlyvOVJqV4mx2MdCdFzUczTdbIc5Y&#10;DAQAAO9mxKhm/yDy3Ds+ufmykaOa33cmziJtMxNn0baZibOetpmJs0jbzMRZtG1m4qynbbaLs1jb&#10;rBZnrbZZLc4ibTMTZ5G2WSnOe0hmxIy7Etnt7FNey6wlzGpp5gnzkK6X7OmW/3r57PhzZUSZI8tM&#10;lGmUsixlX0hx7sYG3XvVJdDGAolWxQ0SfXN40KVFQ5uO/emAqPo/i4qqS8WZjmk4m292y0UNKs1K&#10;cXYw32xKnKk0k1i1GAhxBgAAL4eIcwUizdEJyc02JKY0e+WsbVaLs0jbrBRnkbaZibNw20zjhqVA&#10;4baZxok0OxNnkbaZibNw26wQZ5400+zNCrVNGzr5EhHn146l2bkw86S5WJjlDCXJGrG+6OD2+rnO&#10;ZLmMKCtk+XBO8CGWI/uCD90YH3j1VWcizSyQaL5A07hAoguHBR+fMKR14n9GDGqgR5wtXwx050UN&#10;R/PN7ryogflmAADwPAnJLb5ITGken5TcbJdSnEXaZrU4a7XNanEWaZuZOIu0zWpxfpOWAvW0zUyc&#10;c0gmDZ5VINIyawmzWpqpMA/tWlicJV9lFBiRZSrKLOSPD9PkLwg6/6oTEWUWSLTbJDpvSNieodGd&#10;Bv1n5NAGkjgPHFSPirM0piGyGOiJixqO5pvdeFGDSjON8HwzxBkAALyb9PRGP0pMbhpKxHn0qOTm&#10;h52Js2jbzMRZpG1m4qynbWbiLNo2M3EWaZvV4uzrS4FqaWbivGdsfdv4QfPPOxJmtTSLCXOJNA+T&#10;ctk2Ztj2+3s3tzjqSJRp1LLMRFnKPnsO7Qs+cnxb0ImnvQOfl5JnSLTLJfrQ0Hrr20Z27/mLiJhG&#10;hsWZSjONVYuBZsTZ6sVAd1zUoNKsFGeMaQAAgOdJS2v+cyLLTYg4TybinCfSNjNxVkuzljiLtM1M&#10;nPW0zXZxLivNWuIs0jYzcdbTNjNxVkuzljiLtM2lxJmIsUjbzMR53/hQ286xTWzjopad1Rbm0tKs&#10;FOYSaVYKs12aWeZPnlAoLMuyKDNZtidEyuH9wUfvxQXde9WRSDENT6BpINGWSPTTIXVe7Bjc+Nsq&#10;UYPb/LL/8Ma/GDCsIRVnOqZhyWKgOy9qOJpvtkKcLVsMhDgDAIDPkpra4nepqc3bEYGem5ba9AoT&#10;ZywFOhdn0baZibOetpmJs0jbzMSZJ81MnGm2Zba0ZQz8Lk8tzCXSrNUyl4xlqIV5uJy0qH2Ptq/r&#10;clJLlktEubQsK3M9K+jaqw5EhGmYQEOiLZfoh4ODbq8d1Hzm/0aMaPLLgXGNadtsuThTaSaRpFkS&#10;Z52Lge68qEGlmcTRfDMuagAAACgmNbXR39NTm/ZMT2m6dHRK03tYCiwRZ5G2WSnOIm0zE2fhtlkh&#10;ziJts1Kc95NsHdPOlhaxKU+fMKtb5hJhLpbmLlekxJDMzZp5zbks20WZJ8uHD5Qkf2FQwav2RH5p&#10;mEBDoi2V6BvRwRfmRbbJ+k3/xKZlxNnqxUAz4mz1YqAbL2pwxzQgzgAAUP5ITW3yGRHnqDGpTdaN&#10;SWn6UmRMQ0/bzMRZpG1m4izaNjNxFm+bS8RZpG1Wi7NW26wWZ5G2mYmz0aVApTQzcabJTu9sS+67&#10;7az+sQzHwsykmSY54tjTjSv65OmV5UP7g48V50DwsWPbg08+7RX4vFieIdFlY0KiL0aHHssc2DHp&#10;dxEJzf63f7xdnOmYBme+2SMXNRzNN1shzhYvBpoSZyrNNFgMBACA8kNmenO/zNQmIzLTmu5QirNI&#10;28zEWU/bzMRZtG1m4izSNjNx1tM2M3EWbZuZOIu0zUyc9bTNTJxF22YmzgfkbEzrbhvVe885LWHm&#10;SbMjYY7pcrU4MzMW3nQoyjxZJqLMknsg5DjNIZJ7scH3XrUjossCieYLNI0OiT4dVX/XkIG9B/+u&#10;f2JzEXG2fDHQHRc1tBYDPXlRQz3fDHEGAIDySQx50Y9JbxI8NrVJOpHnXGfiLNI2M3HGUqBzcdbT&#10;NjNxVkuzUpwPjg+xrU/p8yqh16F8UWFWS3OJMJdIc6yUa7bE3mdfrF08OF9ElpkoM1mmyT0YcoLm&#10;SlbQ9VdtidyyQKJNS3TugEbrW0VE9/5Dv6QWVJylMQ0iznRMQ2gx0J0XNTTmm916UUNjvtmUOGMx&#10;EAAAyj/jEuv917j0po3HpTaeROT5jLO2mYmznraZibNo28zEWaRtLi3OYm0zE2fRtpmJs0jbrBZn&#10;kbaZibNo28zEmUozTS7Jd0lRj0f0PHZR7xyzI2FmiSOZlrLijhFZZjl4MPjk2cVBF0uJszKQaF0S&#10;/XRgnac7BjT/tlL/pPbv9E9raVicrVoMtECcLV8MNCHOli0GQpwBAKD8Mz6t6W+y0hq3JcI8e2Ja&#10;48tMnPUsBYq3zaXFWaRtZuIs0jYzcdbTNivFWaRtZuIs0jZbsRSobpuZONOsTBh+d0T305ftwlxa&#10;mrXGMuzCXCLNVJjtuW6L71b4euU3Iy+qZZmJsiNZVubwjuAzj3sEPn/1JRFZGp5A00CinUr03Yig&#10;W6sivpz1l37prd4h+UO/lBaSOEckNDO1GGhGnC1fDHT9RQ1JmpXiXGa+GRc1AAAA6GRyWvN3J6U1&#10;7jExvfG3RJzvlselQNG2mYmznraZibOepUDRtpmJM5PmQ3KWxyfeiOt+7nopYVZIs1qY1S1ziTDb&#10;pXmEnEkJm+7tz6l7wpEo82Q5NzekOAdzQ07diQm8/6oNkVcaJtCQaGGJvjEg9Pzc/p3H/y1idGtJ&#10;nKW22SJxptJMYnox0J0XNbTmm02Js+WLgRBnAAB4k5ia1viTyWmNIienN1pLxPmF6JiGaNvMxFmk&#10;bWbiLNI2l9elQHXbzMT58IQQ27cj0i/HdD9/x8hYhlqY7blhG9H5hm3prPQrorJMRVmdwvGBN1+1&#10;JsJKwwQaEm2PhkRf6F//yJi+vUf9ve+YL9XibNlioBXibPVioBsvajiab7ZInAEAALypTEttUp2I&#10;c+zU9EbbmTjrWQoUbZuZOOtpm5k4vwlLgWpxptJMc4RkQWzWhdguFx/oHcsoLc12YY6XkzV858Nd&#10;O1qe0SPLB3JDTrPkLQ6+9KoVkVQaJtCQ6LJRSfTpfo13Duo3aOjf+4778t1+GW2oONMxDd58s1sv&#10;amjNN7vjogaVZoU4O5xvdsdFDSwGAgAAcMbChY1/MD21YdD09EapRJ4PemIpUE/bzMRZtG1m4izS&#10;NjNx5kmzK5cC1W0zE2eaecOmnRvepfA5E2Z1y1wizHZpVguzUprjO9+0jSRZOG3idT2yTLP/UPAZ&#10;msN7Qs4+7hb0/FXLILs8Q6I1JXpfnxbrWvdL7Pt+/6y2IuJs2WKgFeJs1WKgGy9qaM43Q5wBAABY&#10;wdcTWvzH9NGNGs0Y3XACyWk9YxrO2ma1OIu0zUyc9bTNSnEWaZuZOIu0zUyc9bTNSnEWaZuZODNp&#10;PjohWMrswXPOqIVZ3TKXEmZVy8yEmWVM9IEn2zZ3Pu9MlJWyfOBQqJT9h0LyaO7EBj2QxFkZSHQZ&#10;iX7cJ+jR5l5fLqncJ6vTh/3Gt7OL8xhJnLUWA916UUN0MdCdFzUczDe79aIGlWaIMwAAABHmZNb/&#10;9cyMRm1mjW44i4jzJT1tMxNnkbZZLc4ibTMTZ9G2mYmzSNusFmd3LgWq22YmzkfJv54RvfiUc2GW&#10;pbmUMJeV5pGdb9kSSOZPnHVTjyxLOWzPpQlBt161UImzMpBoW1Gv0Osr+nae9UnvKR0+6jO5vV5x&#10;tnwx0K0XNTTmm91yUUPnYiDEGQAAgFXMyWj019kZjboRaV48e3TDO2baZibOIm0zE2dXts1MnEXa&#10;ZncsBTJxZtJ8TM6RrPq2aZErTzpsmTWFuUSaaTIiTj3btKbPBSbKXFmWRZlm36GQs1IOh5w9szz4&#10;8qvmRJCpPLPwBJrmDZToqz3rnpvVu++Ej/tO7UjF+cN+k9pRcaZjGoYWA915UUN0MdCMOBNplsTZ&#10;7GKgleJMpZkGi4EAAACsZM7o+h8TaR4wd3SDNXMzGjzTEmc9bTMTZz1LgaJtMxNnPW2zXZzF2mYm&#10;zqJtMxNnrbaZifNxkoNjm9gmR2w4UUqYNcYy1MKc0Pm2lESSOZmL7jiS5WJRlmVZmYM5ofnSnDOV&#10;ZxZItJT8no0Op/eMSv2s71cdqTjb22aT4uyqxUB3XNRwMN9siTgTaVaKM5VmGv2LgRBnAAAAbmDO&#10;6IbViEDHfDOm4VYmziJtMxNnLAU6F2elNNOcIDmQ2co2sf9WIs9lhdnRWIZSmqkws6T1zn+5dvmg&#10;Ql6rrM7+w6HnpBy15zadc25GZJgFEm071r3Zrqg+8cM/7z29s1qcLVsMdOdFDa35ZhPi7KrFQGPi&#10;jMVAAAAAbmQy+ZvN/IwGAd+MbphCpHm/Wpz1tM2SODuQZqvHNLTb5hJxFmmbeeLsrG1Wi7OztpmJ&#10;M01ORntbVt+9Jxy3zLdU0lxamGmSOt+R8lXqynuisrzvSMh5lksTg2+/akoEmOUNl+ic7m3Wt+45&#10;NqJS35mdP+8zoxMV57LzzW68qKG5GOjGixpa880WirPpxUCIMwAAAHcyI6Puz+ZlNGywYHSD8Qsy&#10;6p/UEmc9bTMTZ9G2mYmzSNvMxFlP28zEWbRtZuIs0jarxZlJ80maicG2PaO72DJ7HzxVWpjt0qwU&#10;ZrU0M2FO6mRPctdrr1cvHnm1lCjzZPloSXKOhOSfWhZy9VUTIr00SoF+wyT6UdfgB5u7d15Stdfs&#10;blX6zOziXJxdtBhoSJwtXgx0w0UN8cVAXNQAAADggyxIb/R/RKBbL8yoP5OI80WhtpnGiTRb1TYz&#10;cRZpm5k4u7JtZuKs1TYzcT5FsjOl59PRPY+eKSvMdmnmCrNCmkd1KpIyLWHzw3259c47kmUqysU5&#10;as++gyEXHnUNel4sz2+gRBd1rnt1Wfdec/z6fN2tcu9ZXak4f957uiTOmouBVoozlWYSw4uB7ryo&#10;ITrfbEqcLVoMhDgDAADwFESa/7xoTL2uRJgXfjum/m2eOGMp0Lk4K6X51MQg22mSbckD7qX3yDvr&#10;SJhLSbNKmFmSO921Lfsm/QZXlmVRtie0QJmbw4MfvmpMBFctzyzlWKKvdGp4dnbXQRNr9P66uyFx&#10;tnox0Iw4U2mmMbsYaKU4m10MxEUNAAAA5YWlGY3/SUQ6YklG/dUkT52NaYi2zUyc9bTNTJzLSrO2&#10;OGu1zWpxFmmbmTiLtM1MnGk2jxp6I6VbfoGWMKulmQozy+TY3Y937Gl+sbQslxZlKcfs2Xs05MLF&#10;ycF3XjUiUkvlmYUn0DTlSKLzOzc/lNFjZFqNXgt6UHGmYxpUnKUxDQOLgR65qOFgvtkdFzXEFwPd&#10;cVFDY74Z4gwAAMCbWD66QZVlGfWGL8uov0XvUqBamrXEWbxtlsWZiLFI28zE2ZE0OxJnPW2zJM4c&#10;aT4jZ8PIkZdTul0qLCXMGi0zS4qUe7bFMybe1pJlKcftObEy+NqrhkRkqTyzlHOJPta5zc6obpkj&#10;avZa1KNGr28sEWfLFgPdeVGDSjOJ4/lm91/UcDjfjIsaAAAAyhsxMX7fX5FZr86KsfVGrRhTbx9P&#10;nLXaZrU4i7TNTJz1tM1MnEXbZibOIm0zE2fRtpmJcx7JmhFpBcmdr13XJ8x2aaaZOOTw063bOxY6&#10;k+U9x0Mvsuw7FHrpUaeg55I8s5RTiX7RPujlno6d1rfqMTOqTq9vezFxpmMaliwGuvWihsZ8syXi&#10;bNFioDsvamC+GQAAgC/yXWbLn6wcU7/+qsy641Zm1j3Ba5uV4izSNqvFWbNtVoizSNusFGeRtlkt&#10;zpptM40szjxppjlLsip2fF5ypxt3nI1llEizXZhpUjvdl7JgyuwiR7K8t3Qu0dwaHvTodYMgG0t5&#10;lOiH7cLuberUe2lAz2W9/Xt+27t278U9JXFWzTd75KKGo/lmd17UEJ1vdstFDY35ZogzAACA8sya&#10;0fV/tWpMvVZEmL9anVn3gmjbzMRZpG1m4qynbWbiLNo2M3EWaZvV4izSNjNxPkeyfNj0U6M63Xok&#10;IsxKaabJGnDm+caNva9yZFkSZWXI/76wYHLw3df1iTSzlDOJvt2uwZUlnSPnhvRa3re0ONvnm12x&#10;GOjWixpUmmkczTd74qKGo/lmd17UwHwzAAAAX2dtVtg7azLqdvluTN0FRJhvKsVZT9vMxFkpzVri&#10;LNo2M3HW0zYzcRZpm5k486SZiTPNt0O+Pp7SqehFaWHmt8wsaR1pHti+HrfoPhFjh7Is5YQ9x1aF&#10;3iglzsr4uEQXtmuS91Wn2MkhvVb2DeqxrA8VZzqmQcVZazHQrRc1HM03WyHOVi0GuvOihtZ8M8QZ&#10;AADAm8basfU/XDe2fr+1mXVXrRsb/tiZOIu0zaXEmYixSNvMxFktzVrirKdtlsRZsG1m4nx+UqCU&#10;RYO+PcJrmR0JM0tm70sv160ZfMORLO85ESZl94nQy3uOhF551Cn4+et6wTYpPIGm8TGJPteude7o&#10;LqMzQnuu6scXZ/csBrrzooYkzSLzzUbE2eLFQFPiTKVZEmcsBgIAAHgDIfJcecPY8KHrMsOzRdtm&#10;Js4ibbNanLXaZrU4i7TNTJxF2ma1OKvbZibO5yaG2OZFrj7sSJrVwkyTLuWhbe7o1Q8dybIkzIrc&#10;jA1+9LoukWYaJtA+LNFH2nXYOaTrVyPDe6zubxfn5ZI40zENfYuBbryooTHfbKk4U2kmMbwY6M6L&#10;GlSaabTmmyHOAAAA3jRs5G92a8eE+W/MrJu0MTM8RynOwm2zQpxF2malOIu0zUychdtmGh1ts1Kc&#10;80nOjK9vmzsw+5BSmHnSzISZZUzXW69XLR95iyfLu0+GXinOqdAr+VND7r4OJ6JMwwTaByX6Wcvg&#10;53u+7Lm+bfdvB9ftuTrCvDhbvRjohosaoouBZsTZqsVAK8UZi4EAAADeZHYkh//75sx6dTePDR9L&#10;csyZOHvbUqCetpmJs1qamTjTnBrX1Dar/+5crZaZZrSUR1Jmjsp+vOd4Xa4s0+w6GXqV5uja0Fuv&#10;w4gc0zCB9jGJftAyvGhTu6ilDbpvGNiwx9oBTJzpmEbZxcCyFzU+11gMdOtFDdH5ZrW22ycAAHXt&#10;SURBVHde1HA032xGnIk0lxZnixYDIc4AAADeZLKzgn+5ZVzdFtljw6ZvGReWr5RmLXEWbZuZOIu0&#10;zWpx1m6bS8RZtG1m4lwg50Rma9uMPrmHnAtziTRnyFm+IL2IibJSlnedCpOy81TotV0nQq896Bj8&#10;oliefUyib7ZsUrikfdzXjbptjKTi3KDn2ggqzmy+2Z0XNTQXA915UUNrMdCdFzU05ptxUQMAAABw&#10;AZsy6/1p29jwTkSg5xN5vsHEWU/bzMRZLc1a4izSNpcSZ8G2mYmzWpqV4nyB5EhGx2fTeh0/rB7L&#10;4AmzPY9t00fsebrtYLPrallWZtfp0GvXY4Ifvw4lIsziIxJd2LLVmRntU6c27bE5yi7O68qIs96L&#10;GtrzzW64qCG6GGhGnF22GOjCixpUmiVx1phvhjgDAAAApdk2JuyD7ePC+m4bF7Zi+9iwR47EWbRt&#10;ZuKsp21m4izSNjNxFm2bmThTaaa5SHIovfu9yT3yjqqFubQ0P5YyRs6Sryff48lycU6FXj8/Nfh+&#10;KXFWxksl+kyLDocyOk4d07x7dnSTnpsjqTg37LF+ABXncAfzze68qCG8GOjOixqO5pvdeFFDeL4Z&#10;FzUAAAAA17B9QljFHeNCh+zICt0k0jYrxVmkbWbiLNw20+hom5XizGubmTjTHEjtf2NSjwsnHAlz&#10;iTQ/sY3p8MQ2bejR55t2d7ipFOXinLbn8LrQO69DiPCy8ASaxksk+nCLHjuHdFk4qmX3rdGlxXmt&#10;U3G2bDHQjRc1JGmWxNnBfLM7L2pozDd75KIG5psBAAAAY9jI3zB3ZoXWIkncNS50j1qctdpmtTiL&#10;tM1MnEXaZrU4a7XNanG+NClAyr7kIYUTul4+w2+Z7cJMkyln4bQ5D5WiTLPzdNiN4pwKu3G/Q/CL&#10;18FEdGm8VKKfNg57srtlxIZO3bYMb9Vt+yAqznRMg4qz3sVA917UEJxvdsdFDa35Zndc1CDSXFqc&#10;Hcw3Q5wBAAAA95Cd1fjt3ePCw3eNC8vcMy70qDNxFmmbmTiLt80l4izaNjNxdtQ2M3EunBxg2500&#10;4vz4LjfPlxJmWZqZMGd2eGobSzJl4LkXG7b2vlNKlkl2nAm7yXItNuTJ6yAitzRMoL1Iou83anB7&#10;Q6thy7/stntI6247hrTqttWAOLtgMdATFzUczTe786IGkeZS4lxmvtkDFzUw3wwAAACY59CE+v+9&#10;Jyu4eU5WyFSS8yJtMxNnkbaZibOetpmJs1qatcSZSjPNZZId8amnszoXXeIJM5NmlvkTFz9Sy7I9&#10;obdozk4Lffg6kAgtDRNoL5Hom42aXVraJmVe2667h1Jxbtl9x2AqznRMo2QxsOxFDdHFQLdc1KDS&#10;rBRn9XyzOy9qaM03u/GihvBiIMQZAAAAcD97xob9Ye+40I4540O/2ZcVcp2Js0jbrBZnkbaZibNo&#10;28zE2VnbzMSZJjsu6/i4TvevqVvm0nlmm9T7yqs1GwfdVcryjrySHNoQdleS5gASJtBeINGXGn15&#10;evaXk6a36753GBVn2jZTcWbzzfouarh2MdCtFzU05ps9c1HD+XyzKXGm0iyJMxYDAQAAAI+QMyHk&#10;vf3jQ/rszwpdfiAr5KEjcRZpm0uLs1jbrBRnkbaZiTOT5ityNg3/6vDYDo+KeMI8rjjPbd9kfvek&#10;RJbDirM9L+w2zf0OIS8kcVbGgxKd16Rr7ti287I6dds/vF333Qpx3lYszqIXNbQWAz1yUcPRfLM7&#10;L2oQabaLs8Z8szsvajiab4Y4AwAAAN7Bvqzgz4k4D8odH7yRiPNr0TENkbaZibNo28zEWattZuJ8&#10;lWTtsHkHiTw/LivMdmnOIpnQ9d6r1avi7zNRlnLWnm15YXeuxoU8fV2HSKtanlncKNGHm/TbFdNp&#10;fUrnrvtjOnTfN4yKc8l8M38x0C0XNQQXA91yUUNrvtlKcbZqMdCMOGMxEAAAAPA+Do0NqnkoK2Tk&#10;ofHBu5k4i7fNJeIs2jYzcRZpm5k4K6WZ5trkOrbVg5btH9v+6Su1MCszJ3XLs2154cWyLOWsPWe+&#10;Cnn02p+IK5VnFp5A07hIop+Ehz/e02TIxp5dc+O6dDkQyxdnI4uB4l+17ZGLGo7mm82IM5VmpThb&#10;tRhoRpyJNJcWZ4OLgRBnAAAAwLvYPzn0x4fGh4YdGR+cQXLEkTi7eynQkTjTLI9au48nzFkdXtjG&#10;t7dn+ZL0h0yWt+eFFUk5G1aUuzn0/qs6ITZJnlncKNF3wxvf2tRi1IoeXQ6P6NbtcCwVZzqmQcVZ&#10;dDHQrRc1NBYD3XpRg0ozjdZ8s1suajhfDLREnLEYCAAAAHgvBzMDf3F8fFBTIs9TiDCf1WqbmTiL&#10;ts1MnEXaZrU4M2m+TnJ1UohtyYCtOUphVkozzez4nOdbjjW/S2WZZtu5sLss9zqEvHxdm8gzi5sk&#10;+ka91heXtRi/oFeXoyPs4pyrEGf7YqBjcXbdV2275aKG8HyzGy5qUGmm0ZhvNiPOVJppTC8GQpwB&#10;AAAA7+fkxIDfH58Q0v74+OCvT0wIukrFWU/brBRnkbaZibNW20zFmaZwfAPbwn57iTyXFuYJ7V8W&#10;Z9m8SY+VwizlfNjdy3Ehz17XIsLM4gaJvlSv86m5bb6e2bvLiXgqzt27Ho6j4kzHNOyLgfyLGlqL&#10;ge68qKG5GGiJOFu8GOjGixoO55txUQMAAAB4czieFfCPk5OCe52cELTs1ITA+zxxFm2bmTjraZuZ&#10;ODNpvkEzpY7tUlaz5wt6HcnhSfPE9q9ss4acerLxQIf7VJZptp4Pu0dzekbY49c1iSSzuFii8+r3&#10;zc1q+93Evl1PjKTiTNvmsuKsdVHDtYuBbr2oQaWZRHO+2Z0XNRzNN1shzlgMBAAAAN5Mjk2sU4HI&#10;c/TpCYHrT08MfCU6piHSNjNx1mqbmTjfJMkf++X9b3qe3q+WZpbFs2Y/tQtzuJyw+we2hj986U/E&#10;WCnPLpDol4Ehrw43GLxrZPu9oyO6nEqwi/MxWZydLQYa/KptN17U0JpvdstFDSrNSnF2MN9sSpyp&#10;NJNYtRgIcQYAAADeUPImBtQ4Mz4w/uzEwJ162mYmznraZibOSmmmuUVydkyXG3O6FxxUCjPLtP6X&#10;Hq7f3eshFeat+XLOhz242z7k5esviBDz5JnFhEQ/Dqz/cHfDhE0DO+UlDeh8JrFflxOSOPfqclye&#10;by69GGj+ooZ1i4Fuvaghuhjozosajuab3XlRA/PNAAAAQPnkYnqjH52dFBxydkLQaJJDjsRZpG1m&#10;4izSNjNxpjmd3vfSrK5XD/PkedG0xc+oLEvJt6cwLuT56xpEgqk8s/DkmUWHRN8LbnFjU5PMVdFd&#10;zo2yi/MphTgbWQwsuaghuhjojosamouBnrio4Wi+2Y0XNag00wjPN0OcAQAAgDeTU5NDf35+YkCT&#10;cxMDJhNxzhMd0xBpm5k4q6X5thR/2/GUqHNfdb55TC3OU3oUPfxua/TjLefDHrKcnB329LUfEV8q&#10;zywWSPT1oPYXVjSdtSi6c35yZKfzSVScI7qcSaDiLLoYaOyihosWA916UUNjvtmMOFu9GOiOixpU&#10;mpXijDENAAAAoPxyeXLob/Mn1Wl3YWLAnPyJgVdE22a1OGu1zUyc75AcHhV7cnrnu6fU8vxN5roH&#10;W/LDH9Jk54c/ytke9uRFzZDXkjyzmJToCyE9T3/dYtmcQZ3yU+zifFYW51Ma4uyir9p250UNKs1K&#10;cXY03+zOixqO5putEGfLFgMhzgAAAABQkT81+G8FE+v0vDApYAkR6Xs8cRZpm5k486SZpojk4Mjk&#10;I1M6PjynFOdJnZ88Wbk+7imVZpotBeGPitqFvHpdnUgviwmJzguNyp3UZvuUIZ0upUji3CV/FBVn&#10;Ot9cshhYclFDdDHQHRc1RBcD3XpRw9F8szsvalBpJnE034yLGgAAAABwORcmBX16aVKdKCLO68jP&#10;lyJjGiJtMxPnuyR748YdnNzh6UWlPM9O2n2DCnN2QdhjmsL40Be2aiE2FiMS/aJW+Iuj4XG7U9qf&#10;yRza8VIqFWfaNvPFWeSihmu+atudFzU055vNiLPVi4FuvKjBHdOAOAMAAABAlIuTA/0uTwmIK5wc&#10;sEO0bS4tzqWlmYkzza6Y6TmT2j+7zsR5QruXr5evSn+WXRD+eHNB+JOTc0KfK8VZGRGJflyz8f09&#10;9dKzYztdTY/pdDnNLs4XZHFmi4HaFzW0FgPdeVFDazHQIxc1HM03WyHOFi8GmhJnKs00WAwEAAAA&#10;gDNeZwa+dWViYPDVSQFpVyYF5PLEWaRtVorzvan+tq3Dvtk9sd3zu0yeZw0/UbjpTNMnmy+GP9m7&#10;O/zpqxohL2xViSzTcASahifRRbVa38huMO27+I7XR1NxHiaL8yBZnNWLgcYvalj/VdtuuahBpZlG&#10;a77ZHRc1tBYDPXlRQz3fDHEGAAAAgB7uTq3zn1cn+ze+Ptl/IpHnMyJjGjxpZtk4aNnOie1ePGXy&#10;/O2iyXc3Xwh/SuT56b1WIfdtVYgg0zCB1pDo6/5dL6xusnhJQqebGfEdr8rifEkWZ72LgXq/atuN&#10;FzW0FgPdeVFDY77ZrRc1NOabTYkzFgMBAAAAYJTb4+v85vpE/7Y3pvjPJtJcqKdtprkvpbZtTdTa&#10;HUycpw24eHHt0XbPN10Ie3YpLuyprTKRYhom0E4k+qJ/xOmFTTd/k9jx9pj4DtclcY7pdDWNirPW&#10;YqCxixquWQz0yEUNR/PNFoiz5YuBJsTZssVAiDMAAAAAjHJzcp13b072707yLZHnIt5SoLptZuL8&#10;gPzPVw3Ytp3J84KvFlzYfCn82Ymvw1/YKhEppmEC7UCizwYOP/RV68NfJXW8nZnY8aYkznHC4mz9&#10;V22786KG5nyzGXG2fDHQ9Rc1JGlWirOD+WZc1AAA+DwLY/7+9uzoP70zY8ifaswY9Lt3Z8T87mcP&#10;Z/j98slEv9+z2Gb4/Uz+twMAvJCbU+t8QsR54K3J/muJOD93Js4PqDiTFE0OfrWsb44kz1N63i78&#10;bn+PF3v2hL94VTn0qa1iqF2eORL9vGrd50dDUvaMaXttQnLHu5lUnBM63c6g4jxCWgy8Ki8GllzU&#10;0FoMdOdFDa3FQLde1NCab3bnRQ2t+WYLxJlKMw13TEPfYiDEGQDgWhbG/PmfC4a/Ez9v2J/nfD3s&#10;z9lfD/1z3pwhf3owZ+g7ttlD3rHNGvIn24zBf7J9NfiPtmmD/vjkm6F/ubRu5HuH9qV9sv/82Er7&#10;H06ucer5tFo2lmdTaxU9n1orv3RqHn02rWa2Ms+n1VxJ/nczlHk2vdbEZ1O/iFXm6dQvop9Nqdm2&#10;VKb6t3oytVaNJ1MDajyZaM/jyYFVyU8i9DR1iyP/xwTgjefOJP/qRZP9Y4sm+W9XS7PUNst5SHJv&#10;SsCDeT3P5VJ5npu54eTGS+EvHjYMvSSJszKyQD+q1uzevrApW9I73M9K7nBvbHLHokw6piHNN3e4&#10;muH8oobWV21rX9TQWgx050UNzcVAK8TZ6sVAN17UcDTfbJE4AwCAtSwY9M4vvh325/oLh/119MLh&#10;f81ZMPwvtvkkRJxt35AQcbbNJdLME+fpdnm2TR30B9uU6D/YJpNMiv697dvYd88eTP14x80J1fcQ&#10;0b2uFGnXpDYRdH+SANvTKYEkQSTBtieTQ0hCScJIwm2PJ9HUJalnezih3suHE+s/fjihwd2HExre&#10;eDC+UeHD8Y3PPZzQ+OT9rCaH749vuu9BVvOd97OaZ98b13zd/ayWK+5ltVx8b1zrb+6ObTPz7rg2&#10;U+6NbZN1J/PL0UXj2ibdG9s+7m5mhyFFGR0H3hnTqc/tzE7dbo3p0uHOmG6tbmd2aVKU0a3e7fTu&#10;wbdGd6t9I6N79VsZfT4vSuv10e3Rff9xY0zvP19JjfjdjdF9f1WY2OO/rmfFvG2j/+gRADdgW9j4&#10;B3en1gm8O8U/lYjzAZ44PyK5PyXg+txul49O7PDi2drjbW9ejgzLLyPOJEXVOlzfVnf+uowOD7NS&#10;O9wrK86CFzW0FgPNXdSwdjHQrRc1tOab3XFRg0qzQpwdzje746IGFgMBAO5gRcxf3l0a++6cb2P/&#10;WrQ45q+2RSREnG0i4jxTQ5wnRv3eNiHqd7bxJJOi//Bwx6h/HnwyteYlvvRaESbOdYTF+dHE+iQN&#10;5DQkIt2IpDFJE9uD8U1JmpE0l3I/qwVJS5JWJK1tRJ5JviRpa7s7lqYdSXuSDraizI5yOpF0tt0Z&#10;04WkK0k32+2M7iQ9pNwa3ZOkF0lvkj62m+k0fUn6226kRcgZQDLQdi0lsuh6amS+PdH511IG5V9L&#10;HnyUJJvmSvJQkmHZV0YNW3klefgMKaNipVwdNWLi5aS42Es0CfEs0ReSRra9MDKpOJcSklpdik+q&#10;cSk+VUo+yYX4tKr5SRm/z48pHfkRAuWQuxNC/uP+tFoNH0ypNeHBlNqnqDQzcaa5NymsYGaXW6dm&#10;xueePPZN2CPb50SWWYg036jR68K6RhuXZXR4PJ6Kc1r7++OoONvnm0sWA81d1FAuBopc1HC+GOjW&#10;ixpa881WiLNVi4FuvKihuRgIcQYAeIqVMX+vsCLu3THLYv92c2ns32xLYt+lDbFNjzzPFGidlfKc&#10;Ffk727To3z/dl/LRngdTvjjJl18z4YtziTy7Qpzb6BTnroLi3E8hz3ZxJsJMEiUn2nYtdRCRaZrB&#10;JENsV5OHkgwjGS7lSnKMjUiznDiSEbbLNEnxJCNthUkJJIm2wsQkOaNslxKT7UlIIUm1XZSSZrs4&#10;Mt12YeRokgySMbYL8TSZtoL4sbb8+LEv80eMe5wfN+7u+bisGySF+SPGnzsfN+Hk+biJh8/HTd53&#10;Lm7SznOxk7PPxk5Zdz522oqzMdMXn4uZ9s25mOkzyb+ecibmq6y8YV+NPjt8ZlLe8JlxecNnDTk9&#10;fNbAM8Nn9jkzfHY3kg5nYua0yhs6p8mpoV/XOz306+DTQ76ufXrI3Oqnh33z+Zmh33yUN/Sbf5wd&#10;+vWfjw+Z+7sTg+f86kT0rP+6HrPw7WMxC9Ham+DWFL9fP5xSq82DqbVnEXm+9JiIM829yeEnpne+&#10;e2nTml5FryuE3rdVINJMcqnmoFNLmxxYMLb90wlMnFPa3yPiXCSLs97FQPGv2nbHRQ3hxUAz4mz1&#10;YqA7L2o4mG9260UNKs0QZwCAFayOefcvq+P/Frsi7m95JLblJESeDYmzyLiGWpzHRf7WNnbgb21f&#10;DfnjrcPpn+x8OKXGWb4EG4mWONPWWVScmTyLiDNrncXE2d46Wy/OJfIsJs52eRYU5wTH4mzPOFvB&#10;iCxbvpTxJBNs+XETbefjJpFMljPFdi52qpxpJNPlfGU7GzNDzkw5s2xEnklmy5kjZ67tzLCv5Xwj&#10;Z56U00Pny1kgZ6Ht1JBF9gxe/IzkwanB394+OXjx1ZODlhSQnDk5eOkxkoMke04MXrbtRPTyjScG&#10;rVh9InrlUpIFJHNORK+afixq1cRjUaszT0R/l3IiavXIY1HfDSeJPha9pv+xyLU9jwz8rvOx6HVf&#10;Hote3/xo1NqGR6PWhR2NXB9wdODaL3IHrKtyZGD2p0cGbPzgyKDsd49Eb/jj4cjsXx+KWPffuX2y&#10;f3ax364f2Rov/Ff5I+rVXM/ye5vIc0cizhseT6v94vb4Jtfnx+3d/rxG6HnbZ0Savxi0f1K7x1Oy&#10;2j2bOEYWZzrfLImzxmKguYsa1i4GuvWihtZ8s1svamjMN7vxogaVZhrumAbEGQDgDlaP+EfH1SP+&#10;dnXViL/bVpJ4UpzHDPyNLYNkfNRvn57J+HwnX4T1RkScWessKs60dRYVZxpRcba3zmLibJdncXG2&#10;t85i4pwgLM4lrbOgOJOIizOTZxFxZvKsLc4l8rxYzrdSTg5eImepnGVyltuIOJOslLNKyvHo1XK+&#10;U2QNyVrbsSiWdYqsl7PBdjSSZaOcTYpsth0ZSJNdkgFb8lkOD9iafzhiG/m5bTv519nkZ0kids45&#10;FLFzRkl2zciN2JWU229nrDIHInZ1ze2/u60yh/rvDM2N2F1DmUMROe/l9tn9+9LJdXgh59EUv18/&#10;mlKz79WxHdadbzNwx7laiUsmtn81eXz7F5PGSuL8mIjzQ4U4F8ni7GwxUPuihtZioLg4u2Ex0J0X&#10;NUQXA82IM5FmSZzNLgZaKc5UmmmwGAgAsIr1MX/937Uj/5H+Xfw/bKuJMPPEealBcdYz56wU50xZ&#10;nEcP+I0tfcCvbZsS3t/+dFrNR3whFk+JONMFQWfiTCMqzvbWWUyc7a2zqDjb5VlMnEu3ztriLMmz&#10;iDgXt86i4pwhLM6lW2cRcWbyLCLOTJ5FxJnJs6g4M3nWEmelPFskzgO3FIfIMsk2RbYrskMKkWZF&#10;dimy20H2cLK3OLn9lckpk4P9c4rIz4JDA3adJL+Gqy+MTJl3annbWRPbvWhExDmDivO49s8m2MX5&#10;cRb3oobGYqD2RQ2txUDtixqiX7XtlosaehcD3XFRw8F8syXiTKRZKc5UmmmkMQ1di4EQZwCAxWwc&#10;+f7Ha0e+9w2JbQ0RZ0fy7M45ZyrPmYrWmcnz6ri/HyqaVOMoT4jFY2+dxcSZtc5i4myXZzFxLmmd&#10;RcSZtc4uEOfi1llEnBXyrCXOcuvsHeJsl2cxcbbLs2fFWSnPzsX5yEAqzkp59pw4Hx64pfDkkMWH&#10;LsRn7L0xusehR5NDc8lnbv/T6bUOZF8Mv7f+UljFyZ3v/3xihxc1xnZ43lNunB1c1NBaDBS7qKG1&#10;GOjOixqai4HuvKihNd9sQpxdtRhoTJyxGAgAsJBNie8Fr4t/b/M6Is1a4uzJcQ0mzmkRv7Z9PezP&#10;Z6+Nr7K3rBCLho1r6BFn1jqLiDNrnUXFmUZUnHvrEGdZnoXFmcZ6cS5pnUXEWSnPWuLM5NlV4szk&#10;WUuc7fIsJs5KefZ9cT4cuf7qqWFzzuaPSjh3bUzXY/emBOfcn1I75yHJ46k0tfY9JTm/ITB/w5W6&#10;tvWXw2fKrx7iLLb/b0yHZx+kd3jQgohzAu+ihtZioPhFDXd81bYbL2poLga68aKG1nyzheJsejEQ&#10;4gwAMMOGxH+Erk94/8F6Isy+JM6pJGn9f/3i4rjKBueeleKs/ySduDi30iHOrHXWFueS1llQnKXW&#10;WVSc48TFWZZncXEmcYk4M3nWFucSedYW55LWWUycS+RZVJyZPGuJM5NnUXFWyrOWODuSZ54477Ed&#10;jlp//1Ts1KvnRg3Pu5LZ/MDNyf67bk3x31VEM9V/d9HU2nvu00ypvfcBFWgiz09I9ueG3N54ua5t&#10;Q2H43Y1Xw7+QX0HFpLW9/ZuUDrcDR3W83d+VFzXomIaz+Wa3XtQQnW82JM4WLwa64aKG+GIgLmoA&#10;ADzApqT3G29MeL+AxLaBhMnzmni7PK+W5ZmK88q4v5edc471zJwzE+eUiP+zZQz47fOCsZV28eXY&#10;WfgLgqLiXLp1di7OJa2zqDiz1llEnO2ts5g4l8izljiXtM5i4mxvnQXFOX6cDnFWyrOIODN5FhFn&#10;Js8i4szkWVSclfJspTgr5dkd4rz9xZHBS+6eiJtUmDdq+Kn8Me0PFE6qs/3K5Do7rtJM8t95faL/&#10;rhskVKDvEHm+Q+T5rhS7PNP2uXBpwInsi+EvqThLKaybKb+GyhDT/frbI7vcqjCy4/W2sR3Jk6nj&#10;q7bdeVFDczHQSnGm0kxieDHQnRc1ROebTYmzRYuBEGcAgChbEt6vlp3w/p5Nie/b1OLsS60zlWfy&#10;/+PKzfHVDvIF2VG0Lmu4QpztrbO4OJe/W85MnEtaZ1eJ8xwiyKLibJdnMXFm8my1OCvl2Wpxtsuz&#10;iDgfHpD9/MiQxbePxI2/cDJp6PEzY77ce25iwJYCe7ZenFRn2yUSIs8026k8XyHyfI2EybOyfaby&#10;fI/I89FdwZeLpdkuzhfWXaj3ifw6csiILjf+HNPpWjgR5yh3ftW2Wy9qiC4GmhFnKs00ZhcDrRRn&#10;s4uBuKgBAHAXW0b8889bEj9Ylp34ga08iHNy//+jf+5TDybXOM2XZF60xNneOouJM5NnMXG2t85i&#10;4mxvnfWIM422OJfIs5g42+VZUJwT9Iiz3DoLiTOTZzFxtrfOrhLnZbI0i4gzk2erxVkpz9riXFqe&#10;7cKcG7nx6eHBC24ejht3/ljS4MPHxrTceWJC4OZTJKcnBm4+MyEwO49IM5XnfFmeC1TyrNU+X5/r&#10;f2DH6bBHpcRZSvgI+ZWkyaB2V34xrOOFaoO6FHQS/apt7YsaIl+1LXZRQ2u+2SMXNRzMN7vjoob4&#10;YqA7LmpgvhkAYIJjWX9/m0jzJBIbFefNBsXZ02fp1OI8qv//2tbFv3fgydSaN/mirI6YONtbZ1Fx&#10;pq2zqDgzeRYRZ3vrLC7OLrzlXCzPzsW5pHUWFGcScXFm8iwizkyetcW5RJ7FxLmkdRYV5zVEjkXE&#10;WSnP1opzbuS6x7lD5107GJtx9sCo6IOHxrbYcnhC8PqjNOODNhwbH7Tx+PjATSdImDyfJvJ8lkaW&#10;Z5Kt6vb5ipP2+dSG4LMbC6WWWZXwI2svhr0jv5qE6Nx5//+L7HT2/cguZxr173JyiBUXNbQWA916&#10;UUNrMdCdFzWoNJM4nm92/0UNh/PNEGcAgKvYmvR+7LakD21bSag8bzbYOnvDWTqePG9N+uAwX5TL&#10;pkScxS5riImzvXUWF2fccuaPa4iIM5NnEXFm8iwizkyeRcWZybO2OJe0zlaL8xbbYUmeVeIcuen5&#10;waFfX9sXn3oiJ7X3rj1jw9fmZIWu3SclZN2BrJD1B8YHrz9EwuSZZOMJJtC0fabNs9H2mcjzntzQ&#10;23xxrmtbX1h3gPxq0k3/bnm/6dvteG0izt21FgPdc1FDYzHQrRc1NOabLRFnixYD3XlRA/PNAAA9&#10;bB31QcD2pA9uKsW5PI1rUHFOJrmSVXU/T5TLxt4645azelxDRJwV8qwlznLr7DpxnkkkWVSc7fIs&#10;Js52eXaNOCvl2Zk4K+XZuTjT1vlg9Ip7+4bOuLQnLuXYzlH9d+0Y22TNtnFhq3fSZIV9t4tk97jQ&#10;NTk0sjzvp/JMkkvk2Uz7TOWZSPR2Zft8Zmngsc0X677aRCSZl42X6u7YdqXRL+RXlCF6tdzzkx6d&#10;j3zavfvh5l2JNJu5qKG1GOiRixqO5pvdeVFDdL7ZLRc1NOabIc4AAKvYMerDWdtHfWgrz+Kc1O9/&#10;bSvj/nbk6dSaT/myrAwb12An6UTEmbXOIuLMWmdRcaYRFWfcclaKs711do04l8izljjb5dl94rz5&#10;9YHoJUV7h08v2DUy+VD2qN7b1o1psGrD2PAVm+1ZuSUzbBUR51Xb7SmW5z00xfIs1j5TedbbPh/Y&#10;HVzIE+ZSuRzeyf6GMk/37gfe6dT1YFDHHvt6qeeb9Yuz6xYD3XpRg0ozjaP5Zk9c1HA03+zOixpU&#10;mu3iDAAAZdmR+EHTnaM+fMET5/I050zFOZGkYFxlgS9HUYuzvXUWE2d9t5zt8iwizqx11hbnktZZ&#10;UJyl1llUnOXWWUScZXkWF2cSl4gzk2dtcS6RZ+vFuUSeRcWZybNzcT4SueHlgcGLb+0aNvncthEJ&#10;BzYk99q0OrPeku8y6y1dQ7J2bN1l6zLrLl9PpJnK8yZZnrOpPJNQedbbPh+2N8+G2udzcwP2bTsd&#10;9mjTpXCbs2y8GLb6uzOBb8mvKkto1+vgL9p221m5TbddbfRe1BBdDHTrRQ29882uuKihtRhohThb&#10;tRgIcQYAmCE76+9v7xz1z+Ukth0kankub3POVJ7JX8OpJ1Nr3uELM4uzBUFtcS7dOouIM42oOLPW&#10;WUSc7a2zmDiXyLOQOEvyLCbOJa2zgDgXt84i4qyUZxFxZvIsIs5MnkXEmcmzqDgr5Vm/OB+OXPM8&#10;Z/D8GzuHTzqdPTJ+z+rk7uuWZNRf/O2Y+t8uI1meUW/JCiLOq0iIONNI8ryWyLNSoPW0zzn25tlw&#10;+0zEubh9PrQxOI8nyrxsuBDaVH5dWUqvXt+91ab79n+07LolvEX37H5svlnsooZ7FgPdeVFDkmaR&#10;+WYj4mzxYqApcabSLIkzFgMBAAbYk/xx513JH9kciXN5HNegrXPemM9384WZReuyhivE2d46i4uz&#10;K28504iIs711FhfnNB3iTKNHnKcTSRYVZ9+65Xw4euXTnKHfXMkennVi3ci4nUtGdV49L6PBgvmj&#10;GyxcRDOmwcLFYxos+pbIMxXopUyeZYHW2z5Ted4hy7NW+0zluUz7TOXZSfu841DobZ4k87LhQtg8&#10;+XXlMpp2W/ubRr02+zXsvqG9dYuBbryooTHfbKk4U2kmMbwY6M6LGlSaabTmmyHOAAARsmP8vr87&#10;+Z95b6I4k3/fPeezzlribG+dxcSZybOYONtbZzFxVrbOYuJMoy3OJa2zmDjb5VlQnBOoONOIiLPc&#10;OguKs711FhNne+ssLs4l8iwizuZuOR+JWvMyZ8j8a5uHZx5ZMnLAxtnpLRbMGt3gm1mjG86bY8/8&#10;r9MbLPiayjPJghJ5lgRatH3eIAs0lefsccbaZ/XiIGuf2eiGsn2m8nxkefARniA7ysaLYU82XAwL&#10;lF9bLqVx5w0/bdjru4/q9VzTwG0XNYQXA91wUUN0MdCMOFu1GGilOGMxEAAgwp7kD+vtJtKsJc7l&#10;cc45od+vbIXjquTwpZlGTJztrbOoOJe0ztrizOTZFeKMW84l4szk2XpxLmmdtcU5d/CS+7uGzSzY&#10;GJtxcFnikI1zUtotnJLWaM7U9IZzp9OkNfx6xmiaBt/MlgV6NpVnWaCF2mdZnmn7TOXZaPtcIs+l&#10;22c2uuGsfabyvHd3aOHmi+E2dXjSXJyLYZPk15Z7sNm+V6/Xd38K6bmqdlCvFR21Lmp8rrEYaI04&#10;W7wY6M6LGo7mm82IM5Hm0uJs0WIgxBkA4Ig9KR+lkdi05Lk8zjlTed6S+L7GkiCVZ1+75UzlWVuc&#10;S7fO2uIsybNLxJm1ztriXLp1FhFnJs8i4szkWUScmTyLijOT5xJxPjBo4d1tQ786tyY2PWdBfPTa&#10;CSlffjMutfGsrLTGsyaQTExvNHsKyWQiz1SgmTwzgRZpn0kWLTHYPkvNs9w+y/Jcpn1moxvO2mf1&#10;4uCRr4P2bDkT+pgnzhq5tqWwXiX51eVWAnt994s6PZdUqN1rURNXX9TQXAx050UNrcVAd17U0Jhv&#10;xkUNAIDLORbz9x/sTf5oj4g4l9dxjSmDfn/56bSat/nSTGNvnV13y5nKs7Y4l7TOouJMW2cXiHNx&#10;6ywizgp5FhJnvbecJ8vSLCLOnr/lvH/wvNvZw6acWRGXsnt2fOSqzJQ2M9NSmn41miSTZExqkxmZ&#10;KU1mjiVhAj2eiPMkWaC12mcqz3OpPBtsn7+jzbOqfSbyLNw+lzpbl1WyOKhun/duDM7jSLFQNl0K&#10;T5ZfXx6hYr8FP6rTc/G7fr2+Cfyi99edjS8GevCihnq+2Yw4u2wx0IUXNag0S+KsMd8McQYAqNmf&#10;+nHNvSkf20TFubyOa1yfUE1gXMObbjl3EhRn1jqLiLMsz8LiTKNHnGm0xbmkdRYT55LWWVuc7a2z&#10;uDiXyLO2OJfIs12cjw9a8jpn6Jwbm4dPOrEkNmnb1PgBSxNHtZiamNJsamJys2nJJCkpTaenptpD&#10;BTpDlmcm0I7a52kWtM9UnpdSeTbYPqvP1om2z8cnBm7adjjsNk+KxRJ2etOFsH/IrzCPUrPfgv+r&#10;1mt25Uq9Zzdz1UUN4cVAd17UcDTf7MaLGsLzzbioAQCwkpyUj2NIbKLyXF7HNXYlf7iTL800anG2&#10;t85i4szkWUScWessJs721llUnGkExbm4dRYRZ7l1FhFnuXUWF2cSXeJMIyLOTJ6tFefjgxe92Dt0&#10;1pX1w8cfWTgicfOEkf0XDh/VcmJMcotJsaOaT44jGZHUfMrI5OZTEmmIQCcReR5F5JkJNK99zqTy&#10;bEH7rJBn97fPRJ5Z+7xvefChzReIADsKV5ZLZ+OF8CHyK8wrqB218KcV+331foWe00J0LQa68aKG&#10;JM2SODuYb3bnRQ2N+WaPXNTAfDMAQIR9qR9v0CPO5XVc46tBfzz7dGrNh87FGbecHYqzJM9i4lzS&#10;OguIc3HrLCrOrHUWEWcmzyLizOS5RJyPDpn3dNfQry6tGT7u4NdxI9eNju/7dVRSq/HRiS0n0AxO&#10;ajlhKBFnGibQVJ7jiDwXCzSnfSY/JXk21D4TeZ5pQftM5Vl5tk5v+6w8W6dun3fsDr3EFWYd2VQQ&#10;ti/7Uv1fy68xr6Fx44X/WqHnlD981GdS9X/2ntTC+osagvPN7riooTXf7I6LGkSaS4uzg/lmiDMA&#10;wAqyY/x+SMTZBnG2j2s8nlrzvH5xpq2zHnFuLCjO9tZZXJxdd8vZLs8i4mxvncXFOU2HOCvkWUic&#10;rb/lfHTo1492DJuavypmdM702LjVifG9Z/RLbDM2YpQ9A5JajxuY2DorksgzE2gqz0NU8qxunxOo&#10;PBton6k8m22flWfrjLbP6rN1ztrnnLlhuzafDnvCk2G9yS4I6ym/yrySf/bK/MUH/Sd89I++48OE&#10;FgM9cVHD0XyzOy9qEGkuJc5l5ps9cFED880AAB45qZ++Z0Scy+uc891JNY4YE2d76ywqzvbWWUyc&#10;7a2zmDgrW2cxcaYRFWfaOouJc7E8i4hzcetsvTjbW2cxcS7dOtvF+fCw2fe3Dp94dunw9F2TYocv&#10;Gzqix5Ru8W0yuo9sPaYnSa+E1pm9E9pk9iHyzAS6WJ5JlPI8VG6fqTybaZ8leTbYPivP1plpn6k8&#10;bxhrrH3euTnsdDaVXmuyccfN8H+XX2deS8V+6T/628Axf/5rREaNd/qmtXT5YqA7L2pozTe78aKG&#10;NKYhshgIcQYAGOVA8ke19qd+YtMrz+V1zvlKVhUHZ+nExLmkdRYR55LWWVucmTy7QpzpLWcqzyLi&#10;bG+dhcW5uHUWEWfaOguKc7E8i4gzk2dtcc4d9tWd7OHjTy2MSd02NnbYoogR3bPaj2yb1iHhy/RO&#10;JJ1Hfjm6K4kkzyRMnnsRee5LwuS5P5FnK9pnKs9G22f14qDe9pl3ts5I+8zkWWqfJ4Wu33oo/HZ2&#10;AZFeR+ELsuMU1G0tv858gr8OTP7fPw4c/env+yeHO5tvdutFDY35Zs9c1HA+32xKnKk0S+KMxUAA&#10;gE72pXzcwog4l9dxjTNjPt/BF2caKs+ev+VcIs/OxblEnrXFuXTrrC3OkjzrEuckQXFmrbOoOLPW&#10;WUScmTyXiHPusGk3N8aMOzYvNnlTaszgb7qM6JLRKq5tSqv4tiltSL4c2S61AwmV544kSnlmAl0i&#10;z8baZ6l5pjHYPqvP1hlpn9Vn6/S2z0yetdrn7SvDDnJl2Vy+lV9nPsUfo0b99Hd9Rv3ttxFJNV26&#10;GOjOixpEmu3irDHf7M6LGo7mmyHOAAAjHEj9pB/EuUSc96V8tJ0vzTT21lnfLWcmz87FuUSeXSHO&#10;tHXWI85RYuJc3DqLiXNx6ywkzvSWM5NnEXEWu+V8IHbK1XUxmYdmxyStHRE3aGaLuE4pTePbJzYZ&#10;0T6pGUmL+HajWo5omyzJMwmT53YKgabybLR9pvIcSeTZaPtM5Zm1z1SejbbPTJ7NtM9EnHW3z1v3&#10;hl3iiK/ZvNp8Pqyu/ErzOT7p3Pn//Soq5rf/ExH3+X8PGFaXN9/slosaeuebzYizVYuBZsQZi4EA&#10;ACMcTPt4FJFnQ+JcHuecNyW8t5svzTRsXAO3nEuLs12ehcVZkmdtcS5pncXEuaR1tovzmeHTXuXE&#10;TCj8Lmb0/qkxCauGxEZPrTuiU3zdmPYj68W2S6BpMKJDQsO49omNiTwzgWbyXCzQJtpn7uKgYPtc&#10;3DybaJ+V8my0fabyrDxbp7d9zqbyTDMvbHv26fCnHPE1nc3nw2fIrzSf5lf9Y37+PxEx7/3ngOja&#10;LlkMtFKcrVoMNCPORJpLi7PBxUCIMwBAlIOpn8w4kPaJDXPOdnkmfw0H+NJMw59zFhNnJs8i4sxa&#10;ZzFxtrfOouLM5FlAnItbZzFxllpnYXHWecuZyLOIOB+IHX91VWza3rGxcYvaxfZODYjpFBsU2zEu&#10;OK7jCJpQkrDYDpI815cFulieSYy0z2p5Nto+U3k20z5TeTbTPqvP1hlpn9Vn60q1z9lhp7YQydUK&#10;T4y1srkgrCg7v24N+bXm8/yqc8yPfxox5A//GRlZkc03u/WiBpVmGq35Zrdc1OjhdDHQEnHGYiAA&#10;QJTctE9nHjQozuVxXGNV3D+O8aWZxtmCoKg4s9ZZRJyZPIuIM2udRcXZlbec7fKsJc4lrbOYONtb&#10;5xJxPhU7/vGu2Iyzy2JTto2JiVvYNWbAmBrDOg2vGdNpeO3hHWOkxHaMYfLMBJrJMxNoPe0zT549&#10;0T5TeVaerdPbPqvP1hltn5k8a7bPk+uuyT4cdmdLPpFjvSFiLJLsgrAx8mutPPE9SRgH0JGIvrWt&#10;XQx0w0UNKs00GvPNZsSZSjONNKZhZjEQ4gwAEOFg6qfJVJyNjmuUN3Em/xkFvnbb2WUNUXHGLedS&#10;4xoC4nwibuz9bbHppxbGJm1OiYmZ2zZmQErlmK6Dqw7vMqRaTOehUoZ3GsbkuVigiTzXUQi07vaZ&#10;yLPh9pnIsxXts3pxUE/7rD5bZ6R9Vp6tM9I+b1pV9wBXiq1Nwca80I/lV1u5g4oglU8ilpWtEWeL&#10;FwPdeFHD4XyzGXGm0qwUZ4xpAAB4HEj5pH9u2qc2T45rUHGmWSDL8zxZnj0x53wo7dNdfGmmERFn&#10;V95yptEWZ2XrLCbONKLiTFtnMXEulmcRcS5unUvE+cSI0Xe2xqUdpd/IFz982IyGw/qN/GRI9+hP&#10;h3YbVGFI18E0FYd1HczkuVigiTz7KQRab/tM5dlo+6w+W6erfSbybEX7zM7WGW2flWfrjLTPyrN1&#10;a8bZBXrT3vBLHNG1PufCR8ivtvJLTOMfUKmU5JWIsiWLge68qOFovtkKccZiIADA1eSmfdySijPG&#10;NezyfHbM5zv50kwjJs4lrbOIOJe0zmLiTFtnV4gza51FxNneOguLc3Hr7Fycj8Wn3Ng0Iil3VuyI&#10;VUOGD51ce1i/4f8Y2n3gh0O6RX44zJ6PhnaNYvJcLNBEnpUCrdU++xN5tqx9JvJspH1Wn60z0z5L&#10;i4MG22cqz2XO1ulon0lKna3jtc9r59Xdujkv/DlXdK3P4U0X6v1Jfr2Ve6gwUjmlAmxKnC1aDDQl&#10;zlSaSaxaDIQ4AwBcwsGUT2tDnEvE+UpWVSdXNWioPFNxdsUtZxoRcVa2zs7FuUSeRcWZtc7a4lxa&#10;nkXEufQt5yPxo66sj0/ImRobuzRiWHRWheg+g/4ypEf/vw7qHvHXoT2l/G1IjwFUnt+n8iwLNJVn&#10;pUBrtc/ViTxb0T5TeTbTPpddHBRvn9Vn6/S2z+qzdUbaZyrPyrN1ou3zxi3hJ7ecD7MZDl+QHedc&#10;WIT8entzIEL4w6io3/4/IreSNNMYXQx050UNR/PN7ryogflmAIAeDqd//D4TZ6NzzuXpLN2diX5O&#10;rmrQsNbZF28599Yhztbecr6UmPT60MiEi9+NGLFrQtzwhd1jB6W/O7R3v98P6tHnd4N79f3DoJ79&#10;aP4U3aM/lWelQFN5ZgKt1T4zefZ0+0zl2Wj7rF4c1N0+E3lWnq0z1T5L8mysfaZn61ZNrrd605Gw&#10;oq1EgGm4Ymx9tmdfDv25/Ip7syDCR8WSNr5EQqsaEmcqzTRGFwPdeFGDSjON8HwzxBkAYJb8GL8f&#10;HiLi7Ok5Zz3y7MqzdE+n1CrkCzOLUpzpuIYrxNneOouJs12eRcXZ3jqLibPUOguLs12eleJ8PDHu&#10;2ur42G1pcYNnBg+LGP4/0T17/k9Ur16/iu7Z+//k/HZwz95UnpUCTeWZCbTL22ciz8rFQT3tsyTP&#10;lrXPbQy3z+qzdXrbZ0dn6/S0z+rFQdY+r1kdvp9Js6vCEWfb1nOhHeVX3JsLEUcqpz+O7v1JsThT&#10;aZbEWWO+2Yw4W70Y6I6LGlSaleKMMQ0AgDOIOG/GuMb/0T/PBb4sK8OfcxYTZybPYuJsb53FxNne&#10;OouKM5NnAXEubp2di/OFUbFP9icMP70sfuhGIspfNRoycMRPIvt0+1l07+7/RfKLqF49aJg8KwWa&#10;yjMTaF77LMmzF7TPVJ6Nts9Unh2drdPTPqsXB/W2z+RnqcVBve2z+mydVvu8MSfsEk92XZ0t50NX&#10;LTzW+AfyK+7NhsghHXX4f0RsJWEWEWerFgOtEGfLFgMhzgAAizic9kkcxPn/bPtTPt7Ll2VlnC0I&#10;iooza51FxJnJs4g4s9ZZVJyN33LOHzX0wb7EIccWJwz5Lj520OSAQVFDfzwwovPbkf26vD2wb1ea&#10;n0STyPKsFGhJnp20z1SejbbPVJ6tap/V8qynfZbk2UT7rDxbZ6Z9Vp6tM9M+S/Kss31esaB+9pYz&#10;YS+2niMyayYcMRbJlvNhTeRXHJChrexbA3r9iTbJxeLsaL7ZnRc1qDSTOJpvxkUNAIBXcWR0yYLg&#10;mzznfG1CVY35Zhpn4sxaZ1Fxdt0tZ7s8a4tzSevsXJzPpwy6sydpUO7ChOhlcXHRY78YNmAA+Zte&#10;+7ci+3V4a2DfjlIi+3UqlmdZoJk8O2ufqTwbbZ8leTbaPhN5Vp6tM9U+E3n2dPvM5Nlo+0zlWXm2&#10;Tm/7XOpsHcm6LXVPckXYTdlyLvQb+RUH1BCJpHJKZddti4FuvKjBHdOAOAMArOJMZuBbuWmf5LzJ&#10;c87TB/3xypMpX9zmy7IyIuKs95YzlWdtcS5pnUXF2d46i4kzTYk4n0uOvLEnOWrvwsSoBUOHD0yt&#10;GB3R84cD+rX5YRRJZN8v3xrQpy0R5XaSPEf1LxFoWZ6V7bMkzxa1z1SeDbfPRJ6tap+pPHuifVaf&#10;rTPaPjN5Ntw+U3l20j4vnNZwxeajYXd5QuuubDkb+njr+ZAA+1sOcCGiSAWUSi2dhZakmTffbIU4&#10;W7wYaEqcqTTTYDEQAGCU3NRP09/kcY3shA+cfPFJ6YiIc0nrLCrO9tZZTJxp6ywuznZ5di7O51Ii&#10;CnePitgxf2TEnMGxA+Lfj+rb8YcD+zT/YWS/Fj8c2LellAH9WjmWZ0X7TOSZ/CyRZw+1z1SejbbP&#10;kjxb0D6rFwf1tM8l8my8fVaerTPTPivP1om0zytW1dvHk1l3Z8u5sInyKw5oQUSTiuu/DYp4z12L&#10;gWbEmUozjTSmQcVZ72IgxBkAYIbctE/qvcnifCmrirA421tnKs7W33K2y7OIOCtbZxFxpq1ziThf&#10;SutdlJPSd/ushH6T2wyN6PejiL6NfjSwf2MixE2kDOzTlEhzs2J5ZgJN5XlgRGsm0MXybLB9pvJs&#10;VftM5dlo+yzJs4n2WXm2zmj7zB3d0NE+K8/WmWmf1YuDetpnJs/rc8ILt50Ns20j8momPBnWlbNh&#10;V7fnh1WUX3NAhJiYH/xbRNf/trfQZeeb3XpRQ2O+2ZQ4YzEQAGCG7Bi/7+emfpr3Js45zxz8x/vP&#10;ptY8w5dkXti4hrfccqZxLM43R3d/dSat55kdyb3Xzk3oM77fiH4RP43s0+BHA/vU+1FUv/o/ioxo&#10;IGVAv4al5FmKLM8DepfIs5n2mciz0faZyrNV7bMkzwbaZybPVrTPVJ6Nts/cxUEd7bPUPMvtM5Vn&#10;o+2z+mwdbZ8XL2iwaeuZ0FeSOLsiRIj1ZPu50FHyaw7ohIoolVoqyEycLV8MNCHOli0GQpwBAEbI&#10;Tf+ki5nW2VfnnI9lfLqRL8iOohRnOq6hR5wbCIqzvXUWF+eSW843Mro8yxvd7fjO1J7LZyf0zOgV&#10;27fHDwb2C/5BZETIDyL6hpG/qYVLiepbt0SeiUgzeY6MsKZ95iwO6mqfiTxb0T5L8mywfeYtDupp&#10;nyV5tqp9JvJspH2m8mxV+yzJs0b7vHpL3ZNlZNejCT217Uz43+XXHDACkU4qr/9OJLj0fLPrL2pI&#10;0qwUZwfzzbioAQBwO3syK/zkYOqnK9+kcY3pg/9w5NGUL47zBdlR+AuCouJsb53FxNneOjsX55tj&#10;Oj44O7pz7o6UrotmJnVL6hLbu8NbA/rWeSuyTwD5G1YgEeYgSZyZPA/sH1os0EyejbbPVJ4j+hbL&#10;M/n3GW6fqTwbbZ+pPFvVPlc12D4zeTbaPqvl2VT7TOTZaPusPFunt32eM73Bsk1Hw+6VlVcPJy9s&#10;sPyaA2ZY2PhfacMrtdBUmK1aDLRAnKk003DHNPQtBkKcAQDiHEz5uMWbNK6Rk1phLV+OncXZZQ1R&#10;cWats4g4M3m2i/PtzHbP8jPaH989utPXY0d1i3xvaL/gtyL61nwrKqImEebab0X29pdSSp77lJZn&#10;o+1zdH+vaJ+pPBtun4k8W9U+W/qV3QbbZyrPRttnKs/Ks3W622ciz8qzdcvW1N+7PS/MZlXKCLDB&#10;bM0Ly9l1OuT/5NccsID/IVL64wHdf/mT6H7vuPuihqP5ZovEGQAA9JGb9vHXb8JZuvnD3z32cEqt&#10;PL4cO4szcWats6g4a99yvpHZ5npexpfbd6S3m/5VcseopjHdGvwwok/1H0aRDOrnR4S5xlsD+31R&#10;LM8D+9cqFmgqz2baZyrPXtA+S/JstH0m8my4fSbybFX7TOXZaPusPltnpn1WLw6Kts+8s3Xq9nn9&#10;vvBCngB7R0J7yK84YCV05KFfv/+kAmzJYqA7LmpgMRAAYCX7kz8OPZD68b3yPq5xfmzVHL4Ya0VE&#10;nFnrrC3OJa2zXZxvjGt+6Vxm6407Rn85flpypz5hMb0C6ZcUkL+5VJa+7Yt+XW7xV+fa5Zkr0KLt&#10;s1KezbTPVJ4Nts+SPFvUPlN5Nto+U3n2ivaZyLPR9ll9ts5o+0zlmZ6tE22f5y+uv5EvrN6RbXmh&#10;G7KvN35bfs0B6/keFVbaQtNvJzQszlYtBkKcAQDu5GDaJxnlWZzXxr+vc665dErEWeSyhnNxvju+&#10;adGFsc03bxvdKi05sWNzej9VuqMa2dP+ZQTREfTbvCoWy7P0NbmyQFN51tM+R5tsn9Vn6wy3z6XP&#10;1nmsfabybLB9LnO2zmD7zOTZaPssybMXtM+rttQ7teNMmM1MeMJrZcifo5X8igOuhAoqkdsfDun/&#10;G0mcdS4GuvWiBpVmiDMAwCz70z75+YHUT2aUxznnNfHvHXkwueZ5nhCLh7bOouLMWme7ON+a0Ojk&#10;+aymS3akt0iaktKmzYeDe1aQTj317/+RdDN1MAn9Fi8q0JI8OxBorfaZJ8962ufo/ta0z0yejbbP&#10;RJ6tap/fNdg+M3n2dPustTio5yu7jbTP6rN1rH2e9lWjJZuPhD1Qi7A3RCXPi+VXHHAHC4mQ9ur1&#10;EyrAbw2RpVlAnF22GAhxBgC4kpzUT98j4rymPM05L415t6BoUo1TfBnWEzau4VycH04Mf3FzYr3D&#10;57MaztuV0XT45KTWjf9bOuXU9x/0G7qke6iDBnxAv1SgWJ6ZQDN51tM+U3k20j4zeTbTPivP1plo&#10;n6k8G22fqTxb1T5TeTbcPhN5Vp6t09s+K8/WmWufSy8O6mmf1WfrnLXP366pv3fHaSKqzsKRWvcn&#10;9OWOvJBw+RUH3AmR13+Pjv4vKsilxFlrMdBKcabSTIPFQACAq8hJ+bQ2keZD5WFcY+GwPxfdmOBn&#10;akSjJEpxLplzfjQl+NHtieE5BePrz9wztlHkhLTWof8e3f8v/z6wz1/JC//dtyP7/O3tiF5/pymW&#10;ZyrSPIHmts9EnmWBluTZTPtM5dlw+0zk2Uz77GxxUEf7TOXZaPssybNV7TORZ+XioJ72mcqzp9vn&#10;4ubZQPucntF05vqc8Cs7iRzrCVeu9YYrx86z/XTYV/LrDXgCSVh7/eTfevf+HyFxJtKsFGcqzTTS&#10;mIauxUCIMwDATeSkfNSK5JovizP9v7k8vtoxvgQbiV2cn0ypU3RrUvCOgvFhk/aNq99rbGqzmj+N&#10;7vtHmp8MGPAn+oUBkjizDBxYSqAleXbWPlN59nT7zFsc1NM+U3m2qH2W5Nlg+0zl2bL2mciz0fZZ&#10;Lc962mdJni1qn5Vn6/S2z8qzdbMXNti481QokWErwpds0XDlWp1TYXd2nQn1k19vwFPYbN+jbTBt&#10;jqW5Zh2LgcbEGYuBAAA3smfUPxvtTfnoiS/OOc8e+idbwbgqh/kCrC9Ppta6fndy7U2FkwLHHJwQ&#10;2jEjpXmlH0ZF/VZKRMTv6D+ClBLR8w9MnsnfGN4pJdCuap+pPFvWPjtZHHTWPqsXBz3YPlN5Nto+&#10;S/JsUfssybPR9pnIsxXtM5Vno+2zenFQ3T6v2FL3lCTOrghXrvWGJ9mhGfKrDXgDRGap+L49aNAv&#10;3LIYCHEGALiDnJSPGu5J/niXL805Tx/0h/PXJlTL5UmwSJ5Orfnw/tTamy5P8k/dNSakfnB8+9/R&#10;f4xIX+7FLUlkr1/T7fEyAi3Ls6P2WZJnM+1ztEXtM5VnM+0zlWej7bPibF1ZgdbXPlN5Nto+U3n2&#10;hvZZvTjoifZZvTjorH2e+FXjxduOhj3cRSRXK1wx9kSITO84HZq/43TwP+VXG/AWJIm1t9Da8824&#10;qAEA8AF2pXxSZU/yP5f4wrjGhpHvn7g9sfoBnhA7ytOptc7em1p7ydVJ/nFHJwU3SExs+hfagtCw&#10;WTs6m0dvlRbLsyzQjuT5rb7diuXZcPusXhzU2z5TeVacrfNI+8xbHNTTPhN5Jj9L5NlE+0zl2Wj7&#10;TOXZivZZvTiop31WLw7qbZ/t8mxvn6k8G22fF65pkMOTZHeFK8aC2X4yJE5+rQFvhEjufxEJpguF&#10;fHG2aDEQ4gwAcDU7Uj7+E5HmCa4a1zArzjPJH+emf3b0ydSaV3hyrMzjKbVO3J9Se97NybWjT00I&#10;Chqc3uj/aIPx027d/oO+nH8S0+8/6Ytaemlz5LlM+xwTabx9Vsuzp9pnKs9m2mdnZ+sE2+diefaC&#10;9pnKs9H2WZJni9pnKs9G2mfu4qDB9pnKMxPohDHNp6/PCb+66ySRWCtCZNad2Xky5PD20yF/lF9r&#10;wFuRRio6/5jKMX0X00hts1XiTKXZLs4AAOBaiDRHkxR507jGirh3n10cV9nhEuDTqbUPPprm/9Wd&#10;ybX75E0MqPFlRp+f0ZfsL2Ji3qbtxn+Sly/Nf0R1/mmxPMsCzeS5WKCZPBttn6Mtap+JPJtpn8vI&#10;s9H2mcizqfbZ3jwba5+JPFvVPr9jon2W5NmC9pnKs1Kg9bTPPHnW0z5TeRZpn2cuabR+NxFeR+HK&#10;sbvDEWZldpwK7S+/zoC3Q5cJifj+gojxT2NifobFQACAT7I75aMPdiR9mESkucCT4xqzhvzpzs5R&#10;H61+MrXmXZUsn3w8rfbk+xNrdjg+pvafpRcnDX2JSi/UzvZWwpE8W9U+cxYHdbXPWouDou0zb3FQ&#10;tH0ulmfF2TpPtM+cxUFd7TORZyvaZ97ioGj7zOTZTPtc6mzdSBPtM5FnI+3zqq31Tu0+QSRZNERk&#10;zYYrx2ZyInTb3hP1/kt+nQFfgUjvr8n7m76vIc4AAJ9k56h/Vt426oOsrYkf3nanOM8Z8qdnWxI/&#10;XHt/cg35akbN3BfTamU8nVKz0Y1J1X4lvRRpFi6kL8jvS/+IrnHjEnmm/wiPCbQsz6ba576dSsuz&#10;4fa59Nk6Pe2zJM/Ks3Ueap8leTbTPjs9WyfePlN5Nto+U3m2qn2m8my0fabybFX7rF4c1NU+E3mm&#10;Aj12RtNF246EPuYKsjtD5Ndsdp0K6yC/xoCvYX+//+BX9P1NpZmGSrMkzooxDSwGAgC8leyED97b&#10;mvjBnC2J7xe58izdgmF/frBr1D/33JhY7WsiyklPp9WsZ5vh9zP5L0MJfSF+T3o5OpLnL8lLlcmz&#10;QqC12+doy9pnSZ59vX1Wy7Oe9ll9ts5E+yzJs8H2mcqzVe0zlWej7bOlX9ltsH1Wn61Tts8L1jXY&#10;u4eIKwtXan0lJ0NWZtv8vm9/XQCfRWqRybucNs0QZwCAr7Et4Z+/2JL0Yf3NI98bTcQ5x4o5ZyLO&#10;xxYM/+vkzSP+0efK+CoNbFl+b8t/OhHs8myzGW6f7fL8ZYk8622fnZyt09M+S/JstH1Wy7OZ9lm5&#10;OKi3fabyrD5b54H2WZJno+0zkWer2ucyi4M62mcqz1a1z1Setdrn4Rmtpm7KqXttz3EizY5ChNRs&#10;uJLrouw6HtJYfk8AX4e+5yU5ZoUIFgMBAD7IupF//+f6xPfi14/8xxwiztlr4t/LI9L8gCfOy+L+&#10;9mRZ7N/yiTRnL47967zFw/+SSsS5RnaM6VZIZ/tsby480j6rz9YZbZ+VZ+v0ts9EnosFmsqzmfY5&#10;Wn22Tkf7TOXZqvaZyLPR9pnKsxXtM5Vnj7XPRJ7Nts/TlzZex5VlV4cIrtnwpFnK8ZCv7a8IUI74&#10;nvSep7IMcQYAlBeyY/7+9vKYv7+zkojxipj33l0a8yFv3MJqyrbPVJ7NtM+qxUGPtM+yPBtun9Vn&#10;64y2z0yezbTPAxWLg7ra59Jn68y0z1SeDbfPVJ6tap+JPBtpn4vl2UT7XPpsnV2gV22te5ortr4Y&#10;Is2SUB8PeUR+1pHfD6C8YRdk+0IgC8Y0AABAFx5pn4vl2Uz77IKv7NbdPqvl2VT7TOTZSPvMk2cP&#10;tc+SPBtsn6k8W9U+U3k20j4zeXZ0to61z+mzmy7cmRvybO+xUJvV4YqtO3MsdIL91QDKMfZ3Puab&#10;AQDAMPz2mcqzRe1zmdENHe0zlWcz7XMpeTbTPlN5tqJ9pvJspn2m8mywfabybFn7PLS34faZyrOZ&#10;9ll5ts5M+yzJs872ef66Bnt50uut4Qqyg+w+Fnpl9/Hgz+X3Aij/fE+6DQ1xBgAA3djl2Yr2mciz&#10;0faZK88eaJ+5i4N62mcqz1a0z0SeTbXPkjwba5+pPFvVPlN5Ntw+E3lWnq0z1T4TeTbTPkeOaTl5&#10;c07YdZ6glpfkHA9Jkt8JAAAAANBAu30ulmeL2mf14qBg+6xeHNTdPlN59ob2mcqzVe2zYnGwrEDr&#10;+8puPe0zlWfL2mciz0bbZ7U8W90+T13aeF3OUSKXFmQvDUdcPZ+Qk7uPBv9Nfh8AAAAAQANL22dJ&#10;nq1qn+nioM+3z07O1mm0z8XyLIXIs5n2mS4OGmyfqTybaZ+dna3T0z5L8mxB+0zlWaR9XrWt7hme&#10;BHtL+CKsP3uOhAyS3wUAAAAAEKBkcVBn+1x2cdD97TNXnvW0z87O1ulpn9WLg3rbZ0meFWfrDLbP&#10;kjybaJ+pPBttn6k8W9U+S/JssH2m8qw8W6e3fU6Z3Xz+nkMhL3KOhNiEwhFbX8neI6F7dxwI/1/7&#10;qwAAAAAAomi3z8rFQR3tM5NnU+2z8myd0fZZvTiot32m8qw4W+ex9pnKs/Jsnd722cnZOj3ts7Q4&#10;6OH2Wb04qLd9pvKsbp8XrGuQs48IsdFw5VpvOJLrwnSX3wEAAAAA0EHps3Wm2mf12Tod7bPybJ3Z&#10;9pnKs6fbZyrPZtpn9dk6Pe0zlWcm0FSezbTPRJ6Nts9Unq1on3mLg3raZ0menbTP/ce0mrR1b9hN&#10;nhB7Mly51hu+NNv2Hg1Zf+iQ/7/ZXwEAAAAA0Iu+9pmzOCjcPjN5Vp6t09M+lzlbZ7B95i0O6mif&#10;y8iz0faZtziop32m8mzRV3abaZ+pPBttnyV5tqB9ZvKsp32e8m3jdfsOE1l1FiKh5SFKqd57JKSl&#10;/NkHAAAAgAFKt89qeTbVPlv3ld2622dni4Oi7TNvcVBP+yzJs+JsnZn2WX22Tk/7TOXZovaZyrOR&#10;9pnJs1e0z0SeV2+rm7efyLGecOVab2SZ9VT2HwleZP/YAwAAAMAMnm2fNRYH9Xxlt6n2mcrzG9w+&#10;U3m2rH0m8my0fabybFX7TOVZ2T4nzW0xLyc35DVPjt0ZrlgbCUeQneRFzqHQMPkzDwAAAAATOG+f&#10;qTyXOlvnmfaZuzjoifaZyLPh9lktz2baZyrPBttnSZ69oH2m8my0fdY6W6dunxeub5Cz/xCRV6tD&#10;JNbT4Yp1mQRPt3/cAQAAAGAFdnlWnq3T2T7b5Vlxts5D7bMkz2baZ6U8m2mflWfr9LbPVJ7VZ+sM&#10;t8+lz9bpaZ8lebaqfabybLB9LnO2Tkf73Cer1cRtOWG3DxDRdRauGHsiRHStzr5DIbcPHA6uLn/W&#10;AQAAAGABOttnJ2frdLTPdnk22T5b8aUpZtpnJs9G2+do9dk6g+0zlWcz7TORZ6PtM5VnK9pn7uKg&#10;ifZ56rJG63ii7I5wxdgToQJ9KGS0/WMOAAAAACsp2z6rFwf1ts+SPJecrTPTPlN5NtQ+8+RZT/us&#10;PltntH1m8mymfR6oOFtnon2m8my0faby7BXtM5Fn5eKgsn2uH9d+5Nqt4WcP5hKRtSJEQj2dMlIs&#10;mtzg8wePhnwof8YBAAAAYCEebJ+JPHu6fWbybKZ9VsqzqfaZyLPR9lktzybaZyrPRttnSZ490D4n&#10;zW02j0qzq8KVa70hUuuu7MsNibV/vAEAAADgCrTbZ87ioJ72WS3PRttnSZ7NtM9Uno22z1SerWif&#10;eYuDetpnKs9e0D5TeTbaPlN5tqp9XrSu/v6DB4nkioRIrDeEK9d6w5Fmmv25wYf2HAr7g/zZBgAA&#10;AIALsMuzFe2zanFQT/vMlWcPtM/cxUE97TOVZyvaZ/XioN72WZJna9pnKs9G22dJno22z0SelWfr&#10;lALdI6vN+B17Qu9yJdldIRLr6ZQV6+B+8ucaAAAAAC7E/e2z+mydnvaZybMV7bNVX9ntyfZZcbau&#10;rEA7b58lebaofabybLh9JvIs2j5PXd5oXe6BEFtxiMiaCVeMPREivyaz9dixOv8pf6YBAAAA4EJc&#10;1j4zeTbcPhN5LnW2zmj7TOXZTPusWhzU1z47OVunp31m8my0fSbyTH6WyLOH2mcqz0ba55CRHeI3&#10;bKt7vpQ4Wx0isWbDFWM35MCBkPby5xkAAAAALqZkcVBn+1x2cdBE+6xcHNTRPnPl2RPts3pxUG/7&#10;LMmz4mydwfa5zOKgzvaZyrNV7TOVZ6PtsyTPskAnzm02jyu73h4itWbDE+WyCV5hszX+V/vHGQAA&#10;AADuQLt9Vp6tM9M+E3k21T6XOVuno32m8mxR+yzJs6faZ+XZOjPtM5Fno+0zlWer2mdJnh20z4vX&#10;1TtwiIiomXDF1hdDRJmXQwdCG8qfYwAAAAC4ibJn6wy3z+qzdQbbZ87ioK72WWtxULR9pvJstH3m&#10;LQ7qaZ/VZ+uMts+cxUFd7TORZyvaZ0meBdvnnhNbZ+3dE3L/0P5gm6UhEmo2XLH1UA4eCJ5r/wgD&#10;AAAAwN3oa585i4N62mdJnpVn60y1z6UXB4XbZybPyrN1ettnpTwbbZ95i4N62mcqz07P1om3z1Se&#10;jbbPVJ6taJ+nr2i4niu+3hgisGbDk2KRHNwf8vDgviB/+fMLAAAAADej/aUphttnx2frfKZ9pvJs&#10;VftM5dlo+6w+W+eh9pnKs+H2mcgzr32uk9BxxOat4QWH9wXb9OQQDU9sfTFEikVDBHq8/aMLAAAA&#10;AE9hun2m8my4faby7ORsndvaZ7U8e6p9pvLsBe2zJM9G22cizyLtc+I3LebxxNgT8QkZ3xd0OXdf&#10;SAX5cwsAAAAAD6HzK7s90z5L8qw+W2e0fVYuDuptn4k8m2qflfJspn2m8mywfZbk2aL2mcqzkfZ5&#10;6bp6B3kSW17ClV+TIf9/E+0fWQAAAAB4Grs8K8/WGWif1WfrPNE+S/LMBJrKs5n2WX22Tk/7rDxb&#10;Z6R9Vp+tM9w+lz5b57H2mcozSfeJrbP27Qp+dCQn2KYVtZC+yTm0L+jE4cMBf5U/rwAAAADwMDrb&#10;Zydn63S0z+rFQUPts2Vf2W2wfebJs572OVp9ts5g+8zk2Wj7TOTZqvb5XQft84zlDTfwJNld4Ump&#10;r+TQ3uBo+0cVAAAAAN5C2faZybOJ9ll5ts5M+0zl2XD7rJZnM+0zlWcj7TOTZzPt80DF2ToT7TOV&#10;Z6PtM5Vnve1z7cTOMdnbwi4e2UskloYjtr4YnuS6JDlBe/btC/iV/DkFAAAAgJegvTjohvaZK89u&#10;a5+JPMsCLcmzmfaZyrPh9pnIs5n22dnioI72mcqz0fZZkmeSpG+azTtKhNlRioXaTDhi64vhijPJ&#10;oX2B3eTPKAAAAAC8DO32mbM4qKd9Vsuz0fZZvTiou32m8uzp9pm3OKinfabybFH7LMmzwfaZyjOv&#10;fV6xoV4uT5hdGa5c6w1HbD2VwznB6/bvD/2x/PkEAAAAgJdhXfvM5NnX22cqz5a1zxZ9ZbcH22cq&#10;z1rtc/fJbbIO7gp+ypNbXwtXrvWGI8WiObwvqIX82QQAAACAl2KofabybLh9Vp+tM9g+F8uz0fbZ&#10;2dk6Pe0zlWcz7TOVZ6Pts+JsXVmB1tc+U3nW2z7PWt5o47E9wTaWo1aECGh5CVeuHSZoofyZBAAA&#10;AIAX47L2mcmz4faZyHOps3VG22f14qDe9pnKs+JsnUfaZ97ioJ72mcgz+VkizybaZyrPdZI7Dd++&#10;JfSyUpxdEa5c6w0RU6/PnuDnR/cGhcqfSQAAAAB4MSVn6wy0z6XkuczioI72WXm2zkj7rJRnT7XP&#10;VJ7NtM/OztYJts/F8uzC9jltXrN5x3YTudUbIrKeThmxNhKe/JrMkb1B0+wfRwAAAAD4Atrts+ps&#10;neH2mcmz0fa5zNk6g+0zkWcz7XMZeTbaPhN5NtU+25tnY+0zkWe97fPq9fUOc8XYEyEi6+lw5Vpn&#10;juwOunV4T0g1+bMIAAAAAB/A+ZemeKJ95iwO6mqftRYHRdtn3uKgaPtcLM+Ks3WeaJ85i4O62mci&#10;z72mtR53ZGfwi+NEWq0OV4w9ESKynggR6HT7xxAAAAAAvoTu9pnKs6n2WX22znD7XPpsnZ72WZJn&#10;5dk6D7XPkjybaZ+dnq0Tb5+pPKvb57krGm46vouIrlaIgHpDuGLsiXBEuUx2B507sjvwA/kzCAAA&#10;AAAfQudXdutpnx2frdPbPkvy7Ovts1qe9bTP6rN1JtpnSZ6dtM/+aR2G7doScvX4riAix3pDRNZs&#10;iIB6Q7hibFX2BA+3f/wAAAAA4IuUXRzU2T7b5Vlxtk5v++zkbJ2e9lmSZ6Pts1qezbTPysVBve0z&#10;lWf12To3tc/p85vMP7EzyCaFyLCZ8OVab4jImg2RVW8IE+eju4Jyc3cH/F7+7AEAAADAB9HZPlvz&#10;ld2G2mf12Tqj7bPybJ3e9pnIc7FAU3k20z6XOVuno32m8mxV+0zkee3aukeLxdkVITJsJny51hsi&#10;smajEGIjOborsK/9YwcAAAAAX6Zs+0zl2Uz7rFoc9Ej7LMuz4fZZfbbOaPvM5NlM+zxQsTioq30u&#10;fbZO3T73ndZ63PEdQa+5wuvNITJsJny51hsixDpybGfwliPbQ/5D/swBAAAAwIfxSPtcLM9m2mcX&#10;fGW37vZZLc+m2mciz0baZ548a7TP81Y23HySiKjRcKXWV0Nk2Ez4cl06x3YGtbN/3AAAAABQHuC3&#10;z1SemUBTeTbRPpcZ3dDRPlN5NtM+l5JnM+0zlWcr2mcqz2baZyrPBtvnoNGdhu3bHHLj5A4iwVaF&#10;CKjZcKXWV0NkuVR2Bi232cjnCwAAAADlBrs8W9E+E3k22j5z5dkD7TN3cVBP+0zl2Yr2mcizqfZZ&#10;kueS9nncgibzufLrbSECajZlhNaT2R3cQP6cAQAAAKAcIdY+S/JsUfusXhwUbJ/Vi4O622cqz97Q&#10;PlN5tqp9ViwOqgX6P4b06bR5bdjxU9uDbHrCFVtfDBFYs+FKsUCO7QyaI3++AAAAAFDOsLR9luTZ&#10;qvaZLg76fPvs5GydRvtcLM9SiDzraJ+jZrQcxxNjT4Qrtr4YIsUiObEj8MHx7QG15c8XAAAAAMoZ&#10;JYuDOtvnsouD7m+fufKsp312drZOT/usXhzU2z5L8qw4W2ewfabyvGRF/ezT24JsyvCk1hdzkoYn&#10;tl6VwCz7RwsAAAAA5RXt9ll5tk5H+8zk2VT77PRsnWD7rF4c1Ns+U3lWnK3zWPtM5Vl5tk7RPjcc&#10;23Hwwc0ht9Xi7IrwxNYXY7WMn9geWHhqZ+Bn8ucKAAAAAOWU0mfrTLXP6rN1Otpn5dk6s+0zlWdP&#10;t89Uns20z+qzdU7a52mLmsznSa6vhCe2vpnABPtHCgAAAADlHX3tM2dxULh9ZvKsPFvnifaZtzio&#10;o30uI89G22fe4qBg+/y7od3bb18TdvLM1iCb2Zym4YitL4Yvti7P8RPbgv4if54AAAAAUM5x/qUp&#10;ptpn676yW3f77GxxULR95i0O6mmfJXlWnK0z0z4rztaNmNU8kyfB3pI3TcZPbAuMsn+UAAAAAPCm&#10;4Nn2WWNxUM9Xdptqn6k8e3n7vGpl3S1nthBJFYlKan013izjp7YG7T6WHfxL+XMEAAAAgDcEnV/Z&#10;7Zn2WZJn9dk6T7TPRJ4Nt89qeRZsn9tltY4+uin4bh6RYiPhyrXeqKTWV2OljJ/cGtTV/hECAAAA&#10;wJuGXZ6VZ+t0ts92eVacrfNQ+yzJs5n2WSnPZtpn5dk6ve0zlWf5bN3chfUX5GUH2iwLEWGz4cq1&#10;3qik1tdC5HntxV2NfiR/fgAAAADwhqGzfXZytk5H+2yXZ5PtsxVfmmKmfWbybLR9LnO2zt4+/3NE&#10;zzY5a0NOnyXCywtXjD0RIsJmw5VrveEIritzOju4uf2jAwAAAIA3lbLts3pxUG/7LMlzydk6M+0z&#10;lWdD7TNPnvW0z+qzdUbbZybPAu1z+uxmY85uJpKsJ0RkzYQrxp4IEWGz4cq13nCEuSSBC+TPDAAA&#10;AADeYDzYPhN59nT7zOTZTPuslGeD7fPGlWFbuXLs7hCRNROuGHsiRITNRinVeVsCn53dEhhs/8gA&#10;AAAA4E1Hu33mLA7qaZ/V8my0fZbk2Uz7TOXZaPtM5dmK9lmxONh7cqvIUxsCH5zbFGgrDpFYs+GK&#10;sSdCRNZMuGLsgZzZHDhV/qwAAAAAAMjybEX7rFoc1NM+c+XZA+0zd3FQT/tM5VmgfV78bf0FpaTZ&#10;VSESazZcMfZEiMiaCU+MNbM54Oap7MCq8mcFAAAAAEDC/e2z+mydnvaZybMV7bNVX9kt2D5XS+7S&#10;MndNSN75jYE2PTlHw5Njd4dIrNlwxdgTIXIskDT5MwIAAAAAUIzL2mcmz4bbZyLPpc7WGW2fqTyb&#10;aZ9Vi4P62mf72bqJcxtm8MTYE+GKsSdCJNZsuGJsSQLOnt0S9L78GQEAAAAAKKZkcVBn+1x2cdBE&#10;+6xcHNTRPnPl2RPts3pxUNE+710duj9/Q6BNHZ7YektOrQt8fHB50OV9M4PyDs4MPHcwwz8vl+Tw&#10;8Nqnjw+tee5kjxpn7nSufPxB54q5LHcHVDlwe1jV7TQ3UquvvTbWb8uVqV9svrio9oH87/zzzm2o&#10;c48r0VaFSK/ZMHnO2xQQa/94AAAAAACURbt9Vp6tM9M+E3k21T6XOVuno32m8mxR+yzJs0b73Caz&#10;TUeeNLsqPAl2llNrA58cXhJ4NXdq0NkjCbXy8ntWv3gv/PN7thof21yRF8Gf3n3cpuKJuwOr7Lg+&#10;usb6wvm1s/PXBVxU/3VxxdiNObsp4Gp+tt8P5c8GAAAAAEAZyp6tM9w+q8/WGWyfOYuDutpnrcVB&#10;0faZyrOB9nn1t+ELeILrqRxbGXTr4KyAc8dG1j57pUPVK69rffKaJ7juztOmn10qGlxtz9VpX2wr&#10;WOF/6PyGgPtqmTYbniA7y9mNAX3sHwsAAAAAAMfoa585i4N62mdJnpVn60y1z6UXB4XbZybPyrN1&#10;ettn1eLg74Z2Dz6zNvBuwfpAmxXhibBWzq4LenpoflDBsVG1z95oU/kmT1q9MS8DP751r3flLVem&#10;19x0fl3AVZ4IuyF58ucBAAAAAMAp2l+aYrh9dny2zmfaZyrPGu3znPmNRvME2NXJ+y7w4eHZAWdP&#10;D6559kG9Cg94YupLeVnnk9f3+1Q+dHVqzZ0F3wWc4/0XBBqO+JpO/saAtvaPAwAAAACANqbbZyrP&#10;httnKs9OztbpaZ8leTbaPqvlWaB9zlkRsuPCugCbaHgSLJr8dYGvj84PLDiVWPPMrRaVb/EEtDzk&#10;Rcin9+5FVdl7ZXatHflrAgp5Am1pNgYus9mk/xIJAAAAACCEzq/s9kz7LMmz+myd0fZZuTiot30m&#10;8txzYqu2PDm2OmdXB9w7mVk7737TikWlJPOL8p+XAR8/uTO86u6CFXUcttBW5NwGfCEKAAAAAPRj&#10;l2fl2ToD7bP6bJ3H22cqz2baZ/XZuog+1TcvDV9wYS2RWyujEOaTiwMunR75xZlHDT97yJNKX8pr&#10;k3np/4nt3sAqBwu/qZ2Tvy7gOa+R54UnydysD5wlP/8AAAAAALrQ2T47OVuno31WLw4aap9d8JXd&#10;vPa5bUbrpqdWB164SGTXUbhiLJATCwIK8uJqnH4c/ukTnkRKqfnm5kGvygeuzqq9rWBtwC2eLBtL&#10;wD3ys5b98QcAAAAA0E/Z9pnJs4n2WXm2zkz7TOXZcPuslmed7fPCr+ulXlxDBFlviBg7St7igGtn&#10;o2qcfFH74+c8YURK52mjT3dfm/rF5oJ1AS/KirD+5K8LnCo/9wAAAAAAhtBeHHRD+8yVZw+0z5I8&#10;k5xYGXSSK8YGcnZFwJ3C/tUKeHLITS1EmafNPrtwabH/QeWYi8E8yV8V/Ev5uQcAAAAAMIx2+8xZ&#10;HNTTPqvl2Wj7rF4c1N0+U3l20j5PmN4k4tJ3AbYyIRKsJ+dXBtw9nVn72IOmlW6/rvUJkUDEeD61&#10;FQ2ttv3iEiLQa4kEs/AF2WEurgsYKT/vAAAAAACmsK59ZvLsg+3zrsWhi7jirCMnZvmfvNKj2jm+&#10;BJbNK5raiFaeNvys4HpGjQ0XV9c5W0qgBVOwts6xS+tr/1l+3gEAAAAATGOofabybLh9Vp+tM9g+&#10;F8uzwfa5WnzHmhdXBzwrJPKrN1SY81fUuXd+8BcHX/h/8oInfog1eVq/QvaVBf67ebPkyvDk+cJ3&#10;dfrKzzkAAAAAgCW4rH1m8my4fSbyXOpsndH2Wb04OLjvx6vm1UsuXE1E2EBOT/M/9jj0s4c80dOM&#10;P2IkRcOqbr2wOuAhb7acGyrOa+pcsmX7fV9+zgEAAAAALKHkbJ2B9rmUPJdZHNTRPivP1hlpn5Xy&#10;7KR9fmdw14onlwXtvbwqwMYLT5Zpzi8LuJYf/8UReouYJ3eIa/Oge+Wcy/Nr7+KKsoNcWBPQxf6I&#10;AwAAAABYi3b7rDpbZ7h9ZvJstH0uc7ZOvH2eM6tBf54wO0ve13VOXe9d5TRP6IRSB7Eiz+p/VnBz&#10;whfrL30XUMRb1CyT7wLW5Gf7/VB+vgEAAAAALMX5l6Z4on3mLA7qap9V8nxwcci3PDnmpXBlwOuz&#10;WbUPPWj6+Q2eyJXHvPSBFA2tsuHSsjq5bEnTWQq/C2xmf7QBAAAAAFyD7vaZyrOp9ll9ts5w+1z6&#10;bJ1SoBMmNmtUsDzg+pWVATatFCwJuHwxtsYhnrjpSgDiijzuWHHPlfm1dzpa4FRkvvxMAwAAAAC4&#10;DJ1f2a2nfXZ8tk5v+yzJs2D7vGNReMaVlXWIGDtLgC1vUcDJoh5VrvOEDfGePGv62dOrM2tv4M2k&#10;l6TO0yur/YPsjzQAAAAAgGspuzios322y7PibJ3e9tnJ2TrR9rlWXKfPzi4N3H91RR2bs5ybW+fE&#10;ra6V83iipjuBiKvzvN6nt29kfbGZL832XFwVMEV+lgEAAAAAXI7O9tmar+w21D6rz9bJ7fOyOfX6&#10;80RZmfMzah8ualuxgCdoiPfmRcAnz+6k+q2/vDLgNn9Wvc6Ny8v9q9gfZQAAAAAA91C2fabybKZ9&#10;Vi0Ouqp9PrEoeOm15XVsypSS5qm1999v/vllnpjpzYugTxEPpGiE3zoiz+d58kz+56nyMwwAAAAA&#10;4DY80j4Xy7OB9nnytAYNLy/1v60WZ5b8rNp7HzX8/BZPxhDfyr2hVTddXl6nQLnoKYtz3tWV/u/Z&#10;H2EAAAAAAPfCb5+pPDOBpvJson0uM7qho32m8swEev+8kLHXlhFJ5qRgXK29PAEznGDE03nYq/Kx&#10;yysCXijlmaZwhf9Q+dkFAAAAAHA7dnm2on0m8my0febKsyzQbUe3/bhgccCh60SS1bkwttaeJ2Gf&#10;PeDJF+LbKYqptuPyCv8bpS+m+B+4vKL2b+VnFwAAAADAI4i1z5I8W9Q+qxcHHbTP2XND+11fSkRZ&#10;lQtTau992LDCLZ50GUoI4so8N5A7I6tnX13uX6ScZb+6wr+3/MwCAAAAAHgMS9tnSZ5lgZbk2WD7&#10;fGZR0HK1NF/6qs7++80rXuLJFlK+cifFb/2V5XUeMnG+ssJ/852FtX8qP7MAAAAAAB6jZHFQZ/tc&#10;dnHQfPscP75V5RtElJW5Ot+/8F79Cid5kmU4oYi35lnIJy/vjK7xnXIZ9PLSOvXsjysAAAAAgOfR&#10;bp+VZ+v0ts9EnkXa5+MLgsbeWEKEWU7h1/7HizpVPskTLKT85ln4p0W3J3+RzcT56nL/pfJzCgAA&#10;AADgFZQ+W2eqfVafrdNun/8e0/u31771v3GTCDPNjW/rPHrQpuIFnliZShjiC3la/9MX1xf6n2HX&#10;VC4vqV3V/pgCAAAAAHgP+tpnzuKgcPvM5Llvp1/tmxsScfNbIs32vLge67eHJ1TIm5NH3Sodubaw&#10;9kl6UeXGsjoz5ecTAAAAAMCrcP6lKabaZ/7ZuguL6qxi4nx1XM3dPJEyk2fhiC/m7tAqW68t8b9J&#10;5Pnu1W/9a9ofTwAAAAAA78Mt7fOWmeH1by7yf3Jrsb/tyqzahx+0/ryQJ1FvVj5D5NwZ7beWXlch&#10;Aj1Wfi4BAAAAALwSnV/Zrb99PrsgaDyV5puL/Z/d61h5L0+eTKUu4uO5fGtO7V03ltZ5cn1h8C/t&#10;jyUAAAAAgPdil2fl2Tqd7bNdnhVn60jqj+70q5uL6ty9vYiIc4zfDo40IYjtSfMKO28sqlN0c2md&#10;ePl5BAAAAADwanS2z07O1snt84m5QT2oNN+YWmsfT5hMpR7iyjx1cx5EVdl749s6RdcX+r1tfxwB&#10;AAAAALyfsu2zenFQsH2+vqDOvlvz/e8+bFbhFE+WEESZ21/VyiXy3Fd+DgEAAAAAfALT7fOuGWFV&#10;7iz0t90aVn07T5JMpT5SHvO4dYUDtxb4n7Rl+33f/hgCAAAAAPgO2u0zZ3GQ5to3dabdmlnrzJN6&#10;nz7hSRKC8HI3ttp3Nxf5t5KfPwAAAAAAn8Iuzzra55gJrf67aL7/vfsdK+/lyZGpNEDKc540+Ozm&#10;ncm1FsnPHgAAAACATyLcPhfM9e99e8wXe3li9KaECCBiMI86Vdx4Z7pfqPzcAQAAAAD4JELt852Z&#10;/vseNatwgSdFhtMQeZNyb2T1ufIzBwAAAADgs5QsDnLa59NzAqrdj656gCdDCCKax20q3rs7vtZn&#10;9kcOAAAAAMC34bbPt1JrTCXi81QtQqbSCHkT86BfpanyswYAAAAA4POUOluXPTn05/cHVN7Ik6A3&#10;JxUQi/KoVYVTj/pVrGB/1AAAAAAAygeSPN9PqD78cZPPHvAkyHAaI67KYx/IozYVRsrPGAAAAABA&#10;ueF7D/pWXsmTHwQxnKafHXrS9OM/yc8YAAAAAIDv83Bw9TaPmn52hys/RtIEQYoTKT9mAAAAAAC+&#10;z4POn8/iCA+CWJG9j5t++hv5UQMAAAAA8F2edq3810ctKrzgCI+xNEWQ0nnUtEJP+XEDAAAAAPBd&#10;nrSsEM+TnfIeInOIq9PMnodNP1svP24AAAAAAL7J68DAt4jUbOdKj97IkoQg6jxsWuHVg2YVasqP&#10;HQAAAACA7/GwWYUQnuggiOk0V6XZZwnyYwcAAAAA4Hs8bPpZBld69EYtSQiiCvkvaXtft6/87/Kj&#10;BwAAAADgOzxo9vn/PGr22RGe5CCI0Txs4TjkeasvP34AAAAAAL7D4xafteCJj548pOEIEmJVPi9X&#10;edCswnj58QMAAAAA8B0etKjwFU9uEMRwWmqkxeenbuOmMwAAAAB8ieuN/d4m4vykjPjoCU+MEEQj&#10;95tXqCc/hgAAAAAA3s+jlhXr86QGQQyllY60rJApP4YAAAAAAN7Pg5afJ3IFSDQ8IUIQgZBnb6f8&#10;GAIAAAAAeD8PW1ZYz5Oa8pYHiOvTWnee3WlV4UP5UQQAAAAA8F7utqr4zoNWFe5wJUgrfBFCEF25&#10;36pCB/lxBAAAAADwXogAN+PJDILoThvDmSg/jgAAAAAA3sv9VhXSuBKkFb4AIYiR7LP9y798T34k&#10;AQAAAAC8kwdtKmzhiAyCCOf+l+Zzt+2nn8mPJAAAAACA93G/+Sc/54mQs9yn4YgPgpjJvTaft5If&#10;SwAAAAAA76Poy89q8SQGQYTTtqIlufdlxVHyYwkAAAAA4H0Uffl5J64MOQpHeBDEmny+QH4sAQAA&#10;AAC8j3vtKiXyJQZBNNLO4rStuE9+LAEAAAAAvA8iLPPLCJGj8GQHsST3ENu9tp/fLvrS72fyowkA&#10;AAAA4F3ca/d5DldiEMRZ2rsmRW0rfiw/mgAAAAAA3sOdzp/89G67ire4YqQMR3AQxBW53/7zhvLj&#10;CQAAAADgPTzsWPmfPHlBEKfp4MK0rzhQfjwBAAAAALyHe+0qhZaRInV4coMgLgu+ehsAAAAAXsi9&#10;9hVa8+UFQcrmbkfXp6gDTtIBAAAAwAu52+HzbjxBorlLwxEbBHFlijpWXC0/ngAAAAAA3kNRh4qR&#10;PHlBkDLp5J4Udaq4TX48AQAAAAC8h3sdK47wpCQhCCcH5ccTAAAAAMB7uNvp8wyOuPhgKiGuSmf3&#10;pqhTpTz58QQAAAAA8B7udKo0zdOi9CalCBHJVfnxBAAAAADwHoo6VZrPERcEsaeLB9K50kPbv/zL&#10;9+RHFAAAAADAO7jTueJqj0oSgnByq1eFn8iPKAAAAACAd3Cnc6VsnrggSFFXz0V+PAEAAAAAvIc7&#10;nSsu8rQkIYgyd7pWfGKL8fu+/IgCAAAAAHgHRFK+4smLN+cO4tp083C6VrwhP54AAAAAAN7D7a6V&#10;xnLlBUE8FPJMnpcfTwAAAAAA76GoW6UEnrwgb2i6ez63u1c6LD+eAAAAAADew51uFQfx5AVBPJeK&#10;O+XHEwAAAADAe7jVrWIvvrwgb1R6eFG6V1wrP54AAAAAAN5DUffP23LlBTGc21IqI0bTvdJi+fEE&#10;AAAAAPAebnWv1IgrL8ibk55elh6VZsiPJwAAAACA93CrV5WKXHlBEA/lVs9Kw+THEwAAAADAe3jQ&#10;tdJ/3+5R6SFPYJA3IL28Lzd7Vm4lP54AAAAAAN7FrZ6Vj/AEBkE8k0qV5UcTAAAAAMC7uN2z0jK+&#10;wHgutxDXprfX5tH17p/9Un40AQAAAAC8i5s9K2VwBAZB3J6bvSodkx9LAAAAAADv41avyr14EoOU&#10;0/Tx4vSutEJ+LAEAAAAAvI/bfSuFcCUGQdyc230qj5EfSwAAAAAA7+NWrwq/5kkMUg7T18vTu2JP&#10;+bEEAAAAAPA+bI0b/yuRqgNckUG4uYm4KJVqyo8lAAAAAIB3cqNP5cl8kUHKRfp5f270q3TqVq8K&#10;P5EfSQAAAAAA7+RG38odeTKD8FIFcUFu9K0yR34cAQAAAAC8lzv9qnx4o1+V5zyhQXw8/X0jRJz7&#10;yI8jAAAAAIB3QyRrJ09oEMQdud4f3xgIAAAAAB/hev/KmTyhcVVuIK5NhC+l8qFjjf/+A/lRBAAA&#10;AADwbm72q9yKLzUI4tpcj6gyVX4MAQAAAAC8n6I+fj+73r/yC57YID6WAb4V8ty1lR9DAAAAAADf&#10;4EZE5YU8sUEQV+V6RJXLtyKr/01+BAEAAAAAfINrA6p04ckN4hu5TjPQt3JjYOVZ8uMHAAAAAOA7&#10;XB9Q+U9EvvJ5goMgLsmAKm3kxw8AAAAAwLcgIjOVKziIdyfS93JtYOUTNwdW/l/50QMAAAAA8C2u&#10;RlRqxpMcBLE6NyKrjJUfOwAAAAAA3+Nyf7+fXxtY+RBPdBAvTVRVn8y1qMp15ccOAAAAAMA3uR5Z&#10;NY0nOghiNtfkXI2quvtqhP+/yY8cAAAAAIBvcn1A5X/ypEdvmCQhLkq07+ZKVJWh8uMGAAAAAODb&#10;XI2uMocnPAhiNlejqpy+Fln9fflRAwAAAADwba4NqlqPyPNLnvggXpBBvpzKifJjBgAAAABQPiCC&#10;toAvPghiNFXyr0RX/UR+xAAAAAAAygdXB1VpwpcfxFO5SjPYp5MmP14AAAAAAOUHW+PG/3p1cJWl&#10;HPlBEN25Mqjq5cLoypXkxwsAAAAAoHxBZKcVT4IQD2SIb+fKYHzhCQAAAADKOUR69qklCEH0hEjz&#10;i4vRFd+RHykAAAAAgPLJlaFVGhD5uauWIcSNGerziZcfJwAAAACA8g0RnwyVCPlsriAuTrVSuTyk&#10;2pZrMVX/KD9KAAAAAADlm0uDqn5wZUjV/SKihFiYYb6dy0OrvroyvNqX8mMEAAAAAPBmUDikWg+e&#10;HCGIwwytOk1+fAAAAAAA3hwux3zy48tDq87nChJifYb7di4Pq3b68rCqVeTHBwAAAADgzYLIUACR&#10;okK1JCGIOuRZiZYfGwAAAACAN5Orw6vG80QJsSaXaWJ8PMOr5dpi/L4vPzIAAAAAAG8mVwZV/QUR&#10;o3lcYULe+BQOr3a8cFjVWvLjAgAAAADwZlMYU60yyX6eOCEmEuvbIc/Ec5Ku8mMCAAAAAAAoV2Kr&#10;fUkk6T5PoJA3Nuny4wEAAAAAAJQUxlZL4MgTYiRxPp7Yaiuuxvj9Xn40AAAAAACAkvwYv18SaVpY&#10;RqI8nELErbkUW+3U5bjq/vJjAQAAAAAAeFyK8ft1YVzVIp5QIYIZ4du5OKJqM/lxAAAAAAAAzigc&#10;Ub0JEcCzPKlyf6ojbsylEdXi5McAAAAAAACIcDG2WodLI6pf58kV4iDxPp4R1TPyY/x+KD8CAAAA&#10;AABAlMsjqve5FF/9EVeyEJ8O+X1Vpdr0cwmf/4/8Ww8AAAAAAPRSGF9taFnJQspkpO/m4sjqiy6N&#10;qP5n+bccAAAAAAAYwda48b9eGlktmSdcSLnIugsjqn4i/3YDAAAAAACzFNJWki9eb3YSfDnVrl5M&#10;9HtH/i0GAAAAAABWUJhY678ujqyWzhcwxAez9lKSXw35txcAAAAAAFjJmV6Bb11KqBZ7MaHaM46I&#10;vXlJ9M0UJlVbeHlktY/l31YAAAAAAOAqLiZUjyDyfIsnZUZzEXFLyK/1NIxnAAAAAAC4kUtJ1TsT&#10;ec7nydkbkSQfTGL10WdTK/23/FsIAAAAAADcxcVEv+YXEqsd4Uoa4j1JrPb0QlK1WHy5CQAAAACA&#10;ByHiXIfI2coyslZeM8rncrwwuVpX+bcLAAAAAAB4koLUan8ggjb6wqhqL1TSphE/xKWpvqwguUYt&#10;+bcJAAAAAAB4CxeS/LqRnLhApK1cJtlHMqr60/zk6qnnRlX5rfxbAwAAAAAAvA0izrUvJvst4wod&#10;4o4cuZTi10n+7QAAAAAAAN4MXUK7OKr6RI7U+W5SfCHVd+cn+f1e/m0AAAAAAAC+woVR1ZsUJFdf&#10;w5c8xLIk+x0vSPEbQL/dUf6lBwAAAAAAvkbByGq/upBcfXBBSvU8rvR5eYiQenOeFST7TTqfWuNz&#10;+ZcbAAAAAAD4OkSeqxF5/qoglQgfYjr5KX6bCtJqtJR/eQEAAAAAQHkjP9WvHRG/bWoRRMRCfv0u&#10;kMReHlMbFzMAAAAAAMo751O/+F1+SvX+RAB3FqQRIUQEUj2f/Ewjv26V5F9GAAAAAADwplAwutqv&#10;ClL9ehIpzC4rioiUVL/T5Ncn8ULaF5/Iv2wAAAAAAOBNpXBcrf+6kFa9MxHFdQXpRBYRW3569aP5&#10;6X6xF9Orvy//MgEAAAAAAFBCfppfPSKNG0heEHEkAunu1PBozqfXOEl+DaLzM/x+Jv+SAAAAAAAA&#10;4JiC0TU/Pp9WI5LI7Lrz6X6v8kcTsSynOT+6xsFz6TVSz2fUCMiO8fu+/EsAAAAAAACAPvLTq39B&#10;5Dkhf7TfHp54+mLOp9c4T35OuTD6iyYn8MUlAAAAAADAas6l+VU9l+4XS6Rze35GjRckNl/J+Ywa&#10;J0km5qf7NTuW5fe2/B8JAAAAAAAA10LP2hWMqdGQyGjS+dF+G/Mz/O7yhFUr5P/eJTk3ukYuyZTz&#10;GX6dzqRV/0j+ywYAAAAAAMCz0IW6vAy/ekSiB5wfU2PquYwau8nPmyQ2V4b8eZ4QUT5K/vUi8jPp&#10;3Bi/Vvlpfu/Kf1kAAAAAAAD4BqfS/H6en+5X8dxov47nxtRIJYI7Q84G8sfZJLkk+TRUhOXclP84&#10;T/73ZBMpnkf+eAb5Oe5shl9fIsiheel+78h/GgCAKf7lX/5/wkb5IeMIFOgAAAAASUVORK5CYIJQ&#10;SwMECgAAAAAAAAAhAFdIYsZpGQAAaRkAABQAAABkcnMvbWVkaWEvaW1hZ2UyLnN2Zzxzdmcgdmll&#10;d0JveD0iMCAwIDM1OC44OCAzNDguMzEiIHhtbG5zPSJodHRwOi8vd3d3LnczLm9yZy8yMDAwL3N2&#10;ZyIgeG1sbnM6eGxpbms9Imh0dHA6Ly93d3cudzMub3JnLzE5OTkveGxpbmsiIGlkPSJMYXllcl8y&#10;IiBvdmVyZmxvdz0iaGlkZGVuIj48ZGVmcz48bGluZWFyR3JhZGllbnQgeDE9Ii03OTguMjMiIHkx&#10;PSItMTEzNjMuOCIgeDI9Ii04ODAuNjIiIHkyPSItMTEzNDYuNCIgZ3JhZGllbnRVbml0cz0idXNl&#10;clNwYWNlT25Vc2UiIGlkPSJsaW5lYXItZ3JhZGllbnQiIGdyYWRpZW50VHJhbnNmb3JtPSJtYXRy&#10;aXgoLTAuOTI2MzMyIC0wLjM3NjcwOSAwLjM3NjcwOSAtMC45MjYzMzIgMzc5OC4yOCAtMTA2ODQu&#10;MykiPjxzdG9wIG9mZnNldD0iMCIgc3RvcC1jb2xvcj0iIzk3NjJGRCIgc3RvcC1vcGFjaXR5PSIw&#10;LjYiLz48c3RvcCBvZmZzZXQ9IjAuNDIiIHN0b3AtY29sb3I9IiMwOTc2NzEiIHN0b3Atb3BhY2l0&#10;eT0iMC4zIi8+PHN0b3Agb2Zmc2V0PSIwLjk3IiBzdG9wLWNvbG9yPSIjMDk3NjcxIiBzdG9wLW9w&#10;YWNpdHk9IjAiLz48L2xpbmVhckdyYWRpZW50PjxsaW5lYXJHcmFkaWVudCB4MT0iLTc5Ny44IiB5&#10;MT0iLTExNDIxLjYiIHgyPSItNzc3LjIyIiB5Mj0iLTExNTE2LjkiIGdyYWRpZW50VW5pdHM9InVz&#10;ZXJTcGFjZU9uVXNlIiBpZD0ibGluZWFyLWdyYWRpZW50LTIiIGdyYWRpZW50VHJhbnNmb3JtPSJt&#10;YXRyaXgoLTAuOTI2MzMyIC0wLjM3NjcwOSAwLjM3NjcwOSAtMC45MjYzMzIgMzc5OC4yOCAtMTA2&#10;ODQuMykiPjxzdG9wIG9mZnNldD0iMCIgc3RvcC1jb2xvcj0iI0ZBOUM0MyIvPjxzdG9wIG9mZnNl&#10;dD0iMC41NyIgc3RvcC1jb2xvcj0iIzA5NzY3MSIgc3RvcC1vcGFjaXR5PSIwLjUiLz48c3RvcCBv&#10;ZmZzZXQ9IjAuOTMiIHN0b3AtY29sb3I9IiMwOTc2NzEiIHN0b3Atb3BhY2l0eT0iMCIvPjwvbGlu&#10;ZWFyR3JhZGllbnQ+PGxpbmVhckdyYWRpZW50IHgxPSItODAzLjY5IiB5MT0iLTExNDI4LjMiIHgy&#10;PSItNjk0LjkzIiB5Mj0iLTExMjk1LjIiIGdyYWRpZW50VW5pdHM9InVzZXJTcGFjZU9uVXNlIiBp&#10;ZD0ibGluZWFyLWdyYWRpZW50LTMiIGdyYWRpZW50VHJhbnNmb3JtPSJtYXRyaXgoLTAuOTI2MzMy&#10;IC0wLjM3NjcwOSAwLjM3NjcwOSAtMC45MjYzMzIgMzc5OC4yOCAtMTA2ODQuMykiPjxzdG9wIG9m&#10;ZnNldD0iMCIgc3RvcC1jb2xvcj0iI0JCRTY0RiIvPjxzdG9wIG9mZnNldD0iMC41NiIgc3RvcC1j&#10;b2xvcj0iI0ZBOUM0MyIgc3RvcC1vcGFjaXR5PSIwLjUiLz48c3RvcCBvZmZzZXQ9IjAuOTgiIHN0&#10;b3AtY29sb3I9IiNGQTlDNDMiIHN0b3Atb3BhY2l0eT0iMCIvPjwvbGluZWFyR3JhZGllbnQ+PGxp&#10;bmVhckdyYWRpZW50IHgxPSItNzk0LjYiIHkxPSItMTEzNjkuNiIgeDI9Ii04MDYuNDYiIHkyPSIt&#10;MTExODcuNyIgZ3JhZGllbnRVbml0cz0idXNlclNwYWNlT25Vc2UiIGlkPSJsaW5lYXItZ3JhZGll&#10;bnQtNCIgZ3JhZGllbnRUcmFuc2Zvcm09Im1hdHJpeCgtMC45MjYzMzIgLTAuMzc2NzA5IDAuMzc2&#10;NzA5IC0wLjkyNjMzMiAzNzk4LjI4IC0xMDY4NC4zKSI+PHN0b3Agb2Zmc2V0PSIwIiBzdG9wLWNv&#10;bG9yPSIjOTc2MkZEIi8+PHN0b3Agb2Zmc2V0PSIwLjk3IiBzdG9wLWNvbG9yPSIjRkE5QzQzIi8+&#10;PC9saW5lYXJHcmFkaWVudD48bGluZWFyR3JhZGllbnQgeDE9Ii05MDAuNzkiIHkxPSItMTE2MzUu&#10;OCIgeDI9Ii04MzUuODUiIHkyPSItMTE0NzkuNSIgZ3JhZGllbnRVbml0cz0idXNlclNwYWNlT25V&#10;c2UiIGlkPSJsaW5lYXItZ3JhZGllbnQtNSIgZ3JhZGllbnRUcmFuc2Zvcm09Im1hdHJpeCgtMC45&#10;MjYzMzIgLTAuMzc2NzA5IDAuMzc2NzA5IC0wLjkyNjMzMiAzNzk4LjI4IC0xMDY4NC4zKSI+PHN0&#10;b3Agb2Zmc2V0PSIwIiBzdG9wLWNvbG9yPSIjQkJFNjRGIi8+PHN0b3Agb2Zmc2V0PSIwLjk4IiBz&#10;dG9wLWNvbG9yPSIjRkY0MDMyIi8+PC9saW5lYXJHcmFkaWVudD48bGluZWFyR3JhZGllbnQgeDE9&#10;Ii02NjIuMjUiIHkxPSItMTEzNzkuOSIgeDI9Ii0yODcuNDgiIHkyPSItMTEzNzQiIGdyYWRpZW50&#10;VW5pdHM9InVzZXJTcGFjZU9uVXNlIiBpZD0ibGluZWFyLWdyYWRpZW50LTYiIGdyYWRpZW50VHJh&#10;bnNmb3JtPSJtYXRyaXgoLTAuOTI2MzMyIC0wLjM3NjcwOSAwLjM3NjcwOSAtMC45MjYzMzIgMzc5&#10;OC4yOCAtMTA2ODQuMykiPjxzdG9wIG9mZnNldD0iMCIgc3RvcC1jb2xvcj0iI0ZBOUM0MyIvPjxz&#10;dG9wIG9mZnNldD0iMC45NyIgc3RvcC1jb2xvcj0iIzA5NzY3MSIvPjwvbGluZWFyR3JhZGllbnQ+&#10;PGxpbmVhckdyYWRpZW50IHgxPSItNzE0LjU4IiB5MT0iLTExNDcwLjQiIHgyPSItNjY2LjEyIiB5&#10;Mj0iLTExNTA3LjIiIGdyYWRpZW50VW5pdHM9InVzZXJTcGFjZU9uVXNlIiBpZD0ibGluZWFyLWdy&#10;YWRpZW50LTciIGdyYWRpZW50VHJhbnNmb3JtPSJtYXRyaXgoLTAuOTI2MzMyIC0wLjM3NjcwOSAw&#10;LjM3NjcwOSAtMC45MjYzMzIgMzc5OC4yOCAtMTA2ODQuMykiPjxzdG9wIG9mZnNldD0iMCIgc3Rv&#10;cC1jb2xvcj0iIzczNkExMyIvPjxzdG9wIG9mZnNldD0iMSIgc3RvcC1jb2xvcj0iI0ZBOUM0MyIv&#10;PjwvbGluZWFyR3JhZGllbnQ+PGxpbmVhckdyYWRpZW50IHgxPSItNjYzLjkiIHkxPSItMTEzMzIu&#10;MSIgeDI9Ii03MTguMTciIHkyPSItMTEzNjQuMSIgZ3JhZGllbnRVbml0cz0idXNlclNwYWNlT25V&#10;c2UiIGlkPSJsaW5lYXItZ3JhZGllbnQtOCIgZ3JhZGllbnRUcmFuc2Zvcm09Im1hdHJpeCgtMC45&#10;MjYzMzIgLTAuMzc2NzA5IDAuMzc2NzA5IC0wLjkyNjMzMiAzNzk4LjI4IC0xMDY4NC4zKSI+PHN0&#10;b3Agb2Zmc2V0PSIwIiBzdG9wLWNvbG9yPSIjOTc2MkZEIi8+PHN0b3Agb2Zmc2V0PSIwLjk3IiBz&#10;dG9wLWNvbG9yPSIjRkM2NkZBIi8+PC9saW5lYXJHcmFkaWVudD48bGluZWFyR3JhZGllbnQgeDE9&#10;Ii04MTAuODEiIHkxPSItMTE0MjMuMiIgeDI9Ii04MDYuODUiIHkyPSItMTEzNjEuOSIgZ3JhZGll&#10;bnRVbml0cz0idXNlclNwYWNlT25Vc2UiIGlkPSJsaW5lYXItZ3JhZGllbnQtOSIgZ3JhZGllbnRU&#10;cmFuc2Zvcm09Im1hdHJpeCgtMC45MjYzMzIgLTAuMzc2NzA5IDAuMzc2NzA5IC0wLjkyNjMzMiAz&#10;Nzk4LjI4IC0xMDY4NC4zKSI+PHN0b3Agb2Zmc2V0PSIwIiBzdG9wLWNvbG9yPSIjRkYzMzRDIi8+&#10;PHN0b3Agb2Zmc2V0PSIxIiBzdG9wLWNvbG9yPSIjRkE5QzQzIi8+PC9saW5lYXJHcmFkaWVudD48&#10;bGluZWFyR3JhZGllbnQgeDE9Ii04MTYuMjciIHkxPSItMTE0MjAuOCIgeDI9Ii04NTAuMTEiIHky&#10;PSItMTE1MTYuOSIgZ3JhZGllbnRVbml0cz0idXNlclNwYWNlT25Vc2UiIGlkPSJsaW5lYXItZ3Jh&#10;ZGllbnQtMTAiIGdyYWRpZW50VHJhbnNmb3JtPSJtYXRyaXgoLTAuOTI2MzMyIC0wLjM3NjcwOSAw&#10;LjM3NjcwOSAtMC45MjYzMzIgMzc5OC4yOCAtMTA2ODQuMykiPjxzdG9wIG9mZnNldD0iMCIgc3Rv&#10;cC1jb2xvcj0iI0JCRTY0RiIvPjxzdG9wIG9mZnNldD0iMC4yMSIgc3RvcC1jb2xvcj0iI0MyREM0&#10;RCIvPjxzdG9wIG9mZnNldD0iMC41NSIgc3RvcC1jb2xvcj0iI0Q4QzM0OSIvPjxzdG9wIG9mZnNl&#10;dD0iMC45NyIgc3RvcC1jb2xvcj0iI0ZBOUM0MyIvPjwvbGluZWFyR3JhZGllbnQ+PGxpbmVhckdy&#10;YWRpZW50IHgxPSItODEwLjA0IiB5MT0iLTExNDIwLjUiIHgyPSItNzA5LjExIiB5Mj0iLTExNDc3&#10;LjMiIGdyYWRpZW50VW5pdHM9InVzZXJTcGFjZU9uVXNlIiBpZD0ibGluZWFyLWdyYWRpZW50LTEx&#10;IiBncmFkaWVudFRyYW5zZm9ybT0ibWF0cml4KC0wLjkyNjMzMiAtMC4zNzY3MDkgMC4zNzY3MDkg&#10;LTAuOTI2MzMyIDM3OTguMjggLTEwNjg0LjMpIj48c3RvcCBvZmZzZXQ9IjAiIHN0b3AtY29sb3I9&#10;IiNDRjcyQ0MiLz48c3RvcCBvZmZzZXQ9IjAuMTQiIHN0b3AtY29sb3I9IiNEMDczQzYiLz48c3Rv&#10;cCBvZmZzZXQ9IjAuMzEiIHN0b3AtY29sb3I9IiNENTc4QjYiLz48c3RvcCBvZmZzZXQ9IjAuNTEi&#10;IHN0b3AtY29sb3I9IiNERDgwOUMiLz48c3RvcCBvZmZzZXQ9IjAuNzIiIHN0b3AtY29sb3I9IiNF&#10;OThCNzciLz48c3RvcCBvZmZzZXQ9IjAuOTUiIHN0b3AtY29sb3I9IiNGODlBNDkiLz48c3RvcCBv&#10;ZmZzZXQ9IjAuOTciIHN0b3AtY29sb3I9IiNGQTlDNDMiLz48L2xpbmVhckdyYWRpZW50PjxsaW5l&#10;YXJHcmFkaWVudCB4MT0iLTgxMC43NyIgeTE9Ii0xMTM4MiIgeDI9Ii01OTIuNDMiIHkyPSItMTEz&#10;ODIiIHhsaW5rOmhyZWY9IiNsaW5lYXItZ3JhZGllbnQtNiIgaWQ9ImxpbmVhci1ncmFkaWVudC0x&#10;MiI+PC9saW5lYXJHcmFkaWVudD48bGluZWFyR3JhZGllbnQgeDE9Ii03OTMuOTYiIHkxPSItMTE0&#10;MjUuNiIgeDI9Ii02NzIuMDgiIHkyPSItMTEzMzIuMyIgZ3JhZGllbnRVbml0cz0idXNlclNwYWNl&#10;T25Vc2UiIGlkPSJsaW5lYXItZ3JhZGllbnQtMTMiIGdyYWRpZW50VHJhbnNmb3JtPSJtYXRyaXgo&#10;LTAuOTI2MzMyIC0wLjM3NjcwOSAwLjM3NjcwOSAtMC45MjYzMzIgMzc5OC4yOCAtMTA2ODQuMyki&#10;PjxzdG9wIG9mZnNldD0iMCIgc3RvcC1jb2xvcj0iIzk3NjJGRCIvPjxzdG9wIG9mZnNldD0iMSIg&#10;c3RvcC1jb2xvcj0iIzAwODM3MCIvPjwvbGluZWFyR3JhZGllbnQ+PGxpbmVhckdyYWRpZW50IHgx&#10;PSItNjg2Ljc2IiB5MT0iLTExMzY1LjUiIHgyPSItNjg2Ljc0IiB5Mj0iLTExMzY1LjUiIHhsaW5r&#10;OmhyZWY9IiNsaW5lYXItZ3JhZGllbnQtMTMiIGlkPSJsaW5lYXItZ3JhZGllbnQtMTQiPjwvbGlu&#10;ZWFyR3JhZGllbnQ+PC9kZWZzPjxnIGlkPSJMYXllcl8xLTIiPjxnPjxwYXRoIGQ9Ik0zNDUuMyA3&#10;MC4xMiAyNDUuMyAyMDIuMjYgMzU4Ljg4IDI0OS44NSAzNDUuMyA3MC4xMloiIGZpbGw9InVybCgj&#10;bGluZWFyLWdyYWRpZW50KSIvPjxwYXRoIGQ9Ik0yNDguMDkgMzM0LjQyIDI0NS4zIDIwMi4yNiAx&#10;MDIuMzQgMjI5LjQ2IDI0OC4wOSAzMzQuNDJaIiBmaWxsPSJ1cmwoI2xpbmVhci1ncmFkaWVudC0y&#10;KSIgb3BhY2l0eT0iMC44Ii8+PHBhdGggZD0iTTIxMC4zOCAxMC4yNSAyNDUuMyAyMDIuMjYgMTU3&#10;LjQ0IDU1LjYyIDIxMC4zOCAxMC4yNVoiIGZpbGw9InVybCgjbGluZWFyLWdyYWRpZW50LTMpIi8+&#10;PGNpcmNsZSBjeD0iMjg2LjU1IiBjeT0iNzIuMjUiIHI9IjcyLjIzIiBmaWxsPSJ1cmwoI2xpbmVh&#10;ci1ncmFkaWVudC00KSIvPjxjaXJjbGUgY3g9IjI0Ny41NyIgY3k9IjMwNi44MSIgcj0iNDEuNDki&#10;IGZpbGw9InVybCgjbGluZWFyLWdyYWRpZW50LTUpIi8+PGNpcmNsZSBjeD0iNTQuOTEiIGN5PSI3&#10;Ny4wMiIgcj0iNTQuOSIgZmlsbD0idXJsKCNsaW5lYXItZ3JhZGllbnQtNikiLz48Y2lyY2xlIGN4&#10;PSIxMTUuMTUiIGN5PSIyMTYuMTgiIHI9IjE3LjEzIiBmaWxsPSJ1cmwoI2xpbmVhci1ncmFkaWVu&#10;dC03KSIvPjxjaXJjbGUgY3g9IjE2NS43MSIgY3k9IjkxLjg3IiByPSIxNy4xMyIgZmlsbD0idXJs&#10;KCNsaW5lYXItZ3JhZGllbnQtOCkiLz48cGF0aCBkPSJNMjU5LjM0IDEzOS4xNUMyODQuNSAxNDku&#10;MzkgMzEyLjA3IDE0NC40MSAzMzEuODQgMTI4LjUyTDMzMS44NCAxMjguNTIgMjQ1LjMgMjAyLjI2&#10;IDIxOC42MSA5Ni43NEMyMjUuMzIgMTE1LjMzIDIzOS41OSAxMzEuMTEgMjU5LjM0IDEzOS4xNUwy&#10;NTkuMzQgMTM5LjE1WiIgZmlsbD0idXJsKCNsaW5lYXItZ3JhZGllbnQtOSkiLz48cGF0aCBkPSJN&#10;Mjg0Ljk2IDI4OC44MkMyODAuNjUgMjc5Ljg2IDI3My4xNCAyNzIuNDIgMjYzLjIgMjY4LjM4IDI0&#10;MS45NyAyNTkuNzUgMjE3Ljc2IDI2OS45NiAyMDkuMTMgMjkxLjE4TDI0NS4zIDIwMi4yNiAyODQu&#10;OTYgMjg4LjgzIDI4NC45NiAyODguODNaIiBmaWxsPSJ1cmwoI2xpbmVhci1ncmFkaWVudC0xMCki&#10;Lz48cGF0aCBkPSJNMTMxLjAxIDIyMi42NEMxMzQuNTcgMjEzLjg4IDEzMC4zNiAyMDMuODkgMTIx&#10;LjYgMjAwLjMyIDExOS43OSAxOTkuNTkgMTE3Ljk0IDE5OS4xOSAxMTYuMDkgMTk5LjA4TDI0NS4z&#10;MSAyMDIuMjYgMTE5Ljk5IDIzMi42MSAxMTkuOTkgMjMyLjYxQzEyNC44MSAyMzEuMTggMTI4Ljk4&#10;IDIyNy42NiAxMzEuMDIgMjIyLjY0TDEzMS4wMiAyMjIuNjRaIiBmaWxsPSJ1cmwoI2xpbmVhci1n&#10;cmFkaWVudC0xMSkiLz48cGF0aCBkPSJNMTA1Ljc3IDk3LjcxQzExMy41NyA3OC41NSAxMDkuNzUg&#10;NTcuNTYgOTcuNjIgNDIuNTJMMjQ1LjMxIDIwMi4yNiAzOS4xNiAxMjkuNjFDNjUuOTcgMTM3LjY4&#10;IDk1LjAxIDEyNC4xNiAxMDUuNzcgOTcuNzFMMTA1Ljc3IDk3LjcxWiIgZmlsbD0idXJsKCNsaW5l&#10;YXItZ3JhZGllbnQtMTIpIi8+PGc+PHBhdGggZD0iTTE1OS4yNiAxMDcuNzRDMTY4LjAyIDExMS4z&#10;IDE3OC4wMSAxMDcuMDkgMTgxLjU4IDk4LjMzIDE4My41NiA5My40NyAxODMuMTQgODguMjMgMTgw&#10;Ljg4IDgzLjkyTDI0NS4zMSAyMDIuMjYgMTU0LjM5IDEwNC43M0MxNTUuOCAxMDUuOTcgMTU3LjQy&#10;IDEwNyAxNTkuMjYgMTA3Ljc1TDE1OS4yNiAxMDcuNzVaIiBmaWxsPSJ1cmwoI2xpbmVhci1ncmFk&#10;aWVudC0xMykiLz48cGF0aCBkPSJNMTUyLjExIDEwMi4yOCAxNTIuMDkgMTAyLjI2IDE1Mi4wOSAx&#10;MDIuMjZDMTUyLjA5IDEwMi4yNiAxNTIuMDkgMTAyLjI3IDE1Mi4xIDEwMi4yOEwxNTIuMSAxMDIu&#10;MjhaIiBmaWxsPSJ1cmwoI2xpbmVhci1ncmFkaWVudC0xNCkiLz48L2c+PC9nPjwvZz48L3N2Zz5Q&#10;SwMECgAAAAAAAAAhAB3+s1YyHAAAMhwAABQAAABkcnMvbWVkaWEvaW1hZ2UzLnBuZ4lQTkcNChoK&#10;AAAADUlIRFIAAAEUAAAAiggGAAAAa2u1/gAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAAA&#10;CXBIWXMAAB2HAAAdhwGP5fFlAAAbx0lEQVR4Xu2cT6ht91XHn+JA0UFFa9Lm5Zzz7nutQbSodSBY&#10;qAPRVDoIUjAWBwGrZlAkaKgRHFQrdJBBqg4CSs0glAiv0oFgiFUz6CBKwA5KjRLtG7xBkEhDzKDI&#10;GzzX57fX2ned31m/vfc5Z997931ZX/hy7v79Xb/1W+u7f3uf896VRCKRSCQSiUQikUgkEolEIpFI&#10;JBKJRCKRSCQSiUQikUgkEolEIpFIJBKJRCKRSCQSiUQikUgkEolEIpFIJBKJdyVuPPDA1eurza1k&#10;Mpm8tlp9QqXhMKzX68319eZuMplMnqzXj6k0HIYUlGQyaUxBSSaTszEFJZlMzsYUlGQyORtTUJLJ&#10;5GxMQUkmk7MxBSWZTM7GFJRkMjkbU1CSyeRsTEFJJpOzMQUlmUzOxhSUZDI5G1NQksnkbExBSSaT&#10;szEFJZlMzsYUlGQyORtTUJLJ5Gy8UEH5qZ/40N2P/txHQlIX9dmX0dhwrvHPmkM+Mkb9ajLO47/5&#10;W3f/9Jkv3P2rL37x7t+/9NLdL9+8Wf6m7JO/+mjYD0ZzRoz6GqesA05tN4VL2OM51+PH+/jHfrns&#10;GXvaIvXwPP1w4YLyz6+8UhjBnHgocXqN27dvl2QiiaI+NRnj7bffLqRv1Cai9anJRkftW2z5iLH+&#10;7ZvfLGsZChgCina0ZwwE5E/+6I+LHZ/5vSeLHxjDwN+U+zG4pi9j1PB2DO0XfozWYbAxsItPfH0s&#10;GDOy5Tw55Lt9gQ/xMf5p+ZE6I23Mj3yy98fm1BgX88gTJf/UpG+R/h44NGo3xHoMkjFqF5E1cQqo&#10;QXnUfozeR2N3Hdpa0PE5Nifj1bZG4lcn+tDJpkX6eLT22a8XsA78P0TGsnWQxNG4F0WS3COy35O1&#10;QPN57evaP6AVF4xnOEthWdQ7FO4oHscEBI6t7wqHnA4Yw98N9rWJMWowxqEbanedqM5I4FkQEjyt&#10;IIvok50EqOu96BxzAvAY2hc/H39HbSKSiMfEz1mwFtKoTURiBdQnR8j+eozttYkavhm7yRzCRQkK&#10;SVDfASMnTqFXdsO+Y5mqE/A+sPcZxwTFixI4NBnHBIUgIVjAIScyaIHPXHWd90NUP5VmI6jvvJ4+&#10;YfYRFPN7K8Eox1fsLfOf9aMArE8UUZsWWTvxWJcT5x5jgmJ+AezBWPt9uThBIUh90A4lzxBJWBLf&#10;I9qQITKGze/vLvskkm0giUHwehySkNxhWj5hLjvlHRss7EEkepdFUCB9ax9wTTk+xJf8TVKyFsAn&#10;1yYwJtDH0G5AxwgKsTOHoMBjfDrGRQkKzmeBteOHAi4izmcsnMunAedH7SNa8vs+BKFh6h0NGwCb&#10;yLXfTGDlUzkkKD649llrRNaH7+ryyyQoNdkLfIdQRolH3Jmw2NrtRoI/+dvT37Cws64nhpjP9uIY&#10;QWnR7zmYIij+xhbt8TFclKAACxqfvPsGrt1l+Nvu2GCf5CVxcbbfIB9AU4O7FhRoz7GGfR6hWoJi&#10;AgD4nOMIT1LUZZdZUMzvY76xNbJ37A39onaMY2idfhER678UQantmCNWjIsRFNscSzyfvGDqonGW&#10;TygvKK3AqGm21AFs4gBqsWkxEhRod0LDUFJ5tgTFB9axiTfEyyooPommCDg+pg9CwR09amNxAoYe&#10;p83upQgK/vaYmltTuDhBsZMF9KeUqcFEfy8cPnGnCopt0tgdeso7mZagUO7FjgQj4HybiC1BodxQ&#10;zzUnly4oxFHkR/bKEL0bqskYNlYrSacKignSIYIyJn6HCIr3BfsQtTmUixEUc7bfGO8sFj6mpDiT&#10;dj5A900AxiBhW+Ljg2LKZjAeiJKc9fjEYt6xgIgExdZt2OcRal8uXVBYe+Rr/94AzCG6UwXFeIig&#10;jInfIYLibz70j9ocysUIih3DfDJYMhrGNg3n1BvgAzK6s9dkftA65kLGMYwl75CgQFu3YSxJI0Gp&#10;A3XI9mO5ZEHB19gU+boWXYAvpyRgi2cpKNhFbGFzVG/cV1C8sJIrx6w/4mIExRZaJ4MP4DHnkmh1&#10;gtenHF8XkYBknCFHm+iAsTsI44ChO2ItKq3TEYwEpe4/dpI7hn4/5sJUQZmKqeINiImxm0KLxwrK&#10;FMwpKMzPeIA4n1tM4GIExZK0FhRLSENr8+mHs2on7SMoFnD0ieqNtU1DCWxthwQFEpAerXVGguLv&#10;OuAsAsVYn1AI0kNogQ2mCgrizfwtYg8Y8nXtKwNjY1fUp8VjBSVag5F9BnMICmX4hLHwEbaeVYws&#10;RlAsoaLgMueCOpmMOCoSAn+aAEOO9PPsAwIgGg8yHxgTFMg4HrW4wiknlH0TYx96G/F51GYKDxGU&#10;IT8b8c+Yr/EPPozAHFOT7SwfeSB+2VdQEEaIH/is1znFh8dwMYJijomSYSxhuMbx0Ulh6t2bvoyB&#10;wxGhMfpAb80N9xEUaHdZQ73WSFB8YIOhBD2WSxcU25uormZ9KjRg2xQfnrWgwNYN1OgFhdio65mz&#10;FpVDTmNTuRhBscBpJaZ3Sh1Y9I2cCcfEyMjGEEhT707Q29QKqH0FhfZsuKEWq0hQbA5DdFKbi0sX&#10;FLhvsvg1eYyJynkISisfjGOCAokP6jymiua+XIyg2Ka2Epo7j4c5mvZDzqk3MWrHGCTp1KQ3+mDH&#10;hqiNJfs+Y7M2n3AIjNVFggL9yeaYRB/jZRCUQ0iceCEH2NiKR3gegjLGKYJi9G0N0WP1MVyMoJiC&#10;RnXQkt5gwYWTfMLVtIQ2RA60x6J972z12Iheq82+YlUHnyVvS1BqwT2Luw+8VwXF6NcHhoTisgkK&#10;xNc1org9lIsSlNZd3hidCEiuIYfUSR9tPIkxZTMi+gCMhO1QQYH15jNGS1CYxwtu1GZfMia+4dPK&#10;Lqug7HOzwMeGoTkvo6DASFSm2D+FixEUknEsCWpxIKDHjqXQo3acbfKhR786SOxRzGg2HyIoEHs9&#10;8FHLT/Up5dg7D8Fa233ZBIUkYw8Yp96bFv2L/KF9O29BYT/rPT1EUOBZnVQWIygkydCji9EHNMCh&#10;UTtPH7x1e8Y79m5Of0Md9McKCqzXPGSvv7tOEdsWSRb618nubVm6oFgC8zciMbW/F4qhG815Cwr+&#10;nktQYC0q0X7vy0UICkFPkrCgqN7TbyLtuY7aGS2hDd7ptsHHJDv0QV/bZHPsmww1CSbDkKCwXv9y&#10;kbbYELVtkTGYLxJ4LyhTbgAtThUUP9++CcO+mK9sH6YkjLXFB0OCbO3AFEGpE3ho7JrWtxY475+h&#10;uGiRNfi9AIee1uEiBAXVNUxZjCXMWICxYd7hwIuW1e0bqDXrxxLGtTpbm5/3EHqhmBI4XuTA1OMs&#10;8+AP7I32wgsbbcYEPaJPRDCUjPV8UwSBNdj6TfQoM4z5grs+PqZPVG/EP4YpMVTHyZTTNWTN2AO8&#10;v7HPyg341vedQsbxfgb475C9vTBBwVgcTPIRKB4sjgVF/aAlaSu4qCeQ6nEN1NUJR1uCYmriYTtk&#10;nGgegoWA8xvOvJRPDaSabDxzTREUiH9Yk4F+2Es5/mc8yN+UUUcb7KPcxmEdlJmg1WAPx9Zk+21z&#10;1KCcMUgI5oOURcAH2BKRsf1+eHH3sUZb5mPdkHmh7atfvyfrMPvqdZhvfVLbeqiL4gTUa/Cs+zD+&#10;kB+B7cfUWDYybi0sxI/tS9Sn5oUJChvGgocY9TMOLZCxqT+U0Zg1I3unkgCLxpxC7BtL3poWhAQL&#10;QWpJxyfXlFtyRYlEebSOmq0khCRi1Kcm7bCFhJmDjFnbgp3sAXXMBfEPvh1aA5ziC7+/JiZzEDux&#10;L5oz4jFxxjrNR5B9idrVXMxL2WQyefmZgpJMJmdjCkoymZyNKSjJxXPsvYaRdva+iM+p78OgvWyl&#10;L+8M6B+1GyNzHvPu4rIzBSW5aCIS9o1HVA9pw0tL+0bCf1tBPwQi6gcREv9NmAdj7CNKU2y915mC&#10;klwsSXb7arSVpLShLjoVIAYmLAhOVM+3XfYtF8JDOw/mr/u1aH1TUI5ACkryLEiyk5j+pFG34URg&#10;YlDXGe3UALzoWF9OM/zd6gOGxjciRv43LlGbdwNTUJKLI+8veAxBVEjUVpIiEGDsnYWN4X/kZqcR&#10;386Tk48BW6I2RtoiTowPUlCOQApKck4iIpwa7HpIUOwRY+wFqgmPFwb61ieTmkOnIyNjMC425CNP&#10;Ckpy4RwSFKsj8es6Tx5ZgH90mfItzhSBYEwTwBSUFJTkwjkkKJwO7KUtp4ToxIFw2D8zGDuR1GRM&#10;Gzuq5+TjH6NSUFJQkgvnkKBA+6bGQFLzToM6Tg72LY6V7UMTq+gdjX275EUqBSUFJblwjgkKJKnt&#10;haiB9ggJghP1GaO9d2mdbJivFpoUlBSU5MI5RVCMnEjsVGFAVBgjaj9E+nG6id61ME/0VXIKSgpK&#10;cuGcIigkvZ1IeBThVFKfWEj2qG9EBAPYy1ZP5mq9r0lBSUFJLpxjgmLf4ESCgbDQz9B6uepp72T8&#10;y1YjIsJ4rfcxKSgpKMmFc0hQot+XROTkYhh6p4Jg8MiEmEQnEOahns+I9riFIFlZ9EL3XmYKSnLR&#10;HBIUe6wZS1rEwRA9xlgbhIdTRiQmJjZDtG+b+LSyQ97fXGamoCQXzSFB4QQAIgGoackevUylP2O1&#10;xGQqxx7P3g1MQUkumkNJau8spvzGxASlbmti0jq5QB6TpvyyNgUlBSW5cA4lqb1DiV7IeiIGUTt7&#10;acscvrwmp5op70JSUFJQkgunfYXLCSOqt8ee1gmCEwjvRkhy/ziDmPCOw36gFhGBoC/tpjwKpaCk&#10;oCQXSJKXhCepSWYDyY9w1N/U2MtZTiBWxxi0JbnrdyOMa49AU4AN1neIKSgpKMkFksREJIZYvwtB&#10;SHg04cTCqYJPrmvxsbacfKYSe+oxImLTPu3vRaagJJPJ2ZiCkkwmZ2MKSjKZnI0pKMlkcjamoCST&#10;ydmYgpJMJmdjCkoymZyNKSjJZHI2pqAkk8nZmIKSTCZnYwpKMpmcjXMIyv0nq83LyWQyeX29flil&#10;IZFIJBKJRCKRSCQSiUQikUgkEolEIpFIJBKJcwE/fjn6BzCJewofvXLlezQunr6+2jwnn09p1T0J&#10;Wd8TmQMB+GHb9fX656dQu1zRH8F8XS/PDGLbe5iXTy0KoW0e0su98YH1+ievPbj+7Ng8F4mWjSTy&#10;jQceuKqXFwLdp2+UX1uuNm/J369Ksj2v1Tu4sV7/LHs2ZvcH3/e+H6Yd1KLFgPg/jxxoQXz+vYuM&#10;V9msR+qf37ZoCzgvQemCibnXj2hRCIJY7PmKXu4N+jIPCatFi4PZKGt9RosKSgLLiUAvLwSyP5/D&#10;tpPV6g8JdC1u4mS9+a/Sfr3+Cy0KIeN+tht3/X8XLZo1iP/zyIEI+EJ8984iT0g/9t73/oAEwcaz&#10;BO56fbMu1y73nKAwD/351KLFoWVj8c8FC4rY9U+IxMnJyY9oURPEW7enRVDekbhqCpDUvy5r+05p&#10;++CDP6PFiwDxD/XyXEEuqv+e0KJlYyxBpe6eEpTLjOKfiz6hrDZvyB79rV4Ogke3kgxFHDd3b6xW&#10;v65VW3DtXi6f6/WjWrUIEP/nkQMR7lVBeZm/ueNcW60+Ln2eYYFcl0YVxAnvIUikTXmhy99a1cQx&#10;gqLzFIdzF5QxHm7ZqHY9gY1c01ffV4R3T6l/tK7vEmD9CH2xW4t7UK99NszPfGLP57W6O4FIGW34&#10;hN5H3kahe+9Vku5Fu6Yd7x6Yh/cr2n1vMI+M9wj2iJ3PlU+3D7aerrzY8HW7FjubR3GJlU/QnpiR&#10;dnfqfTPIXJ+Teo71j5b2Mq5W9VAb8VuJKf7Wqi10Nna20wcR01h4rOWj4uPV6lPsEeuH0v5xrSbm&#10;bvkcYHzGlD6flr5h3DC37mMzB2yf1Y8lDiB10v8hXW/xSbFN9526MoCCubTtE9jGtVb10LHLXskJ&#10;8CPy99N8lso5IYZOEpTrV6/eECPY9NtitL2Ue602vjhJAk7HLZ/advDO2jnrQEHBPtl0fd58E7Zs&#10;lDoJxs1d22Bp9wdcS+D9RmngcOOBG1dl7NdsPsbhb7WBtd2iL39Hc5Q1SX+149Z2XSnrxun+7v3j&#10;bSxJyTw2l+xBf73avCDXj3f9V5/S7j1UzF4XO25q0Q7Uxn4dwnJK6MbsbJI2D1Pe18kppb+u3vN4&#10;yNxP0Z59kTG+Ktd3EECt7oGNwufFh5JEZfwXtKpA6h6TsuIrKH97v/eP58Ds1qS5o2OLD1jT7slK&#10;xU7ipfiW2H5V5yoCApivrNXlgBvzVbFhS1QGcqD3lcZSt/fM7dZV6rpv0G51NhXb3iz1XdnTOszp&#10;/g3MBUo/id0isDan+FWr54MaMigoOK0zdvWkFvfBIv37O2/vJDHebzSLo2105zEUx5SFHiYonePX&#10;X8NGuxNFNuJEykxQeF6X62+frNZ/XRo4WFv5LHer4ouyYad3R+wtbZxN1k/aPku5PyVxTR2+wF9a&#10;jO9O31tVNhp0zC1h3mw2Pyrl35Lyv9GiHiebzW/TR+b8HS3aAvNLvxKM3u+6j/b4sRV0pe3IzcEg&#10;7Z5ljO5vOQEU+7eFjzWWcpm/u/uXv1/V6gLqdnyhMVXbQpnY/qKUk3j9o5Ncv1DqXFn5Zol4QiSq&#10;u7XfM8bCJhl3KwekXE4NZcz+a3Pn08EckPG6eJf56VMaBWAMnWPnkUfnKkLix5DrEmPSp9877Cnl&#10;coNDRLV4fqhBI4JSFr6leCdXr/54KZc7jxb1iVALR1l4N8ZbWrSD3sEHCoqOvxVcQzb6AEVMTtab&#10;/5Fg+WktKpDxvnR9tf73blP1G7IgmaSsv7NwbXPI55tStnX3Kpvatd26s3pENoKB+Z8VSqKvPqxF&#10;BTLOTVnXt65du/ZBLdqC1MsReegRQ9YgwapFBd08EwWlO5Xc5m+SV/6+I2VfK5UKuS6PO+YnGfsN&#10;rkvlAMw+aV9OfoZSht1VAtr+SfmfaxFzFUGoRa4Gc+hc2zkgItTNd3ryYV6dZ0uInb0lB6SPCUrz&#10;hAeIEx1vR1DYN51/6/Ev2jvWIGPc8YJ4JmCBdYJ6WLJGR1U12h8NnysLFCexWE8WRB2L1eZb6B18&#10;hKAgIFrUo7aRjabMJyuPO6Xdg5vf16IrkoQfEjH5b7HnC1xboLDGem0yvh5du421OaTts1x74Bvq&#10;6KdFO4hsBDa/XvbAZ9SJHZ/RIpln9WEp+3ZkgwE/0o+g1aItlHVpAhi4jmyIIO24K76il9j5Vebz&#10;XwvLWsvjjl4y5ytq0/1a1ITasiMoMt6OkLNG6rztZk/dtgZz0K7OARtTbD6NL/Wp9BnMAajtOMkc&#10;dEIpc4kP6nnKXN3Y/d75ubXobMCkGKaXO8BZklj/oZdbKAt1KmgLpE+LOEibb4FkLE6o1LaGOmor&#10;oBlXyt64evXq92lRjx0bg2Q9OTlZcRKR8n+Qy++mTOz43dJ3vf5YuZY5daxwXdBsl88uwZ1AGUqA&#10;6OaWz+AOFdkItE+YzFLOux53R1o92dnQfvFmdujlDro1bQeh9JkkKA+9//0/JOvgfc+XtIh1lfc9&#10;8lkeEa5vNr+k179WGggYW8uK3z3wL8kidn2Ftaot24JC2Xrzj3rZwxKT8bWI9f2r8DW9bKKbazcH&#10;8EuxVfykRRaLk3JA2nWPbd0YIkS7N1OzW/yxIyisHdbje2rTsgY5rf6nXp4ddPEjJ5TtY6qh5Uy9&#10;3AsEC+PxElKLQqhz+2Mr0Hm3AsuwY2MjWaX8zyi/sdn8Itcy3t/Jo9BL8ud36XXZfP4eg83R+poU&#10;ECBi1+lLOemjVU0bS9umoHQCwotDrsvYI8mibZr7pX496IQiiVBesMpa+heI7rGnvCORcT4v11u/&#10;T5G67odz7lsWElds4WbVJQ++M//VgtL13fnlriWmt13a3a77R6BNlAN9svv4InGFejkK9hibim3V&#10;WKCfIxaUwdz10DVsvZs6E4wZxQJbDlIHuLuiJN1AgA6BRChOHXieFefer20+rUUF2IjD9HILtY2y&#10;MbGg2POwrEHm0W8bTuexY6TUjR4ZZeO69y0jj29AA6q8mbexWzZ2NsXJjG+k3x1+wVrGlLZyPfhv&#10;bFirn7cGPq33vtg6QVB48ac21O8y7DEDe/m2ZCv55bqsXT6LEGGb2FBOJLWd2Af1sgD7aK+XPaTv&#10;jqAgEtigl00wd+0HgD3F1m1BKad0vdwL2MZ4xJoW9XaLnb3AGrCpXn8LuoYtsToTtDbAgBEYo5db&#10;UGf2dZZ0BIUWTUZ5w9/Z0lw0ThXeqd+V0Kfl2NpGbKOsTlYgda8zjhBh/I4PYBMJv9kt7CMoQObS&#10;O9T2O5h9BAVI/5usVT550XlH7B98D2Hz8KlFPfo1iC+0qECuJwkKYkz/+sTJDUPHLd8A1T7CB1pe&#10;XnT2drTaHSEosu6/pIxv+rQoBD71MWSIBEXG18eYaXvvYTcCb6PZHcWdzUUbLWpC13C5BKU4uEvI&#10;W1HCUq9/hpBNKMddHGpHd6C/p+C3CG8I+6+ADdjInHq5hdpGS6JQUOTuXtp33/lv/RYCMIdw6ytW&#10;g99U6ss6JgRVCZgy5mlgtGyU8vKbita/dbFTAXbKmpt76mFrYk6uyx6SrFpe7xllwgmC0gV7naz9&#10;Y48Itnzu/By/+81KWUN5XOt96ebEL+x5tO9yPV1QxLZiy3r9jdrX0r7/8RjxA/WyR+erbUGxMuwa&#10;ygH7NJR+xH3Xd/vbpHLy3Lw88FJ45/c49fi6hsslKECDsSQITmVsG6N2VA1+P4ISd5tc+hN09qMj&#10;flD0VPRrR8ZnLr3cQm2jjNEUFP5l7Mlq/b86369ocQ/6MI/atrU2/tZmg4KCD9Sm7sViaVeu+81u&#10;2SjjdYILsaMSvdVq9YPXV+t/of7aev1JLR4Ec3g7ZMyyd13Z7gvyUj9FUNabLzPOB1arEy3qgd1l&#10;DjkhaFGP++677/u7r/A3b7Eeynr7Op+XY77aXd6rlI4K+lGulz0s+aR+y3Y5MT0pZd2/IepeIvP1&#10;6juy9tOfGsicUC97FBGgn9s7cLr/vc19nNhJw9lja7Kc4Ya15Xex5/kyTyfEWz9sk79LrJT6zs4y&#10;l7Y7fS/X1Z2DoIjxsrjmfwfAxtWBbaBvVIejZTH83PwZFsgnjmyNU0P6l5+byxg84jwud95fYEyt&#10;3gHjIgZ6uYXaxm4j458nA/vn9noZgo0qwtetrXyNXM1R7I/moJ3vD/nbtx2ykVNIOUlxNwveN8nY&#10;Twtv7/tTfOaTfuVlJzZGcwNsi35CUIMxWn7U9TX/SwPbA2nnX9aWn91728zm0kCh/XbimbEG6u7n&#10;0UzGeopHNXxMe60u9vj9NdiYjbqdHOBaystJQutLHLCX1oY1lQEcyo22+8V0908DqjbMX4/D2Myh&#10;TZprSCQGoQE1eoJIJBKJQXDHlzvTHe5mWpRIJBKHoRx5D3jcSSQSCZ7DNzzz87ysYsI3FoPvfxKJ&#10;RCJEeXm5Kt/28LP7F7nWqkQikUgkEolEIpFIJBKJRCKRSCQSiUQikUgkEolEIpFIJBKJRCKRSCQS&#10;icRZ4cqV/wcedXNGwSivxwAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEAFwhbMGIyAABiMgAAFAAA&#10;AGRycy9tZWRpYS9pbWFnZTQuc3ZnPHN2ZyB2aWV3Qm94PSIwIDAgMTM3LjkgNjkuMyIgeG1sbnM9&#10;Imh0dHA6Ly93d3cudzMub3JnLzIwMDAvc3ZnIiB4bWxuczp4bGluaz0iaHR0cDovL3d3dy53My5v&#10;cmcvMTk5OS94bGluayIgaWQ9IkxheWVyXzEiIG92ZXJmbG93PSJoaWRkZW4iPjxkZWZzPjwvZGVm&#10;cz48Zz48cmVjdCB4PSI0LjYiIHk9IjguNiIgd2lkdGg9IjEzMC4zIiBoZWlnaHQ9IjQwLjUiIGZp&#10;bGw9IiMyMzFGMjAiLz48cGF0aCBkPSJNODguMiAzNy41QzkwIDM4LjIgOTAuOCAzOSA5MC44IDQw&#10;LjIgOTAuOCA0MS40IDg5LjMgNDMuMSA4Ny40IDQzLjEgODUuNSA0My4xIDg0LjEgNDIgODQuMSA0&#10;MC41IDg0LjEgMzkgODUgMzguNSA4Ni42IDM3LjkgODUgMzcuMiA4NC4yIDM2LjUgODQuMiAzNS40&#10;IDg0LjIgMzQuMyA4NS42IDMyLjkgODcuMyAzMi45IDg5IDMyLjkgOTAuNCAzMy45IDkwLjQgMzUu&#10;MiA5MC40IDM2LjUgODkuNiAzNyA4OC4xIDM3LjVNODYuOSAzOC4xQzg1LjcgMzguNyA4NSAzOS41&#10;IDg1IDQwLjUgODUgNDEuNSA4NiA0Mi43IDg3LjMgNDIuNyA4OC42IDQyLjcgODkuNiA0MS45IDg5&#10;LjYgNDAuNiA4OS42IDM5LjMgODguOCAzOC45IDg2LjggMzhNODcuMyAzMy4zQzg2LjEgMzMuMyA4&#10;NS4xIDM0IDg1LjEgMzUgODUuMSAzNiA4NS42IDM2LjUgODcuOCAzNy4zIDg4LjggMzYuOCA4OS40&#10;IDM2LjEgODkuNCAzNS4yIDg5LjQgMzQuMyA4OC40IDMzLjQgODcuMiAzMy40TDg3LjMgMzMuNFpN&#10;OTggNDAuMSA5OCAzOS43IDEwMyAzMi45IDEwMy41IDMyLjkgMTAzLjUgMzkuMyAxMDQuOCAzOS4z&#10;IDEwNC44IDQwLjEgMTAzLjUgNDAuMSAxMDMuNSA0Mi45IDEwMi40IDQyLjkgMTAyLjQgNDAuMSA5&#10;OC4xIDQwLjFNMTAyLjMgMzQuNSA5OC44IDM5LjMgMTAyLjMgMzkuMyAxMDIuMyAzNC41Wk03OS4y&#10;IDQzIDc5LjIgNDIuNkM4MC43IDQyLjYgODAuOCA0Mi4zIDgwLjggNDEuNkw4MC44IDQxLjYgODAu&#10;OCAzNC4zQzgwLjMgMzQuNyA3OS40IDM1LjMgNzguNyAzNS42TDc4LjcgMzUuNEM3OS41IDM0Ljgg&#10;ODAuOSAzMy42IDgxLjMgMzMuMUw4MS45IDMzLjEgODEuOSA0MS40QzgxLjkgNDIuNCA4Mi4xIDQy&#10;LjYgODMuNiA0Mi42TDgzLjYgNDMgNzkuMiA0M1pNOTcuOCA0MC44IDk3LjUgNDAuOEM5Ny4zIDQx&#10;LjcgOTcgNDIgOTYuMiA0Mkw5Mi41IDQyQzk0LjUgNDAuMyA5Ny41IDM4IDk3LjUgMzUuNyA5Ny41&#10;IDMzLjQgOTYuMyAzMi45IDk0LjcgMzIuOSA5My4xIDMyLjkgOTEuNyAzNC4xIDkxLjYgMzUuOUw5&#10;MS44IDM1LjlDOTIuMiAzNC42IDkzLjEgMzMuOCA5NC4yIDMzLjggOTUuMyAzMy44IDk2LjMgMzQu&#10;NyA5Ni4zIDM1LjkgOTYuMyAzOC43IDkxLjcgNDIuMSA5MS4zIDQyLjVMOTEuMyA0Mi45IDk3LjUg&#10;NDIuOSA5Ny41IDQxLjkgOTcuNiA0MS45IDk3LjggNDAuNyA5Ny44IDQwLjdaTTg4LjIgMjFDODcu&#10;OSAxOS40IDg3LjQgMTkuMyA4Ni43IDE5LjNMODIuMyAxOS4zIDgyLjMgMjQuMSA4NS44IDI0LjFD&#10;ODYuNSAyNC4xIDg2LjggMjQuMSA4Ni45IDIyLjlMODcuMyAyMi45IDg3LjMgMjYuMiA4Ni45IDI2&#10;LjJDODYuNyAyNC44IDg2LjQgMjQuOSA4NS42IDI0LjlMODIuMyAyNC45IDgyLjMgMjkuMUM4Mi4z&#10;IDMwIDgyLjcgMzAuMiA4My40IDMwLjJMODYuNCAzMC4yQzg3LjggMzAuMiA4OC4yIDI5LjkgODgu&#10;NyAyOC4yTDg5LjEgMjguMiA4OC44IDMwLjkgNzkgMzAuOSA3OSAzMC41QzgwLjYgMzAuNSA4MC43&#10;IDMwLjIgODAuNyAyOUw4MC43IDIwLjRDODAuNyAxOS4yIDgwLjYgMTkgNzkgMTguOUw3OSAxOC41&#10;IDg4LjQgMTguNSA4OC42IDIxIDg4LjIgMjFaTTk2LjkgMjAuNiAxMDUuMyAyMC42IDEwNS41IDIy&#10;LjggMTA1LjIgMjIuOEMxMDUgMjEuNCAxMDQuNyAyMS4yIDEwNCAyMS4yTDEwMS44IDIxLjIgMTAx&#10;LjggMjkuM0MxMDEuOCAzMC4yIDEwMi4xIDMwLjUgMTAzLjEgMzAuNUwxMDMuNSAzMC41IDEwMy41&#10;IDMwLjggOTguOCAzMC44IDk4LjggMzAuNSA5OS4yIDMwLjVDMTAwLjIgMzAuNSAxMDAuNSAzMC4y&#10;IDEwMC41IDI5LjNMMTAwLjUgMjEuMiA5OC4zIDIxLjJDOTcuNyAyMS4yIDk3LjQgMjEuNCA5Ny4x&#10;IDIyLjhMOTYuOCAyMi44IDk3IDIwLjYgOTcgMjAuNlpNOTEgMjIuM0M5MSAyMS40IDkxLjggMjAu&#10;OCA5MyAyMC44IDk0LjIgMjAuOCA5NS40IDIxLjYgOTUuOSAyMi44TDk2LjIgMjIuOCA5NiAyMS4x&#10;Qzk1LjQgMjAuOCA5NC4xIDIwLjQgOTIuOSAyMC40IDkxLjEgMjAuNCA4OS44IDIxLjYgODkuOCAy&#10;Mi45IDg5LjggMjUuOCA5NS41IDI2LjQgOTUuNSAyOC43IDk1LjUgMzEgOTQuMiAzMC41IDkzIDMw&#10;LjUgOTEuOCAzMC41IDkwLjMgMjkuNyA5MCAyOEw4OS43IDI4IDkwLjEgMzAuNEM5MSAzMC43IDky&#10;LjMgMzAuOSA5My4zIDMwLjkgOTUuNCAzMC45IDk2LjkgMjkuNiA5Ni45IDI4IDk2LjkgMjUgOTEu&#10;MiAyNC41IDkxLjIgMjIuMUw5MSAyMi4zWk0xMjYuNiAyOC41IDEyNSAyN0MxMjQuMSAyNi4xIDEy&#10;My41IDI1LjcgMTIyLjcgMjUuMSAxMjQuMyAyNC42IDEyNS4zIDIzLjQgMTI1LjMgMjEuOSAxMjUu&#10;MyAyMC40IDEyMy43IDE4LjQgMTIwIDE4LjQgMTE2LjMgMTguNCAxMTguMyAxOC40IDExNy41IDE4&#10;LjQgMTE2LjcgMTguNCAxMTUuNSAxOC41IDExNSAxOC41TDExNSAxOC45IDExNS40IDE4LjlDMTE2&#10;LjYgMTguOSAxMTYuOSAxOS4zIDExNi45IDIwLjVMMTE2LjkgMjguOEMxMTYuOSAzMC4xIDExNi41&#10;IDMwLjQgMTE1LjMgMzAuNEwxMTUgMzAuNCAxMTUgMzAuOCAxMjAuNiAzMC44IDEyMC42IDMwLjQg&#10;MTIwLjEgMzAuNEMxMTkgMzAuNCAxMTguNSAzMC4xIDExOC41IDI4LjlMMTE4LjUgMjUuNiAxMjAu&#10;OCAyNS42QzEyMi4zIDI2LjUgMTIzLjUgMjcuOCAxMjQuMiAyOC41IDEyNiAzMC4yIDEyNi40IDMw&#10;LjkgMTI5LjkgMzAuOEwxMjkuOSAzMC40QzEyOC40IDMwLjQgMTI3LjYgMjkuNyAxMjYuNCAyOC41&#10;TDEyNi42IDI4LjVaTTExOS45IDI1LjIgMTE4LjcgMjUuMiAxMTguNyAxOC45IDExOS43IDE4LjlD&#10;MTIyLjggMTguOSAxMjMuNiAyMC4yIDEyMy42IDIyLjEgMTIzLjYgMjQgMTIyLjIgMjUuMyAxMTku&#10;OSAyNS4zTDExOS45IDI1LjNaTTEyNi42IDI4LjUgMTI1IDI3QzEyNC4xIDI2LjEgMTIzLjUgMjUu&#10;NyAxMjIuNyAyNS4xIDEyNC4zIDI0LjYgMTI1LjMgMjMuNCAxMjUuMyAyMS45IDEyNS4zIDIwLjQg&#10;MTIzLjcgMTguNCAxMjAgMTguNCAxMTYuMyAxOC40IDExOC4zIDE4LjQgMTE3LjUgMTguNCAxMTYu&#10;NyAxOC40IDExNS41IDE4LjUgMTE1IDE4LjVMMTE1IDE4LjkgMTE1LjQgMTguOUMxMTYuNiAxOC45&#10;IDExNi45IDE5LjMgMTE2LjkgMjAuNUwxMTYuOSAyOC44QzExNi45IDMwLjEgMTE2LjUgMzAuNCAx&#10;MTUuMyAzMC40TDExNSAzMC40IDExNSAzMC44IDEyMC42IDMwLjggMTIwLjYgMzAuNCAxMjAuMSAz&#10;MC40QzExOSAzMC40IDExOC41IDMwLjEgMTE4LjUgMjguOUwxMTguNSAyNS42IDEyMC44IDI1LjZD&#10;MTIyLjMgMjYuNSAxMjMuNSAyNy44IDEyNC4yIDI4LjUgMTI2IDMwLjIgMTI2LjQgMzAuOSAxMjku&#10;OSAzMC44TDEyOS45IDMwLjRDMTI4LjQgMzAuNCAxMjcuNiAyOS43IDEyNi40IDI4LjVMMTI2LjYg&#10;MjguNVpNMTE5LjkgMjUuMiAxMTguNyAyNS4yIDExOC43IDE4LjkgMTE5LjcgMTguOUMxMjIuOCAx&#10;OC45IDEyMy42IDIwLjIgMTIzLjYgMjIuMSAxMjMuNiAyNCAxMjIuMiAyNS4zIDExOS45IDI1LjNM&#10;MTE5LjkgMjUuM1pNNTkuNyAxOC4yQzYxLjggMTguMiA2My4zIDE4LjkgNjQuMiAxOS4zTDY0LjQg&#10;MjEuNyA2NCAyMS43QzYzLjQgMTkuOSA2MiAxOC43IDU5LjggMTguNyA1Ni41IDE4LjcgNTQuOSAy&#10;MS4yIDU0LjkgMjQuNiA1NC45IDI4IDU3LjEgMzAuNiA2MC4xIDMwLjYgNjMuMSAzMC42IDYzLjIg&#10;MzAgNjQuNiAyNy42TDY1IDI3LjYgNjQuMSAyOS45QzYyLjkgMzAuNSA2MiAzMS4xIDU5LjYgMzEu&#10;MSA1NS42IDMxLjEgNTMuMiAyOC41IDUzLjIgMjQuOCA1My4yIDIxLjEgNTUuNyAxOC4yIDU5Ljgg&#10;MTguMkw1OS43IDE4LjJaTTc4LjcgMzAuNCA3OC43IDMwLjggNzMuOCAzMC44IDczLjggMzAuNEM3&#10;NS4zIDMwLjQgNzUuNSAzMC4yIDc1LjUgMjkuMUw3NS41IDI0LjcgNjguMyAyNC43IDY4LjMgMjgu&#10;OSA2OC4zIDI4LjlDNjguMyAzMC4xIDY4LjQgMzAuMyA3MCAzMC40TDcwIDMwLjggNjUuMSAzMC44&#10;IDY1LjEgMzAuNEM2Ni42IDMwLjQgNjYuNiAzMC4xIDY2LjYgMjkuNEw2Ni42IDI5LjQgNjYuNiAx&#10;OS45IDY2LjYgMTkuOUM2Ni42IDE5LjEgNjYuNiAxOC45IDY1LjEgMTguOUw2NS4xIDE4LjUgNzAg&#10;MTguNSA3MCAxOC45QzY4LjQgMTguOSA2OC4zIDE5LjIgNjguMyAyMC40TDY4LjMgMjAuNCA2OC4z&#10;IDI0LjEgNzUuNSAyNC4xIDc1LjUgMjAuMkM3NS41IDE5LjEgNzUuMyAxOC45IDczLjggMTguOUw3&#10;My44IDE4LjUgNzguNyAxOC41IDc4LjcgMTguOUM3Ny4yIDE4LjkgNzcuMSAxOS4yIDc3LjEgMTku&#10;OUw3Ny4xIDE5LjkgNzcuMSAyOS40IDc3LjEgMjkuNEM3Ny4xIDMwLjIgNzcuMSAzMC40IDc4Ljcg&#10;MzAuNFpNNDguOCAxOC41IDQ4LjggMTguOUM1MC40IDE4LjkgNTAuNSAxOS4yIDUwLjUgMjAuNEw1&#10;MC41IDI4LjMgNDIuMyAxOC42IDM5LjMgMTguNiAzOS4zIDE5QzQwIDE5IDQwLjQgMTkuMiA0MC44&#10;IDE5LjVMNDAuOCAyOS4yQzQwLjggMjkuOSA0MC41IDMwLjUgMzkuOSAzMC41IDM5LjMgMzAuNSAz&#10;OS4xIDI5LjkgMzguOCAyOS4zTDM0LjIgMTguNiAzMi44IDE4LjYgMjguNiAyOC41QzI3LjggMzAu&#10;MiAyNy43IDMwLjQgMjcuMyAzMC40IDI2LjkgMzAuNCAyNi42IDI5LjkgMjYuNSAyOC42TDI1Ljkg&#10;MTkuOUMyNS45IDE5LjEgMjYuMSAxOC45IDI3LjYgMTguOUwyNy42IDE4LjUgMjQuMyAxOC41IDIw&#10;IDI4LjUgMTUuNiAxOC41IDEyLjEgMTguNSAxMi4xIDE4LjlDMTMuNiAxOC45IDEzLjggMTkuMiAx&#10;My44IDE5LjlMMTMuMyAyOC4zQzEzLjMgMzAuMSAxMyAzMC40IDExLjYgMzAuNEwxMS42IDMwLjgg&#10;MTUuNyAzMC44IDE1LjcgMzAuNEMxNC44IDMwLjQgMTQuMSAzMC4xIDE0LjEgMjkuMUwxNC42IDIw&#10;LjIgMTQuNiAyMC4yIDE5LjIgMzAuNyAxOS43IDMwLjcgMjQuMiAyMC4yIDI0LjIgMjAuMiAyNC44&#10;IDI5QzI0LjggMzAgMjQgMzAuMyAyMyAzMC4zTDIzIDMwLjcgMzAuNiAzMC43IDMwLjYgMzAuMyAz&#10;MC42IDMwLjNDMjkuNSAzMC4zIDI5IDMwLjEgMjkgMjkuNiAyOSAyOS4xIDI5LjMgMjguNyAyOS40&#10;IDI4LjRMMzAuNSAyNS44IDM1LjYgMjUuOCAzNi45IDI4LjlDMzYuOSAyOS4xIDM3LjEgMjkuNCAz&#10;Ny4xIDI5LjcgMzcuMSAzMC4zIDM2LjcgMzAuNCAzNS42IDMwLjRMMzUuMyAzMC40IDM1LjMgMzAu&#10;OCA0My4zIDMwLjggNDMuMyAzMC40QzQxLjYgMzAuNCA0MS42IDMwLjEgNDEuNiAyOC43TDQxLjYg&#10;MjAuMiA1MC44IDMwLjkgNTEuMyAzMC45IDUxLjMgMTkuOUM1MS4zIDE5LjEgNTEuMyAxOC45IDUy&#10;LjkgMTguOUw1Mi45IDE4LjUgNDguOCAxOC41Wk0zMC45IDI1LjEgMzMuMiAxOS43IDM1LjQgMjUu&#10;MSAzMC45IDI1LjFaTTExNC40IDIxIDExNC4yIDE4LjUgMTA0LjggMTguNSAxMDQuOCAxOC45QzEw&#10;Ni40IDE4LjkgMTA2LjUgMTkuMiAxMDYuNSAyMC40TDEwNi41IDI5QzEwNi41IDMwLjIgMTA2LjQg&#10;MzAuNCAxMDQuOCAzMC41TDEwNC44IDMwLjkgMTE0LjYgMzAuOSAxMTQuOSAyOC4yIDExNC41IDI4&#10;LjJDMTE0IDI5LjkgMTEzLjYgMzAuMiAxMTIuMiAzMC4yTDEwOS4yIDMwLjJDMTA4LjUgMzAuMiAx&#10;MDguMSAzMCAxMDguMSAyOS4xTDEwOC4xIDI0LjkgMTExLjQgMjQuOUMxMTIuMiAyNC45IDExMi42&#10;IDI0LjkgMTEyLjcgMjYuMkwxMTMuMSAyNi4yIDExMy4xIDIyLjkgMTEyLjcgMjIuOUMxMTIuNyAy&#10;NCAxMTIuMyAyNC4xIDExMS42IDI0LjFMMTA4LjEgMjQuMSAxMDguMSAxOS4zIDExMi41IDE5LjND&#10;MTEzLjIgMTkuMyAxMTMuNyAxOS40IDExNCAyMUwxMTQuNCAyMVoiIGZpbGw9IiNGRkZGRkYiLz48&#10;L2c+PGc+PHBhdGggZD0iTTcuNSA1NC4zIDcuNSA2MC45IDYuNyA2MC45IDYuNyA1NC4zIDQuNSA1&#10;NC4zIDQuNSA1My42IDkuNyA1My42IDkuNyA1NC4zIDcuNSA1NC4zWiIgZmlsbD0iIzIzMUYyMCIv&#10;PjxwYXRoIGQ9Ik0xNC4yIDYwLjkgMTQuMiA1Ny40QzE0LjIgNTYuNiAxNCA1Ni4xIDEzLjIgNTYu&#10;MSAxMi40IDU2LjEgMTEuNiA1Ny4xIDExLjYgNTguM0wxMS42IDYwLjkgMTAuOCA2MC45IDEwLjgg&#10;NTMgMTEuNiA1MyAxMS42IDU2LjcgMTEuNiA1Ni43QzExLjkgNTUuOSAxMi42IDU1LjQgMTMuNSA1&#10;NS40IDE0LjQgNTUuNCAxNS4xIDU2LjIgMTUuMSA1Ny4xTDE1LjEgNjAuOSAxNC4yIDYwLjlaIiBm&#10;aWxsPSIjMjMxRjIwIi8+PHBhdGggZD0iTTIwLjcgNTguMSAxNy4xIDU4LjFDMTcuMSA1OS43IDE3&#10;LjcgNjAuNCAxOC45IDYwLjQgMjAuMSA2MC40IDIwLjEgNjAuMyAyMC41IDYwLjFMMjAuNSA2MC44&#10;QzIwLjEgNjEgMTkuNSA2MS4xIDE4LjggNjEuMSAxNy4yIDYxLjEgMTYuMyA2MC4yIDE2LjMgNTgu&#10;MyAxNi4zIDU2LjQgMTcuMiA1NS41IDE4LjcgNTUuNSAyMC4yIDU1LjUgMjAuOCA1Ni41IDIwLjgg&#10;NTcuNyAyMC44IDU4LjkgMjAuOCA1Ny45IDIwLjggNTguMUwyMC44IDU4LjFaTTE4LjYgNTYuMUMx&#10;Ny44IDU2LjEgMTcuMyA1Ni43IDE3LjIgNTcuNUwxOS45IDU3LjVDMTkuOSA1Ni43IDE5LjQgNTYu&#10;MSAxOC42IDU2LjFMMTguNiA1Ni4xWiIgZmlsbD0iIzIzMUYyMCIvPjxwYXRoIGQ9Ik0yNi44IDYx&#10;QzI0LjUgNjEgMjQuMSA1OS43IDI0LjEgNTguNUwyNC4xIDUzLjYgMjQuOSA1My42IDI0LjkgNTgu&#10;NEMyNC45IDU5LjUgMjUuMiA2MC4zIDI2LjggNjAuMyAyOC40IDYwLjMgMjguOCA1OS43IDI4Ljgg&#10;NTguMkwyOC44IDUzLjYgMjkuNiA1My42IDI5LjYgNTguMUMyOS42IDYwIDI4LjYgNjEgMjYuNyA2&#10;MUwyNi44IDYxWiIgZmlsbD0iIzIzMUYyMCIvPjxwYXRoIGQ9Ik0zNC44IDYwLjkgMzQuOCA1Ny40&#10;QzM0LjggNTYuNiAzNC42IDU2LjEgMzMuOCA1Ni4xIDMzIDU2LjEgMzIuMiA1Ny4xIDMyLjIgNTgu&#10;M0wzMi4yIDYwLjkgMzEuNCA2MC45IDMxLjQgNTUuNSAzMi4yIDU1LjUgMzIuMiA1Ni43IDMyLjIg&#10;NTYuN0MzMi41IDU1LjkgMzMuMiA1NS40IDM0LjEgNTUuNCAzNSA1NS40IDM1LjcgNTYuMiAzNS43&#10;IDU3LjFMMzUuNyA2MC45IDM0LjggNjAuOVoiIGZpbGw9IiMyMzFGMjAiLz48cGF0aCBkPSJNMzcu&#10;NSA1NC42QzM3LjIgNTQuNiAzNi45IDU0LjQgMzYuOSA1NCAzNi45IDUzLjYgMzcuMSA1My40IDM3&#10;LjUgNTMuNCAzNy45IDUzLjQgMzguMSA1My42IDM4LjEgNTQgMzguMSA1NC40IDM3LjggNTQuNiAz&#10;Ny41IDU0LjZaTTM3LjEgNjAuOSAzNy4xIDU1LjUgMzcuOSA1NS41IDM3LjkgNjAuOSAzNy4xIDYw&#10;LjlaIiBmaWxsPSIjMjMxRjIwIi8+PHBhdGggZD0iTTQxLjcgNjAuOSA0MC45IDYwLjkgMzguOSA1&#10;NS41IDM5LjggNTUuNSA0MS4xIDU5QzQxLjIgNTkuMyA0MS4zIDU5LjYgNDEuNCA2MEw0MS40IDYw&#10;QzQxLjQgNTkuNyA0MS42IDU5LjQgNDEuNyA1OS4xTDQzIDU1LjUgNDMuOSA1NS41IDQxLjggNjAu&#10;OSA0MS44IDYwLjlaIiBmaWxsPSIjMjMxRjIwIi8+PHBhdGggZD0iTTQ4LjQgNTguMSA0NC44IDU4&#10;LjFDNDQuOCA1OS43IDQ1LjQgNjAuNCA0Ni42IDYwLjQgNDcuOCA2MC40IDQ3LjggNjAuMyA0OC4y&#10;IDYwLjFMNDguMiA2MC44QzQ3LjggNjEgNDcuMiA2MS4xIDQ2LjUgNjEuMSA0NC45IDYxLjEgNDQg&#10;NjAuMiA0NCA1OC4zIDQ0IDU2LjQgNDQuOSA1NS41IDQ2LjQgNTUuNSA0Ny45IDU1LjUgNDguNSA1&#10;Ni41IDQ4LjUgNTcuNyA0OC41IDU4LjkgNDguNSA1Ny45IDQ4LjUgNTguMUw0OC41IDU4LjFaTTQ2&#10;LjMgNTYuMUM0NS41IDU2LjEgNDUgNTYuNyA0NC45IDU3LjVMNDcuNiA1Ny41QzQ3LjYgNTYuNyA0&#10;Ny4xIDU2LjEgNDYuMyA1Ni4xTDQ2LjMgNTYuMVoiIGZpbGw9IiMyMzFGMjAiLz48cGF0aCBkPSJN&#10;NTIuMyA1Ni4yQzUxLjEgNTYgNTAuNSA1Ni45IDUwLjUgNTguN0w1MC41IDYwLjkgNDkuNyA2MC45&#10;IDQ5LjcgNTUuNSA1MC41IDU1LjVDNTAuNSA1NS45IDUwLjUgNTYuNCA1MC40IDU2LjlMNTAuNCA1&#10;Ni45QzUwLjYgNTYuMSA1MS4yIDU1LjMgNTIuMyA1NS40TDUyLjMgNTYuMloiIGZpbGw9IiMyMzFG&#10;MjAiLz48cGF0aCBkPSJNNTQuMiA2MUM1My44IDYxIDUzLjQgNjEgNTMuMSA2MC45TDUzLjEgNjAu&#10;MkM1My41IDYwLjIgNTMuOSA2MC40IDU0LjMgNjAuNCA1NS4xIDYwLjQgNTUuNiA2MC4xIDU1LjYg&#10;NTkuNSA1NS42IDU4LjIgNTMgNTkgNTMgNTcuMSA1MyA1NS4yIDUzLjcgNTUuNSA1NS4xIDU1LjUg&#10;NTYuNSA1NS41IDU1LjggNTUuNSA1Ni4yIDU1LjZMNTYuMiA1Ni4zQzU1LjggNTYuMiA1NS40IDU2&#10;LjEgNTUuMSA1Ni4xIDU0LjMgNTYuMSA1My45IDU2LjQgNTMuOSA1NyA1My45IDU4LjMgNTYuNSA1&#10;Ny42IDU2LjUgNTkuNCA1Ni41IDYxLjIgNTUuNyA2MS4xIDU0LjIgNjEuMUw1NC4yIDYxLjFaIiBm&#10;aWxsPSIjMjMxRjIwIi8+PHBhdGggZD0iTTU4LjEgNTQuNkM1Ny44IDU0LjYgNTcuNSA1NC40IDU3&#10;LjUgNTQgNTcuNSA1My42IDU3LjcgNTMuNCA1OC4xIDUzLjQgNTguNSA1My40IDU4LjcgNTMuNiA1&#10;OC43IDU0IDU4LjcgNTQuNCA1OC40IDU0LjYgNTguMSA1NC42Wk01Ny43IDYwLjkgNTcuNyA1NS41&#10;IDU4LjUgNTUuNSA1OC41IDYwLjkgNTcuNyA2MC45WiIgZmlsbD0iIzIzMUYyMCIvPjxwYXRoIGQ9&#10;Ik02MS44IDYxQzYwLjcgNjEgNjAuNCA2MC41IDYwLjQgNTkuNEw2MC40IDU2LjIgNTkuMiA1Ni4y&#10;IDU5LjIgNTUuNiA2MC40IDU1LjYgNjAuNCA1My44IDYxLjIgNTMuNiA2MS4yIDU1LjYgNjIuOCA1&#10;NS42IDYyLjggNTYuMiA2MS4yIDU2LjIgNjEuMiA1OS4xQzYxLjIgNjAuMSA2MS40IDYwLjMgNjIg&#10;NjAuM0w2Mi44IDYwLjMgNjIuOCA2MUM2Mi41IDYxIDYyLjEgNjEuMSA2MS44IDYxLjFMNjEuOCA2&#10;MS4xWiIgZmlsbD0iIzIzMUYyMCIvPjxwYXRoIGQ9Ik02NS44IDYxLjVDNjUuMiA2My4yIDY0Ljcg&#10;NjMuNyA2My41IDYzLjcgNjIuMyA2My43IDYzIDYzLjcgNjIuOCA2My43TDYyLjggNjNDNjMuMSA2&#10;MyA2My4zIDYzLjEgNjMuNiA2My4xIDY0LjIgNjMuMSA2NC42IDYyLjggNjUgNjEuN0w2NS4yIDYx&#10;LjEgNjMuMSA1NS43IDY0IDU1LjcgNjUuMSA1OC44QzY1LjMgNTkuMyA2NS40IDU5LjcgNjUuNSA2&#10;MC4xTDY1LjUgNjAuMUM2NS41IDU5LjggNjUuOCA1OS4xIDY2IDU4LjVMNjcgNTUuOCA2Ny45IDU1&#10;LjggNjUuNiA2MS43IDY1LjggNjEuNVoiIGZpbGw9IiMyMzFGMjAiLz48cGF0aCBkPSJNNzIuOSA2&#10;MUM3MS41IDYxIDcwLjUgNjAuMSA3MC41IDU4LjIgNzAuNSA1Ni4zIDcxLjUgNTUuNCA3My4xIDU1&#10;LjQgNzQuNyA1NS40IDc1LjUgNTYuMSA3NS41IDU4LjEgNzUuNSA2MC4xIDc0LjUgNjEgNzIuOSA2&#10;MUw3Mi45IDYxWk03MyA1Ni4xQzcyLjIgNTYuMSA3MS40IDU2LjcgNzEuNCA1OC4yIDcxLjQgNTku&#10;NyA3MiA2MC4zIDczIDYwLjMgNzQgNjAuMyA3NC42IDU5LjcgNzQuNiA1OC4yIDc0LjYgNTYuNyA3&#10;NC4xIDU2LjEgNzMgNTYuMVoiIGZpbGw9IiMyMzFGMjAiLz48cGF0aCBkPSJNNzkuOCA1My43Qzc5&#10;LjUgNTMuNyA3OS4yIDUzLjYgNzkgNTMuNiA3OC4yIDUzLjYgNzcuOCA1NC4xIDc3LjggNTUuMUw3&#10;Ny44IDU1LjUgNzkuNCA1NS41IDc5LjQgNTYuMSA3Ny44IDU2LjEgNzcuOCA2MC44IDc3IDYwLjgg&#10;NzcgNTYuMSA3NS44IDU2LjEgNzUuOCA1NS41IDc3IDU1LjUgNzcgNTUuMUM3NyA1My42IDc3Ljcg&#10;NTIuOSA3OSA1Mi45IDgwLjMgNTIuOSA3OS42IDUyLjkgNzkuOSA1Mi45TDc5LjkgNTMuNiA3OS44&#10;IDUzLjZaIiBmaWxsPSIjMjMxRjIwIi8+PHBhdGggZD0iTTg5LjYgNjAuOSA4OSA1Ni40Qzg4Ljkg&#10;NTUuNSA4OC44IDU1IDg4LjggNTQuNkw4OC44IDU0LjZDODguOCA1NC45IDg4LjYgNTUuMyA4OC40&#10;IDU1LjhMODYuNyA2MC45IDg1LjggNjAuOSA4NC4yIDU2LjFDODQgNTUuNiA4My44IDU1IDgzLjcg&#10;NTQuNkw4My43IDU0LjZDODMuNyA1NS4yIDgzLjYgNTUuOCA4My41IDU2LjVMODMgNjAuOSA4Mi4x&#10;IDYwLjkgODMuMSA1My42IDg0LjIgNTMuNiA4NS45IDU4LjVDODYuMSA1OSA4Ni4yIDU5LjUgODYu&#10;MyA1OS45TDg2LjMgNTkuOUM4Ni40IDU5LjQgODYuNSA1OS4xIDg2LjcgNTguNkw4OC40IDUzLjYg&#10;ODkuNSA1My42IDkwLjYgNjAuOSA4OS42IDYwLjlaIiBmaWxsPSIjMjMxRjIwIi8+PHBhdGggZD0i&#10;TTk0LjcgNjAuOSA5NC43IDU5LjggOTQuNyA1OS44Qzk0LjQgNjAuNSA5My43IDYxIDkyLjggNjEg&#10;OTEuOSA2MSA5MS4zIDYwLjUgOTEuMyA1OS43IDkxLjMgNTguOSA5Mi41IDU3LjggOTQuNiA1Ny44&#10;TDk0LjYgNTcuNEM5NC42IDU2LjYgOTQuMyA1Ni4xIDkzLjQgNTYuMSA5Mi41IDU2LjEgOTIuMiA1&#10;Ni4zIDkxLjggNTYuNkw5MS44IDU1LjlDOTIuMiA1NS43IDkyLjkgNTUuNSA5My42IDU1LjUgOTUu&#10;MSA1NS41IDk1LjUgNTYuMiA5NS41IDU3LjNMOTUuNSA2MSA5NC43IDYxIDk0LjcgNjFaTTk0Ljcg&#10;NTguNEM5Mi43IDU4LjQgOTIuMiA1OSA5Mi4yIDU5LjYgOTIuMiA2MC4yIDkyLjUgNjAuNCA5My4x&#10;IDYwLjQgOTQuMSA2MC40IDk0LjcgNTkuNSA5NC43IDU4LjVMOTQuNyA1OC41WiIgZmlsbD0iIzIz&#10;MUYyMCIvPjxwYXRoIGQ9Ik0xMDAuNSA2MC45IDEwMC41IDU3LjRDMTAwLjUgNTYuNiAxMDAuMyA1&#10;Ni4xIDk5LjUgNTYuMSA5OC43IDU2LjEgOTcuOSA1Ny4xIDk3LjkgNTguM0w5Ny45IDYwLjkgOTcu&#10;MSA2MC45IDk3LjEgNTUuNSA5Ny45IDU1LjUgOTcuOSA1Ni43IDk3LjkgNTYuN0M5OC4yIDU1Ljkg&#10;OTguOSA1NS40IDk5LjggNTUuNCAxMDAuNyA1NS40IDEwMS40IDU2LjIgMTAxLjQgNTcuMUwxMDEu&#10;NCA2MC45IDEwMC41IDYwLjlaIiBmaWxsPSIjMjMxRjIwIi8+PHBhdGggZD0iTTEwNC45IDYxQzEw&#10;My43IDYxIDEwMi42IDYwLjUgMTAyLjYgNTguNCAxMDIuNiA1Ni4zIDEwMy41IDU1LjQgMTA1LjIg&#10;NTUuNCAxMDYuOSA1NS40IDEwNi4xIDU1LjQgMTA2LjUgNTUuNkwxMDYuNSA1Ni4zQzEwNi4xIDU2&#10;LjIgMTA1LjYgNTYuMSAxMDUuMiA1Ni4xIDEwNCA1Ni4xIDEwMy41IDU3IDEwMy41IDU4LjMgMTAz&#10;LjUgNTkuNiAxMDMuOCA2MC4zIDEwNS4xIDYwLjMgMTA2LjQgNjAuMyAxMDYuMSA2MC4yIDEwNi41&#10;IDYwTDEwNi41IDYwLjdDMTA2LjIgNjAuOCAxMDUuNiA2MSAxMDUgNjFMMTA0LjkgNjFaIiBmaWxs&#10;PSIjMjMxRjIwIi8+PHBhdGggZD0iTTExMS4xIDYwLjkgMTExLjEgNTcuNEMxMTEuMSA1Ni42IDEx&#10;MC45IDU2LjEgMTEwLjEgNTYuMSAxMDkuMyA1Ni4xIDEwOC41IDU3LjEgMTA4LjUgNTguM0wxMDgu&#10;NSA2MC45IDEwNy43IDYwLjkgMTA3LjcgNTMgMTA4LjUgNTMgMTA4LjUgNTYuNyAxMDguNSA1Ni43&#10;QzEwOC44IDU1LjkgMTA5LjUgNTUuNCAxMTAuNCA1NS40IDExMS4zIDU1LjQgMTEyIDU2LjIgMTEy&#10;IDU3LjFMMTEyIDYwLjkgMTExLjEgNjAuOVoiIGZpbGw9IiMyMzFGMjAiLz48cGF0aCBkPSJNMTE3&#10;LjYgNTguMSAxMTQgNTguMUMxMTQgNTkuNyAxMTQuNiA2MC40IDExNS44IDYwLjQgMTE3IDYwLjQg&#10;MTE3IDYwLjMgMTE3LjQgNjAuMUwxMTcuNCA2MC44QzExNyA2MSAxMTYuNCA2MS4xIDExNS43IDYx&#10;LjEgMTE0LjEgNjEuMSAxMTMuMiA2MC4yIDExMy4yIDU4LjMgMTEzLjIgNTYuNCAxMTQuMSA1NS41&#10;IDExNS42IDU1LjUgMTE3LjEgNTUuNSAxMTcuNyA1Ni41IDExNy43IDU3LjcgMTE3LjcgNTguOSAx&#10;MTcuNyA1Ny45IDExNy43IDU4LjFMMTE3LjcgNTguMVpNMTE1LjUgNTYuMUMxMTQuNyA1Ni4xIDEx&#10;NC4yIDU2LjcgMTE0LjEgNTcuNUwxMTYuOCA1Ny41QzExNi44IDU2LjcgMTE2LjMgNTYuMSAxMTUu&#10;NSA1Ni4xTDExNS41IDU2LjFaIiBmaWxsPSIjMjMxRjIwIi8+PHBhdGggZD0iTTExOS43IDYxQzEx&#10;OS4zIDYxIDExOC45IDYxIDExOC42IDYwLjlMMTE4LjYgNjAuMkMxMTkgNjAuMiAxMTkuNCA2MC40&#10;IDExOS44IDYwLjQgMTIwLjYgNjAuNCAxMjEuMSA2MC4xIDEyMS4xIDU5LjUgMTIxLjEgNTguMiAx&#10;MTguNSA1OSAxMTguNSA1Ny4xIDExOC41IDU1LjIgMTE5LjIgNTUuNSAxMjAuNiA1NS41IDEyMiA1&#10;NS41IDEyMS4zIDU1LjUgMTIxLjcgNTUuNkwxMjEuNyA1Ni4zQzEyMS4zIDU2LjIgMTIwLjkgNTYu&#10;MSAxMjAuNiA1Ni4xIDExOS44IDU2LjEgMTE5LjQgNTYuNCAxMTkuNCA1NyAxMTkuNCA1OC4zIDEy&#10;MiA1Ny42IDEyMiA1OS40IDEyMiA2MS4yIDEyMS4yIDYxLjEgMTE5LjcgNjEuMUwxMTkuNyA2MS4x&#10;WiIgZmlsbD0iIzIzMUYyMCIvPjxwYXRoIGQ9Ik0xMjUgNjFDMTIzLjkgNjEgMTIzLjYgNjAuNSAx&#10;MjMuNiA1OS40TDEyMy42IDU2LjIgMTIyLjQgNTYuMiAxMjIuNCA1NS42IDEyMy42IDU1LjYgMTIz&#10;LjYgNTMuOCAxMjQuNCA1My42IDEyNC40IDU1LjYgMTI2IDU1LjYgMTI2IDU2LjIgMTI0LjQgNTYu&#10;MiAxMjQuNCA1OS4xQzEyNC40IDYwLjEgMTI0LjYgNjAuMyAxMjUuMiA2MC4zTDEyNiA2MC4zIDEy&#10;NiA2MUMxMjUuNyA2MSAxMjUuMyA2MS4xIDEyNSA2MS4xTDEyNSA2MS4xWiIgZmlsbD0iIzIzMUYy&#10;MCIvPjxwYXRoIGQ9Ik0xMzEuMSA1OC4xIDEyNy41IDU4LjFDMTI3LjUgNTkuNyAxMjguMSA2MC40&#10;IDEyOS4zIDYwLjQgMTMwLjUgNjAuNCAxMzAuNSA2MC4zIDEzMC45IDYwLjFMMTMwLjkgNjAuOEMx&#10;MzAuNSA2MSAxMjkuOSA2MS4xIDEyOS4yIDYxLjEgMTI3LjYgNjEuMSAxMjYuNyA2MC4yIDEyNi43&#10;IDU4LjMgMTI2LjcgNTYuNCAxMjcuNiA1NS41IDEyOS4xIDU1LjUgMTMwLjYgNTUuNSAxMzEuMiA1&#10;Ni41IDEzMS4yIDU3LjcgMTMxLjIgNTguOSAxMzEuMiA1Ny45IDEzMS4yIDU4LjFMMTMxLjIgNTgu&#10;MVpNMTI5IDU2LjFDMTI4LjIgNTYuMSAxMjcuNyA1Ni43IDEyNy42IDU3LjVMMTMwLjMgNTcuNUMx&#10;MzAuMyA1Ni43IDEyOS44IDU2LjEgMTI5IDU2LjFMMTI5IDU2LjFaIiBmaWxsPSIjMjMxRjIwIi8+&#10;PHBhdGggZD0iTTEzNC45IDU2LjJDMTMzLjcgNTYgMTMzLjEgNTYuOSAxMzMuMSA1OC43TDEzMy4x&#10;IDYwLjkgMTMyLjMgNjAuOSAxMzIuMyA1NS41IDEzMy4xIDU1LjVDMTMzLjEgNTUuOSAxMzMuMSA1&#10;Ni40IDEzMyA1Ni45TDEzMyA1Ni45QzEzMy4yIDU2LjEgMTMzLjggNTUuMyAxMzQuOSA1NS40TDEz&#10;NC45IDU2LjJaIiBmaWxsPSIjMjMxRjIwIi8+PC9nPjwvc3ZnPlBLAwQUAAYACAAAACEAXyeM0OMA&#10;AAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeGsXENQiS9M06qkxsTUx3qYw&#10;BVJ2lrBboP/e5aS39zIvb76XrSfdioF62xhWEC4DEMSFKRuuFHwd3hbPIKxDLrE1TAquZGGd395k&#10;mJZm5E8a9q4SvoRtigpq57pUSlvUpNEuTUfsbyfTa3Te9pUsexx9uW5lFASPUmPD/kONHW1rKs77&#10;i1bwPuK4eQhfh935tL3+HJKP711ISt3fTZsXEI4m9xeGGd+jQ+6ZjubCpRWtgkUYx36Mm1W08mrO&#10;JHGUgDgqiJ5WMcg8k/9n5L8AAAD//wMAUEsDBBQABgAIAAAAIQCu1JvL1wAAAK0CAAAZAAAAZHJz&#10;L19yZWxzL2Uyb0RvYy54bWwucmVsc7ySz2rDMAyH74O+g9F9cZKWMUadXsag19E9gLAVxyz+g+WV&#10;9u1rKIMVuu2WoyT0/T6EtruTn8WRMrsYFHRNC4KCjsYFq+Dj8Pb4DIILBoNzDKTgTAy7YfWwfacZ&#10;S13iySUWlRJYwVRKepGS9UQeuYmJQp2MMXsstcxWJtSfaEn2bfsk808GDDdMsTcK8t6sQRzOqSb/&#10;z47j6DS9Rv3lKZQ7EdL5ml2BmC0VBZ6Mw2tz3aRgQd536Jdx6Bs+/urQLePQ/XWHzTIOm+87yJsn&#10;Gy4AAAD//wMAUEsBAi0AFAAGAAgAAAAhAKjWx6gTAQAASQIAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AABEAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuJrjkjAFAABYEAAADgAAAAAAAAAAAAAA&#10;AABDAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAo/ONagl2AQAJdgEAFAAAAAAAAAAA&#10;AAAAAACfBwAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAKAAAAAAAAACEAV0hixmkZAABpGQAA&#10;FAAAAAAAAAAAAAAAAADafQEAZHJzL21lZGlhL2ltYWdlMi5zdmdQSwECLQAKAAAAAAAAACEAHf6z&#10;VjIcAAAyHAAAFAAAAAAAAAAAAAAAAAB1lwEAZHJzL21lZGlhL2ltYWdlMy5wbmdQSwECLQAKAAAA&#10;AAAAACEAFwhbMGIyAABiMgAAFAAAAAAAAAAAAAAAAADZswEAZHJzL21lZGlhL2ltYWdlNC5zdmdQ&#10;SwECLQAUAAYACAAAACEAXyeM0OMAAAAOAQAADwAAAAAAAAAAAAAAAABt5gEAZHJzL2Rvd25yZXYu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAK7Um8vXAAAArQIAABkAAAAAAAAAAAAAAAAAfecBAGRycy9fcmVs&#10;cy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAkACQBCAgAAi+gBAAAA&#10;">
-[...1 lines deleted...]
-                  <v:fill opacity="0" color2="#f3f1e8 [3212]" rotate="t" colors="0 #f3f1e8;20972f #f3f1e8" focus="100%" type="gradient"/>
+              <v:group id="Group 7" style="position:absolute;margin-left:-1in;margin-top:-64.5pt;width:843.25pt;height:204.2pt;z-index:251658240;mso-width-relative:margin;mso-height-relative:margin" coordsize="107093,25933" o:spid="_x0000_s1026" w14:anchorId="3CC59B2F" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQC4muOSMAUAAFgQAAAOAAAAZHJzL2Uyb0RvYy54bWzUWNtu&#10;3DYQfS/QfyD0Hq9ue0XWgevUQQA3MWIXeeZyqZUQiWRJrnedr+8hKWkv3tSu0xTtg2XeOXN45szY&#10;r99sm5rcc20qKeZRchZHhAsml5VYzaPf765eTSJiLBVLWkvB59EDN9Gb859/er1RM57KUtZLrgkO&#10;EWa2UfOotFbNBgPDSt5QcyYVF5gspG6oRVevBktNNzi9qQdpHI8GG6mXSkvGjcHo2zAZnfvzi4Iz&#10;+7EoDLeknkewzfqv9t+F+w7OX9PZSlNVVqw1g77AioZWApf2R72llpK1rh4d1VRMSyMLe8ZkM5BF&#10;UTHufYA3SXzkzTst18r7spptVqqHCdAe4fTiY9mH+3da3aobDSQ2agUsfM/5si10437DSrL1kD30&#10;kPGtJQyDSTyOp1mSRoRhMh1OsyxvUWUloH+0kZW/PrV10F09ODBoo0ARs0PBfB8KtyVV3INrZkDh&#10;RpNqOY+yYRqP4uFoHBFBGxD2EyhExarmZOjI4ozA6h4wMzPA7m+hFSd5QCsZpnkce7R6l+lMaWPf&#10;cdkQ15hHGvd7ZtH7a2NhAZZ2S1rCLa+quiZFXSF+BKIsIlraz5UtvYt4I79/ZbDf7zBESYCXIX5i&#10;P+WjjV/WmtxTxMlilThXcdHK7G+YTv9ig1toSrrk4YwES4NrGKb2N7lsx5NhP05rVdIw3IHQW9Jf&#10;761oLa8rQfAW82jocMPxxDBaczybN5jObFVz92Ct9Zp6aJxptXBfIR1UYdaNgGDdA/qWfah5WP2J&#10;F+ADCJ6eQogyxoUNuO473fkGow89qQUOdCcXuL8/uz3Aad0O/e7sYGW73m3lXs76zSef7nBzv8Pf&#10;LIXtNzeVkPqUZzW8am8O6zuQAjQOpYVcPiBawDGvCUaxqwpUvabG3lAN9cS7ICPYj/gUtdzMI9m2&#10;IlJK/fXUuFuPcMZsRDZQ43lk/lhTDSrX7wW4Ok1yyAqxvpMPxyk6en9msT8j1s2lBJETEEQx33Tr&#10;bd01Cy2bz0gcF+5WTFHBcPc8YlZ3nUsbsgRSD+MXF34ZJFtRey1uFeuiyoXi3fYz1aqNVwtl/CA7&#10;caGzo7ANa917CHmxtrKoPFl3uLZ4Q+j29Dg0dyo1HaWjJJ+MYXpQKZ8pSB4UauUU6rmqnk3G6XgY&#10;kVPSnqVpnEEJXyDt39iKwAhZ5VDaVcVm+GkTHFqPpP3pQgC77NoxJhQTzbPOaKj+slavwsNWi6qu&#10;7IOvKxAbzihxf1Mxp++us8M/yUexwy2DkncPEEoIHz3d4rAVel2xa8m+GCLkZQkB4xdGQaVa2Roc&#10;Lvfdg3sXUHYv8adk3U22LoOwR2XBCdRCyfFWsnUDCQs1lOY1tSjgTFkpg0CZ8WbhVFW/X7bCajRz&#10;uurqpzQZ53Abl4UW1AJqZzW3rPQ64xWu0+B+wrvVeRLwdJmTLDbIDcizFMHgBemo6hiP8sloAhI+&#10;Jmg6GmfZEDFwxM+eZLtM+cxk+o0s4R4opHnvBbrBATT+R5RNsjzJkilE8ZCyqVONQw7+Y5R1hPjB&#10;DM2c+d/BQLf5iHOgFNiWxUmKUs2f3pe7WTxBaRMoN8rH41DjvJRxnk7HzHK54IfXucink3GSTPs6&#10;9865+IvcEo+ns6Etc4ndYrjVKjf+jYIXJ6YongN00+EERDuAbpRmSZJkAbpJPkxSj+1Lodsr5lx1&#10;R1BmjJwYuOd8osyz28UWpu1y7r9bywCiUMegEWoYNEL9gsaLaxf7X6pcdund1zP+z1e0Dv4+3u/7&#10;Vbt/CJz/CQAA//8DAFBLAwQKAAAAAAAAACEAoTxdTEJjAQBCYwEAFAAAAGRycy9tZWRpYS9pbWFn&#10;ZTEucG5niVBORw0KGgoAAAANSUhEUgAAAs4AAAK4CAYAAABkl3vwAAAAAXNSR0IArs4c6QAAAARn&#10;QU1BAACxjwv8YQUAAAAJcEhZcwAAHYcAAB2HAY/l8WUAAP+lSURBVHhe7N0HeBTXuTdw7v1yEzvl&#10;ptwkNze9OM1JHMdptmMHGxU6qIBtelFBSAhJCNSlVUeApFUFVOi99957B9NNM5hqOjY2TZj5npnZ&#10;2Z098545Z8/MNum8z/N/yG2xDdrd3/3nfWdbteLDhw8fPnz48PGDOW/t962PKyNf/bgqKvBaVWT/&#10;K5WRidcqI3KvV0U2XK+KnHW9MnLT9cqBUj6uHHjmelXE+etVA6XccMqA8zeq5Vyv6r/phi03q/rP&#10;ulnTr+F6Zb/cG5X9Eq9X9ev/cVWfwI8r+716pa7Hd9G/Hz58+PDhw4cPHz58vDZ36qK/eaMy5i9X&#10;K2LCr1mjR1ypHDTuWmX06muVUaevVUQ//bgyWvi4Mso5VWIipVy3JwLJQCk31KkegKS/cFOTfup8&#10;eKO674abNX0ablX3Tb9d2+fdm7X9/36llKOaDx8+fPjw4cOHj5vmo/LBv7xcPjjwijU26qp18Mgr&#10;1pg5Vypi9l2piLl9tSJGuFYpZhCSaHvYAS0j2iCgpdyq6SvlZk2fT25V9zl0s6b3gls1fcbcrOoT&#10;e7umd7sb1X1+I1gsX0L/2fnw4cOHDx8+fPjwwc6lsiF/vlIxOOKSNXbc5YrB+65UxApXKwYDiXGK&#10;RwFdZQzQcvog6X34dnXvCbdreg++Wdvr74LQ6j/Q3xs+fPjw4cOHDx8+LXiuWgf//lJ5bJ/LFfGV&#10;V6xxOy6Xxz25UhEnOBLrFHMAjSCaGdBoC43imQXQfYTbNb2F29W999+q7j3+dnWvyOs1PV9Gf9/4&#10;8OHDhw8fPnz4NPO5WBb7wsWyoe9dKo8vvWwdsvmSdchnl61DBHWuWOPkuARoZ0SzA1pGtFFAaxHN&#10;COia3sKt6l5Nt2p677xd07vqTm3vvrfG9XoR/X3lw4cPHz58+PDh0wzmUln8q5fLEkZeLB+666I1&#10;vumSdagg5rI1HgkHNIpnNaCdUt3r0O3antZbY3sGor/ffPjw4cOHDx8+fPxozlsTXrtQOjT7UnnC&#10;5kvlCYIjQ+XY8EwDaDuiDQMaRXQzAHRNLzF7btf2LLpb2/Nt9M+BDx8+fPjw4cOHjw/O+dJhv7tQ&#10;ljTkYlnS4o/KEz67WJ4oOKLGswrRhgHtjGgtnj0LaA2iPQjoWzW9nt6q7bX6dm3P4Xf5XjQfPnz4&#10;8OHDh49vzbmKof97oXRYrwtlSZMulCVd+qg8SbjoFDWeOaA9AWhbbt6p7Tnrbm3PiGvWd3+O/rnx&#10;4cOHDx8+fPjw8cAcs1i+fL4sqcOFsmHlF0qHHfmobJigiQmA1iKaAxrFMxHQtWJ6nrlT02Pcreoe&#10;4Xfqun8T/fPkw4cPHz58+PDhY/Kct1ieO182PPF86fAzF8qGCxfKkqV8ZA8NoFFEo3j2T0A7EI3i&#10;2XcAfae2p3Cntsel29U9cu9a+30L/fPlw4cPHz58+PDhY3DE3eXzpcMzL5SNOHihbIQgo1kdHwO0&#10;BtEc0M4NtJgep6SDwuper6B/3nz48OHDhw8fPnxcnLNlKX86P2ZE7vnSEUfPl44QlMh4hgAtI9oo&#10;oLWI5oBG8awFtBbRWjwDgK7p8eGd2p6jb9W890/0z58PHz58+PDhw4cPYc6MGvHKh2NSis6Xpn5w&#10;vjRFcI6XAa17SOh5QDsQ7d+AvlPT49Kd2p7WOzU93kB/Hvjw4cOHDx8+fPgg8+GYtH+eK00b/WFp&#10;6rkPS1MFJeft4YB2CdB2RBsFtIxoo4CGEY020D0/vl3zXi1/JjQfPnz48OHDhw8w50pT3zg3Jt36&#10;4ei0ix+OSROklCrxHKC1iOaAJgNai2g2QNsQ7QD07Vu1Perv1fYKRn9e+PDhw4cPHz58WtycHz38&#10;B+fGpE86Nya96dyYdEGJHc8c0FhAOxBtFNAQon0H0NKTOGp6Lrpe0/sF9OeHDx8+fPjw4cOn2c/Z&#10;MZbvnx2dmXJuTPqJc2MyBOdwQBsHNHRIyAJoGdFGAa1FNAOga3pevF3bM//e2J6/RH+e+PDhw4cP&#10;Hz58muWcGZ3Z/czojBVnx2QKSrR49iygHYjmgKYGtAbRKJ7dA+jbtT223KruMQD9ueLDhw8fPnz4&#10;8Gk2c7Y0+69nR2dVnx2def/s6Czh7OhMORzQLgEaRjQLoKEncfgVoCfdqe3RGv0548OHDx8+fPjw&#10;8ds5Vmb5zpnR2cNOj84+cmZ0tiBGhrMSzwP6vM8BWotoNkA7I5od0DKijQJai2hzAX2rtueHt2p7&#10;5dyp6P5T9OeODx8+fPjw4cPHr+ZMqSXk9OjsJWdG50hgRuN1QNtbaBTPHNB+A+iaXsKtmp4b7tT2&#10;6o3+/PHhw4cPHz58+Pj8nBqZ9edTo3Ksp0dl3z09SkSzOm4GtB3RvgJoGdFGAW1HtGFAo4huNoBu&#10;ulXbs+F2Vc9/oT+PfPjw4cOHDx8+PjmnRlr6ny7JvXl6lEVwJEdK8wE0gGgmQNsQbRjQzojW4tmz&#10;gNYg2pOAru51/2Ztz+GCpfWX0J9NPnz48OHDhw8fn5hjRZYXPyjJHXdqVK5w2im+B2gHon0X0Jc4&#10;oI0BurbX9Fs1vf+J/pzy4cOHDx8+fPh4dT4Ymdf1VEnu+lOj8gQ5uVL8E9DOiGYGtA3RxgGNttAc&#10;0CiedQC9h+8+8+HDhw8fPnx8Yo5ZLF8+NSo/+VRJ3gUHmtXxDUCfMw3QEKJZAI0iGsWzfwLa2Nd5&#10;uwfQt6p737ld0zPv07oe30V/fvnw4cOHDx8+fDwyZ0ry//DByPzxH5QUCB+U5Es5JUaDZ18CNPQk&#10;jmYKaA2iWzygZ96u7vEa+nPMhw8fPnz48OHj1vlgVH7IyZL8DTKa1fEGoG2INgxo6JCQBdAyoo0C&#10;Woto3wO0A9G+Amgtop3wXNNr362q3n3Rn2c+fPjw4cOHDx/T57zF8tzJkYUjTpYUXjxZUih8IAXF&#10;c3MENIpoLwNa90kcHNB6gL5V3evezepeBdfG9v4++vPNhw8fPnz48OFjypwcmf+nkyML60+OLBJE&#10;NKvjPkDLiDYKaBjRvgVoLaKbCaDtiDYKaBnRRgGtIPpWda/Z1/kzn/nw4cOHDx8+Zs+JoqKwE8VF&#10;m06OLBYkOCthATSIaBZAaxHNBmhnRHNAexLQEKJZAK1FNCWg99+p7tUP/Xnnw4cPHz58+PBhmpMl&#10;JYNOFBd9dGJksaDE1wF9hgPaI4B2INp3AX2zWh/QN6t737td2zsF/bnnw4cPHz58+PBxaY4Xlww/&#10;UTzy9omRIwU5DjyDgEYQzQ5oGdHGAY220L4HaAeimxugnRHNDmgZ0cYBjbbQajz3eSruPV8s6/Y8&#10;+hrgw4cPHz58+PDRHfH5zMeLRuYeH1ny+PjIEuGEFAXPrICGEM0CaBTRKJ4pAe3iISEHtBgUz6yA&#10;hg4JGQCtQTSKZxcBXdPb+mnlgO+hrwc+fPjw4cOHDx9wThQX/8/x4pLS48WjhOPFJXJGyvF1QGsR&#10;zQHtHkBDLXSzAXTDx+U9f4m+Lvjw4cOHDx8+fJzmeMGYnx0vHjVeRrM6JEA7I5od0DKiWwKgHYhG&#10;8ewtQGsRzQZoZ0SzA1pGtFFAaxFNBehZH9f2fQl9ffDhw4cPHz58+EhzvKTkD8eLRk8/VjxakIPi&#10;mRXQ+ENCDmj/APRl0wCNItp3AX2zus/y27W9X0dfJ3z48OHDhw+fFj7Hi8f882jR6CXHiscIchQ8&#10;y/F1QGsR7WVA2xHtK4CWEW0c0LYW2ocBrUG0EUBX9918q7ZvMPp64cOHDx8+fPi00DleVBpwpKh0&#10;w7GiMYIUO55pAG1DNAc0NaAdiDYKaADRTIC2IdowoJ0RrcWznwK6us/+W7V9wtDXDR8+fPjw4cOn&#10;hc2R/NKQI0Vj9hwtKhUcMQvQKKI5oP0N0Jc4oGVAV/f94FZ1H/5FKXz48OHDh09LnfcLSt84UlR6&#10;/2hRmSBHjWc5vg5oO6I1ePZ3QDsjmhnQNkQbBzTaQvseoB2IRvFsDqBvVPdtul7Ztxv6OuLDhw8f&#10;Pnz4NPM5Wmhte6So7MCRonIbmtWhAbQzorV45oBGAa1BNDOgIUSzABpFNIpnDmgA0OduVPd7D309&#10;8eGDneU1HX6wzNr1rVXWrm+tsHYNWWXt2n9VVdf+qyq75kqpCrGurgyZtLayy6Q1lV02iVlb1XWe&#10;9F9XdWlYU9k5V8zaqs5D1lR17b++onPvddaub4lZUxH6x02W1l9C/5p8+PDhw8e8OVpU/q8jheVb&#10;RDQ7hwOaA1oGtBbRjIDWILpZAPrwjeo+ndDXFZ8WPCKOl1d2fX15RUjv5ZUhOSsqu05eURGydWVl&#10;yOWVlSGCmFWqrK5yzpqqrvasVWUdkvWqbHDkkw1VXQ5trO6yYH1V5zEbKjsP3ljdte2mms4vCBbL&#10;f6J/r3z48OHDh34O5pf9+XCBdfmRQqtgjwbQaAvte4B2IBrFs7cAbUO0YUBDT+JgAbSM6JYAaAei&#10;PQnovjtuVvd7C3198WkBs7ym+w+WVYS+t7wqzLqsouuqZZUh55dXhghiVqiigBlFMyucMWiWsrG6&#10;iz2bVNlc3fnu5uouuzZXd5m0qbJz4qaari+j/zx8+PDhwweefQWVvzpcWDH7cGGFcFgNZ28A2obo&#10;lgBoGNEsgEYR7WVA6z6Jo/kD+kZ1vzU3x/b7K/o649PMZnFllxeXVob1WVYZUrm0InTHssqQx8sq&#10;QwUxCphdgTMtmmnhvFEFZ2c0O2eLLZurOp/aUtV5xtaqLkmbq7q+ubOs2/PoPzMfPnz4tPR5f8zY&#10;7x8urGw8XFgpyHBWYtUimhXQGkQ3F0DLiG4JgNYiupkA2o5oo4CWEW3Hc2W/BTfHDvwt+nrj48cz&#10;vyLs1wutIT2WlIeWLakM2bK4IvTzpZWhghIFzcso0cwKZxo067fNWjQr2apOVZdjW6u6TN5W1XnI&#10;tsrOr/KdaT58+LT02W+p++qhgsoKGc3q+B+gHYg2CGgQ0SyA1iKaDdDOiOaAJgPagWijgIYQ7QKg&#10;q/pNvlXW90fo646PH83S0k7fXVgRMmSRNWTX4opQYYkSFZid0UwPZxY008IZ1za7Audt9nQWtsu5&#10;tL2mk3V7TQe+1sGHD58WOe8XVha8X1AlSNHgmQPaXYDWIpoDGsVzcwH0jar+NedKor+Jvvb4+PAs&#10;ru7yw4XlIf0WWUOnLaoIvSaCWYmCZjyc8Wg2A844NNPCmRbNDjh3dsC5Rs4O8dfqTht21HRK217d&#10;5W/o7x8fPnz4NMc5lF+deqig6gs7nFWA1iK6mQAaQTQ7oGVEtwRAOxDd3ADtjGh2QMuI1gV0Vb8S&#10;/hADH59JltbPLawI6bSoMrRioTX0+KKKUEGMBs1A20wLZxY008IZh2ZWOANtsx3N6uys7nxnZ02n&#10;uTuqO0fvrur8C/T3lQ8fPnyawxwqqI47VFB97/2CakEOgmc/ArQD0UYBDSGaBdAoolE8UwLaxSdx&#10;cEDjEM0CaOiQkAHQakRX9c9CX4d8fGAWWbv+fL41LGthReiZhTYsq6OBs27b7HwU6M62mRbOODSj&#10;cHalbbajWZVdYqo73d9Z3WnSzqqOgejvMx8+fPj46xwoqGl3qKCm6VBBjSBHwTMHtLsBrUU0B3RL&#10;AvT1qn790dcjHy/NgorQoPkVYeMXVITdXFgRJlChmQhn19tmVjjj0GzGUSCubSbC2ZbdYqo7rdpZ&#10;3Sly29iO30Z/7/nw4cPHX+Zw4dhXDxXU7HWgWZ1qFaKbG6CdEc0OaBnRLQHQDkSjePYWoLWIZgO0&#10;M6LZAS0j2hVAX6/qf+5aVb+O6OuSjwdnfkVYhwUVYRPmW0M/WSCBWQkFnHXR7J+PoMPDWdU2A2sa&#10;ajSDcJbSSdhT03HDrqoOse+PDf0++mfBhw8fPr48J4qr/+dQXu2Mg/m1wqECJSie/QfQMKJZAI0/&#10;JOSA9g9A2xFtGNAoot0A6MqBq29U9/kN+vrk4+aZbw0LmW8NnbagIvSBCGZnNIeR0UyEMx2aWeFM&#10;g2az22aX1jQ0aFbgbM/WvdUdE3ZXtvsx+mfDhw8fPr44B/LH5h3MHyuIcFbCAe0ZQGsR7WVA2xHt&#10;K4CWEd0SAC0hunJAtdCq1X+gr1E+Jo94kTmvPPyd+dbQOfOtoU/n28CshTNF2wwcBarbZlo406KZ&#10;Bc64tpkVzri2mQ7OTmgW9tqyp7rT7t01nUbsHdvxl+ifFx8+fPj4yhzIr+19IG/cHRnOShyAdiAa&#10;xbO3AK1FNBugbYjmgKYGtAPRRgENIJoJ0DZEGwa0M6K1ePYsoG9UDRiKvk75mDhzK0LemFsRuknE&#10;shIYzfptM92aBh7NrHCmQTMtnGnRDK5pmNM22+EspbaTsK+207W91R0T+Zeq8OHDx9dmX17NP/fn&#10;jd1zIH+ccNAe/wW0HdGGAY0imgPaY4AuMwfQWkT7D6A/rhx45kbVgPbo65WPwZlb2f2vc60hNfMq&#10;Qj9ToxkPZ7a2mRbOODSjcDazbWaFs7vbZiX7ZDjLqem0+kBtp3fRP0c+fPjw8cbstDR850De+OkH&#10;8scLIpyVeBfQMqJbAqDtiNbg2d8B7YxodkDLLXRLALQD0Wo8R6y8XhPxAvq65cMwy8f2/PYca9iw&#10;edawI/MqwgQxZDRTwlm3bXbvUaAazbRwxqGZDs5sbTM1nNVoru0k7JfS8cG+2k5j91V1/Af658qH&#10;Dx8+npz9ueMtB/LGC/YggHYg2iigAUSzABpANBugnRGtxTMHNApoDaKZAQ0hmgXQKKJRPDcTQFcO&#10;rERft3xcnNnWsJA51rDF86wymOnhTIFmIpxdRzMrnHFoNvsokPkRdLao0UwHZzkHajse21/bafj+&#10;0k7fRf+M+fDhw8fdsy9/fM/9uXW39ufVOeDsDUAXmANoLaI5oFE8txRAaxHNCGgNoj0P6I+rIp5d&#10;r4oYgr5++VDMzIrwl+Zaw8rnlIfdnSuiWQVnHJpZ4Qyj2b1tMy2ccW2z63A26xF0rqNZhrOc/TUd&#10;lx6o7RCG/nnz4cOHj7tmb17d3/fl1e3an1cviHBWwgZoZ0SzA1puoX0a0DZEGwW0A9Eonr0FaBui&#10;DQMaehIHC6BlRLcEQDsQrQPoyohT16sj26KvYz6YmVvT/etzKsKGzLGGHRDBrMS1tln/KNDMtpkV&#10;zjg0a+FsXtvMsqbh4lEgCGcFzWIO1nYU2+dPDtV0qDhU0+Fl9M+fDx8+fMycQ5ZJ39qfVz9VRrM6&#10;DkBrEM0MaAjRLIBGEc0B7SlAw4hmATSKaC8DWvdJHD4I6MrI5R+PHcyf0EWaGaUhf51dFjp5jgrM&#10;em0zHs7G22ZaONOimRbO7mmbtWsaph4F6qAZgrOSQ7Uddx+q6dgL/Tngw4cPH7Nmj6U+a19egyBG&#10;i2f/A7QG0ayA1iC6uQBaRnRLALQW0c0E0DZEX6uKbEBfz3xUM8ca9u4ca+h2Ec20cIbRrN820x0F&#10;4tHMCmcaNNPCmRbN4JqGC22zGXDGodkGZ+FgTcfbh2o75u6pDvkf9GeCDx8+fIzMnrzGgH2Whov7&#10;cmU4GwM09CQOFkDLiG4JgHYg2iCgQUSzAFqLaDZAOyOaA5oMaAei6QF9rTLywbWqCP5kLnTmlnT/&#10;5uyysKzZ1vDrJDTTwZmtbaaFMw7NZsAZh2ZWOOPaZlo4U6EZfQQdJZxFNCt5X/y1psOM/ZXtXkV/&#10;Pvjw4cOHZTZZNn1pT27jtH25jYIjzoCGEc0CaBTRHNBEQI80C9Ayoo0CWotoDmgUz94A9LWKyFXX&#10;a2J/gL6+W+zMLA//26zysCmzreESmElwJqOZEs66bbN7jwLVaKaFMw7NdHCmPwp0Z9tMgrOcDnuO&#10;1Hbojf6c8OHDh4+rs8cyMXJv7gRBjDOe/RPQWkQ3F0BDT+JA8cwBrQa0A9HNDdDOiFYAfa0iOg19&#10;fbfImV3R7b3Z1rAdMpodcMahmQ7OFGgmwtl1NLPCGYdmCc4+0zYbeQQdGc3OcJbwfOfw2I55++v4&#10;Y+v48OHDNnss9b/ZmzthuwJnY4B2RjQHNBnQ8Nd5swAaQjQLoFFEo3imBLSLT+LggMYh2lVAR33w&#10;cXX0a+jrvMXMJGvXb80qD8+eVR52Q0Sz0baZFc4wmtngTItmWjjj2mbX4UzfNuPhzIZmWjir0XxY&#10;zFg574/tOPNIdaeW+0Lhw4cP8+yxTCjemztRcMQZ0FpEc0CjePZ9QMuINgpoLaI5oH0S0BVRdejr&#10;vEWM+Ki5WdbwdQqY9dpmCc4utc3uPQpUo5kVzjg008LZNTSzHwW64xF0EJr14HxE/vXa+zWd3kB/&#10;jvjw4cMHN3uyJ7bdnTPx6h6LGs4uANrFQ0J3A9qB6OYGaGdEc0CTAe1ANIpnbwFai2g2QDsjGgL0&#10;1YqoJ1cqI1vWU7jEfeaZ5WELZqnQrAdnXNuMh7Pvtc20cKZBMyuccW0zHZx10IwcBZrZNitwlvHc&#10;4cyR2vYD0J8nPnz48EFnk2XSc3tyJs/aY5kkOILimQPaXYCGEc0CaPyTODig3Q1oGdFGAW1HtGFA&#10;OxB9tSJ63aXKyB+jr/tmOdPLwt6eVR6+Vg/NtHCG0ayFs5ltMyuccWhmgTMtmsE1DRfaZmo4M7TN&#10;tHBW0OxI+2tHxnYYiv5c8eHDh4969lgmxeyxTBYccQa0FtEc0CieWwqgtYj2MqDtiOaA1gP01aro&#10;LPR13+xmpjW0y8zy8F0imvXgjEMzHZzZ2mZaOOPQzApnGjSzwhnXNtPCmQrNJj2CzgnOQNus5OjY&#10;DmI+O1rbIVOwWP4T/Rnjw4eP/43QqtV/KEH/Zyyz2zLhxd2Wybt3O8HZfwHtQDSKZ28BWotoNkDb&#10;EM0BTQ1oB6KNAhpANBOgbYg2DGhnRGvxDAC6YtDZG1Uxb6Kv/2YzM8pDe82yhh2D0Gz0KFCvbQbh&#10;rNs280fQuQRnSjTTwlmvbbahWcox6df2JfvrAr+J/qzx4cPH98eOZUEVi+U/BUEwjOddlsmjd1um&#10;CI6geOaA1gJaRrRRQNsRbRjQKKI5oD0GaBuijQJai2jzAX3VOmgi+vpvFjPD2m3QjPKwjxQ0o3D2&#10;RtuMhzMdms2AMw7NEpxNbJtZ1jS89Qg6V+Asp33t4cp2LWPPiQ8fPx8NlkUoK5nb/f9JMfifJO3O&#10;ntZxV86UG85wdgBai2gvA9qOaA5oTwPa2Nd5+zKgnRHdnAF9xTro2dWKmH7o+4Bfz6zy8OEzrWG3&#10;1WjWwpm9bWaFM4xmejizoJkWzri22XU407fNeDizoZkWzixodoZzB+FYbfupR2s7/B792ePDh4/3&#10;B4tlBcrqWFp/SfwV/fdwZXZmT9u2K2eqsFuJBs/+A2gHoo0CGkA0C6ABRLMB2hnRWjxzQKOA1iCa&#10;GdAQolkAjSIaxbNHAX1GsFi+hL4X+OXMtIYmzrSGC2LwaIbbZgnOLrXN/BF07mibWeFMg2ZWOKvR&#10;fNyRbcdqWn8d/Rnkw4ePZ0e9r0yNZTGbVGHcdd6VM/3dXTnTBEc4oImAtiHaKKC1iOaARvHs+4CW&#10;EW0U0FpEMwJag2g8oK9UDo5H3w/8bmaWhyfNLA97iKKZFs64thkPZ99rm2nhjEOzGXDGtc10cNZB&#10;s8lHgbhH0LkAZ+HE2PbTztR2/Qn6s8iHDx/3jgbKelhWoKzGct1f/0vMMcuLXxYjWFoxrWvszJ4+&#10;zxnODkDbEa3Bs78D2hnRzRrQNkQbBbQD0SievQVoG6INAxp6EkfLAPSVipjNV+qi/fdbhmeUd4uc&#10;UR52w5W2mRbOMJop4czYNrPCGYdmWjizoBlc03ChbaaGMwOaaeFMi2YtnDsIJ2o7jD0ytuO30Z9J&#10;Pnz4mDsaLEP7yiiW1a0yiuW53dVxeV1jl2V62I6cac925UwX5KB49h9AaxDNDGgI0SyARhHNAU0G&#10;tIxoo4CGEc0CaBTRXga07pM4mAEdg74v+MXMsoa9O9Mafk5BMy2ccWimgzMFmoG2mRbOODSzwpkG&#10;zaxwxrXNtHCmPQo0s22W4Gy4bXbk5NgOozZZWjePfSc+fHxosFhGoewilp9VtvuKOuL/LvrXJs3O&#10;rOkzd+ZMF5RwQJMALSPaKKA1iGYFtAbRHND+Bmgtoj0O6HV36qL960lbMyrCOsywhr9Pg2aPHwXq&#10;ts0t9xF0eDjj0UzbNtPCmbZtdgHOwoma9tnozycfPnxcG8P7yjYo02BZAvOk1s9Jmfvil9G/F73Z&#10;mT2j846s6Y93Zs8QpKgA7UA0imdvAdqGaMOAhp7EwQGtB2gHog0CGkQ0C6C1iGYDtDOiWzagB0eg&#10;7w8+O9OtYf+eaQ3fpkazHpxxbbPrR4EUaCbCmQ7NZsAZh2YJzia2zSxrGrRtMy2ccWhmhTMNmu1w&#10;rm3/4MTYdonozykfPnz0RwNlPSxT7CvrYdkO5Umtn7tY9urzYp7NefV58b9G/770Znv2zCk7s2cK&#10;cmx49iigZUQbBTSMaBZAo4jmgCYCeqRZgJYRbRTQWkRzQKN4hgB9uSJ25ZW66K+i7xE+NzNLw/8y&#10;vTxslR6aaeHslrYZWNNw51GgGs20cMa1zaxw9kbbTAtnHJpROLO2zfaM63D9g3Ed/Of/++TDx0uj&#10;wTLNvrIOltX7yrRYlsBc1+mr9lA+z3ln5sx227NnfrYje6YghgPaM4DWIrq5ABp6EgeKZy8D2sVD&#10;QncD2tjXeZsP6EvWwX3R9wmfmqll3V6YUR42dwaCZhTONGh2vW127yPozIAzDs20cKZFM7imwdg2&#10;s8IZh2ZaOLO0zVg4j+sgfDBO/Nftz34wrsM76M8tHz4tfbBYRqEMrWDoYBmFshrLCpSxWK7r9NVn&#10;U4O+Jkb866F/z9Bsz5rZuCN7liBHxrMzog0CGkQ0C6C1iGYDtDOiOaDJgIa/zpsF0BCiWQCNIhrF&#10;Mwe0IUCXxy4R6qL/C32v8JmZYQ2fJ6IZhbOZbTMezmxtMy2cWdBMC2ccmlnhTNM208FZB80mHwXq&#10;tc20cAbRrILzB+PaCyfHtrt5up5/uyCflj3e2ldGoayHZXXEf1/0nwGdHdmzArZnzbrrgDMloBFE&#10;swNaRrRRQGsRzQGN4tl9gIYOCVkALSPaKKC1iOaAZgH0RWtsD/T9widmenn4cAjNKJxxaKaFM4xm&#10;Sjj7SNtMC2cWNBttm6nhzIBmWjjTopkKznY0y3A+Na69cGhs+wWWol4voj/DfPg059FAWQ/LFCsY&#10;elimXsHQw3JN66+Ludn4+jfE/3v0nwedHVmzx27Pmi1sz56NwLkZAdrFQ0J3A9rY13lzQDcnQDsQ&#10;jeLZW4BWIbp8yHz0/cLrM708vOuM8rCPjMAZh2Y6OFOg2Q1tMyuccWg2+yjQnY+gY4EzDs0SnE1s&#10;m2E4t7fDWcxMa2jd94bH/gD9WebDpzmNBsu+sK+MwbICZQXLYp4pmRr0NfSfTT07Mmf/e3vW7Bvb&#10;s+YIEp5tgIYRzQJoCNEsgEYRjeKZA9pdgIYRzQJo/JM4OKDdDWgZ0SyAvlQe2w193/DaTBvT7cUZ&#10;1rD1rqJZhjN72+wynHXbZvc+go4WzjRtMx2c+SPocG2zKvf7F/Sf9D1LLP9qbj7NarBYRqEMrWDo&#10;YBmFMrSCoYdlFMpoq6zBcmW7/5YyTY7eNwhuy5pbKaNZHRKgnRHNDmgZ0UYBrUU0BzSKZ/cB2oZo&#10;HwG0FtFeBrQd0f4L6EvlQ2ah7xtembq66P+aYQ0bp6DZFTjj2mbXjwIp0EyEMx2aWeFMg2az22aW&#10;NQ1Ptc2scKZBMwxn57ZZzOlx7YXjY9sf+mdOzByOZz7+PH63r4xrlSEs1wV+U8zdSa2/Jf69ov/s&#10;4myyzPjutsw5Tduy5iJw5oB2F6AdiEbx7C1AaxHNAe0ZQDsQbRTQAKKZAG1DNADoixVD/4i+f3h8&#10;ppeFJdOimRbObmmbgTWNlvoIOjo4s6GZFs44NJsBZ/VRoLpthuAsZnVF1+W/zoib3cpiAT+U+fDx&#10;xdFAmRHLNPvKelhGoewylhUoY7CsRJjU+lvi3wf6+yDOloy5iSKa0ZgDaPyTOJodoO2I9hVAy4g2&#10;Cmg7og0DGkU0B7THAG1DtFFAX7TGj0TfPzw600pDu0wrD79AC2ccmjVwdqlt5o+g08LZeNvMCmcc&#10;mmnhzIJmLJx11jQUNCvJG9Vj3k/S4n3jP8bhwwczGiz7674yAmUIyyKU7Rn7xrel1HUCv8hga+ac&#10;5duy5glyaABtQ7SPAFqLaA5ozwHaGdFaPHsW0Ma+ztuXAe2MaC8Cet95a8K30PcQj8wsa8jvp5WF&#10;r1OjmRXONG0zHs5sbTMtnFnQTAtnHJpZ4eyRttlPH0GnB+czcj55Kydq20/Th1jRn3U+fLw5WCyj&#10;UIZaZR0so1CGWmU9LKNQhlplPSwrUAaxrEBZzIyOUp41BH/nWWOXb6C/P9syF76xNWP+QwecOaDd&#10;CWgHoo0CGkA0C6ABRHNAewbQGkQzAxpCNAugUUSjeLYBujzeO0eC08vDZk0vN45mWjjDaKaEs27b&#10;7HwU6M62mRbOODSjcDazbaaGMyWaWeBMi2YqOOu0zRg4i3+ft36RPuTqT1LjctGfdz58PDUtYV9Z&#10;F8s2KNux3BD8nU+qA/5HjPQ/F1r9h/r3a1vmgtytmfMFdTigvQVo6JAQxTMFoG2INgpoLaI5oFE8&#10;uw/Q0CEhC6BlRBsFtBrRF8uHjle/h3hkppeH9ZleHt5kBpxxaKaDMwWaiXB2vW1mhTMOzWYfBfJH&#10;0LncNttTOurdVT9Ljxd+lhafiP7c8+HjrtFAmRHL/rSvDGFZgbIay8+myPm0rvV3xYj/3Mrv286k&#10;Oc9vyVywfWvmAic4+wugjX2dNwe0TwCa8uu8SYB2IBrFs7cAbUN0cwR0WcLZC2OG/ML5XdiNM31M&#10;2M+ml4VvYEWzDGf2ttllOOuimT+CTgtn42imhTNt20wLZ9xRIE3brOTsuPaPAnKi1v80fcjdn6bH&#10;x6E//3z4mDUaLLe0fWVMqwxiWZVnKx0Hgpsz5neW0awOBzSKZzMArUE0M6AhRLMAGkU0BzQZ0DKi&#10;jQIaRjQLoFFEew7QF8oSopzfkd04U8vDLCKaWeGMa5vNPgo0s21mhTMNms1um1nWNNx5FKhGMyuc&#10;cWjGwpmxbT5ry0Jr2K4XMoYc/nlG/JWfpcUNQF8DfPiwDhbLKJShVlkHyyiUoVZZD8solKFWWQ/L&#10;VCsYOlhWoAxh+dmEdt9Tcn9s0PfFvzfl93NL5sLKLZkLhS2ZC6RwQHsL0NAhIQugZUQbBbQG0ayA&#10;1iCaA5oMaGdEexvQWkTLeL5QljDH+d3ZTTPNGv7WtLLw866gmRbOuLYZD2eKthk4ClS3zbRwpkUz&#10;C5xxbTMrnHFtMx2c2dBMC2ccmlnhDKKZ8hF0enAWkz2y56yfZ8QLP0+Pv//LzNg30NcCHz40w/eV&#10;8fvKNFgWoazk2VQ54l9P/L3dPmLxDzdnLDwuw1mJmwFN+XXeJEA7EI3i2VuAtiGaA1oTdwPagWiD&#10;gAYRzQJoLaKbI6A/Kk+4fbly2F/Q92xTx2Kx/Oe00rApZrXNtHCG0azfNtOtaeDRzApnGjTTwpkW&#10;zeCaho+0zbRwZkEzFs46R4FqNJPgfGZs+7N/y4pZ/4uMIcLPM4Yc/kVGfGf0NcGHDzQaKDNiuSXs&#10;K+thWYGymPsNbf5XzDMxUwL+R/x93pyxuO+WjEWCPRzQCKBlRBsFNIxoFkCjiOaAJgIaPCRE8UwD&#10;aBnRRgGtRbSfA7osaQT6/m3qTLOGD4TQzApnGjTj4czWNtPCmQXNtHDGoZkVzh5pm01+BJ3ZR4Hq&#10;ttnomoaYc7ZUjHl33S/S4+6KeP5letyuX6bHBqCvCz58xNFgme8r0+0rY7CsQNmO5YY2/ytMav0D&#10;MZ+Jv87t/v82py+eujljkSCGA9pbgHZGtLcBrUU0B7Q2KKBRRKN4pgS0i4eE7gY01dd5lyWtQd/L&#10;TZupZd1emF4WthWCMwuaaeEMo5kSzrpts3uPAtVopoUzDs10cGZrm6nhTIlmWjiztM1UcNZpm12H&#10;czvh7Nh2z9rnRaz7pQjnjCHCrzLiNvwqLe419PXBp2UOFssolKFWWQfLKJShVlkPyyiUoVaZGcsU&#10;+8p6WEb3lamxPP7N/xPzbHxbKTuyZv5lU/riq5szFgty/APQDkQbBDSIaBZAaxHNAe0ZQMNf580C&#10;aAjRHNCUgP7iUnliG/S93ZSZXh5eqKDZDDjj0EwHZwo0E+HsOppZ4YxDs9lHgfwRdOa2zSKcxcyx&#10;hh78dUbcBRnOUpb9OnXIn9HXCJ/mP3xf2fx9ZRTKelj+vDHwh0q2ZM0f4UCzOn4MaPCQEMUzDaBl&#10;RBsFtBbRHNAont0HaOiQkAXQMqKNAlqL6OYD6Aulw4rR93rDI7bN02zPbGZFswxn9raZFc4wmt3b&#10;NtPC2S1tM7CmoUYzHs7G0UwLZ9q2mRbOZh8FquH84Xg5/Qr6bVbg/IKcOb/MGvpr9LXCp/mNBsqM&#10;WOb7yngsK1DWw/IzVT4f1+ZHm9MX7dqUsUTYLAXFMwe02wHt4iGhuwFt7Ou8OaCbE6AdiEbxDAP6&#10;QtmwS+j7vuGZXh4+3l1tswRnl9pm/aNAM9tmVjjj0KyBs4ltM8uahjuPAtVoZoUzDs1YOJuAZvWa&#10;hhrOG6s7ffiHzNjDKjgLL6THTfp1xqAfoa8XPv4/GizzfWXiCgYrlhUo02BZSn3rH58oyXh1c/ri&#10;m5sylgoinv0B0DCiWQANIZoF0CiiUTxzQLsL0DCiWQCNfxJHswO0HdHuAfT5sqRX0c8B5plS1q31&#10;tPLwm66imRbOuLYZD2fjbTMtnGnRTAtnmraZFc64tpkOzmxopoUzDs2scAbR7Ma2WUlsUd/VCpx/&#10;rSQzrvZPaYO/jb5u+PjfYLGMQhlqlXWwjEIZapVZsdxc9pUhLNuhbMOymGe27M5pGLQpfakgRcKz&#10;twCtRbQWzzSAdkY0O6BlRBsFtBbRHNAont0HaBuifQTQWkQ3T0BfKEsegn4mMM+08vBqM9tmWjjD&#10;aNZvm+mOAvFoZoUzDZpp4UyLZnBNw4W22Qw449BMC2daNFPBWecoUI1mOjg7t81izo9vJ+yo6fjB&#10;i5mxh9Vw/k1mnPCbjNgxL8TH27/JjI//jCEs831l0/aVNVi2QVmN5QcTg38i5tnE4J9sz5xTuyl9&#10;mQxnDmgAzy0H0A5Eo3j2FqC1iOaA9gygHYhmAfSwyejnA9NMLQ1/fXpZ+FUIzaxwpkEzHs5sbTMt&#10;nHFoRuFsZtvMCmdc20wLZyo0t9BH0OHgLCa6oO9qBc4SmjPjhN+KyYjNQ18/fHx3jGKZ7yvjscyy&#10;rwy1yiiWxTyoC/ypmM0ZC7ZtTF8miNEA2o5oo4CWEW0U0DCiWQCNfxJHswO0HdG+AmgZ0UYBbUe0&#10;YUCjiOaAJgMaOiR0wPl86fBjF8uSnkc/K1yeqeXhZUbbZqNHgeq2mQrOum2ze48C1WimhTMOzXRw&#10;pj8KdGfbTAtnb7TNrHCG0CxmS1WXY3/IiDumhXPc099lxaWiryE+vjV2MOOw3AL2lfWw7I19ZahV&#10;hrD8oPHtn4k5UZTXemPask8UOHsH0FpEswHahmgfAbQW0RzQREADiGYDtDOitXj2LKCNfZ23fwL6&#10;wzHJ/0Y/M1yaKeXhf5tWHn7BKJxp2mY6OFOgmQhn19HMCmccms0+CjTWNrv3EXQaOJvYNsNwZm+b&#10;SWsaSi6MbycMLOi3WoGzhObMOOF3UmI/fTEzLh59LfHxjREEQQYzDssU+8p6WOb7ymz7yiiUISw/&#10;U2VPTmP8xvTlgiMsgIYQzQHtT4B2INoooAFEc0D7FaA1iGYE9PnS4cPQzw2XZnpZt5FG0Wy0bWaF&#10;M4xmNjjTopkWzri22XU407fNeDizoZkWzixtMy2cPXUUqEazAuf11V3e/31m7AdaOEt4/vj3mUMi&#10;0NcTH++OBswolvm+stf2lZ2gDGD54bjWP1ciTGr9821Zc+s3pK0QNqaLUQPaGdHsgJYRbRTQWkRz&#10;QHsO0NAhIYpnCkDbEG0U0FpEc0CjeHYfoKFDQhjQH44ZPhP97KCeqWWhf55W3u20UTjj2mYJzi61&#10;ze49ClSjmRXOODTTwtk1NLMfBTbfR9Bp1zRo0exK26ykT37/NSicf68kI+7+i5mxb6CvKz6eH/ta&#10;hg6W+b4yHss0+8p6WKbZV9bDsghlJQ/rg34hZnPGkt0inJV4FNAaRKN49k9AG/s675YKaBTRXgY0&#10;5dd5kwDtQDSKZ28B2oZojwB6+OlzJanfRD9HqGZqWbd8FjTTwhnXNuPh7HttMy2cadDMCmdc20wH&#10;Zx00I0eBZrbNrHAG0WzSmgaubdaD88KK0EO/zYy9o26bFTi/KCYj7tjvM2K7oq8tPp4bCc0KmDFY&#10;plnBYMUy1b6yDpZbwr6yHpYVKEuZEPBLMSeKRwevT1vxYEPaSjucXQM09CQODmh/ArQG0cyAhhDt&#10;Y4DWILq5AFpGtFFAw4hmAbQD0RdKRwSgnyXEmWTp99y0svC7LHDGoZkWzjCatXA2s21mhTMOzSxw&#10;pkUzuKbhQttMDWeGtpkWzrRopoIzZdtMB2f6tlnMR+PbCUG5UdtQOEtozowT/iDhOXbvH9PjgtDX&#10;GB/PjIRmRizzfWXP7CtjsWyDslPGv/2rPTlTkjekrRJkOKtjBqBlRBsFtBbRHNAont0HaOiQkAXQ&#10;MqKNAlqDaA5oCkBrEc0GaGdE0wL6wzEjXD/yn2rt3h+HZlY449BMB2e2tpkWzjg0s8KZBs2scMa1&#10;zbRwpkIzfwQdEc4imsWUjX5vB9g22+D8h8xYMZv/kD3kX+jrjI/7x2Jp9Z8KmHFQhrDM95XJKxh6&#10;WKZZwXAFy2KeTZazJXP+lPVpqwQxLRrQlF/nTQK0A9Eonr0FaBuiOaA1cTegHYg2CGgQ0X4F6Hno&#10;ZwlxppaHz8DBmRbNRo8C9dpmEM66bTN/BJ1LcKZEMy2cvdE2s8IZh2YcnI+O7XDr5cyYIyicFTT/&#10;UUyW9OvKl7Ji/oK+1vi4f8TWGYWyHpZRKLuMZYoVDFYs0+wr62HZF/eVNVAGsPywofULYp41BL+w&#10;MX3ZQQXOrgEaRTQHtOcALSPaKKBhRLMAGkU0BzQR0OAhIYpnGkDLiDYKaC2izQP0udKUC1dKh30X&#10;/SzBzsyK8JemlYdfNwpnb7TNeDjTodkMOOPQLMHZxLaZZU3Da4+gY4AzDs0wnNnbZpY1DQXNYi6O&#10;bydEFPZfg2ubFTj/SUzm4Pl/yor5Lfqa4+PekY8Du3+Z7yv73r4yCmUclsU8mhj466Mjx3Rel7Kq&#10;aX3aasER3wG0BtHNGdA5KJ5ZAa1FNBugnRHtbUBrEc0BrQ0KaBTRKJ4pAe3iISEE6PNlae3QzxLs&#10;TCnrlsyCZi2c2dtmVjjDaKaHMwuaaeGMa5tdhzN924yHMxuaaeHMgmZaOKvXNDz9CDocnBeVh+z+&#10;fWbsDRTOTmjOihVekn4dPPUPmYN/gr7u+Lh3xNbZCJb5vjIey0b2ldVQxmFZSn3Ab8TszJmctC51&#10;jbA+VQ1nHKBRRHNAqwHtQLRRQEMtNAe0PwHagWijgIYQ7aeAHp0yHP0cwc608vBVLHCmaZslOLvU&#10;NvNH0LmjbWaFMw2aWeGMQzMWzjprGnpHgWa2zQqcPxrf7ovXsmMO6LbNNjiL+XPm4HmtLZYvoa89&#10;Pu4daceZAGUIyy19X1kPy0b3lRUo62FZzDNbtmXNqRLhrMTbgDb2bYQ+DGjwkBDFMw2gZUQbBbQW&#10;0RzQKJ7dB2jokJAF0DKijQJai2j3APrcmNR69DMEnMllYW9PKwt76iqaaeGMa5vxcPa9tpkWzjg0&#10;mwFnXNtMB2cdNJt8FNgcH0GHollJ+sjeqyE4a9Bsy8tZsWWvJiU9j74G+bhvpF3nOd2eR6HMimW+&#10;r2wMywqUISwrUBbzqPHt34p51vj2bzdnLF60LnWtIIcD2r8BjSIaxTMloF08JHQ3oI19nTcHtM8A&#10;enTaevQzBJypZd2KzGybaeEMo5kSzoxtMyuccWimhTMLmsE1DRfaZmo4M6CZFs60aKaCM2PbDMOZ&#10;vm3Wg/Omqi7HXsyMvUFsmx1wFl7OGlyAvgb5uHekp2rwfWWf2FfGYVmBsoJlMY8mBf9OzMb0Ffsd&#10;cMYAWoNoDmg1oGFEswAaQjQHtD8BGkY0C6DxT+LwY0CfQz8/NDO3pPs3p5eF74XQzApnHJrp4EyB&#10;ZqBtpoUzDs2scKZBMyuccW0zLZxxR4HubJslOPtJ20wLZxyaxVwa31YIskTt1IOzM5pjhb9kDn72&#10;ctbgdPS1yMd9I1ha/eeVur9+FYtlvq9MxjIKZaBVZsWyAmU1lh81BP5ezJ2qd/68NnX1x2tT1yFw&#10;5oCGEK3FMw2gnRHNDmgZ0UYBrUU0BzSKZy2gtYhmA7QN0T4CaC2i3Q/oj8rTfol+hjjN1LKwcKNt&#10;s9GjQHPb5pb7CDo8nI23zbRwpm2bXYazTtvMCmccmmnhLKJZjKWk13bcUSAI56zBwl+yYj57JWtw&#10;Avp65OO+EZ/rDGHZE/vKelim2VfWxbKf7SujWLZDWYVleya0efHUmMKOa1PWCSKclWjx7FlAOxDt&#10;u4DepsEzB7Q7AO1ANIpnDmi/BfTotED088NpppWHTzIKZ1zb7PpRIAWaiXCmQ7MZcMahWYKziW0z&#10;y5oGrm1mhTMOzaxwpkEzDGf2tpllTQOHZjWct1Z3+fyPGYNv6sHZGc2DhVekxNx4JSc2Cn1N8nHf&#10;SLvOQKvMimW+r+z6vjLUKqNYFvPMlgOW+pi1KesFCc/+AGg7oo0CWka0cUBDLTQLoPFP4mh2gLYj&#10;2lcALSPaKKDtiDYMaBTRzQvQZ0dlRKOfHU6DW9PQQzMtnGnaZlY4w2imhzMLmmnhjGubWeHsjbaZ&#10;Fs4saKaFs3pNw1ceQYeiWczl8W2FNjlR2wlHgQCcBwt/zY658EpObC/0dcnHPSN+DbcIZ76v7L19&#10;ZQ2UASw/rn/7D0p25UwvkuGsxPOA3mAaoCFEswBai2g2QNsQ7SOA1iLa9wDtQLSPABpANBugnRGt&#10;xbNnAW3s67yNAjpjJPrZYZ8Zpd3/Oq0s/JmrcKZBs+ttM38EHYRmo20zK5xxaDYDzjg0Y+Gss6bh&#10;zqNANZpJcE4q7rUa1zYrcNaiWUnMib9nx4Wir08+7plnZa8+7+/7ynpYptpX1sGyO/eVqbDc2PqP&#10;jgT9cUvmwilrUjYIYrwOaPDrvDmgOaCNABpANAe0twE9B/3csM+0stBBEJpROJvZNuPhzNY2s8CZ&#10;Fs20cMah2Qw449pmOjjroNnko8CW9Ag6NZoVOM+1hu1Q4AyhWR/Og4W/ZQ/e//fMaPpvLOLDPNLj&#10;6RZ3+QaEZb6v7N59ZTKWgxwZH/AnMRvTl29Q4OzbgIYOCVkALSPaKKC1iPY9QNsRrcGzvwMaOiRE&#10;8UwBaBuijQJai2gOaBTPakCfGZ21D/3csM/UsrAGCM4sbTMtnGE0U8KZsW1mhTMOzbRwZkEzeBTo&#10;QttMDWcGNNPCmRbNVHDWaZtdhzN920wLZxHNYs6Obffxy1kxp0hwxqBZTtbgrf/IjnkTfZ3yMX/O&#10;T2r9HIplvq/s/n1lXSzboCzm2UQ5jxvavLQ+dc2pNSkbneDsKUA7EG0U0NAhIQOgNYhG8cwB7fuA&#10;hhDNAmgU0V4GNOXXeZMA7UA0imfPAfrMqMzb562Wb6GfG60sltZfmlYWdghFMyuccWimgzMFmt3Q&#10;NrPCGYdms48CzXwEHQpnM9tmCc4mts0wnM1pm2nhjEMzCOc6OR1yIzagcKZsm6X8PXuw8I+sQav/&#10;mT34r+jrlY+5I7Rq9R/iEzZQKENY5vvK5u0r02JZyoS3/3ypLP7tNSM2fC7DWQkHNARoLaI5oFE8&#10;mwFoDaJ9ENAaRLMCWoPo5gJoGdG6gB6V8Qr6uSGuabxqpG2W4czeNrsMZ9222b2PoKOFM03bTAdn&#10;/gg689tm7ZqGGUeBajinjey5Wq9thuCsRrME5+wY4R9ZMQv/mTX49+hrlo+5I1he/LK0qkGxgsGK&#10;Zb6v7LyvrMayAmUUy+ocLS7vs3rEJmF1ykYpvgloZ0SzA1pGNAe0NwBtQ7RhQENP4mABtIxoDmgX&#10;AF2C4pkV0DKiz43ODkc/M8Q1jSFG4Ixrm10/CqRAMxHOdGhmhTMNms1um1nWNGjbZlo449DMCmca&#10;NMNwZm+bWdY0XDkKVNAsZllFyC4Izjg04+D8TxnP01/LjP0Z+rrlY+5cr2n9dRyW+b6y+fvKGigD&#10;WH5cH/SylElBL+/OmZguwVmJhwC9zjRAo4huJoCm/DpvEqAdiEbx7DuA3qfBMyugUURzQKsB7UC0&#10;UUBDLbTrgD47KmcE+nnRanpZ2GRX0EwLZ7e0zcCaRkt9BB0dnNnQTAtnHJq1cDbQNrv5EXS0cNZF&#10;swrOV+raChfHt73116zBRw21zTY4i3k1K6b+jfT476GvXT7mjWBp/aV7DcHfQbHM95XJrbIulgkr&#10;GJqosGxPY8BftmTNqVo9YrMgxxuAtrXQPgxoDaI5oBFAy4g2DmioheaA9gigwUNCFM80gJYRTQno&#10;cU4fFnPKuj0/rSzsmCtwxqFZA2eX2mb3PoLODDjj0EwLZ1o0g2sajG0zK5xxaKaFM0vbjIWzzpqG&#10;Gs10cHZT24zAWUzH3MjNEJxRNJPg/KojFS+NSf6a0wuYj6kjfhU31CpDWPbEvrIulin2lfWw7M19&#10;ZU1QLDcG/MWe8W1eEbMlc/GMVXY4mwVoG6INA9oZ0RzQZEA7EG0Q0DkonlkBrUU0G6CdEe1tQGsR&#10;7XuAhr+N0JuARhGds8Dpg2JGadjvUDSzwpmmbcbDma1tpoUzC5pp4YxDMyucPdI2m3wUqN8208EZ&#10;RLNJaxruapuhNQ0FzsOLe29C0UwDZ03bbMtrOTHCa9kxxa2EVv/h9CLmY9oIQqv/EL8EhYRlvq9s&#10;bF/ZDmUIyzYoS5ko50nD239dn7p0xaoRWwQRz54A9FoNnlkBjSKaA9o9gIZaaA7olgloCNFGAJ2z&#10;yemDYnppWH8UzixopoUzjGZKOPtI20wLZxyaUTib2TZTw5kSzSxwpkUzFZx12mbX4UzfNtPCGdc2&#10;i5lU1m0vDs44NOPgLKE5J0Z4XcJzdJbTi5iPqfOsst1XxNYZi2W+r4zFMu2+MhbLNigrWFZnfdqq&#10;bTKclRAAbUO0cUBDLbRvAdqBaBTPfg5o8JAQxTMNoGVEGwW0FtG+B2hj30boy4CGDglZAC0j2kVA&#10;H3b6kJheFpZvBpxxaKaDMwWaDcAZh2ZWOOPQbPZRoDsfQUcLZxo0S3A2sW2G4WxO20wLZxyaQTgD&#10;bbOY3dWdzvw5c/BjFM00cAbbZhucX88Z9OD17OhhTi9kPqaO+FXcEJb9fl9ZB8tU+8p6WEah7CKW&#10;UShLaQz8m5S6gL+vHbH2yKrhW1VwNgJoLaLZAO2MaA5oMqC3a/DMCmgI0SyARhGN4pkS0C4+iYMD&#10;2o8AXWK57PQBMa0sbDoLmmU4s7fNLsNZF838EXRaOBtHMy2cadtmWjjjjgKNtc3aNQ01mmnhrEEz&#10;pm2+Kv46vu3Dv2XHHNODM4RmEpz/lTNI+FdO9K3Xs6NjnF7MfEyb/XV//S/x6RrUWOb7yngsA/vK&#10;tFiWMlHO6hEbL6wU4azETYDWIpoR0BpEc0A7AxpqoX0L0Hs4oD0CaBjRLIDGP4nDCKA/KMl9cLGs&#10;7Hn7B8T0srCdLHDGtc1mHwWa2TazwpkGzWa3zSxrGu48ClSjmRXOODRj4WxC28yypuHSUSCmbRbh&#10;LCYwN3qd0aNA57ZZgbOE54v/yhrU10l8fEwboab11/m+MgWWGfaVQSgDWH7S0OYfSlaO2Hx35fBt&#10;gohnfUDLiG4JgHYg2lcArUW0Fs80gHZGNDugZUQbBrSmhfY9QDsQjeLZW4DWIpoN0DZEexnQh0ss&#10;P5Y+GKaO6f216eXhH9OgmRbOuLYZD2eKthk4CnTnI+hY4Ixrm1nhjGub6eDMhmZaOOPQzApnEM1+&#10;+Ag6CM4RBf3n49pmBc4QmklwfsOWN3OiP3gja1A3FH18jI94KCh9BbcOlvm+sg6WdfaVabGs5EFd&#10;h9dlNKvDAmgE0Ro8UwLaxSdxcECLQfHMCmj8ISEHtH8A+qgfAvrkSMvPpQ+G6WXd/mS0baaFM4xm&#10;/baZbk0Dj2ZWONOgmRbOtGgG1zR8pG2mhTMLmrFw1jkKVKOZDs5uapsxcFbQLGbU6B7zzDoKVLfN&#10;DjhLeD7476xBHVD48TE+z8pefV5c14CwTLWCwYjl5r6vTMTyhLf+qeTz+sBXL1mHtF85fLsgxz2A&#10;1iK6mQDajmijgJYRbRzQUAvtW4DWItrLgLYj2lcALSPaOKBtLbRhQKOINh/QH4zJ+7v0oTC9PLyr&#10;UTjToBkPZ7a2mRbOLGimhTMOzaxw9kjbbPIj6Mw+ClS3zWasaZh5FKhGM+2ahph5FeGr9dpmB5y1&#10;aCbBWUbzIOHfUqK3t7YMeguFHx/jI4x949suYZnvK+OxrEBZB8silJU8seWj8sSuK4ZvF8TgAS0j&#10;uiUA2oFoo4CGEM0CaC2i2QBtQzQHNDWgHYg2CmgA0SyABhDNBmhnRGvx7FlAf1BieUP6QJhmDRtm&#10;BM20cIbRTAln3bbZvUeBajTTwhmHZjo4s7XN1HCmRDMtnFnaZio467TNrsOZHs20cKZtm8Xsq+m0&#10;D4IzTduswBlCsxbOg4TWOdFr37QM+gcKPz7GRqj763993vj6D/m+snn7yjgsK1CW0hjwmpJzY9K7&#10;rRi+Q4IzB7R/AXprJgc0B7QSPwb0yII20gfCNGtYjRE449BMB2cKNBPh7DqaWeGMQ7PZR4H8EXS+&#10;1zaDcKZom6+J/73x7a6+khXzsX7b7NpRoBrODjQPElpbxEQvbm2J+SOKPz7GRnw8HQnLNCsYelim&#10;WcFgxTLVvrIelk3cV6bFspS6t18Xc7I4p9eKZBHOSswDtBbRzQXQzohmB7SMaOOARlto3wO0HdEa&#10;PPs7oJ0RzQxoG6KNAxptoX0P0A5E2+BcXNBO+jCYVh620hU0y3Bmb5tZ4Qyj2b1tMy2c3dI2A2sa&#10;ajTj4WwczbRwpm2baeHsqaNANZpp4axBM6ZthuAs5rXsQccgOENoJsEZ3zbLcH5LStTMAMvgX6L4&#10;48M+Fkur/7zf0OZ/WbDM95Wd95WdsIxCWYXlBw1v/UvMk4agf50oLu63InmnIKflAtqBaKOAhg4J&#10;GQCtQTSKZw5odwF6v2mAhhDNAmgU0V4GtA3RZgH65Kj8LtKHwQxr2DVX4IxrmyU4u9Q26x8Fmtk2&#10;s8IZh2YNnE1sm1nWNNx5FKhGMyuccWjGwtkENLOsaZh9FKigWUxQTuROFM0kOENoxsHZGc3Rwtty&#10;GltbYn+AApAP+wh1nb76sP7NX6BQ1sMy31fW7itroIzBspQJgW+IOVE0Omp58k5BDAe0fwBai2gO&#10;aBTP5gAaehKHbwFag2hWQGsQ7TlAHx9Z2F36IJheHnZfD820cMa1zXg4G2+baeFMi2ZaONO0zaxw&#10;xrXNdHBmQzMtnHFoZoUziGY3t820cMahGV3ToGmbxbybP2AtDs4Qmklw1m+b7XAW2lgGVbWzxP83&#10;CkA+7CPUtf5ui9lX1sMyCmVXsWyDsh6W1TlcUBq3PHmXBGezAG1HtAbP/g5oZ0SzA1pGdEsAtAPR&#10;KJ69BWgbog0D2hnR7ICWEd0SAO1ANALo4oJerebWdP86a9tMC2cYzfptM91RIB7NrHCmQTMtnGnR&#10;DK5p+EjbTAtnFjRj4axzFKhGMx2c6dtmWjiztM1iogv7LoPQTIIzhGZ9OKvRLCcgJ8qK4o8P+whz&#10;u39ZfJ6zISy38H1lBcokLD+pb/OmlIlt3ny/0DpUhrOSlgVoO6INAxpFdDMBtA3RWjw3P0Dv0+CZ&#10;FdAoojmg9QFd2F+E8w9Y4UyDZjyc2dpmWjjj0IzC2cy2mRXOuLbZdTjroJk/go4IZxo0o20zLZw/&#10;rmsrpJb0WkQDZ5q2GXcUqG2bbXCWfo3KQQHIh32ESa2/BWGZ7yu7sIIBYVmBsg3LUhrf/reYwwWj&#10;bY0zGgyg7YjmgPY0oDWI5oBGAC0j2jigoRbatwCtRbT/AvpEcXGPVnPKur1Ai2ajR4HqtpkKzrpt&#10;s3uPAtVopoUzDs10cKY/ClSjmRrOlGimhTNL20wFZ522mRXONGimhTNt2wzBuXj0e05whtCMgzOE&#10;ZhKc1WiWkhP9ONASNRwFIB+2ESyt/vNZY+APdVtlAMstfl9ZD8sKlFVYflD3VmsxTyYEtj45clT0&#10;smG7hWXJuwE8uwZoB6JRPHsL0DZEGwa0M6I5oMmAdiDaIKBBRLMAWotoNkA7I5oDmgxo+NsI1Xge&#10;Gd5qZmn4X2jhTNM208GZAs1EOLuOZlY449Bs9lGgsbbZvY+g08DZxLYZhjN728yypoFDMwhnhrb5&#10;47pgoWZ0tyWkttnEo0ANnAPF5ETdDbJExaII5MM2Qk3rr0vrGrRYpljBYMayn+0ra7BsgzKKZTFN&#10;DQFviTk9Mn/gsmF7BAnP/gDoEeYAGkY0C6BRRHNA+xugtYjmgEbx7E5AnxxZ2LnVrPLwN2nQbLRt&#10;ZoUzjGb3ts20cMa1za7Dmb5txsOZDc20cGZpm2nh7KmjQDWaaeGsQTOmbaaB87SyMGnH2XNHgQia&#10;LdFCkJicqCtBlsj+KAL5sI34eDq+r+z6vjLUKkNYVufDsoy+MpyV+Aug5Ra6JQDagWgUz34OaATR&#10;7ICWEd0SAO1AdPMB9NHCwratZlnD29PAGdc2S3B2qW1271GgGs2scMahmRbOrqHZN48CddtmSjjj&#10;0IyFs86aBi2ajbbNrHAmoVnMMmvXVTRtM8tRIIRmLJwt0UJwbtTptpbId1AE8pFnVb+HP18b+eTV&#10;1QObQtYOfBKzbkBT7oaIpknrI78YuX7Ak8T1A5++ty6i6a1N/R7+/FzJ3G8KEwJ+CWOZ7yuTsKxA&#10;GcRyY5u3lTysf7vN+bLhPZ3h7DqgHYg2CGgQ0SyA1iKaDdDOiOaAJgN6uwbPrICGEM0CaBTRKJ4p&#10;Ae3ikzg4oMWgeIYBfXLkyLdazSwPfwdCMy2ccW0zHs7G22ZaONOimRbONGhmhTOubaaDsw6akaNA&#10;M9tmVjiDaDZpTQPXNtPCGYdmo2saYnbUdFoHwRlCMwnONG2zAmcAzVKCcqPeD7ZEdkLR2NJmdcSz&#10;76yKbOq6amBT6aqBT/esiXgqrLVlXcRTYb0tG5REPhU22rLJls2Rjz/YGXtt7sHE99M+Khgf7C/7&#10;ym7FMmFfmYRlEcpKmibKuWwd8u7SYXsFMVo8Nz9AaxHNCGgNojmgnQENtdC+BWgtojmgUTybA2io&#10;hXYA+mRJyeutZlrDB0JwxqGZFs4wmt3bNrPCGYdmFjjTohlc03ChbaaGM0PbTAtnWjRTwZmybaaD&#10;M33bTAtnlrZZhrOMZjF7aztuR9FMgjOEZhKcKdpmda4FW6J/h2Kyuc/S6Ac/XTnwaa+VA5vGrx74&#10;9NjqiKeCCGYFzSKYNWiO1KJ5sy1bbNka+VTYFvXw2u7BN1ccHPpBwdmsWWFMWG4B+8p6WFagLKUx&#10;MEDJxTFD31Pg7F5AQ0/iQPFMA2gZ0S0B0A5E+wqgtYjW4pkG0M6IZge0jOiWAGgHolE8ewvQWkSz&#10;AXqUcKKw5NVW063hQ12BMw7NdHBma5tp4YxDMyucadDMCmdc20wLZyo080fQEeFMg2Yz2ubrdcHC&#10;sdr2B0lwpmmbmY4CATS3dWRDO0vkqygum+Osjn70u1URX+SuGth0SsSyErRlVtCsbpkVNDtaZgea&#10;RTCrsy3yqbA98qmwI+rxp/virs45mbZiAN9XpsSyCsr2TAgIFHOn9p3OS4ftfoLimQbQMKJZAA0h&#10;mgXQCKI1eKYEtItP4uCAxiGaBdD4Q0IOaP8A9FEXAX20pOT3rWaUhebqodnoUaC6baaCs27b7N6j&#10;QDPbZjo40x8FurNtpoWzN9pmVjjj0MwCZ9q2mQTnI2M7XGQ5CoTQTIIzhGYcnNvJWdbOEvESCs3m&#10;Mqv7P/vJiognKasinh5EwYyimW41w7llVoNZQbME58inwk4xUQ8/Phh/adKHOfPf1cOyBspQq6yH&#10;ZU+sYLBiGdlXpsXyw4Y2QWKabFk2bNftpcP2CXJ8DdAyoo0CWovoZgJoO6KNAlpGdEsAtBbRXga0&#10;HdG+AmgZ0cYBbWuhCYA+UlT0v61mWsPS9eDsjbYZD2c6NJsBZxyaJTib2DazrGl47RF0DHDGoRmG&#10;M3vbzLKmgUMzCGcDbbMC54O1HU/ptc0eOgqE0Cy0l3+dE2yJeAFFpz/Pwj7P/mdV5NO4lQObtq9S&#10;gRlFs5HVDAjNIpjtaI58KuyyZU/0Zx8eHnJ27Ed5NV1dwnIz3FfWQFkHyw8b3w5WsmLYtgtLkvbb&#10;4KyOGYB2RjQHNBnQDkQbBTSEaBZAaxHNBmgbojmgqQHtQLRRQAOIZgE0gGg2QMuIPlo86pP90dH/&#10;1WpWRdgQ/aNA9raZFc4wmunhzIJmWjjj2mbX4UzfNuPhzIZmWjizoJkWzuo1jeb8CDoFzWL21nY8&#10;5AtHgTg4d5B/ndTFMvCHKED9ccQnY6yMeHpUBDMtmo2uZqBoVsCsZLeIZykPrp/NmN+fCssolIEV&#10;DF0s++i+shrKelhuagxypD6w7arhW4+IcFZCAjSMaBZA2xDNAe23gNYimgPa7wBdYA6gjzAA+mjR&#10;6PPSh8ssa1h/PJrhtlmCs0tts3uPAt3ZNtPC2TU0m9M2s8KZBs2scMahGQtnnTUNvaNAM9tmVjjj&#10;0IweBSpw3lndaQepbWY5CoTQTANnNZoVOIvpmBtR29XS71soRP1pVkQ8fXdVxNO9KJihfWa3rGYA&#10;YFbQvDeyScq+qAdXjyUeG82KZX/fV1agTINlMQ8bAtqJWZOyYacazs0J0FpENxdAOyOaHdAyolsC&#10;oO2I1uDZ3wHtjGh2QMsttHFAoy00HtBHi8cckD5gZpaHdnMVzri2GQ9n32ubaeGMQ7MZcMa1zXRw&#10;1kGzyUeB/BF0rsEZapvFbKzssgGFM4RmEpxp2mYFzjg04+DcMTfSlogx3S3dv4yC1B9mxcCnCSsG&#10;Nl1C0UzcZ3bDagYWzfY8fnw0/tzE+1XJbXBQBrGMQtlVLPvIvjKIZRuU1VhusuXRhDbt16WuWrMk&#10;6YDgiBmAtiGaA5oa0A5EGwU0dEjIAGgNolE8c0C7C9AaRDMDGkI0C6BRRJsE6MIxa6UPmZlloe1I&#10;aKaFM4xmSjgzts2scMahmRbOLGgG1zRcaJup4cyAZlo406KZCs6MbTMMZ/q2mRbOZrbNYrbUdF5C&#10;0zZ78ihQ2zbLcO6UFyl0zI8qQFHqy7M0WvjuqsgvRq4c2NSkh2bSPrN7VjMgNDcJ+yObhAORTcLh&#10;2EtLL+dPeMcolv1tXxnFsgJlFMtimmzZmLp0wWInOMOA1iKaA7qlAlqLaA5oFM8tBdAaRLsA6CNF&#10;Y2ZLHzYzSkPeIMEZh2Y6OFOgGWibaeGMQzMrnGnQzApnXNtMC2fcUaA722YJzn7SNtPCGYdmEM4m&#10;tc1iZpaFLtWDM03b7I6jQBycO+VFNHXOi0hBgeqLs8kifGlVxNN5KJih1QzafWZSy0y7mqGgWQ1m&#10;NZrFHIxsEg5F3z93rzwxUBfLzWxfGWqVISw3NbzdQcyjxoCO27Jm1S9OOijIQfHsn4A29HXePg1o&#10;Z0SzA1pGtE8D2oZoLZ5dA7QD0SievQVoG6INA9oZ0eyAlhHtDUAfKyq1Sh84s6tC/4yi2ehRoLlt&#10;c8t9BB0ezsbbZlo407bNLsNZp21mhTMOzbRw1qCZom2mhfONumChZsw7UuMMoRkHZwjNuLbZyFGg&#10;Fs2RQmc5n3TOixiCQtXXRmyaUTQTVzOAfWb3r2bIYFbQLIJZQrMtx2Kvrbw9Kq0DhGWqFQwdLFOt&#10;YDBimXVfGYUyDstKmhoDOu7Pqy9cnHjIBmcOaE8D2o5ow4BGEc0B7W+AhhHNAmgU0b4J6CNFpfHS&#10;B86sypBfoXDGtc2uHwVSoJkIZzo0mwFnHJolOJvYNrOsaeDaZlY449DMCmcaNMNwZm+bWdY0cGgG&#10;4WygbYbgnF/SU2qc9eBM0zazHgVCaCbBuYuca13yowaiWPWVWTXwaYK4noFDM2k1A0KzO1czIDS/&#10;r8rJ+A+nuYRlP95XdoIygGURykoe1Qd0EnOqxDJUgrMSBNBaRHsZ0MDXeXNAewbQGkRzQCOAlhHd&#10;EgCtRbTrgD5SWN5R+tCZWdH5f2nhTNM2s8IZRjM9nFnQTAtnXNvMCmdvtM20cGZBMy2c1WsaLeUR&#10;dAqaxQwr6rXC148CkbZZgbOYc13yo95D0ertWS0+PWNg0yUUzSyrGRCa3bmaAaH5sPhrxJMvTicc&#10;qmoJ+8oKlCEsK1AW0zRBzqOGNp1vV7377uKk/Z844dnTgLYhWotn1wDtQDSKZ28B2oZow4B2RjQH&#10;NBnQDkQbBDSIaBZAaxHNBmhnRPszoA8WjXlR+uCZOiboa7OtYV+Q0Ox628wfQQeh2WjbzApnHJrN&#10;gDMOzVg466xpuPMoUI1mVjjj0Kx3FKjAeUBh/zV6bbOvHAWicO5qT8TR0PyBXVC8emtWRj1pvSqi&#10;aR/UMtOuZtDuM5u1mmHfZ8agWcyRyCbhaNSDm+dHbMvVxbKf7yvrYVmBsoJlKXVvdxHT1BjYZXny&#10;9tOLEt8XFqF45oDWAtqGaKOAhhHNAmgU0RzQ/gZoLaJbAKALy69sslies38AzS4P+4QEZ1zbjIcz&#10;W9vMAmdaNNPCGYdmM+CMa5vp4KyDZpOPAvkj6FyDM6ltFvNO/sBNajhDaNaFMwbNODjj0IyDM4Rm&#10;NZxD8iKErnkD94QVRAU6CdYLYzsGPAqhmWU1A0KzO1czIDSLYJbQbMuxyAf37ozO6OppLHtyXxnC&#10;sh3KCJbFPKoP6Cpm9Yj122Q4KzmkRTQHdIsFtAPRKJ79HNAIotkBLSO6JQDagWhjgD5cYN3u9CE0&#10;uzz8PIpmWjjDaKaEM2PbzApnHJpp4cyCZvAo0IW2mRrODGimhTMtmqng7KW2mRbO7mqbb9QHCx1y&#10;I7eR2mYfOgp0grOIZjGhUgZuCi+Iet3pTcTDI36NtjtWMyA0k1pmI6sZEJqP2XI8skk4F39mJgpl&#10;XSz72b6yBss2KENYbproyKb0JfOd4exfgHYg2iCgQUSzAFqLaDZAOyOaA5oMaBjRLICGEM0CaBTR&#10;KJ4pAe3ikzj8ANBTnT6EZpeHL0HhjEMzHZwp0OyGtpkVzjRoZoUzrm2mhTPtUaCZbbMEZxPbZhjO&#10;5rTNtHDGoRmEs0ltMwrnNy3RJ3BwJrbN3jkKdGqbHXCWcrKTJfq7Tm8kHprV/Z/9ZNXApu3uXM2g&#10;RTOpZaZdzYDQLOZE1Oc3rmXPGtJc95WhVhnC8qPGNiH21LcJ3Zk9beyixMOCHBTPHNBqRBsFtBbR&#10;jIDWIJoD2nOAlhFtFNBaRLcgQBdYc50+iGaVh1uNPoLOZTjrts3ufQQdC5xxaKaDM38EHaltZoUz&#10;Ds20cNagmaJtpoWzek3j6vjgS//MjrkMoRkHZwjNuLbZXUeBEJzDxOSLvw6cF2KJ/I3Tm4kHZlXE&#10;kxR3rGZA+8zuXM2w7zOr0KyA2QHnJuH0kPOLSVimWcFgxbK795WJWK5vE6qkaYKcI4WlloWJR4SF&#10;iYelNE9AQ0/iQPHMAa0GtAPRvgJoLaK1eKYBtDOiOaDJgHYgGsUzG6DfL7T2dfogml3eLR7XNrt+&#10;FEiBZiKc6dDMCmcaNEtwNrFtZlnToG2baeGMQzMrnGnQDMOZvW1mWdNw6SjQQNuMhXN9sPhntgfX&#10;NrMcBUJo1oMzhGYSnCE0q+EcLiZv4JRQS+SPnd5Q3Dir+z363ZqIpwfduZoBodmdqxkQmkUwizkZ&#10;1SR8EP3w05Xpc4pZsOwP+8p6WFagLOZRw9thYpoaAsOuViTGLEwQ4azEPwANI5oF0BCiWQCNIFqD&#10;Z0pAu/gkDg5oHKJZAI0/JOSANhHQeeVvOn0YzSkP7YiDs1vaZmBNgz+CTg/ObGimhTMOzSicDbXN&#10;bn4EHS2cddGMaZtp4Qyi2QbnGWVh0hM1cGjWhTNl2+zOo0AnOCtozo8QuskZ180S8R2nNxU3zZqI&#10;L3Kb82qGBs22TEvcvefjccFBWCgDWPaXfWUclhUoK1gW86gxIFxKfZtuS5P2fSzhmQMaiHFAaxHd&#10;TABtR7RRQMuIbgmA1iLay4C2I9ozgD5UUPn4UGHZj5w+jGZZQ34Podn1ttm9j6AzA844NNPCmRbN&#10;4JoGY9vMCmccmmnhzNI2Y+Gss6bhzqNAl9pmDJxxaKY9CrxZHyzkj+qxWK9t9o+jQKRtdsBZ6JY/&#10;oKyfpZ/jUT1umE39hOfWDGy6787VDAjN7lzNgNAsglmN5lNRTcKx6IdCQrZ1Ii2WaVYwdLFMsYLB&#10;imV0X9kVLKuzYsT2wwsTjspw9glAaxGtxTMNoJ0RzQFNBrQD0UYBDSGaBdBaRLMB2oZoDmhqQDsQ&#10;bRTQDkQfyq88iX4etVpZ2e4rs62hl1E449pmPJzZ2mZaOLOgmRbOODSzwpmmbaaDsw6aTT4K1Gub&#10;aeEMotmkNQ13tc1mrGnoHQWKcB5Q2H+JGs4QmvXhDKNZD84QmnFwhtBMgrOC5u5SBgrd8wcUoO8t&#10;Zs7aiKc9PbWaAaHZnasZEJpFMIs5bcvglFnvH6oNCzGCZV/cV0ahrIflx41tuitZk7p6/YKEo4IY&#10;DaDtiDYKaBnRRgENI5oF0DZEc0D7LaC1iOaA9gNAr0A/j6SZbQ3dSgtnGM2UcPaRtpkWzixoNto2&#10;U8OZEs0H3Ng2U8FZp212Hc70bTMtnGnbZi2c6dpmMR1yI9eS2mZfPQqE0IyB8xfv5PdPR99bzJp1&#10;EV+Mg9DsztUMCM3uXM3AoVnMyiEnT3TMy5kBYdmf95WdoKyD5aeqPJ4Q+M7mjPkzFThzQJsHaC2i&#10;mwugnRHNDmgZ0S0B0Ma+ztuXAe2MaApAV6OfR9LMLgudjEMzHZwp0GwAzjg0s8IZh2azjwLd+Qg6&#10;WjjToFmCs4ltMwxnc9pmWjjj0AzC2Y1t84264E9fzx50Egdnctvsg0eBCJrfseVdOf3R9xejszri&#10;2XfWDXx6TA/NZq1m0O4zm7Wage4zQ2g+I+VR02vZlac31nZ7F2qV9bDs6/vKaHBYFvPUln15taUL&#10;Eo4JclgADSGaBdBaRLMB2oZoDmhqQDsQbRTQ0CEhA6A1iEbxzAHtLkBrEM0MaADRedWJ6GeSNLPK&#10;QnJwcMah2WU466KZP4JOC2fjaKaFM23bTAtn3FGgsbZZu6ahRjMtnDVoZmqbYTirjwKVtvnQ2E7i&#10;85s/hdCMgzOEZhKcUTST4AyhWRfOOm0zAufr7+UOjELfY4zMusimrtA+sztXMyA0u3M1Q0GzFsxN&#10;wllbLCnzt76VW7gGhTIrln1lXxnCsgJlNZYfNwS8K6WxzXsflQ1PXJhw+HMHns0EtIxoo4DWIpoD&#10;2v8ALSPaKKC1iOaARvHsq4A+mFfZGv1MkmZOWUhv9qNACjQT4UyHZlY406DZ7LaZZU3DnUeBajSz&#10;whmHZiycTWibWdY0XDoKNNA2Y+GsWtOYWh6+C9c2sxwFQmjWgzOEZhKcNWjWgTOCZuE9Oed7FAzs&#10;hb7PsM6GgV+U6qGZ1DIbWc2A0Exqmc1YzVCj+Zwtq+OPHf5lVvnTxjGRMc1pXxnFsgJlFMtintry&#10;uP7tHiuGbT86f+hxYUGCGDWgnRHNAU0GtKGv8/ZpQDsjulkD2oZoLZ5dA7QD0SievQVoG6INAxp6&#10;EgcB0Pk1x/db6r6KfiZJM6cs5B9ubZuBo0B3PoKOBc64tpkVzri2mQ7ObGimhTMOzaxwBtHcwh9B&#10;p8A5ZWSvzc35KBADZzHH38sbEIq+17DM+oimS+hqBi2azVrNoEWzeasZzmj+MKpJOB59/+kfssuv&#10;t84tXI/Dsj/uK4OtMgbLYp5OCJSyIW3JUhHOSugADT2JgwHQGkSjeOaAdheg7Yg2DGgU0RzQngO0&#10;jGijgIYRzQJoFNEyng/k1UxBP4/sI1gs/znXGnaAFs78EXRaNINrGj7SNtPCmQXNWDjrHAWq0UwH&#10;Zze1zRg449Ds6lGgmC65ETv02mZ/PwpUw1lBc48CW/IH7OuR178t+n7jyizqd/dbGyKaHrmyz2zW&#10;agbtPrNZqxkKmpXVDDWalQRkVh//Vaa1adjI4cUolj2xr6yLZYoVDF0s26Csh2UxjxsCeoo5kDe+&#10;Yv7QE3Y4Gwe0jGijgNYi2suABr7OmwPaM4DWIJoD2q8AfSivZgj6meQ0c6yhdTg04+HM1jbTwpkF&#10;zbRwxqGZFc4eaZtNfgSd2UeB6rbZjDUNM48C1Wg2Y02DdBQo5tL4dldfzx70oRrOEJpJcIbQrAdn&#10;CM04OENoJsEZQjMIZxnPW3rl9Xf+1iUXZmvks9+gLTO0z+zO1Qxon9mdqxkKmtVgPm9L78zGPb/K&#10;rBTeyB656+z4zmEolFmx7M19ZTWUISwrUJZSH9BLSmNAr0vlcQkLEt7/VMazkhYCaBuitXh2DdAO&#10;RKN49hagbYg2DGhnRHNAkwHtQLRBQIOIZgG0FtFsgHZGtCuA3l849lX0M8lp5lnDo3BwhtFMCWfd&#10;ttm9R4FqNNPCGYdmOjiztc3UcKZEMy2cWdpmKjjrtM2uw5kezbRwpm2baeEMoVnM6uqQrTRts68e&#10;BUJoJsFZjeaeUgYIPfMHrOqZ3++v6HsOzWyOfPZmS13NQNF8IapJGJY6facI5xcyK4VBhWlVzWVf&#10;GYtlBco2LEtpaNNbzNMJbXqvGL79fWc44wCNIpoD2mOAtiHaKKBhRLMAGkU0BzQR0NlmAVpGtFFA&#10;axHtBkDnjTu4yWL5EvqZ5DTzKsP/Ms8a+pQezhRoJsLZdTSzwhmHZrOPAvkj6HyvbQbh7Oa2WUzx&#10;qB6L9eBM0zb72VEgCOdeBQOE3vkDdnW3xH4dfd8hzabIpm6k1QwIze5czYDQ7K7VDDWaP4pqEqwj&#10;Vux4IbNKEPNqzpjD26re6YvDsj/sK+tiWYEygmUxjxvf7iNmc8biRfOGnhTEaPHsWUBrEM0B3WIB&#10;bezrvH0Z0NCTOFA8exnQLh4S4gE9th79PAJnbkXobj00s8IZRrN722ZaOLulbQbWNNRoxsPZOJpp&#10;4UzbNtPC2VNHgWo008JZg2ZM28wCZ+gRdEq65UWswaEZB2cIzTRwpmmbPXEUCKFZgrOU/tN6Fgz8&#10;Gfq+ozdbIp/GQasZtPvMZq1m0O4zm7WaoaBZBLOCZjFzhm3fLaL517ZEFGTWQVj2t31lDZZtUIaw&#10;/Lg+oK+Sg/lV1nlDP5DgzAFND2gHog0CGkQ0C6C1iGYDtDOiOaDJgIYRzQJoCNEsgEYRjeLZY4CO&#10;Rj+PwJlbEVajB2fao0Az22ZWOOPQrIGziW0zy5qGO48C1WhmhTMOzVg4m4BmljUNdx4FuvoIOjEf&#10;1bW/+K+cQR+Q4EzTNitwxqEZB2cIzSQ4Q2jGwRmHZhyc+0jpXzegaMD30Pce3GyN/CIfRTPLPjOp&#10;ZaZdzaDdZzZrNUNB80VbVg89dERGc7WUv2WXnZ1bMTAWbJUBLPvqvjLUKoNYnqBKQ0C/jyuiEhYm&#10;HLkt45kD2hxAQ4eEKJ5pAC0j2iigtYhmBLQG0RzQngO0jGijgNYi2l2AHvf0/fyxf0E/j8CZbw3r&#10;786jQHXbTAtnWjTTwpmmbWaFM65tpoMzG5pp4YxDMyucQTS7uW2mhTMLmmnhDKIZgPN8a9i2lnwU&#10;iKLZAecBQt+C/tbeyb2/hr7/QLM1omkSDs2kfWZ3rmZAaHbHaoYazZeimoS18SfOKGj+jZQa4b38&#10;vNkolCEs+/q+shOUISw3BPRT8tSWx41t+q8YvvWAA86eB7Sxr/PmgDYEaBcPCd0NaAeifQXQWkRr&#10;8UwDaGdEN3dA78sdvxv9LMLOnLKuf5pfEfZQH836bTPdUSAezaxwpkEzLZxp0QyuafhI20wLZxY0&#10;Y+GscxSoRjMdnOnbZjPgjEOzDGfX2uZb9cHCsOK+60htc3M/CsTDeYDQp3BAUatWrf4DfQ9CZ1vE&#10;FyWurGZAaHbnagaEZlLL7MpqhgJmJWuHHj0ug1lGs5i/ZFdcHVc6KEUPyzT7ynpY9sS+sh6WFSgr&#10;WJbS8PYAMVsyFyyYG39KmBeP4pkDGgU0jGgWQEOIZgE0gmgNnpsRoO2INgpoGdFGAQ0jmgXQ+Cdx&#10;+Cug9+XV1aCfRbojNmX6cGZrm2nhjEMzCmcz22ZWOOPaZtfhrINm/gg6Ipxp0OzJo0ARzh1yI/ai&#10;cIbQTIIzhGY9OENoxsEZQrM+nGE068EZQrOYfoVSMtH3H3S2RjxNasmrGWo0X5Z3nA8oYP6tmAw5&#10;HXKL12GxTLGCoYtlD+0r47Bsh7IKy48bAuU0Bgx8v6CsXISzEgnQGkRzQJMB7YxodkDLiDYKaC2i&#10;OaBbKqC1iHYvoPflNvRDP4t0Z541tBqPZko467bN7j0KVKOZFs44NNPBma1tpoYzJZpp4czSNlPB&#10;WadtZoUzDZpp4UzbNtPCGXcUKKL5YG2nO69mD7pL0zb76lGgFs10cKZpmx1w7v/5gPwBSeh7kHq2&#10;RTztSbuaQYtms1YzIDSbvZqhRrOYsSNW7pbAbEdzrfC7jFrhpYzqT8aMSch1BcsKlPWw7Ml9ZRDL&#10;dig7Y1mdW7V94hcmvH9DjWdPANqBaF8BtBbRWjxzQLsD0A5EGwU0hGgWQGsRzQZoG6JbEKD35dY/&#10;2JNf/wf0s0h3FpSHdsTDmQLNRDi7jmZWOOPQbPZRoLG2mT+CDkIzLZxxaAbhbKBtxsIZaJutY95d&#10;i7bNKJxp2ubmdRSIonmA0L+wv5ib/Qv6D0Lfh5TZOrApAEUzaTUDQrM7VzMgNJu1mqGg+Yotmalz&#10;dqvBrE5Hy8iNEJQhLCtQ1sMy1QoGK5Yx+8q0WH48oU2EPQ1tIlcN33ZwbvxpJzh7FdB2RBsFtIxo&#10;o4CGEc0CaBuiOaC9AGgZ0UYBrUU0BzQC6EPo5xBxVla2+8qCitAtRuEMo9m9bTMtnHFts+tw9t4j&#10;6FjgTNs208LZU0eBajTTwlmDZkzbTAtnEM3AI+hEOHfLG2jfb4bQjIMzhGY9OENoJsEZQjMJzrRt&#10;M/koUAvnAXI+GljQrw/6XiTOnshnf6BpmWn3mUktM+1qBu0+M6llJq1mqNF8NapJiEqfuE+L5rHC&#10;7zPGCi9m1D7JLhleSsKyL+8r26Gsh+WGNpFo9ljqJ8pwVsIBTQ9oG6J9BNBaRDcXQDsjmgOaDGhj&#10;X+fNBui9ufUj0M8hqllQEZqtRbN7jwLVaGaFMw7NtHB2Dc3saxruPApUo5kVzjg0Y+Gss6ZBi2aW&#10;o0A1mlnhTINmLJwBNO+o7Xjg9ZyYy3ptM8tRIIpmEpwhNJPgDKEZB2cYzXg4Q2hWwVkYWND/5MDC&#10;fuHoe9H+aOG7OyKbnuqhGdcye2I1A0KzmasZCpjFXItqEjpkjjulBrOCZjnjhDezrCd1sezj+8qa&#10;6GD5cePbUXICo65VRY5YmHDo6pz4Myo8uwfQDkQbBTSEaBZAaxHNAe0ZQDsQbRTQ0JM4GACtQTSK&#10;Zw5oAqBv7c1vpHsMHTpzrCGvLbCG3je7baaFMy2aaeFMg2ZWOOPaZjo4s6GZFs44NLPCGUSzm9tm&#10;Wjjj0IyuaZjZNkNwzinpuQpd04DQTIIzqW1G4UzTNvvQUaATnAcqKeh3YEBh3/bo+9HOiKabKJpJ&#10;qxkQmt25mgGh2YzVDDWaL0Y/Ev6WWf2xumVWwCzmRVuGjUwfB2HZH/aVXcGymCcNAdFy2gxan7Zq&#10;gwhnJd4BNHRIyAJoGdFGAa1FNAe0/wFaRrRRQGsRzQGN4nmPZcJs9PPHpVlQEbrIU20zK5xp0EwL&#10;Z1o0g2saLrTNZsAZh2ZaONOimQrOlG0zHZzp22ZaOLO0zTKcXW+bb9YHfd4uN3oHTdsswRmDZiyc&#10;MWgmwZmmbfbkUaCmbbYlQs62qKIBrdXvRbsivxiPtsy0qxkQmt25mgGh2chqhghmMR9HNQlrEo6d&#10;dQazjGYFzHLGC29llx89NLZ7NDWWfWxfGYYyjGV13i+orJ0z5IwgpTkDOrF5AtrQ13n7NKCdEd2s&#10;AW1DtBbPrgHagWgUz+4F9B7LxEj1Z4/Ls6AiNNZo20wLZxyazYAzDs2scMa1zbRwpkIzfwQdEc40&#10;aEbbZlo449pmEpwXV4Zsfy075gkEZw2aKeBM2zazHAVCaIbbZrcdBYJwjpSzJiqv/9+V96JdEU97&#10;u7KaQbvPbNZqBu0+M8tqhoJmMdYRS/fgwSyj+Q+2JBZnNfrrvjIKZT0sP6lvE6Pkfn3X+KVJe8/O&#10;GXJWxrPJgIYRzQJo6EkcLIBGW2gUzz4AaDuimxeg7Yg2DGgU0RzQngO0jGgVoM8cskz6ubOEXZyF&#10;1SG/WWAN/Ygazrpts3uPAtVopoUzDs10cKY/CnRn20wLZ2+0zaxwxqGZBc60bTMtnElHgbFFfdY0&#10;h6NACM16cIbQTIIzhGYVnMUsiszvKz0SaMfAZz/bHdl0kQbNpH1md65mQGg2spqhgFlJSNqEXSQw&#10;y6kT3syqOruyakCSLpZ9dF/ZGco6WG5UpSFgsJgtGfNWyXBW4ilAOyOaHdAyoo0CWotoDmgUz+4D&#10;tDOivQ1oDaI5oHGAHoc6mGkWWkMbqdBMhLPraGaFMw7NEpx9pm127yPozIAzDs0wnNnbZpY1DRya&#10;QTgbaJuxcAbQfG58u8tv5UQfhdpmFM40bXOLOQoE4BwlpqifEFXYb0ZkQe9fiO9FeyObZqBgpl3N&#10;gNBMapmNrGZAaCa1zNBqhpLrUU3C3kE3Dv8hvfYyCcx/THdkQH7+fCYs0+wruxXLCJQJWH7YGBAr&#10;5kljQOzFsqSpc+LPPJnthGcaQGsRzQFNADTl13mTAO1ANIpnbwHahmgOaE3cDWgHog0CGkS0PqB3&#10;WyZ0Qw3MNAsqQt9zBc4wmtngTItmWjjj2mbX4UzfNuPhzIZmWjizoJkWzp46CnRn20wLZxDNmLZ5&#10;clm39UaOAiE068EZQjMJzhCa9eFMbptRONO0zehRINo2K3COFlPYb57F0vpLeyKeDEbBjKIZ1zJ7&#10;azWDFs241QwFzWIKE3auwaPZGcxi/pReL7yaUXttujU6C4WyLpZ9ZF8ZxLINyiiWpdS3iRPzqOGt&#10;nB3Z087NHnJOkGMc0HZEGwY0imgOaI8B2oZoo4CGEc0CaBTRHNBEQIOHhCieaQAtI1oN6N05k/Zt&#10;skz6Fmpgptlkaf2lhdaQazg0061p0KGZFc44NNPC2TU0sx8FttRH0KFwNrNtZoUzDs2sR4FiuuRH&#10;7qRpm1mOAlE0k+AMoVkXziCa8XDGoRkHZwjNunBW0FzUTxgkpW/lpNRNP4fQTFrNgNDsztUMaJ+Z&#10;dTVDBPMNW95Mm7ILAjOKZhHM6ryTO2qDP+4ro1hWoAxh+ckEWxraDBFzrXLwBw44uxvQzojW4tmz&#10;gNYgmgPag4B2RrS3AW3s67xbFqB350wcifrX0Cyyhqbi4OyNtpkWzjRoZoUzrm2mg7MOmk0+CnTn&#10;I+jMWNPAtc20cMah2Yw1DRDNGDjPKg89+FpOzDMIzho0U8CZ1DajcKZpm331KFCDZhDO/YRBxX1H&#10;7o14NA5tmWlXMyA0u3M1A0KzK6sZajRPiD9y4MX0cQ/11jL+BKD5pfQG4e8Z4+6NHT20hIRlz6xg&#10;sGHZDmUdLIt5WB8QL+bT8V3fX5a859PZQz5E8AwB2oZoDmhN3A1oB6INAhpENAugtYjmgPYMoGFE&#10;swAaQrQ+oHflTH62I3tSAGpfQ7OkrPMLi6wh72PhzNg2s8IZh2YWONOiGVzTcKFtpoYzA5pp4UyL&#10;Zio4M7bNMJzp22ZaOHu6be5V0J++bbbDGUazHpwhNJPgTGybfewoUA1nBc0xtmRnWxr3Rzy5RLua&#10;QbvP7IurGSKYb0r/+onQLmXWbhyYoZZZQbOSd3JLN3sPyxQrGHpYVqAMYFmBspgnjbY0BAx9VN9m&#10;xunRmZdlOCtxHdBaRHNAo3h2H6ChQ0IUzzSAlhFtFNBaRDMCWoNoDmgyoJ0RzQ5oGdFaQE9ei7rX&#10;lFlUHpoNohlom2nhjEMzK5xp0MwKZ1zbTAtnKjSb3DZLcPaTtpkWzjg0g3A2qW0mwXmZNfTg6zmD&#10;PtGDsxbNZDijaCbBGUIzDs4QmklwRtFMgjOEZhKccW2zAueYwr6PqtImbKRBM2mf2Z2rGRCaXV3N&#10;ENEspmroPhuayWsZKJj/nN4o5S/pDY9HlYyoglcwdLDs5X1lO5QBLNuhbMOyOo/r3857WN/+wey4&#10;c8IsJzw3X0Ab+zpvDmhDgHbxkNDdgHYg2lcArUW0Fs/eA/ROy6QU1LymzOLKLi8uqgg9oYGzbtvc&#10;ch9BxwRnSjTTwpm2bXYZzjptMyuccWimhbMGzRRtMy2cSUeBkYX9NzWno0AIzXpwhtBMgjOEZhyc&#10;FTQPtiWucMAnU4Ytu8aymgGhmdQyG1nNgNBMapkVNN+KeiJciPrswdup0/a5CmY1msW8nN4odM0u&#10;23e7PjjK3/aVQSwjUJbS2CZBnccNAXe2Z858PCvuvCBFA2gU0SieOaDdBWgY0SyAhhDNAmgE0Ro8&#10;NyNA2xFtFNAyoo0CGkY0C6DxT+LQBXT2lKY9lkk/QM1r2iyuDMmH2mY8nOnQbAaccWiW4Gxi28yy&#10;psEfQadFM8uaBg7NIJwNtM1YOANo3lzd5dDrOYOu6rXN/CiQrm2GjwK1cI4t6ickFkR/Mi9ps6Zl&#10;pl3NoEUzqWWmXc2gRbPSMotoFjMqYfc20lqGHpgVNL+cPkF4OW2CkF2c0aiBsotY9vS+sitYfjKh&#10;TaKSRw1t9t6pffe2Hc4uAFqLaEZAaxDdnAGtRbQWzzSAdkY0O6BlRBsFtBbRHNCeA7QN0e4EdPbU&#10;KtS6ps6yqtA/L6oIPYPCGUYzPZxZ0EwLZ1zb7Dqcvdc208KZBc20cFavabTUR9BBcI4v7rsObZtZ&#10;jgIhNOvBGUIzCc4aNFPAmdQ2o3CmaZtdPQpUw1lEc2xRXyGuqK+QmjesaVHiTurVDNp9ZrNWM2j3&#10;mdHVDBHMt6OeCJeiPmt6Oa3+Ag7MKJr1wKzk3+njrn7a0DaSHcsUKxh6WGbYV9aFsgrLjxoCkpQ8&#10;kTPzSWOACJJbGjwbAbTuIaHnAe1ANAd0Swe0A9FGAQ0hmgXQWkT7GKBv7Mye0hq1rumzuCKkhG5N&#10;gw7NrHDGoZkWzq6h2Zy2mRXOODSbAWccmrFw1lnTcOdRoBrNrHDGoZn1KHBfdafDb+REn4bQrA9n&#10;uraZ9SgQQjMJzhCa9eAMoRkHZwjNJDhDaEbhLCYrN+3x8oQDLq1mQPvM7lzNgPaZcasZCpqvRT14&#10;0nP4YqltRrGMghlFsx3MKjT/RcpEKcOLLDPxUGbEshv3lTVQBrBsg7KcxoBhYh5PaFP2uLHNF5fL&#10;Yz+aFXdBkNPCAG1HtFFAy4g2CmgY0SyAtiGaA9oFQEOHhCyAlhFtFNBaRHsD0NPM+aZA0iyoCP37&#10;YmvIR1DbzAJnWjTTwhmHZjPgjGub6eCsg2aTjwL5I+hcgzNr25xZ0nMprm3mR4H6bbMCZwjN+nB2&#10;oHlIsZwR+UOe7Rh8RYNmf1zNENEsJjFp3RYIzWQwO7fMajCLeSVtohCYMfbDLZW901Eos2KZal9Z&#10;D8solF3Fsg3KTmlokyzmcUObiw/r295dPWLdnZl2POMBrUU0BzQZ0FpEswHahmgfAbQW0RzQ2iCA&#10;zvAjQGdPv7szc0Ygaly3zSJrSDlr28wKZxyaaeHMgmZwTcOFtpkazgxopoUzLZqp4OyltpkWzp5s&#10;m3dWdzn575zo4wqcITST4AyhWQ/OEJpJcKZpm/3lKBBtmxU4iynJHilsijsFopm0mkGLZrNWMyA0&#10;K2AWU5qwe/uf0uvv6aGZZi1DjWYRzK+kTbJnSEHRYv/aV6bH8qPGt4eLedIYOPxxY8AOcV3jw9Hp&#10;Z2bGfSTIaR6AdiDaKKAhRHNA+xOgHYg2CmjoSRwsgEZbaBTP3gf0juwZjaht3TrLa7r/YElFyH0z&#10;22ZWONOgmRXOuLaZFs60R4Fmts0SnE1sm2E4m9M208IZh2YQzia1zSQ4Rxf220BqmxU4Q2gmwRlF&#10;MwnOEJpxcIbQTIIzimZc2+zuo0AFzmo0x9tSllkubI29oGmZodUM2n1ms1Yz4H1m55ZZzOwhJ/f/&#10;LW3CWXPB7Izmv6ZNEt7OGH9tSXl0IRbLvrevrMWyDcoolqXUB4yQ0hgwV4Tzg7pOlxYmvX/Xgefm&#10;DmjokJAF0DKijQJai2gOaM8BGjokZAG0jGijgNYi2vOA3pE14/Nd2dPbo7Z1+yyuCEmD0ezeR9Cx&#10;wBmHZjo4e+8oUI1mWjjTts20cNaiWds2s8IZh2ZaOGvQTNE208JZvaahRrOYOdawPa9lD7qNgzNN&#10;2+yrR4EQmvXgDKGZBGcNmnXgDKEZB+ehxX2FqowaYffgq9SrGdA+sztXM6B9ZiWnou9dfyWt4QIE&#10;ZhTNtGsZKJjlTJYSkTt6PYhlH9xXdhHL9jxueNv6uCHgqYjnD0pyTzvD2QFoB6I5oKkBrUE0imf/&#10;BLShr/PmgPYNQBO+znt79swpqGk9MlLrXBm6UgtnOjSzwpkGzRKcTWybWdY0aNtmWjjj0MwKZxo0&#10;w3Bmb5tZ1jRwaAbhbKBtxsIZQfO1uuBPQ/Mjt+PQrA9nuraZHwXqt81qOKvRLCahuK8wLr1OOBhz&#10;k4hmXMvsidUMFM1i0/xmytSDEJpJLbMMZrRldoDZgWYZzH+TMkV4I33CvUml8eVQq8yMZRTKrmIZ&#10;hTKwgqGL5YY2KUoeNbZJFfOkoc1HIpw/q+t8eWnS3k9nxl0E8Ow/gIYRzQJo6EkczRTQdkQ3L0Db&#10;EW0Y0Ciimy+gt2fNfLI9a2YX1LQemyWVIe8sqQj9vPk+gk67poFDMx7ObGimhTMOzSicDbXNbn4E&#10;HQucNWjGtM20cAbRDMB59Oj3NopoJsFZi2Y8nHFoxsEZQjMJzhCaSXBG0UyCM03bbOZRIA7Og4sG&#10;CA1pE58dG/SJBs2k1QwIzeatZmj3mcVMHHJ0/UtpDZ+7Cma0ZSaBWY1mMX9PmyL0yK7cp4EyhGUf&#10;2FcmYVmBsoRlWx41vJ32uKHNThHOYs6Mzjo/I/aiMEPCsy8BWotoNkA7I5od0DKijQJai2gOaBTP&#10;7gO0M6K9DWgNor0E6O1Zs2ailvX4LKsIqaFBsxlwxqGZFs60aAbXNBjbZlY449BMC2eWthkLZ501&#10;DXceBarRzApnHJpZjgIP1HQ82SYn+pAazhCaSXCmbZtZjgIhNJPgDKEZD2cYzTg4Q2gmwVmLZn04&#10;q9GcUNxHiCvuL4TkJQmNqZPvfxD9iLiaAe0zk1pmM1Yzbkc+fjIsaf0WFMwomkmPl4PQTAKzlFQx&#10;U4XF5YNK/GJfWQfLCpQVLIt5MiFQTkPAPAXOn4/veHN58tYHEp5t4YD2c0BTfp03CdAORKN49hag&#10;bYjmgNbEIKDDUcd6fFZUh/9taWXIURKcWdBMC2ccmlnhTNM208FZB80mHwXqtc20cAbRbNKahrva&#10;ZjPWNEA0A3AeUtRnDU3bzI8C9dtmBc4QmklwRtEMwTmxuI8QUzRQaG2xCOWpk6/TrmbQotmM1YzL&#10;gx5cChs+74AemKGWmQRmFM1qMNvRbAOzmH+kThU6Z9SexmHZl/aVXcRyuphH9W0yHta/Xfm4IaBJ&#10;wfO5MamXZ8RessPZ/YCWEW0U0HZEGwY0imgOaI8B2oZoo4CGEc0CaBTRzRzQmbPnoYb12iyp6Jqs&#10;h2ZWOOPQTAtnFjQbbZup4cyAZlo406KZCs46bbPrcKZvm2nhTNs2a+HsWtu8pCJ062vZgy5CcIbQ&#10;TIIzhGY9OENoJsGZpm1uLkeBajSLSSruI0QXRgovZ496Fps+9sTZqCeX9NBM2mc2bTUj8vHn5UP3&#10;bvl72sTLroAZRTMdmJGWWQVmBc1ypgljRw4br8EyCmVXsYxCGVjB0MUytK+MQBmHZTFPGlVpCLig&#10;wPlBfftP1ozY8EjGs7cBbUO0YUA7I1qLZ88CWoPo5gzo4SievQ1oZ0R7G9DGvs7bXEDvyJr9HupX&#10;r83qsm7fWVrZdQkOzjg0s8IZh2azjwLd+Qg6Fjjj0CzB2cS2GYazOW0zLZxxaAbhbFLbrAPnW13y&#10;Ina9mq1FMwnOEJpp4EzTNrMcBUJoxrXN/nYUiMJZwnNRlPCHrHLh5cyqq2XxB1aei3xyB1rNoN1n&#10;JrXMeqsZM4cc2/J66uQP9Vpm0loG7vFytGsZKJjF/DN1mhCc2XD1fmP7BA2UISx7cV/ZCco6WH7U&#10;0CZTyZOGNpmP6x17zmIulA2/PiP2sg3ORgANINokQM/hgPYIoB2INgpoqIVmAbQW0RzQxgG9NWvu&#10;OtSuXp9lFV1Cl1eG3HUFzrRopoUzTdtMB2f+CDrz22btmoYazbRw1qCZqW2G4axe01C3zYWjemxQ&#10;0EyCM03b7KtHgTg04+AMoZkEZwjNODjj0IyDM4rmYSPl9CxIEP6cNabpN5nVwmtpE3eVJOzdejbq&#10;4SNPrWZMGXJsf8cRs3eTwezaWgb6eDmatQw1mkUwy5kuvJo6XcgtzpsHQhlolZmxTLGvrItlG5Rp&#10;sCylMSBLSkOb+Wo4P6wPerAlY97d6RKeUUA7I5oZ0DZEGwc02kJzQKN4dh+goUNCFM80gJYRbRTQ&#10;WkQzAlqD6OYMaAnRV7dkz2+LutUnZnlViFUPzaxwpkGz2W0zy5qGp9pmVjjj0EyGM3vbzLKm4dJR&#10;oIG2GQtnFZpXV3W99lpOzGkUzhCaSXCmbZv5USAdnEltswLn5JF9hIGFscJvM6uf/SazRvhtZo3w&#10;Utr4Y/GJa9ZuiLl2khbNrqxmHB9092pO4pbN/0qdchQ9/iOtZbA9Xo5+LcMBZgeaxbyVNvmT23Xt&#10;huOw7Av7yjgs26GswvKjhoBsMU8mBGQ3NQRWPW5s80SN5+tVAy+LcFbiWUCjiEbx7J+ANvZ13i0V&#10;0AiiNXimBLSLh4TuBrQD0d4H9NaMOSNRr/rMLBvX7UfLK7suxMGZBc20cMa1zaxwxrXNdHBmQzMt&#10;nHFoZoUziGb+CDrh5LiO17rmRuxG0UyCM4RmHJxxaMbBGUIzCc4QmklwJrXNKJxp2mZPHAUqcFaj&#10;WczwkX2E7gXJwh8zK5p+m1Ej/DajVvidLa+kNRztMXzJlpr4w3sPDrp3l7TPDK1m3Ix68nhZ7LkD&#10;SUnrNryVNnXfH9PrH7gKZrRlZlrLkMAMtcyOtQwUzI7MEFIKCleAWEahDLTKulg2cV9Zg2WlVUaw&#10;LOZRQ5scMU/E1Dv2nMU8bgxs2p837ooaz/SAhhDtY4DWIJoDWg1oGNEsgIYQzQGtC2g7oo0CWkY0&#10;AdA7t2fN+S3qVZ+aVdVd31peGXLELDjj0EwLZ1o0g2sajG0zK5xxaKaFMwuasXDWWdNQo5kOzm5q&#10;mzFwxqHZ1aPAoYV9NopoxsEZQjMJzrRtM8tRIIRmfTjDaNaDM4RmHJwhNJPgDKFZD84QmnFwFtMj&#10;P9EOZkfGCr9Xkj7us7+lTTgUnDJj/bsjFq6LGbZi86jE3VsmxB/dtyDu7KEFsWf3Vw89tDk1adOa&#10;PsOXrW+fMmfL62mTD76U1nAV9zXZKJp9YS0DBfNrtvw7deqDj8Z2FY/pqLDsiX1lPSwrUMZi2ZZH&#10;jW0sjyc47zmLuTv2nUszh5x7PD32iiDHDEDLiDYKaC2ifQ/QDkT7CqC1iNbimQbQzohmB7SMaKOA&#10;1iKaA5oMaBnR2zLmR6NO9clZYQ2JWl4R8pAFzbRwxqGZFc4eaZtb8CPoWOCMQ7MZaxqko8CaMd03&#10;v5o16BM1nGnaZn4UqN82K3CG0EwDZ5q2WYEziuYRI3tLCctLFX6XUfPMCcxSxgkvOmW8lD/YUyf8&#10;Md05aixDaCa1zGxrGXgwoy2zGsxaNDvALCVlhvB6ykwhIXf0Riose2lfGYUyhGURykoeNwTkSqkP&#10;WIDCWcyJkqJz0wdfEaT4C6B1n8TBAc0B7T1AOxBtFNAQol0D9JaM+TOPWeZ+GTWqz86Kiq6jWeCM&#10;QzMtnHFopoMzW9tMDWdKNLPAmRbNVHDWaZtdhzM9mmnhTNs208IZRfPGqi4HWmdHH9ZrmxU4Q2jG&#10;tc38KFC/bTb7KBAH55SRvYWuuek6YJbR7E4woy0zCcwomunBTG6ZFTArCUybfG9eaXytLpYVKANY&#10;dve+shrKEJbtUFalaYKU6scNAY9RON+v63R56bDdN6YPvirjWRfQKKLNA7QW0c0E0HZEGwW0jGij&#10;gIYRzQJoG6I5oF0ANHRIyAJoGdF6gN6cMf/Klsx5wahNfXpWVob+eGVFyCIUzaxwxqHZ7KNA/gg6&#10;32ubQTi7qW2+PL7d1XfyBm74pw3NKJxp2mYFzhCa9eAMoZkEZwjNODhDaNaDM4RmEpwhNJPgTNs2&#10;sxwFQmiW00fonJtFALMWzSiWUTCjaCY9Xg5CMxHMJq1liGBG0fx6yizhXymzhEE51l1YLPvCvjI9&#10;lnMfNwbkSZkYkPekMeA8CmcxH1mHnpk2+KoghgPak4CGEM0CaC2i2QBtQ7SPAFqLaA5obRBAK4jO&#10;WFiEutQvZnVll7dXVnY9yoJmWji7pW0G1jTUaMbD2TiaaeFM2zbTwtlTR4FqNNPCWYNmTNvMAmf0&#10;EXTpI3utwKGZBGeattlXjwJRNJPgDKGZBGcIzTg449CMgzOEZj04p47sLSSP7Cd0zM1hXsvQAzPU&#10;MpPAjKKZtJahB2YtmuG1DDWYFTSLaZ0649GEUSMmuYJlT+4rQ1hWoIxiWUpjm3wxjxra7ELRLOZR&#10;Q+Cne3MbLyt45oCmA7QD0b4L6CUc0B4BtAPRRgENPYnDNUBvTl+4Y3PWsl+jJvWbWVkZEr2qIuSR&#10;q3CmQbPZbTPLmoY7jwLVaGaFMw7NWDibgGaWNQ13HgXSPoJuYUXI8n9kxTwkwRlCMwnOpLYZhTNN&#10;28yPAvXbZgXOEJrFpI3sLSSNHCi0t+S5BGYUzSQwo2imA7NZaxkzNC2zM5gdLbOSN1JmS+mfXfP+&#10;o8ZA+66yLpY9va+Ma5UBLDvn7YUompXcG9vt6qLEg4+nDb5mx7MD0DZEc0C7AGhnRLMDWka0YUBr&#10;WmgOaM8BGjokZAG0jGgSoDelL4xCLep3s6qyazUJzSxwxrXNrHDGtc10cGZDMy2ccWhmhTOIZje3&#10;zbRwZkEzLZxBNNcFCyurul57NXvQIRHNCpwhNOvCGYNmHJxxaMbBGUIzCc5aNNPBWa9tRuFM0zb7&#10;wlEgBOf0kt5CQnGE0C63QINmFMsomFE004HZxbUMg4+XcwXMajSLeTNljlA9MmM2Ccte2lfWtsoA&#10;lh9OaFOg5PGEwIJHEwJrnzS2eYSiWcmHY4ZfleGsxHOANvZ13p4B9DwNnlkBDR0SMgBag2gUz/4J&#10;aDuiNXj2HUCv81VApy+avj+67r9Qh/rdrKzs9r2VFSENenCmQTMtnGnRDK5p+EjbTAtnFjRj4axz&#10;FKhGMx2c6dtmM+CMQ7MMZ/22eWt15xNtc6P2q9FMgrMGzRRwpm2bWY4CITTDbbNnjgIhNOPaZraj&#10;QBjNJDir0ZxWIsNZTHxxtBCUU4RFMxnMrq1leOrxcjCandcyUDAraBbTM3P8B5dqu+bisEyzguEt&#10;LItQVvJwYkChkseYPWcxjxoCH+3KmXLPGc8c0FpAQy00B7QuoO2Ibm6Ahr7OmwXQKKKZAH1pU+bi&#10;QNSgfjvLy8N+uaoyZDaEZlo449DMCmdc2+w6nHXQbPIj6Mw+ClS3zWasaZh5FKhGs7uOAo/Udvgw&#10;JH/g9n/Y0IyDM7Ft5keBxLZZgTOEZj04a9FMhjOEZhycM6T0EoYUDRICskue6aGZtJbB9ng5qGX2&#10;7FoGCmZ1RhfmLXEVy57YV9bDshrKdjBPtqUR3nNWcm9s+M1FSYcQOJsPaAeiUTx7C9BaRLMB2hnR&#10;7ICWEW0U0FpE+x6gHYhG8ewtQNsQbRjQzoh2N6A3pS9OQ+3p97O6KvTPqypDVqBwxqGZFs44NNPB&#10;ma1tpoYzJZpp4czSNlPBWadtZoUzDZpp4UzbNtPCWUTzxXFtP+6VN2CDiGYFzhCacXCG0Ixrm/lR&#10;oH7b7MmjQLRtVuCcWdJLGFwUK7yVNfqpq2BGW2Z/XMtA8++UucK/R8wV3kmfcOH96vdG+9q+sitY&#10;fjgpoMieiQHYPWclF8sTrk0d/LEgRotnDmh2QKOIbiaApvw6bw5o9wF6Y/rSSSvjp/036s5mMWuq&#10;wv61uqrrFho449Bs9lGgsbaZP4IOQjMtnHFoBuFsoG0G4Hw/rqjvKjWaSXCmaZsVOENo1oMzhGYS&#10;nCE04+AMoVkPzhCaSXCG0EyCM6ltRuFM0zbTHAXi4JxV0ksYVDhE+HdW+RMIzeyPl0NbZs8+Xg4H&#10;ZgjNCpiVtB4xV7DkFq/1tX1ll7AspU2xmMeT2ox90hjwEMWyOo8aAp4eLKy8ruDZZUDbEe0rgJYR&#10;bRTQdkT7MKA1iOaAdga0DdFGAQ0jmgXQKKJdB/TG9CXb1mcsfQX1ZrOa1ZWd262p6noQRTMtnHFt&#10;s+tw9t4j6FjgTNs208LZU0eBajTTwlmDZkzbTAtntG3OHNlz+d+yYx5AcIbQrAtnyrbZY0eBlG2z&#10;AmcUzbi2WYEzhGZdOGPQjIMzDs04OENoJsEZQrMCZzFRhQnCvzIqH4NoNrSWgd9jRltmY4+X06KZ&#10;BGYUzSKYW4+YJyUkbcrHmysHVnsLy7h9ZacVDB0sP5wUaM/nkwNG6u05K/msrvOtdalr7k2NuW7H&#10;sxmAdiDaKKABRDMB2oZow4B2RrQWzxzQbgP0cBTPrIDWIpoN0M6IdiegN6QvvbYhfck7qDOb5ayt&#10;7tJ9TWXXMzRopoWza2hmX9Nw51GgGs2scMahGQtnnTUNWjSzHAWq0cwKZxo0o3CeVh4+429ZMU0Q&#10;mklw1qCZAs6kthmFM03bzI8C9dtmBc4QmnFtswLnbFsiC5KE1zKqv0DBjLbMJDCjaKYHM13LTAIz&#10;imYUyzCYHWh+S8p8ITW3dCuKZW/vK2uhrMWyCGU0jycE6O45K7leM+DS9JjLX0h4boGAnsMB7RFA&#10;OxBtFNBQC20OoNeYBWgNog0DOgP1ZbOe1ZVdBq6p6voxCc40aGaFM65tpoMzG5pp4YxDMyucQTS7&#10;uW2mhTMOzeiahtG22TrmvXX/yB589u/ZgyU04+AMoVkfzjCa9eAMoRkHZwjNJDhDaNaDM4RmEpyJ&#10;bbMfHAWibbMC55ySXsKA/GThn+njHkNghtBMBLMX1zJQLKNgRltmGcwymsV0TJ1xb2l5bCMKZT0s&#10;u31f2QUsfz4poETKlICShxMDFqFIxuXU6NwLdjh7DNDOiGYGtA3RxgGNttC+B2gHolE8+zugoSdx&#10;oHimAbSMaOOARltorwJ64uIRi7+B2rLZz5rKLt3WVHVtwqGZFs60aAbXNFxom82AMw7NtHCmRTMV&#10;nCnbZjo407fNtHBmaZtlOGvbZuuYdw/8NTvmoohmFM40bbOvHgVCaCbBGUUzCc4QmnFwhtCsD2ct&#10;mklwhtBMgjNN26zAWUSzGMuoXkK//BHC39PHP9EDM4pm0lqGHpi1aCatZdA/Xs4JzJqWWQazumVW&#10;8rYtiZaqvRCUXcWyWfvKrmBZnQdT3h7/pCHgAYpkKA/r297enjPzkgbPLgLagWijgIYQzQJoFNEo&#10;njmg3QXoZRo8exvQCKI1eKYEtIuHhAYBvXVd6sq/oKZsMbO+qmvE2sou5yA449DMCmdc20wLZyo0&#10;80fQEeFMg2a0baaFM9Q255b03PyP7JhbEJpJcCa3zfwokNQ2K3DWolkfzhCaSXCG0IyDM4RmFM6W&#10;UT2FPnlpwl/TGp/SgdmstQz3PF5OC2a0ZXaA2YHmBVKCU+Y8mjEqeQYWy17YVwahDGD58ykBo+QE&#10;Snk8oc0VFMm4fDK+y40ZcecvTIm5ocVzMwS0FtGMgNYgmgPaGdBQC80CaAjRzRfQ69NWXlubvrxl&#10;7DXrzeqqru+urezyPi2ccWimgzP9UaA722ZaOHujbWaFMw2aaeFM2zbrwfnjuqAv0op7bfhb5qD7&#10;f7OhGQdnCM04OENoJsEZRTMJzhCadeFM2Ta32KNAyrZZgbOCZjG5o3oKvXIzhVdSHXAmrmX46OPl&#10;oJaZBGYxbaQsFAbnjD0CYtkHVjCAOGH5/tTA0Upo95yVXK0cdGRazJXHIp7dB2joSRwsgJYR3RIA&#10;7UC0rwBai2gtnmkA7YxodkDLiDYKaC2ivQfo9emrxL3m/0Ad2SJnbUXXDuurumyD0CzB2WfaZvc+&#10;gk4DZxPbZhjO7G0zy5oGDs0gnA20zVfrgu/FF/dd+9eswY9FNCtwhtBMgjNN26zAGUKzHpwhNJPg&#10;rEGzDpwhNOvBGUIzCc4aNFPAmdQ2e+soEG2bFTiL6ZGXo/t4Oahl1lvL0AUziGZPrWVowSxluJz6&#10;URkL/BHLn9tyf0rAmAeT2ixGcUzK6VF52xQ40wJ6qgbPrIBGEe1lQOs+iYMDGgL0Ug2eWQFtQ3QL&#10;BPS61JUTp1mk5zVzOCuzvqrrm+squ6xE4Yxrm12HM33bjIczG5pp4czSNtPC2VNHgWo008JZg2ZM&#10;20wD5wvj216OKuq3+q82MJPaZn4UqN82K3CG0EyCM4RmPThr0YyHM4RmEpwhNOvBWUFznoTo3sK7&#10;uXlUYEZbZtJahj6YtS0zCcxoy0wCM4pmJzDb0BwgZZEQkdlw+ur4LqN8YV/ZAWUtlhUoK1iWMk3O&#10;51MD6h81tKHac1byqCHgswMFY99H8UwHaKiF9i1AaxHdTABtR7RRQMuINg5oqIX2LUBrEe19QK9N&#10;WbVtqfi8ZovlPzmckVlj7fry+qouc2jg7Bqa2Y8C+SPotGg22jazwhmHZuUo8NL44A/ezR+4QUQz&#10;Ds4Qmklw1qKZDGcUzSQ407TN/ChQv21W4AyhmQRnFM0onMVklfQTulkKADBDLTMJzL63liGD2bll&#10;VsCsJHD4IqGiyLLSV/aVISzboazC8mdTA0qlTJPzeGLAhyiOSXlUH3Rxc/riu1NibgpyzAC0M6I5&#10;oMmAdiDaKKAhRLMAWotoNkDbEM0B7QTodamr7i9LWfYPCc0ynPmgs6Ey5FcbKrs06qGZFc64tpkO&#10;zjpoRo4CzWybWeEMotmkNQ1c20wLZxyajaxprK3qfLyTJWKrgmYFzjRtswJnCM0kOENo1oMzhGYc&#10;nCE0k+AMoVkPzhCaSXCmaZv9/ShQgbOC5nxbMkcOEMJzijUtM/NaBsPj5SA0k8Hs2lqGDGYHmkUw&#10;y1ks9EmffPHo2B5VEJa1UNZiWQNl/VZZi+VpOli2QRnC8mfTgux5OLHNbhTGNLk/vuuptanrP3Tg&#10;WQvoKSiemQFtQzQHtN8CekkSB7QRQK9JXX1lRcqKAa26d/9/HM6E2WRp/aUNVV0acHCmRTO4puFC&#10;20wNZ4a2mRbOtGimgjNl20wHZ/q2mRbOrG3zzPKwj/6VPWgfimYSnGnaZl89CoTQTIIzimZc28xy&#10;FAihmQRnFM0kOENo1oUzZduMOwqE4FwwqqeQVhwphGaPAtDsDGYtmr2/lqE8Xg4EM9AyO8AsoznI&#10;luLCkg2exDJuXxlslSEsTw8sU+fBpIAlKIppc6+2x8HFSfuuOuMZAjTQQvsYoB2Ibm6AdkY0O6Bl&#10;RBsHNNpC+x6g7YjW4NlrgP5kderq+FYWy5fscOZrGuTZWNklbmNV5w9Y4Yxrm2nhTIVm/gg6Ipxp&#10;0MzaNueN6rHlH9mDLr6S5UAzCmcIzSQ407TN/ChQv21W4AyhWQ/OEJpJcNagWQfOEJpp4CyiWUzh&#10;qJ5CSlG00DlrzFMtmKGW2fXHy6FoRrEMgxltmUlrGXgwoy2zAmY5S4T30mZc31E9oF4LZWYsM+0r&#10;a6GMx7KYT6cFlov5fFpA/aPGNp+jKKbNtaqIXbOHnL07edAtBM+UgEYQrcUzBzQKaBjRLICGDgkZ&#10;AK1BNIpnDmhWQK9NXftsZdrqTAnNHM6uz4bKTsEbq7osg9BMB2f6o0B3ts20cKZtm12Gs07bzApn&#10;HJpZ4EzbNitwPlrb4XxEQd/1L2cOfiKiWQ1nmraZ5SgQQjMNnGnaZn4UqN82e+soEG2bFTgXjuoh&#10;DC8eLHTItD7Bg9n4WgaKZRTMaMtMArMGzYS1DBTMYoJtyc0v3+EL+8rqFQwclKXMsGV6gFXM4wlt&#10;XN5zVudCadKWydHXm0Q8y+GA5oCWAa1FtJcBDXydty8DekXKmpJW0dH/ZUczh7Prs6Wq8y82V3ct&#10;31jV+alraGZf0/DaI+go4UyDZhjO7G0zy5oGDs0gnCnb5jVVITva50Zu+osNzHpts6eOAnFoxsEZ&#10;QjMJzhCacXDGoRkHZwjNJDhDaNaHsxbNJDjTtM3uPgpUw1lBc9FoOcOKYoW2GdWPtGgmrWV46vFy&#10;mJbZ9ng5GMwommUwq9EcPHypEJY6797KiripWCxroewalin3lbFYVqCswvKnM+Tcmx5U8WBSANOe&#10;szqnSnLXO+DsiK8D2oFoFM/eArQW0WyAdkY0O6BlRLcEQDsQjeLZO4BelbK21mKZ8x0OZ5NmY1Wn&#10;2M3VXU7Sw5m+bcbDmQ3NtHBmQTMtnNVrGs3lEXSLrGFz/poZc01Esx6cadrmlnsUSNc2K3CG0EyC&#10;sxbN+nCG0IyDM4RmfTjDaNaDM4RmCM7Fo3sISUVDheCMmi9Y1zJIYEZbZs+tZcBgbqtKam7VAVex&#10;bPa+MohlBcoIlsV8OlPOgykBS1EIu5rHjQG3D+VXrZ086LYGzxzQ5gDajmjDgEYR3UwAbUO0Fs/+&#10;B+iVKeum1mQu/1mruuj/coIzPww0NpurOwdtqu68lIxmc9pmVjjj0GwGnHFoxsJZZ03DnUeBajSz&#10;wlkB8+GaDuejC/qtfDlz8KWXs2J10YyDM4RmEpwhNJPgjKKZBGeatpkfBeq3zQqctWgmwxlFsz6c&#10;ndEsZuToHkJCYaIQkF730BUwo2hGsYyCGW2Z6cAMrWWQwKxdyxDB7ITm5KVCu+RlQpfhCx/OK0+e&#10;C0NZi2V37CtrsGyDMoTlezMCK5V8OiOw5lFDm6cohl3N44aAzzamL18m49kHAA18nbd3AS0juiUA&#10;WoNoDmhnQNsQDQF6Zcq6RVPTl/2xVXz8Vzic3TCbJrV+bmtV53E0cMa1zXRw1kGzyUeB/BF0eDjP&#10;tHa78K+cQZtFMCtopoEzTduswBlCMwnOEJr14AyhGQdnCM36cIbRrAdnCM0kONO0zc3lKFCLZjyc&#10;xcQXJAtvpzU+1KJZH8wQmvXWMlgeL4eiWQ1mqGV2gBlpmZMdaFaSlF13DIUyhGV37ivTYtmO5lly&#10;HjE8zxnKg7q2p3bmTNvpwLNvAtqBaKOABhDNBGgbog0D2hnRWjxzQKOAdiDaIKBBRLsG6NUpG9bN&#10;SFv6moRmi+XLEpz5YaB7ZlNV5x6bq7usUaMZXNNwoW2mhjMDmmnhTItmKjh7qW2mhbNe23ygtuNH&#10;gwr7bX45M/bmn21o1oOzXtuMwpmmbVbgDKGZBs40bTPLUaAWzXRwpmmbWY4CITTTwJmmbfbFo0AI&#10;zSW2xOanCq1TJz3CoZkEZrRlJu0xo2gmrWW4usesXstAwdwuebmUDslLn00ZnbFEF8tu3lcmYVmB&#10;sphPZgRWSZkVWPVwsvE9ZyWf17W7sDNnyvuTnPDMAc0KaC2iOaBRPDcHQK9M2bB7Xtqa4FaWfs/Z&#10;4ay0zRzO7pnt1V1+uLWmc8aWqi5n9NpmWjjTHgWa2TZLcDaxbYbhbE7bTAtnHJpBOANtc1XpO5ve&#10;yBm096WsWEFEswJnHJpxcIbQTIIzTdvMjwL122YFzjg04+AMoZkEZwjNODjj0IyDM4RmPTiPGt1D&#10;iMlLE95MmfZEr2VGsYyCGUUzHZjdu5aBorm9KoOzJp65OqFTBYRlT+wr62HZDmUblsXcnRlULeb+&#10;1MBlKICN5FF94MWdOTOvinj2X0A7I5oZ0DZEtwRAOxCN4tnfAQ09iQPFMw2gZUSjgF41fOPH9QmL&#10;Xm5lsTwHwpkfBrp3ttV0emNrdZfGrdWdv/DmUaAazbRwpm2baeGsRbO2bWaFMw7NtHDWoBlpm7dW&#10;d97bs3DAipeyYu+gaNaDM4RmEpwhNOPgDKFZD84QmklwhtBMgjNt28yPAungTNM2K3CG0Cxm9Oj3&#10;hOjcLOGN1BlPUTBDaCaD2bW1DL3Hy0Ets95aBgnMYjokr5AyriRvjQbLHtpXxmLZBmU1lj+ZLefu&#10;rMCae9MDJj6aEHAfBbCRPKgPvrk/b/z7kwbdkfDsC4B2INoooCFEswAaRTSKZw5odwF6mQbPrICG&#10;EE0P6BXDN26dkbqyc6ukpOclOIto1t9v5nB212yr6tJ3W3WnjSxrGrRtMy2ccWhmhTMNmmE4s7fN&#10;LGsaODSDcHag+WJZ6btzXs4afOlPWbGCiGYcnFE0k+AMoZkEZ5q2WYEzimYSnCE0k+AMoRkHZxjN&#10;eDhDaCbBGUIzCc4omklwpmmbvX0UiIPzmNHvCZF5Fl0wo2gmrWXoPl4OaJnNXsvAgVlJRPr0Syfq&#10;3x1Pg2V37CvTYlnKbEfM2nNW51FD0J33Cyr3yXjmgHYF0FpEMwJag2gOaGdAQy20ZwC9bPjGlZNH&#10;rH67lSX6qy7AmY87Z5O168+3VXfO3VbV+YIemvFwZkMzLZxxaEbhbKhtdvMj6FjgrEGz7V9XjHl3&#10;+1uWQTv/mBUriGhG4Uxqm1E407TN/ChQv21W4AyhmQRnCM16cIbQjIMzhGYSnCE068FZi2YynNVo&#10;VuA8esx7woDcfA2WYTCjLTNpLQMPZrRlJq1l6INZi2YUzB2SVwodbSkvHr2ZiGU37SuroayL5VmB&#10;teo8mBS4B4WvGXnUEHj/WNHoXQ48+zqgoSdxsABaRnRLALQD0b4CaC2itXimAbQzotkBLSNaDeil&#10;wzfOG5ey7B+tLBYZzRKcVWsa/DDQu7OzpvMLO6o7TdpR07kJgjOMZnY449BMC2eWthkLZ501DXce&#10;BarRTILz5LLwDwNyorb9ITNWwKEZB2ccmnFwhtBMgjOEZho467XNKJxp2mZ+FKjfNitwhtCsD2ct&#10;mklwhtCMg3PpmPeEUaN7Cf1zi0Awoy0zCcwaNBPWMvTBbGwtAwWzkn6pc67vHjtgEhbLbtxXVqBM&#10;g2Upc+R8OjVgOYpes/KoIeDRByUFWycNuqvCs+cADSOaBdAoor0MaN0ncXBAQ4BeqsEzK6BtiGYA&#10;9NLkjZPKU+b9oVVy8tc4nH18dlV3fGtHdafqHTWdr5LhrINmk48C9dpmWjiDaDZpTcNdbfOU8vBd&#10;nXIjtr6YEftQQjMFnGnbZpajQAjNuLbZE0eBEJrhttkBZxyacXCG0EyCM03b3JKPAtVoHjNGhrOY&#10;kaP6Cv0so4CWmXEtQ/fxciiayWDWopkMZhTNnYatsqeooHw3iGWjKxg6WLZDmRLLt2cHjRVzd07Q&#10;2Huzgyc9ajR3z1mdx41tvjg7KmvTlOhbjzig8YDWIrqZANqOaKOAlhFtHNBQC+1+QC8csbkmOXnO&#10;LyQ0S3BWrWnww0Dfna1Vnf+1o7pz+c7qzh+p0UwNZwY008KZFs1UcNZpm12HM33bTILzrLLQLV1y&#10;B679fUbs7Rcz44Q/SHGGM4RmPThDaCbBmaZt9tWjQAjNenCG0EyCM4RmHJwhNOvBGUIzrm32x6NA&#10;CM5lY94TikoGCL2yS5+SwIy2zKS1DBKYXVvLkB8vhwcz3DKr0dx52Cqh54iF99ZWx842Bcsu7ivj&#10;oIxiWcyd2UHjpMwNGvfADXvOaM6XDt8wZdC125OiRTybAWgtojV4pgK0M6I5oMmAdiDaKKAhRLMA&#10;WotoNkDbEG0ioFckb29akLxhVFDy2O+3ssR+3d42czj71+yo7fT3nTWdSnZVdzqDrmm48yhQjWYJ&#10;zia2zTCczWmbaeEMofn8uHZPaku7b22bG7n+d5lx136fGSfg0EyCM4pmEpwhNJPgTNM286NA/bZZ&#10;gTOKZhKcITST4KxFMx7OODTrw5mubVYfBaJoFlM+5j0hf2Sk0COr8jE9mKG1DLY9ZrRlNmMtAwWz&#10;nNVSsvNqD3ljXxlqlXFYljIncLyYz6YGuGXPGc2l8vi102IvXpTw7EZAg4hmArQN0RzQfgvoJUne&#10;A/Ty5G335o/YmNMqPv6/W40Y8Q0snPlhoP/M7qqOf95d2yl/V02n42a1zbRwpm2baeGsRbMZbbN2&#10;TUONZj0476vt9MBS0mv3GznR+3+XGSeIYFbQTIIzhGY9OENoJsEZQjMOzhCa9eAMoZkEZwjN+nAm&#10;t80onGnaZn4UqN82K3CG0EyCs3XMe0LeyGjhnYzqhzgwa1pm3bUM1x8vp0UzGcwomtVgdqBZBrOY&#10;LsPWCN2Slz1cUpm8UA/LNCsYrFhWoKyHZSnz5Hw6PWAFilx35Xr1wM1LkvaenajgGQS0jOiWAGgH&#10;opsboJ0RzQ5oGdHGAY220O4F9LLkbVfmDN847DuW+P8G4Wzfb+Zw9svZO7bjL3fWdBq0q7rTvD01&#10;He8agTMOzaxwpkEzDGf2tpllTUMB8/yK0CMDCvptfTlr8NnfZsYJIpp14UzZNnvsKJCybVbgjKKZ&#10;BGcIzbpwBtGMhzMOzTg493P5KBBGMw2c9dpmFM40bbMvHwWiaFbgbB3zrmApHiyEp4/7HEWzr69l&#10;kMCsoFlJqqXxBAuWjewrO0EZwrINymJuzQmskxNUd3Nm0JTHE9p8iiLXXbk/vtP+DWnL74p4dh3Q&#10;WkQzARpBtBbPHNAooGFEswAaOiRkALQG0SievQPoZcN2fNY4bHXIt1NTv0mGMz8M9PvZW9vp77ur&#10;O6bvrem4gQbNtHDGodkMOHv9EXTj2p0cP6b74jdyBu36dUZs028y4wQRzSicNWimgDOpbUbhTNM2&#10;86NA/bZZgbMWzfi2me0oEEYzDs4QmnFtsy8cBUJwrhjzrpTs4iFCWEbDE19YyyCBGUUzCcxiug5b&#10;I4QOW/PFjLLMlSiUdbFswr4yDssOKMtYFnNnnpxbc4PqH00KuIgC15153BDw9EBu7Z6J0fckPJsB&#10;aC2iOaBbKqC1iPYMoBcN276yccTqkG8mJHzLDmcRzWJIh4Eczv49c+d2/397qju23VvdqXRvbaf3&#10;cXDGoZkWzixoxsJZZ01DjWY6OOu3zQdqOtyylr63tXNuxLrfZcQd+3XGEEEMDs0kOENo1oMzhGYc&#10;nCE0k+AMoVkPzhCaSXAmts38KJDYNitwhtCsB2cIzSQ4Q2jGwRlCs9g2K3CuHPOukFGUKHRJm/iZ&#10;FsxQy+z6WgYJzFo064MZQjME5q7D1tqTkDXl3LVpHcZ6cl8ZxrIMZRTLUubLuT+lzV4Ut57IFWvM&#10;4akx127LgJYR3RIA7UA0imdvAVqLaDZAOyOaHdAyon0a0DZES2getuvxirSljZbh8176piXhW0xw&#10;5oeBzWc2WVp/aU915077ajvN2lfb8S4NnGnQzApnEM0mrWnotc27azs1lY9+51RnS8TO32TEnf5V&#10;xhDhBRuYFTST4AyhmQRnFM0kONO0zQqcITTj2mZPHAVCaCbBGUUzCc4Qmklwpmmbm8tRIIRmEpxp&#10;2mYFziKaxVSVviukFSULHdOmfYa2zGavZeiDWYtmEphRNKNgFhMybJ0QkrROaBidv8EIll3dV0ax&#10;rEAZwvKteUENSu7NClqCotZTuT+u86XFifsOO/AMARpFNIpnDmgtoGVEGwW0HdGGAY0iunkAevnw&#10;zae251dZX0uO+f430wZ/W4SziGYx4JoGzWEgh3Pzmbq67t9sLH2vi3XUO2OKR/fYuKmqyzlWONOi&#10;mQrOOm2z63CW2+Zz49rePVDbaVNWSc+lr2dH7/llRtyjX2YMEUQwK2gmwZmmbeZHgfptswJnCM16&#10;cIbQTIIzhGYcnCE0Q22zAmcIzSQ4Q2gmwZnUNqNwpmmbjR4Fom2zAmcxKYUpQsfUGY+1aCavZeiD&#10;WYtmEphRNNOB2RnNCpiVxKbPvPzBpHcnsmCZZV8ZbJUhLM935Oa84Mabc4ImPp4Q8ARFrafyuDHw&#10;852WKVud8UwHaC2ivQxo4Ou8OaA9A2gNot0M6PXpc7fsKsnI/kZa3P98My3t26bBmR8GNtOxWJ77&#10;RVpsr5ezBk0NzI3alFPSc+fmqs4XcWiW4Gxi2wzDmb1tPj2uw/0lFaH7Eot7r38zZ9C2FzKGnPt5&#10;Rrzwi4whUkQ04+AMoRkHZwjNJDijaCbBGUKzLpwp2+ZmcxQIoFkXzpRtswJnFM0kOENo1oUzBs04&#10;OOPQjINzkRuOAnFwri59V0guyBDap8x+Qgdm969loI+XQ8FMapnFhEpZL6W6ZNR2CMq6WDawr+wE&#10;ZQDLEpSVLLBlftCEh5MCLqCg9XQuliXtnjzo9o3mCmgHoo0CGkA0E6BtiDYMaGdEa/HcvAC9JGn3&#10;431FI1fvGjN4gIhmJzir1zQgONMeBnI4N/OxxH79qyMSI7+amrj+f9KGnvhXzqDNUYX9t9SWdT+4&#10;sbLLdVfaZlo4444CKdvm+1uquhwbNeq97d3zBu54KTPmxE/Shjz6WXq8IEYEsxI1nCE0k+BM0zYr&#10;cIbQrAdnCM0kOGvQrANnCM16cIbQTIKzBs0UcCa1zSicadpmfhSo3zYrcIbQjGubZTjj0azAWcyw&#10;/Cyh3fB5Ta6AWYtmMphRNJu5luEAswPNYUnrhejUBTf2NQ6YQb2vrItl8r6yLpYVKNuwLGWBnE+n&#10;BexGIeuNfDou5Nz8ocf3a/HMAU0FaBuijQJai2gOaAnOyZtPnbfGrFtV1fXNrw8b9l0Rzf+dlPQd&#10;Cc7ofrMROPM1jZYzXx0+/AfPpyQkPjcicdfzKUmCmK+mJH3y/dShx1/Kit3eLTdiY87InttmW8OO&#10;HKzteBOFMw7NWDhj2ub3x3Z8uKyi61nr6Hf3xhX129IxN3LzX7Jid/0yI+7kj9OG3PtxerzwE1t+&#10;agsKZ5q2ufkcBdK1zaxHgRCaSXCG0KwHZwjNODhDaCbBGUKzHpy1aCbDmdg2+/lRINo2i6kpfUdK&#10;Yl6uEDx80RdaNJPWMlx/vByKZjow669loGB2ZIMwuqhyn6f2lbFYVqCswrI9C4Mm3psTtBhFrLfy&#10;qCH47uaMBesmRn8C4FkGtB3RzQ7QzojmgCYD2oFoFM/mAnpD1sxt12vf2VBeHv6Hr6fHf48IZ34Y&#10;yMfV+Upa0gvPjUjKen5E4hkboIWv2fJ1MSMSmr6ZmnBJzP+mDz3447T4Q7/KiNv8Stbgba/mxKzv&#10;YIlYHZ4/YGNMUd/FKSN7bxta1HvnO/kDdoTl9t8cnjtg4+vZMVtezY7Z9kpWzPrfZ8Rt+3VG7MGf&#10;pMcf+b/U+Ds/SBsq/J+Y9KHCD235kS0imhU449BMgjNN28yPAvXbZl89CoTQrA9nLZpJcIbQjIMz&#10;hGYSnFE0k+AMoZkEZ3LbDB8F4uBcW/qOEJ9b4ARmtGX2hbUMCcyallkGszOaN0gJT9og9B+x7N76&#10;cbELQCybva8MYRmFsg3LaB41BjxGEevNfFSevGNG7JXr/g5oB6KNAhpCNAugUUSjeOaAVgN62bBd&#10;D8+UDtt3a3yn1ZEFkb9Q0OwMZ8J+M4czH5fGYvnSV1MS2j6fmjTqayMS99vhnJIofCPVkf9OTRS+&#10;acu3bPl2aoKU79jyP2lyvpuWIHzPlu9LGSr8ry0imnFwVqOZBs4QmnFwhtBMgjOEZj04Q2jGwRlC&#10;MwnOEJr14AyhmQRnmraZHwXqt80KnCE068EZQjMJzhCacXCG0KwPZwea5bwnxFlGmgJmFM2ktQwS&#10;mNGWmQRmBc3hSRulFBaMP4xi2V37yrRYvrEgeJI9C4MnPZwU8BGKV2/nUX2761sy552T8cwBjQe0&#10;jGijgNYimhHQGkT7J6A3Z869er+uw5WP69pWfS196P9+LTn5+0xw5oeBfFhH/IH6ekpC2NdTEmq+&#10;kZJwUo1mEpzVaCbBGUIzCc4omklwpmmbffUoEEIzCc4omklwhtCMgzOEZhKcUTTj2mZ+FKjfNtuP&#10;AgE068KZsm1W4KxFs3PbLGZs6TtC1ZhewuCc0U9hNLu+lkECM4pmEphRNKNrGSiYu9nSe/jqB8tq&#10;k5ehUGbGss6+MhWWF6qyIHiymE+mB+590hAgSAEQ683cqe11akHCoVMTmi2goSdxcEDrAdqBaPMB&#10;vTR5x8Xz5UP2PmoIeHxmbPtkBc1qOLt8GMjhzMfoPD8i7offGJHY5+spiZO+kZL4kQJnCM04OENo&#10;JsEZQrMenCE0k+BM0zbzo0D9tlmBM4RmPThDaCbBWYNmHThDaCbDma5tbmlHgWo4i2gWM670HaFi&#10;dF8hOtP6GEWzK2BG0UwCM4RmvbUMEpjVaO6WtEnonrRJyMmd+IEn9pXRaLBsg7KURXI+Xhg05dbs&#10;oGVP6gMEKQqgfQjRjxoCH58elb938qBb9/0B0DCiWQCNItrLgNZ9Eof/A3pzTuOmB/Xtrz9sCPhk&#10;S0WncPF2yxQ488NAPmbON0YM/fV/pyQM+mZK4txvpSTewsGZpm1W4AyhmQbONG0zy1EghGYaONO0&#10;zfwoUL9t9tWjQAjNJDhDaNaDM4RmEpyJbbOJR4HqtlmBsxjr6IHCwKyaByiYtWjWBzOEZhKY0ZbZ&#10;1bUMNZgVNHdP3CS8l7Th6Rxrxjoslk3cV8Zi2QZlBctSFsm5sShoyqO6gMdP6mx49lFEPxjf8cam&#10;jMV7RTxzQJsDaC2imwmg7YimAHTy5n0XqwbsEH/GPm8IPD99TJd/fzUx8f/UcJbQbOZhIIczHzPm&#10;m8MTXv5mSsKwb6UkrPh2SsJDXNuMwpmmbWY9CoTQTIIzTduswBmHZhycITST4KxFMx7OODST4EzT&#10;NvOjQP222VePAiE0k+CMopkEZwXN48vklI6KEvpnjL8Pg1mLZhKYUTTTgRlqmUlgdrTMIpjlbJaS&#10;kjX9/NXZnSagWDZ7X9kVLIv5eHHwVDGfTwz48Mn4AEHCsxIfRPTjxoBnlysG71s5YssFlwBtR7RR&#10;QGsRrcEzFaCdEc0BTQa0A9FGAS0jevmIjR8fH5O27X59uzPiz9bt+qAlyytD2301I/H/RDhLaHYX&#10;nPlhIB+z59vDE//1nZSh2d9JG7qJHwXqt82+ehQIoZkEZwjNeDjDaMbBGUIzCc5aNOvDGUIzCc40&#10;bXNzOQqE0AzBua7sHWF0SYzQJ6PhUz0wo2imAzOwlsG4x4y2zM5gltH8jj1bhCnlhVvAVpkVy8C+&#10;sgbKOlhW59NpQfuejAsQJDwr8WFEP6xrd/nEyOI9M4d8+Mg4oGVEGwU0iGgmQNsQzQHtFkCLu8wH&#10;isccuDUu5Jjy83StLniydcx7/3x+xIgfYuHsrsNADmc+pk737v/vO+lDg76bNrTke6kJe3FwhtCM&#10;gzMOzSQ407TN/ChQv2321aNACM0kOKNoJsEZQjMOzhCacW2zvx8FKnBWo7murLtQX9ZdKBkZJ/RM&#10;m/wJHZjdu5YhgxlqmZ3XMrRgltH8buIWISlj7pUPZrwzw537ymoo62H52uLgaUquLw6edmd24BoJ&#10;zur4AaLvjX338PasWYcnRH8q4dlnAR3jW4B2ILq5AdoZ0Sigt+dOOHO1ptdh5efnUWPAgwtj25Z3&#10;tsS+8HxS0o/EGywJzoT9ZlPhzA8D+bhrxP8Y5PvpCSHfT02oFr9YhdQ2e+IoEEIzrm32xFEghGYS&#10;nCE068EZQjMJzjRtc3M5CoTQTIIzTduswBlCsx6cITTj2maWo0AIzTRw1mubFTiLKS5OEN5LnfEJ&#10;BGb6lpkEZqhlZl/LQMGszrhRo3droOwqlilWMGiwLObakqDpSh6PD3igwbOfIPpG5cD3FyUevKUF&#10;NIRoFkBrEc0GaNeexMEBjUO0a4Benrzl/kVr5HH1z8zjxoCmw9XtE55PSfnx8xlJP3IFzqYfBnI4&#10;83H3fDcj8f++nxbf6wep8RP/N3XoBX4UiG+bFThDaKaBM03bzHIUCKEZ1zbzo0D9tpn1KBBCMwnO&#10;NG0zy1EghOYGWwqLhgnvjJjzietg9t5aBgrmdxO3Cu8lbhWGpC2+uX9S/3kQls3aV4awrEAZxbKc&#10;tjPEfD4h6MKTsYGCPSie/QDRN6r6HVmTsgFooCFAy4g2CmgtojmgfQXQi5I3f3DOGrtffLyc+ufk&#10;YX3AjdXVXcOfGzbsJ8+nxMtwHjHihxKcWQ8DjcCZr2nw8eR8Ly32hf9LGxr9f+lDZ/8wLf4mBGcc&#10;mnFwhtBMgjNN29xcjgIhNJPgTNM2K3DGoRkHZwjNJDhDaMbBGYdmEpxp2mZ+FIhvmxU4N5Z1F/IL&#10;U4Ruw+d/yrKWofd4OahlJoKZYi0DBbMj24SKkuqDGiybuK+MYlkLZQeW7VnWdsYnUwP3P6kNFKSo&#10;Ae2HiL5Z3ffQ9qxZxyfH3OSAVgHagWgUz94CtBbRbIB2RvS6jAWnT5fH7vm8Iegq+rNxuy5wy4aq&#10;kB7PpQ79qalw5oeBfPxxfpQ+9KUfpQ9N+lF6/LIfpQ95YGbbzHIUCKGZBs40bTM/CtRvm331KBBC&#10;sz6cYTTrwRlCMw7OEJpJcIbQrAdnCM0kOKvRLGZCWXfBUpAuhA1f/BktmNGWmQRmFM2ktQx9MKNo&#10;3ib0sGXQiFWfbKmPXaqBMoRlhn1lV7Cs5OrS4Jk3ZwWte1ITKEhRAO3niL5T3fPo7pyJx6bHXmUE&#10;NIpoFM8c0FpAy4g2Cmg7ol0A9PrMuSfPWgfv+bw+6Ab6syDm+vigRTNKw9pKaE4d+lNpTUOEs7Sm&#10;wX4YyOHMp1nMD9PiXvtx+pCsn6QN2QihmQRnCM36cKZrmxU449CMgzOEZhKcITTj4IxDMx7OWjST&#10;4AyhmQRnUtuMwpmmbW65R4F0bbMCZwjNJDijaCbBGUIzDs5isguyhZDkZQ9dATOKZtJahj6YUTSj&#10;WNaCWY3mHgnbhJ4J24XRhfXHSVg2sq8MQlmFZRHKSq4tk/Px0uA5D2sD7z2ptuG5GSH63th3Th7I&#10;H3901pDzgrLGYRTQWkR7GdDA13m3FEBvzJp5/FxF5L4H9YG30T97JZfq205IK+79z+eSk3/maJvV&#10;+83scAbXNPhhIB+/HYvlP3+aNiTwp+lDin+aFr8HB2eatpkfBeq3zQqcITTrwxlGsx6cITTj4Ayh&#10;mQRnCM16cIbQTIIzuW1uPkeBEJpJcEbRPFFMeXchMz9XCBm28gmEZiNgBtcydMCsRbN2LQMFs5KI&#10;5PUPVoxPXoPDMgplaAWDFcsKlMVcXRo8S53PGoI+elIVKEh4VtKMEP2grv29A3k1RybH3GpRgHYg&#10;2iigAUQzAdqGaIOAXp8968jlqj5HHjUEPEX/rNU5M7bdqK+kJvxcDB7OJh8GcjjzaQ7zoiX26z/P&#10;iO/6s8z4yp+nDzmGa5sdcNaimQRnCM00cNZrm1E407TNCpwhNNPAWb9tbj5HgRCaaeBM0zazHAVC&#10;aNaHsxbNJDhDaCbBmaZtNvsoEAfnSeXdhPS8QqHrsNXPcGgmrWWY8Xg5NZjRltkOZgDNSgryJp9x&#10;FctaKANYRlYw1FhGoSzmyrK2s8VcXdZ29idTgg5IcFanGSL6s7pO544VlxxdmHj4EQe0SYC2Idoo&#10;oLWIdsbzquQNXxwqKj53fWz4KfTPFc1n9QEfHR3fMeMrycm/sKPZCc76+82G4MwPA/k0t/lF+tD/&#10;/UV6XM9fZsQ1/jI97rwWzXDbrMAZQjOubfbEUSCEZlzbzI8C9dtm1qNACM0kONO0zQqctWjWhzOE&#10;ZhKcITTj4IxDMwnONG2zAmcIzWIml3cTRlhKJDhrwQy1zGx7zGjLzLKWgaZXwg4pfRO3Pp1fnbXZ&#10;21gWc2VZ8Bwxt2YHrW+qRODcjBH9sCH40uWKwdu3Z8/eM33wlc9oAO0LX+etxbMZgHZGtC8Ben78&#10;8aebcxpPni2PPvxZfdub6J8jlE8aAg/tquk8+Ctpib9khbPhw0AOZz7NdX6dNviXv0ofEvVCxpBZ&#10;L2QMuQ7BmaZtZj0KhNBMgjNN26zAGUKzHpwhNJPgDKEZB2cIzWQ407XN/ChQv2321aNACM0kOE8q&#10;e1cYnl32GGqZfWktAwWzkt4JO4WcnFkXLi3sMIOMZfIKhh6WFShDWFbn8vLguY+qAh+KeFaiwXMz&#10;RfSj+nbXz5emb1mYeGBvcwG0A9FGAQ0hmgXQKKJRPDsDeu6w3ScOjsrc/Ul9R83TMfRyvyHwVHpR&#10;z3/Z0ayGs6uHgUbgzA8D+bSE+UVW3J9eSI9L+HVm3NJfZ8Z+BrXNLfkoEEIzCc40bbMCZxjNeDhD&#10;aCbBGUIzDs44NJPgTNM286NA/bZZgTOEZjFTyrsJjaW9hKTMys9Z1zJYHi+HtsxqMENohsCszoyK&#10;wh2sWNbbV0ahDGFZhLKSK7Z81hD4YVNFoGBPC0O0+MUY98aG7z9WPHrzosT9p5ovoKFDQhZAy4g2&#10;CmgF0UuTN17ZU1Sy/2J1z4OfNwTdQv98SLkyLnjB2JJ32n5l+PBfmQJnsw4DOZz5tIR5ISPm1d9m&#10;xmb8NiN2A4xmPJwhNNPAmaZt5keB+m2zrx4FQmgmwRlCsx6ctWgmw5mmbfaFo0AIzlPLuwn1Y/oK&#10;8RnjPkXBjLbMZq9l0Owx64G5j5RdQlrWwqsn5nSbB2LZ4AqGHpYVKEtZIefy8rbz7k0JOtBkDRTs&#10;aeGIvl3Ta9/unCmbpg++cokD2j2AnhN/9O7W3Kojl2t6nUS/rMSVXKprN/Nn6UN+95WkpBec4Gzw&#10;MNAUOPPDQD4tbX6THhvwu4y4ot9nxu3SwJmybVbgjEMzDs4QmnXhjEEzDs44NJPgTNM286NA/bbZ&#10;V48CITTTwJmmbWY5CoTQrMBZzPjRA4XY9IZ7EJjBlllnLUMfzNqWGcUyCmYUzQqY1ZlQVrrfLCyj&#10;UAaxbIOygmUpK+R8vCh4ZVN5oGAPR7QUqYmuDf/g+MjCvcuS91zU4tl3AA0jmgXQKKLNA/Ssocdu&#10;bMurPnipuufJhwawLOZRQ5unh2o75H95xNBffyUt6QUJziKaTYKzaYeBHM58WuK8lJz8tT9kxHd+&#10;MSO24sWM2CNQ24zCmbZtbg5HgRCa4bbZAWccmnFwhtCMgzOEZlzbzI8C9dtm1qNACM0kONO0zQqc&#10;p9kydlS0EJM6+Y4umF1cy9ADM4RmMpid0dw3YbfQd+huYVjq8lv7Z/RfYva+MoRlO5RVWL68vO18&#10;KSvFBC94VB14t6ksUJDCEQ3m8/r2p69UxmzZl1u/eWHC4eP+A2hnRHsK0HOG7floXU7d/vfHJOy6&#10;Uhty9POGwLvo7ylL7jcEndtb0zHjy8OG/UYPzqYdBhqBMz8M5NPS5yVLzPf/kBX33h8zBzf8MSv2&#10;HIRmPThDaCbBmdg2N6OjQAjNJDjTtM0KnCE068EZQjOubWY5CoTQrAdnCM0kOENoJsGZtm321FEg&#10;2jYrcJ5e3k2oKRksRKfOuE1ay9AHM4pm89YynMBsQ7OYfkN3C7Wjq46QsEyzgqGLZQXKGiy3nX9x&#10;RfACJZ/VBV6ww1kdjmgwYht9f3zn9y+Ujli1JXPO+hlxl05oAG1HtFFAaxGtwbMPAHpK3KlLi9Pn&#10;7d1bMmLntbEhp422ylAeNAReqyt9J+TLacN+4wRn3H6zGXDmh4F8+JgzL2UO+cVLmYMjXsoaPPPP&#10;WYM/RuGMopkEZwjNJDjTtM38KFC/bWY9CoTQTIIzTduswBlFMwnOEJpJcIbQjIMzDs0kONO0zTRH&#10;gTCcw4UZ1nChqmSIMDBlzm0tmFE0o1jWghltmVEsuwpmdcusgFnOHmHoiLWfbJ08eDULlnH7ytRY&#10;XunIpRVtF96ZEry/qTRQkILimSOaKo8a2p27WhGzZ7+l7v3FSfs/1ge0jGijgAYRzQRoG6JdAPTC&#10;pF331mVPOX1oTPKBy7Uhxx40BDxAf0/MzL36wKPRBX3e+PKIhN9Sw9mkw0AOZz58TJ6X0mP++HJG&#10;7NA/Zw1e/JfMmPt6cIbQTIIzhGYcnCE068EZQjMJzhCacXCG0EwDZ5q2mR8F6rfNCpwhNJPgTNs2&#10;sxwFQmgmwVmLZgecxVhHJgr9hy+8gwOzFs36axkollEwo2jWW8twRvMee/oP3SNYRzacZF3BALGs&#10;QFkHyyKU7Vkl59rCdqubxgQKUhRAc0QbyuOGgM/ujwvZd8kav+xwQdnSDekrV80ecm73pEF3rngE&#10;0AiitXgmA3py7MW79XGnTs5LXbpnY8GonUfLY/dfHRvy4ef1gZ+h/7zuzPW64PVtLFGvfHnYsN/Z&#10;4Txi6K8lONMeBhqAMz8M5MPHjfPnjEH/eDlrcPorWTHrXsmKeUbTNvvqUSCEZl04U7bNCpxxaMbB&#10;GUKzLpwxaMbBGYdmEpxp2mZ+FKjfNtMeBeLgPNMaLpQVDxf6Ji+9q7+WofN4OUo0k1pmaC1DDWYF&#10;zf2H7hVikrc8WN04bBMtlsn7ygQs26Cszker2i4S87g88HM7njmi3ZZHDW3ufT6+/bHb1b22nC1N&#10;Wb4nt37lqhGbtsyOP31y0qDbn+kh2i2AjrnYNDtx57UlGQtObsirOLh31PD9Jyv6vn95XNcTd+uD&#10;rz5qbKP79dbuzulxHRp+nBL3py+nD/udITi76zCQw5kPH/PmlezBb7+SHVP416zBOyE407TN/ChQ&#10;v2323FEgjGYcnCE049pmTxwFQmjGtc2+fhSIolmBs5gxhWlCn2Er72nBjLbMnlrLgMGsZMDQvcKo&#10;/KnnqPaVdbCs3ld2BcuXbLm4OnjxZ+OCPmoaHSTYwxHtlTxqDLz9qL7t5U/Hhxy6M/bd/TeqIrad&#10;H5O27dSo3G37csfLyRu/7UDe+G17cxv2bclYeGR96qpD61NXStmQtnzb5oxFq3bmNm7bnDv28LbC&#10;krN7R2afOjQm6dQJa+TJM1W9T12qDf3w43GdPrxfH3wP/ev7SsQnZ+yu7pTz5eTkF7+ckvB7Cc4i&#10;msUYPQw0E878MJAPH/Pnr5bor/49K6bT37IHl/8tK+Yw1DYrcIbQrA9nGM16cIbQTIIzsW3mR4HE&#10;ttlXjwIhNJvVNstwhtFMgjNt26zAeZYtowqyhN5Ja+/DYDZrLQMPZgjNEJgHDN0nJSphV9Pi8Znb&#10;QSwz7Cu7gmV1bk8JPtQ0KkiwhyNagzkez+ReQ9DpbTWd0r6WkviHLyfHy3BW2mYz4GzaYSCHMx8+&#10;bp+X0wd872850e/+Iyum7h/ZMWdp2mYFzlo0k+GMopkEZwjNODhDaCbBGUUzCc4Qmklwpmmb+VGg&#10;ftvMehSoRTMZzhCacXDGoVkN59nWcKE4P1fombjhAdoyG3m8HIRmEphRNKvBLGagLYW5cy9+tKyD&#10;CGMtlHWwDO0ro1DWw/KF1e2WKLk+L3jzk5KgZ00lQYIUjmiOaC/kdl3QnsXlITEimkE4m3QYaA6c&#10;+WEgHz4endcyY3/2j6yYgf/Mjpn+WvagayicyW1z8zkKhNBMgjOEZhycITRDbbMCZwjNJDhDaMbB&#10;GUIzDZxp2uaWdBSIwllEs5g51jChKK/wWY/ETU/csceMopkOzA40K2AeOHS/nPj9wqyawr0olHWx&#10;TNEqk7B80ZYLq9suFfOwPOiuHc7qcERzRHsgV8e3XVNX9s57X0se+kcZzckvSnDG7TcbgLPph4Ec&#10;znz4eHb+YRn04us50fGvZw9a9K/sQZ/owpmybeZHgfptM+tRIIRmXThTts0KnHFoxsEZQrMunDFo&#10;xsEZh2YSnGnaZjOOAtG2WYGzmPzcUY9dATOKZjow069lOMBsQ3P8fiHCluysxR+fWNhtqRn7ymhQ&#10;KKuxbM/atkvvjw8+3zQySJCC4pkjmiPajTk/rt3slMIebb+WkvQnajibfBhoCM78MJAPH+/Na9lR&#10;f/9XTnTqGznRa9/IGfSU1DYrcIbQrAdnCM0kOGvQrANnCM00cKZpm/lRoH7bzH4USN82sxwFQmjG&#10;tc2uHAWq4aygea74a3mYkJNT/jmEZjKYXVvLkMGMtszatQwUzHIOCJHxB4TJ1tL33YVlDZRtWBbz&#10;0Zq2y8TcmhJ8uKk4SJCiAJojmiPajXnYGPDo+Nj249/IjvqnjObkPzrBmXQYaCKcDR8Gcjjz4eP9&#10;+Zdl0FtvZA/K/3d29A5PHgVCaCbBmaZtZj0KhNBMgjOEZj04a9FMhjOxbeZHgcS2WYEzhGY9OENo&#10;RuEsZrb1HSEru/YTHJpJaxmuPF6OuJYRj6JZBrOS9PRVtw/O6bcaB2U9LOutYOhh+aO17aScX9Nu&#10;+dUF7bY+Lgp61lRkwzNHNEe0G3O/IeDa7ppOJV9NTfrz14YPfYkJziYfBhqCMz8M5MPHd6a1pd9z&#10;b2ZHdWydM6jsrZxBh0hwRtFMgjNN2+yrR4EQmvXhrEUzCc4QmnFwhtBMgjOKZhKcITTj4axFMwnO&#10;KJpJcNaimQxnmrbZ1aNABc4KmudVyJlV3lNIzay/4wqY0ZbZzLUMEczOaD4oRNlSX1p7HGqVmbFs&#10;gzIOy/aslfP5mKC7TYVBgoRnJRzRHNEm50594Mm1lV1Tvzo84eWvpQ9/yQnORg8DDcDZtMNADmc+&#10;fHxnAorj/udtS+Q7b1uix79tiTqNolkPzhCaSXCmaZv5UaB+28x6FAihmQRnmrZZgTOEZj04Q2gm&#10;wRlCMw7OEJpp4IxrmxU4z68IE6aX9RVGpE+6haLZW2sZKJiVJKds+HTbjJiNEJShFQw9LNuhDGHZ&#10;BmUxF9a0XSFlXdsVn44NutBUECRIeFbCEa3FM0c0c26MD941vTw8RkSz1DaLcBbRbBacDR8GmgBn&#10;fhjIh49vTqAl+qdtLIP6B+RETWuTE33FU0eBEJpJcEbRjGub+VGgftvsq0eBEJp14UzZNitwxqEZ&#10;B2c1msUsqAgTppYOFJLTZtzAtcxsaxl4MKMtsxrMWjQfEqJtqRndeFoPyxooQ1i2QRnCsh3KNiyL&#10;+XBt25Vibk0LPizBWR2OaI5ok3JpXNtVY8a8895XU4f9BYazSYeBhuBs+mEghzMfPr44gVkRvw/K&#10;iY4LzIlaGGSJvoeDM4RmEpxp2mbWo0AIzSQ4a9CsA2cIzXpwhtBMgrMGzTpwhtBMA2eatpkfBcJt&#10;swJnMZPGDBKSUudeJ69l4MGMohl6vBwMZrhlVqM5Ov59ISF5+4O1k4dtdwuWbVBWY/nDdUrarby8&#10;oO22JwWBX2jwzBENQxrFM0c0NmfGtp8ZUdyvnYRmNZxx+81G4GzSYaBJcObDh4+vT6Al+m9BlqiU&#10;4Nyo1W1zI5tIbTM/CtRvmxU4Q2gmwZmmbWY9CoTQTIKzFs36cIbQrA9nirbZA0eBajgraF4oJVSY&#10;ODpWiE9ZJOGZbi2DBGa2tQwUzGIG2VJWOP08DsoQlqF9ZRTLdigjWJayvt0qJdKec36QYA+KZ45o&#10;jmgX8rChzWeHajqO+11a3GtfHZH4CjWczToMNABnfhjIh08LnCBL9L/b5kbmtc2N3KbAGUIzCc4Q&#10;mnFwxqGZBGeatpkfBeq3zQqcITST4IyimQRnLZrxcIbQTIIzimYSnCE0Q3BeVBEqNJQkCHHDl93A&#10;gRlFM2ktQw/MWjSrwSyjWQHzoCFiDgtxQ/c3LW3M2qOBMoRlzL4y3CrDWFZybn271Xdrgj5qygsS&#10;7OGI5ohmzKf1gZe3VnYe+dW05L9KUeAsopnmMNAMOJt1GMjhzIdPy5p28fFfaZ8X1b6dJbK0gyXq&#10;IA7OEJpJcKZtm2U4w2jGwRlCMwnOWjTrwxlCMwnONG0zPwrUb5tZjwIhNJPgrEazmMUVoUJdcbIw&#10;OGn1TTKYoZaZZS3jkKZltoNZheYYW0blzrt8fpVj/QLCst6+sgbKAJZFKNuzQc7NycFHm3KDBClq&#10;QHNEc0S7kFt1QceWVIamPp889O/McDbpMNAUOPPDQD58Wu4EWyK+09ES2a1DbsS4jrkRp0hts68e&#10;BUJoJsEZRTMJzhCacXCG0Ixrm9mOAmE068KZsm1uzkeBODiLGVecKkQP23AbBTPaMuuvZeAfLwe3&#10;zPpgVjJ4yBFh/viig1gsE/aViVi2QVnK+rZrpGxsv+bS4nY7nuQFfdFkseGZIxoORzQ218YHb28s&#10;7x7zfFry358fkfg3O5rVcHb1MNAAnN12GMjhzIdPy5vgzP4/6Zgb0a9zXsSUzrkRl/lRILlt9sRR&#10;oBbNZDhr0KwDZwjNenCG0EyCswbNFHAmtc0onGnaZgXOKJqXiKkMFWqLMoXopC13ITBrWmbCWoY+&#10;mOG1DBTNIpiVFGYvu358ebc1KJZp95WxWFagbMOymLMb2q2VsrHd2s9HBd9tygkWJDwr4YjW4pkj&#10;WpPz49stt5T0eO/5lKR/iG2zaXA26zDQTDjzw0A+fFr2dMkf+NtOeQNju+RGzu+SF3kXgjOEZlzb&#10;zI8C9dvm5nIUCKGZBGcIzXpwhtCMgzOEZqhtVuC8tDJUqC7MEyITt9+HW2bS4+UgNOusZUhg1rbM&#10;ajCLiR1yVMr06tJjcKvMiGUblFEsi/nQlnu1wR9JcFaHI5ojmpDjtR1mdCuOaCehGYKzwcNAU+Bs&#10;2mEghzMfPnxUE2qJeiUkd+CIkLyBq0LyIh7rtc2sR4EQmklwhtCMgzMOzTg4Q2gmwRlCMw7OODST&#10;4EzTNvOjQP22WYEzhGYxyypDBWt+0ZOIhF0PSWsZ+mBGW2b6tQwUzEpyMtbe2b+wzyYSlqF9ZVew&#10;fHZju3VKrk8JPtaUjcCZI5ojGpPPGwI+2VPTsfbbKcNefz454Z8SmsU1DWi/2QCc3XUYyAZnfhjI&#10;hw8fzHTNi3wzLH+gJSx/4NaWehQIoVkfzvRtM8tRIIRmEpwhNOvBGUIzCc40bbO3jwJxcF5eGSKU&#10;5o3+PCJ+b5MWzCiaUSxrwaxtmfXBDKE5bsgxKRMrxn2gi2XMvrITlAlYVnJmU/v1F5e23/UkJ+ip&#10;hGclKJ45ojmiGwOEe/VBH62t6VL8fErSq1JIcDbrMNBEOBs+DORw5sOHDzTRddH/FVoQ0a5bXsTo&#10;8LyBByA4w2gmw5mmbeZHgfptswJnCM0kOKNoJsEZQjMOzhCa9eGsRTMJzhCadeGMoFmBs5hROZX3&#10;8C0zy+PltGgmgVmNZjGZKVs+3T4nZjuIZcK+MgnLIpS1abfh85Lgu0+zggUlHNEc0Wiujw86Mssa&#10;nvrc8ITXJDSnJfzTCc64/WYz4Gz6YaABOPPDQD58+JCmq6Xft97JGxjePX9A7Tt5Az7Qb5vZjgIh&#10;NJPgDKFZD84QmvFw1qKZBGcIzXpw1qKZDGeattlXjwK1aNaHM4RmfTgDaNaB8woRzxVhQlHW2Nve&#10;WMtAwTwkTslxYdzoCR9qsUxewXAFy+rcrWl78WlmsGAPRzRHtCoXxwVvqxjTPea5lGGvuwxndx0G&#10;GoKzSYeBHM58+PAhTbfCvj96J39A33fzB0x+L2/gRU8cBUJopoEzTdvMchQIoVkfzlo0k+AMoZkE&#10;Z5q2uSUfBaJtswhnMUut7wj5mY03aMGsbZmNgdmB5uNS4uOOCylJux+umz5sj6v7yq5g+fSmdhuV&#10;XJva9vjTjGDBHo5oLZ5bKKJPjeuwLKmo93vPDU/813NpCa85wdnVw0Az4Wz0MNAMOPPDQD58+Lgy&#10;71oif/Ne4cCYHgUD5/UoGHAbgjOEZhKcadrm5nIUCKGZBGcIzTg449CMgzOEZhKcITTj4IxDMwnO&#10;5LaZ7igQgvPKyhBhcXlPITd9+jU8mKG1DP3Hy0Fo1gOzgub4uBNSqopnXDKGZWcoo1gWc3aLnIvL&#10;2u5+nBn09Gl6sCCFI7rFI/pRQ5svDlZ3mN4mL6q9hGaxbTYKZ9MPAw3A2azDQA5nPnz4sMx7+QP/&#10;0jN/QHKv/P4re+X3f6TXNvOjQP222VePAiE0k+BM2zazHAVCaCbBGUKzmFWVIcKCsn5Cdursq7qP&#10;l8O0zCQwo2hWr2WgYFYybOihpuWTsw/isKyFsmtYPr25/SZ7trTf9PnI4Lt2OKvDEd3iEH2/IfDO&#10;1qrONc+NSHzzudShb6jhbN5hoBlwNukw0Aic+ZoGHz58jE6PggFv9CoYkNO7oP9mHJpJcIbQjIMz&#10;Ds04OENoJsFZi2Y8nHFo1oczXdvMjwL122YFzhCaSXBeXRUizCuLFDJSFl6hBTOKZhTLKJjRlhkC&#10;81ApJ6WUFyy45iqWUSjrYVnMqc3tN4u5W9324tO0YEEKimeO6BaD6Ft1QeeXWkOKZDQPe8MJzkrb&#10;bAqcTToMNAPO/DCQDx8+vjCtLZYv9S0YGNwnv/+ovvn990FwhtBMgjNt28xyFAihmQRn2raZ5SgQ&#10;QjMJzhCa9eAMoZkEZ5q22ZePAlE0K3AWM7s0RkgbvvyKK2CG0EwGszOa1WAWkxB3UkgcclJY2FB4&#10;1BQs26CsxvKpLXJOb2235ePpbU88TQ0WpCiA5ohuUYi+Njb4UGNZeOpzqQn/1oWzuw4DWeBs9mEg&#10;hzMfPnx8YaJLor/Zt3BAaN/8/jX9C/uf0Gub+VGgftuswBlCMw2cadpmlqNACM00cKZpm91xFIiD&#10;85qqrsKsUXFCyrDVVyA0k8CMollvjxlCswjmhLgP7CnJWXHz6OrQLSQsK1CGsGyHMoJldT5c1m7f&#10;k/TgJjueOaJbFKLP17TdXFTSY9Bzqcn/doKziGa9w0Az4Wz0MNAMOPPDQD58+PjaDLQM/OGAogG9&#10;BxT0nzSgoP9HEJpxbTPbUSCMZhKcadpmfhSo3zazHgVCaCbBGUIzDs44NCtwFjOjJElITtpwDYdm&#10;FMsomFE004HZGc2JUk4Js8aVfcCMZRuUISx/sLX9VnU+K2p792lKsGAPR3SLQPTxyg5LBhT07fHc&#10;iKTWLsPZrMNAM+Bs1mEghzMfPnx8dfrn9/91REH/QRGF/edEFPS/hcIZQrMenLVoJsMZQjMOzhCa&#10;9eAMoZkEZwjNJDjTts38KJAOzmttmTZyhJCYuPU6qWUmg5m8lqEFs4zmxNhTQnHGhrv7lvXZAa5g&#10;6GAZhTKEZTEnt7bfJuZOdfClpyOCBXs4orV4bkaIfjQ28PG+io5T/5wxuONXUhPessNZRLORw0AW&#10;OJt8GGgIzvwwkA8fPv4wg0YO+HNkQf9hkUV9l0cV9X1IgjOKZhKcITST4EzTNrMeBUJoJsEZQjMO&#10;zjg04+AMoRnXNje3o0C0bVbgvK6qqzC5OENIGLrrJgRmFM2ktQwZzGjL7ACzumUWwZykytSqsWdR&#10;KLNiWYGymFNKtrffdm1625NPhwcL9nBEN1tE368JurGurHPNV0YkvS3FTDgbPQw0Ac6mHwZyOPPh&#10;w8eXJ6qg/+tRhX2yo4v6buJHgfptsyeOAiE0k+CsRbM+nCE04+AMoZkEZwjNenAW0SxmfVVXYUJB&#10;blN8/N67+mBGW2bSWgYezM5oPi0Miz0t5KXsuL9tUcxemn3l01vbY7Fsh7INy2JObmu3XcyHK9vv&#10;f5wW3OSEZxKiUUhzRPs8om9WBZ+dO7pb0VdSE9socJbQLMHZpMNAI3A26zDQTDjzw0A+fPj4w3Tv&#10;3v3/DSrqHzSouO/ImMK+e1E449CMgzOEZl04Y9CMgzMOzSQ407TN/ChQv21W4AyhmQbOUNuswFlM&#10;fX7R5/HxB+6T1zLwYIbQjK5loGB25IzQUDbxIxyWUSiDWLZBWY3lk9s7SDmxrf0OMdKec3JbQQqK&#10;Z45ov0f01cp2+2tL3kn5yohhAV9JtsFZ3TabBWezDgONwNldh4Ecznz48PGHGTFq4DcGF/ULiS3s&#10;WxVb2Oc4Gc50bbMCZw2aKeBM2zazHAVCaMa1zTKc8WjGwRlCMwnONG2zPx8FquGsoHmDLWPzSu/F&#10;DXn/EQpmCM1G1jKc0XzGnqxh+x9umJN0iAXLdigDWP5guyO3q9tefjqsrSBFATRHdLNA9Nny9hsz&#10;CnvGSGimgbPRw0Az4GzSYaCpcOaHgXz48PG3iR3d7wexBb17DSnuO2FIUZ8LWjST4Uxsm334KFCL&#10;Zn04Q2jWhzOMZhycITTrwRlCMwnOEJpJcKZtm9GjQLRtVuC8sbqLUJNTeWtI3NEvcGBGW2YzwJxs&#10;z1lh/OjZVyAo62LZBmUIyye3td9pz472O69Mb3vqaVJbQYoCaI5ov0f04bKOi7rnDOrxleGJgRKa&#10;xTUNCM7ofrMROJt0GGgGnE0/DORw5sOHj79OfEHfX8UV9o6OL+o7e2hxnxsonCE0k+BM0zbzo0D9&#10;tlmBM4pmEpwhNJPgDKEZB2ccmnFwVqNZzKbqLoI1a/zHdGCG1jJOAWjWrmWgYBYzPPaskD70WNOK&#10;6RnHSPvKVFje4cjxHe13iTm3usPBR8PbNj1NtOGZIxqOnyD6oTXowfYxnaf8ImNIx6+kDAtyGc5m&#10;HQYagLPbDgONwJmvafDhw6c5zNCivi8lFPdJTCjqvSyxuPfnJDhDaMbBGUKzHpwhNJPgDKGZBGdS&#10;24zCmdw286NAXNuswHlDVahQnjn5CgRm11rm02DL7ACzjGYRzHLOSakuXHSdZl9ZD8sKlMWc3NFB&#10;zk45n+a3vfc0oa0g4VkJR7QWzz6O6E/Kgq6tHBla/ZXhicESmtMSA53gTHsYaAacTToMNBXO/DCQ&#10;Dx8+fByTUNzntYTiPpmJxb03QmjWhTNl28x6FAihWRfOGDTj4IxDMw7OEJp14YxBMw7OODST4EzT&#10;Nrv7KFANZxHNYjZXdxHWVXQXxqTPvKRtmWnAjLbM8FqGA8wymkeIGXxOSIk982zRpMIPICyr95Vx&#10;WLZDWYXlEzva75ays/3um9XtLktwVocj2q8QfXNM21NTC7sVfSUloa1hOJt9GGgAzqYfBnI48+HD&#10;h4/zCEKr/0gc2Sdw2Mg+xcNG9tmNwlmDZgo4k9pmFM40bbOvHgVq0EwBZ9q2meUoEEIzrm026yhQ&#10;3TYrcBazxtpLGJky/yPdtQzM4+VQNENrGSiYHflQsOauun14Q9husFVmwLKY4zva7/n/7Z13VBR5&#10;vvZ33927M7t3Nu/ezXlmJyedMSOMkpM554AZJAdFcs4gGXPOOSfMIgbAgChZEBUDYg6j9Z5qKGh+&#10;Vd0Vm+7G53PO88d7znvP7t2prvO5z9bzhc71VdbXvnchxBkSbTQSfT3G6kxc8HDvn3m6WbPEWe4w&#10;UAlxVmwYqIA4YxgIAACamRE45D2v6LGOnpFjkr0iR13kE2cuadYmzlzSzCfOvG0zRoG8bTMjzlzS&#10;rE2cuaSZT5wZaT7SnN0J46kwz63VbYWZq2UW/1mGSpjbSHMF5a2W9TnxZaQoc8pysyhrk+XiU625&#10;ttem8IWn1UuVPDMh5RkSbZASfTXK9oBL4JhptDT/zNvdSiXOtDQrJc5KDQMVEWeFh4EQZwAA0IxL&#10;+PA/eEWMGuEVMWqBd+SoClKa+cSZlGY+ceaSZk3izCXNfOJMSjOfOLOlmV+chbTNHXkUyCXOR+c7&#10;UjviJlPBHruruYWZbJnFfZbBJcx0fKZXUjFzcxvz944+q+175RZR1iLLl0/a5rfkVFNU3zk7W1Et&#10;gUQbvESfC3fYZD138qifec+24RRnhYeBssRZR8NAWeKMYSAAAAjDN3Lkv30iR032iRi12jdy1G1D&#10;HgVySbM2ceaSZj5x5pJmTeLMJc3axJlLmvnEmUuaNYszW5qFiLOQtpkRZ3VppnNsviO1LXY6FeR+&#10;qJpsmfk+y9AuzGxppoVZPavSM6s0ynKzKAuV5UunbM8wuT3fuu77WVZUSyDRBivRTyItHh0O77fk&#10;d77u9ippVhdnTd83KyDOig8DFRBn2cNAiDMAAIjDO3Lk536Ro2bPiRq9dU7kyMfaxJmUZj5x5pJm&#10;reIssG3uKKNALmnWKs4saeZumxlx1iTNmsSZS5o1ifOx+Q7UlhgXKsD1+HV+YSalmV+Y2dJcRflO&#10;r6IifPMeH98xrZCUZUaUOWW5WZRJWaZzOa8p11fZlH0/04pSRV2gIdEGJdH3I6xubAkelPIzb1e7&#10;n3m52QoWZ6WGgUqKs1LDQDnijGEgAABIZ17s6K5zI0fMmRs58gApzdrEmUuaNbXNGAVqb5sNcRTI&#10;Jc3H6aQ6UJuiPCh/l7xaocLMlmZ+YWakmcnS5MW1XK0ylyyToqwuy5fybM6qctrm7NWDNkUv3K1e&#10;fj+jWZ4h0QYn0TfDrK/kBAwN/5mXi30bcaalWcwwUI4462oYKEeclRoGQpwBAEA6cyNH9/GPGhk+&#10;L3LkKVKchbTNjDhzSTOfOLOlWbs4c0mzJnHmkmY+ceaSZm3izCXNfOLM2zbreRSoSZxPpDpQGyJ8&#10;v5/rfL5O3GcZFSxpJj/LIIWZjt/0airEo/D5oU2ul4V8gqFNlulczLM9x+RhsPUDlTirBxJtEBJd&#10;EWJ7OjRwtPdPPVwdZIuz0sNAJcRZ5jBQEXHGMBAAAOTjETv6f+dFjnAIiB6ZGBg94gKfOAtpmw11&#10;FMglzXziTEoznzhzSbMmceaSZj5xJqWZT5y5pFm7OLeVZjonUx2oNeEBT31mXagXel6Or2XmEmYm&#10;c6ZVUwti19zSJsuMKPPJ8sXTTbmQZ3te9Z3zdEKcIdF6l+hLwfb7nfwmTf+pj4fDz7zc7VXiTEuz&#10;ujhLHgYqIM4KDQPliLNiw0CIMwAAKEd48oTfB0aNGB4YPSI7KHpEOSnNfOIspG3GKFB728yIM5c0&#10;axNnLmnmE2e2NGsW51OpDtTK0PAH3jMv31fyswx1YWakec6061SQc8mr3WvnXuWS5RZR5pLlZlFm&#10;ZJnOxdNNqVpjXf79NCtKJc9MSHmGRLebRL8IsXiTFzRgYy+f6aN/7uXu2NQ204PA5rZZEXFWeBgo&#10;Q5wVGwbKEWcMAwEAQDcERg77Z1DUyEnB0SNWBkeNvNUqztzSrEmcuaSZT5xJaeYTZy5p1irOAtvm&#10;t3UUSEozI850lgbH3/GeefURKcykNPN9lqFJmNWTEb71LkuWm0WZS5YZUVaX5Qv5NgVMruTaXHo+&#10;2+qlSp6ZQKL1ItGPgy0f7Js3cMkvvfz6v+fp2Y9TnJUeBiohznKHgUqIM4aBAABg2IREDf80OGqk&#10;S2j0iC1hUSMeahNnIW0zI85c0qxNnLmkmU+cWdKsRZy5pJmrbWbEmUuatYszhzQLEGe+tpkUZyFt&#10;M98oUJM456U6UIsD59d5Ty97ztUy8wkzKc1cwjx3Wk1Tple+2bostJwlyhyyzIgyKcuqnLFryYMg&#10;m8bXU60pJpDo9pfoOwE2Nev9h6X80tNnwK98fPrR4kx/pqHt+2ZFxFmhYaAscVZ4GAhxBgAAAycs&#10;akSX8JgRvuHRw/dHxAx/ra1tJsVZSNvcUUaBbGnmF2cuadYmzlzSrEmcuaSZT5y5pJnO6VR7aoF/&#10;Vo3X9PI3mqVZuzBzSXOLMDfHf1oNlRqyr+H8sQEF2mSZJcpqslyUb1vI5MIZ28L6NOubr6dYUy2B&#10;RLPlWYcSXTvP9nL63DERv/HwGyhGnBUfBsoQZ8WGgQqIM+dnGhgGAgCAYRIePfK7iJgRoZHRw09i&#10;FMjXNhvuKJBLmvnEOT/Vnsqcs7SKLcxsaeYTZlKaaWH2n1bbkk2LEqukyDItykyK8m2L6FSutal4&#10;7WRNtQQS3W4SXTrXIc/f18nvN97+A1Xi7OXXnxZn1WcaQoaBSoqz3GGgEuKsq2EgxBkAAAyb+PjB&#10;P42IHmYfFTMiISp6RJE2ceaSZm3izCXNmsSZS5r5xJlLmrWJM5c084mzkLbZkEeBpDQz4pyXMoBK&#10;81tToUmYSWkWJsyt0jxPlRtU0rxjD08fGnlRkyhzyTIjyqqcaUrhGdsLl4/aFD93sX7ZRp4h0TqX&#10;6EL//vvGe8+Y9XuPwMGSxVnpYaAccVZ6GKikOGMYCAAAxkNc3IjfxcYOHxoTMzwrNmZ4qZC2uT1G&#10;gVzSrF2c2dLMJ85c0qxJnLmkmU+cSWnmE2cuadYqzgLbZkacz6TZUydShlLzfbaU8Qsz/2cZbYW5&#10;SZqZrMlKrxUsy82izMhyU+xUKTpre7Ex2Kbx9WRrShVSniHRikr087mWr47PGbKxp8+csX90Dxjy&#10;e895g2hxpj/TUGQYKEeclRoGKiHOig0DIc4AAGC0xMaO/Eds7IgJsTHDV8TFDqvDKFB728yIM5c0&#10;axNnLmnmE2eWNGsRZy5pZsSZztHkUVSi165SUpiFt8ytn2WQwhzQnDifM0+O7Z16hU+WW0W5rSyr&#10;53aqza3Xk6wpVRiBhkQrLtGP59jc2+M3YsmfPUKG/tEreAjdNisuznKHgUqIs0LDQGXEGcNAAADo&#10;EMTGDv4kPnbYrPiYYZsTYoY1ahNnIW0zRoHa22ZdjQK5xPlsmj11JGkCFedxsFScMJMtc6swt0jz&#10;1DpVAqfWUStSl9zSLstNoswly0XnWlO5zqbq9URrShVGoCHRikp0va9t9Wrvsal/c48YxhJnpYeB&#10;csRZ6WGgDHFWfBgIcQYAgI5BbOzQbxNjh/kkxQ7dmxQz7HttbTMjzlzSzCfOXNKsSZw1SbMmceaS&#10;Zj5x5pJmPnEmpZlPnIW0zXJHgerSzIgzndz4KVS069EyUpr5P8vQLMyMNNOJ9rj0/MC22aViZbnw&#10;rO2llpyzvXTpmO2V587WL1vkGRLNjgyJvu5rfynZa3LkPzzCh//ZPbRJnOnPNDi+b1ZEnJUaBioh&#10;zgoPA2WJM4aBAADQ8UiOH2GaHDs0JDlu2PGOMgrkkmY+ceaSZm3izCXNmsSZS5r5xJlLmrWJ87nm&#10;HIibQUW55JXzCTOXNGsS5sCpN1uyJHHdHY2izCXL51pTcM7uMp3Cc3aXG4NsG19PsKZaAolmy7ME&#10;ib7qM+DkXC+XOf9wjxghRJwVHwbKEWelhoEKirPsYSDEGQAAOiaBgePeTYofapsSOzQ+JW5YgTZx&#10;FtI2YxSovW1mxJlLmvnEmZRmdXE+n2ZH7YuZ/TrcubBSqDCT0twqzK3SHKTKLSrCpezVng1zKoXI&#10;MiPKjCzTKThvV0ynLtXm9uvx1lRLINGyJbrAc/C+0R6+Lv9yixxJi7PqMw330GH0ZxqChoFKiLNC&#10;w0BZ4qzwMFCWOGMYCAAAHZ/5Ef1/Oz9+2JD5sUMyU+OGXtPWNjPizCXNfOLMlmbt4swlzdrFWVjb&#10;bKyjQFKcaWmmU5BmR+2K9HkaMuvSdTGfZWgTZibBU29RC2K23Zciy0zOn7e9UrbB5nobcYZES5bo&#10;516Wz497jtjY3T1y4vvucaMki7NSw0AFxFnxYaAMcVZsGAhxBgCAjk9a3LC/pcYNGZ8RN3RZRtyQ&#10;G1JGgVzSLESchbTNUkaBXNIsRJyFtM3tPQok22ZGnOlsDw94EDLj6g2u83J8n2U0CXOrNNPC3JTb&#10;VOj02jfbV4VdJ2WZEWVNsqyeouO2157OtH75epw1pQopz5BoQRL9wMPm7g6PcUv/6xY/+n23+NH/&#10;cosZqRJnj/DhsoaBcsRZ8WGgAuIsexiogDhjGAgAAG8XWXEjPsqMGzIzI37Ixqz4oQ80ibOQttlQ&#10;R4GapFmTOHNJM584c0mzJnHWJM2axJmR5sLmbA2NqA+eUX67jTBztsyt3zFzC3OTNIc0JzP8YOPZ&#10;/H7FmkSZS5YLCuxacr7AruR+oPXD12OtKVUYgYZEC5boek/7ihXuU9I+9kgYoxJnVduskDgrNQxU&#10;RJwVGgbKEmfFh4EQZwAAeJvIiRvSOStusHdW/OA92fFDXmlqm0lxFto2YxQoTJw1tc2MOBel21Eb&#10;Q+JvBM6ouM8tzGTL3PazDFKYm1JPhUyppzYvja8TKsu0KJOpTbO+83qMNaUKI9CQaEESXe0+4EKS&#10;q0vUJ65J40hxVmwYqIQ4Kz0MlCPOCg0DFRJnAAAAbysLYof2zokfEpQTP/iYlFGgJmnWJM5c0swn&#10;zlzSzCfOpDTzibOQtlmXo0BSnGlppnMh3Y5aG5RaHTT1+iOullnbZxltpblJmEObkxpw4vHJ46Ou&#10;iZHlcwV2V5mUbrCteT3amlKFEWhINDuERF91G3LCz83P/xPX+eM+ckscS4sz/ZkG1/fNssRZ6WGg&#10;EuKs1DBQhjhjGAgAAEAR1q0b8pOFsYNsFsYPjl0YP+S8JnEW2jZLGQVySTOfOHNJszZx5pJmTeLM&#10;Jc2a2mYlRoFk28yIM53V8xaUB0ytfSn2swxGmNWlOXTKHSpsyh1q3YKM22Jkmc7ZQttrdIry7Mqe&#10;Trd5+XqUTZM8Q6J5JfrM7JF7x7hFuH7unjpeiDgrNgxUQpyVGgYqIc5KDQMhzgAAAJRgZfrIXy9M&#10;GDx4ccKg9MUJg65qapu5xFlb20yKs5C22VBHgVzSLESchbTNjDgz0nwx3VaVZXOWXyOFmWyZ2wgz&#10;0TIzwswkyffcs6OHplRoE2V1WT5XaK/K2UK7Ujr3g2weqcRZPZBolkQ/nW3z5JDzuE09Zqc6femW&#10;NqFJnJNU4sw3DFREnJUeBsoRZ4WGgYqIM4aBAAAAlGZ58oC/LkkcPHZpwqClSxMG12iTZk3izCXN&#10;fOIspG3uqKNAsm1mxPliuh212HdDiXZhZn+WwSXNYVPuUuFT7lJrMpbeIUVZmyyrUtSUmnSbu69H&#10;EuIMiW4j0Q3O9re3uU5Z2tkle9LXs7MmihVnxYeBSoizUsNAGeKss2EgxBkAAIBSLE8c/OGyxMHT&#10;lycM3rAsYdB9Upy5pJlPnLmkWZM4c0mzNnHmkmY+ceaSZj5xFto2ixkFMuLMSPOl5lxIHUAt8N5+&#10;hVuahQhzqzTTSfQoeXFw9+xqRpQ5ZblZlOmcKbQrU6XIruzaVtsbr0fYUCp5ZkLK81ss0Tdn9Stf&#10;6uKa3sk1ZzItzl+6ZU6gxZn+TEPSMFAJceb6TEPOMFCOOCs1DFRSnDEMBAAAoAuWJwzotCJhkOeK&#10;hIG7VyQOfMEnzlzSzCfOQtpmRpxJaeYTZy5p1i7O3NKsSZw1SbMmceaSZi5xvpxuS51PGUpleewv&#10;FvNZBinM4VPuqRIx5R61PHn9fU2y3CLKzbKsnvP59pWq75xpeWYCiValctbgovhZPrHfui6aTItz&#10;U9ssU5x1NQyUI84yh4GKiLNiw0CIMwAAgHZgecIgkxUJAwNXJQ06glGg9rZZ7CiQlGY6xem21Lnk&#10;0VSG+5FiLmFmS7O6MDdJMy3MTOJcKr/fs9WvliXLhCjTOVtkX67Kxabco79zHm5DtQQSTV2aMfyk&#10;z+zQgK4uC6eQ4qzYMFBJcZY7DJQhzroaBkoTZwwDAQAAtCNZWVP+Z03iQKtVCYNi1iQOOkuKM5c0&#10;axVnDdIsRJy1tc2kOPO3zfodBXKJM538xIlUquvpYs0t811Wy6wuzHQip9xXZVHs9kahsnzmgl0F&#10;k5oM23uvh9lQLXnLJTp/xth9Y2aleHR3XTKl6+zFTrQ4s79vVkCcFRsGKiDOSg0DFRRn2cNAiDMA&#10;AID2ZHFiv1+tThw0cG3CwLS1iQOu8IkzS5oFiLMmadYkzlzSrEmcuaRZU9us61Ggujgz0nyFToYt&#10;lZcwlUp2OV8i9LMMUpgjnZoSPe3Wm50bwm62EWUuWb7YmvwLdpUlW+xuvh5qQ6miLtBvmUQ/mWb7&#10;6NCMKZt6OS+b3nP2kqnaxVlHw0BJ4qzwMFCOOCs+DJQhzhgGAgAA0Bdr4wf/ZW3CwDHrEgcsWZ80&#10;8DopzZxtswGPArmkWZs4c0kznzhzSTOXOJdk2FInYmY9T5h18RpbmNktc4swq0lzlFODKgvCDz0+&#10;U9C/QpMs06LckotNOXPervrJNJuXLfL8Fkp0w5R+N7fMcF5uOnvl9B4uS6fR4kx/pkGLM+8wUElx&#10;ljsMVEKclR4GyhJnhYaBEGcAAAD6YkPSwA/WJ/Wftilp4LqNSQPucYmzkLb5bRwFMuKsLs0lGTbU&#10;1Qwb6mi0Z2P8zNIyTcLM1TIzwswk2ukBtWVVfD2nLDeLclPsq9RzJ8D28eshhDi/JRJd5zSobNk0&#10;vwwzl5UzJImz0sNAOeKs1DBQSXGWOwxUQpwxDAQAAGAIbE4c8tWGpIEemxIH7NyUOOA5V9vMiDOX&#10;NGsTZy5p5hNntjTzizNf20yKs5C2WdsoUJM40zkU5V8fM72yik+YSWmmhZlJVtCpp8fzRlxvK8tt&#10;RVmVS005fdGu+nqW7f3Xg20olTwzIeW5A0p05ZQRhYkzw+LMnNfOpMWZ/kyDFmfVZxoShoGKiLNC&#10;w0BZ4qz4MFCGOCs1DIQ4AwAAMCS2JgzsuSWxf8CWxAGHSWnmE2dSmvnEmUuatYqzBmnWJM6apFmT&#10;OHNJs1Zx5pDma83ZHxZ2I2Z6TS3fZxlc0hyjSiO1YXHGPZYoE7KsyuWmFG+3vfV6kA2lkmcmHVyi&#10;L00Ze8JnenJIH+f1M82cVykizooNAxUQZ+WGgUqIs0LDQDnijM80AAAAGCKBgaY/3pbc33JbSv+o&#10;bUn9z3CJM1/bTIqzkLbZUEeBLGnmEefSDBtqd0hcVfSUW7fFCXOTNNPJmFv0/MixybXaZDnvsv11&#10;JmcK7WueONm8VMkzkw4q0a8m2nyfN9lp3+iZS3wsnTc6M+JMf6ahyDBQCXFWahioiDgrNAxUQpwx&#10;DAQAANCR2ZU86hfbkwYM2JHcb/725H7FXG3z2zwK5JJmOmUZNtSOoLTSaKf6+6Q0qwuzesvMJNbp&#10;oSprs5c1aJLl021TQ+dugM2TNwNtKCYdUaIfT3BoPOjkstlq1hYXi1kbXcxdNsxSiTPxfbMscVZ6&#10;GChHnHU1DJQizkoPAyHOAAAAOjK7Ewb8aUdS/9G7kvsv2pncr5qUZj5x5pJmTeLMJc184kxKM584&#10;c0kznzgLaZsZcS7PsKG2zltYEuV094kQYVaXZjqpntdeHjjgcpNDllWirJ68y/a1VVm2D94MsKFa&#10;0sEk+t6EgXWbpnivsHPe6tpWnJu+b9bFMFARcVZqGKikOMsdBiohzhgGAgAAeFvYk+rw/u7EflN3&#10;JfVbuyel/532HAVySbM2ceaSZj5x5pJmTeLMJc2MONPZOHfl5RinhleaPssghZlO3GQ6j6iV89c/&#10;1CbLqhQ35dIO+/o24tyBJLp2wtDSRU5BWXbO211tZm6ZTYsz/ZkGLc58w0A54qzYMFAJcVZqGKiE&#10;OCs1DIQ4AwAAeNvYkzLgy70pA9z2JPfbsTfF8ak2ceaSZq3iLLBtNoRRIJc4V2Raq7Leb+MFrpZZ&#10;kzAzSXap+X7v7jn1mmQ5r9hBlVPF9jfyLtjXPXGyffmmvy2lCinPRirR5RPGFCRMTUi0n7XDjVuc&#10;22cYKEucdTUMlCLOCg8DZYkzhoEAAADeZvYk9+uxP8XRf2+yYy4pzXzizJJmAeLM1zaT4iykbZYz&#10;CiTbZkacyzPsqNXeO4s0STMpzHTiVXlMrUjY+ViTLKuEWS13gmyfvOlnS6nCCLQRS/SFCZNOzJ22&#10;KMxx5k73JnHeqhJn+jMNccNA+eKs1DBQUXGWOwxUQJwVHwZCnAEAALxtUIGB/29PkoPFgeR+kQeS&#10;HfPVxZlLmvnEmUuatYkzlzRrEmcuadYuztzSrE2cKzOtqWtpA6gVXrmFfC0zI8xMkqbdfbNja9hd&#10;Llk+dcW+riUl9nWVOXYP3jjaUqowAm2EEv1ilO3LvHGz9o2fsXFOv1k7PeSLs9LDQOnirPgwUI44&#10;KzUMVFKcMQwEAADwNnM82vHnh5L79zuU4phyKMXxkjZx5pJmPnEmpZlPnIW0zYw4s6WZX5xJaWbE&#10;mU7J/GHUUvdTBVzCTEpzgipPVFkSlfs073I/Tlmmc/KK/U06F/fY333jYEupwgi0kUn0o1GODQcn&#10;+GweOGO/16CZezwZcaY/02APA9kXNfiGgcqIs8LDQDnirNQwUI4462oYCHEGAADwNpObavvHw/P7&#10;jcxNcVh4eL5DpZC22VhHgaQ4VzWnOHkMtXh2QaF2YW6V5sTmbF0b38CIsrosnyxxUOVEif2tk8X2&#10;tx5Ntn3VIs9GJtF3Rg2t3TQxeOXg6Qe8aXEeOGuPBy3OzPfNbHHW3UUN3mGgkuIsdxiohDgrNAxU&#10;VJwxDAQAAACaOJjc/z9HUxydDs93WHNkvmM9I85c0swnzqQ084kzlzRrFWeBbTM5ClRvmxlxrs60&#10;pi4kTn6xwPlyEflZBpcwN+UptTAk7/nR88Nvk7KsnpNX7W/dDrR9+sbelmqJkUh07ajR1xZPjM0Z&#10;NvOQT5M472WJM3sYqP2iBv/3zTLEWelhoBxx1tkwULw4Kz4MhDgDAAAAbTma5PDFsfkOrkfnO2w7&#10;luLwRJM4c0mzNnHmkmY+cWZJsxZx5pJmbeJMSzOd65nWVGH8jMasmaUXSWFuK81PVUlqzqaVWY1c&#10;stySEvvbFTm2D9uIsxFI9LWRkwoTJ+ckjZiR6zt01iFvWpwHzdznSYuzpu+b2/OihuBhoBxxVmoY&#10;qKg4KzQMlCPO+EwDAAAA0MyxdIdux+fbzz2ean9QSNts6KNAsm1mxJnOuVj3+syZ1cWahLlVmp9R&#10;SZOeUQv8L748eGrSHXVRbsnVphTttb//xs6WagkpzwYm0UUjZ56YO3Vd1KgZR3zbivMereKs2DBQ&#10;SXGWOwxUQpwVGgYqKs4YBgIAAAC6hfrBD354ItW+74lU+4iT8+3zSHEmpZlPnIW0zboaBXKJc02m&#10;lSpnoufWpk+7cY2UZnVhppPcnHULlj9WF2U6J6461LekxKH+4STbV29sbSlVDFSinw9xeHZqlMd+&#10;p+mHA0ZPP+ZHizP9mQYtzmKHgbLEWVfDQCnirPQwUIY4Kz4MhDgDAAAA7UNu6pD3Ts13dDw53yE5&#10;b779RW3izCXNmsSZS5r5xJlLmrWJM5c0q4tzbZYVdSoypCJt6p2KNsLcLM2MMCdPek6lTHpOZXuV&#10;v9p/xOV+G1m+6lB//JrDHSa3guyevbGxpVRhBNqAJPrh4IH39o+et3Xc9FNzx0w/Pnf09CMSxFkH&#10;w0AlxVnuMFAJcVZsGKiAOGMYCAAAALQ/hekD/i8v1XZEfqpdTn6qXYWQtlnKKJBLmvnEmZRmPnGm&#10;pZnOjSwr6nho7NXUKQ01XMLMSDOTNRkbnpCy3BT7u3TKFtg/fmNtS6nCCLSBSPSdwcNrNo+NWT1+&#10;2il/WpxHzTg+hxZn+jON1mEg+6KG0GGgLHFWahiohDgrNQxURJwVHgZCnAEAAID2Jy/F4V+n59tP&#10;zk+zX3Um1e62MYwCybaZEWc6ucGpl+c7PbxFtsxt84LKdKl7vfuA3wN1WT5e2prC/Q4PVNJs1SzP&#10;BiLRNYPHXV02LnPhhBmn59HiTLfNtDgz3zeLu6ih22GgLHFWeBgoS5x1NAyUJc4YBgIAAAD6JT/d&#10;7rOzaXazz6babz2XavdYkzhzSbN2cRbWNosZBaqLMyPNdc05GLCoKGXSkwYuYZ7fkpfUquRdz1pl&#10;2aElx0od7tF5OMnulUqc1aNHiS4dOq0gZfzqVKfpZwMmzDilJs5HW8RZ6EUNvmGgEuKs2DBQAXFW&#10;fBiogDjLHgZCnAEAAADD4EyqbdfzaXZ+BWm2BwrS7N7wtc1SRoGapFmTOHNJM5c438yyovbMW30+&#10;ZdKTp2xhbpLm1EkvqfRpja937gh9yIiyKmVNOVrqcP9msN3zN5aEOOtJoouGup0MdNoXM2Xa2cBJ&#10;M87Mo8W59ftm7mGgHHFWehgoS5yVGgYqKc5KDQPliDOGgQAAAIDhUZhi06cw1S6sMM32lKGNAhlx&#10;VpdmOreyLKmdflvOpkx8/poUZvUsjz384mipY4ssq1LWlGuL7J68sbClVPLMhJRnHUv0M0fHp3lD&#10;5x6YNa0geOrUc0Hc4ixlGCj8T20rIc6KDQPliLOuhoFyxFmpYSDEGQAAADAszmbZ/6wwzd7hQppt&#10;4oU02wuaxJlLmvnEmZRmPnHW1jYz4kxnq8+eM1zCnDrpFZU2sSlbN8U/ZmT5WKlDgyplDg0Fh+wf&#10;vra0o1TyzKQdJfqB45C7B0dGbZs5tShk+vSiIFqc6c80aHEWOgzULM46uKjBMwxURJyVHgYqIc4y&#10;h4GKiDOGgQAAAIDhcj7Z+veX02yGXUy3zb6cblvG1zbrehSoLs6MNN/OsqRuZtpRmzyP5KsLs7o0&#10;01kWmv/y8KURD2hZpnO03OEBk8ZJdt+/MbejWtJOEl3ff8z1LSPT1jpPvRjSJM4FauLcNAzULM5C&#10;hoHcFzX4vm+WI87KDwMVEGeFhoFyxFmxYSDEGQAAADB8rmRY/fNyut3Ey2m2K4vTbW7S4swlzULE&#10;WUjbrGkUSLbNtDjTqU0bSK1zO51PCnP6xO9bsmV15lN1YValwuHBjWC7F2/62lEtaQeJruk/pWTF&#10;2JVLXKYWh9LiPGNaUTAtzvRnGk3DQO6LGnzDwPa8qME7DFREnBUeBsoQZ8WGgXLEGcNAAAAAwLi4&#10;nGr16ZVMW+cr6TZbStKtH3KJsyZp1iTOXNLMJ86MNNfTybakalKHv1zrfCGfS5ozJr6mls4teXbg&#10;3KSHtCzTOVLh0Ejn6mKHp2/62FEt0bFElw5wLUgdvyvDdVpxGC3OdNvMFme+ixq6HQYqIs5KDwOV&#10;EGe5w0AlxBnDQAAAAODt5FKGZZeSdGvfq+nW+65mWL/ma5uVGgVyifOdbEuqMmXcw1Wzrp4lpZnJ&#10;hqXLnjcJs2NzHB6eO+L4+HsLNXHWkUR/b233umjgnJNhE08neEwtCW8S50vN4qxtGMh9UUP7983y&#10;xFnpYaAi4qzQMFCWOCs8DIQ4AwAAAG8ppRlWZtfSrEPLMqxPaJNmTeLMJc184qwuzXTuZltSZUlT&#10;65fPqDqvLsxMFrjXPN53yvkxLcxHKptT4fDowUS77998xyHOCkn0U+sBj08NCj/o5VQa6TnlWoTb&#10;1GKVODtPvdz8fXPbYaD8ixrKDQOVEGfFh4EyxFmxYaAC4sz5mQaGgQAAAMDbw/X4wT8ty7S1K0u3&#10;SShLtynUJM5C2mZGnLmkWZM407ka71qzdNrNIlKc6axfsOEFLcuqVDalNtju5RszO0olz0xIcZYo&#10;0Y22I+sPDk3e4Tu1PKpJnEvUxFnKMFD8n9qWI86KDQOVFGe5w0AlxFlXw0CIMwAAAPB2UpJl/7uK&#10;DKuh5RlWWRWZ1qWa2mZSnIW0zYw4k9J8TxUL6nKMT/miKXcukeKcPbPh8a4jvk8PVzg8ZnJlmcPz&#10;N6Z2lEqemSgg0bdtJlZvG7Z0ve+Uymhvp4pIWpw9pl4Lp8VZ6DCQLc5CLmroaBgoR5yVHgbKEWel&#10;h4FKijOGgQAAAAC4kWX/98pMywnVGVbLKzOs6zRJM58487XNjDjfz7agiqKCriyc8qCElOdVyXsf&#10;Ha50fEwnt9LxSf4xh2ev+ti9UckzE5kSXW036+rKkVuW+zlVxjSJc1mzOJfwiDPfMJD7ogbvMFAJ&#10;cVZ6GChHnJUaBiohzooNAyHOAAAAACCozLH9uCrDclZ1ptWm6gyrRi5x5pJmTeLMJc10GrItqPNh&#10;0ReyJz8uVxfnzCnPnm3fF/yclmY6h6scnzRMsHv9prcd1RIZEl1q71OQOfZY9lynmhiVOE+tjKLF&#10;mf6+uXUY2HpRQ+gwsD0uaggdBioiznKHgUqIs0LDQGXEGcNAAAAAAGihOtPmm5pMS5+aTKu9NZmW&#10;32trm7WNAjWJ84NsC+p08PzzWZOeX1eX52WRp+ppYc6tcnhKpzbU/hVlYkcxkSLRr/o6vrroGHwq&#10;ZuK1ZP/JNbG0ONNtM7c4C7moIWUYyP+ntpUQZ8WGgXLEWelhoAxxVnwYCHEGAAAAgDauZ1mb3si2&#10;Cq7NsjquSZq1i3NbaWbEmc7JwIX5mRNf3GbEOX3C92+27oh/kVvl+PRQleOzK8vtX6qLs1iJftpn&#10;yMO8/vG5QU434wOdbsQ1iXN1szgzw0D+ixp8w0B+cVbuogbfMFARcVZqGKiEOCs8DJQlzhgGAgAA&#10;AEAIb5Kt36nLsLa9mWkVV5dpVcAlzmxp1i7OjTkW1JF5q05lTHj5gJHnpQHFtQevDXt26Lrjs9On&#10;HJ+/NrN7RfWyo1ThEGhNEt3Qd0x97sAFu0In306gxXleszj7NYszOQyUflFDyDBQ3J/aliPOig8D&#10;5YizUsNABcVZ9jAQ4gwAAAAAMTzIsfzNzSyLIbezLDJuZVle09w2t4ozlzQzOeC35UTGhFfPGXne&#10;uD7rwaFqx+eHrjs+bxxt95DqaUepwgg0j0TftphWvXPohk3hTncSQyffbBbnmmZxFjsMFPuntrnE&#10;WUcXNfiGgUqIs0LDQFnirPAwUJY4YxgIAAAAAKncS7P82+0Mi/H12RbL7mRb1nJJszZxfqiKObXb&#10;Z89xRpwXeF6/vufihJcHqx1e1AQ7PKd62FGqMAKtRaKvW3hcXTfs0KqIyfeSQifdVolzoNPNOFqc&#10;+YaB3OLMd1FDN8NARcRZqWGgAuKs+DBQhjgrNgyEOAMAAABAKneyLD+6k2Ux406Wxca72ZYNpDiT&#10;0qwuzo+yLagdnkePMfK8dtHa6kM1ji+KVzq+orrbUaowAq1BosusAwoXjSlaFDn5XnLE5DsqcQ4W&#10;LM5ChoHi/tS2HHFWfBgoR5wVHwYqIM4KDQNliTOGgQAAQ2Bd4CfvLfP9z/uL5/7HbLHfPz5aHPiP&#10;Xz1ebPrHZxmm/2RCLTb9Ffk/BwAwHO7kWHa+l23hdTfLYs/9bIuX2sT5ES3OOeZUQ5bt6y2u+Sp5&#10;zp51r3bX2Zmv8vIcX73uYf+c6mbfJM8cEv2yV7+XF+1i8pLG30qPnvwgmRbncKd7ibQ4h6iGgTeb&#10;h4GtFzX4hoHc4qybixp8w0BFxFmpYaAi4qzQMFABcVZwGAhxBgDolnWBH3y1NuD90NXzPli+ct4H&#10;uSv9PyhdPvc/j5b7v08tm/s+tXTuf6jFc/5DLZrzb2qB37+frfL/b83esM8Kz8R1PluR0v3s4yyz&#10;kpcL+lJMXuT0bXiZ07eybfpcfLGgT656Xi7os/1lTt/F6nmxsG/Gi5zvgtTzPOc73xfZfca3SY7F&#10;6Gc5fc2e5ViZPctoytMs617PMqz+2ZR+LSH/9wXgbeV+pkXvhiyLoIZMi2OkNKva5uY8zjGnGrOt&#10;Hq2eVV5Ay/OK5P1XDtQ4vno8yL5GJc7qaRboJybDG884ZB+On/QwNXpSY0r05IZk+jMN1ffNk24m&#10;ar+owfentvkvavANA9vzogbvMFAJcVZ6GChHnBUaBiokzgAAoCxr/d7//cZ5HwxYN+/DhHUBH+av&#10;DfgvtSbgv9TqeR9Qq+Z9QK30/4Ba4f8+xSXOC5vkmcrx+xeV7fsvKsv3X1Sm7z+pjUEflZ2P7XT8&#10;TnrvvOc5391WF2ndxJx6kWNBvcixop5nW1PPs22o59m21LMsO+pZlj31LMuBepblSD3NpNOPeprZ&#10;n3qc3v/7xxkDnj5OH/jgcfqg+kdpg2sfpw0pf5w+5MrD1KFFD9OGnXmUOuLEw9QRuRn+dlEAAGMm&#10;SURBVI3zR+x9mDpqW2PqqA2N88esepAydsmD+WOzG1PGpt5PHpfQMH98ZGPKxOAHyZPmNiRO9rqf&#10;5DT7XrLT9LtJUyfdT5o++l7y1KENidP734ufYXs3Ybp5feKM3ncTZ3dtiHP++l6C66f1SS4f1MV6&#10;/KM+wfVPtREzf3s7NfA9iv6vHgFoB6h1Q37yIMfS+kG2RWxjjsU5LnF+kmNOPcy2ur1i+o2LGZNe&#10;vdhzefydG94OlSxx7mZPNZhMun2035q9iZMep8ZOamSLs8CLGpq/b1biooayw0BZ4qz0MFAJcVZq&#10;GChDnDEMBAAYFNsC//vR5qCPlm8M+rBhQ+CH1PrAD6l1AR9SQsR5CY84Z/j8k0r3+QeV5vMPKtP3&#10;X4+PR311/llOnxq28CoVRpwtBYvzk4wB1JOMgc0ZRD1OH0w9Th9CPU4fSj1KG0Y9ShtOPUobocrD&#10;1JHUw9RR1MPU0dTD1DFU43w646jG+eOpByl0JlAPUiZSD1ImUQ3Jk5vjRDUkT6HuJ02l7idNo+4n&#10;TafuJc6g7iXOVOVuwizqboIzdTfBhbqbMJu6E0/HlboT707Vx3k0x5Oqj/OibsV4N9yO9a5sim/l&#10;rRi/ylvRcy7eip6TS6cu2j+3Lnpebl3UvO110QGLVYkKUuVmVEjGjcjgoBo64aFMfKsjw8ZXh0W2&#10;pCY8cnRNaKRZTWisKpWhsWbVoXG9KiMT/1kZ2DbkswQ6Dg/S7X79cEHfQY+y+6Y/yjYvoaWZEWc6&#10;jZkOVUum3i1ZElpw5dIqhydUV3uqJd3sqXoz5+q9gw9sSZz0NI0W57iJD+fT4tz0fXPrMFDeRQ31&#10;YaCQixrah4FKiLNiw0AlxFmpYaAS4qzUMBDiDADQF9sDP+myLfijpC1BH9/ZHPQxtSnoI7ohpsTI&#10;8xIBrbO6PKd6/4Na4PvP52divs57lP3dFbb4yg23OLfKsy7EeaxIcZ4mUJzd1OS5SZxvx3pTt2N9&#10;muNL3Yr1o27F0JlD3YqZS92M9qduRs+jbkYHqFIXHUjVRQU1J5iqiwqhbtCJDKVuRIZRtZHhVG1k&#10;BFUbEdmcKKomIrop4TFUTXgsdV2VOOp6WDxVHZZAVYclUtVhSVR1KJ1kqio0haoMTfm+MmT+08rg&#10;+Q8qglPrK4JTaytD0sorgtOvVARnFFUEZ50pD848UR6UlVsWlL23ImjBtrLAhRvKAxesKg9cuKQs&#10;cGH2tcBFqaXzFiWUBSyJLA1YElwasHTu1YClXtcClsy+FrBs+rWAZZOuBS4fXeq/fGiJ/8r+V/1X&#10;2l6du9L86twVva/OW9X1mv+qr0v9V31a5r/yg8tzV/yjeM7yPxX7Lv3t7cB1710KXIfWXgZ3s03/&#10;+ji779hHOeZLH+eY1zzNMafoNGY5Fi+c8qDm4G7nhjdd7B9SXewpOjV9/Eo2Dz23NmXi83RGnGMm&#10;Ns6PntTQLM5ih4HC/9R2e1zUEDwMlCPOSg8D5YizQsNARcQZw0AAQHuzM/Cj/+4M/ThoW/DHpduC&#10;P6a2Bn9MbZEozkI+1yDFeb7336kUr79Ti+b++25RfOcTj7PNytgCLDV84ky3zkLFmZFnIeLMtM7C&#10;xLmpdVZenFvlWZg4N8mzQHEO1yzOTZlPVYWkUpWqpFGVIelUZXAGVRGcSVUEZzUnmyoPymnOAqo8&#10;aGFzFlFlgYubs6Q5S6nSADrLmrO8OSuoa/NWNmdVc1arctV/TXPWNmcdVTJ3fVPmbHhRMmfDo5I5&#10;G+9dmbPh5hW/TVVX/DZduzJn86UrczafvzJnc17xnC1Hi323Hij227az2Hf75mLf7WuLfbcvL/bd&#10;sfCSz46MSz47k4t9d8UU++wMu+SzK+CSzy7fS7673S9575l1wWvXlEu+e8dd8t034qLPnkEXffY6&#10;XPTeZ3XRa893BZ57e17wyv3mgueBLy745X50wXf/v4u8c/9a6LH3/wpm5/7qutvJn1JD1v2I/K0a&#10;IrdTTd97nGM++WmO+f6nC8xf3UsbentN8OljL83sK6hv7ama7/zOZk54mp064UVGUrM40983q8SZ&#10;ZxioWZyFXNRQdhioiDgrNQxUQpyVGgbKEGedDQMhzgAAXbEz5NPJO0M+vrkj5BNqe8gnlD7FOcnr&#10;b1Si19+oNJ+/P7+W2PUEW4KlRIg4M62zUHGmW2eh4kxHqDg3tc7CxLlJnoWLc1PrLEycwwWLc2vr&#10;LFCcQ9JFiDMjz0LEmZFnfnFulecNzdmoypU5m5qzuTlbmrOVKvbbRhX7bW/ODlUu++5szi617KYu&#10;++6hLvkw2auWfc3ZT130ZnKgOQfVcoi64EUntzWehyuZFHkeqSzyOFpZ5Hn0WJHnkdwiz6Ot8Tix&#10;vNDjxOLWnFxc4HEyssDtRJB6znmcnFbgfmq8egrdT9gXeJwyU0+hR/5nBbNP/bNtCjReyHmSbfrX&#10;J9l9XG+mTNpbMdbreHnfiE0ZE19npU18lZmiEuen6YmTHquJc0OzOGsbBvJf1OAbBgoX53YYBioh&#10;zlyfacgZBsoRZ6WGgUqKM4aBAACl2Rf44Z/3hH0avyv0U2pnyCcUlzhvlijOYr5zVhfn5GZxTvD8&#10;GxXv+VfqYPjnx54v6POELcPi0irO9EBQmzjTESrOTa2zMHFuap2FinOTPAsT57atM784q+RZiDi3&#10;tM5CxTlRsDi3bZ2FiDMjz0LEmZFnIeLMyLNQcWbkmU+c1eVZIXH2OtySIs8jVJHnUbUcU8txVQo9&#10;TqjlpFpOaUgeR063pMBdPfmsnHfPbyhwz68q9Dx55cqcTTurw2JWl2wdvzRjwqvBGRNfJ9LiPH/i&#10;i/QmcX6aynlRg2cYyH9Rg28YyH9RQ+if2pYlzroaBsoRZ5nDQEXEWbFhIMQZAKAwB8I+77Qn7LNV&#10;e8I+o3aHfkppkuf2/M6ZludktdaZkeedwZ8UNmSaXSRlWFyaWmdh4sy0zsLEuUmehYlza+ssRJyZ&#10;1lkH4tzSOgsRZzV55hPn5tbZMMS5SZ6FiXOTPOtXnNXlWbs4X/CixVldnvUnzkVeh2uvzN1QWB2a&#10;eLo+YWbhkyz7gpcL+p59vrDvudzrjo37ahy6ZU15+LuMSa/MUia9nNXcOGu4qME3DBR2UYNvGKhd&#10;nJW9qME7DFRSnOUOA2WIs66GgdLEGcNAAICCHIz4zHZv6GeH9oZ9RvGJsz4/12DEOc7jr9TKeR+U&#10;3UrreZotxEKjfpJOqDgzrbMQcWZaZ6HiTEeoOLuIEOdmeRYsznSUF+fW1lmIOKvLM584M/KsK3Fm&#10;5JlPnJvkWZg4q8uz8Ytzkfe+myXzlpdVRoWX30qadqkx2zb/YbZ5/uNs8/ynOXT6nnme0/dMxX7r&#10;yv11/ah9NxyXMO+ewEDq/yVNevFF/KRHI2MnNYZzXdTgGwZqF+f2/lPbCoizYsNABcRZqWGgguIs&#10;exgIcQYAyGF/xKf2+8I/f7Qv7DPKmMQ51uOvVJz7X19dn99D4nfP4m85q3+uIVycR4sQZ6Z15hfn&#10;1tZZoDirWmeh4hwsXJyb5Vm4OKfoSJwZeeYX51Z55hfn1tZZmDi3yrNQcWbkmU+cGXkWKs7q8swn&#10;zprkmZTmphT57HtYEpRzszwqoLQuecS5O1kWJ+9mW5xsoJNjcaohxzzvIZ1s89OPaIHOMc9/lmOe&#10;f7bA7t6BG/2o/bWODw7cdPyOfBfFjb/3t5hJ96yjJt9z1+VFDb7vm+WJs46GgZLEWeFhoBxxVnwY&#10;KEOcMQwEAEjlYOTnQw6Ef151IPxzan/45xQjz7tDm+R5Z7M80+K8PfgT9nfOQeLEWanvnBlxjvH4&#10;C5Xo+feXVSndT7LFmC/cA0Gh4iztJJ1QcRZ7y9lNoDhLOUknTJybWmeB4hw6X4Q4q8uzEHFm5FmI&#10;ODPyLEScGXkWKs7q8qykOKvLc3uI87FXF+ZselAcnFlbGhVQUpk08VxtpuWxuizL4zfpZFqcuJ1h&#10;cbI+w+IkLdD3sy1O3s+xOPVAlSZ5ptvn2s1WxbnXHb+nxVmV2n7J5PuIIXDG7ffCpt7tEjb59vig&#10;yXXRYv7Udnte1OAdBiopznKHgUqIs9LDQFnirNAwEOIMABDK4fDPTXLDP887GPE5RYqzMbXOtDzn&#10;+P2r7k6ayXm2HGsLtzjr/pbzOBHi3PFuObM/19CVOC8XIc7ESTqt4szIs9LirC7PSotzkzwLEeci&#10;z9yXF+ZuuHchOK36SqT/5WtJ406XZ1gdrmrKkeuZlkdrMi2P1jblGC3PdZkWJ25lWpxg5Fm9fabl&#10;uTHb/PTFk7Y3WqS5SZyr91b370y+l0hCptZ/EOh0y9F/co1Pe/6p7Xa9qCF0GChHnJUaBiopznKH&#10;gUqIM4aBAAAhHA756oPDEV9syY34guoI4hzt/hf6X7vkUZbZVbYgawqfODe1zsLE2ZBuOdPhF2fc&#10;cpYrzltEiDMjz0qLs7o884tzW3luEuYC7wPPi+asvVMUPL/iUuScoktJo04Up1sfKkm3PnQ1w/rQ&#10;tXTr3NIMq8O0PFc2y3MVIc987fPtFRbnjl91eNJGnFVxDCHfTZrwm1D3+3mTq038plY5Cf1T2/wX&#10;NYT8qW1hFzX4vm9WRJwVGgbKEmfFh4EyxBnDQABAe3Ap9ZP3Dkd8kXk44guKFudDEsVZ32fpSHGO&#10;cv8ztTf0s3PPcvrcYUsyV4SJs25vOdPyLEScDeiWs+iTdALF+a245bxboDiry7Oy4lzgvfdpgf/q&#10;W+eDEsvORfmeL0wZebgo3XbfRTppNvsvpdkcuJxmfbA4zfogI89X061zy+g0y3MlLc9E+1ynpX0u&#10;2W9bdqBW1TITcbyw57rD++Q7ShtTppz9H2+nss+9p14b7D71ylxt4iz0ogbfMFAJcVZsGKiAOCs3&#10;DFRCnBUaBkKcAQC64kjk50FHI7+kjkR+SdHyfEhi62wIZ+m45PlI5BdFbEnmjrhbzv0EijNuObO+&#10;cxYozu1zkk6IOBvpLWeVPBPi7H3w5Xn/lbfOhMYW58e6nMxLcdyTn2q/54wqdnvPpdrtO5dmu68w&#10;rVWeL6bZHChmBJpun+nmWWr7nGVxMq/A/h5bmpuyr7afJ/mOEor79NK/uU6/bO4ytXgG3zCwfS5q&#10;8AwDlRBnpYaBioizQsNAJcQZw0AAgC44EvWF1bHIL+6oi3NH+lyDFudo9z9Tdam9zpKSzB3ccub+&#10;zlmIOIs/Sac7cV4iQpylnKTThTiry7M2cVaXZ+3iTLfO5323NZ7xX1yTFxxz6USU+8njKUN3H53v&#10;sPMEnVSHXSdTHXadmm+/O59OszyfpeU51W5fQZrtPjntMy3PNbQ8q7XP1zZbXzp0vd/rg7X9KK4c&#10;qOl3/Gjd4N+T7yoxOI/K+8XMKRe+mTGjaMS0aWcDucRZ6EUNvmGgLHFWehgoR5x1NQyUIs5KDwMh&#10;zgAApTge9eXSY1FfUh1ZnCPd/kxtD/74wvOcPs/ZokyGPEknRJxxy1mqOBvrLWexJ+naT5wPvTnn&#10;u6nhdMDCqpNh0YW5US5H9yYN3LE/xXHboaZsP5zssOPofIcdx5rSIs95dFrkWVj7TMuz2Pb53Cnb&#10;WlKWWbnh6ES+q6QyY8a5952mnbeZPPOMM/l9s3hx1t0wUBFxVmoYqKQ4yx0GKiHOGAYCAJTgeMQX&#10;w05EffmKS5w70nfOtDhHuP2ZqprfQ8AfRyHFWdxJOuHizLTOQsTZcG45q+RZiDjjlrOG75yFijMj&#10;z9rF+YL3/u/Pzdlw9+S8rPKjIeHn9kc7H9yZ3H/TruT+m3cn99+8J6Xflr3J/bbuS3HcRsvzwWZ5&#10;zqXlOblJnsW2z0VNzbOk9rl8hdWZo1cdnhyscaS05cB1h527rlm/Q76z5DDB+fzvx08/0WPs9JNj&#10;uYeBmi9qCB0GyhFnnQ8DxYizUsNAJcRZqWEgxBkAIIfc1E/eOxH11dYTUV9Rx6O+okh57mjfOdPy&#10;TF/ZeJbT5z5blrnEmWsgyC/O0k7SCRVnY73lTEeAOLe0zkLEWepJOiHibLi3nIu8d7/Mn7Om/kRA&#10;5tXcsNC8ndEz9m5KHLBhY9KAjVuSBmzcmth/07bk/pt2JPfftLspKnnek9xvq7pAi2mf85uaZ8nt&#10;M3O2jm6fCw/YlpKSrCn7q+2Hke8tJXB23vXO2BnHPh017bDjyBm5bsz3zcIuarTPMFAn4ix3GChF&#10;nBUeBsoSZwwDAQByyIvuNOVk9NeUJnHuiJ9r0K1zaVLXU2xZFirOb8MtZzpCxNmQbjkvFCHOxnXL&#10;uch3+/N8/1V1uQGpxXvDgk9sipqyc3XiwLVrEgauW08naeC6DUkD129MHLCBFujNjDw3C7TY9pmW&#10;5+PN8szXPtPyzGqf1c7WcbXPxwvt75GCrCn7qx1Wk+8tpRk2fc/fBjsfMh00Y/9E5YaB8sVZqWGg&#10;ouIsdxiogDgrPgyEOAMAhJAbaPrjU9Fflb6N4pzo9bdG7d8684mzId1yFnuSjl+cdX/LmY4QcTac&#10;W85iT9IJF2dGnlvF+YLP7u/z5665dSgg+cKmMM8Dy+JHrl2aMHDV0oRBq5c3Zc3K+IFrV9LynDhw&#10;7dpWeVYJtND2eX+zQNPynDtfWvtMDgeZ9pn5dEO9fabl+cJW2wukHGvLgesOz/Zfd7Am31+6YMiU&#10;/b8c5Lzr6/6zdg+UL85KDwOli7Piw0A54qzUMFBJccYwEAAghLzoL/ufiv6a4hPnjvidc7jbn6ja&#10;+T3z2cIsTpzF33IWe5JOF+KMW87szzWUF2cxt5wL5mx6eHLekqoDQYnnt0TMPbA8ZsK67LjBy3Pi&#10;B61YSCdu0MrFCXQGrlrWLNDLaHluFmhB7XOzPNPtMy3PUtvnVnlu2z4zn25oa59peT59yr720HVH&#10;igwpzG1y3SGTfH/pFIr6YX/nXf+xm7XD3MZ522S+ixp8w0BlxFnhYaAccVZqGChHnHU1DIQ4AwA0&#10;kRfzdVxezNcUnzx3xO+caXk+HPE5z0iQlmdju+VMyzO/OEs6SacTcWZaZ35xln6STog4t+8t53N+&#10;6x4c9V9UvjsoPn9tqO+e9Jhxq+bHDlmaGjdkaXrckKUZ8YOXZccPXpYVN3g5LdCMPDMCLaR9Xk83&#10;zxLbZ1Xz3Nw+N8szq31mPt3Q1j6Tw8ELK23yDl+zf0pKs4DcOlzbvzv5DmsPrJ13/d5y1qYu5s7r&#10;h+r6ogbvMFBJcZY7DFRCnBUaBioqzhgGAgC4uBT4yU9OR3+dJ0ScO+rnGtl+/7zxfEGfe2xhbts6&#10;CxVn8becaXnmF2fccuYS5ywR4qz/W85n56y+lzsv+9q24JhTy0K9dyTHjF0SFzNsUULMsEXJMcMW&#10;JcUOXZwcM3RJSszQJYxAp8UPXpbZLNB87TMtzytoeZbYPu+im2eifWaGg0La5zZn61Jbh4Nk+3z6&#10;gG0phxQLysEax2jyPdaedHNb+1PLWRs+MnVeZf2dy8op0oeBMsRZ6WGgHHHW2TBQvDgrPgyEOAMA&#10;SM7GdupzOqYTJVScO+rnGrfTTQR8rmFIt5ydBIoz0zoLEWdd33Kmwy/OhnTLWc5Just+m97k+y+v&#10;PxSQWbwpKPJoTqjn5oiokTkRMcNzIqKHL4iOHr4gJmbYwtjYptACndgsz4xAa2qfFyjQPtPyvFlt&#10;OCi2fSbP1gltny9nWB88WuRwjxRi4XG4erDa4VPyXaYP+rit/YuJ87Ie3V2WDRcvzgoPA+WIs1LD&#10;QEXFWaFhoBxxxmcaAACS/JhOgfkxnSih8txRP9c4Gf3lCbYwaxJncbecm+RZiDgb0i1nOkLE2ZBu&#10;OdMRIs66ueV8ec76V6f9l9btC0i7sC4k4lB6mPu6gKhRGYHRIzODokZkBUeNyAqJHJEdFj0iO4JO&#10;zPCcyOjhC6Jihi1kBJqrfU6m5VmB9llNntu/fVY7W3dmq23hoWpHSmNYoszOgWrHueS7TJ+Y+6z7&#10;ZTe3RZ93mbXATtQwUElxljsMVEKcFRoGKirOGAYCAJTkTGyn/WLEuaN+rrHI799lz3P6PGZLs7o4&#10;cw0EhYqz2JN0QsUZt5y5v3MWIs7ybjlfnLv6+Un/RTW7A+afXxkctjch1HWlT+ToNN+IUel05kSO&#10;SvePGpVBhxFoWp6DI0dktwg0R/sc0yzPktrnhEErlyjQPpNn68S2z+pn68j2+fgp+xqWLIvMwSqH&#10;M7k1A/5Kvs/0zZAh637UZVb2v76endn7K5fMkbzirKthoBRxVnoYKEOcFR8GQpwBAEqQG2j67pnY&#10;ThTEuelzjac5fSrY0swnzmJvOQ8RKM6Gc8u5SZ6FiLOubzmLO0knXJyF3XK+6L/yyfF5OZU7AhPy&#10;FwYF74wIdVnsFjE2xSOqKZ6RY+Z7RYxJ9Y4cncYINC3Pcwl5JtvncFqeJbTPtDzLbZ/Vz9ZJbZ/J&#10;s3Xa2uf8FQ4nD111eEaKsJTkVjnMIt9phsRXzsm//8I9/etPXdMcBA0DlRRnucNAJcRZsWGgAuKM&#10;YSAAQAnyY7/5TIo4d9TvnB9kml1gS7MQccYtZ87vnIWIc0vrrLw4i7/l3PYkXdG8ZQ+PBGSUbQ6I&#10;P5kZFLDFP2Rm9vTQsYkzwsYkzQobk+QcPibZJXxs8uyIsSmMQLfIc8SYVHV59m9un2l5ltM+q+RZ&#10;YvusfrZOTvtMy/P+FGnt84lDDldzaelVJgeO33H8OfleMzS6ucX/9GOvpA8+9Eg0e981bpRGcVZq&#10;GKiEOCs1DFREnBUeBkKcAQBSORf9dd+zsZ0psfLcUb9zrkvtqeEsnTBxbm2dhYizlJN0uhBn+pYz&#10;Lc9CxNlwbjk3ybMQcRZ+y7lg3qL7uQFpJesCY4+mBM1b7xEyI3Vi2Pi4SeHj4p3Cx8VPCRuXMC1s&#10;XIJKnkPHJjLy7Bw+Ntk1fGwyI8/ukWPmK9E+0/IstX0mh4Ni22eus3VS2mdGnlXtc6b9viOFjvdy&#10;q+i2WEPYcqw9Vf3GkO81Q+ZDr+g//9sr4Zt/ukc7avu+WZY4KzwMlCXOOhoGyhJnDAMBAFI5E9Np&#10;pBRx7qifa1xL6nqcLc3q8qz/W87iT9Lxi7Okk3SixDlSoDi37y3ngnkL7hwInH9pdVD0wdjAOaum&#10;hkxNHB08PmZ06PiYsaHjY8aFTYidFDYhlpbnyWHj49TlmRHoVnmW1j6rmmcZ7TN5tk5K+0yerRPb&#10;PpN/NEVT+3xsu8N5lijLz0byvWYM/Nsn6pf/mB318d89IvtwibNiw0AFxFnxYaAC4ix7GAhxBgBI&#10;4VxsZzeIc6s4n4n5+hhbmNu2zkLFWdpJOl2Is9hbzj7CxFnnt5zFnaQTIs7ngrJv7g1MLlwWGLkn&#10;JNhvychgp5hhoRMjhoZMjBweMjFyZOiEqFEh46NV8hzcKs8T1ASalmep7TMtz95qw0Gx7TN5tk5q&#10;+8zIs5z2mTlbJ6Z9PnLaoYZDfOXm9aEKh37ku81Y6Dxlyv/8ySfw73/wCO76f57z+nF93yxLnHU1&#10;DJQjzkoNA+WIM4aBAAApnI/rFHVOojh3xO+cD4Z/dootzG3FGbecSXFukmfB4qySZ35xlnvL+VrA&#10;gtf5gem1uwITzuYEhu+YG+Sb0y/EKbRf4MSw/kETwukMDJkUPih4YsSQ0IkRjEAz8twi0DLaZ87h&#10;oMD2mTxbJ6V9Vpdnqe0zebZObPvMnK07utrhWO5Vx+cc4is7hyocF5PvNmPkT+6Bv/uDR+Bnv/H0&#10;NdfJMFBJcVZqGChHnJUaBkKcAQBCOR/befG5uM6UlNa5I37nvDbgv+fYwkyKc9vvnIWJsyHdcqbl&#10;WYA4G9It59D5gsT5XFDazR1BcadTgoLXTwhyibUKdAqyCZocbBs8OYSOffDkEIegSSp5HtAs0C3y&#10;HNwqz2LaZ1KepbbP5Nk6se2z+tk6Ke0zebZOSvtMnq1r0z7nOpQcrnKk+EJKsZAcqnJoyK3sZ0a+&#10;34yVP00J/NkvPeb+6zfe3t2Y75sVEWelh4FKiLPMYaAi4oxhIABAKAVx3yw5L1GcO+LnGjuCP73E&#10;Fmbt4qzbW860PAsRZ0O65Sz2JJ0wcSZvOZcEpT09GZRYtiUo5mhSYPC6aYGeSWbznAL6BDoFmAdM&#10;DlQlaHIgI8+MQDPyzAi0mPaZS5710T6TZ+vEts/k2Tqp7TMjz7ztc1a/3blFDvcPVzpSosMh11zJ&#10;rXJIIt9vHYAfqoTRk/4kwtVc2WGgAuKs0DBQjjgrNgyEOAMAhHA+9ptoWpylfq7R0cT5WNSXAv7s&#10;Npc4M62zUHHGLWext5yLg1MeHg2KL1kXFHkoJjBwxfhAz5gegdPm9AqYOtckcIq/KgFO8xh5bhHo&#10;oMmBlmoCLbp9Dp0QJbl9VjtbJ6d9JoeDYtpn8mydlPZZ/WydlPb54I5+51hCrHyqDpTadyLfcR0F&#10;WgRp+XzX3b2HMuKs8DBQhjgrNgyUI84YBgIAhHAuprN7Qdw3lD4/16DFmc7aZnle3SzPXOKs6++c&#10;C+O+OckWZjHirMtbznT4xVnaSTqh4tx+t5yLQxLuHwmOu0j/Rb7QgHmLB81zC+s8d4bvN/7T/brM&#10;nTaHTrd50+Yw8twi0AFO80zVBFps+0zLs9T2mTxbJ6p9Js7WSW2fmbN1Uttn9bN1Utpn9bN1u+c3&#10;CfTB0441HKKrfModQ8h3XIcjcMhPaKlUyau3u4Uiw0AlxFnuMFAJccYwEACgawriOo2ixRmfazTJ&#10;c1lS1xNsYRYnzsZ6y7lJnoWIs25uOV8Kjak/GBJZsDQoZMfcAP8s83luAZ/6z/D6cu507y/nNeVr&#10;/2k+jDy3CPS8tgLN1z5bBDoFKdY+qw0HxbTP5Nk6Oe2zajgosX3mPFsnon0mz9Zxtc97Vvc7cqjU&#10;8SVLcnWTooPV/f9Dvuc6KrQw0nJKC7AscVZoGChLnBUeBkKcAQA64XzMN+YQ51ZxrkvtpeWqBiPP&#10;urrlTEeIOEs5SSdUnEXechZ5kk5dnC+ERtXtCw3PzwkK2uwxzze1i+9sv//Onen+od8Mjw/9Z6ny&#10;8dyZnrQ8f07Lc7NA0/KsLtB87XPveU4BSrTPtDzLaZ/Zw0Hh7TN5tk5s+0yerZPSPpNn64S2zwcO&#10;O145XOFASQ5bjrWn3MGDfM91eAKn/OxdH5+//4+XayfZw0AZ4qzYMFABceb8TAPDQACAXIriO33O&#10;iLPU75w70lm6+xmmWq5qqLfOwsRZ2kk6XYhzU+ssXJyVveVcExH5pjAs/PqukJCT6cEB62YE+cV/&#10;5O/i9k+/mbP/McfZ9V9+s9zo/Md3pjstz+oCTcszI9B87TMjz/pun2l5lto+k8NB0e0zcbZOVvus&#10;kmdp7TN9tm5HVv+dBy84NBypcKDosKRYNzmWe8P+d+S77q0gMPD/0WJJN77vurv3kiTOcoeBSoiz&#10;roaBEGcAgFwqA03fLYz7htL3d85i5FmXZ+meZ/etZcuyJnHW5S3n0QLF2XBvOV+OCL61MzToaFzw&#10;nCW28zwC/uA7a9YffJyd/+Q7y+Uvzfn7nFkutDyrCzQtz4xA67x9JoaDYtpn8mydvPZ5rOT2mTxb&#10;J7Z91nS2Tkz7TA4HmfZ5907Hs4w06yoc4kwdKbefTL7r3jqcnX9By+nPfF06ix4GyhFnpYeBSooz&#10;hoEAACUojPvmED7X+Av9r1PNFmUy3N85CxPnjnvLuToq6NnZ8ICrW0L9D8QFz1k0eK5XyC+8Z0//&#10;la/LjN/6usz4vY/zTDqMPKsLNC3PjEBztc8qeTaA9pl1tk5E+6ztbJ2Y9pkcDoptn8mzdWLbZ/Js&#10;HV/7fCDfoYYU3fbI4Qr7HesuDfkJ+a57KwkM/An9qcP/eLt+qhJmIeKs1DBQCXFWbBgIcQYAKERR&#10;XOdgiPNfqLMxnU6zRZkMtzi/bbecK6P8H52JmHtpQ/jcXaFBfllWfj7+P/PymPKet9vU97xcp9H5&#10;ha/rNEae1QVaJc9a2mdanqW2z7Q8K9U+k/Ispn3WdrZOSPusfrZOTvusfrZOTvuskmeR7fO2tQNy&#10;D19zeHWknG6AZYRDjIXkcIXDUPJd97ZDt7LveDr/h26SeYeBSoizQsNAZcQZw0AAgEJcSGgdCL7N&#10;3znfSu/F830znzgbzi3nJnnmF2eht5wrYvzu50X6FawL990SHOyb8t08T893fGZPfMfbbdI7Xq6T&#10;VfF2c2qR52aBZuRZW/tMy7PU9lklz1LbZ+Jsnaz2WW04qK/2mZFnqe0zebZObPvc5mxd4sC1ew/3&#10;u8KS4HbM4XL7VeS7DjQTOOVntJzSsqtRnJUeBsoQZ8WHgRBnAIAcriVbv1MQ1zn/bf7OeaHfv+ue&#10;ZX93jy3KZISIs9hbzrQ884tze95yLo/2rs+L9jm9LsJnrX+AV2w3X49Z73q6jX3Xx23su96u497x&#10;nD3+HW+3CSp59nFvFehmeVZvn1XyrFD7TA4HRbXPxNk6Oe0zLc/6aJ/Js3VS22dyOCi6fVY7W8fV&#10;Pq9bMGjboYsOD0iZbc8cLrN/eqTCzop83wE1hgz5ES2gtNTS30Jr/L5ZCXFWeBgoS5wxDAQAyKUg&#10;9pv4t/lzjdzwL7T84ZO2ESLOhnTLuUmetYtzeYxH7akoj+NrwjyWzwnyDP3cx3Xyu16zR7zr7Tby&#10;XS/XUap4uo3WLM9q7bO3m9M7Xq6t8qyn9pkcDoppn9XP1slpn8nhoJj2mTxbJ6V9Vj9bJ6d9Vj9b&#10;J6R93raj/xlSZPWRw+UOGeS7DmjAy+vntLj+r5/HZyxx1tEwUI44yx4GQpwBAHIoiOvc/20W55rU&#10;noLFWZe3nJvkWYg4SzlJ1yrONXEuDfkxrseWhrtljfX3cPuph+vgn3q5D3nX23WoKl6zh73r7Ta8&#10;RZ4Zgabl2ctjDCPQLfIssX2m5Vmp9ll9OCi2fVYfDkppn9XP1kltn7nkWUz7rH62Tk77TA4HxbTP&#10;jDzvy3esPVrmQB0tlxdShEWnzOHmsUqHbuT7DmghMPAn/+sx7f+aWmj2981KirPcYaAsccYwEAAg&#10;h9xA0x8XxH5T+jZ+57xkzr8fvsjpc40tyJpiaLec6WgW5zsJM15fi5t17Xi0y54V4bPT3ELcPH7p&#10;PXvgT71m9/+pj9uAn3p7DFTF021QG3lWpVmePV1a5VlO+0wMB8W0z+TZOjntMzkcFNo+k2frSIEW&#10;0z7T8iy1feYcDopon8mzdVLbZ/JsHd0+b1g78OCRa/avVeKsi3AItrYcK7ePIt93QBi0iNJSSwuy&#10;zoaBMsRZsWEgxBkAIIWC+M5T5bTOxvqd86XEbw6w5Vhb5NxyHihQnKXfcq5PnPqiNGH65ROxs7Yu&#10;C5+V6BzkOvMnXm62P/H2sPuJh6vDT7xmO6ri49qvVZ5nt8qzt4cy7TPHcFBU+0ycrZPaPqvkWWL7&#10;zDUcFNM+s87WyWmf1YaDYtpn8mydnPZZJc887fPOw/2usGRXr7EvOXrN8RPyfQdE4Ob2U1pef+7l&#10;8kHb75sVEGeFhoGyxBnDQACAFPKSu/zifOw326WKszF+rrFwzr8uPMn+7jJbjrWFeyAoVJyVvuV8&#10;J2nyo7KEKQXHY6atXxI5PXJqkMukdzxdLd/xnm31jq+b9U+8PWxU4szIs5e7fYtAM/IstX2m5dnD&#10;tUWe5bTP5HBQTPvMOlsno33uJbF95jpbJ6Z9JuVZVvtMDAfFtM/qZ+vEts/LFw7ccvCiQyNbXvWc&#10;Uoc55PsOSGDdkB/RDa+qhaaFWalhoALirOAwEOIMABDO+ZhOI9+mzzXyY7vsYYsxX7jFub1uOd9L&#10;nvCiMnHi5VMJTitToqZ7f+bvZvuOh2ufd3w8+rzj6Wr+jreLhSpt5Hl2W3mW2j77uhtE+0wOB0W1&#10;z8TZOjntM99wUGv7TJ6t0yDQXPJMnq2T2j6TZ+tEt8/E2botuwecPlbqQCkVlgBLzJFSh/yTV+3+&#10;Qr7vgHT+4OHxvz/znPHHX/i6vS9bnBUaBiokzgAAII6CuE4r34azdGsCPrr0OLtvKVuM+aJNnJW/&#10;5VyfPPZ2aeK4Y8fjJyxcFD3ZZ1jg9IHveszu/a7P7N7v+rmZvuPjYfaOl9t3LfLs5d63RaBpeZbT&#10;PtPybADtMzkcFNU+k2frxLTPxNk6Oe2z+nBQbPtMnq2T0z6Tw0Gh7TPX2Tqyfd53xrGWlF/Dif1M&#10;8l0HFID+5MHN7Te0ACsyDJQhzhgGAgD0wtnoTvbnYjs1ShFnY/pcoyKlVz5bioVEiDgzrTO/OJO3&#10;nOvnj6gpTx5z4HjCuLQF0U6zHQKdrek/UvCuO/1Xvlx7qv5cbsufzm2SZ06BFto+q8uznPZZfTgo&#10;sn1mna2T0T6Tw0Ex7bP62Tq9ts9qw0Gx7TN5tk5q+8ycrRPaPq/ZMOAAW1YNJ0dL7ffn3h7yHvm+&#10;A4rxQ1pY6Raa/uuEksVZqWEgxBkA0J6cj+uc2JHFeU/o5yK/a26bVnEWcllDuzg/SBvWUJ0y4tDR&#10;hNFx0RGTR9D3U1V3VL1nNf0xAl8P+q95dWuRZ9WfyW0WaFqexbTPvjLbZ/JsneT2ue3ZOr21z8Rw&#10;UEz7zDpbJ7F9ZuRZavvMPlunn/Z5x+H+JcevOVByQsqu0jl+zWE0+a4DOoAWVN+Zv313rvvfpAwD&#10;FRFnDAMBAO3J2bjOvzsX23mxFHE29O+cd4d+duFRVp8KUobFRdwt5yZ5bhLnu+mDr1SkDtt0PH5k&#10;ZHbM2LFfzpnVRXXqyd39a9XN1DmunVR/xYsWaJU8axBovvaZS57FtM++7sq0z4w8S22fibN1ctrn&#10;jyS2z5xn6/TQPvMNB/naZ/WzdVLaZ/JsHdM+L1g0eNOhCw6PSBE2hBDyvIF81wEdsm7Ij+hPJ2gB&#10;fmduszQLEGedDQMhzgAAXZIf+81nZ2I77RYrz4b8nfPmwI+qGjLNStgiLDbCbjk/znB8dSejf1FF&#10;6qDVJxOHBWRFjhnyf6pTTq6f0n+hS3UP1c/zC/qPCrTIMyPQjDyLaZ9peZbSPjPyzCXQQttn9bN1&#10;Mtpncjgopn0mz9bJaZ9Zw0Ex7TNxtk5s+6x+tk5e+9x2OCimfSbP1mlrnzfuHnD6+FUHSms4pLb9&#10;Y//98VI7R/JdB9oBN7ef/tzX97e0IIsaBiopzhgGAgB0TX7MN+b5MZ0KxYizoX6usW7eBw316aay&#10;PtFoDXnLuUmen2TbPrmX4ZhflTZgSV7KYO/0uDH2P/d1/+/PvWZ/+J67+0fvec/++D0P50/otMgz&#10;LdJcAs3ZPru1CLRKnuW0z6zhoJj2We1snZT2mSXP0tpn8mydmPaZPFsnq30mhoNi2mfW2To9tM/k&#10;2Tox7XN84rAl+/Id605cdaDEhCXWUsISY/4cu+qwiHzPgXZEJazOv/hfF5c/CBJnxYaBEGcAQDuR&#10;H/P16PyYr28ZszjT/zM30kwusQVYaprE+Vm2ZcPdTNvjVWkOmWfmD3BOiR3e55e+rv+m8wtPz//Q&#10;fzBAJc5MvLzaCDTzxwM0ts+0POu7feYaDoppn8mzdTLaZ3I4KKZ9Js/WyWqfieGgmPaZlGcx7bO2&#10;s3Vi22f1s3Vi22f1s3XL1g08cKLEnjpxVYmwBVtMWGLNlRKH+yev2ZuS7znQzlDUD+k2mG6OVd81&#10;ixgGShNnDAMBAO1IXtRXg0/HfP1MqDgb0nfOy/z/Q1XN71nEll/xeZbT9/aDLPODtZnWSefT7Scn&#10;xozo/q6Pz99V8fD4B3Of9B2PWf9i5PkXbm7vtxFoXbXPtDwr1j5rGQ5qa5/J4aAe22dyOCimfSbP&#10;1slpn9WHg6LbZ7WzdXLaZ1qepbbP5HCQbJ+3He5XohJnXYQl1lLCFuwTV+0TyXcc0COBgT+hxfc9&#10;P7/fCxFn2cNAiDMAoD3Ij/l6UF50p5NC5NlQvnNe6PevilvpJgWkAAvN85w+jx/mmB+8kWkRezLJ&#10;boBt6MR/0P81Iv1yb2lJvJ3/Sq/HWQLdLM+a2meVPMtpn30Vap9peZbTPtPyLLV9VjtbxxZoce0z&#10;azgoon0mz9bpq30mh4P6aJ/J4aC29jlj0ZANRy86PD5ZYk/xhSXF+spVe+r4VfvK41dtvyLfcUDP&#10;qCS2qYXm/75ZhjhjGAgAaC9OxnTumRf91SY+cTaEzzX2h31efC+j9zlShrXleU7fssYc8003My2C&#10;L2baDoyIGPZfugWhw3xrR3+bR98qbZHnZoHWJM/vuE5vkWfJ7TM5HBTbPhNn6/TSPnMNB8W0z+TZ&#10;OhntMzkcFNM+k2frpLbP5HCQFGht7TM5HBTbPpNn66S2z+t2D8wnBbk9w5JiETl2xS6YfL8BA8LZ&#10;+Z3fenn9nB4UcouzQsNAiDMAQNccj+n0n5PRX6fzibPUzzXkivOSue9TBfHfXnyW06eOFGMyT7P7&#10;Fj/MNl99J8vctyTdxmZO/OC/0A3GL6dP/zX9cv5FoNtv6Be16qXNIc+s9jnQW3r7TMqzvtpn9bN1&#10;UtpnbWfrBLbPrLN1emyf1YeDYttn9bN1cttnWp6ltM9c8iy1fVYfDoYnjVi4L9/x5skr9pQi4RBj&#10;XebEFbuiY1ft/k2+34CBofqkYsrPaDlmfd+shDhjGAgAaC9ORH3leyLqqwZN8qyPzzW2BX/04vr8&#10;HhpHgM9zzM8/WWCx6H6W+ezSDCuzcYmzf0W/ZH8fGPge3W78xtn5F3R+7TPlly3y3CzQjDy3CDQj&#10;z1LbZ1+F2mdfl85y2meWPEttn31c+8lqn5uaZ2ntM3G2Tk77/L6M9pk8Wye1fablWWr7zCXPYtpn&#10;1tk6De3zkk2D9526Yk9pCkuM9REOYVbP8RJ7d/K9BgwUekzo7PzO7wNnvPfLwMBfYRgIADBKTsV8&#10;/cXxyC8jj0V9WUWKc3t+rrF07n/un4j6eueznD4PCFm+8nSBedbDjD6TLieZf6B6cdKhX6KqF+qU&#10;plZCkzwr1T5zDAdFtc+kPEttn7mGg5oEmmyfuc7W6aN95hgOimqfibN1UttnruGg0PaZ62yd2Pa5&#10;zdm6MBnts9pwUEz7vONI/5JTxfaU4HDItdiwxFhuiu2Pni7u/1vyvQYMnMDAH//Vze2n9Psa4gwA&#10;MEpORH3V42jUF6lHIr68157ivHzuf14cjvhyz8Mss+arGX0KXi3om/g8u8/g+kyTP7X813Dr1tEv&#10;yB+r/iu6IUNa5Zn+r/AYgW6WZ06BFto+uzq1lWfJ7XPbs3UaBZqjfWadrdNT+8w6Wye2fdZ6tk54&#10;+0yerRPTPrPO1slon8nhoJj2mTxbJ6d9JoeDotrn5rN1KYuHrT96wf4pS47bOxxyLTYnSxwmke8z&#10;YCQ0vd9/8if6/Y1hIADAGMkN/+KzIxFfLD8c8XmDnO+c+c7SrZ33waOTUV/l1WeYrHy1oG/k8wV9&#10;+lOLTX9F/vtpfiH+UKs8jxvXKs+i2mdfxdpnlTwbe/tMyrOY9pk8WyejfWYNB0W0z+TZOjnts/pw&#10;UGz7zHe2Tmv7TJ6t0yDQXPKs7Y+mqLfPa/cOPJ1XbE8xYQmtMeWK3fZcyvTH5IsDGBmqFnncu6qm&#10;GeIMADA2joZ/9fvDkV8OOBT2WcKB8M/zxcoz13fOawP+e2ltwIdZh0I+nV2X1nMglWr6Hvmvq4Um&#10;eaYozQLN0z43yfO4VnkW2z5rOVsnpn1uMxwU2z6T8iynfVYfDoptn7nO1umhfSaHg6LaZ/JsnYz2&#10;mTUcFNE+q5+tk9s+0/LM1z4HJI7OOZjf71beZXtKY9SkWmpYgqvDnLxsN4R8YQAjhX7Pq+SYKUQw&#10;DAQAGCF7wz75al/EZ6H7wj5dvjfss9zdoZ+V7gr99BGXOG8J/vjZlqCPKzcGfZS7IejD1RsC/hu7&#10;PvBDs9xA2a2QyPa5qbnQS/tMnq2T2j6rn60T2z6TZ+vktM+ss3Ui2mf1s3Vy22diOCimfSbP1klt&#10;n2l51lv7rHa2Tmr7vHDzkL0sUW6PcMi12JDC3JLLdivJlwUwen6oes/TsgxxBgB0FHIDP3lva+An&#10;728P/NBsW+BnH20O/JLrcwulYbfPtDzLaZ+J4aBe2udmeZbcPpNn66S2z+RwUEr7rD4cFNU+tz1b&#10;J6d9JoeDotpn4mydrPY5SFr7zHW2Tmz73PZsXZNA7zjS7ypLao01jFBftnuSV2xvSb4oQAehSZCb&#10;BoEYBgIAgCT00j6TZ+sktc9Cz9Zpa5+J4aDo9pmUZ1nts9pwUEz7zCXPemqfyeGgmPaZdbZORvvM&#10;Gg4KbJ/5ztYx7XP8smHrThTYvTh9yZ5SOiypbe9csk8nXxKgw9H0zsf3zQAAIBnu9ln9bJ3M9pmU&#10;ZzHts/rZOintcxt5ltM+axsOimmfaXmW0z6Tw0ER7TN5tk5W++zvIrl9Zp2tE9k+q5+tk9M+axsO&#10;amqf1+wdeJoUXkMOS4615NQl+7pTl227ki8I0GH5oeo2NMQZAABE0yTPSrTP06f/Wmr7zCnPemif&#10;OYeDYtpn1tk6ie2zl/sQWe0zORwU0T6TZ+vktM+0PEtun4mzdbLaZ7XhoJT22TtpVNahfIfbpJx2&#10;pORftoskXw4AAAAA4Ia/feY4WyerfSaHgwLbZ3I4KLp9Js/W6at9Js/WyWmf1YaDbIHW3j6TZ+vE&#10;tM/k2TpZ7TMxHBTTPpPyrHT7nLN5yN78i/aUEjlNh0Nc9R+7K6cu2n5MvhgAAAAAwI2i7bP62TrZ&#10;7TM9HDT69lnL2Tqe9pl1tk5O+0wPByW2z+TZOrHts7azdWLaZ/WzdXLaZ1qehbTPO472u0YKsCGF&#10;LcHSknfBzo98KQAAAABAM63DQZHtM0ue9dA+c8qzmPZZ29k6Me0zORwU2z6TZ+skts8qeZbRPrOG&#10;gyLaZ/JsnZz2WX04KLZ9Js/WiW2fY5aNWJNXaPcq/4IdJSgcYmssOX3B/vTxc45/Jl8KAAAAANAO&#10;f/usPhwU0T6zztZJaZ/Vz9ZJbZ/J4aDY9pk4W6e39pk8Wye2fdZytk5M+0yerdNH+0wOB0mB5muf&#10;1c/WMe3z2r0D889csKOkhiXWUsIhuTrMDPJlAAAAAAB+2p6tk9U+k2frRLTP6mfr5LbPtDzru32m&#10;5VlO+0yerRPTPpNn6+S0z8RwUEz7rH62Tk77zDUcFNM+s87WEe2ze9LozCOnHe6QMqzvsMRaStjC&#10;rMrpi3b7Cgst/pd8GQAAAABAGOLaZ47hoOD2metsnZj2mXW2TmL7zDUcFNE+s+RZavvMNRwU0z7z&#10;nq1rn/aZNRwU0T6TZ+ukts9cw0G+9jl745C9Z4rsKK3hEFtjjLpUn75gN4p8CQAAAABAONr/aIqs&#10;9lnzcFBr+8xxtk50+6xtOCi0feYaDmoSaK72mTxbJ6d9Js/WiWmfibN1ctpncjgotH3mOlunt/Y5&#10;dELUzqP9Ss8W2VFiwhJrKeEQ2/bM2Qu268kXAAAAAADEo9/2mWc4qL19bnu2TqNAC2mfaXl+i9tn&#10;8mydrPaZHA6KaJ/Js3Vy2mf14SDdPkeuGLk6v8DuDSnG7R2WVEsNhyBryav8QnsH8scPAAAAAPFo&#10;b59ZZ+v00z5zDgf10T6rDwfFts+kPMtpn9WHgyLbZ9bZOj21z+rDQbHtM9/ZOrJ9XrdvYP7ZQjtK&#10;8XDIcXuHJdWcsV1I/vABAAAAIB322TpSoHnaZ9bZOj21z23O1klpn9XlWU77rH62Tmz7zHW2TnL7&#10;3PZsnZj2mTxbJ6t9JoaDYtpn1tk6Ee3z7NTRGUfzHe6dK7SjtIUlxfoKhxzLzZlCu3vnimx7kz96&#10;AAAAAEhHZPus5WydiPa5SZ5lts9Ch4Nk+6x+tk5O+8zIs9T2mXW2TmL7TMuznPaZGA6KaZ/Js3VS&#10;22fO4aCM9jlny+C9pCS3V1hSrK/QAl1ol0D+4AEAAAAgH3b7TA4HxbbPxNk6Oe2z+nBQVPvMJc9i&#10;2mfybJ3U9pkcDkppn9XP1slon8nhoJj2mTxbp7f2mRgOqrfPA4Inhu054lh2vsCOOqdEOOS4vcOS&#10;YqEpsK04f9HuS/LHDgAAAAD56LF9bj1bp7f2mThbJ6l9VpdnWe2z2nBQbPtMyrOM9pkcDoppn8mz&#10;de3VPkeuGL6almZdhSXWUsIhx7rKmQK7IPKHDgAAAADl4G+fOYaDYtpnUp6lts8qeZbTPpPDQTHt&#10;s7azdWLaZ67hoJj2mTxbp6f2mRwOimmfWWfrZLTP6/cOOHv+vB0lKBxirI+wxFpKOKSZztkC28K8&#10;Qod/kT9yAAAAACgH/9k6oe0zMRwU0z5zyrMe2mfO4aCY9pl1tk5i+0wOB8W2z+TZOhntMzkcFNM+&#10;k2frRLXPxNk6dYGemTo27Xie/QOWILdnOMS4vcOS6gJbN/IHDgAAAADlaf/2mTxbJ6Z9VjtbJ7t9&#10;1jYcNJb2We1sHVugtbfP5Nk6Oe0zORwU1T4TZ+u0tc85WwfvLThnR7XkvLywpFhf4ZBjkTly6ZLl&#10;b8gfNwAAAACUR2ftM2s4KLZ9Js/WSW2faXmW0z4Tw0Fx7bOWs3Vi2mdGnqW2z+TZOj21z+RwUGj7&#10;bBc2KXT/0X4VbcRZ6XDItdiwpLidcu6c3UTyhw0AAAAA3dA6HBTZPrPkWU77rD4cFNE+c8qzPtpn&#10;cjgotn0mz9ZJbJ9Zw0GR7TPrbJ2M9ll9OCi2fVYfDkasGL6aJbrGEA65FhtSkrlju42ihvyI/GED&#10;AAAAQHfwt8/qZ+vktM8uLn+Q1T6zztaJaJ/Vz9bJbJ9V8qyv9ln9bJ2c9pkYDoppn8mzdXLaZ3I4&#10;qC7QG/b2P1d4zo6SE5bUGms45JpO4Tn7QeQPGgAAAAC6hX22TnL7TJ6tk9g+cwwHRbXPpDxLbZ9p&#10;eZbaPnMNB8W0z+TZOqntM8dwUFT7TJytk9o+q+RZYPs8K2NM6uk8u4eFZ20pRcMh12LDklo95vw5&#10;2xXkjxkAAAAA7YO49pljOCimfWadrZPVPrcdDmoUaLJ95jpbJ7Z91jYcFNo+cw0HxbTPvGfrhLfP&#10;5HBQTPvMOlsnsX1euG3QPpb0Gmo45FpsSCEWmvNn7R6fP2NjQf6QAQAAANA+sNtnUp4lt8+az9YZ&#10;TftMnq3TJNBC2mdanqW2z+TZOj21z+RwUFT7TJytYwTaMnxyyKEjjlVFZ2wpMSmkQ0qtsYZDrjWl&#10;4JxdGvkjBgAAAED7Irt9puVZcvvMc7au3dpnUp711T7T8mwA7TM5HBTVPpNn6zS0zxGrRq4mpVhf&#10;MQoZP2Nzo+CMXRfyBwwAAACA9oW/fW5ztk4/7TPn2Tqp7bP6cFBs+6x+tk5K+6wuz3LaZ/XhoMj2&#10;mXW2Tkb7TA4HhbbPm/f2P08KbEcKS3wVSNEZ2wjyxwsAAAAA/cA+W0cKtID2mTxbp4/2mXW2Tk77&#10;TJ6tE9M+q5+tk9I+k2frJLfPbc/W6a19bh4OzsgYk3rmpO2TC/m2FF9IIX2bU3jGprioyOpD8ocL&#10;AAAAAP0gsn3WcrZORPtMDgcltc9Cz9Zpa59V8qxBoPnaZy55FtM+s87WSWyfGXmW2j4TZ+vktM8f&#10;aWifF28dtJ8U5PYMKaTGlMLTtr7kjxYAAAAA+oXdPpNn6yS0z+pn6+S0z+rDQdHtMynPctpnbcNB&#10;be0zebZOSvusfrZORvtMDgfFtM/k2Toh7bN5xJTA3KMO1y+ctqVU4RBbYwwpuDpLvk3emTNWfyJ/&#10;sAAAAADQL/zDwXZonznlud3aZ+JsnZz2mTUcFNM+q52tk9I+s+RZWvtMnq0T0z4zZ+siVw1fffG0&#10;LaUpLUItJxxia4xhSXNzCs9YTyd/rAAAAAAwDPjbZ47hoJj2mZRnqe0zORwU3T6TZ+v00T5zDQfF&#10;tM/k2ToZ7TM5HBTTPpNn6xiB3ra/fwEpy7oOS6ylhENs9ZWifNu9Z8/a/4z8oQIAAADAMFCufSbO&#10;1hlt+0yerZPVPmsZDmprn8nhoB7bZ3I4yNU+z8gam3r+pO1zUmyNMSyxlhIOKRaaojM2I8kfKQAA&#10;AAAMC0ntMy3Pkttn8mydxPa5RZ6lts/aztaJaZ9peZbTPtPyLLV9VjtbxxZoce0zazgooH1eunXw&#10;gUt5thSTi0qEQ2qNNSyx1hqbdeSPEwAAAACGh87aZ9ZwUGz7TJ6tk9o+k8NBse0zcbZOL+0z13BQ&#10;TPtMnq2T0T7T8mwZ7RRw7LD9DXVx1kVYYi0lHFJrcMmzfXnxtI09+eMEAAAAgOHRerZOQvusfTgo&#10;on1WP1snpX1Wl2d9tc/qZ+uktM/aztYJbJ9ZZ+t00D7HrR6++tIpW0p0OOS4vcMSaykhxVeBXDht&#10;s4D8YQIAAADAcOFvn4mzdRoFmq99ZuRZavvMOlsnsX32deksp31mybPU9tnHtZ+s9rmpeZbWPhNn&#10;64S0zzv39S9iSbG+wiHH7R2WWEvIhVM2d4vy7EzIHyUAAAAADBftfzRFH+0zx3BQVPtMyrPU9plr&#10;OKhJoMn2metsnT7aZ47hoKj22cfZ2XnBmPkXTti+unzKllI6LCnWVzjkuD1yMc82nvxBAgAAAMDw&#10;Ed0+k2frRLfP5Nk6ye1z27N1GgWao31mna3TU/vMOlsntn3WerZOePtMnq2js2LboIOXT9pSvOEQ&#10;Y32EJcX6Cocos3LKpvzCKesvyB8jAAAAAAwf7e0zazgopn3WfLZObPuskmdjb59JeRbTPpNn62S0&#10;z6zhINE+W8RNmnfysN3NyydtKPHhkGux4RBjfYQlxUomzzaA/CECAAAAwHhgDwdJgeZpn1ln68S2&#10;z1rO1olpn9sMB8W2z6Q8y2mf1YeDYttnrrN17dQ+x68Zuqb4hA2lykl5YYu1lHDItdhwiLE+wojz&#10;xZM2BQWnrP5J/ggBAAAAYDyIbJ+1nK3TdftMnq2T2j6rn60T2z6TZ+vktM+ss3Ui2mf1s3Vy22fv&#10;2dP37Ol3sUWcdREOwRYTtlhLCYdciw2HGIvJxZPWruQPEAAAAADGB7t9puVZTvtMDAf10j43y7Pk&#10;9pk8Wye1fSaHg1LaZ/XhoKj2ue3ZOrJ9dl0wZv7l4zZvWLJr6OEQbDFhi7WUcMi1llw6YXv4wjG7&#10;X5M/PgAAAAAYH3ppn8mzdZLaZ6Fn67S1z8RwUHT7TMqzrPZZbTgopn3mkmee9nn19kGHrpywoaSG&#10;JbTGHA7BFhO2WLNz6YTNBPKHBwAAAADjhbt9Js/WyWifSXkW0z6rn62T0j63kWc57bO24aCY9pmW&#10;ZzntMzkcFNE+2yQ4zTtzyK7+ynEbSrFwyLXYsITWmEMK9gmbrRQV+P/IHx0AAAAAjBf+s3VC2+fp&#10;038ttX3mlGc9tM+cw0Ex7TPrbJ3E9tnLfYis9pkYDs5fO3QNS3wNMRxyLTYsodVnTtkOJH9wAAAA&#10;ADB+hLXPxNk6We0zORwU2D6Tw0HR7TN5tk5f7TN5tk5O+6w2HCQF+tdzZzsd2uNwueSYDSUmLKk1&#10;1nDItdiwhFhgLp2wWU7+0AAAAADQMVC0fVY/Wye7faaHg0bfPms5W8fTPrPO1olon30Wj5pPSrG+&#10;wpJaYw2HXHOl+Lj1o8vHrMzJHxoAAAAAOgatw0GR7TNLnvXQPnPKs5j2WdvZOjHtMzkcFNs+k2fr&#10;JLbPtDxv2jYg9+pRG0o9pNAaa64YhYxbp5I/MgAAAAB0LPjbZ/WzdSLaZ9bZOints9azdQLbZ3I4&#10;KLZ9Js7W6a19Js/WqbXPg1Imzzl/yO4eKc66CCm1xhqlZbz4mHVtyQnrb8kfGAAAAAA6Fm3P1slq&#10;n8mzdSLaZ/WzdXLbZ1qe9d0+0/Isp30mz9ZpaZ8XrB+6hhRcYwoptcYb63DyxwUAAACAjom49plj&#10;OCi4feY6W6eP9plrOCiifWbJs9T2mWs4KLB9/of/jInHdjtcuXbEhpKbq3Q4xNYYw5badsnl4qM2&#10;/yV/WAAAAADomGj/oymy2mfNw0Gt7TPH2TrR7bO24aDQ9plrOKhJoLnaZ/JsnZz2We1sXcjSEcmk&#10;ABtS3jYZLz5q7UP+qAAAAADQsdFv+8wzHNTePrc9W6dRoIW0z7Q8G3j7vGN7v8PXDttQgsIhtsYY&#10;Q5bxkiM2py7l2v6R/EEBAAAAoGOjvX1mna3TT/vMebZOH+2z+nBQbPtMyrPA9nlC6hjfiwdtH5Qe&#10;tqGkhCXWUsIhtsYYJWX8yhGbaeSPCQAAAABvB+yzdaRA87TPrLN1emqf25ytk9I+q8uznPZZ/Wyd&#10;2PZZ7WzdinUD1pbmWlOKhUOuxYYl1lLCIbbGlKtHbfZcPzn4p+QPCQAAAABvByLbZy1n60S0z03y&#10;LLN9FjocJNtn9bN1ctpnRp6lts+ss3VN7fNXIbPG5u+xu1qWa01xhSXF+gqHXIsNS6ylhENwdZmr&#10;ubYjyB8RAAAAAN4u2O0zORwU2z4TZ+vktM/qw0FR7TOXPItpn8mzdVLbZ3I4qKV9jl82PKnskDUl&#10;KhyCLSYsKdZXOORabFhiLSUcwtwa67XkjwcAAAAAbx96bJ9bz9bprX0mztZJap/V5Vli+3xgu8MR&#10;lhjrIxyCLSYsKdZXOORabNSluvSw9Yuyw9a25I8HAAAAAG8n/O0zx3BQTPtMyrPU9lklz3LaZ3I4&#10;KKZ91na2Tkz7rDYcdMka7V2y3/pR+UFrqiWH5IclxfoKh2CLCUuK9ZRrh6xzyB8NAAAAAN5e+M/W&#10;CW2fieGgmPaZU5710D5zDgfFtM+ss3Xc7fOGjQPWtpFmXYVDrsWGJcX6CodgiwkpxYJyyOpOSa51&#10;L/JHAwAAAIC3m/Zvn8mzdWLaZ7WzdbLbZ23DQR20zybRU0cV7LYrrThgTYlJOR1SjPURDrkWG5YU&#10;6yscgs2ROPLHAgAAAACgs/aZNRwU2z6TZ+ukts+0PMtpn4nhoLj2uelsXcaKQYmkFOsrLCnWVzjk&#10;WmxYUqxYrMrKDtt8Tv5YAAAAAABah4Mi22eWPMtpn9WHgyLaZ0551kf7TA4H1drn0zvtz1but6bI&#10;kFJrSCnZa/30/FabG2eW2JSeX2Jdfj7RorQg0aK0KMD86mX/PuVXZppduz+lx+VHU7oVMHng2fPc&#10;vXm9jtGpj+2951aK6eG6nO8OXV9vfq5yl0Vp+X7LRpZAKxkOuRYbRp5LD1oFkT8UAAAAAAAG/vZZ&#10;/WydnPbZxeUPstpn1tk6Ee2z+tk6me2zSp552uexyWMnk8Ksy5ACzJeSPdbPijZZ3yzIsSm7EN63&#10;tHJW7+uNjl0bKbNOlC7yyvabB0/Hdit+4NXz+O0Es321a8xzK/daXSf/fbGkuJ1TdtDqZmWu6bvk&#10;jwQAAAAAgIF9tk5y+0yerZPYPnMMB0W1z6Q8S22faXmW0D7v3Oi4lpRbfebSdpu755dalV8KMy+r&#10;m9Sr7k3fzm9IudVHng/7tqZhjknezQXfHa3aZlFYsd/qISnTckPKMV/KDljNJn8gAAAAAAAk4tpn&#10;juGgmPaZdbZOVvvcdjioUaDJ9pnrbJ3Y9pkYDv7Df4bttT3WD6r2WVNKhJRgISnba/O8cI1N1aUo&#10;87L6sT3ukMJqqPneutPdRpceh+sW9jlYsdfqJinB7ZRS8ocBAAAAAMAFu30m5Vly+6z5bJ3RtM/k&#10;2ToOgV6+ZnACKb/tkdJd1o+LllmVXZ3Tp+xR/y6PSCk1tnxv2fnNw9k9Cm/m9DlRtcuqnPw/Dphw&#10;iK/sVB6wGk/+MAAAAAAANCG7fablWXL7zHO2Tkz73GY4KLZ9JuVZQPucv83uePVeK0poSAEWk8q9&#10;1m8urrGuKonoc+3uyB53SfnsKHll901jo0/P03XL+h6v3G1VS8qz4jlgvYWiVP9HJAAAAACAIPjb&#10;5zZn6/TTPnOerZPaPqsPB8W2z35uprMyRo8nxVgXKdtp1Xgl2bz04bBuDW0k87uOn++tOj27H9Dr&#10;VNU2S40ttBIp348/iAIAAAAA8bDP1pECLaB9Js/W6b19puVZTvtMnq3zmN370GbHtdV7rChFoybM&#10;VzZY1VwN++7ak0HfPiaF0tjyRma+t+hMNXr1PF+7yjy/cq/VS7KN1xRSkDVmn/VS8ocAAAAAACAE&#10;ke2zlrN1ItpncjgoqX0WerZOW/tMDAe52ufxiWOGley0rr6+x4rSFJYUC0zxWquq0mCzq08dv3lG&#10;CmRL+ry9eeTc49zNpeZHq/ZY3SVFWXqsGqv2WfclfwgAAAAAAEJht8/k2ToJ7fPP1c7WyWmf1YeD&#10;ottnUp5Fts/rVvaPvb7bihIdDsFmUrrB6laZj9mVV+adXpKyiLDzfPA3p27lfHeoaq/VK7YIi0/l&#10;Xusc8gcAAAAAACAG/uFgO7TPnPKsh/ZZJc+es7sXb7e5wpJiiSnbZnW/1t2kihRDjemLqOf58G+r&#10;azZYnCe/DZeQZ5U7bP9I/gAAAAAAAMTC3z5zDAfFtM+kPEttn8nhoOj2mTxbR7TP6QuHetTssqJY&#10;2S0uFdutHlxNNr/0aFj3e2/6dqYQOfmGavA3OXZ9k8X5Np++sOVYa67vtQojH3wAAAAAACko1z4T&#10;Z+uMqX0+ucF+PUuaRaZ4qcWVupkm5WwB5M5rOuYIX54P+rbqdqLZ/us7LcvIb8eFpGqP5aWafeYf&#10;kA8+AAAAAIBUJLXPtDxLbp/Js3US2+cWeZbYPpuETu5zfafVi9pdVpTY0MJcuc2ysWLOd+dfWXR+&#10;RUofolyeD+iSW7fW4hT5HTkZUpxV2WXpSj7wAAAAAABy0Fn7zBoOim2fybN1Uttncjg4x7XTjtX9&#10;o2t3WlFScnWBxaWn9t8+JiVPUCwQKWmY1+tI9U6rx+R35RpDi/Nuyxoq1/TH5AMPAAAAACCH1rN1&#10;Etpn7cNBEe2z+tk6Ke2zujxraZ/fnzOt25UtNqdv7LCiuEKKMpOKLVa3KkO/u0DfIibFDtF9Hs3o&#10;kX9jjflJliRrSfVuq6nkww4AAAAAoAT87TNxtk6jQPO1z4w8S22fWWfrhLfPy5cOdCdlmS+lKy1L&#10;brv0vErKnOBYIkrkxYBvq+6kf7evZpdVAznS5Mwuq92Vuabvkg86AAAAAIASaP+jKfponzmGg6La&#10;Z0Kez2+w20iKsabUbrd6U5ZqXvhoWNd6UuI6ar43gjT499xfs8WygBxrcqV2l/Vw8iEHAAAAAFAS&#10;0e0zebZOdPtMnq2T3D63PVunLtDhGcMHV221ul233YriS9UmqxvXg8wKSWkTHStEF3k6uVte3Rrz&#10;E+R4kxlwqmUN+XADAAAAACiN9vaZNRwU0z5rPlsntn1WybPA9vn4esfEuu2WlPZYUaXrra40zOx5&#10;m5Q1xLDyYti3z28uMd9Pfo/eNpbP63Za2JAPNwAAAACALmAPB0mB5mmfWWfrxLbPWs7WCW2f+wY7&#10;fVu22frszW2WlLaUr7AsvjutRykpaZJijeg6L/t/c68+9btDbGFuzfUdVtnkQw0AAAAAoCtEts9a&#10;ztbpun0mz9Y1t89blvd3JyWZTMVi86KG8d2qSDlDDDuvrDq/uB9ruu/Gdqt75HfqTd+qW9bf2GrR&#10;k3yoAQAAAAB0Cbt9puVZTvtMDAd11T4Xr7fdfGurJaWeNtKcY3724YiuN0gpk5JXNt8gekhDiOne&#10;G9utKkhxVmW7VSz5MAMAAAAA6Bq9tM/k2Tox7XPWgoGDbmy2uEeKM5PKVPPTTwZ1vUuKGGJ8afTv&#10;dfDGVssq9aFnsziX3txu8Rn5MAMAAAAAtAfc7TN5tk5G+0zKs5j2Wf1s3dnVdim3tlhSXKma3/c0&#10;KV+yYovoO4+de1y6sc3qFXkppXabhT/5EAMAAAAAtBf8Z+uEts/Tp/9aavvMKc/NAj0+YXynqg1W&#10;hbe3WFJkqlP65j1z+PYRKV6I8ach0OT4jW0W9W0vplicu7HN/O/kQwwAAAAA0J4Ia5+Js3Wy2mdy&#10;OKihfc5dYe92e7MlRaY62/z040Fd7pLCJTl2iC7zUkLuh/XOvbnVoqHtCNTChXx4AQAAAADaG0Xb&#10;Z9bZOg0Czdc+X1tvs5WU5ppFlmcfjuhWQ4oW0vFyP8Z0X91Wy8eMONdtszh0f535L8mHFwAAAACg&#10;vWkdDopsn1nyrED7HJo2ukf9ZktKPTfXWNQ2DuhyhRQsWbFHDDUv7Dp/fz/BbJf6GPTGZsv+5IML&#10;AAAAAKAv+Ntn9bN1Yttn9bN1Wtrny2ttUuo3WVJMaldaXG5w6nGFlCukY+eF4zcN97K+y205Q7jV&#10;YjP5wAIAAAAA6JO2Z+tktc/k2Tr+9vmTQJe/39poUX9nkyVFp36j5ZNHY7tVk1IlOw6IMeT5gG9e&#10;3V5ncY25pnJjk3kv8oEFAAAAANA34tpnjuGg4PZZ7WzdmRV2Hnc2WlLNeXU7yDSPlCnk7cqT6d0v&#10;3FpnfoW+qFK/xXIJ+aACAAAAABgC2v9oiqz2mftsXfV6yx2MON+c3+cUKVFy88IRMcY88O955NYm&#10;izu3t1g+uLnRog/5oAIAAAAAGArt0j4fXuI44M56i2d3N1hQdUvNix6N6VpLCtTbl2+R5txPMN1D&#10;X1e5tckihXxAAQAAAAAMCe3tM+tsnfj2uWytTRotzXc2WLxonNzjNClOstMPMfLcuLvc/GT9Zstn&#10;t9fZ/pF8QAEAAAAADA322TpSoHnaZ9bZOje33wxIcPrTnfWWD+6tt6DuBJoe55AmBKGejehyon69&#10;ZcOdzZah5IMJAAAAAGCIiGyftZyta26fi1fYzKSluT6n7xlSlmSnP6LLPG/nPPLpebp+o2XD7XWm&#10;75EPJgAAAACAocJun8nhoMD2+fZayzN311g8eDy8SwkpSghC5t6ivgX1Gy1dyQcSAAAAAMCQkd0+&#10;n1zs0PP+Ogvq7rzex0hBkp0BSEfM0zFdzt1da3GFyjX9MflAAgAAAAAYOvztM8dwkM6tVZYL7i7p&#10;e+1Z/2+ekYKEIJryIMhk1531FqPJBxEAAAAAwBjgP1tHtM+B6aP/r2GNRePDyT1Ok2IkOwORjpxn&#10;A7+9cz+r73ryIQQAAAAAMCYEt89VKyxc7iV9d5qUorcpzxDJeeLU7cD9hab25AMIAAAAAGBMCGqf&#10;7y+xOPNkeJdqUohkZRDyNqUxrPcK8uEDAAAAADA2WoeDHO3z1eVWJg99e50jRQhBxOTp2G6ND9L6&#10;fks+fAAAAAAAxghn+3w31izn2aBvn5MiJCuDkbcxj9y655APHQAAAACAsdLmbF1ulv3vHnr2OEAK&#10;0NuVLohCeTK6S8kTt25dyIcOAAAAAMCYUcnzw/DeAU+HfvuIFCBZGYLoKk+NIE/GdgkjHzYAAAAA&#10;AGPnh49ce2wnxQdBZGXYt4XPhnX6D/mwAQAAAAAYLY/n9B77ZNi391niIzVDEaQl3uTzBgAAAABg&#10;tDya0nUph/AgiBI5/XTYN38jnzkAAAAAAKPj+bQeHz4Z2eUVh/BIyzAEaZsnw7rMIp87AAAAAACj&#10;49moLqGk6LwNeYLoPsOb8njYt/vI5w4AAAAAwKh4Y239zuNh3x5jCY+UNEsSgpB5PKzL60fDu/Qh&#10;nz8AAAAAAKPh8fAudqTkIIgiGUFk+Lfh5PMHAAAAAGA0PB72bSJLeKSElCQEIfJ4eJfTbyb2+Dn5&#10;DAIAAAAAGDyPhnf9w5Ph314gBQdB5OTxSM15MvzbAeRzCAAAAABg8Dwd+e1IUnrE5jGPKCFy07VD&#10;5dHwLmnkcwgAAAAAYPA8GtllESk2CCIro3gysmvJPdx0BgAAAIAxcXuI6XuPRnZ5xhIfMSGlCEEE&#10;5OGILv3J5xEAAAAAwGB5MqrbAFJoEERyRovIqC7J5PMIAAAAAGCwPBrVNYIlP2JCyhCCCMyjUV1P&#10;kM8jAAAAAIDB8nhUl32k0HTEPEJ0nzGi8+L+6C5fks8kAAAAAIDB8WB0t/cfje5ynyVAQsKWIAQR&#10;nYeju0win0sAAAAAAIPj0eiuw0mRQRBJGSs5GeRzCQAAAABgcDwc3SWOJUBCwpYfBJGaM9QPfvBD&#10;8tkEAAAAADAoHo3tcphDZBBEcB6Ok58H47/5lnw2AQAAAAAMhocjOv+OlCC+PFRIlBBEPY1ju44m&#10;n08AAAAAAIOhYdy3fUmBQRBRGd9NkTSO6xZFPp8AAAAAAAZDw7iuTiwR0hYO4UEQZdJ1Lfl8AgAA&#10;AAAYDI0TukewBQZBBGSCwhnf7Qz5fAIAAAAAGAwPJ3RbwxIiTSFFB1EsjQjVOL7rvYZxpr8in1EA&#10;AAAAAIOgcULXfJbAIAhfJuomDeO7dSKfUQAAAAAAvXN/SudfPpjQ7S5LishwCA6C6CIPJ3YdRD6n&#10;AAAAAAB65/HkHl+R4oIgvJmkw0zs5kU+pwAAAAAAeqdxQnd7lhSRIcUGQXQa/OltAAAAABggjRO7&#10;jGGLC4Jw58Fk3adhEk7SAQAAAMAAeTCp63RSjlokqZ1ECUHU0zC5207yOQUAAAAA0DsNk7p5k+KC&#10;IJxxap80OHU7Sj6nAAAAAAB6p3FytxCWILWjJCEIR86TzykAAAAAgN554NQ1kUNcjDDdEV1lSvum&#10;wal7KfmcAgAAAADonftO3RfoW5TepjQgQnKTfE4BAAAAAPROg1P3NRzigiBNmaqHTOn+mPrBD35I&#10;PqsAAAAAAHrl/pRuO/UqSQjCkbvOXX5BPqsAAAAAAHrl/pTuuaS0IIgq0/QX8jkFAAAAANA796d0&#10;W69vSUIQ9dyf1u0ZFWj6Y/JZBQAAAADQK/endVtEiouh5z6i20zXc6Z1qyefUwAAAAAAvXNvWvcU&#10;lrggiB5zb1r3CvI5BQAAAADQOw3Tu4eT4oK8xZmh/9yb0b2IfE4BAAAAAPTO/end/EhxQRD9ptsJ&#10;8jkFAAAAANA7d6d3c2aLC/LWZaYBZUa3PeRzCgAAAACgdxpmdB3PEhdEVu6p0gORmhndN5DPKQAA&#10;AACA3rk7o/tglrggb1dmGVhmdl9MPqcAAAAAAHrnrnPPbixxQRA95u6s7vPI5xQAAAAAQO88mtb9&#10;/+7N7P6YlBfkLYmz4eXOrB6jyecUAAAAAMAguDurxwVSXhBEf+neg3xGAQAAAAAMgnuzum9hy4t+&#10;cxfRbVwMNk9uz/j2j+QzCgAAAABgENyZ1T2RQ2AQpN1zx7n7JfL5BAAAAAAwGO4693AmBQbpwJlt&#10;wHHpvo18PgEAAAAADIZ7rt3tWAKDIHrIvdk9ksjnEwAAAADAYLjr3OWvpMAgHTSuBh6XbrPI5xMA&#10;AAAAwGCghgz50d3ZPc6xJAbRmDuIjtK9D/l8AgAAAAAYFPWze2SxJQbpMHEz/NS7dS+569zlF+Sz&#10;CQAAAABgUNS79phMigyiKT0RHaTetedy8rkEAAAAADA47rv1/LLeredLUmaQDhB340i9a8/Z5HMJ&#10;AAAAAGCQ3HHreYKUGQRpr9x2x18MBAAAAICRcNu9RzIpM7pMPaLbeBhTehReGvLJT8hnEgAAAADA&#10;ILnj1mM0W2gQRPe57dEzh3weAQAAAAAMlobZpr+67d7jFSk1iBHG07hy273HePJ5BAAAAAAwaOo9&#10;eqwjpQZBdJnbHj1v3PXu/TH5LAIAAAAAGDS3PHtOJcUGMZ7cpuNlXKn36rGUfA4BAAAAAAye2549&#10;/nPbs2clKTcIorN49hxLPocAAAAAAEbBbc+eOSy5QQw/3saXW149iu949fgz+QwCAAAAABgFNz26&#10;DycFB0F0kXrvnink8wcAAAAAYDTccDf93S2vHoWk5CAGHJ9eRplbPj36kc8fAAAAAIBRcdu7Vxwp&#10;OQiiRG4156ZPr1M3PSz+l3z2AAAAAACMituePb4ihUdKGElCdBRf402dT09/8rkDAAAAADBKbvr2&#10;XE7KDoIokZs+Pa/e8u79OfnMAQAAAAAYJbf8evW/6dvze1J6EAOJnzGnRwT5vAEAAAAAGDW3fHut&#10;ZUsPgshJz8o6316dyWcNAAAAAMCouenXcyhbfBB95iadOUadOPI5AwAAAAAweqghQ350c07PzRzy&#10;gyCiU+fX60atb4/u5HMGAAAAANAhqPPrNZoUIERPmWvcqZuDP3gCAAAAgA7Ozbm9zpAShCBiUjen&#10;56vrvt3eJ58tAAAAAIAORZ1/z4E35/Z6QMoQ0o7xN/qEks8VAAAAAECH5KZ/r0QOGTLK1CE6jkmb&#10;3JhrcvhWYK9/k88UAAAAAECHpMav1xd1c3udZUsSW5QQBTPPuHPDv9frugCTceTzBAAAAADQoamd&#10;azKTFCME0Rr/XgvI5wgAAAAAoMNzI7Dzz27491rDkiNENwkw7tyYZ3L1xrxePcnnCAAAAADgreDG&#10;PBOrugCTWlKSEITMjXkmvuTzAwAAAADwVnEzoFcoKUmIcrlBJ9DIE2BSQAWa/ph8dgAAAAAA3irq&#10;/Hr9/kaAyWqWLCFIoAlVG2ByuXZer77kcwMAAAAA8FZSG2jSozbQ5CwpTYjMBBl3agNNXtYGmkwj&#10;nxcAAAAAgLeauiCTcbWBJg9JeULe6sSTzwkAAAAAAKCb5yCTcA55QqQk2MgTZLLtZqDpP8lnBAAA&#10;AAAA/OAHP6gMNP3jjWCTdSyJ0nNqkXZNTZBJyY3g3hbk8wEAAAAAANSoCTT9a21wrwZSphARCTHu&#10;XA/pNZx8LgAAAAAAAAe1Ib2H1gablJFCpZ/0RtoxNSEmweTzAAAAAAAAtHA9yGRSTUjv26RYIVoS&#10;auQJ6Z1YGWj6LvksAAAAAAAAHm6E9J5dE9r7CUuwEKNPDSsmC8vDu/6BfAYAAAAAAIBAakNN/NmS&#10;hbASZry5HtZ7fU1I7w/If/YAAAAAAEAE1JAhP6oJM4kmZQvpMNlbHdKrM/nPHQAAAAAASKSWbiXZ&#10;0oWEG3NMbl6PMH2f/GcNAAAAAABkUBvR97fXw0zi2fKFGGn21ESampH/nAEAAAAAgAJcc7Z+pybc&#10;JOh6uMkLDhF7+xJhnKmNNFl3I8ykE/nPFwAAAAAAKMz18N4e18NN7pJCJifXkXZJTUTvBfg8AwAA&#10;AACgHamJ7D3lerhJJSlmb00ijTARvRPKYrv/H/nPEgAAAAAA6JjrEaYjqiNMLrAEDTGsRJg8r440&#10;CcIfNwEAAAAA0CPVESaW1yN7b2fJWkdNlNHlcm20yTTynxsAAAAAANADVbEm/7oe1TuhOsrkFYe4&#10;aYkpotP03lIVbdaX/OcFAAAAAAD0THWk6fTqSNPi6ihTqkMm2kgS1ft5ZXTv2PKonn8n/xkBAAAA&#10;AAADoTrS1Px6tOkWlswh7ZULNTGmTuQ/FwAAAAAAYIDQI7TrUb0zOKTOeBNjDOl9qjLS9J/kPw8A&#10;AAAAAGDgVEf1HloV3Xs3W/AQRRNterkqxtST/uuO5D8DAAAAAABgJFSFmfypOrr3nKqY3qUs4TOC&#10;VBl2XlRFm2ZWxJp1Jf9zBwAAAAAARkp1dG+Tqpjei6piTSlEfipjTA9WxZmNIv9zBgAAAAAAHYTK&#10;WNMJVbGmR0kRRISlMta0ujLWNOhGkjkuZgAAAAAAdHQqYr/7R2VMb/fKWNMTVXGmFCIkvSur4kzj&#10;KmN6dyf/8wQAAAAAAB2cqgSTP1XFms6qiuudyxZFRJVY06tVcb0jquO+60z+5wcAAAAAAN4yauf3&#10;/W11XO8pVXGme6viTSnElKqM732xMt406Hp878/J/7wAAAAAAAD4QWWcaf/K+N77K+N7v6pUCWR7&#10;x0yvqYg3u1IZZ+pbmWj6K/I/GwAAAAAAAFhUJfTpVBFn5l0Zb7q3It70dWWCGdVRU5Fgdr483iy2&#10;ItHMKjfQ9MfkfxYAAAAAAAAIojK+93cV8abhlQmmeaR0Gmsq4s0qKhPMsqsTvhtajD9cAgAAAAAA&#10;lKY8zrRXebxpUGWC2bHKRLNXlYlmlLGkItHsSkWiWUZlvOnwS6mm75H/uwEAAAAAAKAT6LN2VUlm&#10;gyoSzSIrEkwPVCaaPiBlVUgqdJTyBLOC8gSz7IpEU6drcb2/Jv/9AwAAAAAAoBfoQV1pomn/igRT&#10;z4oks5zyRLNTFUlmdyqSzChdpjzR7FlFotnFiiSz9bTElyeZjq6MM/2I/PcHAAAAAACAQVMSZ/q7&#10;ynjTbuUJppPLk8xiK5LMFjdnf3mSWW55kllBeZJZJR01Ib7T/P8ubf7/k1uRaLZa9T+XaDa/LNHU&#10;tTzJ1L403vR98l8PACCN/w/CRvkhpd8KLgAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEAV0hixmkZ&#10;AABpGQAAFAAAAGRycy9tZWRpYS9pbWFnZTIuc3ZnPHN2ZyB2aWV3Qm94PSIwIDAgMzU4Ljg4IDM0&#10;OC4zMSIgeG1sbnM9Imh0dHA6Ly93d3cudzMub3JnLzIwMDAvc3ZnIiB4bWxuczp4bGluaz0iaHR0&#10;cDovL3d3dy53My5vcmcvMTk5OS94bGluayIgaWQ9IkxheWVyXzIiIG92ZXJmbG93PSJoaWRkZW4i&#10;PjxkZWZzPjxsaW5lYXJHcmFkaWVudCB4MT0iLTc5OC4yMyIgeTE9Ii0xMTM2My44IiB4Mj0iLTg4&#10;MC42MiIgeTI9Ii0xMTM0Ni40IiBncmFkaWVudFVuaXRzPSJ1c2VyU3BhY2VPblVzZSIgaWQ9Imxp&#10;bmVhci1ncmFkaWVudCIgZ3JhZGllbnRUcmFuc2Zvcm09Im1hdHJpeCgtMC45MjYzMzIgLTAuMzc2&#10;NzA5IDAuMzc2NzA5IC0wLjkyNjMzMiAzNzk4LjI4IC0xMDY4NC4zKSI+PHN0b3Agb2Zmc2V0PSIw&#10;IiBzdG9wLWNvbG9yPSIjOTc2MkZEIiBzdG9wLW9wYWNpdHk9IjAuNiIvPjxzdG9wIG9mZnNldD0i&#10;MC40MiIgc3RvcC1jb2xvcj0iIzA5NzY3MSIgc3RvcC1vcGFjaXR5PSIwLjMiLz48c3RvcCBvZmZz&#10;ZXQ9IjAuOTciIHN0b3AtY29sb3I9IiMwOTc2NzEiIHN0b3Atb3BhY2l0eT0iMCIvPjwvbGluZWFy&#10;R3JhZGllbnQ+PGxpbmVhckdyYWRpZW50IHgxPSItNzk3LjgiIHkxPSItMTE0MjEuNiIgeDI9Ii03&#10;NzcuMjIiIHkyPSItMTE1MTYuOSIgZ3JhZGllbnRVbml0cz0idXNlclNwYWNlT25Vc2UiIGlkPSJs&#10;aW5lYXItZ3JhZGllbnQtMiIgZ3JhZGllbnRUcmFuc2Zvcm09Im1hdHJpeCgtMC45MjYzMzIgLTAu&#10;Mzc2NzA5IDAuMzc2NzA5IC0wLjkyNjMzMiAzNzk4LjI4IC0xMDY4NC4zKSI+PHN0b3Agb2Zmc2V0&#10;PSIwIiBzdG9wLWNvbG9yPSIjRkE5QzQzIi8+PHN0b3Agb2Zmc2V0PSIwLjU3IiBzdG9wLWNvbG9y&#10;PSIjMDk3NjcxIiBzdG9wLW9wYWNpdHk9IjAuNSIvPjxzdG9wIG9mZnNldD0iMC45MyIgc3RvcC1j&#10;b2xvcj0iIzA5NzY3MSIgc3RvcC1vcGFjaXR5PSIwIi8+PC9saW5lYXJHcmFkaWVudD48bGluZWFy&#10;R3JhZGllbnQgeDE9Ii04MDMuNjkiIHkxPSItMTE0MjguMyIgeDI9Ii02OTQuOTMiIHkyPSItMTEy&#10;OTUuMiIgZ3JhZGllbnRVbml0cz0idXNlclNwYWNlT25Vc2UiIGlkPSJsaW5lYXItZ3JhZGllbnQt&#10;MyIgZ3JhZGllbnRUcmFuc2Zvcm09Im1hdHJpeCgtMC45MjYzMzIgLTAuMzc2NzA5IDAuMzc2NzA5&#10;IC0wLjkyNjMzMiAzNzk4LjI4IC0xMDY4NC4zKSI+PHN0b3Agb2Zmc2V0PSIwIiBzdG9wLWNvbG9y&#10;PSIjQkJFNjRGIi8+PHN0b3Agb2Zmc2V0PSIwLjU2IiBzdG9wLWNvbG9yPSIjRkE5QzQzIiBzdG9w&#10;LW9wYWNpdHk9IjAuNSIvPjxzdG9wIG9mZnNldD0iMC45OCIgc3RvcC1jb2xvcj0iI0ZBOUM0MyIg&#10;c3RvcC1vcGFjaXR5PSIwIi8+PC9saW5lYXJHcmFkaWVudD48bGluZWFyR3JhZGllbnQgeDE9Ii03&#10;OTQuNiIgeTE9Ii0xMTM2OS42IiB4Mj0iLTgwNi40NiIgeTI9Ii0xMTE4Ny43IiBncmFkaWVudFVu&#10;aXRzPSJ1c2VyU3BhY2VPblVzZSIgaWQ9ImxpbmVhci1ncmFkaWVudC00IiBncmFkaWVudFRyYW5z&#10;Zm9ybT0ibWF0cml4KC0wLjkyNjMzMiAtMC4zNzY3MDkgMC4zNzY3MDkgLTAuOTI2MzMyIDM3OTgu&#10;MjggLTEwNjg0LjMpIj48c3RvcCBvZmZzZXQ9IjAiIHN0b3AtY29sb3I9IiM5NzYyRkQiLz48c3Rv&#10;cCBvZmZzZXQ9IjAuOTciIHN0b3AtY29sb3I9IiNGQTlDNDMiLz48L2xpbmVhckdyYWRpZW50Pjxs&#10;aW5lYXJHcmFkaWVudCB4MT0iLTkwMC43OSIgeTE9Ii0xMTYzNS44IiB4Mj0iLTgzNS44NSIgeTI9&#10;Ii0xMTQ3OS41IiBncmFkaWVudFVuaXRzPSJ1c2VyU3BhY2VPblVzZSIgaWQ9ImxpbmVhci1ncmFk&#10;aWVudC01IiBncmFkaWVudFRyYW5zZm9ybT0ibWF0cml4KC0wLjkyNjMzMiAtMC4zNzY3MDkgMC4z&#10;NzY3MDkgLTAuOTI2MzMyIDM3OTguMjggLTEwNjg0LjMpIj48c3RvcCBvZmZzZXQ9IjAiIHN0b3At&#10;Y29sb3I9IiNCQkU2NEYiLz48c3RvcCBvZmZzZXQ9IjAuOTgiIHN0b3AtY29sb3I9IiNGRjQwMzIi&#10;Lz48L2xpbmVhckdyYWRpZW50PjxsaW5lYXJHcmFkaWVudCB4MT0iLTY2Mi4yNSIgeTE9Ii0xMTM3&#10;OS45IiB4Mj0iLTI4Ny40OCIgeTI9Ii0xMTM3NCIgZ3JhZGllbnRVbml0cz0idXNlclNwYWNlT25V&#10;c2UiIGlkPSJsaW5lYXItZ3JhZGllbnQtNiIgZ3JhZGllbnRUcmFuc2Zvcm09Im1hdHJpeCgtMC45&#10;MjYzMzIgLTAuMzc2NzA5IDAuMzc2NzA5IC0wLjkyNjMzMiAzNzk4LjI4IC0xMDY4NC4zKSI+PHN0&#10;b3Agb2Zmc2V0PSIwIiBzdG9wLWNvbG9yPSIjRkE5QzQzIi8+PHN0b3Agb2Zmc2V0PSIwLjk3IiBz&#10;dG9wLWNvbG9yPSIjMDk3NjcxIi8+PC9saW5lYXJHcmFkaWVudD48bGluZWFyR3JhZGllbnQgeDE9&#10;Ii03MTQuNTgiIHkxPSItMTE0NzAuNCIgeDI9Ii02NjYuMTIiIHkyPSItMTE1MDcuMiIgZ3JhZGll&#10;bnRVbml0cz0idXNlclNwYWNlT25Vc2UiIGlkPSJsaW5lYXItZ3JhZGllbnQtNyIgZ3JhZGllbnRU&#10;cmFuc2Zvcm09Im1hdHJpeCgtMC45MjYzMzIgLTAuMzc2NzA5IDAuMzc2NzA5IC0wLjkyNjMzMiAz&#10;Nzk4LjI4IC0xMDY4NC4zKSI+PHN0b3Agb2Zmc2V0PSIwIiBzdG9wLWNvbG9yPSIjNzM2QTEzIi8+&#10;PHN0b3Agb2Zmc2V0PSIxIiBzdG9wLWNvbG9yPSIjRkE5QzQzIi8+PC9saW5lYXJHcmFkaWVudD48&#10;bGluZWFyR3JhZGllbnQgeDE9Ii02NjMuOSIgeTE9Ii0xMTMzMi4xIiB4Mj0iLTcxOC4xNyIgeTI9&#10;Ii0xMTM2NC4xIiBncmFkaWVudFVuaXRzPSJ1c2VyU3BhY2VPblVzZSIgaWQ9ImxpbmVhci1ncmFk&#10;aWVudC04IiBncmFkaWVudFRyYW5zZm9ybT0ibWF0cml4KC0wLjkyNjMzMiAtMC4zNzY3MDkgMC4z&#10;NzY3MDkgLTAuOTI2MzMyIDM3OTguMjggLTEwNjg0LjMpIj48c3RvcCBvZmZzZXQ9IjAiIHN0b3At&#10;Y29sb3I9IiM5NzYyRkQiLz48c3RvcCBvZmZzZXQ9IjAuOTciIHN0b3AtY29sb3I9IiNGQzY2RkEi&#10;Lz48L2xpbmVhckdyYWRpZW50PjxsaW5lYXJHcmFkaWVudCB4MT0iLTgxMC44MSIgeTE9Ii0xMTQy&#10;My4yIiB4Mj0iLTgwNi44NSIgeTI9Ii0xMTM2MS45IiBncmFkaWVudFVuaXRzPSJ1c2VyU3BhY2VP&#10;blVzZSIgaWQ9ImxpbmVhci1ncmFkaWVudC05IiBncmFkaWVudFRyYW5zZm9ybT0ibWF0cml4KC0w&#10;LjkyNjMzMiAtMC4zNzY3MDkgMC4zNzY3MDkgLTAuOTI2MzMyIDM3OTguMjggLTEwNjg0LjMpIj48&#10;c3RvcCBvZmZzZXQ9IjAiIHN0b3AtY29sb3I9IiNGRjMzNEMiLz48c3RvcCBvZmZzZXQ9IjEiIHN0&#10;b3AtY29sb3I9IiNGQTlDNDMiLz48L2xpbmVhckdyYWRpZW50PjxsaW5lYXJHcmFkaWVudCB4MT0i&#10;LTgxNi4yNyIgeTE9Ii0xMTQyMC44IiB4Mj0iLTg1MC4xMSIgeTI9Ii0xMTUxNi45IiBncmFkaWVu&#10;dFVuaXRzPSJ1c2VyU3BhY2VPblVzZSIgaWQ9ImxpbmVhci1ncmFkaWVudC0xMCIgZ3JhZGllbnRU&#10;cmFuc2Zvcm09Im1hdHJpeCgtMC45MjYzMzIgLTAuMzc2NzA5IDAuMzc2NzA5IC0wLjkyNjMzMiAz&#10;Nzk4LjI4IC0xMDY4NC4zKSI+PHN0b3Agb2Zmc2V0PSIwIiBzdG9wLWNvbG9yPSIjQkJFNjRGIi8+&#10;PHN0b3Agb2Zmc2V0PSIwLjIxIiBzdG9wLWNvbG9yPSIjQzJEQzREIi8+PHN0b3Agb2Zmc2V0PSIw&#10;LjU1IiBzdG9wLWNvbG9yPSIjRDhDMzQ5Ii8+PHN0b3Agb2Zmc2V0PSIwLjk3IiBzdG9wLWNvbG9y&#10;PSIjRkE5QzQzIi8+PC9saW5lYXJHcmFkaWVudD48bGluZWFyR3JhZGllbnQgeDE9Ii04MTAuMDQi&#10;IHkxPSItMTE0MjAuNSIgeDI9Ii03MDkuMTEiIHkyPSItMTE0NzcuMyIgZ3JhZGllbnRVbml0cz0i&#10;dXNlclNwYWNlT25Vc2UiIGlkPSJsaW5lYXItZ3JhZGllbnQtMTEiIGdyYWRpZW50VHJhbnNmb3Jt&#10;PSJtYXRyaXgoLTAuOTI2MzMyIC0wLjM3NjcwOSAwLjM3NjcwOSAtMC45MjYzMzIgMzc5OC4yOCAt&#10;MTA2ODQuMykiPjxzdG9wIG9mZnNldD0iMCIgc3RvcC1jb2xvcj0iI0NGNzJDQyIvPjxzdG9wIG9m&#10;ZnNldD0iMC4xNCIgc3RvcC1jb2xvcj0iI0QwNzNDNiIvPjxzdG9wIG9mZnNldD0iMC4zMSIgc3Rv&#10;cC1jb2xvcj0iI0Q1NzhCNiIvPjxzdG9wIG9mZnNldD0iMC41MSIgc3RvcC1jb2xvcj0iI0REODA5&#10;QyIvPjxzdG9wIG9mZnNldD0iMC43MiIgc3RvcC1jb2xvcj0iI0U5OEI3NyIvPjxzdG9wIG9mZnNl&#10;dD0iMC45NSIgc3RvcC1jb2xvcj0iI0Y4OUE0OSIvPjxzdG9wIG9mZnNldD0iMC45NyIgc3RvcC1j&#10;b2xvcj0iI0ZBOUM0MyIvPjwvbGluZWFyR3JhZGllbnQ+PGxpbmVhckdyYWRpZW50IHgxPSItODEw&#10;Ljc3IiB5MT0iLTExMzgyIiB4Mj0iLTU5Mi40MyIgeTI9Ii0xMTM4MiIgeGxpbms6aHJlZj0iI2xp&#10;bmVhci1ncmFkaWVudC02IiBpZD0ibGluZWFyLWdyYWRpZW50LTEyIj48L2xpbmVhckdyYWRpZW50&#10;PjxsaW5lYXJHcmFkaWVudCB4MT0iLTc5My45NiIgeTE9Ii0xMTQyNS42IiB4Mj0iLTY3Mi4wOCIg&#10;eTI9Ii0xMTMzMi4zIiBncmFkaWVudFVuaXRzPSJ1c2VyU3BhY2VPblVzZSIgaWQ9ImxpbmVhci1n&#10;cmFkaWVudC0xMyIgZ3JhZGllbnRUcmFuc2Zvcm09Im1hdHJpeCgtMC45MjYzMzIgLTAuMzc2NzA5&#10;IDAuMzc2NzA5IC0wLjkyNjMzMiAzNzk4LjI4IC0xMDY4NC4zKSI+PHN0b3Agb2Zmc2V0PSIwIiBz&#10;dG9wLWNvbG9yPSIjOTc2MkZEIi8+PHN0b3Agb2Zmc2V0PSIxIiBzdG9wLWNvbG9yPSIjMDA4Mzcw&#10;Ii8+PC9saW5lYXJHcmFkaWVudD48bGluZWFyR3JhZGllbnQgeDE9Ii02ODYuNzYiIHkxPSItMTEz&#10;NjUuNSIgeDI9Ii02ODYuNzQiIHkyPSItMTEzNjUuNSIgeGxpbms6aHJlZj0iI2xpbmVhci1ncmFk&#10;aWVudC0xMyIgaWQ9ImxpbmVhci1ncmFkaWVudC0xNCI+PC9saW5lYXJHcmFkaWVudD48L2RlZnM+&#10;PGcgaWQ9IkxheWVyXzEtMiI+PGc+PHBhdGggZD0iTTM0NS4zIDcwLjEyIDI0NS4zIDIwMi4yNiAz&#10;NTguODggMjQ5Ljg1IDM0NS4zIDcwLjEyWiIgZmlsbD0idXJsKCNsaW5lYXItZ3JhZGllbnQpIi8+&#10;PHBhdGggZD0iTTI0OC4wOSAzMzQuNDIgMjQ1LjMgMjAyLjI2IDEwMi4zNCAyMjkuNDYgMjQ4LjA5&#10;IDMzNC40MloiIGZpbGw9InVybCgjbGluZWFyLWdyYWRpZW50LTIpIiBvcGFjaXR5PSIwLjgiLz48&#10;cGF0aCBkPSJNMjEwLjM4IDEwLjI1IDI0NS4zIDIwMi4yNiAxNTcuNDQgNTUuNjIgMjEwLjM4IDEw&#10;LjI1WiIgZmlsbD0idXJsKCNsaW5lYXItZ3JhZGllbnQtMykiLz48Y2lyY2xlIGN4PSIyODYuNTUi&#10;IGN5PSI3Mi4yNSIgcj0iNzIuMjMiIGZpbGw9InVybCgjbGluZWFyLWdyYWRpZW50LTQpIi8+PGNp&#10;cmNsZSBjeD0iMjQ3LjU3IiBjeT0iMzA2LjgxIiByPSI0MS40OSIgZmlsbD0idXJsKCNsaW5lYXIt&#10;Z3JhZGllbnQtNSkiLz48Y2lyY2xlIGN4PSI1NC45MSIgY3k9Ijc3LjAyIiByPSI1NC45IiBmaWxs&#10;PSJ1cmwoI2xpbmVhci1ncmFkaWVudC02KSIvPjxjaXJjbGUgY3g9IjExNS4xNSIgY3k9IjIxNi4x&#10;OCIgcj0iMTcuMTMiIGZpbGw9InVybCgjbGluZWFyLWdyYWRpZW50LTcpIi8+PGNpcmNsZSBjeD0i&#10;MTY1LjcxIiBjeT0iOTEuODciIHI9IjE3LjEzIiBmaWxsPSJ1cmwoI2xpbmVhci1ncmFkaWVudC04&#10;KSIvPjxwYXRoIGQ9Ik0yNTkuMzQgMTM5LjE1QzI4NC41IDE0OS4zOSAzMTIuMDcgMTQ0LjQxIDMz&#10;MS44NCAxMjguNTJMMzMxLjg0IDEyOC41MiAyNDUuMyAyMDIuMjYgMjE4LjYxIDk2Ljc0QzIyNS4z&#10;MiAxMTUuMzMgMjM5LjU5IDEzMS4xMSAyNTkuMzQgMTM5LjE1TDI1OS4zNCAxMzkuMTVaIiBmaWxs&#10;PSJ1cmwoI2xpbmVhci1ncmFkaWVudC05KSIvPjxwYXRoIGQ9Ik0yODQuOTYgMjg4LjgyQzI4MC42&#10;NSAyNzkuODYgMjczLjE0IDI3Mi40MiAyNjMuMiAyNjguMzggMjQxLjk3IDI1OS43NSAyMTcuNzYg&#10;MjY5Ljk2IDIwOS4xMyAyOTEuMThMMjQ1LjMgMjAyLjI2IDI4NC45NiAyODguODMgMjg0Ljk2IDI4&#10;OC44M1oiIGZpbGw9InVybCgjbGluZWFyLWdyYWRpZW50LTEwKSIvPjxwYXRoIGQ9Ik0xMzEuMDEg&#10;MjIyLjY0QzEzNC41NyAyMTMuODggMTMwLjM2IDIwMy44OSAxMjEuNiAyMDAuMzIgMTE5Ljc5IDE5&#10;OS41OSAxMTcuOTQgMTk5LjE5IDExNi4wOSAxOTkuMDhMMjQ1LjMxIDIwMi4yNiAxMTkuOTkgMjMy&#10;LjYxIDExOS45OSAyMzIuNjFDMTI0LjgxIDIzMS4xOCAxMjguOTggMjI3LjY2IDEzMS4wMiAyMjIu&#10;NjRMMTMxLjAyIDIyMi42NFoiIGZpbGw9InVybCgjbGluZWFyLWdyYWRpZW50LTExKSIvPjxwYXRo&#10;IGQ9Ik0xMDUuNzcgOTcuNzFDMTEzLjU3IDc4LjU1IDEwOS43NSA1Ny41NiA5Ny42MiA0Mi41Mkwy&#10;NDUuMzEgMjAyLjI2IDM5LjE2IDEyOS42MUM2NS45NyAxMzcuNjggOTUuMDEgMTI0LjE2IDEwNS43&#10;NyA5Ny43MUwxMDUuNzcgOTcuNzFaIiBmaWxsPSJ1cmwoI2xpbmVhci1ncmFkaWVudC0xMikiLz48&#10;Zz48cGF0aCBkPSJNMTU5LjI2IDEwNy43NEMxNjguMDIgMTExLjMgMTc4LjAxIDEwNy4wOSAxODEu&#10;NTggOTguMzMgMTgzLjU2IDkzLjQ3IDE4My4xNCA4OC4yMyAxODAuODggODMuOTJMMjQ1LjMxIDIw&#10;Mi4yNiAxNTQuMzkgMTA0LjczQzE1NS44IDEwNS45NyAxNTcuNDIgMTA3IDE1OS4yNiAxMDcuNzVM&#10;MTU5LjI2IDEwNy43NVoiIGZpbGw9InVybCgjbGluZWFyLWdyYWRpZW50LTEzKSIvPjxwYXRoIGQ9&#10;Ik0xNTIuMTEgMTAyLjI4IDE1Mi4wOSAxMDIuMjYgMTUyLjA5IDEwMi4yNkMxNTIuMDkgMTAyLjI2&#10;IDE1Mi4wOSAxMDIuMjcgMTUyLjEgMTAyLjI4TDE1Mi4xIDEwMi4yOFoiIGZpbGw9InVybCgjbGlu&#10;ZWFyLWdyYWRpZW50LTE0KSIvPjwvZz48L2c+PC9nPjwvc3ZnPlBLAwQKAAAAAAAAACEAVBZztjQa&#10;AAA0GgAAFAAAAGRycy9tZWRpYS9pbWFnZTMucG5niVBORw0KGgoAAAANSUhEUgAAARQAAACKCAYA&#10;AABra7X+AAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAJcEhZcwAAHYcAAB2HAY/l8WUA&#10;ABnJSURBVHhe7V1NqC5HWr6KC0UXio7JzL23q8/3XccgOqgzC8HAuBB1ZBZBBoyDi4BRswhy0TCO&#10;kMX4Ay5c3FEXAw5jFjKMkJEsBEOMmoWLKAGzGMYo0bmLuwgSMcQsBsniylNdT5/3e7+q6urv63NO&#10;n3OfBx7OPd3V9fPW+z71VnWf5No1QRAEQRAEQRAEQRAEQRAEQRAEQRAEQRAEQRAEQRAEQRAEQRAE&#10;QRAEQRAEQRAEQRAEQRAEQRCEBxG3rl+/se36u6Ioiidd9ymvEbMQQui3ob8viqK4CeEJrxGzIEER&#10;RZGUoIiiuBglKKIoLkYJiiiKi1GCIoriYpSgiKK4GCUooiguRgmKKIqLUYIiiuJilKCIorgYJSii&#10;KC5GCYooiotRgiKK4mKUoIiiuBglKKIoLkYJiiiKi1GCIoriYrxQQfmxH/nI/Y//5KNZ4p4vfwh9&#10;vUvXf9as2Yj0z+SIep761V+7/8d3Pn//z7/0pft/+9JL97/6/PPx37j26V98fO8Z0rdXon/Ot+/L&#10;59haroVrmOMlx2Pr++Qnfj7OGea0RNwHz9MOFy4o//Tqq5E50IiHEkb3uHfvXgwmBJEvnyPqePfd&#10;dyPxrL9fIp/xxET7sjWWbIS6/vXrX49jqTkMHArlUB51QED+4Hd/L/bjM7/1TLQD6iDwb1y3deB3&#10;PIs6PGw/avMFO+bGQbAO9As/YetjgTp9P86bNdvNBWwIG8M+JTviHokytCN+Yu5rc7QEL1RQLHPB&#10;3xr0JeJ5CxjUl5mirwPB6MuUiDEhC/DAdV+2hdZGNRFhWTodfk61ifp8X3Pi5wO9ltmUiGcsSvPs&#10;fQLjgP1rRF0cB4LY13mRtMIN+L57Yiwgbe5t7e0DlPwC9RFnKSyrERQQK4rFMQ4Bw/pVIRcgNbIO&#10;uxrM7RPq8EAdh04oVx1/3RKORyeE85ScLEcb7AgAf9+KzjEZgEVtXmx7+Le/XyICce5cnTW9kPr7&#10;JcJXAJ85gphfi6m5pqjBNlOLzCFclaAgCPwKmDNiC62yH1oXVR0Obx17Tj0UFJ+iHhqMU4LCLRpw&#10;SEYG0vHRlr9n7ZC730or9n7ltbQBM0dQaPdSgOE6bMWzhkMFfg59RuHv14ixwx/9dZ9Bl8ZL2gUO&#10;czBVfi5XJyhwUuu0teCpEQGLwLfITUiNqIPt29VlTiBxAhEYcF6LOfWQPF/w10G0xSzvWGfBHORE&#10;77IICp/1NsDvuA4bwpY8lLbbQ/xOgbFnaIeSC9AxggLfyfnvXEEBj7HpFFclKDA+BugNX3O4HGF8&#10;1AXj4idR2qvnyOC3z9iMp3VFs4KC332KOjeLqAmKda45Y80R44Pt/PXLJCiemAvYDkKZCzx77sSx&#10;cyGBPfFvS7tgoZ/+PnwI7XEuvF/79g/hIYJiF7bcHB/DVQkKQKexwTvXcbnK4N/2XGZO8CJwKUq8&#10;Zh2o1bm9oLBuizlbqJKgUAAA/GwVvBpzgX6ZBYV2n7INx4i5w9zkzpJAnm0AuewBhIjw+bUIiu/H&#10;lD3mcDWCwslh4PntSuugmaKyvBWUkmN4si/egSkOgBebEnOCAvozlVpQWZYExTqW7/eSvKyCYoOo&#10;RcBhYzwDoSgdGrcICsh++0D25Q7hIYLCrItoja0Wrk5QSluMVmfC81Y4bOC2CgonKefoNqBqTkSW&#10;BAXXrdghwFpO3UuCYrMe39aSXLugwI9ydrSvTXNnQ56og3WVgrRVUChIhwjKlPgdIijWFld2y0Nj&#10;24mxxmpJ42FMlLMOOjcAuM8uiY91ipbJKAkKaLcpANqdcoicoHDcxJQTHsO59izxrAQFY8/Z2h+I&#10;58rMZaugkIcIypT4HSIodvE59qzNczWCwjTMBoPdYgBTkwbj+AmwDukDMUdutUppLmgzp6ngrQkK&#10;6NPPqSDNCYp31Frfj+WaBQW2Rp9ytvaiC8CWLQFY4lkKCvoF35patOYKihXW0uH0MVyNoHCgPhis&#10;A08ZF4HmA9xnOf4ZTzjkVKZgz3e8gHlOCQroRaWUHYE5QfHPT2Vyx9DOx1JoFZRWlGzt7QTAJ7zP&#10;tPJYQWnBlM/OERSeLwLw81rZQ7kaQSllBj5LKU2+fVVsr88RFDrcVBro+1QL4BZBAe2+FiiNMyco&#10;Pp33NliSPkOBkx7CQzIUiDfaL5HnZTVbe1sRqBv98uVrPFZQfP8tuS2Z8tkWQcE12AR1wUboa67c&#10;ElyNoDCgcs5l93w+mEj7qtjSvy2qGdK2MwdwAF8X2SoooA1WwIsrmBMUv/LODYw5tH1c25YHhH2m&#10;bA372G2rBdqo+YjlsYLi73vCLnMFBcIIwg78MNOixYbHcDWCQsPkgmEqYLji5TIFvyKVnIUHpDA4&#10;RGiK1tFLbYNzBAX0r5P9WHOCYh0bqAXosVy7oHBu/PUcfVZIoG+1PpFnLSign2tPKyi5rXJOPA/J&#10;xlq5GkGh45QC0xrFOxaezRkTnBIjEhOT2zLVaPtUcqi5goLy/nWytUlOUPwWLJepLcW1CwpYmuMS&#10;fWZI1PoFnoeglOKBnBIUEP7hs+9W0ZzL1QgKJ7UU0H7rQkOjfM04fhJz5VAHgrQ16Emfpfj7rBuY&#10;UzezJcIe/OYEBbSZzTGBPsXLICiHEH5ihRyYWmDOQ1Cm2CIoubJEblt9DFcjKFRQf51k0BN0rtyr&#10;Yv+cRc6A3BbNXdl83bmD1EMEBfTOx+AtCYoX3FqQHsOrKiikz1ZqQnHZBAX0GTuQ89tDuSpBKa3y&#10;ZC4jQHDVDOKDPjfxCIyWycjROmBO2A4VFNBPPrd2OUHxgpsrM5eo079evKyCMmexsNuDWpuXUVBA&#10;71dAS/9buBpB4Ym0v27pxQEOPZWWghbecJzkXObSQu8kfs97jKCA/uAQNirZyWcpNaFtIZzV9/uy&#10;CQqCDHOAevzclGgP8v34Lc9bUPhCwF47RFDAnKj4ug/hagQFQZJb4T19StpyAGmd15dHfaUAbWVu&#10;K0YeKyigH3Otv3Z1bRHbEnmO44P9MgkKAxj/hki0Pm+ForbQnLegwN4+6A8VFNCLSm6+53IVgsJ0&#10;fWrLA9pJRPmpVcdnNdbonOBjgh30WzHbJ7bR6swl2kPXmqBgvPZwEWXnpPusA+3lBH5qi9fKVkGx&#10;7c0NGMwLbcV5qLVFsqzf7nlagWgRFB/Atbo9+awXOGufml+UiDHYuci1MYerEBSbqrcMhgEz5WCY&#10;ML+6W9Hival6pui3JVY8OLYWsazRCkWL41iRA/zKViLa4XlWbi6ssHnxbKVfqWvB6NtrEQRucQCK&#10;nl1YpmyBVR82ngp4uzVq8SHvJz5bLhFjZhZs7c2F2GLu4sF6rJ2BOVtEywsTFHQWBkbweYXE4GpZ&#10;A4O05Fy4D0fy9RK45wMOZeEUU85Gou8g6sm1A2eBw9kJR7u43upInph4tNUiKCDsY7dAeA79xXXY&#10;H/WB+DeucUVH/2wwYRx8m5YD5nBqTJxvtuGB66gDAYH2QD9HBGyAvuTITJew4m59jXOBcYNoF+S8&#10;lsQE42D//DhoWxvUHE/JTwA/Bkv/DOqv2RHgfLT6Mol6vbDAfzgvvnyOFyYomDAeMpXon7GsDRB1&#10;00EOoa8vR9/XOcyt/K1E/6aC15NOyG0Mgw4/8TuuM7hygYTrfgw55p4lEYi+fI4oh74gYJYg6vR9&#10;QT8xB7hHgYd9YNvaGMAWW9j5pZgsQQq9b6/EY/wM46SNwNZs5cIERRTFq0cJiiiKi1GCIoriYpSg&#10;iKvn1LmGLcfzIn84OkUetuJZnBmUDvyniDaPObu47JSgiKsmRIJvPPw9WwaHlnwjYd9W4DkIhH+G&#10;hJDYN2EWqGOOKLX09apTgiKulgh2vhotBSnK4F4uK4AYUFggOLn7eNvFt1wQHpSzaH1FD/LZUl8f&#10;BEpQxFUSwc5X2qUgRUZAMfD3bBk8C1jR4bO5b07sM0CtfhJiZL9x8fcfFEpQxNWRH+RBVBCopSCF&#10;QHihyJF1+C+Yc1kLicyHmPoKFmUhTvzyOtfXB4USFHFVhIjYT/FrgsItxtQBKoXHCgOe9ZmJZy07&#10;IlEH6uWXxlPlrzolKOKqWRMU3kPg+3uW2LIAdusyJUJgi0DwELi1/FWnBEVcNWuCguyAh7bIEnIZ&#10;B4SDf2aQu18j3/6UtjzIfOw2SoIiQRFXzpqggHxTQyCo+XcnyBz4Fqf1b1EsKVa5Mxq+XbIiJUGR&#10;oIgr55SggAhq/5+pQPm535FY8tyllNmgPS80EhQJirhytggKiYzE/0k/RKX2YVuJeA7ZTe6sBe3k&#10;XiVLUCQo4srZIigIemYk2IogK/EZS+0VsScEA7Bvm2xbpfMaCYoERVw5pwSFb3BygsGP44jS4ap/&#10;BpmJPWwl+cFb6TxGgiJBEVfOmqDkvi/Jkd+TALUzFb41gpjkMhC0g/v4mSO3W/yv/4H+nOWqU4Ii&#10;rpo1QeG2ZipoIQ5EbhvDMhCe0gdvFJsa+baJr6nBQ85vLjMlKOKqWRMUfieSEwBPBnvuMJVfu5bE&#10;pJW1vj4olKCIq2YtSHlmUTrTsKSg+LIUk1LmAmKblHvb41nr64NCCYq4ataClGcouQNZS4hBrhwP&#10;bae2JchqprZVYK2vDwolKOKqyVe4yDD8PZDbnlIGwbMRBLndzkBMeAALscgRAoFnSx+3eUpQJCji&#10;Cong5X9K0X6ohuDP/acdeTiLDIT3UAe/T/FnI6jX//9uakAffB9zlKBIUMQVEoEJkajRn4VASLA1&#10;QcaCrAI/8bsXH5ZF5tPKqS0RiT7NKX8VKUERRXExSlBEUVyMEhRRFBejBEUUxcUoQRFFcTFKUERR&#10;XIwSFFEUF6MERRTFxShBEUVxMUpQRFFcjBIUURQX4xKC8vCm618RRVHchvBzXiMEQRAEQRAEQRAE&#10;QRAEQRAEQRAEQRAE4SyBj1+O/gBGuFL4+LVr35b84o+2Xf/cJoTP+jJXCZsQbisGMsCHbdsQfqqF&#10;fCZ9BPP6bk3LI4Tw3WgXP/09i1TmEX+9FT8Qwo+e3Ayfm2rnIlHqIwL51vXrN+y180aap6/Fry27&#10;/p1tCK9tQvgLX464FcJPYM6m+v3hD37w+7zvrQXw//OIgRJCCN/ufWEV2IbwmP/8tkQO4LwEZXAm&#10;tB0e8/cs4MSbrn/BX28FnkU7CFh/by1gH7ddf8dejwHc9c/Za+eNbQi/Hz/b7rpn4ej+vscm9P+Z&#10;PvP+M3/PYhvC54Z6w/9Nic954yIFBbbYhPDeKjOkH/rAB74Lf89jmYL4eX+dz1w1QUE7Q8CubyUk&#10;Sn1MInOhgrLp+n+ASGw2m+/39zzgb1ygEBQ1AdqE8Oa2678Zy968+TF//yJxkYLCGMW2y99bJaYC&#10;9KoJymXGGgRl2/VvbUP4a389B2zdhqxjyLhudd0v+zKAKfdKCp7HfZmLhARlBqYClH9IhH9jxTnp&#10;uk8iFccA8bsvD2C7BCfhgS7+7ct4HCMoqZ1ocKyC+KOnUh9Tv26PW7oQnkjnFdnVE87t7w8BEB7D&#10;sz6L4P30TI/20d626/+Q92MGEsJtlEkHfretjWwfd8+9YtC9yN9RDmcPaAfnK2MHZiKdizyG/kCw&#10;4k8zDxzPcD324XX+XkvFT7ruUygPn9mE8L6fNwLbqJTWPx7LZ7ajPGOjT+XsDti+4xmIWPKFJ0o2&#10;ijbuuicxRxh/Omh+ive3XX/XxkA8Ouj6O9uue7rkNy0xwHm2fmD8+JE03miT2Lc07/4M0djmNvqW&#10;O29Jdce52ty8+SgO1PHTlzsauQC1GP8y8caNW2nS75lDuTd856ORuv71VG/82bKyHiUo6F/X3037&#10;zbfBUh8HZ+zvc4K3IfxOWj1/xdYJ3Lp+68am699ge6gnrranY7vLAMu1EcfU9W+kftzdvTccasZ6&#10;nH1sH2NQoh22FcJ74+9d/xU4/vB89ySfJ5KYvYktrb9HpD6O42CWYPsEgT79C9V4/a3xd3fOY4G3&#10;P9G216/f2IbwMkQFApgp9yYOdocgivV/xd1/grbK2H3cngPsdwqa91Pdb6b52Muskti9nWwL334t&#10;tRUFBKCg2Bgwdb7mRaUSA6Otki8Nc5/GwnHFe8MbtLtDn2Lf3ua84x7rGeev0lYsN4zhhSiwbLOy&#10;GByMXIBaDE4UXhs62z0zXk/OYlfe0Uhdf9dOdFTzwspDHCsoyRn+EX3kSpTroxcU7Ne3of+fTRf+&#10;0tZpy3K1SgGENxvj6siDbtunUTS6/gu4brMkpv/+Lc7OuZXrI5Hq3BHmvu9/cBv6b2y7/q/sdWDT&#10;97+e+vYb/h4QV7bkjNbuaR65/dhxulh2YnEgMH7UMfy7e3Lo/67wDdneMO+nZy7hNVsG9/ZskXzK&#10;9yWN98UUeOPWCSKVxjNei2+W4E8QCbda2zkbAn0/BoasIdY5vjY3Nq3GwOjvXf+OX5Qtalue1FYU&#10;kp0FLfmYnTsKChY4iOhYydLIBaiFWZV2FG9z48YPp8l/ebyWAsELx5CSDcaz1y2OFZScc9X6aB0U&#10;YrIJ/X9vu+7Hx4eHtr687cK/DZOa3pBlgsmuLPjdCNHbfvXiZPuV1SLXR6DS/heGQO8+aq9vQnh+&#10;E/pvnJycfNheJ4YUeX++AM4ZnNVenyUoQ1ZyD/9G8CJjgOi7MnG7QzvF7CeE92yZHIxPxcyPGOZ7&#10;PwBH4Q/hT8drSRC8yHlwfvdi4ObNR5N/jZkPbeqF2MeAEZRihgfUBIVbUL/9y81dEtj3rSCeCXIB&#10;asFgzaWqqdM2NXyORuIee9x7u6DzWEJQICD2OuD7mAtWbHdiuZv9b/PaycnJR7Zd+K9tCJ9Pz0VH&#10;4RmD5WnqOkyszVBYH+FXqhxyfQTYvr02XB+zpM+M17ruo8i8cn0gpsSNKbS9NktQhlXx1fH3EF5G&#10;e/a1MLc74+9d/2rq08O8VkLqy56g5IScgWn7zv74sh70XR8DY7Bb/zKv/L2f2BiwgliKCaAmKNx+&#10;+3ZiW0a8gKn4Wwy5ALUY0vzw7/46kIw5qiAHyP11jiXnNYKSPWwjvFMAQx/7t27cuPEd9jqw18dM&#10;sG42mw6ZyDb0f3ft2rVvHZ4Lv5km8hPx9ySWfjyW7PsY4EagiOggpyseUuO9FSrXRyA3dgKp7O6K&#10;1D0z9KF88MZ++OvEMKZdJ2wVlEc+9KHvTec9X+Y1nvdwi7Dt+59Nv/8Sy4x2Tna3gH2TgL8wnhd4&#10;QRnOEP7eXgNygrLp+n/BGdluyX0Mbe3HgMkErKDEbbH3DUvGwLhtG+rAZwJ7i2lNUJL/xPOdElkW&#10;Y9iE/j92azgDNAmKS1OJkjF3S7WBgoJDSH/PIhl3TFuB1O6OYxF7fSwE6yaEP8H1W33/M/G5rv+b&#10;TRdeunbt2rek3+Pk22dKYBul16RAPHW3h3ImRS710QeEBQUEB4f4PQVcNVhyGYhFbj5bBYUHrPYA&#10;0Wx74hkJthz++5TxwznzlgWBmxarIXj4RiSd17Hc8Hx8du/L3ayg4Nyt4DcWg/Dux0AhQ5n1ijme&#10;ITGzd3UBE4JSjV2LNIads6kzwVSnktJlDZQMYPdpd7wDtgKBMEx4eT87vEKNZZ621xsEpZqhxOvc&#10;D3f9ndO3DaftMI1sSRnH85bMiuORHCqezPszGN9HHxAW8b8XHF/Nds/yoHPqb2wokqUxpQA+6Awl&#10;fl6QCQSzzUB/8bZkJ/jN+VMUIooJ+uH7yRXaXcv6c05QIBI846mhJBKFDCVm6bsl20BhsdthIyij&#10;wBI5QS0hjWFHrM4EpQkg5ggKg84fSLUgnvCnVNHfI2DUGDTurGQJQUn38LVm3Ibgq82dVD+JRO3s&#10;g5gjKMDpCrV7BuP76APCA6+Ho5MNB53vT51DmODdmy9zCO1fPzYJCsQ42stlnKdve4Y3QN5GZusb&#10;DzpLtjSHmgcLyiaEL8bxT3yZO0dQTrcxbXNvwYXA9pH9zvmdWRCyxwgWl1JQooHTquGDgff9NQum&#10;uzHAUuoOpO8p8C3CW/YVMLGYoHTds7H88M5/51sIII1t5xUrYSe1FAQ5pDMVZiixjlIf+U1F6W9d&#10;mBWkzKI4pxYcE0VlCJLTbxv8nLULyuDsPljHbU/Xf9Nvd4Dhm5U4hrhdM8I2tgm7JL/cm/eSP2cF&#10;5ebNj6Ut2Ne8re3HY3MEhdemYsDbNcXO+FLD3ksfBb5SORTe+x7H138pBWW4Fp2RH9dEx2Yd3lAe&#10;+H4kHrrFSY7Pw+n40RE+KPps7mvHnGMRvo+lYAXwl7GbLvxvau8X/P20PRkPVO3YrA1rgjIGGg8W&#10;Y7m2c55RcFP7XvS6rvuebRf+GfdPQvi0vVdCCs6xH5y74dr+AXmzoIT+q3EMXbfZu3f6TcgX/b2H&#10;HnroO4dX+P07GA+ujf1LWzAGK89V7PMlf84JChDPnvg3ROmjwfjTfmowQ1CA0/nf9xNmGqY/HBNj&#10;Zuc7JwDbwtQ/CPHOh230Fc4Z20rlTs/lzk1QMp/yWmDivGMTeDZ3L+57h8/N76RJj6/QcmVz4Ofm&#10;aYvz1EnX/bRXXAvUCzHw1wHfx2Ei858nA/xze3/dAhPFtw1wUD829j/XRgwE8zyIf9uytT7GLzuR&#10;ScVPxPfPm+In1SHcywlvDWiPh53oY65tAH3zK2UOUXwLdkzjK/4nDTgH7rA2fnZv+8Y+22dL/pz+&#10;JKN072FszeKHkF33NGxs20Z/cr7LOgv39mIAvzOTSPejH2AuWSa3CMWFdvhievjTAFcG7ft6ULed&#10;w9IYBKEKipy/LgiCMAvpb5ne9wehgiAIsxFT3gO2O4IgCMNZRNc9nd6AQUzwxiJ7biEIglBFPLwc&#10;3vbgs/sXSwfTgiAIgiAIgiAIgiAIgiAIgiAIgiAIgiAIgiAIgiAIgiAIgiAIwqL4fx51c0aH+F8c&#10;AAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQAXCFswYjIAAGIyAAAUAAAAZHJzL21lZGlhL2ltYWdl&#10;NC5zdmc8c3ZnIHZpZXdCb3g9IjAgMCAxMzcuOSA2OS4zIiB4bWxucz0iaHR0cDovL3d3dy53My5v&#10;cmcvMjAwMC9zdmciIHhtbG5zOnhsaW5rPSJodHRwOi8vd3d3LnczLm9yZy8xOTk5L3hsaW5rIiBp&#10;ZD0iTGF5ZXJfMSIgb3ZlcmZsb3c9ImhpZGRlbiI+PGRlZnM+PC9kZWZzPjxnPjxyZWN0IHg9IjQu&#10;NiIgeT0iOC42IiB3aWR0aD0iMTMwLjMiIGhlaWdodD0iNDAuNSIgZmlsbD0iIzIzMUYyMCIvPjxw&#10;YXRoIGQ9Ik04OC4yIDM3LjVDOTAgMzguMiA5MC44IDM5IDkwLjggNDAuMiA5MC44IDQxLjQgODku&#10;MyA0My4xIDg3LjQgNDMuMSA4NS41IDQzLjEgODQuMSA0MiA4NC4xIDQwLjUgODQuMSAzOSA4NSAz&#10;OC41IDg2LjYgMzcuOSA4NSAzNy4yIDg0LjIgMzYuNSA4NC4yIDM1LjQgODQuMiAzNC4zIDg1LjYg&#10;MzIuOSA4Ny4zIDMyLjkgODkgMzIuOSA5MC40IDMzLjkgOTAuNCAzNS4yIDkwLjQgMzYuNSA4OS42&#10;IDM3IDg4LjEgMzcuNU04Ni45IDM4LjFDODUuNyAzOC43IDg1IDM5LjUgODUgNDAuNSA4NSA0MS41&#10;IDg2IDQyLjcgODcuMyA0Mi43IDg4LjYgNDIuNyA4OS42IDQxLjkgODkuNiA0MC42IDg5LjYgMzku&#10;MyA4OC44IDM4LjkgODYuOCAzOE04Ny4zIDMzLjNDODYuMSAzMy4zIDg1LjEgMzQgODUuMSAzNSA4&#10;NS4xIDM2IDg1LjYgMzYuNSA4Ny44IDM3LjMgODguOCAzNi44IDg5LjQgMzYuMSA4OS40IDM1LjIg&#10;ODkuNCAzNC4zIDg4LjQgMzMuNCA4Ny4yIDMzLjRMODcuMyAzMy40Wk05OCA0MC4xIDk4IDM5Ljcg&#10;MTAzIDMyLjkgMTAzLjUgMzIuOSAxMDMuNSAzOS4zIDEwNC44IDM5LjMgMTA0LjggNDAuMSAxMDMu&#10;NSA0MC4xIDEwMy41IDQyLjkgMTAyLjQgNDIuOSAxMDIuNCA0MC4xIDk4LjEgNDAuMU0xMDIuMyAz&#10;NC41IDk4LjggMzkuMyAxMDIuMyAzOS4zIDEwMi4zIDM0LjVaTTc5LjIgNDMgNzkuMiA0Mi42Qzgw&#10;LjcgNDIuNiA4MC44IDQyLjMgODAuOCA0MS42TDgwLjggNDEuNiA4MC44IDM0LjNDODAuMyAzNC43&#10;IDc5LjQgMzUuMyA3OC43IDM1LjZMNzguNyAzNS40Qzc5LjUgMzQuOCA4MC45IDMzLjYgODEuMyAz&#10;My4xTDgxLjkgMzMuMSA4MS45IDQxLjRDODEuOSA0Mi40IDgyLjEgNDIuNiA4My42IDQyLjZMODMu&#10;NiA0MyA3OS4yIDQzWk05Ny44IDQwLjggOTcuNSA0MC44Qzk3LjMgNDEuNyA5NyA0MiA5Ni4yIDQy&#10;TDkyLjUgNDJDOTQuNSA0MC4zIDk3LjUgMzggOTcuNSAzNS43IDk3LjUgMzMuNCA5Ni4zIDMyLjkg&#10;OTQuNyAzMi45IDkzLjEgMzIuOSA5MS43IDM0LjEgOTEuNiAzNS45TDkxLjggMzUuOUM5Mi4yIDM0&#10;LjYgOTMuMSAzMy44IDk0LjIgMzMuOCA5NS4zIDMzLjggOTYuMyAzNC43IDk2LjMgMzUuOSA5Ni4z&#10;IDM4LjcgOTEuNyA0Mi4xIDkxLjMgNDIuNUw5MS4zIDQyLjkgOTcuNSA0Mi45IDk3LjUgNDEuOSA5&#10;Ny42IDQxLjkgOTcuOCA0MC43IDk3LjggNDAuN1pNODguMiAyMUM4Ny45IDE5LjQgODcuNCAxOS4z&#10;IDg2LjcgMTkuM0w4Mi4zIDE5LjMgODIuMyAyNC4xIDg1LjggMjQuMUM4Ni41IDI0LjEgODYuOCAy&#10;NC4xIDg2LjkgMjIuOUw4Ny4zIDIyLjkgODcuMyAyNi4yIDg2LjkgMjYuMkM4Ni43IDI0LjggODYu&#10;NCAyNC45IDg1LjYgMjQuOUw4Mi4zIDI0LjkgODIuMyAyOS4xQzgyLjMgMzAgODIuNyAzMC4yIDgz&#10;LjQgMzAuMkw4Ni40IDMwLjJDODcuOCAzMC4yIDg4LjIgMjkuOSA4OC43IDI4LjJMODkuMSAyOC4y&#10;IDg4LjggMzAuOSA3OSAzMC45IDc5IDMwLjVDODAuNiAzMC41IDgwLjcgMzAuMiA4MC43IDI5TDgw&#10;LjcgMjAuNEM4MC43IDE5LjIgODAuNiAxOSA3OSAxOC45TDc5IDE4LjUgODguNCAxOC41IDg4LjYg&#10;MjEgODguMiAyMVpNOTYuOSAyMC42IDEwNS4zIDIwLjYgMTA1LjUgMjIuOCAxMDUuMiAyMi44QzEw&#10;NSAyMS40IDEwNC43IDIxLjIgMTA0IDIxLjJMMTAxLjggMjEuMiAxMDEuOCAyOS4zQzEwMS44IDMw&#10;LjIgMTAyLjEgMzAuNSAxMDMuMSAzMC41TDEwMy41IDMwLjUgMTAzLjUgMzAuOCA5OC44IDMwLjgg&#10;OTguOCAzMC41IDk5LjIgMzAuNUMxMDAuMiAzMC41IDEwMC41IDMwLjIgMTAwLjUgMjkuM0wxMDAu&#10;NSAyMS4yIDk4LjMgMjEuMkM5Ny43IDIxLjIgOTcuNCAyMS40IDk3LjEgMjIuOEw5Ni44IDIyLjgg&#10;OTcgMjAuNiA5NyAyMC42Wk05MSAyMi4zQzkxIDIxLjQgOTEuOCAyMC44IDkzIDIwLjggOTQuMiAy&#10;MC44IDk1LjQgMjEuNiA5NS45IDIyLjhMOTYuMiAyMi44IDk2IDIxLjFDOTUuNCAyMC44IDk0LjEg&#10;MjAuNCA5Mi45IDIwLjQgOTEuMSAyMC40IDg5LjggMjEuNiA4OS44IDIyLjkgODkuOCAyNS44IDk1&#10;LjUgMjYuNCA5NS41IDI4LjcgOTUuNSAzMSA5NC4yIDMwLjUgOTMgMzAuNSA5MS44IDMwLjUgOTAu&#10;MyAyOS43IDkwIDI4TDg5LjcgMjggOTAuMSAzMC40QzkxIDMwLjcgOTIuMyAzMC45IDkzLjMgMzAu&#10;OSA5NS40IDMwLjkgOTYuOSAyOS42IDk2LjkgMjggOTYuOSAyNSA5MS4yIDI0LjUgOTEuMiAyMi4x&#10;TDkxIDIyLjNaTTEyNi42IDI4LjUgMTI1IDI3QzEyNC4xIDI2LjEgMTIzLjUgMjUuNyAxMjIuNyAy&#10;NS4xIDEyNC4zIDI0LjYgMTI1LjMgMjMuNCAxMjUuMyAyMS45IDEyNS4zIDIwLjQgMTIzLjcgMTgu&#10;NCAxMjAgMTguNCAxMTYuMyAxOC40IDExOC4zIDE4LjQgMTE3LjUgMTguNCAxMTYuNyAxOC40IDEx&#10;NS41IDE4LjUgMTE1IDE4LjVMMTE1IDE4LjkgMTE1LjQgMTguOUMxMTYuNiAxOC45IDExNi45IDE5&#10;LjMgMTE2LjkgMjAuNUwxMTYuOSAyOC44QzExNi45IDMwLjEgMTE2LjUgMzAuNCAxMTUuMyAzMC40&#10;TDExNSAzMC40IDExNSAzMC44IDEyMC42IDMwLjggMTIwLjYgMzAuNCAxMjAuMSAzMC40QzExOSAz&#10;MC40IDExOC41IDMwLjEgMTE4LjUgMjguOUwxMTguNSAyNS42IDEyMC44IDI1LjZDMTIyLjMgMjYu&#10;NSAxMjMuNSAyNy44IDEyNC4yIDI4LjUgMTI2IDMwLjIgMTI2LjQgMzAuOSAxMjkuOSAzMC44TDEy&#10;OS45IDMwLjRDMTI4LjQgMzAuNCAxMjcuNiAyOS43IDEyNi40IDI4LjVMMTI2LjYgMjguNVpNMTE5&#10;LjkgMjUuMiAxMTguNyAyNS4yIDExOC43IDE4LjkgMTE5LjcgMTguOUMxMjIuOCAxOC45IDEyMy42&#10;IDIwLjIgMTIzLjYgMjIuMSAxMjMuNiAyNCAxMjIuMiAyNS4zIDExOS45IDI1LjNMMTE5LjkgMjUu&#10;M1pNMTI2LjYgMjguNSAxMjUgMjdDMTI0LjEgMjYuMSAxMjMuNSAyNS43IDEyMi43IDI1LjEgMTI0&#10;LjMgMjQuNiAxMjUuMyAyMy40IDEyNS4zIDIxLjkgMTI1LjMgMjAuNCAxMjMuNyAxOC40IDEyMCAx&#10;OC40IDExNi4zIDE4LjQgMTE4LjMgMTguNCAxMTcuNSAxOC40IDExNi43IDE4LjQgMTE1LjUgMTgu&#10;NSAxMTUgMTguNUwxMTUgMTguOSAxMTUuNCAxOC45QzExNi42IDE4LjkgMTE2LjkgMTkuMyAxMTYu&#10;OSAyMC41TDExNi45IDI4LjhDMTE2LjkgMzAuMSAxMTYuNSAzMC40IDExNS4zIDMwLjRMMTE1IDMw&#10;LjQgMTE1IDMwLjggMTIwLjYgMzAuOCAxMjAuNiAzMC40IDEyMC4xIDMwLjRDMTE5IDMwLjQgMTE4&#10;LjUgMzAuMSAxMTguNSAyOC45TDExOC41IDI1LjYgMTIwLjggMjUuNkMxMjIuMyAyNi41IDEyMy41&#10;IDI3LjggMTI0LjIgMjguNSAxMjYgMzAuMiAxMjYuNCAzMC45IDEyOS45IDMwLjhMMTI5LjkgMzAu&#10;NEMxMjguNCAzMC40IDEyNy42IDI5LjcgMTI2LjQgMjguNUwxMjYuNiAyOC41Wk0xMTkuOSAyNS4y&#10;IDExOC43IDI1LjIgMTE4LjcgMTguOSAxMTkuNyAxOC45QzEyMi44IDE4LjkgMTIzLjYgMjAuMiAx&#10;MjMuNiAyMi4xIDEyMy42IDI0IDEyMi4yIDI1LjMgMTE5LjkgMjUuM0wxMTkuOSAyNS4zWk01OS43&#10;IDE4LjJDNjEuOCAxOC4yIDYzLjMgMTguOSA2NC4yIDE5LjNMNjQuNCAyMS43IDY0IDIxLjdDNjMu&#10;NCAxOS45IDYyIDE4LjcgNTkuOCAxOC43IDU2LjUgMTguNyA1NC45IDIxLjIgNTQuOSAyNC42IDU0&#10;LjkgMjggNTcuMSAzMC42IDYwLjEgMzAuNiA2My4xIDMwLjYgNjMuMiAzMCA2NC42IDI3LjZMNjUg&#10;MjcuNiA2NC4xIDI5LjlDNjIuOSAzMC41IDYyIDMxLjEgNTkuNiAzMS4xIDU1LjYgMzEuMSA1My4y&#10;IDI4LjUgNTMuMiAyNC44IDUzLjIgMjEuMSA1NS43IDE4LjIgNTkuOCAxOC4yTDU5LjcgMTguMlpN&#10;NzguNyAzMC40IDc4LjcgMzAuOCA3My44IDMwLjggNzMuOCAzMC40Qzc1LjMgMzAuNCA3NS41IDMw&#10;LjIgNzUuNSAyOS4xTDc1LjUgMjQuNyA2OC4zIDI0LjcgNjguMyAyOC45IDY4LjMgMjguOUM2OC4z&#10;IDMwLjEgNjguNCAzMC4zIDcwIDMwLjRMNzAgMzAuOCA2NS4xIDMwLjggNjUuMSAzMC40QzY2LjYg&#10;MzAuNCA2Ni42IDMwLjEgNjYuNiAyOS40TDY2LjYgMjkuNCA2Ni42IDE5LjkgNjYuNiAxOS45QzY2&#10;LjYgMTkuMSA2Ni42IDE4LjkgNjUuMSAxOC45TDY1LjEgMTguNSA3MCAxOC41IDcwIDE4LjlDNjgu&#10;NCAxOC45IDY4LjMgMTkuMiA2OC4zIDIwLjRMNjguMyAyMC40IDY4LjMgMjQuMSA3NS41IDI0LjEg&#10;NzUuNSAyMC4yQzc1LjUgMTkuMSA3NS4zIDE4LjkgNzMuOCAxOC45TDczLjggMTguNSA3OC43IDE4&#10;LjUgNzguNyAxOC45Qzc3LjIgMTguOSA3Ny4xIDE5LjIgNzcuMSAxOS45TDc3LjEgMTkuOSA3Ny4x&#10;IDI5LjQgNzcuMSAyOS40Qzc3LjEgMzAuMiA3Ny4xIDMwLjQgNzguNyAzMC40Wk00OC44IDE4LjUg&#10;NDguOCAxOC45QzUwLjQgMTguOSA1MC41IDE5LjIgNTAuNSAyMC40TDUwLjUgMjguMyA0Mi4zIDE4&#10;LjYgMzkuMyAxOC42IDM5LjMgMTlDNDAgMTkgNDAuNCAxOS4yIDQwLjggMTkuNUw0MC44IDI5LjJD&#10;NDAuOCAyOS45IDQwLjUgMzAuNSAzOS45IDMwLjUgMzkuMyAzMC41IDM5LjEgMjkuOSAzOC44IDI5&#10;LjNMMzQuMiAxOC42IDMyLjggMTguNiAyOC42IDI4LjVDMjcuOCAzMC4yIDI3LjcgMzAuNCAyNy4z&#10;IDMwLjQgMjYuOSAzMC40IDI2LjYgMjkuOSAyNi41IDI4LjZMMjUuOSAxOS45QzI1LjkgMTkuMSAy&#10;Ni4xIDE4LjkgMjcuNiAxOC45TDI3LjYgMTguNSAyNC4zIDE4LjUgMjAgMjguNSAxNS42IDE4LjUg&#10;MTIuMSAxOC41IDEyLjEgMTguOUMxMy42IDE4LjkgMTMuOCAxOS4yIDEzLjggMTkuOUwxMy4zIDI4&#10;LjNDMTMuMyAzMC4xIDEzIDMwLjQgMTEuNiAzMC40TDExLjYgMzAuOCAxNS43IDMwLjggMTUuNyAz&#10;MC40QzE0LjggMzAuNCAxNC4xIDMwLjEgMTQuMSAyOS4xTDE0LjYgMjAuMiAxNC42IDIwLjIgMTku&#10;MiAzMC43IDE5LjcgMzAuNyAyNC4yIDIwLjIgMjQuMiAyMC4yIDI0LjggMjlDMjQuOCAzMCAyNCAz&#10;MC4zIDIzIDMwLjNMMjMgMzAuNyAzMC42IDMwLjcgMzAuNiAzMC4zIDMwLjYgMzAuM0MyOS41IDMw&#10;LjMgMjkgMzAuMSAyOSAyOS42IDI5IDI5LjEgMjkuMyAyOC43IDI5LjQgMjguNEwzMC41IDI1Ljgg&#10;MzUuNiAyNS44IDM2LjkgMjguOUMzNi45IDI5LjEgMzcuMSAyOS40IDM3LjEgMjkuNyAzNy4xIDMw&#10;LjMgMzYuNyAzMC40IDM1LjYgMzAuNEwzNS4zIDMwLjQgMzUuMyAzMC44IDQzLjMgMzAuOCA0My4z&#10;IDMwLjRDNDEuNiAzMC40IDQxLjYgMzAuMSA0MS42IDI4LjdMNDEuNiAyMC4yIDUwLjggMzAuOSA1&#10;MS4zIDMwLjkgNTEuMyAxOS45QzUxLjMgMTkuMSA1MS4zIDE4LjkgNTIuOSAxOC45TDUyLjkgMTgu&#10;NSA0OC44IDE4LjVaTTMwLjkgMjUuMSAzMy4yIDE5LjcgMzUuNCAyNS4xIDMwLjkgMjUuMVpNMTE0&#10;LjQgMjEgMTE0LjIgMTguNSAxMDQuOCAxOC41IDEwNC44IDE4LjlDMTA2LjQgMTguOSAxMDYuNSAx&#10;OS4yIDEwNi41IDIwLjRMMTA2LjUgMjlDMTA2LjUgMzAuMiAxMDYuNCAzMC40IDEwNC44IDMwLjVM&#10;MTA0LjggMzAuOSAxMTQuNiAzMC45IDExNC45IDI4LjIgMTE0LjUgMjguMkMxMTQgMjkuOSAxMTMu&#10;NiAzMC4yIDExMi4yIDMwLjJMMTA5LjIgMzAuMkMxMDguNSAzMC4yIDEwOC4xIDMwIDEwOC4xIDI5&#10;LjFMMTA4LjEgMjQuOSAxMTEuNCAyNC45QzExMi4yIDI0LjkgMTEyLjYgMjQuOSAxMTIuNyAyNi4y&#10;TDExMy4xIDI2LjIgMTEzLjEgMjIuOSAxMTIuNyAyMi45QzExMi43IDI0IDExMi4zIDI0LjEgMTEx&#10;LjYgMjQuMUwxMDguMSAyNC4xIDEwOC4xIDE5LjMgMTEyLjUgMTkuM0MxMTMuMiAxOS4zIDExMy43&#10;IDE5LjQgMTE0IDIxTDExNC40IDIxWiIgZmlsbD0iI0ZGRkZGRiIvPjwvZz48Zz48cGF0aCBkPSJN&#10;Ny41IDU0LjMgNy41IDYwLjkgNi43IDYwLjkgNi43IDU0LjMgNC41IDU0LjMgNC41IDUzLjYgOS43&#10;IDUzLjYgOS43IDU0LjMgNy41IDU0LjNaIiBmaWxsPSIjMjMxRjIwIi8+PHBhdGggZD0iTTE0LjIg&#10;NjAuOSAxNC4yIDU3LjRDMTQuMiA1Ni42IDE0IDU2LjEgMTMuMiA1Ni4xIDEyLjQgNTYuMSAxMS42&#10;IDU3LjEgMTEuNiA1OC4zTDExLjYgNjAuOSAxMC44IDYwLjkgMTAuOCA1MyAxMS42IDUzIDExLjYg&#10;NTYuNyAxMS42IDU2LjdDMTEuOSA1NS45IDEyLjYgNTUuNCAxMy41IDU1LjQgMTQuNCA1NS40IDE1&#10;LjEgNTYuMiAxNS4xIDU3LjFMMTUuMSA2MC45IDE0LjIgNjAuOVoiIGZpbGw9IiMyMzFGMjAiLz48&#10;cGF0aCBkPSJNMjAuNyA1OC4xIDE3LjEgNTguMUMxNy4xIDU5LjcgMTcuNyA2MC40IDE4LjkgNjAu&#10;NCAyMC4xIDYwLjQgMjAuMSA2MC4zIDIwLjUgNjAuMUwyMC41IDYwLjhDMjAuMSA2MSAxOS41IDYx&#10;LjEgMTguOCA2MS4xIDE3LjIgNjEuMSAxNi4zIDYwLjIgMTYuMyA1OC4zIDE2LjMgNTYuNCAxNy4y&#10;IDU1LjUgMTguNyA1NS41IDIwLjIgNTUuNSAyMC44IDU2LjUgMjAuOCA1Ny43IDIwLjggNTguOSAy&#10;MC44IDU3LjkgMjAuOCA1OC4xTDIwLjggNTguMVpNMTguNiA1Ni4xQzE3LjggNTYuMSAxNy4zIDU2&#10;LjcgMTcuMiA1Ny41TDE5LjkgNTcuNUMxOS45IDU2LjcgMTkuNCA1Ni4xIDE4LjYgNTYuMUwxOC42&#10;IDU2LjFaIiBmaWxsPSIjMjMxRjIwIi8+PHBhdGggZD0iTTI2LjggNjFDMjQuNSA2MSAyNC4xIDU5&#10;LjcgMjQuMSA1OC41TDI0LjEgNTMuNiAyNC45IDUzLjYgMjQuOSA1OC40QzI0LjkgNTkuNSAyNS4y&#10;IDYwLjMgMjYuOCA2MC4zIDI4LjQgNjAuMyAyOC44IDU5LjcgMjguOCA1OC4yTDI4LjggNTMuNiAy&#10;OS42IDUzLjYgMjkuNiA1OC4xQzI5LjYgNjAgMjguNiA2MSAyNi43IDYxTDI2LjggNjFaIiBmaWxs&#10;PSIjMjMxRjIwIi8+PHBhdGggZD0iTTM0LjggNjAuOSAzNC44IDU3LjRDMzQuOCA1Ni42IDM0LjYg&#10;NTYuMSAzMy44IDU2LjEgMzMgNTYuMSAzMi4yIDU3LjEgMzIuMiA1OC4zTDMyLjIgNjAuOSAzMS40&#10;IDYwLjkgMzEuNCA1NS41IDMyLjIgNTUuNSAzMi4yIDU2LjcgMzIuMiA1Ni43QzMyLjUgNTUuOSAz&#10;My4yIDU1LjQgMzQuMSA1NS40IDM1IDU1LjQgMzUuNyA1Ni4yIDM1LjcgNTcuMUwzNS43IDYwLjkg&#10;MzQuOCA2MC45WiIgZmlsbD0iIzIzMUYyMCIvPjxwYXRoIGQ9Ik0zNy41IDU0LjZDMzcuMiA1NC42&#10;IDM2LjkgNTQuNCAzNi45IDU0IDM2LjkgNTMuNiAzNy4xIDUzLjQgMzcuNSA1My40IDM3LjkgNTMu&#10;NCAzOC4xIDUzLjYgMzguMSA1NCAzOC4xIDU0LjQgMzcuOCA1NC42IDM3LjUgNTQuNlpNMzcuMSA2&#10;MC45IDM3LjEgNTUuNSAzNy45IDU1LjUgMzcuOSA2MC45IDM3LjEgNjAuOVoiIGZpbGw9IiMyMzFG&#10;MjAiLz48cGF0aCBkPSJNNDEuNyA2MC45IDQwLjkgNjAuOSAzOC45IDU1LjUgMzkuOCA1NS41IDQx&#10;LjEgNTlDNDEuMiA1OS4zIDQxLjMgNTkuNiA0MS40IDYwTDQxLjQgNjBDNDEuNCA1OS43IDQxLjYg&#10;NTkuNCA0MS43IDU5LjFMNDMgNTUuNSA0My45IDU1LjUgNDEuOCA2MC45IDQxLjggNjAuOVoiIGZp&#10;bGw9IiMyMzFGMjAiLz48cGF0aCBkPSJNNDguNCA1OC4xIDQ0LjggNTguMUM0NC44IDU5LjcgNDUu&#10;NCA2MC40IDQ2LjYgNjAuNCA0Ny44IDYwLjQgNDcuOCA2MC4zIDQ4LjIgNjAuMUw0OC4yIDYwLjhD&#10;NDcuOCA2MSA0Ny4yIDYxLjEgNDYuNSA2MS4xIDQ0LjkgNjEuMSA0NCA2MC4yIDQ0IDU4LjMgNDQg&#10;NTYuNCA0NC45IDU1LjUgNDYuNCA1NS41IDQ3LjkgNTUuNSA0OC41IDU2LjUgNDguNSA1Ny43IDQ4&#10;LjUgNTguOSA0OC41IDU3LjkgNDguNSA1OC4xTDQ4LjUgNTguMVpNNDYuMyA1Ni4xQzQ1LjUgNTYu&#10;MSA0NSA1Ni43IDQ0LjkgNTcuNUw0Ny42IDU3LjVDNDcuNiA1Ni43IDQ3LjEgNTYuMSA0Ni4zIDU2&#10;LjFMNDYuMyA1Ni4xWiIgZmlsbD0iIzIzMUYyMCIvPjxwYXRoIGQ9Ik01Mi4zIDU2LjJDNTEuMSA1&#10;NiA1MC41IDU2LjkgNTAuNSA1OC43TDUwLjUgNjAuOSA0OS43IDYwLjkgNDkuNyA1NS41IDUwLjUg&#10;NTUuNUM1MC41IDU1LjkgNTAuNSA1Ni40IDUwLjQgNTYuOUw1MC40IDU2LjlDNTAuNiA1Ni4xIDUx&#10;LjIgNTUuMyA1Mi4zIDU1LjRMNTIuMyA1Ni4yWiIgZmlsbD0iIzIzMUYyMCIvPjxwYXRoIGQ9Ik01&#10;NC4yIDYxQzUzLjggNjEgNTMuNCA2MSA1My4xIDYwLjlMNTMuMSA2MC4yQzUzLjUgNjAuMiA1My45&#10;IDYwLjQgNTQuMyA2MC40IDU1LjEgNjAuNCA1NS42IDYwLjEgNTUuNiA1OS41IDU1LjYgNTguMiA1&#10;MyA1OSA1MyA1Ny4xIDUzIDU1LjIgNTMuNyA1NS41IDU1LjEgNTUuNSA1Ni41IDU1LjUgNTUuOCA1&#10;NS41IDU2LjIgNTUuNkw1Ni4yIDU2LjNDNTUuOCA1Ni4yIDU1LjQgNTYuMSA1NS4xIDU2LjEgNTQu&#10;MyA1Ni4xIDUzLjkgNTYuNCA1My45IDU3IDUzLjkgNTguMyA1Ni41IDU3LjYgNTYuNSA1OS40IDU2&#10;LjUgNjEuMiA1NS43IDYxLjEgNTQuMiA2MS4xTDU0LjIgNjEuMVoiIGZpbGw9IiMyMzFGMjAiLz48&#10;cGF0aCBkPSJNNTguMSA1NC42QzU3LjggNTQuNiA1Ny41IDU0LjQgNTcuNSA1NCA1Ny41IDUzLjYg&#10;NTcuNyA1My40IDU4LjEgNTMuNCA1OC41IDUzLjQgNTguNyA1My42IDU4LjcgNTQgNTguNyA1NC40&#10;IDU4LjQgNTQuNiA1OC4xIDU0LjZaTTU3LjcgNjAuOSA1Ny43IDU1LjUgNTguNSA1NS41IDU4LjUg&#10;NjAuOSA1Ny43IDYwLjlaIiBmaWxsPSIjMjMxRjIwIi8+PHBhdGggZD0iTTYxLjggNjFDNjAuNyA2&#10;MSA2MC40IDYwLjUgNjAuNCA1OS40TDYwLjQgNTYuMiA1OS4yIDU2LjIgNTkuMiA1NS42IDYwLjQg&#10;NTUuNiA2MC40IDUzLjggNjEuMiA1My42IDYxLjIgNTUuNiA2Mi44IDU1LjYgNjIuOCA1Ni4yIDYx&#10;LjIgNTYuMiA2MS4yIDU5LjFDNjEuMiA2MC4xIDYxLjQgNjAuMyA2MiA2MC4zTDYyLjggNjAuMyA2&#10;Mi44IDYxQzYyLjUgNjEgNjIuMSA2MS4xIDYxLjggNjEuMUw2MS44IDYxLjFaIiBmaWxsPSIjMjMx&#10;RjIwIi8+PHBhdGggZD0iTTY1LjggNjEuNUM2NS4yIDYzLjIgNjQuNyA2My43IDYzLjUgNjMuNyA2&#10;Mi4zIDYzLjcgNjMgNjMuNyA2Mi44IDYzLjdMNjIuOCA2M0M2My4xIDYzIDYzLjMgNjMuMSA2My42&#10;IDYzLjEgNjQuMiA2My4xIDY0LjYgNjIuOCA2NSA2MS43TDY1LjIgNjEuMSA2My4xIDU1LjcgNjQg&#10;NTUuNyA2NS4xIDU4LjhDNjUuMyA1OS4zIDY1LjQgNTkuNyA2NS41IDYwLjFMNjUuNSA2MC4xQzY1&#10;LjUgNTkuOCA2NS44IDU5LjEgNjYgNTguNUw2NyA1NS44IDY3LjkgNTUuOCA2NS42IDYxLjcgNjUu&#10;OCA2MS41WiIgZmlsbD0iIzIzMUYyMCIvPjxwYXRoIGQ9Ik03Mi45IDYxQzcxLjUgNjEgNzAuNSA2&#10;MC4xIDcwLjUgNTguMiA3MC41IDU2LjMgNzEuNSA1NS40IDczLjEgNTUuNCA3NC43IDU1LjQgNzUu&#10;NSA1Ni4xIDc1LjUgNTguMSA3NS41IDYwLjEgNzQuNSA2MSA3Mi45IDYxTDcyLjkgNjFaTTczIDU2&#10;LjFDNzIuMiA1Ni4xIDcxLjQgNTYuNyA3MS40IDU4LjIgNzEuNCA1OS43IDcyIDYwLjMgNzMgNjAu&#10;MyA3NCA2MC4zIDc0LjYgNTkuNyA3NC42IDU4LjIgNzQuNiA1Ni43IDc0LjEgNTYuMSA3MyA1Ni4x&#10;WiIgZmlsbD0iIzIzMUYyMCIvPjxwYXRoIGQ9Ik03OS44IDUzLjdDNzkuNSA1My43IDc5LjIgNTMu&#10;NiA3OSA1My42IDc4LjIgNTMuNiA3Ny44IDU0LjEgNzcuOCA1NS4xTDc3LjggNTUuNSA3OS40IDU1&#10;LjUgNzkuNCA1Ni4xIDc3LjggNTYuMSA3Ny44IDYwLjggNzcgNjAuOCA3NyA1Ni4xIDc1LjggNTYu&#10;MSA3NS44IDU1LjUgNzcgNTUuNSA3NyA1NS4xQzc3IDUzLjYgNzcuNyA1Mi45IDc5IDUyLjkgODAu&#10;MyA1Mi45IDc5LjYgNTIuOSA3OS45IDUyLjlMNzkuOSA1My42IDc5LjggNTMuNloiIGZpbGw9IiMy&#10;MzFGMjAiLz48cGF0aCBkPSJNODkuNiA2MC45IDg5IDU2LjRDODguOSA1NS41IDg4LjggNTUgODgu&#10;OCA1NC42TDg4LjggNTQuNkM4OC44IDU0LjkgODguNiA1NS4zIDg4LjQgNTUuOEw4Ni43IDYwLjkg&#10;ODUuOCA2MC45IDg0LjIgNTYuMUM4NCA1NS42IDgzLjggNTUgODMuNyA1NC42TDgzLjcgNTQuNkM4&#10;My43IDU1LjIgODMuNiA1NS44IDgzLjUgNTYuNUw4MyA2MC45IDgyLjEgNjAuOSA4My4xIDUzLjYg&#10;ODQuMiA1My42IDg1LjkgNTguNUM4Ni4xIDU5IDg2LjIgNTkuNSA4Ni4zIDU5LjlMODYuMyA1OS45&#10;Qzg2LjQgNTkuNCA4Ni41IDU5LjEgODYuNyA1OC42TDg4LjQgNTMuNiA4OS41IDUzLjYgOTAuNiA2&#10;MC45IDg5LjYgNjAuOVoiIGZpbGw9IiMyMzFGMjAiLz48cGF0aCBkPSJNOTQuNyA2MC45IDk0Ljcg&#10;NTkuOCA5NC43IDU5LjhDOTQuNCA2MC41IDkzLjcgNjEgOTIuOCA2MSA5MS45IDYxIDkxLjMgNjAu&#10;NSA5MS4zIDU5LjcgOTEuMyA1OC45IDkyLjUgNTcuOCA5NC42IDU3LjhMOTQuNiA1Ny40Qzk0LjYg&#10;NTYuNiA5NC4zIDU2LjEgOTMuNCA1Ni4xIDkyLjUgNTYuMSA5Mi4yIDU2LjMgOTEuOCA1Ni42TDkx&#10;LjggNTUuOUM5Mi4yIDU1LjcgOTIuOSA1NS41IDkzLjYgNTUuNSA5NS4xIDU1LjUgOTUuNSA1Ni4y&#10;IDk1LjUgNTcuM0w5NS41IDYxIDk0LjcgNjEgOTQuNyA2MVpNOTQuNyA1OC40QzkyLjcgNTguNCA5&#10;Mi4yIDU5IDkyLjIgNTkuNiA5Mi4yIDYwLjIgOTIuNSA2MC40IDkzLjEgNjAuNCA5NC4xIDYwLjQg&#10;OTQuNyA1OS41IDk0LjcgNTguNUw5NC43IDU4LjVaIiBmaWxsPSIjMjMxRjIwIi8+PHBhdGggZD0i&#10;TTEwMC41IDYwLjkgMTAwLjUgNTcuNEMxMDAuNSA1Ni42IDEwMC4zIDU2LjEgOTkuNSA1Ni4xIDk4&#10;LjcgNTYuMSA5Ny45IDU3LjEgOTcuOSA1OC4zTDk3LjkgNjAuOSA5Ny4xIDYwLjkgOTcuMSA1NS41&#10;IDk3LjkgNTUuNSA5Ny45IDU2LjcgOTcuOSA1Ni43Qzk4LjIgNTUuOSA5OC45IDU1LjQgOTkuOCA1&#10;NS40IDEwMC43IDU1LjQgMTAxLjQgNTYuMiAxMDEuNCA1Ny4xTDEwMS40IDYwLjkgMTAwLjUgNjAu&#10;OVoiIGZpbGw9IiMyMzFGMjAiLz48cGF0aCBkPSJNMTA0LjkgNjFDMTAzLjcgNjEgMTAyLjYgNjAu&#10;NSAxMDIuNiA1OC40IDEwMi42IDU2LjMgMTAzLjUgNTUuNCAxMDUuMiA1NS40IDEwNi45IDU1LjQg&#10;MTA2LjEgNTUuNCAxMDYuNSA1NS42TDEwNi41IDU2LjNDMTA2LjEgNTYuMiAxMDUuNiA1Ni4xIDEw&#10;NS4yIDU2LjEgMTA0IDU2LjEgMTAzLjUgNTcgMTAzLjUgNTguMyAxMDMuNSA1OS42IDEwMy44IDYw&#10;LjMgMTA1LjEgNjAuMyAxMDYuNCA2MC4zIDEwNi4xIDYwLjIgMTA2LjUgNjBMMTA2LjUgNjAuN0Mx&#10;MDYuMiA2MC44IDEwNS42IDYxIDEwNSA2MUwxMDQuOSA2MVoiIGZpbGw9IiMyMzFGMjAiLz48cGF0&#10;aCBkPSJNMTExLjEgNjAuOSAxMTEuMSA1Ny40QzExMS4xIDU2LjYgMTEwLjkgNTYuMSAxMTAuMSA1&#10;Ni4xIDEwOS4zIDU2LjEgMTA4LjUgNTcuMSAxMDguNSA1OC4zTDEwOC41IDYwLjkgMTA3LjcgNjAu&#10;OSAxMDcuNyA1MyAxMDguNSA1MyAxMDguNSA1Ni43IDEwOC41IDU2LjdDMTA4LjggNTUuOSAxMDku&#10;NSA1NS40IDExMC40IDU1LjQgMTExLjMgNTUuNCAxMTIgNTYuMiAxMTIgNTcuMUwxMTIgNjAuOSAx&#10;MTEuMSA2MC45WiIgZmlsbD0iIzIzMUYyMCIvPjxwYXRoIGQ9Ik0xMTcuNiA1OC4xIDExNCA1OC4x&#10;QzExNCA1OS43IDExNC42IDYwLjQgMTE1LjggNjAuNCAxMTcgNjAuNCAxMTcgNjAuMyAxMTcuNCA2&#10;MC4xTDExNy40IDYwLjhDMTE3IDYxIDExNi40IDYxLjEgMTE1LjcgNjEuMSAxMTQuMSA2MS4xIDEx&#10;My4yIDYwLjIgMTEzLjIgNTguMyAxMTMuMiA1Ni40IDExNC4xIDU1LjUgMTE1LjYgNTUuNSAxMTcu&#10;MSA1NS41IDExNy43IDU2LjUgMTE3LjcgNTcuNyAxMTcuNyA1OC45IDExNy43IDU3LjkgMTE3Ljcg&#10;NTguMUwxMTcuNyA1OC4xWk0xMTUuNSA1Ni4xQzExNC43IDU2LjEgMTE0LjIgNTYuNyAxMTQuMSA1&#10;Ny41TDExNi44IDU3LjVDMTE2LjggNTYuNyAxMTYuMyA1Ni4xIDExNS41IDU2LjFMMTE1LjUgNTYu&#10;MVoiIGZpbGw9IiMyMzFGMjAiLz48cGF0aCBkPSJNMTE5LjcgNjFDMTE5LjMgNjEgMTE4LjkgNjEg&#10;MTE4LjYgNjAuOUwxMTguNiA2MC4yQzExOSA2MC4yIDExOS40IDYwLjQgMTE5LjggNjAuNCAxMjAu&#10;NiA2MC40IDEyMS4xIDYwLjEgMTIxLjEgNTkuNSAxMjEuMSA1OC4yIDExOC41IDU5IDExOC41IDU3&#10;LjEgMTE4LjUgNTUuMiAxMTkuMiA1NS41IDEyMC42IDU1LjUgMTIyIDU1LjUgMTIxLjMgNTUuNSAx&#10;MjEuNyA1NS42TDEyMS43IDU2LjNDMTIxLjMgNTYuMiAxMjAuOSA1Ni4xIDEyMC42IDU2LjEgMTE5&#10;LjggNTYuMSAxMTkuNCA1Ni40IDExOS40IDU3IDExOS40IDU4LjMgMTIyIDU3LjYgMTIyIDU5LjQg&#10;MTIyIDYxLjIgMTIxLjIgNjEuMSAxMTkuNyA2MS4xTDExOS43IDYxLjFaIiBmaWxsPSIjMjMxRjIw&#10;Ii8+PHBhdGggZD0iTTEyNSA2MUMxMjMuOSA2MSAxMjMuNiA2MC41IDEyMy42IDU5LjRMMTIzLjYg&#10;NTYuMiAxMjIuNCA1Ni4yIDEyMi40IDU1LjYgMTIzLjYgNTUuNiAxMjMuNiA1My44IDEyNC40IDUz&#10;LjYgMTI0LjQgNTUuNiAxMjYgNTUuNiAxMjYgNTYuMiAxMjQuNCA1Ni4yIDEyNC40IDU5LjFDMTI0&#10;LjQgNjAuMSAxMjQuNiA2MC4zIDEyNS4yIDYwLjNMMTI2IDYwLjMgMTI2IDYxQzEyNS43IDYxIDEy&#10;NS4zIDYxLjEgMTI1IDYxLjFMMTI1IDYxLjFaIiBmaWxsPSIjMjMxRjIwIi8+PHBhdGggZD0iTTEz&#10;MS4xIDU4LjEgMTI3LjUgNTguMUMxMjcuNSA1OS43IDEyOC4xIDYwLjQgMTI5LjMgNjAuNCAxMzAu&#10;NSA2MC40IDEzMC41IDYwLjMgMTMwLjkgNjAuMUwxMzAuOSA2MC44QzEzMC41IDYxIDEyOS45IDYx&#10;LjEgMTI5LjIgNjEuMSAxMjcuNiA2MS4xIDEyNi43IDYwLjIgMTI2LjcgNTguMyAxMjYuNyA1Ni40&#10;IDEyNy42IDU1LjUgMTI5LjEgNTUuNSAxMzAuNiA1NS41IDEzMS4yIDU2LjUgMTMxLjIgNTcuNyAx&#10;MzEuMiA1OC45IDEzMS4yIDU3LjkgMTMxLjIgNTguMUwxMzEuMiA1OC4xWk0xMjkgNTYuMUMxMjgu&#10;MiA1Ni4xIDEyNy43IDU2LjcgMTI3LjYgNTcuNUwxMzAuMyA1Ny41QzEzMC4zIDU2LjcgMTI5Ljgg&#10;NTYuMSAxMjkgNTYuMUwxMjkgNTYuMVoiIGZpbGw9IiMyMzFGMjAiLz48cGF0aCBkPSJNMTM0Ljkg&#10;NTYuMkMxMzMuNyA1NiAxMzMuMSA1Ni45IDEzMy4xIDU4LjdMMTMzLjEgNjAuOSAxMzIuMyA2MC45&#10;IDEzMi4zIDU1LjUgMTMzLjEgNTUuNUMxMzMuMSA1NS45IDEzMy4xIDU2LjQgMTMzIDU2LjlMMTMz&#10;IDU2LjlDMTMzLjIgNTYuMSAxMzMuOCA1NS4zIDEzNC45IDU1LjRMMTM0LjkgNTYuMloiIGZpbGw9&#10;IiMyMzFGMjAiLz48L2c+PC9zdmc+UEsDBBQABgAIAAAAIQBfJ4zQ4wAAAA4BAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9BT4NAEIXvJv6HzZh4axcQ1CJL0zTqqTGxNTHepjAFUnaWsFug/97lpLf3Mi9v&#10;vpetJ92KgXrbGFYQLgMQxIUpG64UfB3eFs8grEMusTVMCq5kYZ3f3mSYlmbkTxr2rhK+hG2KCmrn&#10;ulRKW9Sk0S5NR+xvJ9NrdN72lSx7HH25bmUUBI9SY8P+Q40dbWsqzvuLVvA+4rh5CF+H3fm0vf4c&#10;ko/vXUhK3d9NmxcQjib3F4YZ36ND7pmO5sKlFa2CRRjHfoybVbTyas4kcZSAOCqInlYxyDyT/2fk&#10;vwAAAP//AwBQSwMEFAAGAAgAAAAhAK7Um8vXAAAArQIAABkAAABkcnMvX3JlbHMvZTJvRG9jLnht&#10;bC5yZWxzvJLPasMwDIfvg76D0X1xkpYxRp1exqDX0T2AsBXHLP6D5ZX27WsogxW67ZajJPT9PoS2&#10;u5OfxZEyuxgUdE0LgoKOxgWr4OPw9vgMggsGg3MMpOBMDLth9bB9pxlLXeLJJRaVEljBVEp6kZL1&#10;RB65iYlCnYwxeyy1zFYm1J9oSfZt+yTzTwYMN0yxNwry3qxBHM6pJv/PjuPoNL1G/eUplDsR0vma&#10;XYGYLRUFnozDa3PdpGBB3nfol3HoGz7+6tAt49D9dYfNMg6b7zvImycbLgAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAqNbHqBMBAABJAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAEQBAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQC4muOSMAUAAFgQAAAOAAAAAAAAAAAAAAAAAEMCAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItAAoAAAAAAAAAIQChPF1MQmMBAEJjAQAUAAAAAAAAAAAAAAAAAJ8HAABkcnMvbWVk&#10;aWEvaW1hZ2UxLnBuZ1BLAQItAAoAAAAAAAAAIQBXSGLGaRkAAGkZAAAUAAAAAAAAAAAAAAAAABNr&#10;AQBkcnMvbWVkaWEvaW1hZ2UyLnN2Z1BLAQItAAoAAAAAAAAAIQBUFnO2NBoAADQaAAAUAAAAAAAA&#10;AAAAAAAAAK6EAQBkcnMvbWVkaWEvaW1hZ2UzLnBuZ1BLAQItAAoAAAAAAAAAIQAXCFswYjIAAGIy&#10;AAAUAAAAAAAAAAAAAAAAABSfAQBkcnMvbWVkaWEvaW1hZ2U0LnN2Z1BLAQItABQABgAIAAAAIQBf&#10;J4zQ4wAAAA4BAAAPAAAAAAAAAAAAAAAAAKjRAQBkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAA&#10;ACEArtSby9cAAACtAgAAGQAAAAAAAAAAAAAAAAC40gEAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVs&#10;c1BLBQYAAAAACQAJAEICAADG0wEAAAA=&#10;">
+                <v:rect id="Rectangle 5" style="position:absolute;width:107090;height:15240;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1027" fillcolor="#f3f1e8 [3212]" stroked="f" strokeweight="1.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQARgQoRywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvQv/D8gpegt1tpVFjt0WEiiepaSkeH9lnEsy+TbNrs/rrXUHwOMzMN8xqE20nzjT41rGG+UyB&#10;IK6cabnWcNhvr25B+IBssHNMGr7Iw2Y9uVhhYdzIr3QuQy0ShH2BGpoQ+kJKXzVk0c9cT5y8dzdY&#10;DEkOtTQDjgluO7lQKpcWW04LDfb02FD1UX5aDebJn0z/vY8xuztu38qX0WTZTuvLaXy4BxEohv/w&#10;X/vZaLheLlSulvkN/F5Kd0CufwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQARgQoRywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
+                  <v:fill type="gradient" opacity="0" color2="#f3f1e8 [3212]" colors="0 #f3f1e8;20972f #f3f1e8" focus="100%" rotate="t"/>
                 </v:rect>
-                <v:group id="Group 4" o:spid="_x0000_s1028" style="position:absolute;left:3872;width:103221;height:25933" coordsize="103220,25933" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/TTXlygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/LasJA&#10;FIb3Bd9hOEJ3dRJto0ZHEdHShRS8gLg7ZI5JMHMmZKZJfPvOotDlz3/jW657U4mWGldaVhCPIhDE&#10;mdUl5wou5/3bDITzyBory6TgSQ7Wq8HLElNtOz5Se/K5CCPsUlRQeF+nUrqsIINuZGvi4N1tY9AH&#10;2eRSN9iFcVPJcRQl0mDJ4aHAmrYFZY/Tj1Hw2WG3mcS79vC4b5+388f39RCTUq/DfrMA4an3/+G/&#10;9pdWME/GSfw+mwaIgBRwQK5+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP9NNeXKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
-                  <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                <v:group id="Group 4" style="position:absolute;left:3872;width:103221;height:25933" coordsize="103220,25933" o:spid="_x0000_s1028" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/TTXlygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/LasJA&#10;FIb3Bd9hOEJ3dRJto0ZHEdHShRS8gLg7ZI5JMHMmZKZJfPvOotDlz3/jW657U4mWGldaVhCPIhDE&#10;mdUl5wou5/3bDITzyBory6TgSQ7Wq8HLElNtOz5Se/K5CCPsUlRQeF+nUrqsIINuZGvi4N1tY9AH&#10;2eRSN9iFcVPJcRQl0mDJ4aHAmrYFZY/Tj1Hw2WG3mcS79vC4b5+388f39RCTUq/DfrMA4an3/+G/&#10;9pdWME/GSfw+mwaIgBRwQK5+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP9NNeXKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
+                  <v:shapetype id="_x0000_t75" coordsize="21600,21600" filled="f" stroked="f" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe">
                     <v:stroke joinstyle="miter"/>
                     <v:formulas>
                       <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                       <v:f eqn="sum @0 1 0"/>
                       <v:f eqn="sum 0 0 @1"/>
                       <v:f eqn="prod @2 1 2"/>
                       <v:f eqn="prod @3 21600 pixelWidth"/>
                       <v:f eqn="prod @3 21600 pixelHeight"/>
                       <v:f eqn="sum @0 0 1"/>
                       <v:f eqn="prod @6 1 2"/>
                       <v:f eqn="prod @7 21600 pixelWidth"/>
                       <v:f eqn="sum @8 21600 0"/>
                       <v:f eqn="prod @7 21600 pixelHeight"/>
                       <v:f eqn="sum @10 21600 0"/>
                     </v:formulas>
-                    <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                    <v:path gradientshapeok="t" o:connecttype="rect" o:extrusionok="f"/>
                     <o:lock v:ext="edit" aspectratio="t"/>
                   </v:shapetype>
-                  <v:shape id="Graphic 1" o:spid="_x0000_s1029" type="#_x0000_t75" style="position:absolute;left:76486;width:26734;height:25933;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDT8MDDyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4XfIdlhF6KbkwlptFVRGgRejLa9jpkxySYnY3ZbUzfvlsoeJzvf1abwTSip87VlhXMphEI4sLq&#10;mksFp+PrJAXhPLLGxjIp+CEHm/XoYYWZtjc+UJ/7UoQQdhkqqLxvMyldUZFBN7UtceDOtjPow9mV&#10;Und4C+GmkXEUJdJgzaGhwpZ2FRWX/NsoePm6YL7XTfxRFtf0s0+f3t8SUupxPGyXIDwN/i7+d+91&#10;mD9PonQRL57n8PdTAECufwEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDT8MDDyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
-                    <v:imagedata r:id="rId15" o:title="" croptop="14250f" cropright="14250f"/>
+                  <v:shape id="Graphic 1" style="position:absolute;left:76486;width:26734;height:25933;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1029" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD56bYHxAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f+B3CDXybidXZUo2iA8FXdXs/mrMpSy6lybT79stgsMf7/b/NbvRO3GmIXWAN85kCQdwE03Gr&#10;4f16fKlAxIRs0AUmDd8UYbedPG2wNuHBZ7pfUityCMcaNdiU+lrK2FjyGGehJ87cLQweUz6HVpoB&#10;HzncO1kotZIeO84NFnt6s9R8Xr68hteqOByvZ3cqD8a7uVUfWPRO6+nzuF+DSDSmf/Gf+2Ty/OVK&#10;VWVRLpbw+1MGQG5/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPnptgfEAAAA4wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                    <v:imagedata croptop="14250f" cropright="14250f" o:title="" r:id="rId15"/>
                   </v:shape>
-                  <v:shape id="Graphic 2" o:spid="_x0000_s1030" type="#_x0000_t75" style="position:absolute;top:3012;width:13081;height:6477;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDsrx4WygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/RasJA&#10;EHwv9B+OLfStXmKL1JiLFFEQxAfTVHxccmsSmtuLuYumf98rCIV52Z2dmZ10OZpWXKl3jWUF8SQC&#10;QVxa3XCloPjcvLyDcB5ZY2uZFPyQg2X2+JBiou2ND3TNfSWCCbsEFdTed4mUrqzJoJvYjjhwZ9sb&#10;9GHsK6l7vAVz08ppFM2kwYZDQo0drWoqv/PBKNiv9XE67Ithl88KpK/ocjwVqNTz0/ixAOFp9P/H&#10;d/VWh/ff4teAeB7DX6ewAJn9AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOyvHhbKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
-                    <v:imagedata r:id="rId16" o:title=""/>
+                  <v:shape id="Graphic 2" style="position:absolute;top:3012;width:13081;height:6477;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1030" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBp192NzAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9dSwMx&#10;EHwv+B/CFnxrk/hR9GxailYQfOm1WvFtuWzvDi+bM4nt+e+NIAjzsjs7Mzvz5eA6caQQW88G9FSB&#10;IK68bbk28LJ7nNyAiAnZYueZDHxThOXibDTHwvoTl3TcplpkE44FGmhS6gspY9WQwzj1PXHmDj44&#10;THkMtbQBT9ncdfJCqZl02HJOaLCn+4aqj+2XMzD73L+/hlavy/XzbrMvH9Tq7VoZcz4eVncgEg3p&#10;//hP/WTz+1f6MkPfavjtlBcgFz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAadfdjcwA&#10;AADjAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;">
+                    <v:imagedata o:title="" r:id="rId16"/>
                   </v:shape>
                   <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                     <v:stroke joinstyle="miter"/>
                     <v:path gradientshapeok="t" o:connecttype="rect"/>
                   </v:shapetype>
-                  <v:shape id="Text Box 3" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:14425;top:3958;width:62311;height:8452;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD5uiLSyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LS8NA&#10;EL4L/Q/LFLzZTaTYGrst4gM8+Gwr6G2anSbB7GzYnabx37uC4PHjey9Wg2tVTyE2ng3kkwwUcelt&#10;w5WB7eb+bA4qCrLF1jMZ+KYIq+XoZIGF9Ud+o34tlUohHAs0UIt0hdaxrMlhnPiOOHF7HxxKgqHS&#10;NuAxhbtWn2fZhXbYcGqosaObmsqv9cEZaD9ieNxl8tnfVk/y+qIP73f5szGn4+H6CpTQIP/iP/eD&#10;TfOn0/kszy9n8HspYdDLHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD5uiLSyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                  <v:shape id="Text Box 3" style="position:absolute;left:14425;top:3958;width:62311;height:8452;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:spid="_x0000_s1031" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD5uiLSyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LS8NA&#10;EL4L/Q/LFLzZTaTYGrst4gM8+Gwr6G2anSbB7GzYnabx37uC4PHjey9Wg2tVTyE2ng3kkwwUcelt&#10;w5WB7eb+bA4qCrLF1jMZ+KYIq+XoZIGF9Ud+o34tlUohHAs0UIt0hdaxrMlhnPiOOHF7HxxKgqHS&#10;NuAxhbtWn2fZhXbYcGqosaObmsqv9cEZaD9ieNxl8tnfVk/y+qIP73f5szGn4+H6CpTQIP/iP/eD&#10;TfOn0/kszy9n8HspYdDLHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD5uiLSyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
                     <v:textbox inset="0,0,0,0">
                       <w:txbxContent>
-                        <w:p w14:paraId="507BE81C" w14:textId="0B9A8BA3" w:rsidR="0000297D" w:rsidRDefault="0000297D" w:rsidP="0000297D">
+                        <w:p w:rsidR="0000297D" w:rsidP="0000297D" w:rsidRDefault="0000297D" w14:paraId="507BE81C" w14:textId="4FB5E137">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="40"/>
                               <w:szCs w:val="40"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00700EC0">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="40"/>
                               <w:szCs w:val="40"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Performing at Manchester – </w:t>
                           </w:r>
                           <w:r w:rsidR="00DE6454">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="40"/>
                               <w:szCs w:val="40"/>
                             </w:rPr>
-                            <w:t>My Conversations</w:t>
+                            <w:t>My Conversation</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="634067A5" w14:textId="0C8F15AE" w:rsidR="00DE6454" w:rsidRPr="00700EC0" w:rsidRDefault="00DE6454" w:rsidP="00DE6454">
+                        <w:p w:rsidRPr="00700EC0" w:rsidR="00DE6454" w:rsidP="00DE6454" w:rsidRDefault="00DE6454" w14:paraId="634067A5" w14:textId="0C8F15AE">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="40"/>
                               <w:szCs w:val="40"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="40"/>
                               <w:szCs w:val="40"/>
                             </w:rPr>
                             <w:t>Researcher Roles</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                 </v:group>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A14F39" w14:textId="77777777" w:rsidR="0000297D" w:rsidRDefault="0000297D"/>
-    <w:p w14:paraId="514EA0CE" w14:textId="77777777" w:rsidR="0000297D" w:rsidRDefault="0000297D"/>
+    <w:p w:rsidRPr="00301D6C" w:rsidR="0000297D" w:rsidRDefault="0000297D" w14:paraId="53A14F39" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00301D6C" w:rsidR="0000297D" w:rsidRDefault="0000297D" w14:paraId="514EA0CE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="13948" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2342"/>
         <w:gridCol w:w="2862"/>
         <w:gridCol w:w="10"/>
         <w:gridCol w:w="546"/>
         <w:gridCol w:w="797"/>
         <w:gridCol w:w="1391"/>
         <w:gridCol w:w="6000"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00287438" w14:paraId="3E9058AB" w14:textId="77777777" w:rsidTr="00227916">
+      <w:tr w:rsidRPr="00301D6C" w:rsidR="00287438" w:rsidTr="41F89FE2" w14:paraId="3E9058AB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2342" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="473F8E47" w14:textId="3EBFCA40" w:rsidR="00A82333" w:rsidRPr="0000297D" w:rsidRDefault="00A82333">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00A82333" w:rsidRDefault="00A82333" w14:paraId="473F8E47" w14:textId="3EBFCA40">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0000297D">
-              <w:rPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11606" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6C42179A" w14:textId="77777777" w:rsidR="00A82333" w:rsidRPr="0000297D" w:rsidRDefault="00A82333">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00A82333" w:rsidRDefault="00A82333" w14:paraId="6C42179A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="281C2A" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00287438" w14:paraId="5AFF8467" w14:textId="77777777" w:rsidTr="00227916">
+      <w:tr w:rsidRPr="00301D6C" w:rsidR="00287438" w:rsidTr="41F89FE2" w14:paraId="5AFF8467" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2342" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="42A67D59" w14:textId="31587D57" w:rsidR="00A82333" w:rsidRPr="0000297D" w:rsidRDefault="00A925F9">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00A82333" w:rsidRDefault="00A925F9" w14:paraId="42A67D59" w14:textId="31587D57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0000297D">
-              <w:rPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
               <w:t>Job</w:t>
             </w:r>
-            <w:r w:rsidRPr="0000297D">
-              <w:rPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0000297D">
-              <w:rPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11606" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0823A863" w14:textId="77777777" w:rsidR="00A82333" w:rsidRPr="0000297D" w:rsidRDefault="00A82333">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00A82333" w:rsidRDefault="00A82333" w14:paraId="0823A863" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="281C2A" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00287438" w14:paraId="350FD787" w14:textId="77777777" w:rsidTr="00227916">
+      <w:tr w:rsidRPr="00301D6C" w:rsidR="00287438" w:rsidTr="41F89FE2" w14:paraId="350FD787" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2342" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1787443A" w14:textId="49779360" w:rsidR="00A82333" w:rsidRPr="0000297D" w:rsidRDefault="00A925F9">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00A82333" w:rsidRDefault="00A925F9" w14:paraId="1787443A" w14:textId="49779360">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0000297D">
-              <w:rPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
               <w:t>Reviewer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11606" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3B51329F" w14:textId="77777777" w:rsidR="00A82333" w:rsidRPr="0000297D" w:rsidRDefault="00A82333">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00A82333" w:rsidRDefault="00A82333" w14:paraId="3B51329F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="281C2A" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:commentRangeStart w:id="0"/>
-[...9 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A82333" w14:paraId="47293F9F" w14:textId="77777777" w:rsidTr="73BD767C">
+      <w:tr w:rsidRPr="00301D6C" w:rsidR="00A82333" w:rsidTr="41F89FE2" w14:paraId="47293F9F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="36639E" w:themeFill="accent1"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7AFC9691" w14:textId="101AD817" w:rsidR="00A82333" w:rsidRPr="00A925F9" w:rsidRDefault="04BAE89E" w:rsidP="00A82333">
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00A82333" w:rsidP="00A82333" w:rsidRDefault="04BAE89E" w14:paraId="7AFC9691" w14:textId="101AD817">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:commentRangeStart w:id="1"/>
-[...1 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Purpose</w:t>
-            </w:r>
-[...10 lines deleted...]
-              <w:commentReference w:id="1"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A82333" w14:paraId="6FB0CF1C" w14:textId="77777777" w:rsidTr="73BD767C">
+      <w:tr w:rsidRPr="00301D6C" w:rsidR="00A82333" w:rsidTr="41F89FE2" w14:paraId="6FB0CF1C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="614358C1" w14:textId="5D585B71" w:rsidR="0028122B" w:rsidRPr="0037753A" w:rsidRDefault="001D05E5" w:rsidP="003529E2">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="00301D6C" w:rsidP="003529E2" w:rsidRDefault="00301D6C" w14:paraId="599E6B6C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0028122B" w:rsidP="003529E2" w:rsidRDefault="1A5065E8" w14:paraId="3C3BF898" w14:noSpellErr="1" w14:textId="39AA1155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="41F89FE2" w:rsidR="1A5065E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>Our Performance approach is University wide</w:t>
             </w:r>
-            <w:r w:rsidR="00DE6454" w:rsidRPr="0037753A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="41F89FE2" w:rsidR="5D4BD8F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> where</w:t>
             </w:r>
-            <w:r w:rsidRPr="0037753A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="41F89FE2" w:rsidR="1A5065E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DE6454" w:rsidRPr="0037753A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="41F89FE2" w:rsidR="5D4BD8F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">ongoing conversations enable colleagues to discuss their goals, career development and performance in a meaningful way. </w:t>
             </w:r>
-            <w:r w:rsidRPr="0037753A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="41F89FE2" w:rsidR="1A5065E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DE6454" w:rsidRPr="0037753A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="41F89FE2" w:rsidR="5D4BD8F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Aligning to</w:t>
             </w:r>
-            <w:r w:rsidRPr="0037753A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="41F89FE2" w:rsidR="1A5065E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> our high-performance culture which is essential to deliver our M</w:t>
             </w:r>
-            <w:r w:rsidR="00DE6454" w:rsidRPr="0037753A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="41F89FE2" w:rsidR="5D4BD8F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
-            <w:r w:rsidRPr="0037753A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="41F89FE2" w:rsidR="18C2CDEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="41F89FE2" w:rsidR="1A5065E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">2035 strategy.  Performance at the University is driven by purpose.  </w:t>
             </w:r>
-            <w:r w:rsidR="00DE6454" w:rsidRPr="0037753A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="41F89FE2" w:rsidR="5D4BD8F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidRPr="0037753A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="41F89FE2" w:rsidR="1A5065E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>onversations build connection and alignment to our M</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t xml:space="preserve">onversations build connection and alignment to </w:t>
+            </w:r>
+            <w:bookmarkStart w:name="_Int_DdCqnYu3" w:id="1316151171"/>
+            <w:r w:rsidRPr="41F89FE2" w:rsidR="1A5065E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>c</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t>our</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="1316151171"/>
+            <w:r w:rsidRPr="41F89FE2" w:rsidR="1A5065E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>2035 strategy.</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="R431d65edc1af462d">
+              <w:r w:rsidRPr="41F89FE2" w:rsidR="1A5065E8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>M</w:t>
+              </w:r>
+              <w:r w:rsidRPr="41F89FE2" w:rsidR="5D4BD8F8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>c</w:t>
+              </w:r>
+              <w:r w:rsidRPr="41F89FE2" w:rsidR="41AABE1F">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>r</w:t>
+              </w:r>
+              <w:r w:rsidRPr="41F89FE2" w:rsidR="1A5065E8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>2035 strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="41F89FE2" w:rsidR="1A5065E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00301D6C" w:rsidP="003529E2" w:rsidRDefault="00301D6C" w14:paraId="614358C1" w14:textId="38792355">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A82333" w14:paraId="554A98B4" w14:textId="77777777" w:rsidTr="73BD767C">
+      <w:tr w:rsidRPr="00301D6C" w:rsidR="00A82333" w:rsidTr="41F89FE2" w14:paraId="554A98B4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="36639E" w:themeFill="accent1"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="706106B1" w14:textId="389F2491" w:rsidR="00A82333" w:rsidRPr="00A925F9" w:rsidRDefault="00A82333" w:rsidP="00A82333">
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00A82333" w:rsidP="00A82333" w:rsidRDefault="00A82333" w14:paraId="706106B1" w14:textId="389F2491">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
               <w:t>How to use this form</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A82333" w14:paraId="68624EE4" w14:textId="77777777" w:rsidTr="73BD767C">
+      <w:tr w:rsidRPr="00301D6C" w:rsidR="00A82333" w:rsidTr="41F89FE2" w14:paraId="68624EE4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2364"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3F565588" w14:textId="2193D969" w:rsidR="000B73C5" w:rsidRPr="0037753A" w:rsidRDefault="000B73C5" w:rsidP="0000297D">
+          <w:p w:rsidRPr="00301D6C" w:rsidR="000B73C5" w:rsidP="0000297D" w:rsidRDefault="000B73C5" w14:paraId="3F565588" w14:textId="2193D969">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>This form is designed to help you reflect on your growth, goals, and career throughout the year.  Each section</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00301D6C" w:rsidR="000414AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00301D6C" w:rsidR="00AD25B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">is divided into four </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00301D6C" w:rsidR="00E324DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>touchpoints</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00301D6C" w:rsidR="00AD25B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that are </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00301D6C" w:rsidR="00DC1524">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>distinct yet interconnected</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00301D6C" w:rsidR="00FA4020">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00301D6C" w:rsidR="00E324DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>designed to support an ongoing conversation throughout the year with colleagues.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00EE409A" w:rsidP="0000297D" w:rsidRDefault="00EE409A" w14:paraId="2BCF2AB4" w14:textId="024F10A9">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goals: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Focus on what you want to achieve in </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00301D6C" w:rsidR="00100ECA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">both </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>the short and long term. Use this section to outline your key priorities, what success looks like, and any support you might need.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidP="00F44475" w:rsidRDefault="00F44475" w14:paraId="433BA9D1" w14:textId="765AAF4A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Career: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Reflect on your career aspirations where you’d like to be, what skills you want to build, and what opportunities could help you get there.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00EE409A" w:rsidP="0000297D" w:rsidRDefault="00EE409A" w14:paraId="054910D0" w14:textId="0B1F13BC">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Talent</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00301D6C" w:rsidR="006612E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Explore your strengths and potential.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00301D6C" w:rsidR="006612E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Consider what you’re great at, how you’ve added value, and what opportunities could help you develop further.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00EE409A" w:rsidP="0000297D" w:rsidRDefault="00EE409A" w14:paraId="78E36552" w14:textId="10039ACE">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Review</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00301D6C" w:rsidR="003A2702">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00301D6C" w:rsidR="009830E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A space to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00301D6C" w:rsidR="00A15487">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>acknowledge</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00301D6C" w:rsidR="009830E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> your </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>achievements, reflect on challenges, and think about what you want to focus on going forward</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00A86774" w:rsidP="00FA4020" w:rsidRDefault="00316900" w14:paraId="55F30DB9" w14:textId="7FF320F7">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0037753A">
-[...275 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Tips:</w:t>
             </w:r>
-            <w:r w:rsidR="00FA4020">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00301D6C" w:rsidR="00FA4020">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA4020">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Click </w:t>
             </w:r>
-            <w:hyperlink w:anchor="Tips" w:history="1">
-              <w:r w:rsidRPr="00FA4020">
+            <w:hyperlink w:history="1" w:anchor="Tips">
+              <w:r w:rsidRPr="00301D6C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:bCs/>
-                  <w:sz w:val="22"/>
-                  <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00FA4020">
+            <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="660098" w:themeColor="text2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA4020">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>for tips on how to get this most out of this document and conversation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A82333" w:rsidRPr="00A82333" w14:paraId="64340D27" w14:textId="77777777" w:rsidTr="73BD767C">
+      <w:tr w:rsidRPr="00301D6C" w:rsidR="00A82333" w:rsidTr="41F89FE2" w14:paraId="64340D27" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="36639E" w:themeFill="accent1"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="77BB36D9" w14:textId="76758706" w:rsidR="00A82333" w:rsidRPr="00A925F9" w:rsidRDefault="00A82333" w:rsidP="00A82333">
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00A82333" w:rsidP="00A82333" w:rsidRDefault="00A82333" w14:paraId="77BB36D9" w14:textId="76758706">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6C70C70F">
-              <w:rPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Goals</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A82333" w:rsidRPr="00A82333" w14:paraId="56DB5D00" w14:textId="77777777" w:rsidTr="73BD767C">
+      <w:tr w:rsidRPr="00301D6C" w:rsidR="00A82333" w:rsidTr="41F89FE2" w14:paraId="56DB5D00" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="19E4E946" w14:textId="1457C4B2" w:rsidR="00A82333" w:rsidRPr="00A925F9" w:rsidRDefault="04BAE89E" w:rsidP="0000297D">
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00A82333" w:rsidP="0000297D" w:rsidRDefault="04BAE89E" w14:paraId="19E4E946" w14:textId="1457C4B2">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
-                <w:b/>
-[...6 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Starting </w:t>
             </w:r>
-            <w:r w:rsidR="370E223F" w:rsidRPr="047C846F">
-              <w:rPr>
+            <w:r w:rsidRPr="00301D6C" w:rsidR="370E223F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>points to help you identify your goals:</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="2"/>
-[...18 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00301D6C" w:rsidR="00C52199">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EEC9C46" w14:textId="44E12A2C" w:rsidR="00CF6834" w:rsidRDefault="00CF6834" w:rsidP="0000297D">
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00CF6834" w:rsidP="0000297D" w:rsidRDefault="00CF6834" w14:paraId="5EEC9C46" w14:textId="44E12A2C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>What are your key priorities</w:t>
             </w:r>
-            <w:r w:rsidR="00510012">
+            <w:r w:rsidRPr="00301D6C" w:rsidR="00510012">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> and objectives</w:t>
             </w:r>
-            <w:r>
-[...19 lines deleted...]
-          <w:p w14:paraId="36340106" w14:textId="06062A08" w:rsidR="00CF6834" w:rsidRDefault="17C46348" w:rsidP="0000297D">
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for the coming months?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00CF6834" w:rsidP="0000297D" w:rsidRDefault="1183DFF8" w14:paraId="36340106" w14:textId="5D99B969">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120"/>
-            </w:pPr>
-[...4 lines deleted...]
-            <w:r w:rsidR="00483E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Are your goals clear, achievable, and aligned</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00301D6C" w:rsidR="677E8B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00301D6C" w:rsidR="44FD01D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00301D6C" w:rsidR="51D98116">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Research project objectives</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0418039F" w14:textId="699C0E40" w:rsidR="00CF6834" w:rsidRDefault="00CF6834" w:rsidP="0000297D">
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00CF6834" w:rsidP="0000297D" w:rsidRDefault="00CF6834" w14:paraId="0418039F" w14:textId="699C0E40">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">What support or resources do you need to </w:t>
             </w:r>
-            <w:r w:rsidR="2A593FF9">
+            <w:r w:rsidRPr="00301D6C" w:rsidR="2A593FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>achieve these goals</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="284FA655" w14:textId="77777777" w:rsidR="00CF6834" w:rsidRDefault="00CF6834" w:rsidP="0000297D">
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00CF6834" w:rsidP="0000297D" w:rsidRDefault="00CF6834" w14:paraId="284FA655" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120"/>
-            </w:pPr>
-[...1 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Are there any blockers or risks to achieving your goals?</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="5"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="2BD52A27" w14:textId="773C7064" w:rsidR="00CF6834" w:rsidRDefault="000D1BAD" w:rsidP="0000297D">
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00CF6834" w:rsidP="0000297D" w:rsidRDefault="000D1BAD" w14:paraId="2BD52A27" w14:textId="773C7064">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120"/>
-            </w:pPr>
-[...7 lines deleted...]
-          <w:p w14:paraId="2D4F50CC" w14:textId="488184EC" w:rsidR="00A925F9" w:rsidRPr="00A925F9" w:rsidRDefault="00A925F9" w:rsidP="0000297D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>What is your progress towards the research project outcomes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00A925F9" w:rsidP="0000297D" w:rsidRDefault="00A925F9" w14:paraId="2D4F50CC" w14:textId="488184EC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Don’t forget: </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>to include dates for when you hope to achieve your goals</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00287438" w:rsidRPr="00A82333" w14:paraId="7E7079EF" w14:textId="77777777" w:rsidTr="00227916">
+      <w:tr w:rsidRPr="00301D6C" w:rsidR="00287438" w:rsidTr="41F89FE2" w14:paraId="7E7079EF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2342" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="71F23E08" w14:textId="22D55EB1" w:rsidR="0032721E" w:rsidRPr="00A925F9" w:rsidRDefault="00A925F9" w:rsidP="0032721E">
-[...11 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="0032721E" w:rsidP="0032721E" w:rsidRDefault="00A925F9" w14:paraId="71F23E08" w14:textId="22D55EB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>Date of conversation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11606" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7FCD34D3" w14:textId="4F9067FD" w:rsidR="0032721E" w:rsidRDefault="0032721E" w:rsidP="0032721E"/>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="0032721E" w:rsidP="0032721E" w:rsidRDefault="0032721E" w14:paraId="7FCD34D3" w14:textId="4F9067FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E73A66" w:rsidRPr="00A82333" w14:paraId="77046665" w14:textId="77777777" w:rsidTr="00227916">
+      <w:tr w:rsidRPr="00301D6C" w:rsidR="00E73A66" w:rsidTr="41F89FE2" w14:paraId="77046665" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="74"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2342" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0C5D5D6A" w14:textId="6D77DC76" w:rsidR="0009050A" w:rsidRPr="009408E1" w:rsidRDefault="00754BF2" w:rsidP="00A82333">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="0009050A" w:rsidP="00A82333" w:rsidRDefault="00754BF2" w14:paraId="0C5D5D6A" w14:textId="6D77DC76">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Activity</w:t>
-            </w:r>
-[...16 lines deleted...]
-              <w:commentReference w:id="7"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2872" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="05305203" w14:textId="77777777" w:rsidR="00ED26BE" w:rsidRPr="0034636E" w:rsidRDefault="00ED26BE" w:rsidP="00ED26BE">
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00ED26BE" w:rsidP="00ED26BE" w:rsidRDefault="00ED26BE" w14:paraId="05305203" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3048"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Performance Objectives</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74D55D2F" w14:textId="43FF7763" w:rsidR="0009050A" w:rsidRPr="00ED26BE" w:rsidRDefault="00ED26BE" w:rsidP="00A82333">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="0009050A" w:rsidP="00A82333" w:rsidRDefault="00ED26BE" w14:paraId="74D55D2F" w14:textId="43FF7763">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED26BE">
-              <w:rPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Insert more rows as needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1343" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3864BE53" w14:textId="38B336F2" w:rsidR="0009050A" w:rsidRPr="009408E1" w:rsidRDefault="00A219E3" w:rsidP="00A82333">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="0009050A" w:rsidP="00A82333" w:rsidRDefault="00A219E3" w14:paraId="3864BE53" w14:textId="38B336F2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
-            <w:r w:rsidR="00114954">
-              <w:rPr>
+            <w:r w:rsidRPr="00301D6C" w:rsidR="00114954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>hen</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
-            <w:r w:rsidRPr="00ED26BE">
-              <w:rPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-              <w:t>Date</w:t>
+              <w:t xml:space="preserve"> Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1391" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0BE63F83" w14:textId="55EFBCE7" w:rsidR="0009050A" w:rsidRPr="009408E1" w:rsidRDefault="00114954" w:rsidP="00A82333">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="0009050A" w:rsidP="00A82333" w:rsidRDefault="00114954" w14:paraId="0BE63F83" w14:textId="55EFBCE7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Measured by</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3856DA60" w14:textId="56DBEC0B" w:rsidR="0009050A" w:rsidRPr="009408E1" w:rsidRDefault="00E73A66" w:rsidP="00A82333">
-[...64 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="0009050A" w:rsidP="00A82333" w:rsidRDefault="00E73A66" w14:paraId="3856DA60" w14:textId="56DBEC0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Support, development, coaching, mentoring</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00301D6C" w:rsidR="00A21BDB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="0034636E">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> resources needed?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D6195B" w:rsidRPr="00A82333" w14:paraId="7324ED6F" w14:textId="77777777" w:rsidTr="00227916">
+      <w:tr w:rsidRPr="00301D6C" w:rsidR="00D6195B" w:rsidTr="41F89FE2" w14:paraId="7324ED6F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="69"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2342" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="49FB20C1" w14:textId="2CA76534" w:rsidR="00D6195B" w:rsidRPr="009408E1" w:rsidRDefault="00F96CF7" w:rsidP="00A82333">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00D6195B" w:rsidP="00A82333" w:rsidRDefault="00F96CF7" w14:paraId="49FB20C1" w14:textId="2CA76534">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Research</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2872" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0AFC77C9" w14:textId="286E3578" w:rsidR="00D6195B" w:rsidRPr="00E55B85" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00D6195B" w:rsidP="00A82333" w:rsidRDefault="00E55B85" w14:paraId="0AFC77C9" w14:textId="286E3578">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E55B85">
-              <w:rPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...35 lines deleted...]
-              <w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00D6195B" w:rsidP="00A82333" w:rsidRDefault="00D6195B" w14:paraId="375B2E2D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00D6195B" w:rsidP="00A82333" w:rsidRDefault="00D6195B" w14:paraId="451C2671" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00E55B85" w:rsidP="00A82333" w:rsidRDefault="00E55B85" w14:paraId="0EB38CBE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00E55B85" w:rsidP="00A82333" w:rsidRDefault="00E55B85" w14:paraId="42245698" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1343" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="071ACDD4" w14:textId="77777777" w:rsidR="00D6195B" w:rsidRPr="009408E1" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00D6195B" w:rsidP="00A82333" w:rsidRDefault="00D6195B" w14:paraId="071ACDD4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1391" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2A56F1DE" w14:textId="77777777" w:rsidR="00D6195B" w:rsidRPr="009408E1" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00D6195B" w:rsidP="00A82333" w:rsidRDefault="00D6195B" w14:paraId="2A56F1DE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="70AE8B5A" w14:textId="1F318655" w:rsidR="00D6195B" w:rsidRPr="009408E1" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00D6195B" w:rsidP="00A82333" w:rsidRDefault="00D6195B" w14:paraId="70AE8B5A" w14:textId="1F318655">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D6195B" w:rsidRPr="00A82333" w14:paraId="57610D60" w14:textId="77777777" w:rsidTr="00227916">
+      <w:tr w:rsidRPr="00301D6C" w:rsidR="00D6195B" w:rsidTr="41F89FE2" w14:paraId="57610D60" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="69"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2342" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="69BA678E" w14:textId="77777777" w:rsidR="00D6195B" w:rsidRPr="009408E1" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00D6195B" w:rsidP="00A82333" w:rsidRDefault="00D6195B" w14:paraId="69BA678E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2872" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="72140A74" w14:textId="74DBE0A8" w:rsidR="00E55B85" w:rsidRPr="00E55B85" w:rsidRDefault="00E55B85" w:rsidP="00E55B85">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00E55B85" w:rsidP="00E55B85" w:rsidRDefault="00E55B85" w14:paraId="72140A74" w14:textId="74DBE0A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72668395" w14:textId="77777777" w:rsidR="00D6195B" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
-[...17 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00D6195B" w:rsidP="00A82333" w:rsidRDefault="00D6195B" w14:paraId="72668395" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00E55B85" w:rsidP="00A82333" w:rsidRDefault="00E55B85" w14:paraId="41C1054F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="008A5AD4" w:rsidP="00A82333" w:rsidRDefault="008A5AD4" w14:paraId="2F23B423" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1343" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="07C27EBB" w14:textId="77777777" w:rsidR="00D6195B" w:rsidRPr="009408E1" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00D6195B" w:rsidP="00A82333" w:rsidRDefault="00D6195B" w14:paraId="07C27EBB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1391" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4B848182" w14:textId="77777777" w:rsidR="00D6195B" w:rsidRPr="009408E1" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00D6195B" w:rsidP="00A82333" w:rsidRDefault="00D6195B" w14:paraId="4B848182" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6AB5B156" w14:textId="47F6FFA6" w:rsidR="00D6195B" w:rsidRPr="009408E1" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00D6195B" w:rsidP="00A82333" w:rsidRDefault="00D6195B" w14:paraId="6AB5B156" w14:textId="47F6FFA6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00227916" w:rsidRPr="00A82333" w14:paraId="6E0955C1" w14:textId="77777777" w:rsidTr="00227916">
+      <w:tr w:rsidRPr="00301D6C" w:rsidR="00227916" w:rsidTr="41F89FE2" w14:paraId="6E0955C1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="69"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2342" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="77D79C9E" w14:textId="56E8BDB7" w:rsidR="00227916" w:rsidRPr="009408E1" w:rsidRDefault="00227916" w:rsidP="00A82333">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00227916" w:rsidP="00A82333" w:rsidRDefault="00227916" w14:paraId="77D79C9E" w14:textId="56E8BDB7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Examples</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2872" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="25A052B6" w14:textId="77777777" w:rsidR="00227916" w:rsidRDefault="00227916" w:rsidP="00E55B85">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00227916" w:rsidP="00E55B85" w:rsidRDefault="00227916" w14:paraId="25A052B6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1343" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1291C698" w14:textId="77777777" w:rsidR="00227916" w:rsidRPr="009408E1" w:rsidRDefault="00227916" w:rsidP="00A82333">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00227916" w:rsidP="00A82333" w:rsidRDefault="00227916" w14:paraId="1291C698" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1391" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7D7C6AB7" w14:textId="77777777" w:rsidR="00227916" w:rsidRPr="009408E1" w:rsidRDefault="00227916" w:rsidP="00A82333">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00227916" w:rsidP="00A82333" w:rsidRDefault="00227916" w14:paraId="7D7C6AB7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2916E2D9" w14:textId="77777777" w:rsidR="00227916" w:rsidRPr="009408E1" w:rsidRDefault="00227916" w:rsidP="00A82333">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00227916" w:rsidP="00A82333" w:rsidRDefault="00227916" w14:paraId="2916E2D9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55B85" w:rsidRPr="00A82333" w14:paraId="783C2B8C" w14:textId="77777777" w:rsidTr="00227916">
+      <w:tr w:rsidRPr="00301D6C" w:rsidR="00E55B85" w:rsidTr="41F89FE2" w14:paraId="783C2B8C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="69"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2342" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="40EB30FC" w14:textId="7FE5A828" w:rsidR="00E55B85" w:rsidRPr="009408E1" w:rsidRDefault="00F96CF7" w:rsidP="00A82333">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00E55B85" w:rsidP="00A82333" w:rsidRDefault="00F96CF7" w14:paraId="40EB30FC" w14:textId="7FE5A828">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Other </w:t>
             </w:r>
-            <w:r w:rsidR="00227916">
-              <w:rPr>
+            <w:r w:rsidRPr="00301D6C" w:rsidR="00227916">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2872" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0EC5372D" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRPr="00E55B85" w:rsidRDefault="00E55B85" w:rsidP="00E55B85">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00E55B85" w:rsidP="00E55B85" w:rsidRDefault="00E55B85" w14:paraId="0EC5372D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E55B85">
-              <w:rPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...35 lines deleted...]
-              <w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00E55B85" w:rsidP="00A82333" w:rsidRDefault="00E55B85" w14:paraId="71D1E21C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00E55B85" w:rsidP="00A82333" w:rsidRDefault="00E55B85" w14:paraId="2E3740C4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00E55B85" w:rsidP="00A82333" w:rsidRDefault="00E55B85" w14:paraId="1A254765" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00E55B85" w:rsidP="00A82333" w:rsidRDefault="00E55B85" w14:paraId="19C2FE2E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1343" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="689DDAE3" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRPr="009408E1" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00E55B85" w:rsidP="00A82333" w:rsidRDefault="00E55B85" w14:paraId="689DDAE3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1391" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0AE32ECE" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRPr="009408E1" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00E55B85" w:rsidP="00A82333" w:rsidRDefault="00E55B85" w14:paraId="0AE32ECE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="414B139C" w14:textId="5C22DFA9" w:rsidR="00E55B85" w:rsidRPr="009408E1" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00E55B85" w:rsidP="00A82333" w:rsidRDefault="00E55B85" w14:paraId="414B139C" w14:textId="5C22DFA9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55B85" w:rsidRPr="00A82333" w14:paraId="6A610113" w14:textId="77777777" w:rsidTr="00227916">
+      <w:tr w:rsidRPr="00301D6C" w:rsidR="00E55B85" w:rsidTr="41F89FE2" w14:paraId="6A610113" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="69"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2342" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0ED6E027" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRPr="009408E1" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00E55B85" w:rsidP="00A82333" w:rsidRDefault="00E55B85" w14:paraId="0ED6E027" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2872" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4B55F268" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRPr="00E55B85" w:rsidRDefault="00E55B85" w:rsidP="00E55B85">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00E55B85" w:rsidP="00E55B85" w:rsidRDefault="00E55B85" w14:paraId="4B55F268" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4819CBD7" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00E55B85" w:rsidP="00A82333" w:rsidRDefault="00E55B85" w14:paraId="4819CBD7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="008A5AD4" w:rsidP="00A82333" w:rsidRDefault="008A5AD4" w14:paraId="6461F622" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1343" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1D2C5883" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRPr="009408E1" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00E55B85" w:rsidP="00A82333" w:rsidRDefault="00E55B85" w14:paraId="1D2C5883" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1391" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="494C4B1E" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRPr="009408E1" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00E55B85" w:rsidP="00A82333" w:rsidRDefault="00E55B85" w14:paraId="494C4B1E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="375F9EEF" w14:textId="1404950D" w:rsidR="00E55B85" w:rsidRPr="009408E1" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00E55B85" w:rsidP="00A82333" w:rsidRDefault="00E55B85" w14:paraId="375F9EEF" w14:textId="1404950D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00227916" w:rsidRPr="00A82333" w14:paraId="3A2E5A6F" w14:textId="77777777" w:rsidTr="00227916">
+      <w:tr w:rsidRPr="00301D6C" w:rsidR="00227916" w:rsidTr="41F89FE2" w14:paraId="3A2E5A6F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="69"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2342" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="46BBACA6" w14:textId="7046875F" w:rsidR="00227916" w:rsidRPr="009408E1" w:rsidRDefault="00227916" w:rsidP="00A82333">
-[...11 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00227916" w:rsidP="00A82333" w:rsidRDefault="00227916" w14:paraId="46BBACA6" w14:textId="7046875F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>Examples</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2872" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="28DB43DB" w14:textId="77777777" w:rsidR="00227916" w:rsidRDefault="00227916" w:rsidP="00E55B85">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00227916" w:rsidP="00E55B85" w:rsidRDefault="00227916" w14:paraId="28DB43DB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1343" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7EC70371" w14:textId="77777777" w:rsidR="00227916" w:rsidRPr="009408E1" w:rsidRDefault="00227916" w:rsidP="00A82333">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00227916" w:rsidP="00A82333" w:rsidRDefault="00227916" w14:paraId="7EC70371" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1391" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="33DC12EB" w14:textId="77777777" w:rsidR="00227916" w:rsidRPr="009408E1" w:rsidRDefault="00227916" w:rsidP="00A82333">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00227916" w:rsidP="00A82333" w:rsidRDefault="00227916" w14:paraId="33DC12EB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1CCE876E" w14:textId="77777777" w:rsidR="00227916" w:rsidRPr="009408E1" w:rsidRDefault="00227916" w:rsidP="00A82333">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00227916" w:rsidP="00A82333" w:rsidRDefault="00227916" w14:paraId="1CCE876E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F44475" w:rsidRPr="00A240CD" w14:paraId="1E464DB4" w14:textId="77777777" w:rsidTr="73BD767C">
+      <w:tr w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidTr="41F89FE2" w14:paraId="1E464DB4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="36639E" w:themeFill="accent1"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="027A060A" w14:textId="77777777" w:rsidR="00F44475" w:rsidRPr="00A240CD" w:rsidRDefault="00F44475">
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidRDefault="00F44475" w14:paraId="027A060A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6C70C70F">
-              <w:rPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Career</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F44475" w:rsidRPr="00600FE3" w14:paraId="4065C49E" w14:textId="77777777" w:rsidTr="73BD767C">
+      <w:tr w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidTr="41F89FE2" w14:paraId="4065C49E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0A1FC258" w14:textId="77777777" w:rsidR="00F44475" w:rsidRDefault="00F44475">
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidRDefault="00F44475" w14:paraId="0A1FC258" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
-                <w:b/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Starting points to help you think about your career:</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="8"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="7F6F6D2D" w14:textId="34FEA832" w:rsidR="00F44475" w:rsidRDefault="1528CFB6">
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidP="0038097E" w:rsidRDefault="1528CFB6" w14:paraId="7F6F6D2D" w14:textId="34FEA832">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="120"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Where would you like to see your career heading</w:t>
             </w:r>
-            <w:r w:rsidR="00492A62">
+            <w:r w:rsidRPr="00301D6C" w:rsidR="00492A62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18E54376" w14:textId="47D3A618" w:rsidR="0080649E" w:rsidRDefault="0080649E">
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidP="0038097E" w:rsidRDefault="00F44475" w14:paraId="70BC54ED" w14:textId="79736CB6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="120"/>
-            </w:pPr>
-[...7 lines deleted...]
-          <w:p w14:paraId="70BC54ED" w14:textId="77777777" w:rsidR="00F44475" w:rsidRDefault="00F44475">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>What skills or experiences would help you move forward?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="0038097E" w:rsidP="0038097E" w:rsidRDefault="00E81357" w14:paraId="138E25D8" w14:textId="2361BA55">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="120"/>
-            </w:pPr>
-[...4 lines deleted...]
-          <w:p w14:paraId="0412F26D" w14:textId="537E8F4D" w:rsidR="00F44475" w:rsidRDefault="661AD971">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">As part of our commitment to </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18">
+              <w:r w:rsidRPr="00301D6C">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>the Concordat to Support the Career Development of Researchers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>, the University gives encourages all research staff to use 10 days per year for professional and career development. How have you used/will you use your 10 days this yea</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00301D6C" w:rsidR="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidP="0038097E" w:rsidRDefault="0038097E" w14:paraId="0412F26D" w14:textId="537E8F4D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="120"/>
-            </w:pPr>
-[...4 lines deleted...]
-            <w:r w:rsidR="377A755A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00301D6C" w:rsidR="661AD971">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>re there roles or areas you’re curious to explore</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00301D6C" w:rsidR="377A755A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> inside or outside academia</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00301D6C" w:rsidR="661AD971">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>?</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="9"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="65EAE97B" w14:textId="77777777" w:rsidR="00F44475" w:rsidRDefault="00F44475">
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidP="0038097E" w:rsidRDefault="00F44475" w14:paraId="22A9FCD4" w14:textId="015BF6D3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="120"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>What kind of development opportunities would be most useful to you?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="000C0222" w14:textId="77777777" w:rsidR="00F44475" w:rsidRDefault="00F44475">
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidP="0038097E" w:rsidRDefault="00F44475" w14:paraId="000C0222" w14:textId="0A1A8F33">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="120"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Is your current role helping you grow in the direction you want?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67BA7BC9" w14:textId="34D2E3F2" w:rsidR="00F44475" w:rsidRDefault="00F44475">
+          <w:p w:rsidRPr="00301D6C" w:rsidR="22A141D6" w:rsidP="0038097E" w:rsidRDefault="22A141D6" w14:paraId="574EDB5A" w14:textId="3ABD82A9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>What support do you need to secure your next role?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidP="0038097E" w:rsidRDefault="00F44475" w14:paraId="67BA7BC9" w14:textId="4C7A8FE8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3048"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
-[...33 lines deleted...]
-          <w:p w14:paraId="782BB904" w14:textId="77777777" w:rsidR="00F44475" w:rsidRPr="00600FE3" w:rsidRDefault="00F44475">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>What opportunities are there at the University of Manchester to progress your career aims?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidP="0038097E" w:rsidRDefault="00F44475" w14:paraId="782BB904" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3048"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Don’t forget: </w:t>
             </w:r>
-            <w:r w:rsidRPr="000B6FC1">
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>to</w:t>
             </w:r>
-            <w:r w:rsidRPr="00600FE3">
-              <w:rPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00253406">
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>keep track of what steps you’re taking to move forward</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F44475" w14:paraId="0A69F39B" w14:textId="77777777" w:rsidTr="00227916">
+      <w:tr w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidTr="41F89FE2" w14:paraId="0A69F39B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2342" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1B34A61C" w14:textId="77777777" w:rsidR="00F44475" w:rsidRPr="00A925F9" w:rsidRDefault="00F44475">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidRDefault="00F44475" w14:paraId="1B34A61C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Date of conversation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11606" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4DD5494D" w14:textId="77777777" w:rsidR="00F44475" w:rsidRDefault="00F44475"/>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidRDefault="00F44475" w14:paraId="4DD5494D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F44475" w14:paraId="4B1385CA" w14:textId="77777777" w:rsidTr="73BD767C">
+      <w:tr w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidTr="41F89FE2" w14:paraId="4B1385CA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1DB3329D" w14:textId="07BF0635" w:rsidR="00F44475" w:rsidRDefault="00F44475"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="2A9FAF44" w14:textId="77777777" w:rsidR="00F44475" w:rsidRDefault="00F44475"/>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidRDefault="00F44475" w14:paraId="1DB3329D" w14:textId="07BF0635">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidRDefault="00F44475" w14:paraId="7EA97870" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidRDefault="00F44475" w14:paraId="467E64DC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidRDefault="00F44475" w14:paraId="79F035A4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidRDefault="00F44475" w14:paraId="0F46E019" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidRDefault="00F44475" w14:paraId="2D0FDAF4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidRDefault="00F44475" w14:paraId="544F7B23" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidRDefault="00F44475" w14:paraId="22DFEC72" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidRDefault="00F44475" w14:paraId="037E9827" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidRDefault="00F44475" w14:paraId="2A9FAF44" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A82333" w:rsidRPr="00A82333" w14:paraId="5689BB4D" w14:textId="77777777" w:rsidTr="73BD767C">
+      <w:tr w:rsidRPr="00301D6C" w:rsidR="00A82333" w:rsidTr="41F89FE2" w14:paraId="5689BB4D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="36639E" w:themeFill="accent1"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="02FA4730" w14:textId="217E4D0D" w:rsidR="00A82333" w:rsidRPr="00A240CD" w:rsidRDefault="00A240CD" w:rsidP="00A82333">
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00A82333" w:rsidP="00A82333" w:rsidRDefault="00A240CD" w14:paraId="02FA4730" w14:textId="217E4D0D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6C70C70F">
-              <w:rPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Talent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A82333" w:rsidRPr="00A82333" w14:paraId="32FE8822" w14:textId="77777777" w:rsidTr="73BD767C">
+      <w:tr w:rsidRPr="00301D6C" w:rsidR="00A82333" w:rsidTr="41F89FE2" w14:paraId="32FE8822" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="27FF9E73" w14:textId="007A7D5F" w:rsidR="00AF01FE" w:rsidRDefault="00D672DC" w:rsidP="0000297D">
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00AF01FE" w:rsidP="0000297D" w:rsidRDefault="00D672DC" w14:paraId="27FF9E73" w14:textId="007A7D5F">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Starting points to help you think about </w:t>
             </w:r>
-            <w:r w:rsidR="007107B9">
-              <w:rPr>
+            <w:r w:rsidRPr="00301D6C" w:rsidR="007107B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>your strengths and skills</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04E4F3D9" w14:textId="69B0FA83" w:rsidR="00AF01FE" w:rsidRDefault="00AF01FE" w:rsidP="0000297D">
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00AF01FE" w:rsidP="0000297D" w:rsidRDefault="00AF01FE" w14:paraId="04E4F3D9" w14:textId="69B0FA83">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="120"/>
-            </w:pPr>
-[...19 lines deleted...]
-            <w:r w:rsidR="00C52199">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What feedback have you received </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00301D6C" w:rsidR="00C52199">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">from anyone </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">since </w:t>
             </w:r>
-            <w:r w:rsidR="0023120C">
+            <w:r w:rsidRPr="00301D6C" w:rsidR="0023120C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>y</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>our last conversation?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7ED906C2" w14:textId="77777777" w:rsidR="00612C6D" w:rsidRPr="00612C6D" w:rsidRDefault="00612C6D" w:rsidP="0000297D">
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00612C6D" w:rsidP="0000297D" w:rsidRDefault="00612C6D" w14:paraId="7ED906C2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="120"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Based on the feedback that you have received, what are your strengths?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C5898BE" w14:textId="35BA95F5" w:rsidR="00AF01FE" w:rsidRPr="00612C6D" w:rsidRDefault="00612C6D" w:rsidP="0000297D">
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00AF01FE" w:rsidP="0000297D" w:rsidRDefault="00612C6D" w14:paraId="0C5898BE" w14:textId="35BA95F5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="120"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Based on the feedback you have received, what are your development areas?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6386684F" w14:textId="762858D6" w:rsidR="00A0183A" w:rsidRDefault="002E2592" w:rsidP="0000297D">
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00A0183A" w:rsidP="0000297D" w:rsidRDefault="002E2592" w14:paraId="6386684F" w14:textId="762858D6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="120"/>
-            </w:pPr>
-            <w:r w:rsidRPr="002E2592">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>What strengths have you used or developed recently, and how have they made an impact?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C275583" w14:textId="69CCABD6" w:rsidR="002E2592" w:rsidRDefault="005C0396" w:rsidP="0000297D">
+          <w:p w:rsidRPr="00301D6C" w:rsidR="002E2592" w:rsidP="0000297D" w:rsidRDefault="005C0396" w14:paraId="0C275583" w14:textId="69CCABD6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="120"/>
-            </w:pPr>
-            <w:r w:rsidRPr="005C0396">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Are there areas</w:t>
             </w:r>
-            <w:r w:rsidR="00E961F9">
+            <w:r w:rsidRPr="00301D6C" w:rsidR="00E961F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> where</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C0396">
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> you’d like to </w:t>
             </w:r>
-            <w:r w:rsidR="008837EF">
+            <w:r w:rsidRPr="00301D6C" w:rsidR="008837EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>learn more</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C0396">
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> or explore further?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73FA023B" w14:textId="78A53AE7" w:rsidR="005C0396" w:rsidRDefault="005C0396" w:rsidP="0000297D">
+          <w:p w:rsidRPr="00301D6C" w:rsidR="005C0396" w:rsidP="0000297D" w:rsidRDefault="005C0396" w14:paraId="73FA023B" w14:textId="78A53AE7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="120"/>
-            </w:pPr>
-            <w:r w:rsidRPr="005C0396">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">Have you had opportunities </w:t>
             </w:r>
-            <w:r w:rsidR="001B3AE2">
+            <w:r w:rsidRPr="00301D6C" w:rsidR="001B3AE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">recently </w:t>
             </w:r>
-            <w:r w:rsidRPr="005C0396">
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>to take on something new?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75F3D0BF" w14:textId="77777777" w:rsidR="005C0396" w:rsidRDefault="007107B9" w:rsidP="0000297D">
+          <w:p w:rsidRPr="00301D6C" w:rsidR="005C0396" w:rsidP="0000297D" w:rsidRDefault="007107B9" w14:paraId="75F3D0BF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="120"/>
-            </w:pPr>
-[...7 lines deleted...]
-          <w:p w14:paraId="18B30FDD" w14:textId="77777777" w:rsidR="007107B9" w:rsidRDefault="007107B9" w:rsidP="0000297D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>What motivates you in your role?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="007107B9" w:rsidP="0000297D" w:rsidRDefault="007107B9" w14:paraId="18B30FDD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="120"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007107B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Do you feel supported in your development?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A290702" w14:textId="2C4F064F" w:rsidR="00B4314A" w:rsidRPr="00B005CD" w:rsidRDefault="00B4314A" w:rsidP="0000297D">
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00B4314A" w:rsidP="0000297D" w:rsidRDefault="00B4314A" w14:paraId="1A290702" w14:textId="2C4F064F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="120"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Don’t forget: </w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r w:rsidR="008519BD">
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>to capture</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00301D6C" w:rsidR="008519BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> your</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B4314A">
-[...8 lines deleted...]
-            <w:r w:rsidR="008519BD">
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> strengths and development needs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00301D6C" w:rsidR="008519BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> and how you plan to build on them</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00287438" w:rsidRPr="00A82333" w14:paraId="1C762864" w14:textId="77777777" w:rsidTr="00227916">
+      <w:tr w:rsidRPr="00301D6C" w:rsidR="00287438" w:rsidTr="41F89FE2" w14:paraId="1C762864" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2342" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0876851B" w14:textId="0357600F" w:rsidR="0032721E" w:rsidRPr="00A925F9" w:rsidRDefault="0032721E" w:rsidP="00A82333">
-[...11 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="0032721E" w:rsidP="00A82333" w:rsidRDefault="0032721E" w14:paraId="0876851B" w14:textId="0357600F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>Date</w:t>
             </w:r>
-            <w:r w:rsidR="00A925F9" w:rsidRPr="00A925F9">
-              <w:rPr>
+            <w:r w:rsidRPr="00301D6C" w:rsidR="00A925F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> of conversation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11606" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="53E1E760" w14:textId="79CB5486" w:rsidR="0032721E" w:rsidRPr="00A82333" w:rsidRDefault="0032721E" w:rsidP="00A82333"/>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="0032721E" w:rsidP="00A82333" w:rsidRDefault="0032721E" w14:paraId="53E1E760" w14:textId="79CB5486">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0032721E" w:rsidRPr="00A82333" w14:paraId="4CAE4063" w14:textId="77777777" w:rsidTr="73BD767C">
+      <w:tr w:rsidRPr="00301D6C" w:rsidR="0032721E" w:rsidTr="41F89FE2" w14:paraId="4CAE4063" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1056"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="29B25392" w14:textId="77777777" w:rsidR="0012001D" w:rsidRDefault="0012001D" w:rsidP="00A82333"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="512D29ED" w14:textId="5FAFFA89" w:rsidR="00970E7F" w:rsidRPr="00A82333" w:rsidRDefault="00970E7F" w:rsidP="00A82333"/>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="0012001D" w:rsidP="00A82333" w:rsidRDefault="0012001D" w14:paraId="29B25392" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00970E7F" w:rsidP="00A82333" w:rsidRDefault="00970E7F" w14:paraId="6FC9455F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00970E7F" w:rsidP="00A82333" w:rsidRDefault="00970E7F" w14:paraId="57AAEEB1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00970E7F" w:rsidP="00A82333" w:rsidRDefault="00970E7F" w14:paraId="6A00CF72" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00301D6C" w:rsidP="00A82333" w:rsidRDefault="00301D6C" w14:paraId="49CB94E0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00301D6C" w:rsidP="00A82333" w:rsidRDefault="00301D6C" w14:paraId="0B13FE72" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00301D6C" w:rsidP="00A82333" w:rsidRDefault="00301D6C" w14:paraId="5764D873" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00301D6C" w:rsidP="00A82333" w:rsidRDefault="00301D6C" w14:paraId="256E3CBA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00301D6C" w:rsidP="00A82333" w:rsidRDefault="00301D6C" w14:paraId="0D622864" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00301D6C" w:rsidP="00A82333" w:rsidRDefault="00301D6C" w14:paraId="6171AFA5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00301D6C" w:rsidP="00A82333" w:rsidRDefault="00301D6C" w14:paraId="0F8B3C23" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00301D6C" w:rsidP="00A82333" w:rsidRDefault="00301D6C" w14:paraId="616A89B5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00301D6C" w:rsidP="00A82333" w:rsidRDefault="00301D6C" w14:paraId="46017582" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00301D6C" w:rsidP="00A82333" w:rsidRDefault="00301D6C" w14:paraId="15B8F575" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00970E7F" w:rsidP="00A82333" w:rsidRDefault="00970E7F" w14:paraId="2E41629E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00970E7F" w:rsidP="00A82333" w:rsidRDefault="00970E7F" w14:paraId="17545B80" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00970E7F" w:rsidP="00A82333" w:rsidRDefault="00970E7F" w14:paraId="512D29ED" w14:textId="5FAFFA89">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000347D0" w:rsidRPr="00A82333" w14:paraId="6EC9618B" w14:textId="77777777" w:rsidTr="73BD767C">
+      <w:tr w:rsidRPr="00301D6C" w:rsidR="000347D0" w:rsidTr="41F89FE2" w14:paraId="6EC9618B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="209"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="36639E" w:themeFill="accent1"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3C0389C7" w14:textId="54F75285" w:rsidR="000347D0" w:rsidRPr="005D55C4" w:rsidRDefault="000347D0" w:rsidP="0048304B">
+          <w:p w:rsidRPr="00301D6C" w:rsidR="000347D0" w:rsidP="0048304B" w:rsidRDefault="000347D0" w14:paraId="3C0389C7" w14:textId="54F75285">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Review</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000347D0" w:rsidRPr="00A82333" w14:paraId="5A0C5E26" w14:textId="77777777" w:rsidTr="73BD767C">
+      <w:tr w:rsidRPr="00301D6C" w:rsidR="000347D0" w:rsidTr="41F89FE2" w14:paraId="5A0C5E26" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="46CC5D94" w14:textId="329F7250" w:rsidR="000347D0" w:rsidRPr="00D672DC" w:rsidRDefault="000347D0" w:rsidP="0000297D">
+          <w:p w:rsidRPr="00301D6C" w:rsidR="000347D0" w:rsidP="0000297D" w:rsidRDefault="000347D0" w14:paraId="46CC5D94" w14:textId="329F7250">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Starting points to help with your review conversation:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7483F8DD" w14:textId="3CA7E38C" w:rsidR="000347D0" w:rsidRPr="00A82333" w:rsidRDefault="000347D0" w:rsidP="0000297D">
+          <w:p w:rsidRPr="00301D6C" w:rsidR="000347D0" w:rsidP="0000297D" w:rsidRDefault="000347D0" w14:paraId="7483F8DD" w14:textId="3CA7E38C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="120"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00A82333">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">How has the past year gone? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F8BC424" w14:textId="3A86859D" w:rsidR="000347D0" w:rsidRDefault="000347D0" w:rsidP="0000297D">
+          <w:p w:rsidRPr="00301D6C" w:rsidR="000347D0" w:rsidP="0000297D" w:rsidRDefault="000347D0" w14:paraId="1F8BC424" w14:textId="3A86859D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="120"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">What have been your biggest achievements this year? How did you go about delivering those achievements? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FF05818" w14:textId="5B2CFECA" w:rsidR="000347D0" w:rsidRDefault="000347D0" w:rsidP="0000297D">
+          <w:p w:rsidRPr="00301D6C" w:rsidR="000347D0" w:rsidP="0000297D" w:rsidRDefault="000347D0" w14:paraId="4FF05818" w14:textId="5B2CFECA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="120"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>What challenges have you faced? How did you handle them?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52706157" w14:textId="5707A701" w:rsidR="000347D0" w:rsidRDefault="000347D0" w:rsidP="0000297D">
+          <w:p w:rsidRPr="00301D6C" w:rsidR="000347D0" w:rsidP="0000297D" w:rsidRDefault="000347D0" w14:paraId="52706157" w14:textId="5707A701">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="120"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>What feedback have you received, and how did you act on it?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75588420" w14:textId="77777777" w:rsidR="000347D0" w:rsidRDefault="000347D0" w:rsidP="0000297D">
+          <w:p w:rsidRPr="00301D6C" w:rsidR="000347D0" w:rsidP="0000297D" w:rsidRDefault="000347D0" w14:paraId="75588420" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="120"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>What would you like to focus on or do differently going forward?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F7FEF4E" w14:textId="4A128BAA" w:rsidR="000347D0" w:rsidRPr="00A82333" w:rsidRDefault="000347D0" w:rsidP="0000297D">
+          <w:p w:rsidRPr="00301D6C" w:rsidR="000347D0" w:rsidP="0000297D" w:rsidRDefault="000347D0" w14:paraId="2F7FEF4E" w14:textId="4A128BAA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="120"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00E97281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>How do you think you have performed for Faculty Research Expectations and against the Promotions Criteria for your grade/role?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00287438" w:rsidRPr="00A82333" w14:paraId="42438819" w14:textId="77777777" w:rsidTr="00227916">
+      <w:tr w:rsidRPr="00301D6C" w:rsidR="00287438" w:rsidTr="41F89FE2" w14:paraId="42438819" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2342" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="097FF6B4" w14:textId="44E7087F" w:rsidR="000347D0" w:rsidRPr="00A925F9" w:rsidRDefault="000347D0" w:rsidP="000347D0">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="000347D0" w:rsidP="000347D0" w:rsidRDefault="000347D0" w14:paraId="097FF6B4" w14:textId="44E7087F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A925F9">
-              <w:rPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Date of conversation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11606" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="42D00B05" w14:textId="3471B6D6" w:rsidR="000347D0" w:rsidRPr="00A82333" w:rsidRDefault="000347D0" w:rsidP="000347D0">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="000347D0" w:rsidP="000347D0" w:rsidRDefault="000347D0" w14:paraId="42D00B05" w14:textId="3471B6D6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD47E2" w:rsidRPr="00A82333" w14:paraId="4B25C0B2" w14:textId="77777777" w:rsidTr="00227916">
+      <w:tr w:rsidRPr="00301D6C" w:rsidR="00CD47E2" w:rsidTr="41F89FE2" w14:paraId="4B25C0B2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2342" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5A0803A1" w14:textId="393C83B0" w:rsidR="00CD47E2" w:rsidRPr="00A925F9" w:rsidRDefault="68DD4242" w:rsidP="000347D0">
-[...12 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00CD47E2" w:rsidP="000347D0" w:rsidRDefault="68DD4242" w14:paraId="5A0803A1" w14:textId="393C83B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve">Is all </w:t>
             </w:r>
-            <w:r w:rsidR="02E17FDC" w:rsidRPr="047C846F">
-              <w:rPr>
+            <w:r w:rsidRPr="00301D6C" w:rsidR="02E17FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>essential</w:t>
             </w:r>
-            <w:r w:rsidRPr="047C846F">
-              <w:rPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> training complete?</w:t>
-            </w:r>
-[...9 lines deleted...]
-              <w:commentReference w:id="11"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2862" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="57E0ECFD" w14:textId="157B33AF" w:rsidR="00CD47E2" w:rsidRPr="00A82333" w:rsidRDefault="00761670" w:rsidP="000347D0">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00CD47E2" w:rsidP="000347D0" w:rsidRDefault="00761670" w14:paraId="57E0ECFD" w14:textId="157B33AF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Y</w:t>
             </w:r>
-            <w:r w:rsidR="00287438" w:rsidRPr="00287438">
+            <w:r w:rsidRPr="00301D6C" w:rsidR="00287438">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>es</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="556" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6AF087EA" w14:textId="01CBE715" w:rsidR="00CD47E2" w:rsidRPr="00A82333" w:rsidRDefault="00761670" w:rsidP="000347D0">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00CD47E2" w:rsidP="000347D0" w:rsidRDefault="00761670" w14:paraId="6AF087EA" w14:textId="01CBE715">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidR="00287438" w:rsidRPr="00287438">
+            <w:r w:rsidRPr="00301D6C" w:rsidR="00287438">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>o</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8188" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="00800AAA" w14:textId="7CE6B50E" w:rsidR="00CD47E2" w:rsidRPr="002D40D4" w:rsidRDefault="002D40D4" w:rsidP="000347D0">
-            <w:r>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00CD47E2" w:rsidP="000347D0" w:rsidRDefault="002D40D4" w14:paraId="00800AAA" w14:textId="7CE6B50E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Comments:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00450861" w:rsidRPr="00A82333" w14:paraId="47E590CC" w14:textId="77777777" w:rsidTr="00227916">
+      <w:tr w:rsidRPr="00301D6C" w:rsidR="00450861" w:rsidTr="41F89FE2" w14:paraId="47E590CC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2342" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2F0CDB95" w14:textId="77777777" w:rsidR="00450861" w:rsidRDefault="00450861" w:rsidP="000347D0">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00450861" w:rsidP="000347D0" w:rsidRDefault="00450861" w14:paraId="2F0CDB95" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Date of Induction</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08D82816" w14:textId="674E2F5C" w:rsidR="00761670" w:rsidRPr="047C846F" w:rsidRDefault="00761670" w:rsidP="000347D0">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00761670" w:rsidP="000347D0" w:rsidRDefault="00761670" w14:paraId="08D82816" w14:textId="674E2F5C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Check-in list new colleagues</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2862" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="67869926" w14:textId="5D92F234" w:rsidR="00450861" w:rsidRPr="00287438" w:rsidRDefault="00761670" w:rsidP="000347D0">
-            <w:r>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00450861" w:rsidP="000347D0" w:rsidRDefault="00761670" w14:paraId="67869926" w14:textId="5D92F234">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="556" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="31AE39BF" w14:textId="0A03D451" w:rsidR="00450861" w:rsidRPr="00287438" w:rsidRDefault="00761670" w:rsidP="000347D0">
-            <w:r>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00450861" w:rsidP="000347D0" w:rsidRDefault="00761670" w14:paraId="31AE39BF" w14:textId="0A03D451">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8188" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="03EA204B" w14:textId="414E9356" w:rsidR="00450861" w:rsidRDefault="00761670" w:rsidP="000347D0">
-            <w:r>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00450861" w:rsidP="000347D0" w:rsidRDefault="00761670" w14:paraId="03EA204B" w14:textId="414E9356">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Comments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00287438" w:rsidRPr="00A82333" w14:paraId="18354129" w14:textId="77777777" w:rsidTr="00227916">
+      <w:tr w:rsidRPr="00301D6C" w:rsidR="00287438" w:rsidTr="41F89FE2" w14:paraId="18354129" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2342" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5644B34E" w14:textId="42A0D0A2" w:rsidR="00287438" w:rsidRPr="00A925F9" w:rsidRDefault="002E51F2" w:rsidP="000347D0">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00287438" w:rsidP="000347D0" w:rsidRDefault="002E51F2" w14:paraId="5644B34E" w14:textId="42A0D0A2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Register of interest</w:t>
             </w:r>
-            <w:r w:rsidR="00BE6F86">
-              <w:rPr>
+            <w:r w:rsidRPr="00301D6C" w:rsidR="00BE6F86">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00287438">
-              <w:rPr>
+            <w:r w:rsidRPr="00301D6C" w:rsidR="00287438">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>declared?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2862" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="107D8AE7" w14:textId="12011C69" w:rsidR="00287438" w:rsidRPr="00A82333" w:rsidRDefault="00287438" w:rsidP="000347D0">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00287438" w:rsidP="000347D0" w:rsidRDefault="00287438" w14:paraId="107D8AE7" w14:textId="12011C69">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00287438">
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="556" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3B4688C0" w14:textId="2123F101" w:rsidR="00287438" w:rsidRPr="00A82333" w:rsidRDefault="00761670" w:rsidP="000347D0">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00287438" w:rsidP="000347D0" w:rsidRDefault="00761670" w14:paraId="3B4688C0" w14:textId="2123F101">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidR="00287438" w:rsidRPr="00287438">
+            <w:r w:rsidRPr="00301D6C" w:rsidR="00287438">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>o</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="797" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="066AF091" w14:textId="77777777" w:rsidR="00287438" w:rsidRPr="00287438" w:rsidRDefault="00287438" w:rsidP="000347D0">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00287438" w:rsidP="000347D0" w:rsidRDefault="00287438" w14:paraId="066AF091" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n/a </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7391" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="249F8EC7" w14:textId="0FFA0A54" w:rsidR="00287438" w:rsidRPr="00287438" w:rsidRDefault="00287438" w:rsidP="000347D0"/>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00287438" w:rsidP="000347D0" w:rsidRDefault="00287438" w14:paraId="249F8EC7" w14:textId="0FFA0A54">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000347D0" w:rsidRPr="00A82333" w14:paraId="693F0D66" w14:textId="77777777" w:rsidTr="73BD767C">
+      <w:tr w:rsidRPr="00301D6C" w:rsidR="000347D0" w:rsidTr="41F89FE2" w14:paraId="693F0D66" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1128"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2B25DFB8" w14:textId="56BFC116" w:rsidR="000347D0" w:rsidRDefault="00DF5DCC" w:rsidP="000347D0">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="000347D0" w:rsidP="000347D0" w:rsidRDefault="00DF5DCC" w14:paraId="2B25DFB8" w14:textId="56BFC116">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Research</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E29962C" w14:textId="77777777" w:rsidR="00C51B3A" w:rsidRDefault="00C51B3A" w:rsidP="000347D0">
-[...41 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00C51B3A" w:rsidP="000347D0" w:rsidRDefault="00C51B3A" w14:paraId="2E29962C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00C51B3A" w:rsidP="000347D0" w:rsidRDefault="00C51B3A" w14:paraId="2F9B2C82" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00C51B3A" w:rsidP="000347D0" w:rsidRDefault="00C51B3A" w14:paraId="39309EA2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00C51B3A" w:rsidP="000347D0" w:rsidRDefault="00C51B3A" w14:paraId="2575C5A9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="008A5AD4" w:rsidP="000347D0" w:rsidRDefault="008A5AD4" w14:paraId="6CA56CF9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00C51B3A" w:rsidP="000347D0" w:rsidRDefault="00C51B3A" w14:paraId="669E7D70" w14:textId="4F8A2E7F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000347D0" w:rsidRPr="00A82333" w14:paraId="05709C24" w14:textId="77777777" w:rsidTr="73BD767C">
+      <w:tr w:rsidRPr="00301D6C" w:rsidR="000347D0" w:rsidTr="41F89FE2" w14:paraId="05709C24" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1130"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="04878454" w14:textId="4E416B9F" w:rsidR="000347D0" w:rsidRDefault="00DF5DCC" w:rsidP="000347D0">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="000347D0" w:rsidP="000347D0" w:rsidRDefault="00DF5DCC" w14:paraId="04878454" w14:textId="4E416B9F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Other Activities</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BF340DC" w14:textId="77777777" w:rsidR="00C51B3A" w:rsidRDefault="00C51B3A" w:rsidP="000347D0">
-[...41 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00C51B3A" w:rsidP="000347D0" w:rsidRDefault="00C51B3A" w14:paraId="4BF340DC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00C51B3A" w:rsidP="000347D0" w:rsidRDefault="00C51B3A" w14:paraId="3DD35161" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00C51B3A" w:rsidP="000347D0" w:rsidRDefault="00C51B3A" w14:paraId="7E6443DA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="008A5AD4" w:rsidP="000347D0" w:rsidRDefault="008A5AD4" w14:paraId="74D1793F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00C51B3A" w:rsidP="000347D0" w:rsidRDefault="00C51B3A" w14:paraId="758E6360" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00C51B3A" w:rsidP="000347D0" w:rsidRDefault="00C51B3A" w14:paraId="32F1E87C" w14:textId="0BDAF630">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE2ECD" w:rsidRPr="00A82333" w14:paraId="4A576FC6" w14:textId="77777777" w:rsidTr="73BD767C">
+      <w:tr w:rsidRPr="00301D6C" w:rsidR="00BE2ECD" w:rsidTr="41F89FE2" w14:paraId="4A576FC6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1130"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1767D374" w14:textId="77777777" w:rsidR="00BE2ECD" w:rsidRPr="00970E7F" w:rsidRDefault="00BE2ECD" w:rsidP="00BE2ECD">
+          <w:p w:rsidRPr="003362ED" w:rsidR="00BE2ECD" w:rsidP="00BE2ECD" w:rsidRDefault="00BE2ECD" w14:paraId="1767D374" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:name="Tips" w:id="0"/>
+            <w:r w:rsidRPr="003362ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Tips:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="12"/>
-          <w:p w14:paraId="0527B86D" w14:textId="77777777" w:rsidR="00BE2ECD" w:rsidRPr="00970E7F" w:rsidRDefault="00BE2ECD" w:rsidP="00BE2ECD">
+          <w:bookmarkEnd w:id="0"/>
+          <w:p w:rsidRPr="003362ED" w:rsidR="00BE2ECD" w:rsidP="00BE2ECD" w:rsidRDefault="00BE2ECD" w14:paraId="0527B86D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003362ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Use the prompts provided in each section to guide you, they’re there to help generate ideas.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FDAD250" w14:textId="77777777" w:rsidR="00BE2ECD" w:rsidRPr="00970E7F" w:rsidRDefault="00BE2ECD" w:rsidP="00BE2ECD">
+          <w:p w:rsidRPr="003362ED" w:rsidR="00BE2ECD" w:rsidP="00BE2ECD" w:rsidRDefault="00BE2ECD" w14:paraId="5FDAD250" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003362ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Be ready to consider options for career development. You may not have </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00970E7F">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="003362ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>all of</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00970E7F">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="003362ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> the answers, but can you start to explore aspirations and development routes.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68C3210D" w14:textId="77777777" w:rsidR="00BE2ECD" w:rsidRPr="00970E7F" w:rsidRDefault="00BE2ECD" w:rsidP="00BE2ECD">
+          <w:p w:rsidRPr="003362ED" w:rsidR="00BE2ECD" w:rsidP="00BE2ECD" w:rsidRDefault="00BE2ECD" w14:paraId="68C3210D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003362ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Write freely, this is your space to reflect, there are no right or wrong answers. The more detail you include, the more useful your reflections will be.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20D7CF55" w14:textId="77777777" w:rsidR="00BE2ECD" w:rsidRPr="00970E7F" w:rsidRDefault="00BE2ECD" w:rsidP="00BE2ECD">
+          <w:p w:rsidRPr="003362ED" w:rsidR="00BE2ECD" w:rsidP="00BE2ECD" w:rsidRDefault="00BE2ECD" w14:paraId="20D7CF55" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003362ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Agree on some clear actions and set time to keep the conversation going with check-ins.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1239C108" w14:textId="77777777" w:rsidR="00BE2ECD" w:rsidRPr="00970E7F" w:rsidRDefault="00BE2ECD" w:rsidP="00BE2ECD">
+          <w:p w:rsidRPr="003362ED" w:rsidR="00BE2ECD" w:rsidP="00BE2ECD" w:rsidRDefault="00BE2ECD" w14:paraId="1239C108" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00970E7F">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="003362ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Refer back</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00970E7F">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="003362ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> to previous sections when having each conversation, so you can reflect on what you have achieved.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22199435" w14:textId="4CAEF884" w:rsidR="00BE2ECD" w:rsidRPr="00CD0F31" w:rsidRDefault="00BE2ECD" w:rsidP="00BE2ECD">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00301D6C" w:rsidR="00BE2ECD" w:rsidP="00BE2ECD" w:rsidRDefault="00BE2ECD" w14:paraId="22199435" w14:textId="4CAEF884">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003362ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Don’t forget: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00970E7F">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="003362ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Note down the date the conversation took place in each section. This will help you keep track of your conversations in line with the development cycle</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1D30C70C" w14:textId="77777777" w:rsidR="00170E11" w:rsidRDefault="00170E11" w:rsidP="00CD0F31"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId21"/>
+    <w:p w:rsidRPr="00301D6C" w:rsidR="00170E11" w:rsidP="00CD0F31" w:rsidRDefault="00170E11" w14:paraId="1D30C70C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00301D6C" w:rsidR="00170E11" w:rsidSect="0000297D">
+      <w:headerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="908" w:right="1440" w:bottom="670" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...291 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DE9F049" w14:textId="77777777" w:rsidR="00C3596D" w:rsidRDefault="00C3596D" w:rsidP="00A925F9">
+    <w:p w:rsidR="00DB2A3C" w:rsidP="00A925F9" w:rsidRDefault="00DB2A3C" w14:paraId="5F169E44" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C64DAEE" w14:textId="77777777" w:rsidR="00C3596D" w:rsidRDefault="00C3596D" w:rsidP="00A925F9">
+    <w:p w:rsidR="00DB2A3C" w:rsidP="00A925F9" w:rsidRDefault="00DB2A3C" w14:paraId="1B4A7756" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-[...5 lines deleted...]
-    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS PGothic">
+    <w:panose1 w:val="020B0600070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7BADE513" w14:textId="77777777" w:rsidR="00C3596D" w:rsidRDefault="00C3596D" w:rsidP="00A925F9">
+    <w:p w:rsidR="00DB2A3C" w:rsidP="00A925F9" w:rsidRDefault="00DB2A3C" w14:paraId="77640CF5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24154ECD" w14:textId="77777777" w:rsidR="00C3596D" w:rsidRDefault="00C3596D" w:rsidP="00A925F9">
+    <w:p w:rsidR="00DB2A3C" w:rsidP="00A925F9" w:rsidRDefault="00DB2A3C" w14:paraId="6ADD33D4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1318336367"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="603B7A51" w14:textId="05EB4C08" w:rsidR="00A925F9" w:rsidRDefault="00A925F9">
+      <w:p w:rsidR="00A925F9" w:rsidRDefault="00A925F9" w14:paraId="603B7A51" w14:textId="05EB4C08">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:t xml:space="preserve">Page </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
@@ -4092,1725 +4301,2068 @@
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="4F930973" w14:textId="77777777" w:rsidR="00A925F9" w:rsidRDefault="00A925F9">
+  <w:p w:rsidR="00A925F9" w:rsidRDefault="00A925F9" w14:paraId="4F930973" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
+</file>
+
+<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence">
+  <int2:observations>
+    <int2:bookmark int2:bookmarkName="_Int_DdCqnYu3" int2:invalidationBookmarkName="" int2:hashCode="LNdIS8GxX8z/gi" int2:id="eFo9sD6U">
+      <int2:state int2:type="gram" int2:value="Rejected"/>
+    </int2:bookmark>
+  </int2:observations>
+  <int2:intelligenceSettings/>
+</int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="076A25CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EAE03F60"/>
     <w:lvl w:ilvl="0" w:tplc="249607CC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10E2711A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A0C2BCEE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27A7605E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D1A0EC2"/>
     <w:lvl w:ilvl="0" w:tplc="249607CC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="285D243F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7886356E"/>
     <w:lvl w:ilvl="0" w:tplc="249607CC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F8E1FF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3378DBFE"/>
     <w:lvl w:ilvl="0" w:tplc="249607CC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3563613D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A0CDAB6"/>
     <w:lvl w:ilvl="0" w:tplc="249607CC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35897586"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D5862270"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40656209"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34EA8264"/>
     <w:lvl w:ilvl="0" w:tplc="D17E4982">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8A36BB0C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4A306BAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="5F3E2284">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="6700F2E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="6CFC5E0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="DC066478">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="B69C160C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4AB6BA42">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41756A1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D716F882"/>
     <w:lvl w:ilvl="0" w:tplc="249607CC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="561D70D7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="83DE5E2C"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64E8DD8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="72242D92"/>
     <w:lvl w:ilvl="0" w:tplc="AAECA410">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="66B6CC80">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="CC987428">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="83D28808">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="35A0A98E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="55EA4C20">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="F1EEE108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="71C88E08">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3EF81D3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77EA9FE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44EA19D4"/>
     <w:lvl w:ilvl="0" w:tplc="3C60A860">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="074093D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="49CED546">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="93F228E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="CE2CFE24">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="64160F40">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="575A97B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="169CC7D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="11E01326">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A5A2A98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="714CF90A"/>
     <w:lvl w:ilvl="0" w:tplc="249607CC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2020156730">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="804202376">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="389309153">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1443303308">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="55517639">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1675645668">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="546839054">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1115170312">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1780101487">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1619336448">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1141191538">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1057237726">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="634603289">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="160"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A82333"/>
     <w:rsid w:val="0000297D"/>
+    <w:rsid w:val="000117FE"/>
+    <w:rsid w:val="00030BB3"/>
     <w:rsid w:val="000347D0"/>
     <w:rsid w:val="000369F9"/>
+    <w:rsid w:val="00037842"/>
     <w:rsid w:val="000414AF"/>
     <w:rsid w:val="00056A5B"/>
     <w:rsid w:val="0005726C"/>
     <w:rsid w:val="00061880"/>
     <w:rsid w:val="0009050A"/>
     <w:rsid w:val="00091D2A"/>
+    <w:rsid w:val="00092977"/>
     <w:rsid w:val="000B43A9"/>
     <w:rsid w:val="000B5498"/>
     <w:rsid w:val="000B6FC1"/>
     <w:rsid w:val="000B73C5"/>
     <w:rsid w:val="000C188B"/>
     <w:rsid w:val="000D1BAD"/>
+    <w:rsid w:val="000D2145"/>
     <w:rsid w:val="00100ECA"/>
     <w:rsid w:val="00110BB9"/>
     <w:rsid w:val="00114954"/>
     <w:rsid w:val="0012001D"/>
     <w:rsid w:val="00147B62"/>
     <w:rsid w:val="00166846"/>
     <w:rsid w:val="00170E11"/>
+    <w:rsid w:val="00196D66"/>
     <w:rsid w:val="001A2F33"/>
     <w:rsid w:val="001B3AE2"/>
+    <w:rsid w:val="001B4B13"/>
     <w:rsid w:val="001C4DC4"/>
     <w:rsid w:val="001D05E5"/>
     <w:rsid w:val="001E3790"/>
+    <w:rsid w:val="001F6EBB"/>
     <w:rsid w:val="00227916"/>
     <w:rsid w:val="0023120C"/>
+    <w:rsid w:val="00241C8E"/>
     <w:rsid w:val="00245FC1"/>
     <w:rsid w:val="00253406"/>
     <w:rsid w:val="00261798"/>
+    <w:rsid w:val="00276AD5"/>
     <w:rsid w:val="0028122B"/>
+    <w:rsid w:val="002867E0"/>
     <w:rsid w:val="00287438"/>
     <w:rsid w:val="002D40D4"/>
     <w:rsid w:val="002E148B"/>
     <w:rsid w:val="002E2592"/>
     <w:rsid w:val="002E51F2"/>
     <w:rsid w:val="0030193D"/>
+    <w:rsid w:val="00301D6C"/>
     <w:rsid w:val="00316900"/>
+    <w:rsid w:val="00317329"/>
     <w:rsid w:val="0032721E"/>
+    <w:rsid w:val="003362ED"/>
+    <w:rsid w:val="00350D9A"/>
     <w:rsid w:val="003529E2"/>
+    <w:rsid w:val="00355A20"/>
     <w:rsid w:val="0037753A"/>
+    <w:rsid w:val="0038097E"/>
+    <w:rsid w:val="0038635A"/>
     <w:rsid w:val="003933C4"/>
     <w:rsid w:val="003A2702"/>
+    <w:rsid w:val="003E67DA"/>
     <w:rsid w:val="003E704C"/>
     <w:rsid w:val="00411F87"/>
     <w:rsid w:val="00414AB6"/>
     <w:rsid w:val="00450861"/>
+    <w:rsid w:val="00457A46"/>
+    <w:rsid w:val="0046615E"/>
     <w:rsid w:val="00473EE8"/>
     <w:rsid w:val="0048304B"/>
     <w:rsid w:val="00483E17"/>
+    <w:rsid w:val="00484C00"/>
     <w:rsid w:val="00490CF9"/>
     <w:rsid w:val="00492A62"/>
+    <w:rsid w:val="00496F9D"/>
+    <w:rsid w:val="004B47E6"/>
+    <w:rsid w:val="004D2F5E"/>
+    <w:rsid w:val="004E0C0E"/>
     <w:rsid w:val="004E7C11"/>
+    <w:rsid w:val="004F132C"/>
+    <w:rsid w:val="004F13C9"/>
     <w:rsid w:val="004F3677"/>
+    <w:rsid w:val="00501F11"/>
     <w:rsid w:val="00510012"/>
     <w:rsid w:val="00511F07"/>
     <w:rsid w:val="00517D33"/>
     <w:rsid w:val="00524FED"/>
     <w:rsid w:val="005256BD"/>
     <w:rsid w:val="00525B5C"/>
+    <w:rsid w:val="00525B8F"/>
     <w:rsid w:val="005345C1"/>
+    <w:rsid w:val="00537B8C"/>
     <w:rsid w:val="00540FA8"/>
+    <w:rsid w:val="00562241"/>
+    <w:rsid w:val="00587CEE"/>
     <w:rsid w:val="005B63C8"/>
     <w:rsid w:val="005C0396"/>
     <w:rsid w:val="005C7B12"/>
     <w:rsid w:val="005D55C4"/>
     <w:rsid w:val="005E322A"/>
     <w:rsid w:val="005F2A5E"/>
     <w:rsid w:val="00600FE3"/>
     <w:rsid w:val="00604ED7"/>
     <w:rsid w:val="006056B5"/>
+    <w:rsid w:val="0061143A"/>
     <w:rsid w:val="00612C6D"/>
     <w:rsid w:val="006612E5"/>
     <w:rsid w:val="00665875"/>
     <w:rsid w:val="00665D45"/>
+    <w:rsid w:val="0066750B"/>
     <w:rsid w:val="00682CAD"/>
     <w:rsid w:val="006970A5"/>
+    <w:rsid w:val="006A1203"/>
     <w:rsid w:val="006C5DFA"/>
     <w:rsid w:val="006E25AE"/>
     <w:rsid w:val="007107B9"/>
     <w:rsid w:val="007114C3"/>
     <w:rsid w:val="00754BF2"/>
     <w:rsid w:val="00761670"/>
     <w:rsid w:val="00765C3F"/>
     <w:rsid w:val="00794C15"/>
     <w:rsid w:val="00795C2E"/>
     <w:rsid w:val="00797C1A"/>
     <w:rsid w:val="007A595E"/>
     <w:rsid w:val="007A7EA4"/>
     <w:rsid w:val="007B1EC8"/>
     <w:rsid w:val="007C7632"/>
     <w:rsid w:val="007F0EFB"/>
     <w:rsid w:val="0080649E"/>
     <w:rsid w:val="00814F1E"/>
     <w:rsid w:val="008519BD"/>
+    <w:rsid w:val="00873260"/>
     <w:rsid w:val="008740F8"/>
+    <w:rsid w:val="00874A5E"/>
     <w:rsid w:val="00881561"/>
     <w:rsid w:val="008837EF"/>
     <w:rsid w:val="008A32DE"/>
     <w:rsid w:val="008A5AD4"/>
     <w:rsid w:val="008D6818"/>
+    <w:rsid w:val="00901FFE"/>
     <w:rsid w:val="00911D07"/>
     <w:rsid w:val="00934C49"/>
     <w:rsid w:val="0093714E"/>
     <w:rsid w:val="009408E1"/>
     <w:rsid w:val="00970E7F"/>
     <w:rsid w:val="009827D3"/>
     <w:rsid w:val="009830E7"/>
     <w:rsid w:val="00985F49"/>
+    <w:rsid w:val="009D49C3"/>
     <w:rsid w:val="009D6D83"/>
     <w:rsid w:val="00A0183A"/>
     <w:rsid w:val="00A1109F"/>
+    <w:rsid w:val="00A14C7A"/>
     <w:rsid w:val="00A15487"/>
     <w:rsid w:val="00A16D13"/>
+    <w:rsid w:val="00A17B61"/>
     <w:rsid w:val="00A219E3"/>
     <w:rsid w:val="00A21BDB"/>
     <w:rsid w:val="00A22055"/>
+    <w:rsid w:val="00A2213C"/>
     <w:rsid w:val="00A240CD"/>
     <w:rsid w:val="00A46FD1"/>
+    <w:rsid w:val="00A477A3"/>
+    <w:rsid w:val="00A5423A"/>
     <w:rsid w:val="00A6365B"/>
     <w:rsid w:val="00A66D1E"/>
     <w:rsid w:val="00A71DC2"/>
     <w:rsid w:val="00A7309B"/>
     <w:rsid w:val="00A82333"/>
     <w:rsid w:val="00A86774"/>
     <w:rsid w:val="00A925F9"/>
     <w:rsid w:val="00AA4ED5"/>
     <w:rsid w:val="00AA5548"/>
+    <w:rsid w:val="00AB7A69"/>
     <w:rsid w:val="00AC1AD7"/>
     <w:rsid w:val="00AC3A18"/>
+    <w:rsid w:val="00AC5983"/>
     <w:rsid w:val="00AD25B0"/>
+    <w:rsid w:val="00AD3340"/>
     <w:rsid w:val="00AD3CFB"/>
     <w:rsid w:val="00AD4C2D"/>
     <w:rsid w:val="00AE477A"/>
     <w:rsid w:val="00AF01FE"/>
     <w:rsid w:val="00AF21E1"/>
     <w:rsid w:val="00B005CD"/>
+    <w:rsid w:val="00B02891"/>
     <w:rsid w:val="00B04472"/>
     <w:rsid w:val="00B159EA"/>
     <w:rsid w:val="00B4314A"/>
     <w:rsid w:val="00B5549D"/>
     <w:rsid w:val="00B57651"/>
+    <w:rsid w:val="00B701FE"/>
     <w:rsid w:val="00B847D6"/>
+    <w:rsid w:val="00BA38D6"/>
     <w:rsid w:val="00BA3E2D"/>
+    <w:rsid w:val="00BB32D5"/>
     <w:rsid w:val="00BE2ECD"/>
     <w:rsid w:val="00BE6F86"/>
+    <w:rsid w:val="00BF2680"/>
+    <w:rsid w:val="00C12302"/>
+    <w:rsid w:val="00C15300"/>
     <w:rsid w:val="00C304BE"/>
     <w:rsid w:val="00C3596D"/>
+    <w:rsid w:val="00C44F59"/>
     <w:rsid w:val="00C458FC"/>
     <w:rsid w:val="00C50E89"/>
     <w:rsid w:val="00C51B3A"/>
     <w:rsid w:val="00C52199"/>
+    <w:rsid w:val="00C72FD9"/>
+    <w:rsid w:val="00C9039E"/>
     <w:rsid w:val="00C952C6"/>
+    <w:rsid w:val="00CA7395"/>
     <w:rsid w:val="00CD0F31"/>
     <w:rsid w:val="00CD47E2"/>
     <w:rsid w:val="00CD6B47"/>
     <w:rsid w:val="00CE7614"/>
     <w:rsid w:val="00CF6834"/>
+    <w:rsid w:val="00D07B28"/>
     <w:rsid w:val="00D1799A"/>
+    <w:rsid w:val="00D21247"/>
     <w:rsid w:val="00D33F50"/>
+    <w:rsid w:val="00D3733D"/>
     <w:rsid w:val="00D6195B"/>
     <w:rsid w:val="00D672DC"/>
+    <w:rsid w:val="00D97D95"/>
     <w:rsid w:val="00DA31C0"/>
     <w:rsid w:val="00DA703C"/>
+    <w:rsid w:val="00DB2A3C"/>
     <w:rsid w:val="00DC07EA"/>
     <w:rsid w:val="00DC1524"/>
     <w:rsid w:val="00DC7283"/>
     <w:rsid w:val="00DD0897"/>
+    <w:rsid w:val="00DE1AFF"/>
     <w:rsid w:val="00DE6454"/>
+    <w:rsid w:val="00DF3C86"/>
     <w:rsid w:val="00DF5DCC"/>
+    <w:rsid w:val="00E01BC1"/>
+    <w:rsid w:val="00E03CAA"/>
+    <w:rsid w:val="00E114B1"/>
     <w:rsid w:val="00E324DE"/>
     <w:rsid w:val="00E3671D"/>
     <w:rsid w:val="00E42DC3"/>
     <w:rsid w:val="00E55B85"/>
     <w:rsid w:val="00E73A66"/>
+    <w:rsid w:val="00E75DFB"/>
     <w:rsid w:val="00E76F22"/>
+    <w:rsid w:val="00E81357"/>
+    <w:rsid w:val="00E82223"/>
+    <w:rsid w:val="00E90C6B"/>
+    <w:rsid w:val="00E95EDF"/>
     <w:rsid w:val="00E96144"/>
     <w:rsid w:val="00E961F9"/>
     <w:rsid w:val="00E97281"/>
     <w:rsid w:val="00EB2335"/>
     <w:rsid w:val="00EC26F0"/>
     <w:rsid w:val="00ED26BE"/>
     <w:rsid w:val="00ED2E92"/>
     <w:rsid w:val="00EE409A"/>
     <w:rsid w:val="00EF278B"/>
     <w:rsid w:val="00F054B5"/>
     <w:rsid w:val="00F34A4D"/>
+    <w:rsid w:val="00F40B0B"/>
     <w:rsid w:val="00F44475"/>
+    <w:rsid w:val="00F8459F"/>
+    <w:rsid w:val="00F87EFA"/>
+    <w:rsid w:val="00F91210"/>
+    <w:rsid w:val="00F931EA"/>
     <w:rsid w:val="00F96CF7"/>
     <w:rsid w:val="00FA4020"/>
     <w:rsid w:val="00FA4972"/>
     <w:rsid w:val="00FB3841"/>
+    <w:rsid w:val="00FC72D5"/>
+    <w:rsid w:val="00FE3468"/>
     <w:rsid w:val="00FE356B"/>
     <w:rsid w:val="00FE6BE7"/>
     <w:rsid w:val="00FF40A3"/>
+    <w:rsid w:val="00FF683F"/>
     <w:rsid w:val="00FF7982"/>
     <w:rsid w:val="0142F029"/>
+    <w:rsid w:val="02AFD1D2"/>
     <w:rsid w:val="02E17FDC"/>
     <w:rsid w:val="0371B068"/>
     <w:rsid w:val="047C846F"/>
     <w:rsid w:val="04BAE89E"/>
     <w:rsid w:val="0685AF36"/>
+    <w:rsid w:val="0949FD2A"/>
+    <w:rsid w:val="0A73E2D3"/>
     <w:rsid w:val="0A80331E"/>
     <w:rsid w:val="0B682EFD"/>
+    <w:rsid w:val="10A72CD5"/>
     <w:rsid w:val="115D9412"/>
+    <w:rsid w:val="1183DFF8"/>
     <w:rsid w:val="1528CFB6"/>
+    <w:rsid w:val="1549E475"/>
     <w:rsid w:val="160AB590"/>
+    <w:rsid w:val="17250A12"/>
     <w:rsid w:val="17C46348"/>
+    <w:rsid w:val="18C2CDEF"/>
+    <w:rsid w:val="1A5065E8"/>
     <w:rsid w:val="1FDB2DC1"/>
+    <w:rsid w:val="22A141D6"/>
+    <w:rsid w:val="277105BC"/>
     <w:rsid w:val="2A593FF9"/>
+    <w:rsid w:val="2A6AD027"/>
     <w:rsid w:val="2C1A47A6"/>
+    <w:rsid w:val="2DB9DDC3"/>
+    <w:rsid w:val="2E1DC2F2"/>
+    <w:rsid w:val="2EF4FC82"/>
     <w:rsid w:val="326E79D0"/>
     <w:rsid w:val="370E223F"/>
     <w:rsid w:val="37338169"/>
     <w:rsid w:val="377A755A"/>
     <w:rsid w:val="3BDCB1D6"/>
     <w:rsid w:val="41883EA2"/>
+    <w:rsid w:val="41AABE1F"/>
+    <w:rsid w:val="41F89FE2"/>
+    <w:rsid w:val="44FD01D6"/>
+    <w:rsid w:val="47B84B08"/>
     <w:rsid w:val="48308358"/>
     <w:rsid w:val="488D62DD"/>
+    <w:rsid w:val="49CEA838"/>
     <w:rsid w:val="49D14DE3"/>
+    <w:rsid w:val="4A98844F"/>
+    <w:rsid w:val="4DB46E07"/>
+    <w:rsid w:val="50E9433B"/>
+    <w:rsid w:val="51D98116"/>
+    <w:rsid w:val="53262949"/>
+    <w:rsid w:val="53F6216E"/>
+    <w:rsid w:val="542116D5"/>
+    <w:rsid w:val="5D0559C4"/>
+    <w:rsid w:val="5D4BD8F8"/>
     <w:rsid w:val="64E92DC3"/>
     <w:rsid w:val="661AD971"/>
     <w:rsid w:val="66569AE6"/>
+    <w:rsid w:val="677E8B73"/>
     <w:rsid w:val="67C6F15C"/>
     <w:rsid w:val="68DD4242"/>
     <w:rsid w:val="6C70C70F"/>
     <w:rsid w:val="6C7C0F21"/>
     <w:rsid w:val="72CD34C1"/>
+    <w:rsid w:val="737F748B"/>
     <w:rsid w:val="73BD767C"/>
     <w:rsid w:val="73DC1D24"/>
+    <w:rsid w:val="7794E9FB"/>
+    <w:rsid w:val="77BFB58C"/>
     <w:rsid w:val="78706172"/>
+    <w:rsid w:val="7B7E1546"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="112523C6"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{2ECB4F09-B0F6-40F7-9C55-899BEA7A20BE}"/>
+  <w15:docId w15:val="{35B92BEC-BD57-46B9-8AF2-8C9A65662439}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5966,52 +6518,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -6078,93 +6630,93 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
@@ -6281,482 +6833,483 @@
       <w:iCs/>
       <w:color w:val="4E3652" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="4E3652" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="7F5986" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="7F5986" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4E3652" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="4E3652" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="7F5986" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="7F5986" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="66486C" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="66486C" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="284A76" w:themeColor="accent1" w:themeShade="BF"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="284A76" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="284A76" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="284A76" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00A82333"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A925F9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A925F9"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A925F9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A925F9"/>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C952C6"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C952C6"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C952C6"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C952C6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C952C6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00316900"/>
     <w:rPr>
       <w:color w:val="FF324B"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
@@ -6887,56 +7440,55 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1954090043">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researcherdevelopmentconcordat.ac.uk/wp-content/uploads/2022/01/Researcher-Development-Concordat_Sept2019-1.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/about/manchester-2035/" TargetMode="External" Id="R431d65edc1af462d" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="Rb2141506f8394eae" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Strategy 2035">
       <a:dk1>
         <a:srgbClr val="281C2A"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="F3F1E8"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="660098"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="36639E"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="FB66F9"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="097570"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="1CBC66"/>
@@ -7189,71 +7741,62 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_activity xmlns="d5db8e26-586c-48f6-b73b-a852ae3003bb" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FD9729D494A78F46A214F5BAB515C29C" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="478bfbe5f921b90cbed014e975eca95e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="d5db8e26-586c-48f6-b73b-a852ae3003bb" xmlns:ns4="d2537838-8f5c-46d2-b00c-ad838dd1c092" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="46a954080495b9f049c1cb97fda81cea" ns3:_="" ns4:_="">
     <xsd:import namespace="d5db8e26-586c-48f6-b73b-a852ae3003bb"/>
     <xsd:import namespace="d2537838-8f5c-46d2-b00c-ad838dd1c092"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -7448,119 +7991,121 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E9D191A-9839-434D-9204-BA74656656C8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01DC3F62-6C81-4952-87A8-404641D495FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="d5db8e26-586c-48f6-b73b-a852ae3003bb"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2BC8BA87-1705-48C3-B555-1D878461993D}">
-[...6 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38232567-4B1F-4495-96FF-A2705AF8A21B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d5db8e26-586c-48f6-b73b-a852ae3003bb"/>
     <ds:schemaRef ds:uri="d2537838-8f5c-46d2-b00c-ad838dd1c092"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2BC8BA87-1705-48C3-B555-1D878461993D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rachel Rolph</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <lastModifiedBy>Linda Simmonds</lastModifiedBy>
+  <revision>72</revision>
+  <lastPrinted>2026-03-09T22:32:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100FD9729D494A78F46A214F5BAB515C29C</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
     <vt:lpwstr>en</vt:lpwstr>
   </property>
 </Properties>
 </file>