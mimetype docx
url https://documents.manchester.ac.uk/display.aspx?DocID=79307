--- v1 (2026-07-03)
+++ v2 (2026-10-16)
@@ -9,53 +9,53 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00301D6C" w:rsidR="0000297D" w:rsidRDefault="0000297D" w14:paraId="297188BB" w14:textId="3C845BE1">
+    <w:p w14:paraId="297188BB" w14:textId="3C845BE1" w:rsidR="0000297D" w:rsidRPr="00301D6C" w:rsidRDefault="0000297D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00301D6C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CC59B2F" wp14:editId="637F5C59">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-914400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-819150</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="10709312" cy="2593340"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1090450526" name="Group 7"/>
@@ -200,3976 +200,3919 @@
                               <a:ext cx="1308100" cy="647700"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                           </pic:spPr>
                         </pic:pic>
                         <wps:wsp>
                           <wps:cNvPr id="144871197" name="Text Box 3"/>
                           <wps:cNvSpPr txBox="1"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="1442520" y="395891"/>
                               <a:ext cx="6231113" cy="845124"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln w="6350">
                               <a:noFill/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w:rsidR="0000297D" w:rsidP="0000297D" w:rsidRDefault="0000297D" w14:paraId="507BE81C" w14:textId="4FB5E137">
+                              <w:p w14:paraId="507BE81C" w14:textId="6CDFCD0F" w:rsidR="0000297D" w:rsidRDefault="00DE266B" w:rsidP="0000297D">
                                 <w:pPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:sz w:val="40"/>
                                     <w:szCs w:val="40"/>
                                   </w:rPr>
                                 </w:pPr>
-                                <w:r w:rsidRPr="00700EC0">
+                                <w:r>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:sz w:val="40"/>
                                     <w:szCs w:val="40"/>
                                   </w:rPr>
-                                  <w:t xml:space="preserve">Performing at Manchester – </w:t>
+                                  <w:t>Excelling</w:t>
+                                </w:r>
+                                <w:r w:rsidR="0000297D" w:rsidRPr="00700EC0">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                    <w:b/>
+                                    <w:bCs/>
+                                    <w:sz w:val="40"/>
+                                    <w:szCs w:val="40"/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve"> at Manchester – </w:t>
                                 </w:r>
                                 <w:r w:rsidR="00DE6454">
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:sz w:val="40"/>
                                     <w:szCs w:val="40"/>
                                   </w:rPr>
                                   <w:t>My Conversation</w:t>
                                 </w:r>
                               </w:p>
-                              <w:p w:rsidRPr="00700EC0" w:rsidR="00DE6454" w:rsidP="00DE6454" w:rsidRDefault="00DE6454" w14:paraId="634067A5" w14:textId="0C8F15AE">
+                              <w:p w14:paraId="634067A5" w14:textId="0C8F15AE" w:rsidR="00DE6454" w:rsidRPr="00700EC0" w:rsidRDefault="00DE6454" w:rsidP="00DE6454">
                                 <w:pPr>
                                   <w:jc w:val="center"/>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:sz w:val="40"/>
                                     <w:szCs w:val="40"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:sz w:val="40"/>
                                     <w:szCs w:val="40"/>
                                   </w:rPr>
                                   <w:t>Researcher Roles</w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                             <a:prstTxWarp prst="textNoShape">
                               <a:avLst/>
                             </a:prstTxWarp>
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group id="Group 7" style="position:absolute;margin-left:-1in;margin-top:-64.5pt;width:843.25pt;height:204.2pt;z-index:251658240;mso-width-relative:margin;mso-height-relative:margin" coordsize="107093,25933" o:spid="_x0000_s1026" w14:anchorId="3CC59B2F" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQC4muOSMAUAAFgQAAAOAAAAZHJzL2Uyb0RvYy54bWzUWNtu&#10;3DYQfS/QfyD0Hq9ue0XWgevUQQA3MWIXeeZyqZUQiWRJrnedr+8hKWkv3tSu0xTtg2XeOXN45szY&#10;r99sm5rcc20qKeZRchZHhAsml5VYzaPf765eTSJiLBVLWkvB59EDN9Gb859/er1RM57KUtZLrgkO&#10;EWa2UfOotFbNBgPDSt5QcyYVF5gspG6oRVevBktNNzi9qQdpHI8GG6mXSkvGjcHo2zAZnfvzi4Iz&#10;+7EoDLeknkewzfqv9t+F+w7OX9PZSlNVVqw1g77AioZWApf2R72llpK1rh4d1VRMSyMLe8ZkM5BF&#10;UTHufYA3SXzkzTst18r7spptVqqHCdAe4fTiY9mH+3da3aobDSQ2agUsfM/5si10437DSrL1kD30&#10;kPGtJQyDSTyOp1mSRoRhMh1OsyxvUWUloH+0kZW/PrV10F09ODBoo0ARs0PBfB8KtyVV3INrZkDh&#10;RpNqOY+yYRqP4uFoHBFBGxD2EyhExarmZOjI4ozA6h4wMzPA7m+hFSd5QCsZpnkce7R6l+lMaWPf&#10;cdkQ15hHGvd7ZtH7a2NhAZZ2S1rCLa+quiZFXSF+BKIsIlraz5UtvYt4I79/ZbDf7zBESYCXIX5i&#10;P+WjjV/WmtxTxMlilThXcdHK7G+YTv9ig1toSrrk4YwES4NrGKb2N7lsx5NhP05rVdIw3IHQW9Jf&#10;761oLa8rQfAW82jocMPxxDBaczybN5jObFVz92Ct9Zp6aJxptXBfIR1UYdaNgGDdA/qWfah5WP2J&#10;F+ADCJ6eQogyxoUNuO473fkGow89qQUOdCcXuL8/uz3Aad0O/e7sYGW73m3lXs76zSef7nBzv8Pf&#10;LIXtNzeVkPqUZzW8am8O6zuQAjQOpYVcPiBawDGvCUaxqwpUvabG3lAN9cS7ICPYj/gUtdzMI9m2&#10;IlJK/fXUuFuPcMZsRDZQ43lk/lhTDSrX7wW4Ok1yyAqxvpMPxyk6en9msT8j1s2lBJETEEQx33Tr&#10;bd01Cy2bz0gcF+5WTFHBcPc8YlZ3nUsbsgRSD+MXF34ZJFtRey1uFeuiyoXi3fYz1aqNVwtl/CA7&#10;caGzo7ANa917CHmxtrKoPFl3uLZ4Q+j29Dg0dyo1HaWjJJ+MYXpQKZ8pSB4UauUU6rmqnk3G6XgY&#10;kVPSnqVpnEEJXyDt39iKwAhZ5VDaVcVm+GkTHFqPpP3pQgC77NoxJhQTzbPOaKj+slavwsNWi6qu&#10;7IOvKxAbzihxf1Mxp++us8M/yUexwy2DkncPEEoIHz3d4rAVel2xa8m+GCLkZQkB4xdGQaVa2Roc&#10;Lvfdg3sXUHYv8adk3U22LoOwR2XBCdRCyfFWsnUDCQs1lOY1tSjgTFkpg0CZ8WbhVFW/X7bCajRz&#10;uurqpzQZ53Abl4UW1AJqZzW3rPQ64xWu0+B+wrvVeRLwdJmTLDbIDcizFMHgBemo6hiP8sloAhI+&#10;Jmg6GmfZEDFwxM+eZLtM+cxk+o0s4R4opHnvBbrBATT+R5RNsjzJkilE8ZCyqVONQw7+Y5R1hPjB&#10;DM2c+d/BQLf5iHOgFNiWxUmKUs2f3pe7WTxBaRMoN8rH41DjvJRxnk7HzHK54IfXucink3GSTPs6&#10;9865+IvcEo+ns6Etc4ndYrjVKjf+jYIXJ6YongN00+EERDuAbpRmSZJkAbpJPkxSj+1Lodsr5lx1&#10;R1BmjJwYuOd8osyz28UWpu1y7r9bywCiUMegEWoYNEL9gsaLaxf7X6pcdund1zP+z1e0Dv4+3u/7&#10;Vbt/CJz/CQAA//8DAFBLAwQKAAAAAAAAACEAoTxdTEJjAQBCYwEAFAAAAGRycy9tZWRpYS9pbWFn&#10;ZTEucG5niVBORw0KGgoAAAANSUhEUgAAAs4AAAK4CAYAAABkl3vwAAAAAXNSR0IArs4c6QAAAARn&#10;QU1BAACxjwv8YQUAAAAJcEhZcwAAHYcAAB2HAY/l8WUAAP+lSURBVHhe7N0HeBTXuTdw7v1yEzvl&#10;ptwkNze9OM1JHMdptmMHGxU6qIBtelFBSAhJCNSlVUeApFUFVOi99957B9NNM5hqOjY2TZj5npnZ&#10;2Z098545Z8/MNum8z/N/yG2xDdrd3/3nfWdbteLDhw8fPnz48PGDOW/t962PKyNf/bgqKvBaVWT/&#10;K5WRidcqI3KvV0U2XK+KnHW9MnLT9cqBUj6uHHjmelXE+etVA6XccMqA8zeq5Vyv6r/phi03q/rP&#10;ulnTr+F6Zb/cG5X9Eq9X9ev/cVWfwI8r+716pa7Hd9G/Hz58+PDhw4cPHz58vDZ36qK/eaMy5i9X&#10;K2LCr1mjR1ypHDTuWmX06muVUaevVUQ//bgyWvi4Mso5VWIipVy3JwLJQCk31KkegKS/cFOTfup8&#10;eKO674abNX0ablX3Tb9d2+fdm7X9/36llKOaDx8+fPjw4cOHj5vmo/LBv7xcPjjwijU26qp18Mgr&#10;1pg5Vypi9l2piLl9tSJGuFYpZhCSaHvYAS0j2iCgpdyq6SvlZk2fT25V9zl0s6b3gls1fcbcrOoT&#10;e7umd7sb1X1+I1gsX0L/2fnw4cOHDx8+fPjwwc6lsiF/vlIxOOKSNXbc5YrB+65UxApXKwYDiXGK&#10;RwFdZQzQcvog6X34dnXvCbdreg++Wdvr74LQ6j/Q3xs+fPjw4cOHDx8+LXiuWgf//lJ5bJ/LFfGV&#10;V6xxOy6Xxz25UhEnOBLrFHMAjSCaGdBoC43imQXQfYTbNb2F29W999+q7j3+dnWvyOs1PV9Gf9/4&#10;8OHDhw8fPnz4NPO5WBb7wsWyoe9dKo8vvWwdsvmSdchnl61DBHWuWOPkuARoZ0SzA1pGtFFAaxHN&#10;COia3sKt6l5Nt2p677xd07vqTm3vvrfG9XoR/X3lw4cPHz58+PDh0wzmUln8q5fLEkZeLB+666I1&#10;vumSdagg5rI1HgkHNIpnNaCdUt3r0O3antZbY3sGor/ffPjw4cOHDx8+fPxozlsTXrtQOjT7UnnC&#10;5kvlCYIjQ+XY8EwDaDuiDQMaRXQzAHRNLzF7btf2LLpb2/Nt9M+BDx8+fPjw4cOHjw/O+dJhv7tQ&#10;ljTkYlnS4o/KEz67WJ4oOKLGswrRhgHtjGgtnj0LaA2iPQjoWzW9nt6q7bX6dm3P4Xf5XjQfPnz4&#10;8OHDh49vzbmKof97oXRYrwtlSZMulCVd+qg8SbjoFDWeOaA9AWhbbt6p7Tnrbm3PiGvWd3+O/rnx&#10;4cOHDx8+fPjw8cAcs1i+fL4sqcOFsmHlF0qHHfmobJigiQmA1iKaAxrFMxHQtWJ6nrlT02Pcreoe&#10;4Xfqun8T/fPkw4cPHz58+PDhY/Kct1ieO182PPF86fAzF8qGCxfKkqV8ZA8NoFFEo3j2T0A7EI3i&#10;2XcAfae2p3Cntsel29U9cu9a+30L/fPlw4cPHz58+PDhY3DE3eXzpcMzL5SNOHihbIQgo1kdHwO0&#10;BtEc0M4NtJgep6SDwuper6B/3nz48OHDhw8fPnxcnLNlKX86P2ZE7vnSEUfPl44QlMh4hgAtI9oo&#10;oLWI5oBG8awFtBbRWjwDgK7p8eGd2p6jb9W890/0z58PHz58+PDhw4cPYc6MGvHKh2NSis6Xpn5w&#10;vjRFcI6XAa17SOh5QDsQ7d+AvlPT49Kd2p7WOzU93kB/Hvjw4cOHDx8+fPgg8+GYtH+eK00b/WFp&#10;6rkPS1MFJeft4YB2CdB2RBsFtIxoo4CGEY020D0/vl3zXi1/JjQfPnz48OHDhw8w50pT3zg3Jt36&#10;4ei0ix+OSROklCrxHKC1iOaAJgNai2g2QNsQ7QD07Vu1Perv1fYKRn9e+PDhw4cPHz58WtycHz38&#10;B+fGpE86Nya96dyYdEGJHc8c0FhAOxBtFNAQon0H0NKTOGp6Lrpe0/sF9OeHDx8+fPjw4cOn2c/Z&#10;MZbvnx2dmXJuTPqJc2MyBOdwQBsHNHRIyAJoGdFGAa1FNAOga3pevF3bM//e2J6/RH+e+PDhw4cP&#10;Hz58muWcGZ3Z/czojBVnx2QKSrR49iygHYjmgKYGtAbRKJ7dA+jbtT223KruMQD9ueLDhw8fPnz4&#10;8Gk2c7Y0+69nR2dVnx2def/s6Czh7OhMORzQLgEaRjQLoKEncfgVoCfdqe3RGv0548OHDx8+fPjw&#10;8ds5Vmb5zpnR2cNOj84+cmZ0tiBGhrMSzwP6vM8BWotoNkA7I5od0DKijQJai2hzAX2rtueHt2p7&#10;5dyp6P5T9OeODx8+fPjw4cPHr+ZMqSXk9OjsJWdG50hgRuN1QNtbaBTPHNB+A+iaXsKtmp4b7tT2&#10;6o3+/PHhw4cPHz58+Pj8nBqZ9edTo3Ksp0dl3z09SkSzOm4GtB3RvgJoGdFGAW1HtGFAo4huNoBu&#10;ulXbs+F2Vc9/oT+PfPjw4cOHDx8+PjmnRlr6ny7JvXl6lEVwJEdK8wE0gGgmQNsQbRjQzojW4tmz&#10;gNYg2pOAru51/2Ztz+GCpfWX0J9NPnz48OHDhw8fn5hjRZYXPyjJHXdqVK5w2im+B2gHon0X0Jc4&#10;oI0BurbX9Fs1vf+J/pzy4cOHDx8+fPh4dT4Ymdf1VEnu+lOj8gQ5uVL8E9DOiGYGtA3RxgGNttAc&#10;0CiedQC9h+8+8+HDhw8fPnx8Yo5ZLF8+NSo/+VRJ3gUHmtXxDUCfMw3QEKJZAI0iGsWzfwLa2Nd5&#10;uwfQt6p737ld0zPv07oe30V/fvnw4cOHDx8+fDwyZ0ry//DByPzxH5QUCB+U5Es5JUaDZ18CNPQk&#10;jmYKaA2iWzygZ96u7vEa+nPMhw8fPnz48OHj1vlgVH7IyZL8DTKa1fEGoG2INgxo6JCQBdAyoo0C&#10;Woto3wO0A9G+Amgtop3wXNNr362q3n3Rn2c+fPjw4cOHDx/T57zF8tzJkYUjTpYUXjxZUih8IAXF&#10;c3MENIpoLwNa90kcHNB6gL5V3evezepeBdfG9v4++vPNhw8fPnz48OFjypwcmf+nkyML60+OLBJE&#10;NKvjPkDLiDYKaBjRvgVoLaKbCaDtiDYKaBnRRgGtIPpWda/Z1/kzn/nw4cOHDx8+Zs+JoqKwE8VF&#10;m06OLBYkOCthATSIaBZAaxHNBmhnRHNAexLQEKJZAK1FNCWg99+p7tUP/Xnnw4cPHz58+PBhmpMl&#10;JYNOFBd9dGJksaDE1wF9hgPaI4B2INp3AX2zWh/QN6t737td2zsF/bnnw4cPHz58+PBxaY4Xlww/&#10;UTzy9omRIwU5DjyDgEYQzQ5oGdHGAY220L4HaAeimxugnRHNDmgZ0cYBjbbQajz3eSruPV8s6/Y8&#10;+hrgw4cPHz58+PDRHfH5zMeLRuYeH1ny+PjIEuGEFAXPrICGEM0CaBTRKJ4pAe3iISEHtBgUz6yA&#10;hg4JGQCtQTSKZxcBXdPb+mnlgO+hrwc+fPjw4cOHDx9wThQX/8/x4pLS48WjhOPFJXJGyvF1QGsR&#10;zQHtHkBDLXSzAXTDx+U9f4m+Lvjw4cOHDx8+fJzmeMGYnx0vHjVeRrM6JEA7I5od0DKiWwKgHYhG&#10;8ewtQGsRzQZoZ0SzA1pGtFFAaxFNBehZH9f2fQl9ffDhw4cPHz58+EhzvKTkD8eLRk8/VjxakIPi&#10;mRXQ+ENCDmj/APRl0wCNItp3AX2zus/y27W9X0dfJ3z48OHDhw+fFj7Hi8f882jR6CXHiscIchQ8&#10;y/F1QGsR7WVA2xHtK4CWEW0c0LYW2ocBrUG0EUBX9918q7ZvMPp64cOHDx8+fPi00DleVBpwpKh0&#10;w7GiMYIUO55pAG1DNAc0NaAdiDYKaADRTIC2IdowoJ0RrcWznwK6us/+W7V9wtDXDR8+fPjw4cOn&#10;hc2R/NKQI0Vj9hwtKhUcMQvQKKI5oP0N0Jc4oGVAV/f94FZ1H/5FKXz48OHDh09LnfcLSt84UlR6&#10;/2hRmSBHjWc5vg5oO6I1ePZ3QDsjmhnQNkQbBzTaQvseoB2IRvFsDqBvVPdtul7Ztxv6OuLDhw8f&#10;Pnz4NPM5Wmhte6So7MCRonIbmtWhAbQzorV45oBGAa1BNDOgIUSzABpFNIpnDmgA0OduVPd7D309&#10;8eGDneU1HX6wzNr1rVXWrm+tsHYNWWXt2n9VVdf+qyq75kqpCrGurgyZtLayy6Q1lV02iVlb1XWe&#10;9F9XdWlYU9k5V8zaqs5D1lR17b++onPvddaub4lZUxH6x02W1l9C/5p8+PDhw8e8OVpU/q8jheVb&#10;RDQ7hwOaA1oGtBbRjIDWILpZAPrwjeo+ndDXFZ8WPCKOl1d2fX15RUjv5ZUhOSsqu05eURGydWVl&#10;yOWVlSGCmFWqrK5yzpqqrvasVWUdkvWqbHDkkw1VXQ5trO6yYH1V5zEbKjsP3ljdte2mms4vCBbL&#10;f6J/r3z48OHDh34O5pf9+XCBdfmRQqtgjwbQaAvte4B2IBrFs7cAbUO0YUBDT+JgAbSM6JYAaAei&#10;PQnovjtuVvd7C3198WkBs7ym+w+WVYS+t7wqzLqsouuqZZUh55dXhghiVqiigBlFMyucMWiWsrG6&#10;iz2bVNlc3fnu5uouuzZXd5m0qbJz4qaari+j/zx8+PDhwweefQWVvzpcWDH7cGGFcFgNZ28A2obo&#10;lgBoGNEsgEYR7WVA6z6Jo/kD+kZ1vzU3x/b7K/o649PMZnFllxeXVob1WVYZUrm0InTHssqQx8sq&#10;QwUxCphdgTMtmmnhvFEFZ2c0O2eLLZurOp/aUtV5xtaqLkmbq7q+ubOs2/PoPzMfPnz4tPR5f8zY&#10;7x8urGw8XFgpyHBWYtUimhXQGkQ3F0DLiG4JgNYiupkA2o5oo4CWEW3Hc2W/BTfHDvwt+nrj48cz&#10;vyLs1wutIT2WlIeWLakM2bK4IvTzpZWhghIFzcso0cwKZxo067fNWjQr2apOVZdjW6u6TN5W1XnI&#10;tsrOr/KdaT58+LT02W+p++qhgsoKGc3q+B+gHYg2CGgQ0SyA1iKaDdDOiOaAJgPagWijgIYQ7QKg&#10;q/pNvlXW90fo646PH83S0k7fXVgRMmSRNWTX4opQYYkSFZid0UwPZxY008IZ1za7Audt9nQWtsu5&#10;tL2mk3V7TQe+1sGHD58WOe8XVha8X1AlSNHgmQPaXYDWIpoDGsVzcwH0jar+NedKor+Jvvb4+PAs&#10;ru7yw4XlIf0WWUOnLaoIvSaCWYmCZjyc8Wg2A844NNPCmRbNDjh3dsC5Rs4O8dfqTht21HRK217d&#10;5W/o7x8fPnz4NMc5lF+deqig6gs7nFWA1iK6mQAaQTQ7oGVEtwRAOxDd3ADtjGh2QMuI1gV0Vb8S&#10;/hADH59JltbPLawI6bSoMrRioTX0+KKKUEGMBs1A20wLZxY008IZh2ZWOANtsx3N6uys7nxnZ02n&#10;uTuqO0fvrur8C/T3lQ8fPnyawxwqqI47VFB97/2CakEOgmc/ArQD0UYBDSGaBdAoolE8UwLaxSdx&#10;cEDjEM0CaOiQkAHQakRX9c9CX4d8fGAWWbv+fL41LGthReiZhTYsq6OBs27b7HwU6M62mRbOODSj&#10;cHalbbajWZVdYqo73d9Z3WnSzqqOgejvMx8+fPj46xwoqGl3qKCm6VBBjSBHwTMHtLsBrUU0B3RL&#10;AvT1qn790dcjHy/NgorQoPkVYeMXVITdXFgRJlChmQhn19tmVjjj0GzGUSCubSbC2ZbdYqo7rdpZ&#10;3Sly29iO30Z/7/nw4cPHX+Zw4dhXDxXU7HWgWZ1qFaKbG6CdEc0OaBnRLQHQDkSjePYWoLWIZgO0&#10;M6LZAS0j2hVAX6/qf+5aVb+O6OuSjwdnfkVYhwUVYRPmW0M/WSCBWQkFnHXR7J+PoMPDWdU2A2sa&#10;ajSDcJbSSdhT03HDrqoOse+PDf0++mfBhw8fPr48J4qr/+dQXu2Mg/m1wqECJSie/QfQMKJZAI0/&#10;JOSA9g9A2xFtGNAoot0A6MqBq29U9/kN+vrk4+aZbw0LmW8NnbagIvSBCGZnNIeR0UyEMx2aWeFM&#10;g2az22aX1jQ0aFbgbM/WvdUdE3ZXtvsx+mfDhw8fPr44B/LH5h3MHyuIcFbCAe0ZQGsR7WVA2xHt&#10;K4CWEd0SAC0hunJAtdCq1X+gr1E+Jo94kTmvPPyd+dbQOfOtoU/n28CshTNF2wwcBarbZlo406KZ&#10;Bc64tpkVzri2mQ7OTmgW9tqyp7rT7t01nUbsHdvxl+ifFx8+fPj4yhzIr+19IG/cHRnOShyAdiAa&#10;xbO3AK1FNBugbYjmgKYGtAPRRgENIJoJ0DZEGwa0M6K1ePYsoG9UDRiKvk75mDhzK0LemFsRuknE&#10;shIYzfptM92aBh7NrHCmQTMtnGnRDK5pmNM22+EspbaTsK+207W91R0T+Zeq8OHDx9dmX17NP/fn&#10;jd1zIH+ccNAe/wW0HdGGAY0imgPaY4AuMwfQWkT7D6A/rhx45kbVgPbo65WPwZlb2f2vc60hNfMq&#10;Qj9ToxkPZ7a2mRbOODSjcDazbWaFs7vbZiX7ZDjLqem0+kBtp3fRP0c+fPjw8cbstDR850De+OkH&#10;8scLIpyVeBfQMqJbAqDtiNbg2d8B7YxodkDLLXRLALQD0Wo8R6y8XhPxAvq65cMwy8f2/PYca9iw&#10;edawI/MqwgQxZDRTwlm3bXbvUaAazbRwxqGZDs5sbTM1nNVoru0k7JfS8cG+2k5j91V1/Af658qH&#10;Dx8+npz9ueMtB/LGC/YggHYg2iigAUSzABpANBugnRGtxTMHNApoDaKZAQ0hmgXQKKJRPDcTQFcO&#10;rERft3xcnNnWsJA51rDF86wymOnhTIFmIpxdRzMrnHFoNvsokPkRdLao0UwHZzkHajse21/bafj+&#10;0k7fRf+M+fDhw8fdsy9/fM/9uXW39ufVOeDsDUAXmANoLaI5oFE8txRAaxHNCGgNoj0P6I+rIp5d&#10;r4oYgr5++VDMzIrwl+Zaw8rnlIfdnSuiWQVnHJpZ4Qyj2b1tMy2ccW2z63A26xF0rqNZhrOc/TUd&#10;lx6o7RCG/nnz4cOHj7tmb17d3/fl1e3an1cviHBWwgZoZ0SzA1puoX0a0DZEGwW0A9Eonr0FaBui&#10;DQMaehIHC6BlRLcEQDsQrQPoyohT16sj26KvYz6YmVvT/etzKsKGzLGGHRDBrMS1tln/KNDMtpkV&#10;zjg0a+FsXtvMsqbh4lEgCGcFzWIO1nYU2+dPDtV0qDhU0+Fl9M+fDx8+fMycQ5ZJ39qfVz9VRrM6&#10;DkBrEM0MaAjRLIBGEc0B7SlAw4hmATSKaC8DWvdJHD4I6MrI5R+PHcyf0EWaGaUhf51dFjp5jgrM&#10;em0zHs7G22ZaONOimRbO7mmbtWsaph4F6qAZgrOSQ7Uddx+q6dgL/Tngw4cPH7Nmj6U+a19egyBG&#10;i2f/A7QG0ayA1iC6uQBaRnRLALQW0c0E0DZEX6uKbEBfz3xUM8ca9u4ca+h2Ec20cIbRrN820x0F&#10;4tHMCmcaNNPCmRbN4JqGC22zGXDGodkGZ+FgTcfbh2o75u6pDvkf9GeCDx8+fIzMnrzGgH2Whov7&#10;cmU4GwM09CQOFkDLiG4JgHYg2iCgQUSzAFqLaDZAOyOaA5oMaAei6QF9rTLywbWqCP5kLnTmlnT/&#10;5uyysKzZ1vDrJDTTwZmtbaaFMw7NZsAZh2ZWOOPaZlo4U6EZfQQdJZxFNCt5X/y1psOM/ZXtXkV/&#10;Pvjw4cOHZTZZNn1pT27jtH25jYIjzoCGEc0CaBTRHNBEQI80C9Ayoo0CWotoDmgUz94A9LWKyFXX&#10;a2J/gL6+W+zMLA//26zysCmzreESmElwJqOZEs66bbN7jwLVaKaFMw7NdHCmPwp0Z9tMgrOcDnuO&#10;1Hbojf6c8OHDh4+rs8cyMXJv7gRBjDOe/RPQWkQ3F0BDT+JA8cwBrQa0A9HNDdDOiFYAfa0iOg19&#10;fbfImV3R7b3Z1rAdMpodcMahmQ7OFGgmwtl1NLPCGYdmCc4+0zYbeQQdGc3OcJbwfOfw2I55++v4&#10;Y+v48OHDNnss9b/ZmzthuwJnY4B2RjQHNBnQ8Nd5swAaQjQLoFFEo3imBLSLT+LggMYh2lVAR33w&#10;cXX0a+jrvMXMJGvXb80qD8+eVR52Q0Sz0baZFc4wmtngTItmWjjj2mbX4UzfNuPhzIZmWjir0XxY&#10;zFg574/tOPNIdaeW+0Lhw4cP8+yxTCjemztRcMQZ0FpEc0CjePZ9QMuINgpoLaI5oH0S0BVRdejr&#10;vEWM+Ki5WdbwdQqY9dpmCc4utc3uPQpUo5kVzjg008LZNTSzHwW64xF0EJr14HxE/vXa+zWd3kB/&#10;jvjw4cMHN3uyJ7bdnTPx6h6LGs4uANrFQ0J3A9qB6OYGaGdEc0CTAe1ANIpnbwFai2g2QDsjGgL0&#10;1YqoJ1cqI1vWU7jEfeaZ5WELZqnQrAdnXNuMh7Pvtc20cKZBMyuccW0zHZx10IwcBZrZNitwlvHc&#10;4cyR2vYD0J8nPnz48EFnk2XSc3tyJs/aY5kkOILimQPaXYCGEc0CaPyTODig3Q1oGdFGAW1HtGFA&#10;OxB9tSJ63aXKyB+jr/tmOdPLwt6eVR6+Vg/NtHCG0ayFs5ltMyuccWhmgTMtmsE1DRfaZmo4M7TN&#10;tHBW0OxI+2tHxnYYiv5c8eHDh4969lgmxeyxTBYccQa0FtEc0CieWwqgtYj2MqDtiOaA1gP01aro&#10;LPR13+xmpjW0y8zy8F0imvXgjEMzHZzZ2mZaOOPQzApnGjSzwhnXNtPCmQrNJj2CzgnOQNus5OjY&#10;DmI+O1rbIVOwWP4T/Rnjw4eP/43QqtV/KEH/Zyyz2zLhxd2Wybt3O8HZfwHtQDSKZ28BWotoNkDb&#10;EM0BTQ1oB6KNAhpANBOgbYg2DGhnRGvxDAC6YtDZG1Uxb6Kv/2YzM8pDe82yhh2D0Gz0KFCvbQbh&#10;rNs280fQuQRnSjTTwlmvbbahWcox6df2JfvrAr+J/qzx4cPH98eOZUEVi+U/BUEwjOddlsmjd1um&#10;CI6geOaA1gJaRrRRQNsRbRjQKKI5oD0GaBuijQJai2jzAX3VOmgi+vpvFjPD2m3QjPKwjxQ0o3D2&#10;RtuMhzMdms2AMw7NEpxNbJtZ1jS89Qg6V+Asp33t4cp2LWPPiQ8fPx8NlkUoK5nb/f9JMfifJO3O&#10;ntZxV86UG85wdgBai2gvA9qOaA5oTwPa2Nd5+zKgnRHdnAF9xTro2dWKmH7o+4Bfz6zy8OEzrWG3&#10;1WjWwpm9bWaFM4xmejizoJkWzri22XU407fNeDizoZkWzixodoZzB+FYbfupR2s7/B792ePDh4/3&#10;B4tlBcrqWFp/SfwV/fdwZXZmT9u2K2eqsFuJBs/+A2gHoo0CGkA0C6ABRLMB2hnRWjxzQKOA1iCa&#10;GdAQolkAjSIaxbNHAX1GsFi+hL4X+OXMtIYmzrSGC2LwaIbbZgnOLrXN/BF07mibWeFMg2ZWOKvR&#10;fNyRbcdqWn8d/Rnkw4ePZ0e9r0yNZTGbVGHcdd6VM/3dXTnTBEc4oImAtiHaKKC1iOaARvHs+4CW&#10;EW0U0FpEMwJag2g8oK9UDo5H3w/8bmaWhyfNLA97iKKZFs64thkPZ99rm2nhjEOzGXDGtc10cNZB&#10;s8lHgbhH0LkAZ+HE2PbTztR2/Qn6s8iHDx/3jgbKelhWoKzGct1f/0vMMcuLXxYjWFoxrWvszJ4+&#10;zxnODkDbEa3Bs78D2hnRzRrQNkQbBbQD0SievQVoG6INAxp6EkfLAPSVipjNV+qi/fdbhmeUd4uc&#10;UR52w5W2mRbOMJop4czYNrPCGYdmWjizoBlc03ChbaaGMwOaaeFMi2YtnDsIJ2o7jD0ytuO30Z9J&#10;Pnz4mDsaLEP7yiiW1a0yiuW53dVxeV1jl2V62I6cac925UwX5KB49h9AaxDNDGgI0SyARhHNAU0G&#10;tIxoo4CGEc0CaBTRXga07pM4mAEdg74v+MXMsoa9O9Mafk5BMy2ccWimgzMFmoG2mRbOODSzwpkG&#10;zaxwxrXNtHCmPQo0s22W4Gy4bXbk5NgOozZZWjePfSc+fHxosFhGoewilp9VtvuKOuL/LvrXJs3O&#10;rOkzd+ZMF5RwQJMALSPaKKA1iGYFtAbRHND+Bmgtoj0O6HV36qL960lbMyrCOsywhr9Pg2aPHwXq&#10;ts0t9xF0eDjj0UzbNtPCmbZtdgHOwoma9tnozycfPnxcG8P7yjYo02BZAvOk1s9Jmfvil9G/F73Z&#10;mT2j846s6Y93Zs8QpKgA7UA0imdvAdqGaMOAhp7EwQGtB2gHog0CGkQ0C6C1iGYDtDOiWzagB0eg&#10;7w8+O9OtYf+eaQ3fpkazHpxxbbPrR4EUaCbCmQ7NZsAZh2YJzia2zSxrGrRtMy2ccWhmhTMNmu1w&#10;rm3/4MTYdonozykfPnz0RwNlPSxT7CvrYdkO5Umtn7tY9urzYp7NefV58b9G/770Znv2zCk7s2cK&#10;cmx49iigZUQbBTSMaBZAo4jmgCYCeqRZgJYRbRTQWkRzQKN4hgB9uSJ25ZW66K+i7xE+NzNLw/8y&#10;vTxslR6aaeHslrYZWNNw51GgGs20cMa1zaxw9kbbTAtnHJpROLO2zfaM63D9g3Ed/Of/++TDx0uj&#10;wTLNvrIOltX7yrRYlsBc1+mr9lA+z3ln5sx227NnfrYje6YghgPaM4DWIrq5ABp6EgeKZy8D2sVD&#10;QncD2tjXeZsP6EvWwX3R9wmfmqll3V6YUR42dwaCZhTONGh2vW127yPozIAzDs20cKZFM7imwdg2&#10;s8IZh2ZaOLO0zVg4j+sgfDBO/Nftz34wrsM76M8tHz4tfbBYRqEMrWDoYBmFshrLCpSxWK7r9NVn&#10;U4O+Jkb866F/z9Bsz5rZuCN7liBHxrMzog0CGkQ0C6C1iGYDtDOiOaDJgIa/zpsF0BCiWQCNIhrF&#10;Mwe0IUCXxy4R6qL/C32v8JmZYQ2fJ6IZhbOZbTMezmxtMy2cWdBMC2ccmlnhTNM208FZB80mHwXq&#10;tc20cAbRrILzB+PaCyfHtrt5up5/uyCflj3e2ldGoayHZXXEf1/0nwGdHdmzArZnzbrrgDMloBFE&#10;swNaRrRRQGsRzQGN4tl9gIYOCVkALSPaKKC1iOaAZgH0RWtsD/T9widmenn4cAjNKJxxaKaFM4xm&#10;Sjj7SNtMC2cWNBttm6nhzIBmWjjTopkKznY0y3A+Na69cGhs+wWWol4voj/DfPg059FAWQ/LFCsY&#10;elimXsHQw3JN66+Ludn4+jfE/3v0nwedHVmzx27Pmi1sz56NwLkZAdrFQ0J3A9rY13lzQDcnQDsQ&#10;jeLZW4BWIbp8yHz0/cLrM708vOuM8rCPjMAZh2Y6OFOg2Q1tMyuccWg2+yjQnY+gY4EzDs0SnE1s&#10;m2E4t7fDWcxMa2jd94bH/gD9WebDpzmNBsu+sK+MwbICZQXLYp4pmRr0NfSfTT07Mmf/e3vW7Bvb&#10;s+YIEp5tgIYRzQJoCNEsgEYRjeKZA9pdgIYRzQJo/JM4OKDdDWgZ0SyAvlQe2w193/DaTBvT7cUZ&#10;1rD1rqJZhjN72+wynHXbZvc+go4WzjRtMx2c+SPocG2zKvf7F/Sf9D1LLP9qbj7NarBYRqEMrWDo&#10;YBmFMrSCoYdlFMpoq6zBcmW7/5YyTY7eNwhuy5pbKaNZHRKgnRHNDmgZ0UYBrUU0BzSKZ/cB2oZo&#10;HwG0FtFeBrQd0f4L6EvlQ2ah7xtembq66P+aYQ0bp6DZFTjj2mbXjwIp0EyEMx2aWeFMg2az22aW&#10;NQ1Ptc2scKZBMwxn57ZZzOlx7YXjY9sf+mdOzByOZz7+PH63r4xrlSEs1wV+U8zdSa2/Jf69ov/s&#10;4myyzPjutsw5Tduy5iJw5oB2F6AdiEbx7C1AaxHNAe0ZQDsQbRTQAKKZAG1DNADoixVD/4i+f3h8&#10;ppeFJdOimRbObmmbgTWNlvoIOjo4s6GZFs44NJsBZ/VRoLpthuAsZnVF1+W/zoib3cpiAT+U+fDx&#10;xdFAmRHLNPvKelhGoewylhUoY7CsRJjU+lvi3wf6+yDOloy5iSKa0ZgDaPyTOJodoO2I9hVAy4g2&#10;Cmg7og0DGkU0B7THAG1DtFFAX7TGj0TfPzw600pDu0wrD79AC2ccmjVwdqlt5o+g08LZeNvMCmcc&#10;mmnhzIJmLJx11jQUNCvJG9Vj3k/S4n3jP8bhwwczGiz7674yAmUIyyKU7Rn7xrel1HUCv8hga+ac&#10;5duy5glyaABtQ7SPAFqLaA5ozwHaGdFaPHsW0Ma+ztuXAe2MaC8Cet95a8K30PcQj8wsa8jvp5WF&#10;r1OjmRXONG0zHs5sbTMtnFnQTAtnHJpZ4eyRttlPH0GnB+czcj55Kydq20/Th1jRn3U+fLw5WCyj&#10;UIZaZR0so1CGWmU9LKNQhlplPSwrUAaxrEBZzIyOUp41BH/nWWOXb6C/P9syF76xNWP+QwecOaDd&#10;CWgHoo0CGkA0C6ABRHNAewbQGkQzAxpCNAugUUSjeLYBujzeO0eC08vDZk0vN45mWjjDaKaEs27b&#10;7HwU6M62mRbOODSjcDazbaaGMyWaWeBMi2YqOOu0zRg4i3+ft36RPuTqT1LjctGfdz58PDUtYV9Z&#10;F8s2KNux3BD8nU+qA/5HjPQ/F1r9h/r3a1vmgtytmfMFdTigvQVo6JAQxTMFoG2INgpoLaI5oFE8&#10;uw/Q0CEhC6BlRBsFtBrRF8uHjle/h3hkppeH9ZleHt5kBpxxaKaDMwWaiXB2vW1mhTMOzWYfBfJH&#10;0LncNttTOurdVT9Ljxd+lhafiP7c8+HjrtFAmRHL/rSvDGFZgbIay8+myPm0rvV3xYj/3Mrv286k&#10;Oc9vyVywfWvmAic4+wugjX2dNwe0TwCa8uu8SYB2IBrFs7cAbUN0cwR0WcLZC2OG/ML5XdiNM31M&#10;2M+ml4VvYEWzDGf2ttllOOuimT+CTgtn42imhTNt20wLZ9xRIE3brOTsuPaPAnKi1v80fcjdn6bH&#10;x6E//3z4mDUaLLe0fWVMqwxiWZVnKx0Hgpsz5neW0awOBzSKZzMArUE0M6AhRLMAGkU0BzQZ0DKi&#10;jQIaRjQLoFFEew7QF8oSopzfkd04U8vDLCKaWeGMa5vNPgo0s21mhTMNms1um1nWNNx5FKhGMyuc&#10;cWjGwpmxbT5ry0Jr2K4XMoYc/nlG/JWfpcUNQF8DfPiwDhbLKJShVlkHyyiUoVZZD8solKFWWQ/L&#10;VCsYOlhWoAxh+dmEdt9Tcn9s0PfFvzfl93NL5sLKLZkLhS2ZC6RwQHsL0NAhIQugZUQbBbQG0ayA&#10;1iCaA5oMaGdEexvQWkTLeL5QljDH+d3ZTTPNGv7WtLLw866gmRbOuLYZD2eKthk4ClS3zbRwpkUz&#10;C5xxbTMrnHFtMx2c2dBMC2ccmlnhDKKZ8hF0enAWkz2y56yfZ8QLP0+Pv//LzNg30NcCHz40w/eV&#10;8fvKNFgWoazk2VQ54l9P/L3dPmLxDzdnLDwuw1mJmwFN+XXeJEA7EI3i2VuAtiGaA1oTdwPagWiD&#10;gAYRzQJoLaKbI6A/Kk+4fbly2F/Q92xTx2Kx/Oe00rApZrXNtHCG0azfNtOtaeDRzApnGjTTwpkW&#10;zeCaho+0zbRwZkEzFs46R4FqNJPgfGZs+7N/y4pZ/4uMIcLPM4Yc/kVGfGf0NcGHDzQaKDNiuSXs&#10;K+thWYGymPsNbf5XzDMxUwL+R/x93pyxuO+WjEWCPRzQCKBlRBsFNIxoFkCjiOaAJgIaPCRE8UwD&#10;aBnRRgGtRbSfA7osaQT6/m3qTLOGD4TQzApnGjTj4czWNtPCmQXNtHDGoZkVzh5pm01+BJ3ZR4Hq&#10;ttnomoaYc7ZUjHl33S/S4+6KeP5letyuX6bHBqCvCz58xNFgme8r0+0rY7CsQNmO5YY2/ytMav0D&#10;MZ+Jv87t/v82py+eujljkSCGA9pbgHZGtLcBrUU0B7Q2KKBRRKN4pgS0i4eE7gY01dd5lyWtQd/L&#10;TZupZd1emF4WthWCMwuaaeEMo5kSzrpts3uPAtVopoUzDs10cGZrm6nhTIlmWjiztM1UcNZpm12H&#10;czvh7Nh2z9rnRaz7pQjnjCHCrzLiNvwqLe419PXBp2UOFssolKFWWQfLKJShVlkPyyiUoVaZGcsU&#10;+8p6WEb3lamxPP7N/xPzbHxbKTuyZv5lU/riq5szFgty/APQDkQbBDSIaBZAaxHNAe0ZQMNf580C&#10;aAjRHNCUgP7iUnliG/S93ZSZXh5eqKDZDDjj0EwHZwo0E+HsOppZ4YxDs9lHgfwRdOa2zSKcxcyx&#10;hh78dUbcBRnOUpb9OnXIn9HXCJ/mP3xf2fx9ZRTKelj+vDHwh0q2ZM0f4UCzOn4MaPCQEMUzDaBl&#10;RBsFtBbRHNAont0HaOiQkAXQMqKNAlqL6OYD6Aulw4rR93rDI7bN02zPbGZFswxn9raZFc4wmt3b&#10;NtPC2S1tM7CmoUYzHs7G0UwLZ9q2mRbOZh8FquH84Xg5/Qr6bVbg/IKcOb/MGvpr9LXCp/mNBsqM&#10;WOb7yngsK1DWw/IzVT4f1+ZHm9MX7dqUsUTYLAXFMwe02wHt4iGhuwFt7Ou8OaCbE6AdiEbxDAP6&#10;QtmwS+j7vuGZXh4+3l1tswRnl9pm/aNAM9tmVjjj0KyBs4ltM8uahjuPAtVoZoUzDs1YOJuAZvWa&#10;hhrOG6s7ffiHzNjDKjgLL6THTfp1xqAfoa8XPv4/GizzfWXiCgYrlhUo02BZSn3rH58oyXh1c/ri&#10;m5sylgoinv0B0DCiWQANIZoF0CiiUTxzQLsL0DCiWQCNfxJHswO0HdHuAfT5sqRX0c8B5plS1q31&#10;tPLwm66imRbOuLYZD2fjbTMtnGnRTAtnmraZFc64tpkOzmxopoUzDs2scAbR7Ma2WUlsUd/VCpx/&#10;rSQzrvZPaYO/jb5u+PjfYLGMQhlqlXWwjEIZapVZsdxc9pUhLNuhbMOymGe27M5pGLQpfakgRcKz&#10;twCtRbQWzzSAdkY0O6BlRBsFtBbRHNAont0HaBuifQTQWkQ3T0BfKEsegn4mMM+08vBqM9tmWjjD&#10;aNZvm+mOAvFoZoUzDZpp4UyLZnBNw4W22Qw449BMC2daNFPBWecoUI1mOjg7t81izo9vJ+yo6fjB&#10;i5mxh9Vw/k1mnPCbjNgxL8TH27/JjI//jCEs831l0/aVNVi2QVmN5QcTg38i5tnE4J9sz5xTuyl9&#10;mQxnDmgAzy0H0A5Eo3j2FqC1iOaA9gygHYhmAfSwyejnA9NMLQ1/fXpZ+FUIzaxwpkEzHs5sbTMt&#10;nHFoRuFsZtvMCmdc20wLZyo0t9BH0OHgLCa6oO9qBc4SmjPjhN+KyYjNQ18/fHx3jGKZ7yvjscyy&#10;rwy1yiiWxTyoC/ypmM0ZC7ZtTF8miNEA2o5oo4CWEW0U0DCiWQCNfxJHswO0HdG+AmgZ0UYBbUe0&#10;YUCjiOaAJgMaOiR0wPl86fBjF8uSnkc/K1yeqeXhZUbbZqNHgeq2mQrOum2ze48C1WimhTMOzXRw&#10;pj8KdGfbTAtnb7TNrHCG0CxmS1WXY3/IiDumhXPc099lxaWiryE+vjV2MOOw3AL2lfWw7I19ZahV&#10;hrD8oPHtn4k5UZTXemPask8UOHsH0FpEswHahmgfAbQW0RzQREADiGYDtDOitXj2LKCNfZ23fwL6&#10;wzHJ/0Y/M1yaKeXhf5tWHn7BKJxp2mY6OFOgmQhn19HMCmccms0+CjTWNrv3EXQaOJvYNsNwZm+b&#10;SWsaSi6MbycMLOi3WoGzhObMOOF3UmI/fTEzLh59LfHxjREEQQYzDssU+8p6WOb7ymz7yiiUISw/&#10;U2VPTmP8xvTlgiMsgIYQzQHtT4B2INoooAFEc0D7FaA1iGYE9PnS4cPQzw2XZnpZt5FG0Wy0bWaF&#10;M4xmNjjTopkWzri22XU407fNeDizoZkWzixtMy2cPXUUqEazAuf11V3e/31m7AdaOEt4/vj3mUMi&#10;0NcTH++OBswolvm+stf2lZ2gDGD54bjWP1ciTGr9821Zc+s3pK0QNqaLUQPaGdHsgJYRbRTQWkRz&#10;QHsO0NAhIYpnCkDbEG0U0FpEc0CjeHYfoKFDQhjQH44ZPhP97KCeqWWhf55W3u20UTjj2mYJzi61&#10;ze49ClSjmRXOODTTwtk1NLMfBTbfR9Bp1zRo0exK26ykT37/NSicf68kI+7+i5mxb6CvKz6eH/ta&#10;hg6W+b4yHss0+8p6WKbZV9bDsghlJQ/rg34hZnPGkt0inJV4FNAaRKN49k9AG/s675YKaBTRXgY0&#10;5dd5kwDtQDSKZ28B2oZojwB6+OlzJanfRD9HqGZqWbd8FjTTwhnXNuPh7HttMy2cadDMCmdc20wH&#10;Zx00I0eBZrbNrHAG0WzSmgaubdaD88KK0EO/zYy9o26bFTi/KCYj7tjvM2K7oq8tPp4bCc0KmDFY&#10;plnBYMUy1b6yDpZbwr6yHpYVKEuZEPBLMSeKRwevT1vxYEPaSjucXQM09CQODmh/ArQG0cyAhhDt&#10;Y4DWILq5AFpGtFFAw4hmAbQD0RdKRwSgnyXEmWTp99y0svC7LHDGoZkWzjCatXA2s21mhTMOzSxw&#10;pkUzuKbhQttMDWeGtpkWzrRopoIzZdtMB2f6tlnMR+PbCUG5UdtQOEtozowT/iDhOXbvH9PjgtDX&#10;GB/PjIRmRizzfWXP7CtjsWyDslPGv/2rPTlTkjekrRJkOKtjBqBlRBsFtBbRHNAont0HaOiQkAXQ&#10;MqKNAlqDaA5oCkBrEc0GaGdE0wL6wzEjXD/yn2rt3h+HZlY449BMB2e2tpkWzjg0s8KZBs2scMa1&#10;zbRwpkIzfwQdEc4imsWUjX5vB9g22+D8h8xYMZv/kD3kX+jrjI/7x2Jp9Z8KmHFQhrDM95XJKxh6&#10;WKZZwXAFy2KeTZazJXP+lPVpqwQxLRrQlF/nTQK0A9Eonr0FaBuiOaA1cTegHYg2CGgQ0X4F6Hno&#10;ZwlxppaHz8DBmRbNRo8C9dpmEM66bTN/BJ1LcKZEMy2cvdE2s8IZh2YcnI+O7XDr5cyYIyicFTT/&#10;UUyW9OvKl7Ji/oK+1vi4f8TWGYWyHpZRKLuMZYoVDFYs0+wr62HZF/eVNVAGsPywofULYp41BL+w&#10;MX3ZQQXOrgEaRTQHtOcALSPaKKBhRLMAGkU0BzQR0OAhIYpnGkDLiDYKaC2izQP0udKUC1dKh30X&#10;/SzBzsyK8JemlYdfNwpnb7TNeDjTodkMOOPQLMHZxLaZZU3Da4+gY4AzDs0wnNnbZpY1DQXNYi6O&#10;bydEFPZfg2ubFTj/SUzm4Pl/yor5Lfqa4+PekY8Du3+Z7yv73r4yCmUclsU8mhj466Mjx3Rel7Kq&#10;aX3aasER3wG0BtHNGdA5KJ5ZAa1FNBugnRHtbUBrEc0BrQ0KaBTRKJ4pAe3iISEE6PNlae3QzxLs&#10;TCnrlsyCZi2c2dtmVjjDaKaHMwuaaeGMa5tdhzN924yHMxuaaeHMgmZaOKvXNDz9CDocnBeVh+z+&#10;fWbsDRTOTmjOihVekn4dPPUPmYN/gr7u+Lh3xNbZCJb5vjIey0b2ldVQxmFZSn3Ab8TszJmctC51&#10;jbA+VQ1nHKBRRHNAqwHtQLRRQEMtNAe0PwHagWijgIYQ7aeAHp0yHP0cwc608vBVLHCmaZslOLvU&#10;NvNH0LmjbWaFMw2aWeGMQzMWzjprGnpHgWa2zQqcPxrf7ovXsmMO6LbNNjiL+XPm4HmtLZYvoa89&#10;Pu4daceZAGUIyy19X1kPy0b3lRUo62FZzDNbtmXNqRLhrMTbgDb2bYQ+DGjwkBDFMw2gZUQbBbQW&#10;0RzQKJ7dB2jokJAF0DKijQJai2j3APrcmNR69DMEnMllYW9PKwt76iqaaeGMa5vxcPa9tpkWzjg0&#10;mwFnXNtMB2cdNJt8FNgcH0GHollJ+sjeqyE4a9Bsy8tZsWWvJiU9j74G+bhvpF3nOd2eR6HMimW+&#10;r2wMywqUISwrUBbzqPHt34p51vj2bzdnLF60LnWtIIcD2r8BjSIaxTMloF08JHQ3oI19nTcHtM8A&#10;enTaevQzBJypZd2KzGybaeEMo5kSzoxtMyuccWimhTMLmsE1DRfaZmo4M6CZFs60aKaCM2PbDMOZ&#10;vm3Wg/Omqi7HXsyMvUFsmx1wFl7OGlyAvgb5uHekp2rwfWWf2FfGYVmBsoJlMY8mBf9OzMb0Ffsd&#10;cMYAWoNoDmg1oGFEswAaQjQHtD8BGkY0C6DxT+LwY0CfQz8/NDO3pPs3p5eF74XQzApnHJrp4EyB&#10;ZqBtpoUzDs2scKZBMyuccW0zLZxxR4HubJslOPtJ20wLZxyaxVwa31YIskTt1IOzM5pjhb9kDn72&#10;ctbgdPS1yMd9I1ha/eeVur9+FYtlvq9MxjIKZaBVZsWyAmU1lh81BP5ezJ2qd/68NnX1x2tT1yFw&#10;5oCGEK3FMw2gnRHNDmgZ0UYBrUU0BzSKZy2gtYhmA7QN0T4CaC2i3Q/oj8rTfol+hjjN1LKwcKNt&#10;s9GjQHPb5pb7CDo8nI23zbRwpm2bXYazTtvMCmccmmnhLKJZjKWk13bcUSAI56zBwl+yYj57JWtw&#10;Avp65OO+EZ/rDGHZE/vKelim2VfWxbKf7SujWLZDWYVleya0efHUmMKOa1PWCSKclWjx7FlAOxDt&#10;u4DepsEzB7Q7AO1ANIpnDmi/BfTotED088NpppWHTzIKZ1zb7PpRIAWaiXCmQ7MZcMahWYKziW0z&#10;y5oGrm1mhTMOzaxwpkEzDGf2tpllTQOHZjWct1Z3+fyPGYNv6sHZGc2DhVekxNx4JSc2Cn1N8nHf&#10;SLvOQKvMimW+r+z6vjLUKqNYFvPMlgOW+pi1KesFCc/+AGg7oo0CWka0cUBDLTQLoPFP4mh2gLYj&#10;2lcALSPaKKDtiDYMaBTRzQvQZ0dlRKOfHU6DW9PQQzMtnGnaZlY4w2imhzMLmmnhjGubWeHsjbaZ&#10;Fs4saKaFs3pNw1ceQYeiWczl8W2FNjlR2wlHgQCcBwt/zY658EpObC/0dcnHPSN+DbcIZ76v7L19&#10;ZQ2UASw/rn/7D0p25UwvkuGsxPOA3mAaoCFEswBai2g2QNsQ7SOA1iLa9wDtQLSPABpANBugnRGt&#10;xbNnAW3s67yNAjpjJPrZYZ8Zpd3/Oq0s/JmrcKZBs+ttM38EHYRmo20zK5xxaDYDzjg0Y+Gss6bh&#10;zqNANZpJcE4q7rUa1zYrcNaiWUnMib9nx4Wir08+7plnZa8+7+/7ynpYptpX1sGyO/eVqbDc2PqP&#10;jgT9cUvmwilrUjYIYrwOaPDrvDmgOaCNABpANAe0twE9B/3csM+0stBBEJpROJvZNuPhzNY2s8CZ&#10;Fs20cMah2Qw449pmOjjroNnko8CW9Ag6NZoVOM+1hu1Q4AyhWR/Og4W/ZQ/e//fMaPpvLOLDPNLj&#10;6RZ3+QaEZb6v7N59ZTKWgxwZH/AnMRvTl29Q4OzbgIYOCVkALSPaKKC1iPY9QNsRrcGzvwMaOiRE&#10;8UwBaBuijQJai2gOaBTPakCfGZ21D/3csM/UsrAGCM4sbTMtnGE0U8KZsW1mhTMOzbRwZkEzeBTo&#10;QttMDWcGNNPCmRbNVHDWaZtdhzN920wLZxHNYs6Obffxy1kxp0hwxqBZTtbgrf/IjnkTfZ3yMX/O&#10;T2r9HIplvq/s/n1lXSzboCzm2UQ5jxvavLQ+dc2pNSkbneDsKUA7EG0U0NAhIQOgNYhG8cwB7fuA&#10;hhDNAmgU0V4GNOXXeZMA7UA0imfPAfrMqMzb562Wb6GfG60sltZfmlYWdghFMyuccWimgzMFmt3Q&#10;NrPCGYdms48CzXwEHQpnM9tmCc4mts0wnM1pm2nhjEMzCOc6OR1yIzagcKZsm6X8PXuw8I+sQav/&#10;mT34r+jrlY+5I7Rq9R/iEzZQKENY5vvK5u0r02JZyoS3/3ypLP7tNSM2fC7DWQkHNARoLaI5oFE8&#10;mwFoDaJ9ENAaRLMCWoPo5gJoGdG6gB6V8Qr6uSGuabxqpG2W4czeNrsMZ9222b2PoKOFM03bTAdn&#10;/gg689tm7ZqGGUeBajinjey5Wq9thuCsRrME5+wY4R9ZMQv/mTX49+hrlo+5I1he/LK0qkGxgsGK&#10;Zb6v7LyvrMayAmUUy+ocLS7vs3rEJmF1ykYpvgloZ0SzA1pGNAe0NwBtQ7RhQENP4mABtIxoDmgX&#10;AF2C4pkV0DKiz43ODkc/M8Q1jSFG4Ixrm10/CqRAMxHOdGhmhTMNms1um1nWNGjbZlo449DMCmca&#10;NMNwZm+bWdY0XDkKVNAsZllFyC4Izjg04+D8TxnP01/LjP0Z+rrlY+5cr2n9dRyW+b6y+fvKGigD&#10;WH5cH/SylElBL+/OmZguwVmJhwC9zjRAo4huJoCm/DpvEqAdiEbx7DuA3qfBMyugUURzQKsB7UC0&#10;UUBDLbTrgD47KmcE+nnRanpZ2GRX0EwLZ7e0zcCaRkt9BB0dnNnQTAtnHJq1cDbQNrv5EXS0cNZF&#10;swrOV+raChfHt73116zBRw21zTY4i3k1K6b+jfT476GvXT7mjWBp/aV7DcHfQbHM95XJrbIulgkr&#10;GJqosGxPY8BftmTNqVo9YrMgxxuAtrXQPgxoDaI5oBFAy4g2DmioheaA9gigwUNCFM80gJYRTQno&#10;cU4fFnPKuj0/rSzsmCtwxqFZA2eX2mb3PoLODDjj0EwLZ1o0g2sajG0zK5xxaKaFM0vbjIWzzpqG&#10;Gs10cHZT24zAWUzH3MjNEJxRNJPg/KojFS+NSf6a0wuYj6kjfhU31CpDWPbEvrIulin2lfWw7M19&#10;ZU1QLDcG/MWe8W1eEbMlc/GMVXY4mwVoG6INA9oZ0RzQZEA7EG0Q0DkonlkBrUU0G6CdEe1tQGsR&#10;7XuAhr+N0JuARhGds8Dpg2JGadjvUDSzwpmmbcbDma1tpoUzC5pp4YxDMyucPdI2m3wUqN8208EZ&#10;RLNJaxruapuhNQ0FzsOLe29C0UwDZ03bbMtrOTHCa9kxxa2EVv/h9CLmY9oIQqv/EL8EhYRlvq9s&#10;bF/ZDmUIyzYoS5ko50nD239dn7p0xaoRWwQRz54A9FoNnlkBjSKaA9o9gIZaaA7olgloCNFGAJ2z&#10;yemDYnppWH8UzixopoUzjGZKOPtI20wLZxyaUTib2TZTw5kSzSxwpkUzFZx12mbX4UzfNtPCGdc2&#10;i5lU1m0vDs44NOPgLKE5J0Z4XcJzdJbTi5iPqfOsst1XxNYZi2W+r4zFMu2+MhbLNigrWFZnfdqq&#10;bTKclRAAbUO0cUBDLbRvAdqBaBTPfg5o8JAQxTMNoGVEGwW0FtG+B2hj30boy4CGDglZAC0j2kVA&#10;H3b6kJheFpZvBpxxaKaDMwWaDcAZh2ZWOOPQbPZRoDsfQUcLZxo0S3A2sW2G4WxO20wLZxyaQTgD&#10;bbOY3dWdzvw5c/BjFM00cAbbZhucX88Z9OD17OhhTi9kPqaO+FXcEJb9fl9ZB8tU+8p6WEah7CKW&#10;UShLaQz8m5S6gL+vHbH2yKrhW1VwNgJoLaLZAO2MaA5oMqC3a/DMCmgI0SyARhGN4pkS0C4+iYMD&#10;2o8AXWK57PQBMa0sbDoLmmU4s7fNLsNZF838EXRaOBtHMy2cadtmWjjjjgKNtc3aNQ01mmnhrEEz&#10;pm2+Kv46vu3Dv2XHHNODM4RmEpz/lTNI+FdO9K3Xs6NjnF7MfEyb/XV//S/x6RrUWOb7yngsA/vK&#10;tFiWMlHO6hEbL6wU4azETYDWIpoR0BpEc0A7AxpqoX0L0Hs4oD0CaBjRLIDGP4nDCKA/KMl9cLGs&#10;7Hn7B8T0srCdLHDGtc1mHwWa2TazwpkGzWa3zSxrGu48ClSjmRXOODRj4WxC28yypuHSUSCmbRbh&#10;LCYwN3qd0aNA57ZZgbOE54v/yhrU10l8fEwboab11/m+MgWWGfaVQSgDWH7S0OYfSlaO2Hx35fBt&#10;gohnfUDLiG4JgHYg2lcArUW0Fs80gHZGNDugZUQbBrSmhfY9QDsQjeLZW4DWIpoN0DZEexnQh0ss&#10;P5Y+GKaO6f216eXhH9OgmRbOuLYZD2eKthk4CnTnI+hY4Ixrm1nhjGub6eDMhmZaOOPQzApnEM1+&#10;+Ag6CM4RBf3n49pmBc4QmklwfsOWN3OiP3gja1A3FH18jI94KCh9BbcOlvm+sg6WdfaVabGs5EFd&#10;h9dlNKvDAmgE0Ro8UwLaxSdxcECLQfHMCmj8ISEHtH8A+qgfAvrkSMvPpQ+G6WXd/mS0baaFM4xm&#10;/baZbk0Dj2ZWONOgmRbOtGgG1zR8pG2mhTMLmrFw1jkKVKOZDs5uapsxcFbQLGbU6B7zzDoKVLfN&#10;DjhLeD7476xBHVD48TE+z8pefV5c14CwTLWCwYjl5r6vTMTyhLf+qeTz+sBXL1mHtF85fLsgxz2A&#10;1iK6mQDajmijgJYRbRzQUAvtW4DWItrLgLYj2lcALSPaOKBtLbRhQKOINh/QH4zJ+7v0oTC9PLyr&#10;UTjToBkPZ7a2mRbOLGimhTMOzaxw9kjbbPIj6Mw+ClS3zWasaZh5FKhGM+2ahph5FeGr9dpmB5y1&#10;aCbBWUbzIOHfUqK3t7YMeguFHx/jI4x949suYZnvK+OxrEBZB8silJU8seWj8sSuK4ZvF8TgAS0j&#10;uiUA2oFoo4CGEM0CaC2i2QBtQzQHNDWgHYg2CmgA0SyABhDNBmhnRGvx7FlAf1BieUP6QJhmDRtm&#10;BM20cIbRTAln3bbZvUeBajTTwhmHZjo4s7XN1HCmRDMtnFnaZio467TNrsOZHs20cKZtm8Xsq+m0&#10;D4IzTduswBlCsxbOg4TWOdFr37QM+gcKPz7GRqj763993vj6D/m+snn7yjgsK1CW0hjwmpJzY9K7&#10;rRi+Q4IzB7R/AXprJgc0B7QSPwb0yII20gfCNGtYjRE449BMB2cKNBPh7DqaWeGMQ7PZR4H8EXS+&#10;1zaDcKZom6+J/73x7a6+khXzsX7b7NpRoBrODjQPElpbxEQvbm2J+SOKPz7GRnw8HQnLNCsYelim&#10;WcFgxTLVvrIelk3cV6bFspS6t18Xc7I4p9eKZBHOSswDtBbRzQXQzohmB7SMaOOARlto3wO0HdEa&#10;PPs7oJ0RzQxoG6KNAxptoX0P0A5E2+BcXNBO+jCYVh620hU0y3Bmb5tZ4Qyj2b1tMy2c3dI2A2sa&#10;ajTj4WwczbRwpm2baeHsqaNANZpp4axBM6ZthuAs5rXsQccgOENoJsEZ3zbLcH5LStTMAMvgX6L4&#10;48M+Fkur/7zf0OZ/WbDM95Wd95WdsIxCWYXlBw1v/UvMk4agf50oLu63InmnIKflAtqBaKOAhg4J&#10;GQCtQTSKZw5odwF6v2mAhhDNAmgU0V4GtA3RZgH65Kj8LtKHwQxr2DVX4IxrmyU4u9Q26x8Fmtk2&#10;s8IZh2YNnE1sm1nWNNx5FKhGMyuccWjGwtkENLOsaZh9FKigWUxQTuROFM0kOENoxsHZGc3Rwtty&#10;GltbYn+AApAP+wh1nb76sP7NX6BQ1sMy31fW7itroIzBspQJgW+IOVE0Omp58k5BDAe0fwBai2gO&#10;aBTP5gAaehKHbwFag2hWQGsQ7TlAHx9Z2F36IJheHnZfD820cMa1zXg4G2+baeFMi2ZaONO0zaxw&#10;xrXNdHBmQzMtnHFoZoUziGY3t820cMahGV3ToGmbxbybP2AtDs4Qmklw1m+b7XAW2lgGVbWzxP83&#10;CkA+7CPUtf5ui9lX1sMyCmVXsWyDsh6W1TlcUBq3PHmXBGezAG1HtAbP/g5oZ0SzA1pGdEsAtAPR&#10;KJ69BWgbog0D2hnR7ICWEd0SAO1ANALo4oJerebWdP86a9tMC2cYzfptM91RIB7NrHCmQTMtnGnR&#10;DK5p+EjbTAtnFjRj4axzFKhGMx2c6dtmWjiztM1iogv7LoPQTIIzhGZ9OKvRLCcgJ8qK4o8P+whz&#10;u39ZfJ6zISy38H1lBcokLD+pb/OmlIlt3ny/0DpUhrOSlgVoO6INAxpFdDMBtA3RWjw3P0Dv0+CZ&#10;FdAoojmg9QFd2F+E8w9Y4UyDZjyc2dpmWjjj0IzC2cy2mRXOuLbZdTjroJk/go4IZxo0o20zLZw/&#10;rmsrpJb0WkQDZ5q2GXcUqG2bbXCWfo3KQQHIh32ESa2/BWGZ7yu7sIIBYVmBsg3LUhrf/reYwwWj&#10;bY0zGgyg7YjmgPY0oDWI5oBGAC0j2jigoRbatwCtRbT/AvpEcXGPVnPKur1Ai2ajR4HqtpkKzrpt&#10;s3uPAtVopoUzDs10cKY/ClSjmRrOlGimhTNL20wFZ522mRXONGimhTNt2wzBuXj0e05whtCMgzOE&#10;ZhKc1WiWkhP9ONASNRwFIB+2ESyt/vNZY+APdVtlAMstfl9ZD8sKlFVYflD3VmsxTyYEtj45clT0&#10;smG7hWXJuwE8uwZoB6JRPHsL0DZEGwa0M6I5oMmAdiDaIKBBRLMAWotoNkA7I5oDmgxo+NsI1Xge&#10;Gd5qZmn4X2jhTNM208GZAs1EOLuOZlY449Bs9lGgsbbZvY+g08DZxLYZhjN728yypoFDMwhnhrb5&#10;47pgoWZ0tyWkttnEo0ANnAPF5ETdDbJExaII5MM2Qk3rr0vrGrRYpljBYMayn+0ra7BsgzKKZTFN&#10;DQFviTk9Mn/gsmF7BAnP/gDoEeYAGkY0C6BRRHNA+xugtYjmgEbx7E5AnxxZ2LnVrPLwN2nQbLRt&#10;ZoUzjGb3ts20cMa1za7Dmb5txsOZDc20cGZpm2nh7KmjQDWaaeGsQTOmbaaB87SyMGnH2XNHgQia&#10;LdFCkJicqCtBlsj+KAL5sI34eDq+r+z6vjLUKkNYVufDsoy+MpyV+Aug5Ra6JQDagWgUz34OaATR&#10;7ICWEd0SAO1AdPMB9NHCwratZlnD29PAGdc2S3B2qW1271GgGs2scMahmRbOrqHZN48CddtmSjjj&#10;0IyFs86aBi2ajbbNrHAmoVnMMmvXVTRtM8tRIIRmLJwt0UJwbtTptpbId1AE8pFnVb+HP18b+eTV&#10;1QObQtYOfBKzbkBT7oaIpknrI78YuX7Ak8T1A5++ty6i6a1N/R7+/FzJ3G8KEwJ+CWOZ7yuTsKxA&#10;GcRyY5u3lTysf7vN+bLhPZ3h7DqgHYg2CGgQ0SyA1iKaDdDOiOaAJgN6uwbPrICGEM0CaBTRKJ4p&#10;Ae3ikzg4oMWgeIYBfXLkyLdazSwPfwdCMy2ccW0zHs7G22ZaONOimRbONGhmhTOubaaDsw6akaNA&#10;M9tmVjiDaDZpTQPXNtPCGYdmo2saYnbUdFoHwRlCMwnONG2zAmcAzVKCcqPeD7ZEdkLR2NJmdcSz&#10;76yKbOq6amBT6aqBT/esiXgqrLVlXcRTYb0tG5REPhU22rLJls2Rjz/YGXtt7sHE99M+Khgf7C/7&#10;ym7FMmFfmYRlEcpKmibKuWwd8u7SYXsFMVo8Nz9AaxHNCGgNojmgnQENtdC+BWgtojmgUTybA2io&#10;hXYA+mRJyeutZlrDB0JwxqGZFs4wmt3bNrPCGYdmFjjTohlc03ChbaaGM0PbTAtnWjRTwZmybaaD&#10;M33bTAtnlrZZhrOMZjF7aztuR9FMgjOEZhKcKdpmda4FW6J/h2Kyuc/S6Ac/XTnwaa+VA5vGrx74&#10;9NjqiKeCCGYFzSKYNWiO1KJ5sy1bbNka+VTYFvXw2u7BN1ccHPpBwdmsWWFMWG4B+8p6WFagLKUx&#10;MEDJxTFD31Pg7F5AQ0/iQPFMA2gZ0S0B0A5E+wqgtYjW4pkG0M6IZge0jOiWAGgHolE8ewvQWkSz&#10;AXqUcKKw5NVW063hQ12BMw7NdHBma5tp4YxDMyucadDMCmdc20wLZyo080fQEeFMg2Yz2ubrdcHC&#10;sdr2B0lwpmmbmY4CATS3dWRDO0vkqygum+Osjn70u1URX+SuGth0SsSyErRlVtCsbpkVNDtaZgea&#10;RTCrsy3yqbA98qmwI+rxp/virs45mbZiAN9XpsSyCsr2TAgIFHOn9p3OS4ftfoLimQbQMKJZAA0h&#10;mgXQCKI1eKYEtItP4uCAxiGaBdD4Q0IOaP8A9FEXAX20pOT3rWaUhebqodnoUaC6baaCs27b7N6j&#10;QDPbZjo40x8FurNtpoWzN9pmVjjj0MwCZ9q2mQTnI2M7XGQ5CoTQTIIzhGYcnNvJWdbOEvESCs3m&#10;Mqv7P/vJiognKasinh5EwYyimW41w7llVoNZQbME58inwk4xUQ8/Phh/adKHOfPf1cOyBspQq6yH&#10;ZU+sYLBiGdlXpsXyw4Y2QWKabFk2bNftpcP2CXJ8DdAyoo0CWovoZgJoO6KNAlpGdEsAtBbRXga0&#10;HdG+AmgZ0cYBbWuhCYA+UlT0v61mWsPS9eDsjbYZD2c6NJsBZxyaJTib2DazrGl47RF0DHDGoRmG&#10;M3vbzLKmgUMzCGcDbbMC54O1HU/ptc0eOgqE0Cy0l3+dE2yJeAFFpz/Pwj7P/mdV5NO4lQObtq9S&#10;gRlFs5HVDAjNIpjtaI58KuyyZU/0Zx8eHnJ27Ed5NV1dwnIz3FfWQFkHyw8b3w5WsmLYtgtLkvbb&#10;4KyOGYB2RjQHNBnQDkQbBTSEaBZAaxHNBmgbojmgqQHtQLRRQAOIZgE0gGg2QMuIPlo86pP90dH/&#10;1WpWRdgQ/aNA9raZFc4wmunhzIJmWjjj2mbX4UzfNuPhzIZmWjizoJkWzuo1jeb8CDoFzWL21nY8&#10;5AtHgTg4d5B/ndTFMvCHKED9ccQnY6yMeHpUBDMtmo2uZqBoVsCsZLeIZykPrp/NmN+fCssolIEV&#10;DF0s++i+shrKelhuagxypD6w7arhW4+IcFZCAjSMaBZA2xDNAe23gNYimgPa7wBdYA6gjzAA+mjR&#10;6PPSh8ssa1h/PJrhtlmCs0tts3uPAt3ZNtPC2TU0m9M2s8KZBs2scMahGQtnnTUNvaNAM9tmVjjj&#10;0IweBSpw3lndaQepbWY5CoTQTANnNZoVOIvpmBtR29XS71soRP1pVkQ8fXdVxNO9KJihfWa3rGYA&#10;YFbQvDeyScq+qAdXjyUeG82KZX/fV1agTINlMQ8bAtqJWZOyYacazs0J0FpENxdAOyOaHdAyolsC&#10;oO2I1uDZ3wHtjGh2QMsttHFAoy00HtBHi8cckD5gZpaHdnMVzri2GQ9n32ubaeGMQ7MZcMa1zXRw&#10;1kGzyUeB/BF0rsEZapvFbKzssgGFM4RmEpxp2mYFzjg04+DcMTfSlogx3S3dv4yC1B9mxcCnCSsG&#10;Nl1C0UzcZ3bDagYWzfY8fnw0/tzE+1XJbXBQBrGMQtlVLPvIvjKIZRuU1VhusuXRhDbt16WuWrMk&#10;6YDgiBmAtiGaA5oa0A5EGwU0dEjIAGgNolE8c0C7C9AaRDMDGkI0C6BRRJsE6MIxa6UPmZlloe1I&#10;aKaFM4xmSjgzts2scMahmRbOLGgG1zRcaJup4cyAZlo406KZCs6MbTMMZ/q2mRbOZrbNYrbUdF5C&#10;0zZ78ihQ2zbLcO6UFyl0zI8qQFHqy7M0WvjuqsgvRq4c2NSkh2bSPrN7VjMgNDcJ+yObhAORTcLh&#10;2EtLL+dPeMcolv1tXxnFsgJlFMtimmzZmLp0wWInOMOA1iKaA7qlAlqLaA5oFM8tBdAaRLsA6CNF&#10;Y2ZLHzYzSkPeIMEZh2Y6OFOgGWibaeGMQzMrnGnQzApnXNtMC2fcUaA722YJzn7SNtPCGYdmEM4m&#10;tc1iZpaFLtWDM03b7I6jQBycO+VFNHXOi0hBgeqLs8kifGlVxNN5KJih1QzafWZSy0y7mqGgWQ1m&#10;NZrFHIxsEg5F3z93rzwxUBfLzWxfGWqVISw3NbzdQcyjxoCO27Jm1S9OOijIQfHsn4A29HXePg1o&#10;Z0SzA1pGtE8D2oZoLZ5dA7QD0SievQVoG6INA9oZ0eyAlhHtDUAfKyq1Sh84s6tC/4yi2ehRoLlt&#10;c8t9BB0ezsbbZlo407bNLsNZp21mhTMOzbRw1qCZom2mhfONumChZsw7UuMMoRkHZwjNuLbZyFGg&#10;Fs2RQmc5n3TOixiCQtXXRmyaUTQTVzOAfWb3r2bIYFbQLIJZQrMtx2Kvrbw9Kq0DhGWqFQwdLFOt&#10;YDBimXVfGYUyDstKmhoDOu7Pqy9cnHjIBmcOaE8D2o5ow4BGEc0B7W+AhhHNAmgU0b4J6CNFpfHS&#10;B86sypBfoXDGtc2uHwVSoJkIZzo0mwFnHJolOJvYNrOsaeDaZlY449DMCmcaNMNwZm+bWdY0cGgG&#10;4WygbYbgnF/SU2qc9eBM0zazHgVCaCbBuYuca13yowaiWPWVWTXwaYK4noFDM2k1A0KzO1czIDS/&#10;r8rJ+A+nuYRlP95XdoIygGURykoe1Qd0EnOqxDJUgrMSBNBaRHsZ0MDXeXNAewbQGkRzQCOAlhHd&#10;EgCtRbTrgD5SWN5R+tCZWdH5f2nhTNM2s8IZRjM9nFnQTAtnXNvMCmdvtM20cGZBMy2c1WsaLeUR&#10;dAqaxQwr6rXC148CkbZZgbOYc13yo95D0ertWS0+PWNg0yUUzSyrGRCa3bmaAaH5sPhrxJMvTicc&#10;qmoJ+8oKlCEsK1AW0zRBzqOGNp1vV7377uKk/Z844dnTgLYhWotn1wDtQDSKZ28B2oZow4B2RjQH&#10;NBnQDkQbBDSIaBZAaxHNBmhnRPszoA8WjXlR+uCZOiboa7OtYV+Q0Ox628wfQQeh2WjbzApnHJrN&#10;gDMOzVg466xpuPMoUI1mVjjj0Kx3FKjAeUBh/zV6bbOvHAWicO5qT8TR0PyBXVC8emtWRj1pvSqi&#10;aR/UMtOuZtDuM5u1mmHfZ8agWcyRyCbhaNSDm+dHbMvVxbKf7yvrYVmBsoJlKXVvdxHT1BjYZXny&#10;9tOLEt8XFqF45oDWAtqGaKOAhhHNAmgU0RzQ/gZoLaJbAKALy69sslies38AzS4P+4QEZ1zbjIcz&#10;W9vMAmdaNNPCGYdmM+CMa5vp4KyDZpOPAvkj6FyDM6ltFvNO/sBNajhDaNaFMwbNODjj0IyDM4Rm&#10;NZxD8iKErnkD94QVRAU6CdYLYzsGPAqhmWU1A0KzO1czIDSLYJbQbMuxyAf37ozO6OppLHtyXxnC&#10;sh3KCJbFPKoP6Cpm9Yj122Q4KzmkRTQHdIsFtAPRKJ79HNAIotkBLSO6JQDagWhjgD5cYN3u9CE0&#10;uzz8PIpmWjjDaKaEM2PbzApnHJpp4cyCZvAo0IW2mRrODGimhTMtmqng7KW2mRbO7mqbb9QHCx1y&#10;I7eR2mYfOgp0grOIZjGhUgZuCi+Iet3pTcTDI36NtjtWMyA0k1pmI6sZEJqP2XI8skk4F39mJgpl&#10;XSz72b6yBss2KENYbproyKb0JfOd4exfgHYg2iCgQUSzAFqLaDZAOyOaA5oMaBjRLICGEM0CaBTR&#10;KJ4pAe3ikzj8ANBTnT6EZpeHL0HhjEMzHZwp0OyGtpkVzjRoZoUzrm2mhTPtUaCZbbMEZxPbZhjO&#10;5rTNtHDGoRmEs0ltMwrnNy3RJ3BwJrbN3jkKdGqbHXCWcrKTJfq7Tm8kHprV/Z/9ZNXApu3uXM2g&#10;RTOpZaZdzYDQLOZE1Oc3rmXPGtJc95WhVhnC8qPGNiH21LcJ3Zk9beyixMOCHBTPHNBqRBsFtBbR&#10;jIDWIJoD2nOAlhFtFNBaRLcgQBdYc50+iGaVh1uNPoLOZTjrts3ufQQdC5xxaKaDM38EHaltZoUz&#10;Ds20cNagmaJtpoWzek3j6vjgS//MjrkMoRkHZwjNuLbZXUeBEJzDxOSLvw6cF2KJ/I3Tm4kHZlXE&#10;kxR3rGZA+8zuXM2w7zOr0KyA2QHnJuH0kPOLSVimWcFgxbK795WJWK5vE6qkaYKcI4WlloWJR4SF&#10;iYelNE9AQ0/iQPHMAa0GtAPRvgJoLaK1eKYBtDOiOaDJgHYgGsUzG6DfL7T2dfogml3eLR7XNrt+&#10;FEiBZiKc6dDMCmcaNEtwNrFtZlnToG2baeGMQzMrnGnQDMOZvW1mWdNw6SjQQNuMhXN9sPhntgfX&#10;NrMcBUJo1oMzhGYSnCE0q+EcLiZv4JRQS+SPnd5Q3Dir+z363ZqIpwfduZoBodmdqxkQmkUwizkZ&#10;1SR8EP3w05Xpc4pZsOwP+8p6WFagLOZRw9thYpoaAsOuViTGLEwQ4azEPwANI5oF0BCiWQCNIFqD&#10;Z0pAu/gkDg5oHKJZAI0/JOSANhHQeeVvOn0YzSkP7YiDs1vaZmBNgz+CTg/ObGimhTMOzSicDbXN&#10;bn4EHS2cddGMaZtp4Qyi2QbnGWVh0hM1cGjWhTNl2+zOo0AnOCtozo8QuskZ180S8R2nNxU3zZqI&#10;L3Kb82qGBs22TEvcvefjccFBWCgDWPaXfWUclhUoK1gW86gxIFxKfZtuS5P2fSzhmQMaiHFAaxHd&#10;TABtR7RRQMuIbgmA1iLay4C2I9ozgD5UUPn4UGHZj5w+jGZZQ34Podn1ttm9j6AzA844NNPCmRbN&#10;4JoGY9vMCmccmmnhzNI2Y+Gss6bhzqNAl9pmDJxxaKY9CrxZHyzkj+qxWK9t9o+jQKRtdsBZ6JY/&#10;oKyfpZ/jUT1umE39hOfWDGy6787VDAjN7lzNgNAsglmN5lNRTcKx6IdCQrZ1Ii2WaVYwdLFMsYLB&#10;imV0X9kVLKuzYsT2wwsTjspw9glAaxGtxTMNoJ0RzQFNBrQD0UYBDSGaBdBaRLMB2oZoDmhqQDsQ&#10;bRTQDkQfyq88iX4etVpZ2e4rs62hl1E449pmPJzZ2mZaOLOgmRbOODSzwpmmbaaDsw6aTT4K1Gub&#10;aeEMotmkNQ13tc1mrGnoHQWKcB5Q2H+JGs4QmvXhDKNZD84QmnFwhtBMgrOC5u5SBgrd8wcUoO8t&#10;Zs7aiKc9PbWaAaHZnasZEJpFMIs5bcvglFnvH6oNCzGCZV/cV0ahrIflx41tuitZk7p6/YKEo4IY&#10;DaDtiDYKaBnRRgENI5oF0DZEc0D7LaC1iOaA9gNAr0A/j6SZbQ3dSgtnGM2UcPaRtpkWzixoNto2&#10;U8OZEs0H3Ng2U8FZp212Hc70bTMtnGnbZi2c6dpmMR1yI9eS2mZfPQqE0IyB8xfv5PdPR99bzJp1&#10;EV+Mg9DsztUMCM3uXM3AoVnMyiEnT3TMy5kBYdmf95WdoKyD5aeqPJ4Q+M7mjPkzFThzQJsHaC2i&#10;mwugnRHNDmgZ0S0B0Ma+ztuXAe2MaApAV6OfR9LMLgudjEMzHZwp0GwAzjg0s8IZh2azjwLd+Qg6&#10;WjjToFmCs4ltMwxnc9pmWjjj0AzC2Y1t84264E9fzx50Egdnctvsg0eBCJrfseVdOf3R9xejszri&#10;2XfWDXx6TA/NZq1m0O4zm7Wage4zQ2g+I+VR02vZlac31nZ7F2qV9bDs6/vKaHBYFvPUln15taUL&#10;Eo4JclgADSGaBdBaRLMB2oZoDmhqQDsQbRTQ0CEhA6A1iEbxzAHtLkBrEM0MaADRedWJ6GeSNLPK&#10;QnJwcMah2WU466KZP4JOC2fjaKaFM23bTAtn3FGgsbZZu6ahRjMtnDVoZmqbYTirjwKVtvnQ2E7i&#10;85s/hdCMgzOEZhKcUTST4AyhWRfOOm0zAufr7+UOjELfY4zMusimrtA+sztXMyA0u3M1Q0GzFsxN&#10;wllbLCnzt76VW7gGhTIrln1lXxnCsgJlNZYfNwS8K6WxzXsflQ1PXJhw+HMHns0EtIxoo4DWIpoD&#10;2v8ALSPaKKC1iOaARvHsq4A+mFfZGv1MkmZOWUhv9qNACjQT4UyHZlY406DZ7LaZZU3DnUeBajSz&#10;whmHZiycTWibWdY0XDoKNNA2Y+GsWtOYWh6+C9c2sxwFQmjWgzOEZhKcNWjWgTOCZuE9Oed7FAzs&#10;hb7PsM6GgV+U6qGZ1DIbWc2A0Exqmc1YzVCj+Zwtq+OPHf5lVvnTxjGRMc1pXxnFsgJlFMtintry&#10;uP7tHiuGbT86f+hxYUGCGDWgnRHNAU0GtKGv8/ZpQDsjulkD2oZoLZ5dA7QD0SievQVoG6INAxp6&#10;EgcB0Pk1x/db6r6KfiZJM6cs5B9ubZuBo0B3PoKOBc64tpkVzri2mQ7ObGimhTMOzaxwBtHcwh9B&#10;p8A5ZWSvzc35KBADZzHH38sbEIq+17DM+oimS+hqBi2azVrNoEWzeasZzmj+MKpJOB59/+kfssuv&#10;t84tXI/Dsj/uK4OtMgbLYp5OCJSyIW3JUhHOSugADT2JgwHQGkSjeOaAdheg7Yg2DGgU0RzQngO0&#10;jGijgIYRzQJoFNEyng/k1UxBP4/sI1gs/znXGnaAFs78EXRaNINrGj7SNtPCmQXNWDjrHAWq0UwH&#10;Zze1zRg449Ds6lGgmC65ETv02mZ/PwpUw1lBc48CW/IH7OuR178t+n7jyizqd/dbGyKaHrmyz2zW&#10;agbtPrNZqxkKmpXVDDWalQRkVh//Vaa1adjI4cUolj2xr6yLZYoVDF0s26Csh2UxjxsCeoo5kDe+&#10;Yv7QE3Y4Gwe0jGijgNYi2suABr7OmwPaM4DWIJoD2q8AfSivZgj6meQ0c6yhdTg04+HM1jbTwpkF&#10;zbRwxqGZFc4eaZtNfgSd2UeB6rbZjDUNM48C1Wg2Y02DdBQo5tL4dldfzx70oRrOEJpJcIbQrAdn&#10;CM04OENoJsEZQjMIZxnPW3rl9Xf+1iUXZmvks9+gLTO0z+zO1Qxon9mdqxkKmtVgPm9L78zGPb/K&#10;rBTeyB656+z4zmEolFmx7M19ZTWUISwrUJZSH9BLSmNAr0vlcQkLEt7/VMazkhYCaBuitXh2DdAO&#10;RKN49hagbYg2DGhnRHNAkwHtQLRBQIOIZgG0FtFsgHZGtCuA3l849lX0M8lp5lnDo3BwhtFMCWfd&#10;ttm9R4FqNNPCGYdmOjiztc3UcKZEMy2cWdpmKjjrtM2uw5kezbRwpm2baeEMoVnM6uqQrTRts68e&#10;BUJoJsFZjeaeUgYIPfMHrOqZ3++v6HsOzWyOfPZmS13NQNF8IapJGJY6facI5xcyK4VBhWlVzWVf&#10;GYtlBco2LEtpaNNbzNMJbXqvGL79fWc44wCNIpoD2mOAtiHaKKBhRLMAGkU0BzQR0NlmAVpGtFFA&#10;axHtBkDnjTu4yWL5EvqZ5DTzKsP/Ms8a+pQezhRoJsLZdTSzwhmHZrOPAvkj6HyvbQbh7Oa2WUzx&#10;qB6L9eBM0zb72VEgCOdeBQOE3vkDdnW3xH4dfd8hzabIpm6k1QwIze5czYDQ7K7VDDWaP4pqEqwj&#10;Vux4IbNKEPNqzpjD26re6YvDsj/sK+tiWYEygmUxjxvf7iNmc8biRfOGnhTEaPHsWUBrEM0B3WIB&#10;bezrvH0Z0NCTOFA8exnQLh4S4gE9th79PAJnbkXobj00s8IZRrN722ZaOLulbQbWNNRoxsPZOJpp&#10;4UzbNtPC2VNHgWo008JZg2ZM28wCZ+gRdEq65UWswaEZB2cIzTRwpmmbPXEUCKFZgrOU/tN6Fgz8&#10;Gfq+ozdbIp/GQasZtPvMZq1m0O4zm7WaoaBZBLOCZjFzhm3fLaL517ZEFGTWQVj2t31lDZZtUIaw&#10;/Lg+oK+Sg/lV1nlDP5DgzAFND2gHog0CGkQ0C6C1iGYDtDOiOaDJgIYRzQJoCNEsgEYRjeLZY4CO&#10;Rj+PwJlbEVajB2fao0Az22ZWOOPQrIGziW0zy5qGO48C1WhmhTMOzVg4m4BmljUNdx4FuvoIOjEf&#10;1bW/+K+cQR+Q4EzTNitwxqEZB2cIzSQ4Q2jGwRmHZhyc+0jpXzegaMD30Pce3GyN/CIfRTPLPjOp&#10;ZaZdzaDdZzZrNUNB80VbVg89dERGc7WUv2WXnZ1bMTAWbJUBLPvqvjLUKoNYnqBKQ0C/jyuiEhYm&#10;HLkt45kD2hxAQ4eEKJ5pAC0j2iigtYhmBLQG0RzQngO0jGijgNYi2l2AHvf0/fyxf0E/j8CZbw3r&#10;786jQHXbTAtnWjTTwpmmbWaFM65tpoMzG5pp4YxDMyucQTS7uW2mhTMLmmnhDKIZgPN8a9i2lnwU&#10;iKLZAecBQt+C/tbeyb2/hr7/QLM1omkSDs2kfWZ3rmZAaHbHaoYazZeimoS18SfOKGj+jZQa4b38&#10;vNkolCEs+/q+shOUISw3BPRT8tSWx41t+q8YvvWAA86eB7Sxr/PmgDYEaBcPCd0NaAeifQXQWkRr&#10;8UwDaGdEN3dA78sdvxv9LMLOnLKuf5pfEfZQH836bTPdUSAezaxwpkEzLZxp0QyuafhI20wLZxY0&#10;Y+GscxSoRjMdnOnbZjPgjEOzDGfX2uZb9cHCsOK+60htc3M/CsTDeYDQp3BAUatWrf4DfQ9CZ1vE&#10;FyWurGZAaHbnagaEZlLL7MpqhgJmJWuHHj0ug1lGs5i/ZFdcHVc6KEUPyzT7ynpY9sS+sh6WFSgr&#10;WJbS8PYAMVsyFyyYG39KmBeP4pkDGgU0jGgWQEOIZgE0gmgNnpsRoO2INgpoGdFGAQ0jmgXQ+Cdx&#10;+Cug9+XV1aCfRbojNmX6cGZrm2nhjEMzCmcz22ZWOOPaZtfhrINm/gg6Ipxp0OzJo0ARzh1yI/ai&#10;cIbQTIIzhGY9OENoxsEZQrM+nGE068EZQrOYfoVSMtH3H3S2RjxNasmrGWo0X5Z3nA8oYP6tmAw5&#10;HXKL12GxTLGCoYtlD+0r47Bsh7IKy48bAuU0Bgx8v6CsXISzEgnQGkRzQJMB7YxodkDLiDYKaC2i&#10;OaBbKqC1iHYvoPflNvRDP4t0Z541tBqPZko467bN7j0KVKOZFs44NNPBma1tpoYzJZpp4czSNlPB&#10;WadtZoUzDZpp4UzbNtPCGXcUKKL5YG2nO69mD7pL0zb76lGgFs10cKZpmx1w7v/5gPwBSeh7kHq2&#10;RTztSbuaQYtms1YzIDSbvZqhRrOYsSNW7pbAbEdzrfC7jFrhpYzqT8aMSch1BcsKlPWw7Ml9ZRDL&#10;dig7Y1mdW7V94hcmvH9DjWdPANqBaF8BtBbRWjxzQLsD0A5EGwU0hGgWQGsRzQZoG6JbEKD35dY/&#10;2JNf/wf0s0h3FpSHdsTDmQLNRDi7jmZWOOPQbPZRoLG2mT+CDkIzLZxxaAbhbKBtxsIZaJutY95d&#10;i7bNKJxp2ubmdRSIonmA0L+wv5ib/Qv6D0Lfh5TZOrApAEUzaTUDQrM7VzMgNJu1mqGg+Yotmalz&#10;dqvBrE5Hy8iNEJQhLCtQ1sMy1QoGK5Yx+8q0WH48oU2EPQ1tIlcN33ZwbvxpJzh7FdB2RBsFtIxo&#10;o4CGEc0CaBuiOaC9AGgZ0UYBrUU0BzQC6EPo5xBxVla2+8qCitAtRuEMo9m9bTMtnHFts+tw9t4j&#10;6FjgTNs208LZU0eBajTTwlmDZkzbTAtnEM3AI+hEOHfLG2jfb4bQjIMzhGY9OENoJsEZQjMJzrRt&#10;M/koUAvnAXI+GljQrw/6XiTOnshnf6BpmWn3mUktM+1qBu0+M6llJq1mqNF8NapJiEqfuE+L5rHC&#10;7zPGCi9m1D7JLhleSsKyL+8r26Gsh+WGNpFo9ljqJ8pwVsIBTQ9oG6J9BNBaRDcXQDsjmgOaDGhj&#10;X+fNBui9ufUj0M8hqllQEZqtRbN7jwLVaGaFMw7NtHB2Dc3saxruPApUo5kVzjg0Y+Gss6ZBi2aW&#10;o0A1mlnhTINmLJwBNO+o7Xjg9ZyYy3ptM8tRIIpmEpwhNJPgDKEZB2cYzXg4Q2hWwVkYWND/5MDC&#10;fuHoe9H+aOG7OyKbnuqhGdcye2I1A0KzmasZCpjFXItqEjpkjjulBrOCZjnjhDezrCd1sezj+8qa&#10;6GD5cePbUXICo65VRY5YmHDo6pz4Myo8uwfQDkQbBTSEaBZAaxHNAe0ZQDsQbRTQ0JM4GACtQTSK&#10;Zw5oAqBv7c1vpHsMHTpzrCGvLbCG3je7baaFMy2aaeFMg2ZWOOPaZjo4s6GZFs44NLPCGUSzm9tm&#10;Wjjj0IyuaZjZNkNwzinpuQpd04DQTIIzqW1G4UzTNvvQUaATnAcqKeh3YEBh3/bo+9HOiKabKJpJ&#10;qxkQmt25mgGh2YzVDDWaL0Y/Ev6WWf2xumVWwCzmRVuGjUwfB2HZH/aVXcGymCcNAdFy2gxan7Zq&#10;gwhnJd4BNHRIyAJoGdFGAa1FNAe0/wFaRrRRQGsRzQGN4nmPZcJs9PPHpVlQEbrIU20zK5xp0EwL&#10;Z1o0g2saLrTNZsAZh2ZaONOimQrOlG0zHZzp22ZaOLO0zTKcXW+bb9YHfd4uN3oHTdsswRmDZiyc&#10;MWgmwZmmbfbkUaCmbbYlQs62qKIBrdXvRbsivxiPtsy0qxkQmt25mgGh2chqhghmMR9HNQlrEo6d&#10;dQazjGYFzHLGC29llx89NLZ7NDWWfWxfGYYyjGV13i+orJ0z5IwgpTkDOrF5AtrQ13n7NKCdEd2s&#10;AW1DtBbPrgHagWgUz+4F9B7LxEj1Z4/Ls6AiNNZo20wLZxyazYAzDs2scMa1zbRwpkIzfwQdEc40&#10;aEbbZlo449pmEpwXV4Zsfy075gkEZw2aKeBM2zazHAVCaIbbZrcdBYJwjpSzJiqv/9+V96JdEU97&#10;u7KaQbvPbNZqBu0+M8tqhoJmMdYRS/fgwSyj+Q+2JBZnNfrrvjIKZT0sP6lvE6Pkfn3X+KVJe8/O&#10;GXJWxrPJgIYRzQJo6EkcLIBGW2gUzz4AaDuimxeg7Yg2DGgU0RzQngO0jGgVoM8cskz6ubOEXZyF&#10;1SG/WWAN/Ygazrpts3uPAtVopoUzDs10cKY/CnRn20wLZ2+0zaxwxqGZBc60bTMtnElHgbFFfdY0&#10;h6NACM16cIbQTIIzhGYVnMUsiszvKz0SaMfAZz/bHdl0kQbNpH1md65mQGg2spqhgFlJSNqEXSQw&#10;y6kT3syqOruyakCSLpZ9dF/ZGco6WG5UpSFgsJgtGfNWyXBW4ilAOyOaHdAyoo0CWotoDmgUz+4D&#10;tDOivQ1oDaI5oHGAHoc6mGkWWkMbqdBMhLPraGaFMw7NEpx9pm127yPozIAzDs0wnNnbZpY1DRya&#10;QTgbaJuxcAbQfG58u8tv5UQfhdpmFM40bXOLOQoE4BwlpqifEFXYb0ZkQe9fiO9FeyObZqBgpl3N&#10;gNBMapmNrGZAaCa1zNBqhpLrUU3C3kE3Dv8hvfYyCcx/THdkQH7+fCYs0+wruxXLCJQJWH7YGBAr&#10;5kljQOzFsqSpc+LPPJnthGcaQGsRzQFNADTl13mTAO1ANIpnbwHahmgOaE3cDWgHog0CGkS0PqB3&#10;WyZ0Qw3MNAsqQt9zBc4wmtngTItmWjjj2mbX4UzfNuPhzIZmWjizoJkWzp46CnRn20wLZxDNmLZ5&#10;clm39UaOAiE068EZQjMJzhCa9eFMbptRONO0zehRINo2K3COFlPYb57F0vpLeyKeDEbBjKIZ1zJ7&#10;azWDFs241QwFzWIKE3auwaPZGcxi/pReL7yaUXttujU6C4WyLpZ9ZF8ZxLINyiiWpdS3iRPzqOGt&#10;nB3Z087NHnJOkGMc0HZEGwY0imgOaI8B2oZoo4CGEc0CaBTRHNBEQIOHhCieaQAtI1oN6N05k/Zt&#10;skz6Fmpgptlkaf2lhdaQazg0061p0KGZFc44NNPC2TU0sx8FttRH0KFwNrNtZoUzDs2sR4FiuuRH&#10;7qRpm1mOAlE0k+AMoVkXziCa8XDGoRkHZwjNunBW0FzUTxgkpW/lpNRNP4fQTFrNgNDsztUMaJ+Z&#10;dTVDBPMNW95Mm7ILAjOKZhHM6ryTO2qDP+4ro1hWoAxh+ckEWxraDBFzrXLwBw44uxvQzojW4tmz&#10;gNYgmgPag4B2RrS3AW3s67xbFqB350wcifrX0Cyyhqbi4OyNtpkWzjRoZoUzrm2mg7MOmk0+CnTn&#10;I+jMWNPAtc20cMah2Yw1DRDNGDjPKg89+FpOzDMIzho0U8CZ1DajcKZpm331KFCDZhDO/YRBxX1H&#10;7o14NA5tmWlXMyA0u3M1A0KzK6sZajRPiD9y4MX0cQ/11jL+BKD5pfQG4e8Z4+6NHT20hIRlz6xg&#10;sGHZDmUdLIt5WB8QL+bT8V3fX5a859PZQz5E8AwB2oZoDmhN3A1oB6INAhpENAugtYjmgPYMoGFE&#10;swAaQrQ+oHflTH62I3tSAGpfQ7OkrPMLi6wh72PhzNg2s8IZh2YWONOiGVzTcKFtpoYzA5pp4UyL&#10;Zio4M7bNMJzp22ZaOHu6be5V0J++bbbDGUazHpwhNJPgTGybfewoUA1nBc0xtmRnWxr3Rzy5RLua&#10;QbvP7IurGSKYb0r/+onQLmXWbhyYoZZZQbOSd3JLN3sPyxQrGHpYVqAMYFmBspgnjbY0BAx9VN9m&#10;xunRmZdlOCtxHdBaRHNAo3h2H6ChQ0IUzzSAlhFtFNBaRDMCWoNoDmgyoJ0RzQ5oGdFaQE9ei7rX&#10;lFlUHpoNohlom2nhjEMzK5xp0MwKZ1zbTAtnKjSb3DZLcPaTtpkWzjg0g3A2qW0mwXmZNfTg6zmD&#10;PtGDsxbNZDijaCbBGUIzDs4QmklwRtFMgjOEZhKccW2zAueYwr6PqtImbKRBM2mf2Z2rGRCaXV3N&#10;ENEspmroPhuayWsZKJj/nN4o5S/pDY9HlYyoglcwdLDs5X1lO5QBLNuhbMOyOo/r3857WN/+wey4&#10;c8IsJzw3X0Ab+zpvDmhDgHbxkNDdgHYg2lcArUW0Fs/eA/ROy6QU1LymzOLKLi8uqgg9oYGzbtvc&#10;ch9BxwRnSjTTwpm2bXYZzjptMyuccWimhbMGzRRtMy2cSUeBkYX9NzWno0AIzXpwhtBMgjOEZhyc&#10;FTQPtiWucMAnU4Ytu8aymgGhmdQyG1nNgNBMapkVNN+KeiJciPrswdup0/a5CmY1msW8nN4odM0u&#10;23e7PjjK3/aVQSwjUJbS2CZBnccNAXe2Z858PCvuvCBFA2gU0SieOaDdBWgY0SyAhhDNAmgE0Ro8&#10;NyNA2xFtFNAyoo0CGkY0C6DxT+LQBXT2lKY9lkk/QM1r2iyuDMmH2mY8nOnQbAaccWiW4Gxi28yy&#10;psEfQadFM8uaBg7NIJwNtM1YOANo3lzd5dDrOYOu6rXN/CiQrm2GjwK1cI4t6ickFkR/Mi9ps6Zl&#10;pl3NoEUzqWWmXc2gRbPSMotoFjMqYfc20lqGHpgVNL+cPkF4OW2CkF2c0aiBsotY9vS+sitYfjKh&#10;TaKSRw1t9t6pffe2Hc4uAFqLaEZAaxDdnAGtRbQWzzSAdkY0O6BlRBsFtBbRHNCeA7QN0e4EdPbU&#10;KtS6ps6yqtA/L6oIPYPCGUYzPZxZ0EwLZ1zb7Dqcvdc208KZBc20cFavabTUR9BBcI4v7rsObZtZ&#10;jgIhNOvBGUIzCc4aNFPAmdQ2o3CmaZtdPQpUw1lEc2xRXyGuqK+QmjesaVHiTurVDNp9ZrNWM2j3&#10;mdHVDBHMt6OeCJeiPmt6Oa3+Ag7MKJr1wKzk3+njrn7a0DaSHcsUKxh6WGbYV9aFsgrLjxoCkpQ8&#10;kTPzSWOACJJbGjwbAbTuIaHnAe1ANAd0Swe0A9FGAQ0hmgXQWkT7GKBv7Mye0hq1rumzuCKkhG5N&#10;gw7NrHDGoZkWzq6h2Zy2mRXOODSbAWccmrFw1lnTcOdRoBrNrHDGoZn1KHBfdafDb+REn4bQrA9n&#10;uraZ9SgQQjMJzhCa9eAMoRkHZwjNJDhDaEbhLCYrN+3x8oQDLq1mQPvM7lzNgPaZcasZCpqvRT14&#10;0nP4YqltRrGMghlFsx3MKjT/RcpEKcOLLDPxUGbEshv3lTVQBrBsg7KcxoBhYh5PaFP2uLHNF5fL&#10;Yz+aFXdBkNPCAG1HtFFAy4g2CmgY0SyAtiGaA9oFQEOHhCyAlhFtFNBaRHsD0NPM+aZA0iyoCP37&#10;YmvIR1DbzAJnWjTTwhmHZjPgjGub6eCsg2aTjwL5I+hcgzNr25xZ0nMprm3mR4H6bbMCZwjN+nB2&#10;oHlIsZwR+UOe7Rh8RYNmf1zNENEsJjFp3RYIzWQwO7fMajCLeSVtohCYMfbDLZW901Eos2KZal9Z&#10;D8solF3Fsg3KTmlokyzmcUObiw/r295dPWLdnZl2POMBrUU0BzQZ0FpEswHahmgfAbQW0RzQ2iCA&#10;zvAjQGdPv7szc0Ygaly3zSJrSDlr28wKZxyaaeHMgmZwTcOFtpkazgxopoUzLZqp4OyltpkWzp5s&#10;m3dWdzn575zo4wqcITST4AyhWQ/OEJpJcKZpm/3lKBBtmxU4iynJHilsijsFopm0mkGLZrNWMyA0&#10;K2AWU5qwe/uf0uvv6aGZZi1DjWYRzK+kTbJnSEHRYv/aV6bH8qPGt4eLedIYOPxxY8AOcV3jw9Hp&#10;Z2bGfSTIaR6AdiDaKKAhRHNA+xOgHYg2CmjoSRwsgEZbaBTP3gf0juwZjaht3TrLa7r/YElFyH0z&#10;22ZWONOgmRXOuLaZFs60R4Fmts0SnE1sm2E4m9M208IZh2YQzia1zSQ4Rxf220BqmxU4Q2gmwRlF&#10;MwnOEJpxcIbQTIIzimZc2+zuo0AFzmo0x9tSllkubI29oGmZodUM2n1ms1Yz4H1m55ZZzOwhJ/f/&#10;LW3CWXPB7Izmv6ZNEt7OGH9tSXl0IRbLvrevrMWyDcoolqXUB4yQ0hgwV4Tzg7pOlxYmvX/Xgefm&#10;DmjokJAF0DKijQJai2gOaM8BGjokZAG0jGijgNYi2vOA3pE14/Nd2dPbo7Z1+yyuCEmD0ezeR9Cx&#10;wBmHZjo4e+8oUI1mWjjTts20cNaiWds2s8IZh2ZaOGvQTNE208JZvaahRrOYOdawPa9lD7qNgzNN&#10;2+yrR4EQmvXgDKGZBGcNmnXgDKEZB+ehxX2FqowaYffgq9SrGdA+sztXM6B9ZiWnou9dfyWt4QIE&#10;ZhTNtGsZKJjlTJYSkTt6PYhlH9xXdhHL9jxueNv6uCHgqYjnD0pyTzvD2QFoB6I5oKkBrUE0imf/&#10;BLShr/PmgPYNQBO+znt79swpqGk9MlLrXBm6UgtnOjSzwpkGzRKcTWybWdY0aNtmWjjj0MwKZxo0&#10;w3Bmb5tZ1jRwaAbhbKBtxsIZQfO1uuBPQ/Mjt+PQrA9nuraZHwXqt81qOKvRLCahuK8wLr1OOBhz&#10;k4hmXMvsidUMFM1i0/xmytSDEJpJLbMMZrRldoDZgWYZzH+TMkV4I33CvUml8eVQq8yMZRTKrmIZ&#10;hTKwgqGL5YY2KUoeNbZJFfOkoc1HIpw/q+t8eWnS3k9nxl0E8Ow/gIYRzQJo6EkczRTQdkQ3L0Db&#10;EW0Y0Ciimy+gt2fNfLI9a2YX1LQemyWVIe8sqQj9vPk+gk67poFDMx7ObGimhTMOzSicDbXNbn4E&#10;HQucNWjGtM20cAbRDMB59Oj3NopoJsFZi2Y8nHFoxsEZQjMJzhCaSXBG0UyCM03bbOZRIA7Og4sG&#10;CA1pE58dG/SJBs2k1QwIzeatZmj3mcVMHHJ0/UtpDZ+7Cma0ZSaBWY1mMX9PmyL0yK7cp4EyhGUf&#10;2FcmYVmBsoRlWx41vJ32uKHNThHOYs6Mzjo/I/aiMEPCsy8BWotoNkA7I5od0DKijQJai2gOaBTP&#10;7gO0M6K9DWgNor0E6O1Zs2ailvX4LKsIqaFBsxlwxqGZFs60aAbXNBjbZlY449BMC2eWthkLZ501&#10;DXceBarRzApnHJpZjgIP1HQ82SYn+pAazhCaSXCmbZtZjgIhNJPgDKEZD2cYzTg4Q2gmwVmLZn04&#10;q9GcUNxHiCvuL4TkJQmNqZPvfxD9iLiaAe0zk1pmM1Yzbkc+fjIsaf0WFMwomkmPl4PQTAKzlFQx&#10;U4XF5YNK/GJfWQfLCpQVLIt5MiFQTkPAPAXOn4/veHN58tYHEp5t4YD2c0BTfp03CdAORKN49hag&#10;bYjmgNbEIKDDUcd6fFZUh/9taWXIURKcWdBMC2ccmlnhTNM208FZB80mHwXqtc20cAbRbNKahrva&#10;ZjPWNEA0A3AeUtRnDU3bzI8C9dtmBc4QmklwRtEMwTmxuI8QUzRQaG2xCOWpk6/TrmbQotmM1YzL&#10;gx5cChs+74AemKGWmQRmFM1qMNvRbAOzmH+kThU6Z9SexmHZl/aVXcRyuphH9W0yHta/Xfm4IaBJ&#10;wfO5MamXZ8RessPZ/YCWEW0U0HZEGwY0imgOaI8B2oZoo4CGEc0CaBTRzRzQmbPnoYb12iyp6Jqs&#10;h2ZWOOPQTAtnFjQbbZup4cyAZlo406KZCs46bbPrcKZvm2nhTNs2a+HsWtu8pCJ062vZgy5CcIbQ&#10;TIIzhGY9OENoJsGZpm1uLkeBajSLSSruI0QXRgovZ496Fps+9sTZqCeX9NBM2mc2bTUj8vHn5UP3&#10;bvl72sTLroAZRTMdmJGWWQVmBc1ypgljRw4br8EyCmVXsYxCGVjB0MUytK+MQBmHZTFPGlVpCLig&#10;wPlBfftP1ozY8EjGs7cBbUO0YUA7I1qLZ88CWoPo5gzo4SievQ1oZ0R7G9DGvs7bXEDvyJr9HupX&#10;r83qsm7fWVrZdQkOzjg0s8IZh2azjwLd+Qg6Fjjj0CzB2cS2GYazOW0zLZxxaAbhbFLbrAPnW13y&#10;Ina9mq1FMwnOEJpp4EzTNrMcBUJoxrXN/nYUiMJZwnNRlPCHrHLh5cyqq2XxB1aei3xyB1rNoN1n&#10;JrXMeqsZM4cc2/J66uQP9Vpm0loG7vFytGsZKJjF/DN1mhCc2XD1fmP7BA2UISx7cV/ZCco6WH7U&#10;0CZTyZOGNpmP6x17zmIulA2/PiP2sg3ORgANINokQM/hgPYIoB2INgpoqIVmAbQW0RzQxgG9NWvu&#10;OtSuXp9lFV1Cl1eG3HUFzrRopoUzTdtMB2f+CDrz22btmoYazbRw1qCZqW2G4axe01C3zYWjemxQ&#10;0EyCM03b7KtHgTg04+AMoZkEZwjNODjj0IyDM4rmYSPl9CxIEP6cNabpN5nVwmtpE3eVJOzdejbq&#10;4SNPrWZMGXJsf8cRs3eTwezaWgb6eDmatQw1mkUwy5kuvJo6XcgtzpsHQhlolZmxTLGvrItlG5Rp&#10;sCylMSBLSkOb+Wo4P6wPerAlY97d6RKeUUA7I5oZ0DZEGwc02kJzQKN4dh+goUNCFM80gJYRbRTQ&#10;WkQzAlqD6OYMaAnRV7dkz2+LutUnZnlViFUPzaxwpkGz2W0zy5qGp9pmVjjj0EyGM3vbzLKm4dJR&#10;oIG2GQtnFZpXV3W99lpOzGkUzhCaSXCmbZv5USAdnEltswLn5JF9hIGFscJvM6uf/SazRvhtZo3w&#10;Utr4Y/GJa9ZuiLl2khbNrqxmHB9092pO4pbN/0qdchQ9/iOtZbA9Xo5+LcMBZgeaxbyVNvmT23Xt&#10;huOw7Av7yjgs26GswvKjhoBsMU8mBGQ3NQRWPW5s80SN5+tVAy+LcFbiWUCjiEbx7J+ANvZ13i0V&#10;0AiiNXimBLSLh4TuBrQD0d4H9NaMOSNRr/rMLBvX7UfLK7suxMGZBc20cMa1zaxwxrXNdHBmQzMt&#10;nHFoZoUziGb+CDrh5LiO17rmRuxG0UyCM4RmHJxxaMbBGUIzCc4QmklwJrXNKJxp2mZPHAUqcFaj&#10;WczwkX2E7gXJwh8zK5p+m1Ej/DajVvidLa+kNRztMXzJlpr4w3sPDrp3l7TPDK1m3Ix68nhZ7LkD&#10;SUnrNryVNnXfH9PrH7gKZrRlZlrLkMAMtcyOtQwUzI7MEFIKCleAWEahDLTKulg2cV9Zg2WlVUaw&#10;LOZRQ5scMU/E1Dv2nMU8bgxs2p837ooaz/SAhhDtY4DWIJoDWg1oGNEsgIYQzQGtC2g7oo0CWkY0&#10;AdA7t2fN+S3qVZ+aVdVd31peGXLELDjj0EwLZ1o0g2sajG0zK5xxaKaFMwuasXDWWdNQo5kOzm5q&#10;mzFwxqHZ1aPAoYV9NopoxsEZQjMJzrRtM8tRIIRmfTjDaNaDM4RmHJwhNJPgDKFZD84QmnFwFtMj&#10;P9EOZkfGCr9Xkj7us7+lTTgUnDJj/bsjFq6LGbZi86jE3VsmxB/dtyDu7KEFsWf3Vw89tDk1adOa&#10;PsOXrW+fMmfL62mTD76U1nAV9zXZKJp9YS0DBfNrtvw7deqDj8Z2FY/pqLDsiX1lPSwrUMZi2ZZH&#10;jW0sjyc47zmLuTv2nUszh5x7PD32iiDHDEDLiDYKaC2ifQ/QDkT7CqC1iNbimQbQzohmB7SMaKOA&#10;1iKaA5oMaBnR2zLmR6NO9clZYQ2JWl4R8pAFzbRwxqGZFc4eaZtb8CPoWOCMQ7MZaxqko8CaMd03&#10;v5o16BM1nGnaZn4UqN82K3CG0EwDZ5q2WYEziuYRI3tLCctLFX6XUfPMCcxSxgkvOmW8lD/YUyf8&#10;Md05aixDaCa1zGxrGXgwoy2zGsxaNDvALCVlhvB6ykwhIXf0Riose2lfGYUyhGURykoeNwTkSqkP&#10;WIDCWcyJkqJz0wdfEaT4C6B1n8TBAc0B7T1AOxBtFNAQol0D9JaM+TOPWeZ+GTWqz86Kiq6jWeCM&#10;QzMtnHFopoMzW9tMDWdKNLPAmRbNVHDWaZtdhzM9mmnhTNs208IZRfPGqi4HWmdHH9ZrmxU4Q2jG&#10;tc38KFC/bTb7KBAH55SRvYWuuek6YJbR7E4woy0zCcwomunBTG6ZFTArCUybfG9eaXytLpYVKANY&#10;dve+shrKEJbtUFalaYKU6scNAY9RON+v63R56bDdN6YPvirjWRfQKKLNA7QW0c0E0HZEGwW0jGij&#10;gIYRzQJoG6I5oF0ANHRIyAJoGdF6gN6cMf/Klsx5wahNfXpWVob+eGVFyCIUzaxwxqHZ7KNA/gg6&#10;32ubQTi7qW2+PL7d1XfyBm74pw3NKJxp2mYFzhCa9eAMoZkEZwjNODhDaNaDM4RmEpwhNJPgTNs2&#10;sxwFQmiW00fonJtFALMWzSiWUTCjaCY9Xg5CMxHMJq1liGBG0fx6yizhXymzhEE51l1YLPvCvjI9&#10;lnMfNwbkSZkYkPekMeA8CmcxH1mHnpk2+KoghgPak4CGEM0CaC2i2QBtQ7SPAFqLaA5obRBAK4jO&#10;WFiEutQvZnVll7dXVnY9yoJmWji7pW0G1jTUaMbD2TiaaeFM2zbTwtlTR4FqNNPCWYNmTNvMAmf0&#10;EXTpI3utwKGZBGeattlXjwJRNJPgDKGZBGcIzTg449CMgzOEZj04p47sLSSP7Cd0zM1hXsvQAzPU&#10;MpPAjKKZtJahB2YtmuG1DDWYFTSLaZ0649GEUSMmuYJlT+4rQ1hWoIxiWUpjm3wxjxra7ELRLOZR&#10;Q+Cne3MbLyt45oCmA7QD0b4L6CUc0B4BtAPRRgENPYnDNUBvTl+4Y3PWsl+jJvWbWVkZEr2qIuSR&#10;q3CmQbPZbTPLmoY7jwLVaGaFMw7NWDibgGaWNQ13HgXSPoJuYUXI8n9kxTwkwRlCMwnOpLYZhTNN&#10;28yPAvXbZgXOEJrFpI3sLSSNHCi0t+S5BGYUzSQwo2imA7NZaxkzNC2zM5gdLbOSN1JmS+mfXfP+&#10;o8ZA+66yLpY9va+Ma5UBLDvn7YUompXcG9vt6qLEg4+nDb5mx7MD0DZEc0C7AGhnRLMDWka0YUBr&#10;WmgOaM8BGjokZAG0jGgSoDelL4xCLep3s6qyazUJzSxwxrXNrHDGtc10cGZDMy2ccWhmhTOIZje3&#10;zbRwZkEzLZxBNNcFCyurul57NXvQIRHNCpwhNOvCGYNmHJxxaMbBGUIzCc5aNNPBWa9tRuFM0zb7&#10;wlEgBOf0kt5CQnGE0C63QINmFMsomFE004HZxbUMg4+XcwXMajSLeTNljlA9MmM2Ccte2lfWtsoA&#10;lh9OaFOg5PGEwIJHEwJrnzS2eYSiWcmHY4ZfleGsxHOANvZ13p4B9DwNnlkBDR0SMgBag2gUz/4J&#10;aDuiNXj2HUCv81VApy+avj+67r9Qh/rdrKzs9r2VFSENenCmQTMtnGnRDK5p+EjbTAtnFjRj4axz&#10;FKhGMx2c6dtmM+CMQ7MMZ/22eWt15xNtc6P2q9FMgrMGzRRwpm2bWY4CITTDbbNnjgIhNOPaZraj&#10;QBjNJDir0ZxWIsNZTHxxtBCUU4RFMxnMrq1leOrxcjCandcyUDAraBbTM3P8B5dqu+bisEyzguEt&#10;LItQVvJwYkChkseYPWcxjxoCH+3KmXLPGc8c0FpAQy00B7QuoO2Ibm6Ahr7OmwXQKKKZAH1pU+bi&#10;QNSgfjvLy8N+uaoyZDaEZlo449DMCmdc2+w6nHXQbPIj6Mw+ClS3zWasaZh5FKhGs7uOAo/Udvgw&#10;JH/g9n/Y0IyDM7Ft5keBxLZZgTOEZj04a9FMhjOEZhycM6T0EoYUDRICskue6aGZtJbB9ng5qGX2&#10;7FoGCmZ1RhfmLXEVy57YV9bDshrKdjBPtqUR3nNWcm9s+M1FSYcQOJsPaAeiUTx7C9BaRLMB2hnR&#10;7ICWEW0U0FpE+x6gHYhG8ewtQNsQbRjQzoh2N6A3pS9OQ+3p97O6KvTPqypDVqBwxqGZFs44NNPB&#10;ma1tpoYzJZpp4czSNlPBWadtZoUzDZpp4UzbNtPCWUTzxXFtP+6VN2CDiGYFzhCacXCG0Ixrm/lR&#10;oH7b7MmjQLRtVuCcWdJLGFwUK7yVNfqpq2BGW2Z/XMtA8++UucK/R8wV3kmfcOH96vdG+9q+sitY&#10;fjgpoMieiQHYPWclF8sTrk0d/LEgRotnDmh2QKOIbiaApvw6bw5o9wF6Y/rSSSvjp/036s5mMWuq&#10;wv61uqrrFho449Bs9lGgsbaZP4IOQjMtnHFoBuFsoG0G4Hw/rqjvKjWaSXCmaZsVOENo1oMzhGYS&#10;nCE04+AMoVkPzhCaSXCG0EyCM6ltRuFM0zbTHAXi4JxV0ksYVDhE+HdW+RMIzeyPl0NbZs8+Xg4H&#10;ZgjNCpiVtB4xV7DkFq/1tX1ll7AspU2xmMeT2ox90hjwEMWyOo8aAp4eLKy8ruDZZUDbEe0rgJYR&#10;bRTQdkT7MKA1iOaAdga0DdFGAQ0jmgXQKKJdB/TG9CXb1mcsfQX1ZrOa1ZWd262p6noQRTMtnHFt&#10;s+tw9t4j6FjgTNs208LZU0eBajTTwlmDZkzbTAtntG3OHNlz+d+yYx5AcIbQrAtnyrbZY0eBlG2z&#10;AmcUzbi2WYEzhGZdOGPQjIMzDs04OENoJsEZQrMCZzFRhQnCvzIqH4NoNrSWgd9jRltmY4+X06KZ&#10;BGYUzSKYW4+YJyUkbcrHmysHVnsLy7h9ZacVDB0sP5wUaM/nkwNG6u05K/msrvOtdalr7k2NuW7H&#10;sxmAdiDaKKABRDMB2oZow4B2RrQWzxzQbgP0cBTPrIDWIpoN0M6IdiegN6QvvbYhfck7qDOb5ayt&#10;7tJ9TWXXMzRopoWza2hmX9Nw51GgGs2scMahGQtnnTUNWjSzHAWq0cwKZxo0o3CeVh4+429ZMU0Q&#10;mklw1qCZAs6kthmFM03bzI8C9dtmBc4QmnFtswLnbFsiC5KE1zKqv0DBjLbMJDCjaKYHM13LTAIz&#10;imYUyzCYHWh+S8p8ITW3dCuKZW/vK2uhrMWyCGU0jycE6O45K7leM+DS9JjLX0h4boGAnsMB7RFA&#10;OxBtFNBQC20OoNeYBWgNog0DOgP1ZbOe1ZVdBq6p6voxCc40aGaFM65tpoMzG5pp4YxDMyucQTS7&#10;uW2mhTMOzeiahtG22TrmvXX/yB589u/ZgyU04+AMoVkfzjCa9eAMoRkHZwjNJDhDaNaDM4RmEpyJ&#10;bbMfHAWibbMC55ySXsKA/GThn+njHkNghtBMBLMX1zJQLKNgRltmGcwymsV0TJ1xb2l5bCMKZT0s&#10;u31f2QUsfz4poETKlICShxMDFqFIxuXU6NwLdjh7DNDOiGYGtA3RxgGNttC+B2gHolE8+zugoSdx&#10;oHimAbSMaOOARltorwJ64uIRi7+B2rLZz5rKLt3WVHVtwqGZFs60aAbXNFxom82AMw7NtHCmRTMV&#10;nCnbZjo407fNtHBmaZtlOGvbZuuYdw/8NTvmoohmFM40bbOvHgVCaCbBGUUzCc4QmnFwhtCsD2ct&#10;mklwhtBMgjNN26zAWUSzGMuoXkK//BHC39PHP9EDM4pm0lqGHpi1aCatZdA/Xs4JzJqWWQazumVW&#10;8rYtiZaqvRCUXcWyWfvKrmBZnQdT3h7/pCHgAYpkKA/r297enjPzkgbPLgLagWijgIYQzQJoFNEo&#10;njmg3QXoZRo8exvQCKI1eKYEtIuHhAYBvXVd6sq/oKZsMbO+qmvE2sou5yA449DMCmdc20wLZyo0&#10;80fQEeFMg2a0baaFM9Q255b03PyP7JhbEJpJcCa3zfwokNQ2K3DWolkfzhCaSXCG0IyDM4RmFM6W&#10;UT2FPnlpwl/TGp/SgdmstQz3PF5OC2a0ZXaA2YHmBVKCU+Y8mjEqeQYWy17YVwahDGD58ykBo+QE&#10;Snk8oc0VFMm4fDK+y40ZcecvTIm5ocVzMwS0FtGMgNYgmgPaGdBQC80CaAjRzRfQ69NWXlubvrxl&#10;7DXrzeqqru+urezyPi2ccWimgzP9UaA722ZaOHujbWaFMw2aaeFM2zbrwfnjuqAv0op7bfhb5qD7&#10;f7OhGQdnCM04OENoJsEZRTMJzhCadeFM2Ta32KNAyrZZgbOCZjG5o3oKvXIzhVdSHXAmrmX46OPl&#10;oJaZBGYxbaQsFAbnjD0CYtkHVjCAOGH5/tTA0Upo95yVXK0cdGRazJXHIp7dB2joSRwsgJYR3RIA&#10;7UC0rwBai2gtnmkA7YxodkDLiDYKaC2ivQfo9emrxL3m/0Ad2SJnbUXXDuurumyD0CzB2WfaZvc+&#10;gk4DZxPbZhjO7G0zy5oGDs0gnA20zVfrgu/FF/dd+9eswY9FNCtwhtBMgjNN26zAGUKzHpwhNJPg&#10;rEGzDpwhNOvBGUIzCc4aNFPAmdQ2e+soEG2bFTiL6ZGXo/t4Oahl1lvL0AUziGZPrWVowSxluJz6&#10;URkL/BHLn9tyf0rAmAeT2ixGcUzK6VF52xQ40wJ6qgbPrIBGEe1lQOs+iYMDGgL0Ug2eWQFtQ3QL&#10;BPS61JUTp1mk5zVzOCuzvqrrm+squ6xE4Yxrm12HM33bjIczG5pp4czSNtPC2VNHgWo008JZg2ZM&#10;20wD5wvj216OKuq3+q82MJPaZn4UqN82K3CG0EyCM4RmPThr0YyHM4RmEpwhNOvBWUFznoTo3sK7&#10;uXlUYEZbZtJahj6YtS0zCcxoy0wCM4pmJzDb0BwgZZEQkdlw+ur4LqN8YV/ZAWUtlhUoK1iWMk3O&#10;51MD6h81tKHac1byqCHgswMFY99H8UwHaKiF9i1AaxHdTABtR7RRQMuINg5oqIX2LUBrEe19QK9N&#10;WbVtqfi8ZovlPzmckVlj7fry+qouc2jg7Bqa2Y8C+SPotGg22jazwhmHZuUo8NL44A/ezR+4QUQz&#10;Ds4Qmklw1qKZDGcUzSQ407TN/ChQv21W4AyhmQRnFM0onMVklfQTulkKADBDLTMJzL63liGD2bll&#10;VsCsJHD4IqGiyLLSV/aVISzboazC8mdTA0qlTJPzeGLAhyiOSXlUH3Rxc/riu1NibgpyzAC0M6I5&#10;oMmAdiDaKKAhRLMAWotoNkDbEM0B7QTodamr7i9LWfYPCc0ynPmgs6Ey5FcbKrs06qGZFc64tpkO&#10;zjpoRo4CzWybWeEMotmkNQ1c20wLZxyajaxprK3qfLyTJWKrgmYFzjRtswJnCM0kOENo1oMzhGYc&#10;nCE0k+AMoVkPzhCaSXCmaZv9/ShQgbOC5nxbMkcOEMJzijUtM/NaBsPj5SA0k8Hs2lqGDGYHmkUw&#10;y1ks9EmffPHo2B5VEJa1UNZiWQNl/VZZi+VpOli2QRnC8mfTgux5OLHNbhTGNLk/vuuptanrP3Tg&#10;WQvoKSiemQFtQzQHtN8CekkSB7QRQK9JXX1lRcqKAa26d/9/HM6E2WRp/aUNVV0acHCmRTO4puFC&#10;20wNZ4a2mRbOtGimgjNl20wHZ/q2mRbOrG3zzPKwj/6VPWgfimYSnGnaZl89CoTQTIIzimZc28xy&#10;FAihmQRnFM0kOENo1oUzZduMOwqE4FwwqqeQVhwphGaPAtDsDGYtmr2/lqE8Xg4EM9AyO8AsoznI&#10;luLCkg2exDJuXxlslSEsTw8sU+fBpIAlKIppc6+2x8HFSfuuOuMZAjTQQvsYoB2Ibm6AdkY0O6Bl&#10;RBsHNNpC+x6g7YjW4NlrgP5kderq+FYWy5fscOZrGuTZWNklbmNV5w9Y4Yxrm2nhTIVm/gg6Ipxp&#10;0MzaNueN6rHlH9mDLr6S5UAzCmcIzSQ407TN/ChQv21W4AyhWQ/OEJpJcNagWQfOEJpp4CyiWUzh&#10;qJ5CSlG00DlrzFMtmKGW2fXHy6FoRrEMgxltmUlrGXgwoy2zAmY5S4T30mZc31E9oF4LZWYsM+0r&#10;a6GMx7KYT6cFlov5fFpA/aPGNp+jKKbNtaqIXbOHnL07edAtBM+UgEYQrcUzBzQKaBjRLICGDgkZ&#10;AK1BNIpnDmhWQK9NXftsZdrqTAnNHM6uz4bKTsEbq7osg9BMB2f6o0B3ts20cKZtm12Gs07bzApn&#10;HJpZ4EzbNitwPlrb4XxEQd/1L2cOfiKiWQ1nmraZ5SgQQjMNnGnaZn4UqN82e+soEG2bFTgXjuoh&#10;DC8eLHTItD7Bg9n4WgaKZRTMaMtMArMGzYS1DBTMYoJtyc0v3+EL+8rqFQwclKXMsGV6gFXM4wlt&#10;XN5zVudCadKWydHXm0Q8y+GA5oCWAa1FtJcBDXydty8DekXKmpJW0dH/ZUczh7Prs6Wq8y82V3ct&#10;31jV+alraGZf0/DaI+go4UyDZhjO7G0zy5oGDs0gnCnb5jVVITva50Zu+osNzHpts6eOAnFoxsEZ&#10;QjMJzhCacXDGoRkHZwjNJDhDaNaHsxbNJDjTtM3uPgpUw1lBc9FoOcOKYoW2GdWPtGgmrWV46vFy&#10;mJbZ9ng5GMwommUwq9EcPHypEJY6797KiripWCxroewalin3lbFYVqCswvKnM+Tcmx5U8WBSANOe&#10;szqnSnLXO+DsiK8D2oFoFM/eArQW0WyAdkY0O6BlRLcEQDsQjeLZO4BelbK21mKZ8x0OZ5NmY1Wn&#10;2M3VXU7Sw5m+bcbDmQ3NtHBmQTMtnNVrGs3lEXSLrGFz/poZc01Esx6cadrmlnsUSNc2K3CG0EyC&#10;sxbN+nCG0IyDM4RmfTjDaNaDM4RmCM7Fo3sISUVDheCMmi9Y1zJIYEZbZs+tZcBgbqtKam7VAVex&#10;bPa+MohlBcoIlsV8OlPOgykBS1EIu5rHjQG3D+VXrZ086LYGzxzQ5gDajmjDgEYR3UwAbUO0Fs/+&#10;B+iVKeum1mQu/1mruuj/coIzPww0NpurOwdtqu68lIxmc9pmVjjj0GwGnHFoxsJZZ03DnUeBajSz&#10;wlkB8+GaDuejC/qtfDlz8KWXs2J10YyDM4RmEpwhNJPgjKKZBGeatpkfBeq3zQqctWgmwxlFsz6c&#10;ndEsZuToHkJCYaIQkF730BUwo2hGsYyCGW2Z6cAMrWWQwKxdyxDB7ITm5KVCu+RlQpfhCx/OK0+e&#10;C0NZi2V37CtrsGyDMoTlezMCK5V8OiOw5lFDm6cohl3N44aAzzamL18m49kHAA18nbd3AS0juiUA&#10;WoNoDmhnQNsQDQF6Zcq6RVPTl/2xVXz8Vzic3TCbJrV+bmtV53E0cMa1zXRw1kGzyUeB/BF0eDjP&#10;tHa78K+cQZtFMCtopoEzTduswBlCMwnOEJr14AyhGQdnCM36cIbRrAdnCM0kONO0zc3lKFCLZjyc&#10;xcQXJAtvpzU+1KJZH8wQmvXWMlgeL4eiWQ1mqGV2gBlpmZMdaFaSlF13DIUyhGV37ivTYtmO5lly&#10;HjE8zxnKg7q2p3bmTNvpwLNvAtqBaKOABhDNBGgbog0D2hnRWjxzQKOAdiDaIKBBRLsG6NUpG9bN&#10;SFv6moRmi+XLEpz5YaB7ZlNV5x6bq7usUaMZXNNwoW2mhjMDmmnhTItmKjh7qW2mhbNe23ygtuNH&#10;gwr7bX45M/bmn21o1oOzXtuMwpmmbVbgDKGZBs40bTPLUaAWzXRwpmmbWY4CITTTwJmmbfbFo0AI&#10;zSW2xOanCq1TJz3CoZkEZrRlJu0xo2gmrWW4usesXstAwdwuebmUDslLn00ZnbFEF8tu3lcmYVmB&#10;sphPZgRWSZkVWPVwsvE9ZyWf17W7sDNnyvuTnPDMAc0KaC2iOaBRPDcHQK9M2bB7Xtqa4FaWfs/Z&#10;4ay0zRzO7pnt1V1+uLWmc8aWqi5n9NpmWjjTHgWa2TZLcDaxbYbhbE7bTAtnHJpBOANtc1XpO5ve&#10;yBm096WsWEFEswJnHJpxcIbQTIIzTdvMjwL122YFzjg04+AMoZkEZwjNODjj0IyDM4RmPTiPGt1D&#10;iMlLE95MmfZEr2VGsYyCGUUzHZjdu5aBorm9KoOzJp65OqFTBYRlT+wr62HZDmUblsXcnRlULeb+&#10;1MBlKICN5FF94MWdOTOvinj2X0A7I5oZ0DZEtwRAOxCN4tnfAQ09iQPFMw2gZUSjgF41fOPH9QmL&#10;Xm5lsTwHwpkfBrp3ttV0emNrdZfGrdWdv/DmUaAazbRwpm2baeGsRbO2bWaFMw7NtHDWoBlpm7dW&#10;d97bs3DAipeyYu+gaNaDM4RmEpwhNOPgDKFZD84QmklwhtBMgjNt28yPAungTNM2K3CG0Cxm9Oj3&#10;hOjcLOGN1BlPUTBDaCaD2bW1DL3Hy0Ets95aBgnMYjokr5AyriRvjQbLHtpXxmLZBmU1lj+ZLefu&#10;rMCae9MDJj6aEHAfBbCRPKgPvrk/b/z7kwbdkfDsC4B2INoooCFEswAaRTSKZw5odwF6mQbPrICG&#10;EE0P6BXDN26dkbqyc6ukpOclOIto1t9v5nB212yr6tJ3W3WnjSxrGrRtMy2ccWhmhTMNmmE4s7fN&#10;LGsaODSDcHag+WJZ6btzXs4afOlPWbGCiGYcnFE0k+AMoZkEZ5q2WYEzimYSnCE0k+AMoRkHZxjN&#10;eDhDaCbBGUIzCc4omklwpmmbvX0UiIPzmNHvCZF5Fl0wo2gmrWXoPl4OaJnNXsvAgVlJRPr0Syfq&#10;3x1Pg2V37CvTYlnKbEfM2nNW51FD0J33Cyr3yXjmgHYF0FpEMwJag2gOaGdAQy20ZwC9bPjGlZNH&#10;rH67lSX6qy7AmY87Z5O168+3VXfO3VbV+YIemvFwZkMzLZxxaEbhbKhtdvMj6FjgrEGz7V9XjHl3&#10;+1uWQTv/mBUriGhG4Uxqm1E407TN/ChQv21W4AyhmQRnCM16cIbQjIMzhGYSnCE068FZi2YynNVo&#10;VuA8esx7woDcfA2WYTCjLTNpLQMPZrRlJq1l6INZi2YUzB2SVwodbSkvHr2ZiGU37SuroayL5VmB&#10;teo8mBS4B4WvGXnUEHj/WNHoXQ48+zqgoSdxsABaRnRLALQD0b4CaC2itXimAbQzotkBLSNaDeil&#10;wzfOG5ey7B+tLBYZzRKcVWsa/DDQu7OzpvMLO6o7TdpR07kJgjOMZnY449BMC2eWthkLZ501DXce&#10;BarRTILz5LLwDwNyorb9ITNWwKEZB2ccmnFwhtBMgjOEZho467XNKJxp2mZ+FKjfNitwhtCsD2ct&#10;mklwhtCMg3PpmPeEUaN7Cf1zi0Awoy0zCcwaNBPWMvTBbGwtAwWzkn6pc67vHjtgEhbLbtxXVqBM&#10;g2Upc+R8OjVgOYpes/KoIeDRByUFWycNuqvCs+cADSOaBdAoor0MaN0ncXBAQ4BeqsEzK6BtiGYA&#10;9NLkjZPKU+b9oVVy8tc4nH18dlV3fGtHdafqHTWdr5LhrINmk48C9dpmWjiDaDZpTcNdbfOU8vBd&#10;nXIjtr6YEftQQjMFnGnbZpajQAjNuLbZE0eBEJrhttkBZxyacXCG0EyCM03b3JKPAtVoHjNGhrOY&#10;kaP6Cv0so4CWmXEtQ/fxciiayWDWopkMZhTNnYatsqeooHw3iGWjKxg6WLZDmRLLt2cHjRVzd07Q&#10;2Huzgyc9ajR3z1mdx41tvjg7KmvTlOhbjzig8YDWIrqZANqOaKOAlhFtHNBQC+1+QC8csbkmOXnO&#10;LyQ0S3BWrWnww0Dfna1Vnf+1o7pz+c7qzh+p0UwNZwY008KZFs1UcNZpm12HM33bTILzrLLQLV1y&#10;B679fUbs7Rcz44Q/SHGGM4RmPThDaCbBmaZt9tWjQAjNenCG0EyCM4RmHJwhNOvBGUIzrm32x6NA&#10;CM5lY94TikoGCL2yS5+SwIy2zKS1DBKYXVvLkB8vhwcz3DKr0dx52Cqh54iF99ZWx842Bcsu7ivj&#10;oIxiWcyd2UHjpMwNGvfADXvOaM6XDt8wZdC125OiRTybAWgtojV4pgK0M6I5oMmAdiDaKKAhRLMA&#10;WotoNkDbEG0ioFckb29akLxhVFDy2O+3ssR+3d42czj71+yo7fT3nTWdSnZVdzqDrmm48yhQjWYJ&#10;zia2zTCczWmbaeEMofn8uHZPaku7b22bG7n+d5lx136fGSfg0EyCM4pmEpwhNJPgTNM286NA/bZZ&#10;gTOKZhKcITST4KxFMx7OODTrw5mubVYfBaJoFlM+5j0hf2Sk0COr8jE9mKG1DLY9ZrRlNmMtAwWz&#10;nNVSsvNqD3ljXxlqlXFYljIncLyYz6YGuGXPGc2l8vi102IvXpTw7EZAg4hmArQN0RzQfgvoJUne&#10;A/Ty5G335o/YmNMqPv6/W40Y8Q0snPlhoP/M7qqOf95d2yl/V02n42a1zbRwpm2baeGsRbMZbbN2&#10;TUONZj0476vt9MBS0mv3GznR+3+XGSeIYFbQTIIzhGY9OENoJsEZQjMOzhCa9eAMoZkEZwjN+nAm&#10;t80onGnaZn4UqN82K3CG0EyCs3XMe0LeyGjhnYzqhzgwa1pm3bUM1x8vp0UzGcwomtVgdqBZBrOY&#10;LsPWCN2Slz1cUpm8UA/LNCsYrFhWoKyHZSnz5Hw6PWAFilx35Xr1wM1LkvaenajgGQS0jOiWAGgH&#10;opsboJ0RzQ5oGdHGAY220O4F9LLkbVfmDN847DuW+P8G4Wzfb+Zw9svZO7bjL3fWdBq0q7rTvD01&#10;He8agTMOzaxwpkEzDGf2tpllTUMB8/yK0CMDCvptfTlr8NnfZsYJIpp14UzZNnvsKJCybVbgjKKZ&#10;BGcIzbpwBtGMhzMOzTg493P5KBBGMw2c9dpmFM40bbMvHwWiaFbgbB3zrmApHiyEp4/7HEWzr69l&#10;kMCsoFlJqqXxBAuWjewrO0EZwrINymJuzQmskxNUd3Nm0JTHE9p8iiLXXbk/vtP+DWnL74p4dh3Q&#10;WkQzARpBtBbPHNAooGFEswAaOiRkALQG0SievQPoZcN2fNY4bHXIt1NTv0mGMz8M9PvZW9vp77ur&#10;O6bvrem4gQbNtHDGodkMOHv9EXTj2p0cP6b74jdyBu36dUZs028y4wQRzSicNWimgDOpbUbhTNM2&#10;86NA/bZZgbMWzfi2me0oEEYzDs4QmnFtsy8cBUJwrhjzrpTs4iFCWEbDE19YyyCBGUUzCcxiug5b&#10;I4QOW/PFjLLMlSiUdbFswr4yDssOKMtYFnNnnpxbc4PqH00KuIgC15153BDw9EBu7Z6J0fckPJsB&#10;aC2iOaBbKqC1iPYMoBcN276yccTqkG8mJHzLDmcRzWJIh4Eczv49c+d2/397qju23VvdqXRvbaf3&#10;cXDGoZkWzixoxsJZZ01DjWY6OOu3zQdqOtyylr63tXNuxLrfZcQd+3XGEEEMDs0kOENo1oMzhGYc&#10;nCE0k+AMoVkPzhCaSXAmts38KJDYNitwhtCsB2cIzSQ4Q2jGwRlCs9g2K3CuHPOukFGUKHRJm/iZ&#10;FsxQy+z6WgYJzFo064MZQjME5q7D1tqTkDXl3LVpHcZ6cl8ZxrIMZRTLUubLuT+lzV4Ut57IFWvM&#10;4akx127LgJYR3RIA7UA0imdvAVqLaDZAOyOaHdAyon0a0DZES2getuvxirSljZbh8176piXhW0xw&#10;5oeBzWc2WVp/aU915077ajvN2lfb8S4NnGnQzApnEM0mrWnotc27azs1lY9+51RnS8TO32TEnf5V&#10;xhDhBRuYFTST4AyhmQRnFM0kONO0zQqcITTj2mZPHAVCaCbBGUUzCc4Qmklwpmmbm8tRIIRmEpxp&#10;2mYFziKaxVSVviukFSULHdOmfYa2zGavZeiDWYtmEphRNKNgFhMybJ0QkrROaBidv8EIll3dV0ax&#10;rEAZwvKteUENSu7NClqCotZTuT+u86XFifsOO/AMARpFNIpnDmgtoGVEGwW0HdGGAY0iunkAevnw&#10;zae251dZX0uO+f430wZ/W4SziGYx4JoGzWEgh3Pzmbq67t9sLH2vi3XUO2OKR/fYuKmqyzlWONOi&#10;mQrOOm2z63CW2+Zz49rePVDbaVNWSc+lr2dH7/llRtyjX2YMEUQwK2gmwZmmbeZHgfptswJnCM16&#10;cIbQTIIzhGYcnCE0Q22zAmcIzSQ4Q2gmwZnUNqNwpmmbjR4Fom2zAmcxKYUpQsfUGY+1aCavZeiD&#10;WYtmEphRNNOB2RnNCpiVxKbPvPzBpHcnsmCZZV8ZbJUhLM935Oa84Mabc4ImPp4Q8ARFrafyuDHw&#10;852WKVud8UwHaC2ivQxo4Ou8OaA9A2gNot0M6PXpc7fsKsnI/kZa3P98My3t26bBmR8GNtOxWJ77&#10;RVpsr5ezBk0NzI3alFPSc+fmqs4XcWiW4Gxi2wzDmb1tPj2uw/0lFaH7Eot7r38zZ9C2FzKGnPt5&#10;Rrzwi4whUkQ04+AMoRkHZwjNJDijaCbBGUKzLpwp2+ZmcxQIoFkXzpRtswJnFM0kOENo1oUzBs04&#10;OOPQjINzkRuOAnFwri59V0guyBDap8x+Qgdm969loI+XQ8FMapnFhEpZL6W6ZNR2CMq6WDawr+wE&#10;ZQDLEpSVLLBlftCEh5MCLqCg9XQuliXtnjzo9o3mCmgHoo0CGkA0E6BtiDYMaGdEa/HcvAC9JGn3&#10;431FI1fvGjN4gIhmJzir1zQgONMeBnI4N/OxxH79qyMSI7+amrj+f9KGnvhXzqDNUYX9t9SWdT+4&#10;sbLLdVfaZlo4444CKdvm+1uquhwbNeq97d3zBu54KTPmxE/Shjz6WXq8IEYEsxI1nCE0k+BM0zYr&#10;cIbQrAdnCM0kOGvQrANnCM16cIbQTIKzBs0UcCa1zSicadpmfhSo3zYrcIbQjGubZTjj0azAWcyw&#10;/Cyh3fB5Ta6AWYtmMphRNJu5luEAswPNYUnrhejUBTf2NQ6YQb2vrItl8r6yLpYVKNuwLGWBnE+n&#10;BexGIeuNfDou5Nz8ocf3a/HMAU0FaBuijQJai2gOaAnOyZtPnbfGrFtV1fXNrw8b9l0Rzf+dlPQd&#10;Cc7ofrMROPM1jZYzXx0+/AfPpyQkPjcicdfzKUmCmK+mJH3y/dShx1/Kit3eLTdiY87InttmW8OO&#10;HKzteBOFMw7NWDhj2ub3x3Z8uKyi61nr6Hf3xhX129IxN3LzX7Jid/0yI+7kj9OG3PtxerzwE1t+&#10;agsKZ5q2ufkcBdK1zaxHgRCaSXCG0KwHZwjNODhDaCbBGUKzHpy1aCbDmdg2+/lRINo2i6kpfUdK&#10;Yl6uEDx80RdaNJPWMlx/vByKZjow669loGB2ZIMwuqhyn6f2lbFYVqCswrI9C4Mm3psTtBhFrLfy&#10;qCH47uaMBesmRn8C4FkGtB3RzQ7QzojmgCYD2oFoFM/mAnpD1sxt12vf2VBeHv6Hr6fHf48IZ34Y&#10;yMfV+Upa0gvPjUjKen5E4hkboIWv2fJ1MSMSmr6ZmnBJzP+mDz3447T4Q7/KiNv8Stbgba/mxKzv&#10;YIlYHZ4/YGNMUd/FKSN7bxta1HvnO/kDdoTl9t8cnjtg4+vZMVtezY7Z9kpWzPrfZ8Rt+3VG7MGf&#10;pMcf+b/U+Ds/SBsq/J+Y9KHCD235kS0imhU449BMgjNN28yPAvXbZl89CoTQrA9nLZpJcIbQjIMz&#10;hGYSnFE0k+AMoZkEZ3LbDB8F4uBcW/qOEJ9b4ARmtGX2hbUMCcyallkGszOaN0gJT9og9B+x7N76&#10;cbELQCybva8MYRmFsg3LaB41BjxGEevNfFSevGNG7JXr/g5oB6KNAhpCNAugUUSjeOaAVgN62bBd&#10;D8+UDtt3a3yn1ZEFkb9Q0OwMZ8J+M4czH5fGYvnSV1MS2j6fmjTqayMS99vhnJIofCPVkf9OTRS+&#10;acu3bPl2aoKU79jyP2lyvpuWIHzPlu9LGSr8ry0imnFwVqOZBs4QmnFwhtBMgjOEZj04Q2jGwRlC&#10;MwnOEJr14AyhmQRnmraZHwXqt80KnCE068EZQjMJzhCacXCG0KwPZwea5bwnxFlGmgJmFM2ktQwS&#10;mNGWmQRmBc3hSRulFBaMP4xi2V37yrRYvrEgeJI9C4MnPZwU8BGKV2/nUX2761sy552T8cwBjQe0&#10;jGijgNYimhHQGkT7J6A3Z869er+uw5WP69pWfS196P9+LTn5+0xw5oeBfFhH/IH6ekpC2NdTEmq+&#10;kZJwUo1mEpzVaCbBGUIzCc4omklwpmmbffUoEEIzCc4omklwhtCMgzOEZhKcUTTj2mZ+FKjfNtuP&#10;AgE068KZsm1W4KxFs3PbLGZs6TtC1ZhewuCc0U9hNLu+lkECM4pmEphRNKNrGSiYu9nSe/jqB8tq&#10;k5ehUGbGss6+MhWWF6qyIHiymE+mB+590hAgSAEQ683cqe11akHCoVMTmi2goSdxcEDrAdqBaPMB&#10;vTR5x8Xz5UP2PmoIeHxmbPtkBc1qOLt8GMjhzMfoPD8i7offGJHY5+spiZO+kZL4kQJnCM04OENo&#10;JsEZQrMenCE0k+BM0zbzo0D9tlmBM4RmPThDaCbBWYNmHThDaCbDma5tbmlHgWo4i2gWM670HaFi&#10;dF8hOtP6GEWzK2BG0UwCM4RmvbUMEpjVaO6WtEnonrRJyMmd+IEn9pXRaLBsg7KURXI+Xhg05dbs&#10;oGVP6gMEKQqgfQjRjxoCH58elb938qBb9/0B0DCiWQCNItrLgNZ9Eof/A3pzTuOmB/Xtrz9sCPhk&#10;S0WncPF2yxQ488NAPmbON0YM/fV/pyQM+mZK4txvpSTewsGZpm1W4AyhmQbONG0zy1EghGYaONO0&#10;zfwoUL9t9tWjQAjNJDhDaNaDM4RmEpyJbbOJR4HqtlmBsxjr6IHCwKyaByiYtWjWBzOEZhKY0ZbZ&#10;1bUMNZgVNHdP3CS8l7Th6Rxrxjoslk3cV8Zi2QZlBctSFsm5sShoyqO6gMdP6mx49lFEPxjf8cam&#10;jMV7RTxzQJsDaC2imwmg7YimAHTy5n0XqwbsEH/GPm8IPD99TJd/fzUx8f/UcJbQbOZhIIczHzPm&#10;m8MTXv5mSsKwb6UkrPh2SsJDXNuMwpmmbWY9CoTQTIIzTduswBmHZhycITST4KxFMx7OODST4EzT&#10;NvOjQP222VePAiE0k+CMopkEZwXN48vklI6KEvpnjL8Pg1mLZhKYUTTTgRlqmUlgdrTMIpjlbJaS&#10;kjX9/NXZnSagWDZ7X9kVLIv5eHHwVDGfTwz48Mn4AEHCsxIfRPTjxoBnlysG71s5YssFlwBtR7RR&#10;QGsRrcEzFaCdEc0BTQa0A9FGAS0jevmIjR8fH5O27X59uzPiz9bt+qAlyytD2301I/H/RDhLaHYX&#10;nPlhIB+z59vDE//1nZSh2d9JG7qJHwXqt82+ehQIoZkEZwjNeDjDaMbBGUIzCc5aNOvDGUIzCc40&#10;bXNzOQqE0AzBua7sHWF0SYzQJ6PhUz0wo2imAzOwlsG4x4y2zM5gltH8jj1bhCnlhVvAVpkVy8C+&#10;sgbKOlhW59NpQfuejAsQJDwr8WFEP6xrd/nEyOI9M4d8+Mg4oGVEGwU0iGgmQNsQzQHtFkCLu8wH&#10;isccuDUu5Jjy83StLniydcx7/3x+xIgfYuHsrsNADmc+pk737v/vO+lDg76bNrTke6kJe3FwhtCM&#10;gzMOzSQ407TN/ChQv2321aNACM0kOKNoJsEZQjMOzhCacW2zvx8FKnBWo7murLtQX9ZdKBkZJ/RM&#10;m/wJHZjdu5YhgxlqmZ3XMrRgltH8buIWISlj7pUPZrwzw537ymoo62H52uLgaUquLw6edmd24BoJ&#10;zur4AaLvjX338PasWYcnRH8q4dlnAR3jW4B2ILq5AdoZ0Sigt+dOOHO1ptdh5efnUWPAgwtj25Z3&#10;tsS+8HxS0o/EGywJzoT9ZlPhzA8D+bhrxP8Y5PvpCSHfT02oFr9YhdQ2e+IoEEIzrm32xFEghGYS&#10;nCE068EZQjMJzjRtc3M5CoTQTIIzTduswBlCsx6cITTj2maWo0AIzTRw1mubFTiLKS5OEN5LnfEJ&#10;BGb6lpkEZqhlZl/LQMGszrhRo3droOwqlilWMGiwLObakqDpSh6PD3igwbOfIPpG5cD3FyUevKUF&#10;NIRoFkBrEc0GaNeexMEBjUO0a4Benrzl/kVr5HH1z8zjxoCmw9XtE55PSfnx8xlJP3IFzqYfBnI4&#10;83H3fDcj8f++nxbf6wep8RP/N3XoBX4UiG+bFThDaKaBM03bzHIUCKEZ1zbzo0D9tpn1KBBCMwnO&#10;NG0zy1EghOYGWwqLhgnvjJjzietg9t5aBgrmdxO3Cu8lbhWGpC2+uX9S/3kQls3aV4awrEAZxbKc&#10;tjPEfD4h6MKTsYGCPSie/QDRN6r6HVmTsgFooCFAy4g2CmgtojmgfQXQi5I3f3DOGrtffLyc+ufk&#10;YX3AjdXVXcOfGzbsJ8+nxMtwHjHihxKcWQ8DjcCZr2nw8eR8Ly32hf9LGxr9f+lDZ/8wLf4mBGcc&#10;mnFwhtBMgjNN29xcjgIhNJPgTNM2K3DGoRkHZwjNJDhDaMbBGYdmEpxp2mZ+FIhvmxU4N5Z1F/IL&#10;U4Ruw+d/yrKWofd4OahlJoKZYi0DBbMj24SKkuqDGiybuK+MYlkLZQeW7VnWdsYnUwP3P6kNFKSo&#10;Ae2HiL5Z3ffQ9qxZxyfH3OSAVgHagWgUz94CtBbRbIB2RvS6jAWnT5fH7vm8Iegq+rNxuy5wy4aq&#10;kB7PpQ79qalw5oeBfPxxfpQ+9KUfpQ9N+lF6/LIfpQ95YGbbzHIUCKGZBs40bTM/CtRvm331KBBC&#10;sz6cYTTrwRlCMw7OEJpJcIbQrAdnCM0kOKvRLGZCWXfBUpAuhA1f/BktmNGWmQRmFM2ktQx9MKNo&#10;3ib0sGXQiFWfbKmPXaqBMoRlhn1lV7Cs5OrS4Jk3ZwWte1ITKEhRAO3niL5T3fPo7pyJx6bHXmUE&#10;NIpoFM8c0FpAy4g2Cmg7ol0A9PrMuSfPWgfv+bw+6Ab6syDm+vigRTNKw9pKaE4d+lNpTUOEs7Sm&#10;wX4YyOHMp1nMD9PiXvtx+pCsn6QN2QihmQRnCM36cKZrmxU449CMgzOEZhKcITTj4IxDMx7OWjST&#10;4AyhmQRnUtuMwpmmbW65R4F0bbMCZwjNJDijaCbBGUIzDs5isguyhZDkZQ9dATOKZtJahj6YUTSj&#10;WNaCWY3mHgnbhJ4J24XRhfXHSVg2sq8MQlmFZRHKSq4tk/Px0uA5D2sD7z2ptuG5GSH63th3Th7I&#10;H3901pDzgrLGYRTQWkR7GdDA13m3FEBvzJp5/FxF5L4H9YG30T97JZfq205IK+79z+eSk3/maJvV&#10;+83scAbXNPhhIB+/HYvlP3+aNiTwp+lDin+aFr8HB2eatpkfBeq3zQqcITTrwxlGsx6cITTj4Ayh&#10;mQRnCM16cIbQTIIzuW1uPkeBEJpJcEbRPFFMeXchMz9XCBm28gmEZiNgBtcydMCsRbN2LQMFs5KI&#10;5PUPVoxPXoPDMgplaAWDFcsKlMVcXRo8S53PGoI+elIVKEh4VtKMEP2grv29A3k1RybH3GpRgHYg&#10;2iigAUQzAdqGaIOAXp8968jlqj5HHjUEPEX/rNU5M7bdqK+kJvxcDB7OJh8GcjjzaQ7zoiX26z/P&#10;iO/6s8z4yp+nDzmGa5sdcNaimQRnCM00cNZrm1E407TNCpwhNNPAWb9tbj5HgRCaaeBM0zazHAVC&#10;aNaHsxbNJDhDaCbBmaZtNvsoEAfnSeXdhPS8QqHrsNXPcGgmrWWY8Xg5NZjRltkOZgDNSgryJp9x&#10;FctaKANYRlYw1FhGoSzmyrK2s8VcXdZ29idTgg5IcFanGSL6s7pO544VlxxdmHj4EQe0SYC2Idoo&#10;oLWIdsbzquQNXxwqKj53fWz4KfTPFc1n9QEfHR3fMeMrycm/sKPZCc76+82G4MwPA/k0t/lF+tD/&#10;/UV6XM9fZsQ1/jI97rwWzXDbrMAZQjOubfbEUSCEZlzbzI8C9dtm1qNACM0kONO0zQqctWjWhzOE&#10;ZhKcITTj4IxDMwnONG2zAmcIzWIml3cTRlhKJDhrwQy1zGx7zGjLzLKWgaZXwg4pfRO3Pp1fnbXZ&#10;21gWc2VZ8Bwxt2YHrW+qRODcjBH9sCH40uWKwdu3Z8/eM33wlc9oAO0LX+etxbMZgHZGtC8Ben78&#10;8aebcxpPni2PPvxZfdub6J8jlE8aAg/tquk8+Ctpib9khbPhw0AOZz7NdX6dNviXv0ofEvVCxpBZ&#10;L2QMuQ7BmaZtZj0KhNBMgjNN26zAGUKzHpwhNJPgDKEZB2cIzWQ407XN/ChQv2321aNACM0kOE8q&#10;e1cYnl32GGqZfWktAwWzkt4JO4WcnFkXLi3sMIOMZfIKhh6WFShDWFbn8vLguY+qAh+KeFaiwXMz&#10;RfSj+nbXz5emb1mYeGBvcwG0A9FGAQ0hmgXQKKJRPDsDeu6w3ScOjsrc/Ul9R83TMfRyvyHwVHpR&#10;z3/Z0ayGs6uHgUbgzA8D+bSE+UVW3J9eSI9L+HVm3NJfZ8Z+BrXNLfkoEEIzCc40bbMCZxjNeDhD&#10;aCbBGUIzDs44NJPgTNM286NA/bZZgTOEZjFTyrsJjaW9hKTMys9Z1zJYHi+HtsxqMENohsCszoyK&#10;wh2sWNbbV0ahDGFZhLKSK7Z81hD4YVNFoGBPC0O0+MUY98aG7z9WPHrzosT9p5ovoKFDQhZAy4g2&#10;CmgF0UuTN17ZU1Sy/2J1z4OfNwTdQv98SLkyLnjB2JJ32n5l+PBfmQJnsw4DOZz5tIR5ISPm1d9m&#10;xmb8NiN2A4xmPJwhNNPAmaZt5keB+m2zrx4FQmgmwRlCsx6ctWgmw5mmbfaFo0AIzlPLuwn1Y/oK&#10;8RnjPkXBjLbMZq9l0Owx64G5j5RdQlrWwqsn5nSbB2LZ4AqGHpYVKEtZIefy8rbz7k0JOtBkDRTs&#10;aeGIvl3Ta9/unCmbpg++cokD2j2AnhN/9O7W3Kojl2t6nUS/rMSVXKprN/Nn6UN+95WkpBec4Gzw&#10;MNAUOPPDQD4tbX6THhvwu4y4ot9nxu3SwJmybVbgjEMzDs4QmnXhjEEzDs44NJPgTNM286NA/bbZ&#10;V48CITTTwJmmbWY5CoTQrMBZzPjRA4XY9IZ7EJjBlllnLUMfzNqWGcUyCmYUzQqY1ZlQVrrfLCyj&#10;UAaxbIOygmUpK+R8vCh4ZVN5oGAPR7QUqYmuDf/g+MjCvcuS91zU4tl3AA0jmgXQKKLNA/Ssocdu&#10;bMurPnipuufJhwawLOZRQ5unh2o75H95xNBffyUt6QUJziKaTYKzaYeBHM58WuK8lJz8tT9kxHd+&#10;MSO24sWM2CNQ24zCmbZtbg5HgRCa4bbZAWccmnFwhtCMgzOEZlzbzI8C9dtm1qNACM0kONO0zQqc&#10;p9kydlS0EJM6+Y4umF1cy9ADM4RmMpid0dw3YbfQd+huYVjq8lv7Z/RfYva+MoRlO5RVWL68vO18&#10;KSvFBC94VB14t6ksUJDCEQ3m8/r2p69UxmzZl1u/eWHC4eP+A2hnRHsK0HOG7floXU7d/vfHJOy6&#10;Uhty9POGwLvo7ylL7jcEndtb0zHjy8OG/UYPzqYdBhqBMz8M5NPS5yVLzPf/kBX33h8zBzf8MSv2&#10;HIRmPThDaCbBmdg2N6OjQAjNJDjTtM0KnCE068EZQjOubWY5CoTQrAdnCM0kOENoJsGZtm321FEg&#10;2jYrcJ5e3k2oKRksRKfOuE1ay9AHM4pm89YynMBsQ7OYfkN3C7Wjq46QsEyzgqGLZQXKGiy3nX9x&#10;RfACJZ/VBV6ww1kdjmgwYht9f3zn9y+Ujli1JXPO+hlxl05oAG1HtFFAaxGtwbMPAHpK3KlLi9Pn&#10;7d1bMmLntbEhp422ylAeNAReqyt9J+TLacN+4wRn3H6zGXDmh4F8+JgzL2UO+cVLmYMjXsoaPPPP&#10;WYM/RuGMopkEZwjNJDjTtM38KFC/bWY9CoTQTIIzTduswBlFMwnOEJpJcIbQjIMzDs0kONO0zTRH&#10;gTCcw4UZ1nChqmSIMDBlzm0tmFE0o1jWghltmVEsuwpmdcusgFnOHmHoiLWfbJ08eDULlnH7ytRY&#10;XunIpRVtF96ZEry/qTRQkILimSOaKo8a2p27WhGzZ7+l7v3FSfs/1ge0jGijgAYRzQRoG6JdAPTC&#10;pF331mVPOX1oTPKBy7Uhxx40BDxAf0/MzL36wKPRBX3e+PKIhN9Sw9mkw0AOZz58TJ6X0mP++HJG&#10;7NA/Zw1e/JfMmPt6cIbQTIIzhGYcnCE068EZQjMJzhCacXCG0EwDZ5q2mR8F6rfNCpwhNJPgTNs2&#10;sxwFQmgmwVmLZgecxVhHJgr9hy+8gwOzFs36axkollEwo2jWW8twRvMee/oP3SNYRzacZF3BALGs&#10;QFkHyyKU7Vkl59rCdqubxgQKUhRAc0QbyuOGgM/ujwvZd8kav+xwQdnSDekrV80ecm73pEF3rngE&#10;0AiitXgmA3py7MW79XGnTs5LXbpnY8GonUfLY/dfHRvy4ef1gZ+h/7zuzPW64PVtLFGvfHnYsN/Z&#10;4Txi6K8lONMeBhqAMz8M5MPHjfPnjEH/eDlrcPorWTHrXsmKeUbTNvvqUSCEZl04U7bNCpxxaMbB&#10;GUKzLpwxaMbBGYdmEpxp2mZ+FKjfNtMeBeLgPNMaLpQVDxf6Ji+9q7+WofN4OUo0k1pmaC1DDWYF&#10;zf2H7hVikrc8WN04bBMtlsn7ygQs26Cszker2i4S87g88HM7njmi3ZZHDW3ufT6+/bHb1b22nC1N&#10;Wb4nt37lqhGbtsyOP31y0qDbn+kh2i2AjrnYNDtx57UlGQtObsirOLh31PD9Jyv6vn95XNcTd+uD&#10;rz5qbKP79dbuzulxHRp+nBL3py+nD/udITi76zCQw5kPH/PmlezBb7+SHVP416zBOyE407TN/ChQ&#10;v2323FEgjGYcnCE049pmTxwFQmjGtc2+fhSIolmBs5gxhWlCn2Er72nBjLbMnlrLgMGsZMDQvcKo&#10;/KnnqPaVdbCs3ld2BcuXbLm4OnjxZ+OCPmoaHSTYwxHtlTxqDLz9qL7t5U/Hhxy6M/bd/TeqIrad&#10;H5O27dSo3G37csfLyRu/7UDe+G17cxv2bclYeGR96qpD61NXStmQtnzb5oxFq3bmNm7bnDv28LbC&#10;krN7R2afOjQm6dQJa+TJM1W9T12qDf3w43GdPrxfH3wP/ev7SsQnZ+yu7pTz5eTkF7+ckvB7Cc4i&#10;msUYPQw0E878MJAPH/Pnr5bor/49K6bT37IHl/8tK+Yw1DYrcIbQrA9nGM16cIbQTIIzsW3mR4HE&#10;ttlXjwIhNJvVNstwhtFMgjNt26zAeZYtowqyhN5Ja+/DYDZrLQMPZgjNEJgHDN0nJSphV9Pi8Znb&#10;QSwz7Cu7gmV1bk8JPtQ0KkiwhyNagzkez+ReQ9DpbTWd0r6WkviHLyfHy3BW2mYz4GzaYSCHMx8+&#10;bp+X0wd872850e/+Iyum7h/ZMWdp2mYFzlo0k+GMopkEZwjNODhDaCbBGUUzCc4Qmklwpmmb+VGg&#10;ftvMehSoRTMZzhCacXDGoVkN59nWcKE4P1fombjhAdoyG3m8HIRmEphRNKvBLGagLYW5cy9+tKyD&#10;CGMtlHWwDO0ro1DWw/KF1e2WKLk+L3jzk5KgZ00lQYIUjmiOaC/kdl3QnsXlITEimkE4m3QYaA6c&#10;+WEgHz4endcyY3/2j6yYgf/Mjpn+WvagayicyW1z8zkKhNBMgjOEZhycITRDbbMCZwjNJDhDaMbB&#10;GUIzDZxp2uaWdBSIwllEs5g51jChKK/wWY/ETU/csceMopkOzA40K2AeOHS/nPj9wqyawr0olHWx&#10;TNEqk7B80ZYLq9suFfOwPOiuHc7qcERzRHsgV8e3XVNX9s57X0se+kcZzckvSnDG7TcbgLPph4Ec&#10;znz4eHb+YRn04us50fGvZw9a9K/sQZ/owpmybeZHgfptM+tRIIRmXThTts0KnHFoxsEZQrMunDFo&#10;xsEZh2YSnGnaZjOOAtG2WYGzmPzcUY9dATOKZjow069lOMBsQ3P8fiHCluysxR+fWNhtqRn7ymhQ&#10;KKuxbM/atkvvjw8+3zQySJCC4pkjmiPajTk/rt3slMIebb+WkvQnajibfBhoCM78MJAPH+/Na9lR&#10;f/9XTnTqGznRa9/IGfSU1DYrcIbQrAdnCM0kOGvQrANnCM00cKZpm/lRoH7bzH4USN82sxwFQmjG&#10;tc2uHAWq4aygea74a3mYkJNT/jmEZjKYXVvLkMGMtszatQwUzHIOCJHxB4TJ1tL33YVlDZRtWBbz&#10;0Zq2y8TcmhJ8uKk4SJCiAJojmiPajXnYGPDo+Nj249/IjvqnjObkPzrBmXQYaCKcDR8Gcjjz4eP9&#10;+Zdl0FtvZA/K/3d29A5PHgVCaCbBmaZtZj0KhNBMgjOEZj04a9FMhjOxbeZHgcS2WYEzhGY9OENo&#10;RuEsZrb1HSEru/YTHJpJaxmuPF6OuJYRj6JZBrOS9PRVtw/O6bcaB2U9LOutYOhh+aO17aScX9Nu&#10;+dUF7bY+Lgp61lRkwzNHNEe0G3O/IeDa7ppOJV9NTfrz14YPfYkJziYfBhqCMz8M5MPHd6a1pd9z&#10;b2ZHdWydM6jsrZxBh0hwRtFMgjNN2+yrR4EQmvXhrEUzCc4QmnFwhtBMgjOKZhKcITTj4axFMwnO&#10;KJpJcNaimQxnmrbZ1aNABc4KmudVyJlV3lNIzay/4wqY0ZbZzLUMEczOaD4oRNlSX1p7HGqVmbFs&#10;gzIOy/aslfP5mKC7TYVBgoRnJRzRHNEm50594Mm1lV1Tvzo84eWvpQ9/yQnORg8DDcDZtMNADmc+&#10;fHxnAorj/udtS+Q7b1uix79tiTqNolkPzhCaSXCmaZv5UaB+28x6FAihmQRnmrZZgTOEZj04Q2gm&#10;wRlCMw7OEJpp4IxrmxU4z68IE6aX9RVGpE+6haLZW2sZKJiVJKds+HTbjJiNEJShFQw9LNuhDGHZ&#10;BmUxF9a0XSFlXdsVn44NutBUECRIeFbCEa3FM0c0c26MD941vTw8RkSz1DaLcBbRbBacDR8GmgBn&#10;fhjIh49vTqAl+qdtLIP6B+RETWuTE33FU0eBEJpJcEbRjGub+VGgftvsq0eBEJp14UzZNitwxqEZ&#10;B2c1msUsqAgTppYOFJLTZtzAtcxsaxl4MKMtsxrMWjQfEqJtqRndeFoPyxooQ1i2QRnCsh3KNiyL&#10;+XBt25Vibk0LPizBWR2OaI5ok3JpXNtVY8a8895XU4f9BYazSYeBhuBs+mEghzMfPr44gVkRvw/K&#10;iY4LzIlaGGSJvoeDM4RmEpxp2mbWo0AIzSQ4a9CsA2cIzXpwhtBMgrMGzTpwhtBMA2eatpkfBcJt&#10;swJnMZPGDBKSUudeJ69l4MGMohl6vBwMZrhlVqM5Ov59ISF5+4O1k4dtdwuWbVBWY/nDdUrarby8&#10;oO22JwWBX2jwzBENQxrFM0c0NmfGtp8ZUdyvnYRmNZxx+81G4GzSYaBJcObDh4+vT6Al+m9BlqiU&#10;4Nyo1W1zI5tIbTM/CtRvmxU4Q2gmwZmmbWY9CoTQTIKzFs36cIbQrA9nirbZA0eBajgraF4oJVSY&#10;ODpWiE9ZJOGZbi2DBGa2tQwUzGIG2VJWOP08DsoQlqF9ZRTLdigjWJayvt0qJdKec36QYA+KZ45o&#10;jmgX8rChzWeHajqO+11a3GtfHZH4CjWczToMNABnfhjIh08LnCBL9L/b5kbmtc2N3KbAGUIzCc4Q&#10;mnFwxqGZBGeatpkfBeq3zQqcITST4IyimQRnLZrxcIbQTIIzimYSnCE0Q3BeVBEqNJQkCHHDl93A&#10;gRlFM2ktQw/MWjSrwSyjWQHzoCFiDgtxQ/c3LW3M2qOBMoRlzL4y3CrDWFZybn271Xdrgj5qygsS&#10;7OGI5ohmzKf1gZe3VnYe+dW05L9KUeAsopnmMNAMOJt1GMjhzIdPy5p28fFfaZ8X1b6dJbK0gyXq&#10;IA7OEJpJcKZtm2U4w2jGwRlCMwnOWjTrwxlCMwnONG0zPwrUb5tZjwIhNJPgrEazmMUVoUJdcbIw&#10;OGn1TTKYoZaZZS3jkKZltoNZheYYW0blzrt8fpVj/QLCst6+sgbKAJZFKNuzQc7NycFHm3KDBClq&#10;QHNEc0S7kFt1QceWVIamPp889O/McDbpMNAUOPPDQD58Wu4EWyK+09ES2a1DbsS4jrkRp0hts68e&#10;BUJoJsEZRTMJzhCacXCG0Ixrm9mOAmE068KZsm1uzkeBODiLGVecKkQP23AbBTPaMuuvZeAfLwe3&#10;zPpgVjJ4yBFh/viig1gsE/aViVi2QVnK+rZrpGxsv+bS4nY7nuQFfdFkseGZIxoORzQ218YHb28s&#10;7x7zfFry358fkfg3O5rVcHb1MNAAnN12GMjhzIdPy5vgzP4/6Zgb0a9zXsSUzrkRl/lRILlt9sRR&#10;oBbNZDhr0KwDZwjNenCG0EyCswbNFHAmtc0onGnaZgXOKJqXiKkMFWqLMoXopC13ITBrWmbCWoY+&#10;mOG1DBTNIpiVFGYvu358ebc1KJZp95WxWFagbMOymLMb2q2VsrHd2s9HBd9tygkWJDwr4YjW4pkj&#10;WpPz49stt5T0eO/5lKR/iG2zaXA26zDQTDjzw0A+fFr2dMkf+NtOeQNju+RGzu+SF3kXgjOEZlzb&#10;zI8C9dvm5nIUCKGZBGcIzXpwhtCMgzOEZqhtVuC8tDJUqC7MEyITt9+HW2bS4+UgNOusZUhg1rbM&#10;ajCLiR1yVMr06tJjcKvMiGUblFEsi/nQlnu1wR9JcFaHI5ojmpDjtR1mdCuOaCehGYKzwcNAU+Bs&#10;2mEghzMfPnxUE2qJeiUkd+CIkLyBq0LyIh7rtc2sR4EQmklwhtCMgzMOzTg4Q2gmwRlCMw7OODST&#10;4EzTNvOjQP22WYEzhGYxyypDBWt+0ZOIhF0PSWsZ+mBGW2b6tQwUzEpyMtbe2b+wzyYSlqF9ZVew&#10;fHZju3VKrk8JPtaUjcCZI5ojGpPPGwI+2VPTsfbbKcNefz454Z8SmsU1DWi/2QCc3XUYyAZnfhjI&#10;hw8fzHTNi3wzLH+gJSx/4NaWehQIoVkfzvRtM8tRIIRmEpwhNOvBGUIzCc40bbO3jwJxcF5eGSKU&#10;5o3+PCJ+b5MWzCiaUSxrwaxtmfXBDKE5bsgxKRMrxn2gi2XMvrITlAlYVnJmU/v1F5e23/UkJ+ip&#10;hGclKJ45ojmiGwOEe/VBH62t6VL8fErSq1JIcDbrMNBEOBs+DORw5sOHDzTRddH/FVoQ0a5bXsTo&#10;8LyBByA4w2gmw5mmbeZHgfptswJnCM0kOKNoJsEZQjMOzhCa9eGsRTMJzhCadeGMoFmBs5hROZX3&#10;8C0zy+PltGgmgVmNZjGZKVs+3T4nZjuIZcK+MgnLIpS1abfh85Lgu0+zggUlHNEc0Wiujw86Mssa&#10;nvrc8ITXJDSnJfzTCc64/WYz4Gz6YaABOPPDQD58+JCmq6Xft97JGxjePX9A7Tt5Az7Qb5vZjgIh&#10;NJPgDKFZD84QmvFw1qKZBGcIzXpw1qKZDGeattlXjwK1aNaHM4RmfTgDaNaB8woRzxVhQlHW2Nve&#10;WMtAwTwkTslxYdzoCR9qsUxewXAFy+rcrWl78WlmsGAPRzRHtCoXxwVvqxjTPea5lGGvuwxndx0G&#10;GoKzSYeBHM58+PAhTbfCvj96J39A33fzB0x+L2/gRU8cBUJopoEzTdvMchQIoVkfzlo0k+AMoZkE&#10;Z5q2uSUfBaJtswhnMUut7wj5mY03aMGsbZmNgdmB5uNS4uOOCylJux+umz5sj6v7yq5g+fSmdhuV&#10;XJva9vjTjGDBHo5oLZ5bKKJPjeuwLKmo93vPDU/813NpCa85wdnVw0Az4Wz0MNAMOPPDQD58+Lgy&#10;71oif/Ne4cCYHgUD5/UoGHAbgjOEZhKcadrm5nIUCKGZBGcIzTg449CMgzOEZhKcITTj4IxDMwnO&#10;5LaZ7igQgvPKyhBhcXlPITd9+jU8mKG1DP3Hy0Fo1gOzgub4uBNSqopnXDKGZWcoo1gWc3aLnIvL&#10;2u5+nBn09Gl6sCCFI7rFI/pRQ5svDlZ3mN4mL6q9hGaxbTYKZ9MPAw3A2azDQA5nPnz4sMx7+QP/&#10;0jN/QHKv/P4re+X3f6TXNvOjQP222VePAiE0k+BM2zazHAVCaCbBGUKzmFWVIcKCsn5Cdursq7qP&#10;l8O0zCQwo2hWr2WgYFYybOihpuWTsw/isKyFsmtYPr25/SZ7trTf9PnI4Lt2OKvDEd3iEH2/IfDO&#10;1qrONc+NSHzzudShb6jhbN5hoBlwNukw0Aic+ZoGHz58jE6PggFv9CoYkNO7oP9mHJpJcIbQjIMz&#10;Ds04OENoJsFZi2Y8nHFo1oczXdvMjwL122YFzhCaSXBeXRUizCuLFDJSFl6hBTOKZhTLKJjRlhkC&#10;81ApJ6WUFyy45iqWUSjrYVnMqc3tN4u5W9324tO0YEEKimeO6BaD6Ft1QeeXWkOKZDQPe8MJzkrb&#10;bAqcTToMNAPO/DCQDx8+vjCtLZYv9S0YGNwnv/+ovvn990FwhtBMgjNt28xyFAihmQRn2raZ5SgQ&#10;QjMJzhCa9eAMoZkEZ5q22ZePAlE0K3AWM7s0RkgbvvyKK2CG0EwGszOa1WAWkxB3UkgcclJY2FB4&#10;1BQs26CsxvKpLXJOb2235ePpbU88TQ0WpCiA5ohuUYi+Njb4UGNZeOpzqQn/1oWzuw4DWeBs9mEg&#10;hzMfPnx8YaJLor/Zt3BAaN/8/jX9C/uf0Gub+VGgftuswBlCMw2cadpmlqNACM00cKZpm91xFIiD&#10;85qqrsKsUXFCyrDVVyA0k8CMollvjxlCswjmhLgP7CnJWXHz6OrQLSQsK1CGsGyHMoJldT5c1m7f&#10;k/TgJjueOaJbFKLP17TdXFTSY9Bzqcn/doKziGa9w0Az4Wz0MNAMOPPDQD58+PjaDLQM/OGAogG9&#10;BxT0nzSgoP9HEJpxbTPbUSCMZhKcadpmfhSo3zazHgVCaCbBGUIzDs44NCtwFjOjJElITtpwDYdm&#10;FMsomFE004HZGc2JUk4Js8aVfcCMZRuUISx/sLX9VnU+K2p792lKsGAPR3SLQPTxyg5LBhT07fHc&#10;iKTWLsPZrMNAM+Bs1mEghzMfPnx8dfrn9/91REH/QRGF/edEFPS/hcIZQrMenLVoJsMZQjMOzhCa&#10;9eAMoZkEZwjNJDjTts38KJAOzmttmTZyhJCYuPU6qWUmg5m8lqEFs4zmxNhTQnHGhrv7lvXZAa5g&#10;6GAZhTKEZTEnt7bfJuZOdfClpyOCBXs4orV4bkaIfjQ28PG+io5T/5wxuONXUhPessNZRLORw0AW&#10;OJt8GGgIzvwwkA8fPv4wg0YO+HNkQf9hkUV9l0cV9X1IgjOKZhKcITST4EzTNrMeBUJoJsEZQjMO&#10;zjg04+AMoRnXNje3o0C0bVbgvK6qqzC5OENIGLrrJgRmFM2ktQwZzGjL7ACzumUWwZykytSqsWdR&#10;KLNiWYGymFNKtrffdm1625NPhwcL9nBEN1tE368JurGurHPNV0YkvS3FTDgbPQw0Ac6mHwZyOPPh&#10;w8eXJ6qg/+tRhX2yo4v6buJHgfptsyeOAiE0k+CsRbM+nCE04+AMoZkEZwjNenAW0SxmfVVXYUJB&#10;blN8/N67+mBGW2bSWgYezM5oPi0Miz0t5KXsuL9tUcxemn3l01vbY7Fsh7INy2JObmu3XcyHK9vv&#10;f5wW3OSEZxKiUUhzRPs8om9WBZ+dO7pb0VdSE9socJbQLMHZpMNAI3A26zDQTDjzw0A+fPj4w3Tv&#10;3v3/DSrqHzSouO/ImMK+e1E449CMgzOEZl04Y9CMgzMOzSQ407TN/ChQv21W4AyhmQbOUNuswFlM&#10;fX7R5/HxB+6T1zLwYIbQjK5loGB25IzQUDbxIxyWUSiDWLZBWY3lk9s7SDmxrf0OMdKec3JbQQqK&#10;Z45ov0f01cp2+2tL3kn5yohhAV9JtsFZ3TabBWezDgONwNldh4Ecznz48PGHGTFq4DcGF/ULiS3s&#10;WxVb2Oc4Gc50bbMCZw2aKeBM2zazHAVCaMa1zTKc8WjGwRlCMwnONG2zPx8FquGsoHmDLWPzSu/F&#10;DXn/EQpmCM1G1jKc0XzGnqxh+x9umJN0iAXLdigDWP5guyO3q9tefjqsrSBFATRHdLNA9Nny9hsz&#10;CnvGSGimgbPRw0Az4GzSYaCpcOaHgXz48PG3iR3d7wexBb17DSnuO2FIUZ8LWjST4Uxsm334KFCL&#10;Zn04Q2jWhzOMZhycITTrwRlCMwnOEJpJcKZtm9GjQLRtVuC8sbqLUJNTeWtI3NEvcGBGW2YzwJxs&#10;z1lh/OjZVyAo62LZBmUIyye3td9pz472O69Mb3vqaVJbQYoCaI5ov0f04bKOi7rnDOrxleGJgRKa&#10;xTUNCM7ofrMROJt0GGgGnE0/DORw5sOHj79OfEHfX8UV9o6OL+o7e2hxnxsonCE0k+BM0zbzo0D9&#10;tlmBM4pmEpwhNJPgDKEZB2ccmnFwVqNZzKbqLoI1a/zHdGCG1jJOAWjWrmWgYBYzPPaskD70WNOK&#10;6RnHSPvKVFje4cjxHe13iTm3usPBR8PbNj1NtOGZIxqOnyD6oTXowfYxnaf8ImNIx6+kDAtyGc5m&#10;HQYagLPbDgONwJmvafDhw6c5zNCivi8lFPdJTCjqvSyxuPfnJDhDaMbBGUKzHpwhNJPgDKGZBGdS&#10;24zCmdw286NAXNuswHlDVahQnjn5CgRm11rm02DL7ACzjGYRzHLOSakuXHSdZl9ZD8sKlMWc3NFB&#10;zk45n+a3vfc0oa0g4VkJR7QWzz6O6E/Kgq6tHBla/ZXhicESmtMSA53gTHsYaAacTToMNBXO/DCQ&#10;Dx8+fByTUNzntYTiPpmJxb03QmjWhTNl28x6FAihWRfOGDTj4IxDMw7OEJp14YxBMw7OODST4EzT&#10;Nrv7KFANZxHNYjZXdxHWVXQXxqTPvKRtmWnAjLbM8FqGA8wymkeIGXxOSIk982zRpMIPICyr95Vx&#10;WLZDWYXlEzva75ays/3um9XtLktwVocj2q8QfXNM21NTC7sVfSUloa1hOJt9GGgAzqYfBnI48+HD&#10;h4/zCEKr/0gc2Sdw2Mg+xcNG9tmNwlmDZgo4k9pmFM40bbOvHgVq0EwBZ9q2meUoEEIzrm026yhQ&#10;3TYrcBazxtpLGJky/yPdtQzM4+VQNENrGSiYHflQsOauun14Q9husFVmwLKY4zva7/n/7Z13VBR5&#10;vvZ33927M7t3Nu/ezXlmJyedMSOMkpM554AZJAdFcs4gGXPOOSfMIgbAgChZEBUDYg6j9Z5qKGh+&#10;Vd0Vm+7G53PO88d7znvP7t2prvO5z9bzhc71VdbXvnchxBkSbTQSfT3G6kxc8HDvn3m6WbPEWe4w&#10;UAlxVmwYqIA4YxgIAACamRE45D2v6LGOnpFjkr0iR13kE2cuadYmzlzSzCfOvG0zRoG8bTMjzlzS&#10;rE2cuaSZT5wZaT7SnN0J46kwz63VbYWZq2UW/1mGSpjbSHMF5a2W9TnxZaQoc8pysyhrk+XiU625&#10;ttem8IWn1UuVPDMh5RkSbZASfTXK9oBL4JhptDT/zNvdSiXOtDQrJc5KDQMVEWeFh4EQZwAA0IxL&#10;+PA/eEWMGuEVMWqBd+SoClKa+cSZlGY+ceaSZk3izCXNfOJMSjOfOLOlmV+chbTNHXkUyCXOR+c7&#10;UjviJlPBHruruYWZbJnFfZbBJcx0fKZXUjFzcxvz944+q+175RZR1iLLl0/a5rfkVFNU3zk7W1Et&#10;gUQbvESfC3fYZD138qifec+24RRnhYeBssRZR8NAWeKMYSAAAAjDN3Lkv30iR032iRi12jdy1G1D&#10;HgVySbM2ceaSZj5x5pJmTeLMJc3axJlLmvnEmUuaNYszW5qFiLOQtpkRZ3VppnNsviO1LXY6FeR+&#10;qJpsmfk+y9AuzGxppoVZPavSM6s0ynKzKAuV5UunbM8wuT3fuu77WVZUSyDRBivRTyItHh0O77fk&#10;d77u9ippVhdnTd83KyDOig8DFRBn2cNAiDMAAIjDO3Lk536Ro2bPiRq9dU7kyMfaxJmUZj5x5pJm&#10;reIssG3uKKNALmnWKs4saeZumxlx1iTNmsSZS5o1ifOx+Q7UlhgXKsD1+HV+YSalmV+Y2dJcRflO&#10;r6IifPMeH98xrZCUZUaUOWW5WZRJWaZzOa8p11fZlH0/04pSRV2gIdEGJdH3I6xubAkelPIzb1e7&#10;n3m52QoWZ6WGgUqKs1LDQDnijGEgAABIZ17s6K5zI0fMmRs58gApzdrEmUuaNbXNGAVqb5sNcRTI&#10;Jc3H6aQ6UJuiPCh/l7xaocLMlmZ+YWakmcnS5MW1XK0ylyyToqwuy5fybM6qctrm7NWDNkUv3K1e&#10;fj+jWZ4h0QYn0TfDrK/kBAwN/5mXi30bcaalWcwwUI4462oYKEeclRoGQpwBAEA6cyNH9/GPGhk+&#10;L3LkKVKchbTNjDhzSTOfOLOlWbs4c0mzJnHmkmY+ceaSZm3izCXNfOLM2zbreRSoSZxPpDpQGyJ8&#10;v5/rfL5O3GcZFSxpJj/LIIWZjt/0airEo/D5oU2ul4V8gqFNlulczLM9x+RhsPUDlTirBxJtEBJd&#10;EWJ7OjRwtPdPPVwdZIuz0sNAJcRZ5jBQEXHGMBAAAOTjETv6f+dFjnAIiB6ZGBg94gKfOAtpmw11&#10;FMglzXziTEoznzhzSbMmceaSZj5xJqWZT5y5pFm7OLeVZjonUx2oNeEBT31mXagXel6Or2XmEmYm&#10;c6ZVUwti19zSJsuMKPPJ8sXTTbmQZ3te9Z3zdEKcIdF6l+hLwfb7nfwmTf+pj4fDz7zc7VXiTEuz&#10;ujhLHgYqIM4KDQPliLNiw0CIMwAAKEd48oTfB0aNGB4YPSI7KHpEOSnNfOIspG3GKFB728yIM5c0&#10;axNnLmnmE2e2NGsW51OpDtTK0PAH3jMv31fyswx1YWakec6061SQc8mr3WvnXuWS5RZR5pLlZlFm&#10;ZJnOxdNNqVpjXf79NCtKJc9MSHmGRLebRL8IsXiTFzRgYy+f6aN/7uXu2NQ204PA5rZZEXFWeBgo&#10;Q5wVGwbKEWcMAwEAQDcERg77Z1DUyEnB0SNWBkeNvNUqztzSrEmcuaSZT5xJaeYTZy5p1irOAtvm&#10;t3UUSEozI850lgbH3/GeefURKcykNPN9lqFJmNWTEb71LkuWm0WZS5YZUVaX5Qv5NgVMruTaXHo+&#10;2+qlSp6ZQKL1ItGPgy0f7Js3cMkvvfz6v+fp2Y9TnJUeBiohznKHgUqIM4aBAABg2IREDf80OGqk&#10;S2j0iC1hUSMeahNnIW0zI85c0qxNnLmkmU+cWdKsRZy5pJmrbWbEmUuatYszhzQLEGe+tpkUZyFt&#10;M98oUJM456U6UIsD59d5Ty97ztUy8wkzKc1cwjx3Wk1Tple+2bostJwlyhyyzIgyKcuqnLFryYMg&#10;m8bXU60pJpDo9pfoOwE2Nev9h6X80tNnwK98fPrR4kx/pqHt+2ZFxFmhYaAscVZ4GAhxBgAAAycs&#10;akSX8JgRvuHRw/dHxAx/ra1tJsVZSNvcUUaBbGnmF2cuadYmzlzSrEmcuaSZT5y5pJnO6VR7aoF/&#10;Vo3X9PI3mqVZuzBzSXOLMDfHf1oNlRqyr+H8sQEF2mSZJcpqslyUb1vI5MIZ28L6NOubr6dYUy2B&#10;RLPlWYcSXTvP9nL63DERv/HwGyhGnBUfBsoQZ8WGgQqIM+dnGhgGAgCAYRIePfK7iJgRoZHRw09i&#10;FMjXNhvuKJBLmvnEOT/Vnsqcs7SKLcxsaeYTZlKaaWH2n1bbkk2LEqukyDItykyK8m2L6FSutal4&#10;7WRNtQQS3W4SXTrXIc/f18nvN97+A1Xi7OXXnxZn1WcaQoaBSoqz3GGgEuKsq2EgxBkAAAyb+PjB&#10;P42IHmYfFTMiISp6RJE2ceaSZm3izCXNmsSZS5r5xJlLmrWJM5c084mzkLbZkEeBpDQz4pyXMoBK&#10;81tToUmYSWkWJsyt0jxPlRtU0rxjD08fGnlRkyhzyTIjyqqcaUrhGdsLl4/aFD93sX7ZRp4h0TqX&#10;6EL//vvGe8+Y9XuPwMGSxVnpYaAccVZ6GKikOGMYCAAAxkNc3IjfxcYOHxoTMzwrNmZ4qZC2uT1G&#10;gVzSrF2c2dLMJ85c0qxJnLmkmU+cSWnmE2cuadYqzgLbZkacz6TZUydShlLzfbaU8Qsz/2cZbYW5&#10;SZqZrMlKrxUsy82izMhyU+xUKTpre7Ex2Kbx9WRrShVSniHRikr087mWr47PGbKxp8+csX90Dxjy&#10;e895g2hxpj/TUGQYKEeclRoGKiHOig0DIc4AAGC0xMaO/Eds7IgJsTHDV8TFDqvDKFB728yIM5c0&#10;axNnLmnmE2eWNGsRZy5pZsSZztHkUVSi165SUpiFt8ytn2WQwhzQnDifM0+O7Z16hU+WW0W5rSyr&#10;53aqza3Xk6wpVRiBhkQrLtGP59jc2+M3YsmfPUKG/tEreAjdNisuznKHgUqIs0LDQGXEGcNAAADo&#10;EMTGDv4kPnbYrPiYYZsTYoY1ahNnIW0zRoHa22ZdjQK5xPlsmj11JGkCFedxsFScMJMtc6swt0jz&#10;1DpVAqfWUStSl9zSLstNoswly0XnWlO5zqbq9URrShVGoCHRikp0va9t9Wrvsal/c48YxhJnpYeB&#10;csRZ6WGgDHFWfBgIcQYAgI5BbOzQbxNjh/kkxQ7dmxQz7HttbTMjzlzSzCfOXNKsSZw1SbMmceaS&#10;Zj5x5pJmPnEmpZlPnIW0zXJHgerSzIgzndz4KVS069EyUpr5P8vQLMyMNNOJ9rj0/MC22aViZbnw&#10;rO2llpyzvXTpmO2V587WL1vkGRLNjgyJvu5rfynZa3LkPzzCh//ZPbRJnOnPNDi+b1ZEnJUaBioh&#10;zgoPA2WJM4aBAADQ8UiOH2GaHDs0JDlu2PGOMgrkkmY+ceaSZm3izCXNmsSZS5r5xJlLmrWJ87nm&#10;HIibQUW55JXzCTOXNGsS5sCpN1uyJHHdHY2izCXL51pTcM7uMp3Cc3aXG4NsG19PsKZaAolmy7ME&#10;ib7qM+DkXC+XOf9wjxghRJwVHwbKEWelhoEKirPsYSDEGQAAOiaBgePeTYofapsSOzQ+JW5YgTZx&#10;FtI2YxSovW1mxJlLmvnEmZRmdXE+n2ZH7YuZ/TrcubBSqDCT0twqzK3SHKTKLSrCpezVng1zKoXI&#10;MiPKjCzTKThvV0ynLtXm9uvx1lRLINGyJbrAc/C+0R6+Lv9yixxJi7PqMw330GH0ZxqChoFKiLNC&#10;w0BZ4qzwMFCWOGMYCAAAHZ/5Ef1/Oz9+2JD5sUMyU+OGXtPWNjPizCXNfOLMlmbt4swlzdrFWVjb&#10;bKyjQFKcaWmmU5BmR+2K9HkaMuvSdTGfZWgTZibBU29RC2K23Zciy0zOn7e9UrbB5nobcYZES5bo&#10;516Wz497jtjY3T1y4vvucaMki7NSw0AFxFnxYaAMcVZsGAhxBgCAjk9a3LC/pcYNGZ8RN3RZRtyQ&#10;G1JGgVzSLESchbTNUkaBXNIsRJyFtM3tPQok22ZGnOlsDw94EDLj6g2u83J8n2U0CXOrNNPC3JTb&#10;VOj02jfbV4VdJ2WZEWVNsqyeouO2157OtH75epw1pQopz5BoQRL9wMPm7g6PcUv/6xY/+n23+NH/&#10;cosZqRJnj/DhsoaBcsRZ8WGgAuIsexiogDhjGAgAAG8XWXEjPsqMGzIzI37Ixqz4oQ80ibOQttlQ&#10;R4GapFmTOHNJM584c0mzJnHWJM2axJmR5sLmbA2NqA+eUX67jTBztsyt3zFzC3OTNIc0JzP8YOPZ&#10;/H7FmkSZS5YLCuxacr7AruR+oPXD12OtKVUYgYZEC5boek/7ihXuU9I+9kgYoxJnVduskDgrNQxU&#10;RJwVGgbKEmfFh4EQZwAAeJvIiRvSOStusHdW/OA92fFDXmlqm0lxFto2YxQoTJw1tc2MOBel21Eb&#10;Q+JvBM6ouM8tzGTL3PazDFKYm1JPhUyppzYvja8TKsu0KJOpTbO+83qMNaUKI9CQaEESXe0+4EKS&#10;q0vUJ65J40hxVmwYqIQ4Kz0MlCPOCg0DFRJnAAAAbysLYof2zokfEpQTP/iYlFGgJmnWJM5c0swn&#10;zlzSzCfOpDTzibOQtlmXo0BSnGlppnMh3Y5aG5RaHTT1+iOullnbZxltpblJmEObkxpw4vHJ46Ou&#10;iZHlcwV2V5mUbrCteT3amlKFEWhINDuERF91G3LCz83P/xPX+eM+ckscS4sz/ZkG1/fNssRZ6WGg&#10;EuKs1DBQhjhjGAgAAEAR1q0b8pOFsYNsFsYPjl0YP+S8JnEW2jZLGQVySTOfOHNJszZx5pJmTeLM&#10;Jc2a2mYlRoFk28yIM53V8xaUB0ytfSn2swxGmNWlOXTKHSpsyh1q3YKM22Jkmc7ZQttrdIry7Mqe&#10;Trd5+XqUTZM8Q6J5JfrM7JF7x7hFuH7unjpeiDgrNgxUQpyVGgYqIc5KDQMhzgAAAJRgZfrIXy9M&#10;GDx4ccKg9MUJg65qapu5xFlb20yKs5C22VBHgVzSLESchbTNjDgz0nwx3VaVZXOWXyOFmWyZ2wgz&#10;0TIzwswkyffcs6OHplRoE2V1WT5XaK/K2UK7Ujr3g2weqcRZPZBolkQ/nW3z5JDzuE09Zqc6femW&#10;NqFJnJNU4sw3DFREnJUeBsoRZ4WGgYqIM4aBAAAAlGZ58oC/LkkcPHZpwqClSxMG12iTZk3izCXN&#10;fOIspG3uqKNAsm1mxPliuh212HdDiXZhZn+WwSXNYVPuUuFT7lJrMpbeIUVZmyyrUtSUmnSbu69H&#10;EuIMiW4j0Q3O9re3uU5Z2tkle9LXs7MmihVnxYeBSoizUsNAGeKss2EgxBkAAIBSLE8c/OGyxMHT&#10;lycM3rAsYdB9Upy5pJlPnLmkWZM4c0mzNnHmkmY+ceaSZj5xFto2ixkFMuLMSPOl5lxIHUAt8N5+&#10;hVuahQhzqzTTSfQoeXFw9+xqRpQ5ZblZlOmcKbQrU6XIruzaVtsbr0fYUCp5ZkLK81ss0Tdn9Stf&#10;6uKa3sk1ZzItzl+6ZU6gxZn+TEPSMFAJceb6TEPOMFCOOCs1DFRSnDEMBAAAoAuWJwzotCJhkOeK&#10;hIG7VyQOfMEnzlzSzCfOQtpmRpxJaeYTZy5p1i7O3NKsSZw1SbMmceaSZi5xvpxuS51PGUpleewv&#10;FvNZBinM4VPuqRIx5R61PHn9fU2y3CLKzbKsnvP59pWq75xpeWYCiValctbgovhZPrHfui6aTItz&#10;U9ssU5x1NQyUI84yh4GKiLNiw0CIMwAAgHZgecIgkxUJAwNXJQ06glGg9rZZ7CiQlGY6xem21Lnk&#10;0VSG+5FiLmFmS7O6MDdJMy3MTOJcKr/fs9WvliXLhCjTOVtkX67Kxabco79zHm5DtQQSTV2aMfyk&#10;z+zQgK4uC6eQ4qzYMFBJcZY7DJQhzroaBkoTZwwDAQAAtCNZWVP+Z03iQKtVCYNi1iQOOkuKM5c0&#10;axVnDdIsRJy1tc2kOPO3zfodBXKJM538xIlUquvpYs0t811Wy6wuzHQip9xXZVHs9kahsnzmgl0F&#10;k5oM23uvh9lQLXnLJTp/xth9Y2aleHR3XTKl6+zFTrQ4s79vVkCcFRsGKiDOSg0DFRRn2cNAiDMA&#10;AID2ZHFiv1+tThw0cG3CwLS1iQOu8IkzS5oFiLMmadYkzlzSrEmcuaRZU9us61Ggujgz0nyFToYt&#10;lZcwlUp2OV8i9LMMUpgjnZoSPe3Wm50bwm62EWUuWb7YmvwLdpUlW+xuvh5qQ6miLtBvmUQ/mWb7&#10;6NCMKZt6OS+b3nP2kqnaxVlHw0BJ4qzwMFCOOCs+DJQhzhgGAgAA0Bdr4wf/ZW3CwDHrEgcsWZ80&#10;8DopzZxtswGPArmkWZs4c0kznzhzSTOXOJdk2FInYmY9T5h18RpbmNktc4swq0lzlFODKgvCDz0+&#10;U9C/QpMs06LckotNOXPervrJNJuXLfL8Fkp0w5R+N7fMcF5uOnvl9B4uS6fR4kx/pkGLM+8wUElx&#10;ljsMVEKclR4GyhJnhYaBEGcAAAD6YkPSwA/WJ/Wftilp4LqNSQPucYmzkLb5bRwFMuKsLs0lGTbU&#10;1Qwb6mi0Z2P8zNIyTcLM1TIzwswk2ukBtWVVfD2nLDeLclPsq9RzJ8D28eshhDi/JRJd5zSobNk0&#10;vwwzl5UzJImz0sNAOeKs1DBQSXGWOwxUQpwxDAQAAGAIbE4c8tWGpIEemxIH7NyUOOA5V9vMiDOX&#10;NGsTZy5p5hNntjTzizNf20yKs5C2WdsoUJM40zkU5V8fM72yik+YSWmmhZlJVtCpp8fzRlxvK8tt&#10;RVmVS005fdGu+nqW7f3Xg20olTwzIeW5A0p05ZQRhYkzw+LMnNfOpMWZ/kyDFmfVZxoShoGKiLNC&#10;w0BZ4qz4MFCGOCs1DIQ4AwAAMCS2JgzsuSWxf8CWxAGHSWnmE2dSmvnEmUuatYqzBmnWJM6apFmT&#10;OHNJs1Zx5pDma83ZHxZ2I2Z6TS3fZxlc0hyjSiO1YXHGPZYoE7KsyuWmFG+3vfV6kA2lkmcmHVyi&#10;L00Ze8JnenJIH+f1M82cVykizooNAxUQZ+WGgUqIs0LDQDnijM80AAAAGCKBgaY/3pbc33JbSv+o&#10;bUn9z3CJM1/bTIqzkLbZUEeBLGnmEefSDBtqd0hcVfSUW7fFCXOTNNPJmFv0/MixybXaZDnvsv11&#10;JmcK7WueONm8VMkzkw4q0a8m2nyfN9lp3+iZS3wsnTc6M+JMf6ahyDBQCXFWahioiDgrNAxUQpwx&#10;DAQAANCR2ZU86hfbkwYM2JHcb/725H7FXG3z2zwK5JJmOmUZNtSOoLTSaKf6+6Q0qwuzesvMJNbp&#10;oSprs5c1aJLl021TQ+dugM2TNwNtKCYdUaIfT3BoPOjkstlq1hYXi1kbXcxdNsxSiTPxfbMscVZ6&#10;GChHnHU1DJQizkoPAyHOAAAAOjK7Ewb8aUdS/9G7kvsv2pncr5qUZj5x5pJmTeLMJc184kxKM584&#10;c0kznzgLaZsZcS7PsKG2zltYEuV094kQYVaXZjqpntdeHjjgcpNDllWirJ68y/a1VVm2D94MsKFa&#10;0sEk+t6EgXWbpnivsHPe6tpWnJu+b9bFMFARcVZqGKikOMsdBiohzhgGAgAAeFvYk+rw/u7EflN3&#10;JfVbuyel/532HAVySbM2ceaSZj5x5pJmTeLMJc2MONPZOHfl5RinhleaPssghZlO3GQ6j6iV89c/&#10;1CbLqhQ35dIO+/o24tyBJLp2wtDSRU5BWXbO211tZm6ZTYsz/ZkGLc58w0A54qzYMFAJcVZqGKiE&#10;OCs1DIQ4AwAAeNvYkzLgy70pA9z2JPfbsTfF8ak2ceaSZq3iLLBtNoRRIJc4V2Raq7Leb+MFrpZZ&#10;kzAzSXap+X7v7jn1mmQ5r9hBlVPF9jfyLtjXPXGyffmmvy2lCinPRirR5RPGFCRMTUi0n7XDjVuc&#10;22cYKEucdTUMlCLOCg8DZYkzhoEAAADeZvYk9+uxP8XRf2+yYy4pzXzizJJmAeLM1zaT4iykbZYz&#10;CiTbZkacyzPsqNXeO4s0STMpzHTiVXlMrUjY+ViTLKuEWS13gmyfvOlnS6nCCLQRS/SFCZNOzJ22&#10;KMxx5k73JnHeqhJn+jMNccNA+eKs1DBQUXGWOwxUQJwVHwZCnAEAALxtUIGB/29PkoPFgeR+kQeS&#10;HfPVxZlLmvnEmUuatYkzlzRrEmcuadYuztzSrE2cKzOtqWtpA6gVXrmFfC0zI8xMkqbdfbNja9hd&#10;Llk+dcW+riUl9nWVOXYP3jjaUqowAm2EEv1ilO3LvHGz9o2fsXFOv1k7PeSLs9LDQOnirPgwUI44&#10;KzUMVFKcMQwEAADwNnM82vHnh5L79zuU4phyKMXxkjZx5pJmPnEmpZlPnIW0zYw4s6WZX5xJaWbE&#10;mU7J/GHUUvdTBVzCTEpzgipPVFkSlfs073I/Tlmmc/KK/U06F/fY333jYEupwgi0kUn0o1GODQcn&#10;+GweOGO/16CZezwZcaY/02APA9kXNfiGgcqIs8LDQDnirNQwUI4462oYCHEGAADwNpObavvHw/P7&#10;jcxNcVh4eL5DpZC22VhHgaQ4VzWnOHkMtXh2QaF2YW6V5sTmbF0b38CIsrosnyxxUOVEif2tk8X2&#10;tx5Ntn3VIs9GJtF3Rg2t3TQxeOXg6Qe8aXEeOGuPBy3OzPfNbHHW3UUN3mGgkuIsdxiohDgrNAxU&#10;VJwxDAQAAACaOJjc/z9HUxydDs93WHNkvmM9I85c0swnzqQ084kzlzRrFWeBbTM5ClRvmxlxrs60&#10;pi4kTn6xwPlyEflZBpcwN+UptTAk7/nR88Nvk7KsnpNX7W/dDrR9+sbelmqJkUh07ajR1xZPjM0Z&#10;NvOQT5M472WJM3sYqP2iBv/3zTLEWelhoBxx1tkwULw4Kz4MhDgDAAAAbTma5PDFsfkOrkfnO2w7&#10;luLwRJM4c0mzNnHmkmY+cWZJsxZx5pJmbeJMSzOd65nWVGH8jMasmaUXSWFuK81PVUlqzqaVWY1c&#10;stySEvvbFTm2D9uIsxFI9LWRkwoTJ+ckjZiR6zt01iFvWpwHzdznSYuzpu+b2/OihuBhoBxxVmoY&#10;qKg4KzQMlCPO+EwDAAAA0MyxdIdux+fbzz2ean9QSNts6KNAsm1mxJnOuVj3+syZ1cWahLlVmp9R&#10;SZOeUQv8L748eGrSHXVRbsnVphTttb//xs6WagkpzwYm0UUjZ56YO3Vd1KgZR3zbivMereKs2DBQ&#10;SXGWOwxUQpwVGgYqKs4YBgIAAAC6hfrBD354ItW+74lU+4iT8+3zSHEmpZlPnIW0zboaBXKJc02m&#10;lSpnoufWpk+7cY2UZnVhppPcnHULlj9WF2U6J6461LekxKH+4STbV29sbSlVDFSinw9xeHZqlMd+&#10;p+mHA0ZPP+ZHizP9mQYtzmKHgbLEWVfDQCnirPQwUIY4Kz4MhDgDAAAA7UNu6pD3Ts13dDw53yE5&#10;b779RW3izCXNmsSZS5r5xJlLmrWJM5c0q4tzbZYVdSoypCJt6p2KNsLcLM2MMCdPek6lTHpOZXuV&#10;v9p/xOV+G1m+6lB//JrDHSa3guyevbGxpVRhBNqAJPrh4IH39o+et3Xc9FNzx0w/Pnf09CMSxFkH&#10;w0AlxVnuMFAJcVZsGKiAOGMYCAAAALQ/hekD/i8v1XZEfqpdTn6qXYWQtlnKKJBLmvnEmZRmPnGm&#10;pZnOjSwr6nho7NXUKQ01XMLMSDOTNRkbnpCy3BT7u3TKFtg/fmNtS6nCCLSBSPSdwcNrNo+NWT1+&#10;2il/WpxHzTg+hxZn+jON1mEg+6KG0GGgLHFWahiohDgrNQxURJwVHgZCnAEAAID2Jy/F4V+n59tP&#10;zk+zX3Um1e62MYwCybaZEWc6ucGpl+c7PbxFtsxt84LKdKl7vfuA3wN1WT5e2prC/Q4PVNJs1SzP&#10;BiLRNYPHXV02LnPhhBmn59HiTLfNtDgz3zeLu6ih22GgLHFWeBgoS5x1NAyUJc4YBgIAAAD6JT/d&#10;7rOzaXazz6babz2XavdYkzhzSbN2cRbWNosZBaqLMyPNdc05GLCoKGXSkwYuYZ7fkpfUquRdz1pl&#10;2aElx0od7tF5OMnulUqc1aNHiS4dOq0gZfzqVKfpZwMmzDilJs5HW8RZ6EUNvmGgEuKs2DBQAXFW&#10;fBiogDjLHgZCnAEAAADD4EyqbdfzaXZ+BWm2BwrS7N7wtc1SRoGapFmTOHNJM5c438yyovbMW30+&#10;ZdKTp2xhbpLm1EkvqfRpja937gh9yIiyKmVNOVrqcP9msN3zN5aEOOtJoouGup0MdNoXM2Xa2cBJ&#10;M87Mo8W59ftm7mGgHHFWehgoS5yVGgYqKc5KDQPliDOGgQAAAIDhUZhi06cw1S6sMM32lKGNAhlx&#10;VpdmOreyLKmdflvOpkx8/poUZvUsjz384mipY4ssq1LWlGuL7J68sbClVPLMhJRnHUv0M0fHp3lD&#10;5x6YNa0geOrUc0Hc4ixlGCj8T20rIc6KDQPliLOuhoFyxFmpYSDEGQAAADAszmbZ/6wwzd7hQppt&#10;4oU02wuaxJlLmvnEmZRmPnHW1jYz4kxnq8+eM1zCnDrpFZU2sSlbN8U/ZmT5WKlDgyplDg0Fh+wf&#10;vra0o1TyzKQdJfqB45C7B0dGbZs5tShk+vSiIFqc6c80aHEWOgzULM46uKjBMwxURJyVHgYqIc4y&#10;h4GKiDOGgQAAAIDhcj7Z+veX02yGXUy3zb6cblvG1zbrehSoLs6MNN/OsqRuZtpRmzyP5KsLs7o0&#10;01kWmv/y8KURD2hZpnO03OEBk8ZJdt+/MbejWtJOEl3ff8z1LSPT1jpPvRjSJM4FauLcNAzULM5C&#10;hoHcFzX4vm+WI87KDwMVEGeFhoFyxFmxYSDEGQAAADB8rmRY/fNyut3Ey2m2K4vTbW7S4swlzULE&#10;WUjbrGkUSLbNtDjTqU0bSK1zO51PCnP6xO9bsmV15lN1YValwuHBjWC7F2/62lEtaQeJruk/pWTF&#10;2JVLXKYWh9LiPGNaUTAtzvRnGk3DQO6LGnzDwPa8qME7DFREnBUeBsoQZ8WGgXLEGcNAAAAAwLi4&#10;nGr16ZVMW+cr6TZbStKtH3KJsyZp1iTOXNLMJ86MNNfTybakalKHv1zrfCGfS5ozJr6mls4teXbg&#10;3KSHtCzTOVLh0Ejn6mKHp2/62FEt0bFElw5wLUgdvyvDdVpxGC3OdNvMFme+ixq6HQYqIs5KDwOV&#10;EGe5w0AlxBnDQAAAAODt5FKGZZeSdGvfq+nW+65mWL/ma5uVGgVyifOdbEuqMmXcw1Wzrp4lpZnJ&#10;hqXLnjcJs2NzHB6eO+L4+HsLNXHWkUR/b233umjgnJNhE08neEwtCW8S50vN4qxtGMh9UUP7983y&#10;xFnpYaAi4qzQMFCWOCs8DIQ4AwAAAG8ppRlWZtfSrEPLMqxPaJNmTeLMJc184qwuzXTuZltSZUlT&#10;65fPqDqvLsxMFrjXPN53yvkxLcxHKptT4fDowUS77998xyHOCkn0U+sBj08NCj/o5VQa6TnlWoTb&#10;1GKVODtPvdz8fXPbYaD8ixrKDQOVEGfFh4EyxFmxYaAC4sz5mQaGgQAAAMDbw/X4wT8ty7S1K0u3&#10;SShLtynUJM5C2mZGnLmkWZM407ka71qzdNrNIlKc6axfsOEFLcuqVDalNtju5RszO0olz0xIcZYo&#10;0Y22I+sPDk3e4Tu1PKpJnEvUxFnKMFD8n9qWI86KDQOVFGe5w0AlxFlXw0CIMwAAAPB2UpJl/7uK&#10;DKuh5RlWWRWZ1qWa2mZSnIW0zYw4k9J8TxUL6nKMT/miKXcukeKcPbPh8a4jvk8PVzg8ZnJlmcPz&#10;N6Z2lEqemSgg0bdtJlZvG7Z0ve+Uymhvp4pIWpw9pl4Lp8VZ6DCQLc5CLmroaBgoR5yVHgbKEWel&#10;h4FKijOGgQAAAAC4kWX/98pMywnVGVbLKzOs6zRJM58487XNjDjfz7agiqKCriyc8qCElOdVyXsf&#10;Ha50fEwnt9LxSf4xh2ev+ti9UckzE5kSXW036+rKkVuW+zlVxjSJc1mzOJfwiDPfMJD7ogbvMFAJ&#10;cVZ6GChHnJUaBiohzooNAyHOAAAAACCozLH9uCrDclZ1ptWm6gyrRi5x5pJmTeLMJc10GrItqPNh&#10;0ReyJz8uVxfnzCnPnm3fF/yclmY6h6scnzRMsHv9prcd1RIZEl1q71OQOfZY9lynmhiVOE+tjKLF&#10;mf6+uXUY2HpRQ+gwsD0uaggdBioiznKHgUqIs0LDQGXEGcNAAAAAAGihOtPmm5pMS5+aTKu9NZmW&#10;32trm7WNAjWJ84NsC+p08PzzWZOeX1eX52WRp+ppYc6tcnhKpzbU/hVlYkcxkSLRr/o6vrroGHwq&#10;ZuK1ZP/JNbG0ONNtM7c4C7moIWUYyP+ntpUQZ8WGgXLEWelhoAxxVnwYCHEGAAAAgDauZ1mb3si2&#10;Cq7NsjquSZq1i3NbaWbEmc7JwIX5mRNf3GbEOX3C92+27oh/kVvl+PRQleOzK8vtX6qLs1iJftpn&#10;yMO8/vG5QU434wOdbsQ1iXN1szgzw0D+ixp8w0B+cVbuogbfMFARcVZqGKiEOCs8DJQlzhgGAgAA&#10;AEAIb5Kt36nLsLa9mWkVV5dpVcAlzmxp1i7OjTkW1JF5q05lTHj5gJHnpQHFtQevDXt26Lrjs9On&#10;HJ+/NrN7RfWyo1ThEGhNEt3Qd0x97sAFu0In306gxXleszj7NYszOQyUflFDyDBQ3J/aliPOig8D&#10;5YizUsNABcVZ9jAQ4gwAAAAAMTzIsfzNzSyLIbezLDJuZVle09w2t4ozlzQzOeC35UTGhFfPGXne&#10;uD7rwaFqx+eHrjs+bxxt95DqaUepwgg0j0TftphWvXPohk3hTncSQyffbBbnmmZxFjsMFPuntrnE&#10;WUcXNfiGgUqIs0LDQFnirPAwUJY4YxgIAAAAAKncS7P82+0Mi/H12RbL7mRb1nJJszZxfqiKObXb&#10;Z89xRpwXeF6/vufihJcHqx1e1AQ7PKd62FGqMAKtRaKvW3hcXTfs0KqIyfeSQifdVolzoNPNOFqc&#10;+YaB3OLMd1FDN8NARcRZqWGgAuKs+DBQhjgrNgyEOAMAAABAKneyLD+6k2Ux406Wxca72ZYNpDiT&#10;0qwuzo+yLagdnkePMfK8dtHa6kM1ji+KVzq+orrbUaowAq1BosusAwoXjSlaFDn5XnLE5DsqcQ4W&#10;LM5ChoHi/tS2HHFWfBgoR5wVHwYqIM4KDQNliTOGgQAAQ2Bd4CfvLfP9z/uL5/7HbLHfPz5aHPiP&#10;Xz1ebPrHZxmm/2RCLTb9Ffk/BwAwHO7kWHa+l23hdTfLYs/9bIuX2sT5ES3OOeZUQ5bt6y2u+Sp5&#10;zp51r3bX2Zmv8vIcX73uYf+c6mbfJM8cEv2yV7+XF+1i8pLG30qPnvwgmRbncKd7ibQ4h6iGgTeb&#10;h4GtFzX4hoHc4qybixp8w0BFxFmpYaAi4qzQMFABcVZwGAhxBgDolnWBH3y1NuD90NXzPli+ct4H&#10;uSv9PyhdPvc/j5b7v08tm/s+tXTuf6jFc/5DLZrzb2qB37+frfL/b83esM8Kz8R1PluR0v3s4yyz&#10;kpcL+lJMXuT0bXiZ07eybfpcfLGgT656Xi7os/1lTt/F6nmxsG/Gi5zvgtTzPOc73xfZfca3SY7F&#10;6Gc5fc2e5ViZPctoytMs617PMqz+2ZR+LSH/9wXgbeV+pkXvhiyLoIZMi2OkNKva5uY8zjGnGrOt&#10;Hq2eVV5Ay/OK5P1XDtQ4vno8yL5GJc7qaRboJybDG884ZB+On/QwNXpSY0r05IZk+jMN1ffNk24m&#10;ar+owfentvkvavANA9vzogbvMFAJcVZ6GChHnBUaBiokzgAAoCxr/d7//cZ5HwxYN+/DhHUBH+av&#10;DfgvtSbgv9TqeR9Qq+Z9QK30/4Ba4f8+xSXOC5vkmcrx+xeV7fsvKsv3X1Sm7z+pjUEflZ2P7XT8&#10;TnrvvOc5391WF2ndxJx6kWNBvcixop5nW1PPs22o59m21LMsO+pZlj31LMuBepblSD3NpNOPeprZ&#10;n3qc3v/7xxkDnj5OH/jgcfqg+kdpg2sfpw0pf5w+5MrD1KFFD9OGnXmUOuLEw9QRuRn+dlEAAGMm&#10;SURBVI3zR+x9mDpqW2PqqA2N88esepAydsmD+WOzG1PGpt5PHpfQMH98ZGPKxOAHyZPmNiRO9rqf&#10;5DT7XrLT9LtJUyfdT5o++l7y1KENidP734ufYXs3Ybp5feKM3ncTZ3dtiHP++l6C66f1SS4f1MV6&#10;/KM+wfVPtREzf3s7NfA9iv6vHgFoB6h1Q37yIMfS+kG2RWxjjsU5LnF+kmNOPcy2ur1i+o2LGZNe&#10;vdhzefydG94OlSxx7mZPNZhMun2035q9iZMep8ZOamSLs8CLGpq/b1biooayw0BZ4qz0MFAJcVZq&#10;GChDnDEMBAAYFNsC//vR5qCPlm8M+rBhQ+CH1PrAD6l1AR9SQsR5CY84Z/j8k0r3+QeV5vMPKtP3&#10;X4+PR311/llOnxq28CoVRpwtBYvzk4wB1JOMgc0ZRD1OH0w9Th9CPU4fSj1KG0Y9ShtOPUobocrD&#10;1JHUw9RR1MPU0dTD1DFU43w646jG+eOpByl0JlAPUiZSD1ImUQ3Jk5vjRDUkT6HuJ02l7idNo+4n&#10;TafuJc6g7iXOVOVuwizqboIzdTfBhbqbMJu6E0/HlboT707Vx3k0x5Oqj/OibsV4N9yO9a5sim/l&#10;rRi/ylvRcy7eip6TS6cu2j+3Lnpebl3UvO110QGLVYkKUuVmVEjGjcjgoBo64aFMfKsjw8ZXh0W2&#10;pCY8cnRNaKRZTWisKpWhsWbVoXG9KiMT/1kZ2DbkswQ6Dg/S7X79cEHfQY+y+6Y/yjYvoaWZEWc6&#10;jZkOVUum3i1ZElpw5dIqhydUV3uqJd3sqXoz5+q9gw9sSZz0NI0W57iJD+fT4tz0fXPrMFDeRQ31&#10;YaCQixrah4FKiLNiw0AlxFmpYaAS4qzUMBDiDADQF9sDP+myLfijpC1BH9/ZHPQxtSnoI7ohpsTI&#10;8xIBrbO6PKd6/4Na4PvP52divs57lP3dFbb4yg23OLfKsy7EeaxIcZ4mUJzd1OS5SZxvx3pTt2N9&#10;muNL3Yr1o27F0JlD3YqZS92M9qduRs+jbkYHqFIXHUjVRQU1J5iqiwqhbtCJDKVuRIZRtZHhVG1k&#10;BFUbEdmcKKomIrop4TFUTXgsdV2VOOp6WDxVHZZAVYclUtVhSVR1KJ1kqio0haoMTfm+MmT+08rg&#10;+Q8qglPrK4JTaytD0sorgtOvVARnFFUEZ50pD848UR6UlVsWlL23ImjBtrLAhRvKAxesKg9cuKQs&#10;cGH2tcBFqaXzFiWUBSyJLA1YElwasHTu1YClXtcClsy+FrBs+rWAZZOuBS4fXeq/fGiJ/8r+V/1X&#10;2l6du9L86twVva/OW9X1mv+qr0v9V31a5r/yg8tzV/yjeM7yPxX7Lv3t7cB1710KXIfWXgZ3s03/&#10;+ji779hHOeZLH+eY1zzNMafoNGY5Fi+c8qDm4G7nhjdd7B9SXewpOjV9/Eo2Dz23NmXi83RGnGMm&#10;Ns6PntTQLM5ih4HC/9R2e1zUEDwMlCPOSg8D5YizQsNARcQZw0AAQHuzM/Cj/+4M/ThoW/DHpduC&#10;P6a2Bn9MbZEozkI+1yDFeb7336kUr79Ti+b++25RfOcTj7PNytgCLDV84ky3zkLFmZFnIeLMtM7C&#10;xLmpdVZenFvlWZg4N8mzQHEO1yzOTZlPVYWkUpWqpFGVIelUZXAGVRGcSVUEZzUnmyoPymnOAqo8&#10;aGFzFlFlgYubs6Q5S6nSADrLmrO8OSuoa/NWNmdVc1arctV/TXPWNmcdVTJ3fVPmbHhRMmfDo5I5&#10;G+9dmbPh5hW/TVVX/DZduzJn86UrczafvzJnc17xnC1Hi323Hij227az2Hf75mLf7WuLfbcvL/bd&#10;sfCSz46MSz47k4t9d8UU++wMu+SzK+CSzy7fS7673S9575l1wWvXlEu+e8dd8t034qLPnkEXffY6&#10;XPTeZ3XRa893BZ57e17wyv3mgueBLy745X50wXf/v4u8c/9a6LH3/wpm5/7qutvJn1JD1v2I/K0a&#10;IrdTTd97nGM++WmO+f6nC8xf3UsbentN8OljL83sK6hv7ama7/zOZk54mp064UVGUrM40983q8SZ&#10;ZxioWZyFXNRQdhioiDgrNQxUQpyVGgbKEGedDQMhzgAAXbEz5NPJO0M+vrkj5BNqe8gnlD7FOcnr&#10;b1Si19+oNJ+/P7+W2PUEW4KlRIg4M62zUHGmW2eh4kxHqDg3tc7CxLlJnoWLc1PrLEycwwWLc2vr&#10;LFCcQ9JFiDMjz0LEmZFnfnFulecNzdmoypU5m5qzuTlbmrOVKvbbRhX7bW/ODlUu++5szi617KYu&#10;++6hLvkw2auWfc3ZT130ZnKgOQfVcoi64EUntzWehyuZFHkeqSzyOFpZ5Hn0WJHnkdwiz6Ot8Tix&#10;vNDjxOLWnFxc4HEyssDtRJB6znmcnFbgfmq8egrdT9gXeJwyU0+hR/5nBbNP/bNtCjReyHmSbfrX&#10;J9l9XG+mTNpbMdbreHnfiE0ZE19npU18lZmiEuen6YmTHquJc0OzOGsbBvJf1OAbBgoX53YYBioh&#10;zlyfacgZBsoRZ6WGgUqKM4aBAACl2Rf44Z/3hH0avyv0U2pnyCcUlzhvlijOYr5zVhfn5GZxTvD8&#10;GxXv+VfqYPjnx54v6POELcPi0irO9EBQmzjTESrOTa2zMHFuap2FinOTPAsT57atM784q+RZiDi3&#10;tM5CxTlRsDi3bZ2FiDMjz0LEmZFnIeLMyLNQcWbkmU+c1eVZIXH2OtySIs8jVJHnUbUcU8txVQo9&#10;TqjlpFpOaUgeR063pMBdPfmsnHfPbyhwz68q9Dx55cqcTTurw2JWl2wdvzRjwqvBGRNfJ9LiPH/i&#10;i/QmcX6aynlRg2cYyH9Rg28YyH9RQ+if2pYlzroaBsoRZ5nDQEXEWbFhIMQZAKAwB8I+77Qn7LNV&#10;e8I+o3aHfkppkuf2/M6ZludktdaZkeedwZ8UNmSaXSRlWFyaWmdh4sy0zsLEuUmehYlza+ssRJyZ&#10;1lkH4tzSOgsRZzV55hPn5tbZMMS5SZ6FiXOTPOtXnNXlWbs4X/CixVldnvUnzkVeh2uvzN1QWB2a&#10;eLo+YWbhkyz7gpcL+p59vrDvudzrjo37ahy6ZU15+LuMSa/MUia9nNXcOGu4qME3DBR2UYNvGKhd&#10;nJW9qME7DFRSnOUOA2WIs66GgdLEGcNAAICCHIz4zHZv6GeH9oZ9RvGJsz4/12DEOc7jr9TKeR+U&#10;3UrreZotxEKjfpJOqDgzrbMQcWZaZ6HiTEeoOLuIEOdmeRYsznSUF+fW1lmIOKvLM584M/KsK3Fm&#10;5JlPnJvkWZg4q8uz8Ytzkfe+myXzlpdVRoWX30qadqkx2zb/YbZ5/uNs8/ynOXT6nnme0/dMxX7r&#10;yv11/ah9NxyXMO+ewEDq/yVNevFF/KRHI2MnNYZzXdTgGwZqF+f2/lPbCoizYsNABcRZqWGgguIs&#10;exgIcQYAyGF/xKf2+8I/f7Qv7DPKmMQ51uOvVJz7X19dn99D4nfP4m85q3+uIVycR4sQZ6Z15hfn&#10;1tZZoDirWmeh4hwsXJyb5Vm4OKfoSJwZeeYX51Z55hfn1tZZmDi3yrNQcWbkmU+cGXkWKs7q8swn&#10;zprkmZTmphT57HtYEpRzszwqoLQuecS5O1kWJ+9mW5xsoJNjcaohxzzvIZ1s89OPaIHOMc9/lmOe&#10;f7bA7t6BG/2o/bWODw7cdPyOfBfFjb/3t5hJ96yjJt9z1+VFDb7vm+WJs46GgZLEWeFhoBxxVnwY&#10;KEOcMQwEAEjlYOTnQw6Ef151IPxzan/45xQjz7tDm+R5Z7M80+K8PfgT9nfOQeLEWanvnBlxjvH4&#10;C5Xo+feXVSndT7LFmC/cA0Gh4iztJJ1QcRZ7y9lNoDhLOUknTJybWmeB4hw6X4Q4q8uzEHFm5FmI&#10;ODPyLEScGXkWKs7q8qykOKvLc3uI87FXF+ZselAcnFlbGhVQUpk08VxtpuWxuizL4zfpZFqcuJ1h&#10;cbI+w+IkLdD3sy1O3s+xOPVAlSZ5ptvn2s1WxbnXHb+nxVmV2n7J5PuIIXDG7ffCpt7tEjb59vig&#10;yXXRYv7Udnte1OAdBiopznKHgUqIs9LDQFnirNAwEOIMABDK4fDPTXLDP887GPE5RYqzMbXOtDzn&#10;+P2r7k6ayXm2HGsLtzjr/pbzOBHi3PFuObM/19CVOC8XIc7ESTqt4szIs9LirC7PSotzkzwLEeci&#10;z9yXF+ZuuHchOK36SqT/5WtJ406XZ1gdrmrKkeuZlkdrMi2P1jblGC3PdZkWJ25lWpxg5Fm9fabl&#10;uTHb/PTFk7Y3WqS5SZyr91b370y+l0hCptZ/EOh0y9F/co1Pe/6p7Xa9qCF0GChHnJUaBiopznKH&#10;gUqIM4aBAAAhHA756oPDEV9syY34guoI4hzt/hf6X7vkUZbZVbYgawqfODe1zsLE2ZBuOdPhF2fc&#10;cpYrzltEiDMjz0qLs7o884tzW3luEuYC7wPPi+asvVMUPL/iUuScoktJo04Up1sfKkm3PnQ1w/rQ&#10;tXTr3NIMq8O0PFc2y3MVIc987fPtFRbnjl91eNJGnFVxDCHfTZrwm1D3+3mTq038plY5Cf1T2/wX&#10;NYT8qW1hFzX4vm9WRJwVGgbKEmfFh4EyxBnDQABAe3Ap9ZP3Dkd8kXk44guKFudDEsVZ32fpSHGO&#10;cv8ztTf0s3PPcvrcYUsyV4SJs25vOdPyLEScDeiWs+iTdALF+a245bxboDiry7Oy4lzgvfdpgf/q&#10;W+eDEsvORfmeL0wZebgo3XbfRTppNvsvpdkcuJxmfbA4zfogI89X061zy+g0y3MlLc9E+1ynpX0u&#10;2W9bdqBW1TITcbyw57rD++Q7ShtTppz9H2+nss+9p14b7D71ylxt4iz0ogbfMFAJcVZsGKiAOCs3&#10;DFRCnBUaBkKcAQC64kjk50FHI7+kjkR+SdHyfEhi62wIZ+m45PlI5BdFbEnmjrhbzv0EijNuObO+&#10;cxYozu1zkk6IOBvpLWeVPBPi7H3w5Xn/lbfOhMYW58e6nMxLcdyTn2q/54wqdnvPpdrtO5dmu68w&#10;rVWeL6bZHChmBJpun+nmWWr7nGVxMq/A/h5bmpuyr7afJ/mOEor79NK/uU6/bO4ytXgG3zCwfS5q&#10;8AwDlRBnpYaBioizQsNAJcQZw0AAgC44EvWF1bHIL+6oi3NH+lyDFudo9z9Tdam9zpKSzB3ccub+&#10;zlmIOIs/Sac7cV4iQpylnKTThTiry7M2cVaXZ+3iTLfO5323NZ7xX1yTFxxz6USU+8njKUN3H53v&#10;sPMEnVSHXSdTHXadmm+/O59OszyfpeU51W5fQZrtPjntMy3PNbQ8q7XP1zZbXzp0vd/rg7X9KK4c&#10;qOl3/Gjd4N+T7yoxOI/K+8XMKRe+mTGjaMS0aWcDucRZ6EUNvmGgLHFWehgoR5x1NQyUIs5KDwMh&#10;zgAApTge9eXSY1FfUh1ZnCPd/kxtD/74wvOcPs/ZokyGPEknRJxxy1mqOBvrLWexJ+naT5wPvTnn&#10;u6nhdMDCqpNh0YW5US5H9yYN3LE/xXHboaZsP5zssOPofIcdx5rSIs95dFrkWVj7TMuz2Pb53Cnb&#10;WlKWWbnh6ES+q6QyY8a5952mnbeZPPOMM/l9s3hx1t0wUBFxVmoYqKQ4yx0GKiHOGAYCAJTgeMQX&#10;w05EffmKS5w70nfOtDhHuP2ZqprfQ8AfRyHFWdxJOuHizLTOQsTZcG45q+RZiDjjlrOG75yFijMj&#10;z9rF+YL3/u/Pzdlw9+S8rPKjIeHn9kc7H9yZ3H/TruT+m3cn99+8J6Xflr3J/bbuS3HcRsvzwWZ5&#10;zqXlOblJnsW2z0VNzbOk9rl8hdWZo1cdnhyscaS05cB1h527rlm/Q76z5DDB+fzvx08/0WPs9JNj&#10;uYeBmi9qCB0GyhFnnQ8DxYizUsNAJcRZqWEgxBkAIIfc1E/eOxH11dYTUV9Rx6O+okh57mjfOdPy&#10;TF/ZeJbT5z5blrnEmWsgyC/O0k7SCRVnY73lTEeAOLe0zkLEWepJOiHibLi3nIu8d7/Mn7Om/kRA&#10;5tXcsNC8ndEz9m5KHLBhY9KAjVuSBmzcmth/07bk/pt2JPfftLspKnnek9xvq7pAi2mf85uaZ8nt&#10;M3O2jm6fCw/YlpKSrCn7q+2Hke8tJXB23vXO2BnHPh017bDjyBm5bsz3zcIuarTPMFAn4ix3GChF&#10;nBUeBsoSZwwDAQByyIvuNOVk9NeUJnHuiJ9r0K1zaVLXU2xZFirOb8MtZzpCxNmQbjkvFCHOxnXL&#10;uch3+/N8/1V1uQGpxXvDgk9sipqyc3XiwLVrEgauW08naeC6DUkD129MHLCBFujNjDw3C7TY9pmW&#10;5+PN8szXPtPyzGqf1c7WcbXPxwvt75GCrCn7qx1Wk+8tpRk2fc/fBjsfMh00Y/9E5YaB8sVZqWGg&#10;ouIsdxiogDgrPgyEOAMAhJAbaPrjU9Fflb6N4pzo9bdG7d8684mzId1yFnuSjl+cdX/LmY4QcTac&#10;W85iT9IJF2dGnlvF+YLP7u/z5665dSgg+cKmMM8Dy+JHrl2aMHDV0oRBq5c3Zc3K+IFrV9LynDhw&#10;7dpWeVYJtND2eX+zQNPynDtfWvtMDgeZ9pn5dEO9fabl+cJW2wukHGvLgesOz/Zfd7Am31+6YMiU&#10;/b8c5Lzr6/6zdg+UL85KDwOli7Piw0A54qzUMFBJccYwEAAghLzoL/ufiv6a4hPnjvidc7jbn6ja&#10;+T3z2cIsTpzF33IWe5JOF+KMW87szzWUF2cxt5wL5mx6eHLekqoDQYnnt0TMPbA8ZsK67LjBy3Pi&#10;B61YSCdu0MrFCXQGrlrWLNDLaHluFmhB7XOzPNPtMy3PUtvnVnlu2z4zn25oa59peT59yr720HVH&#10;igwpzG1y3SGTfH/pFIr6YX/nXf+xm7XD3MZ522S+ixp8w0BlxFnhYaAccVZqGChHnHU1DIQ4AwA0&#10;kRfzdVxezNcUnzx3xO+caXk+HPE5z0iQlmdju+VMyzO/OEs6SacTcWZaZ35xln6STog4t+8t53N+&#10;6x4c9V9UvjsoPn9tqO+e9Jhxq+bHDlmaGjdkaXrckKUZ8YOXZccPXpYVN3g5LdCMPDMCLaR9Xk83&#10;zxLbZ1Xz3Nw+N8szq31mPt3Q1j6Tw8ELK23yDl+zf0pKs4DcOlzbvzv5DmsPrJ13/d5y1qYu5s7r&#10;h+r6ogbvMFBJcZY7DFRCnBUaBioqzhgGAgC4uBT4yU9OR3+dJ0ScO+rnGtl+/7zxfEGfe2xhbts6&#10;CxVn8becaXnmF2fccuYS5ywR4qz/W85n56y+lzsv+9q24JhTy0K9dyTHjF0SFzNsUULMsEXJMcMW&#10;JcUOXZwcM3RJSszQJYxAp8UPXpbZLNB87TMtzytoeZbYPu+im2eifWaGg0La5zZn61Jbh4Nk+3z6&#10;gG0phxQLysEax2jyPdaedHNb+1PLWRs+MnVeZf2dy8op0oeBMsRZ6WGgHHHW2TBQvDgrPgyEOAMA&#10;SM7GdupzOqYTJVScO+rnGrfTTQR8rmFIt5ydBIoz0zoLEWdd33Kmwy/OhnTLWc5Just+m97k+y+v&#10;PxSQWbwpKPJoTqjn5oiokTkRMcNzIqKHL4iOHr4gJmbYwtjYptACndgsz4xAa2qfFyjQPtPyvFlt&#10;OCi2fSbP1gltny9nWB88WuRwjxRi4XG4erDa4VPyXaYP+rit/YuJ87Ie3V2WDRcvzgoPA+WIs1LD&#10;QEXFWaFhoBxxxmcaAACS/JhOgfkxnSih8txRP9c4Gf3lCbYwaxJncbecm+RZiDgb0i1nOkLE2ZBu&#10;OdMRIs66ueV8ec76V6f9l9btC0i7sC4k4lB6mPu6gKhRGYHRIzODokZkBUeNyAqJHJEdFj0iO4JO&#10;zPCcyOjhC6Jihi1kBJqrfU6m5VmB9llNntu/fVY7W3dmq23hoWpHSmNYoszOgWrHueS7TJ+Y+6z7&#10;ZTe3RZ93mbXATtQwUElxljsMVEKcFRoGKirOGAYCAJTkTGyn/WLEuaN+rrHI799lz3P6PGZLs7o4&#10;cw0EhYqz2JN0QsUZt5y5v3MWIs7ybjlfnLv6+Un/RTW7A+afXxkctjch1HWlT+ToNN+IUel05kSO&#10;SvePGpVBhxFoWp6DI0dktwg0R/sc0yzPktrnhEErlyjQPpNn68S2z+pn68j2+fgp+xqWLIvMwSqH&#10;M7k1A/5Kvs/0zZAh637UZVb2v76endn7K5fMkbzirKthoBRxVnoYKEOcFR8GQpwBAEqQG2j67pnY&#10;ThTEuelzjac5fSrY0swnzmJvOQ8RKM6Gc8u5SZ6FiLOubzmLO0knXJyF3XK+6L/yyfF5OZU7AhPy&#10;FwYF74wIdVnsFjE2xSOqKZ6RY+Z7RYxJ9Y4cncYINC3Pcwl5JtvncFqeJbTPtDzLbZ/Vz9ZJbZ/J&#10;s3Xa2uf8FQ4nD111eEaKsJTkVjnMIt9phsRXzsm//8I9/etPXdMcBA0DlRRnucNAJcRZsWGgAuKM&#10;YSAAQAnyY7/5TIo4d9TvnB9kml1gS7MQccYtZ87vnIWIc0vrrLw4i7/l3PYkXdG8ZQ+PBGSUbQ6I&#10;P5kZFLDFP2Rm9vTQsYkzwsYkzQobk+QcPibZJXxs8uyIsSmMQLfIc8SYVHV59m9un2l5ltM+q+RZ&#10;YvusfrZOTvtMy/P+FGnt84lDDldzaelVJgeO33H8OfleMzS6ucX/9GOvpA8+9Eg0e981bpRGcVZq&#10;GKiEOCs1DFREnBUeBkKcAQBSORf9dd+zsZ0psfLcUb9zrkvtqeEsnTBxbm2dhYizlJN0uhBn+pYz&#10;Lc9CxNlwbjk3ybMQcRZ+y7lg3qL7uQFpJesCY4+mBM1b7xEyI3Vi2Pi4SeHj4p3Cx8VPCRuXMC1s&#10;XIJKnkPHJjLy7Bw+Ntk1fGwyI8/ukWPmK9E+0/IstX0mh4Ni22eus3VS2mdGnlXtc6b9viOFjvdy&#10;q+i2WEPYcqw9Vf3GkO81Q+ZDr+g//9sr4Zt/ukc7avu+WZY4KzwMlCXOOhoGyhJnDAMBAFI5E9Np&#10;pBRx7qifa1xL6nqcLc3q8qz/W87iT9Lxi7Okk3SixDlSoDi37y3ngnkL7hwInH9pdVD0wdjAOaum&#10;hkxNHB08PmZ06PiYsaHjY8aFTYidFDYhlpbnyWHj49TlmRHoVnmW1j6rmmcZ7TN5tk5K+0yerRPb&#10;PpN/NEVT+3xsu8N5lijLz0byvWYM/Nsn6pf/mB318d89IvtwibNiw0AFxFnxYaAC4ix7GAhxBgBI&#10;4VxsZzeIc6s4n4n5+hhbmNu2zkLFWdpJOl2Is9hbzj7CxFnnt5zFnaQTIs7ngrJv7g1MLlwWGLkn&#10;JNhvychgp5hhoRMjhoZMjBweMjFyZOiEqFEh46NV8hzcKs8T1ASalmep7TMtz95qw0Gx7TN5tk5q&#10;+8zIs5z2mTlbJ6Z9PnLaoYZDfOXm9aEKh37ku81Y6Dxlyv/8ySfw73/wCO76f57z+nF93yxLnHU1&#10;DJQjzkoNA+WIM4aBAAApnI/rFHVOojh3xO+cD4Z/dootzG3FGbecSXFukmfB4qySZ35xlnvL+VrA&#10;gtf5gem1uwITzuYEhu+YG+Sb0y/EKbRf4MSw/kETwukMDJkUPih4YsSQ0IkRjEAz8twi0DLaZ87h&#10;oMD2mTxbJ6V9Vpdnqe0zebZObPvMnK07utrhWO5Vx+cc4is7hyocF5PvNmPkT+6Bv/uDR+Bnv/H0&#10;NdfJMFBJcVZqGChHnJUaBkKcAQBCOR/befG5uM6UlNa5I37nvDbgv+fYwkyKc9vvnIWJsyHdcqbl&#10;WYA4G9It59D5gsT5XFDazR1BcadTgoLXTwhyibUKdAqyCZocbBs8OYSOffDkEIegSSp5HtAs0C3y&#10;HNwqz2LaZ1KepbbP5Nk6se2z+tk6Ke0zebZOSvtMnq1r0z7nOpQcrnKk+EJKsZAcqnJoyK3sZ0a+&#10;34yVP00J/NkvPeb+6zfe3t2Y75sVEWelh4FKiLPMYaAi4oxhIABAKAVx3yw5L1GcO+LnGjuCP73E&#10;Fmbt4qzbW860PAsRZ0O65Sz2JJ0wcSZvOZcEpT09GZRYtiUo5mhSYPC6aYGeSWbznAL6BDoFmAdM&#10;DlQlaHIgI8+MQDPyzAi0mPaZS5710T6TZ+vEts/k2Tqp7TMjz7ztc1a/3blFDvcPVzpSosMh11zJ&#10;rXJIIt9vHYAfqoTRk/4kwtVc2WGgAuKs0DBQjjgrNgyEOAMAhHA+9ptoWpylfq7R0cT5WNSXAv7s&#10;Npc4M62zUHHGLWext5yLg1MeHg2KL1kXFHkoJjBwxfhAz5gegdPm9AqYOtckcIq/KgFO8xh5bhHo&#10;oMmBlmoCLbp9Dp0QJbl9VjtbJ6d9JoeDYtpn8mydlPZZ/WydlPb54I5+51hCrHyqDpTadyLfcR0F&#10;WgRp+XzX3b2HMuKs8DBQhjgrNgyUI84YBgIAhHAuprN7Qdw3lD4/16DFmc7aZnle3SzPXOKs6++c&#10;C+O+OckWZjHirMtbznT4xVnaSTqh4tx+t5yLQxLuHwmOu0j/Rb7QgHmLB81zC+s8d4bvN/7T/brM&#10;nTaHTrd50+Yw8twi0AFO80zVBFps+0zLs9T2mTxbJ6p9Js7WSW2fmbN1Uttn9bN1Utpn9bN1u+c3&#10;CfTB0441HKKrfModQ8h3XIcjcMhPaKlUyau3u4Uiw0AlxFnuMFAJccYwEACgawriOo2ixRmfazTJ&#10;c1lS1xNsYRYnzsZ6y7lJnoWIs25uOV8Kjak/GBJZsDQoZMfcAP8s83luAZ/6z/D6cu507y/nNeVr&#10;/2k+jDy3CPS8tgLN1z5bBDoFKdY+qw0HxbTP5Nk6Oe2zajgosX3mPFsnon0mz9Zxtc97Vvc7cqjU&#10;8SVLcnWTooPV/f9Dvuc6KrQw0nJKC7AscVZoGChLnBUeBkKcAQA64XzMN+YQ51ZxrkvtpeWqBiPP&#10;urrlTEeIOEs5SSdUnEXechZ5kk5dnC+ERtXtCw3PzwkK2uwxzze1i+9sv//Onen+od8Mjw/9Z6ny&#10;8dyZnrQ8f07Lc7NA0/KsLtB87XPveU4BSrTPtDzLaZ/Zw0Hh7TN5tk5s+0yerZPSPpNn64S2zwcO&#10;O145XOFASQ5bjrWn3MGDfM91eAKn/OxdH5+//4+XayfZw0AZ4qzYMFABceb8TAPDQACAXIriO33O&#10;iLPU75w70lm6+xmmWq5qqLfOwsRZ2kk6XYhzU+ssXJyVveVcExH5pjAs/PqukJCT6cEB62YE+cV/&#10;5O/i9k+/mbP/McfZ9V9+s9zo/Md3pjstz+oCTcszI9B87TMjz/pun2l5lto+k8NB0e0zcbZOVvus&#10;kmdp7TN9tm5HVv+dBy84NBypcKDosKRYNzmWe8P+d+S77q0gMPD/0WJJN77vurv3kiTOcoeBSoiz&#10;roaBEGcAgFwqA03fLYz7htL3d85i5FmXZ+meZ/etZcuyJnHW5S3n0QLF2XBvOV+OCL61MzToaFzw&#10;nCW28zwC/uA7a9YffJyd/+Q7y+Uvzfn7nFkutDyrCzQtz4xA67x9JoaDYtpn8mydvPZ5rOT2mTxb&#10;J7Z91nS2Tkz7TA4HmfZ5907Hs4w06yoc4kwdKbefTL7r3jqcnX9By+nPfF06ix4GyhFnpYeBSooz&#10;hoEAACUojPvmED7X+Av9r1PNFmUy3N85CxPnjnvLuToq6NnZ8ICrW0L9D8QFz1k0eK5XyC+8Z0//&#10;la/LjN/6usz4vY/zTDqMPKsLNC3PjEBztc8qeTaA9pl1tk5E+6ztbJ2Y9pkcDoptn8mzdWLbZ/Js&#10;HV/7fCDfoYYU3fbI4Qr7HesuDfkJ+a57KwkM/An9qcP/eLt+qhJmIeKs1DBQCXFWbBgIcQYAKERR&#10;XOdgiPNfqLMxnU6zRZkMtzi/bbecK6P8H52JmHtpQ/jcXaFBfllWfj7+P/PymPKet9vU97xcp9H5&#10;ha/rNEae1QVaJc9a2mdanqW2z7Q8K9U+k/Ispn3WdrZOSPusfrZOTvusfrZOTvuskmeR7fO2tQNy&#10;D19zeHWknG6AZYRDjIXkcIXDUPJd97ZDt7LveDr/h26SeYeBSoizQsNAZcQZw0AAgEJcSGgdCL7N&#10;3znfSu/F830znzgbzi3nJnnmF2eht5wrYvzu50X6FawL990SHOyb8t08T893fGZPfMfbbdI7Xq6T&#10;VfF2c2qR52aBZuRZW/tMy7PU9lklz1LbZ+Jsnaz2WW04qK/2mZFnqe0zebZObPvc5mxd4sC1ew/3&#10;u8KS4HbM4XL7VeS7DjQTOOVntJzSsqtRnJUeBsoQZ8WHgRBnAIAcriVbv1MQ1zn/bf7OeaHfv+ue&#10;ZX93jy3KZISIs9hbzrQ884tze95yLo/2rs+L9jm9LsJnrX+AV2w3X49Z73q6jX3Xx23su96u497x&#10;nD3+HW+3CSp59nFvFehmeVZvn1XyrFD7TA4HRbXPxNk6Oe0zLc/6aJ/Js3VS22dyOCi6fVY7W8fV&#10;Pq9bMGjboYsOD0iZbc8cLrN/eqTCzop83wE1hgz5ES2gtNTS30Jr/L5ZCXFWeBgoS5wxDAQAyKUg&#10;9pv4t/lzjdzwL7T84ZO2ESLOhnTLuUmetYtzeYxH7akoj+NrwjyWzwnyDP3cx3Xyu16zR7zr7Tby&#10;XS/XUap4uo3WLM9q7bO3m9M7Xq6t8qyn9pkcDoppn9XP1slpn8nhoJj2mTxbJ6V9Vj9bJ6d9Vj9b&#10;J6R93raj/xlSZPWRw+UOGeS7DmjAy+vntLj+r5/HZyxx1tEwUI44yx4GQpwBAHIoiOvc/20W55rU&#10;noLFWZe3nJvkWYg4SzlJ1yrONXEuDfkxrseWhrtljfX3cPuph+vgn3q5D3nX23WoKl6zh73r7Ta8&#10;RZ4Zgabl2ctjDCPQLfIssX2m5Vmp9ll9OCi2fVYfDkppn9XP1kltn7nkWUz7rH62Tk77TA4HxbTP&#10;jDzvy3esPVrmQB0tlxdShEWnzOHmsUqHbuT7DmghMPAn/+sx7f+aWmj2981KirPcYaAsccYwEAAg&#10;h9xA0x8XxH5T+jZ+57xkzr8fvsjpc40tyJpiaLec6WgW5zsJM15fi5t17Xi0y54V4bPT3ELcPH7p&#10;PXvgT71m9/+pj9uAn3p7DFTF021QG3lWpVmePV1a5VlO+0wMB8W0z+TZOjntMzkcFNo+k2frSIEW&#10;0z7T8iy1feYcDopon8mzdVLbZ/JsHd0+b1g78OCRa/avVeKsi3AItrYcK7ePIt93QBi0iNJSSwuy&#10;zoaBMsRZsWEgxBkAIIWC+M5T5bTOxvqd86XEbw6w5Vhb5NxyHihQnKXfcq5PnPqiNGH65ROxs7Yu&#10;C5+V6BzkOvMnXm62P/H2sPuJh6vDT7xmO6ri49qvVZ5nt8qzt4cy7TPHcFBU+0ycrZPaPqvkWWL7&#10;zDUcFNM+s87WyWmf1YaDYtpn8mydnPZZJc887fPOw/2usGRXr7EvOXrN8RPyfQdE4Ob2U1pef+7l&#10;8kHb75sVEGeFhoGyxBnDQACAFPKSu/zifOw326WKszF+rrFwzr8uPMn+7jJbjrWFeyAoVJyVvuV8&#10;J2nyo7KEKQXHY6atXxI5PXJqkMukdzxdLd/xnm31jq+b9U+8PWxU4szIs5e7fYtAM/IstX2m5dnD&#10;tUWe5bTP5HBQTPvMOlsno33uJbF95jpbJ6Z9JuVZVvtMDAfFtM/qZ+vEts/LFw7ccvCiQyNbXvWc&#10;Uoc55PsOSGDdkB/RDa+qhaaFWalhoALirOAwEOIMABDO+ZhOI9+mzzXyY7vsYYsxX7jFub1uOd9L&#10;nvCiMnHi5VMJTitToqZ7f+bvZvuOh2ufd3w8+rzj6Wr+jreLhSpt5Hl2W3mW2j77uhtE+0wOB0W1&#10;z8TZOjntM99wUGv7TJ6t0yDQXPJMnq2T2j6TZ+tEt8/E2botuwecPlbqQCkVlgBLzJFSh/yTV+3+&#10;Qr7vgHT+4OHxvz/znPHHX/i6vS9bnBUaBiokzgAAII6CuE4r34azdGsCPrr0OLtvKVuM+aJNnJW/&#10;5VyfPPZ2aeK4Y8fjJyxcFD3ZZ1jg9IHveszu/a7P7N7v+rmZvuPjYfaOl9t3LfLs5d63RaBpeZbT&#10;PtPybADtMzkcFNU+k2frxLTPxNk6Oe2z+nBQbPtMnq2T0z6Tw0Gh7TPX2Tqyfd53xrGWlF/Dif1M&#10;8l0HFID+5MHN7Te0ACsyDJQhzhgGAgD0wtnoTvbnYjs1ShFnY/pcoyKlVz5bioVEiDgzrTO/OJO3&#10;nOvnj6gpTx5z4HjCuLQF0U6zHQKdrek/UvCuO/1Xvlx7qv5cbsufzm2SZ06BFto+q8uznPZZfTgo&#10;sn1mna2T0T6Tw0Ex7bP62Tq9ts9qw0Gx7TN5tk5q+8ycrRPaPq/ZMOAAW1YNJ0dL7ffn3h7yHvm+&#10;A4rxQ1pY6Raa/uuEksVZqWEgxBkA0J6cj+uc2JHFeU/o5yK/a26bVnEWcllDuzg/SBvWUJ0y4tDR&#10;hNFx0RGTR9D3U1V3VL1nNf0xAl8P+q95dWuRZ9WfyW0WaFqexbTPvjLbZ/JsneT2ue3ZOr21z8Rw&#10;UEz7zDpbJ7F9ZuRZavvMPlunn/Z5x+H+JcevOVByQsqu0jl+zWE0+a4DOoAWVN+Zv313rvvfpAwD&#10;FRFnDAMBAO3J2bjOvzsX23mxFHE29O+cd4d+duFRVp8KUobFRdwt5yZ5bhLnu+mDr1SkDtt0PH5k&#10;ZHbM2LFfzpnVRXXqyd39a9XN1DmunVR/xYsWaJU8axBovvaZS57FtM++7sq0z4w8S22fibN1ctrn&#10;jyS2z5xn6/TQPvMNB/naZ/WzdVLaZ/JsHdM+L1g0eNOhCw6PSBE2hBDyvIF81wEdsm7Ij+hPJ2gB&#10;fmduszQLEGedDQMhzgAAXZIf+81nZ2I77RYrz4b8nfPmwI+qGjLNStgiLDbCbjk/znB8dSejf1FF&#10;6qDVJxOHBWRFjhnyf6pTTq6f0n+hS3UP1c/zC/qPCrTIMyPQjDyLaZ9peZbSPjPyzCXQQttn9bN1&#10;Mtpncjgopn0mz9bJaZ9Zw0Ex7TNxtk5s+6x+tk5e+9x2OCimfSbP1mlrnzfuHnD6+FUHSms4pLb9&#10;Y//98VI7R/JdB9oBN7ef/tzX97e0IIsaBiopzhgGAgB0TX7MN+b5MZ0KxYizoX6usW7eBw316aay&#10;PtFoDXnLuUmen2TbPrmX4ZhflTZgSV7KYO/0uDH2P/d1/+/PvWZ/+J67+0fvec/++D0P50/otMgz&#10;LdJcAs3ZPru1CLRKnuW0z6zhoJj2We1snZT2mSXP0tpn8mydmPaZPFsnq30mhoNi2mfW2To9tM/k&#10;2Tox7XN84rAl+/Id605cdaDEhCXWUsISY/4cu+qwiHzPgXZEJazOv/hfF5c/CBJnxYaBEGcAQDuR&#10;H/P16PyYr28ZszjT/zM30kwusQVYaprE+Vm2ZcPdTNvjVWkOmWfmD3BOiR3e55e+rv+m8wtPz//Q&#10;fzBAJc5MvLzaCDTzxwM0ts+0POu7feYaDoppn8mzdTLaZ3I4KKZ9Js/WyWqfieGgmPaZlGcx7bO2&#10;s3Vi22f1s3Vi22f1s3XL1g08cKLEnjpxVYmwBVtMWGLNlRKH+yev2ZuS7znQzlDUD+k2mG6OVd81&#10;ixgGShNnDAMBAO1IXtRXg0/HfP1MqDgb0nfOy/z/Q1XN71nEll/xeZbT9/aDLPODtZnWSefT7Scn&#10;xozo/q6Pz99V8fD4B3Of9B2PWf9i5PkXbm7vtxFoXbXPtDwr1j5rGQ5qa5/J4aAe22dyOCimfSbP&#10;1slpn9WHg6LbZ7WzdXLaZ1qepbbP5HCQbJ+3He5XohJnXYQl1lLCFuwTV+0TyXcc0COBgT+hxfc9&#10;P7/fCxFn2cNAiDMAoD3Ij/l6UF50p5NC5NlQvnNe6PevilvpJgWkAAvN85w+jx/mmB+8kWkRezLJ&#10;boBt6MR/0P81Iv1yb2lJvJ3/Sq/HWQLdLM+a2meVPMtpn30Vap9peZbTPtPyLLV9VjtbxxZoce0z&#10;azgoon0mz9bpq30mh4P6aJ/J4aC29jlj0ZANRy86PD5ZYk/xhSXF+spVe+r4VfvK41dtvyLfcUDP&#10;qCS2qYXm/75ZhjhjGAgAaC9OxnTumRf91SY+cTaEzzX2h31efC+j9zlShrXleU7fssYc8003My2C&#10;L2baDoyIGPZfugWhw3xrR3+bR98qbZHnZoHWJM/vuE5vkWfJ7TM5HBTbPhNn6/TSPnMNB8W0z+TZ&#10;OhntMzkcFNM+k2frpLbP5HCQFGht7TM5HBTbPpNn66S2z+t2D8wnBbk9w5JiETl2xS6YfL8BA8LZ&#10;+Z3fenn9nB4UcouzQsNAiDMAQNccj+n0n5PRX6fzibPUzzXkivOSue9TBfHfXnyW06eOFGMyT7P7&#10;Fj/MNl99J8vctyTdxmZO/OC/0A3GL6dP/zX9cv5FoNtv6Be16qXNIc+s9jnQW3r7TMqzvtpn9bN1&#10;UtpnbWfrBLbPrLN1emyf1YeDYttn9bN1cttnWp6ltM9c8iy1fVYfDoYnjVi4L9/x5skr9pQi4RBj&#10;XebEFbuiY1ft/k2+34CBofqkYsrPaDlmfd+shDhjGAgAaC9ORH3leyLqqwZN8qyPzzW2BX/04vr8&#10;HhpHgM9zzM8/WWCx6H6W+ezSDCuzcYmzf0W/ZH8fGPge3W78xtn5F3R+7TPlly3y3CzQjDy3CDQj&#10;z1LbZ1+F2mdfl85y2meWPEttn31c+8lqn5uaZ2ntM3G2Tk77/L6M9pk8Wye1fablWWr7zCXPYtpn&#10;1tk6De3zkk2D9526Yk9pCkuM9REOYVbP8RJ7d/K9BgwUekzo7PzO7wNnvPfLwMBfYRgIADBKTsV8&#10;/cXxyC8jj0V9WUWKc3t+rrF07n/un4j6eueznD4PCFm+8nSBedbDjD6TLieZf6B6cdKhX6KqF+qU&#10;plZCkzwr1T5zDAdFtc+kPEttn7mGg5oEmmyfuc7W6aN95hgOimqfibN1UttnruGg0PaZ62yd2Pa5&#10;zdm6MBnts9pwUEz7vONI/5JTxfaU4HDItdiwxFhuiu2Pni7u/1vyvQYMnMDAH//Vze2n9Psa4gwA&#10;MEpORH3V42jUF6lHIr68157ivHzuf14cjvhyz8Mss+arGX0KXi3om/g8u8/g+kyTP7X813Dr1tEv&#10;yB+r/iu6IUNa5Zn+r/AYgW6WZ06BFto+uzq1lWfJ7XPbs3UaBZqjfWadrdNT+8w6Wye2fdZ6tk54&#10;+0yerRPTPrPO1slon8nhoJj2mTxbJ6d9JoeDotrn5rN1KYuHrT96wf4pS47bOxxyLTYnSxwmke8z&#10;YCQ0vd9/8if6/Y1hIADAGMkN/+KzIxFfLD8c8XmDnO+c+c7SrZ33waOTUV/l1WeYrHy1oG/k8wV9&#10;+lOLTX9F/vtpfiH+UKs8jxvXKs+i2mdfxdpnlTwbe/tMyrOY9pk8WyejfWYNB0W0z+TZOjnts/pw&#10;UGz7zHe2Tmv7TJ6t0yDQXPKs7Y+mqLfPa/cOPJ1XbE8xYQmtMeWK3fZcyvTH5IsDGBmqFnncu6qm&#10;GeIMADA2joZ/9fvDkV8OOBT2WcKB8M/zxcoz13fOawP+e2ltwIdZh0I+nV2X1nMglWr6Hvmvq4Um&#10;eaYozQLN0z43yfO4VnkW2z5rOVsnpn1uMxwU2z6T8iynfVYfDoptn7nO1umhfSaHg6LaZ/JsnYz2&#10;mTUcFNE+q5+tk9s+0/LM1z4HJI7OOZjf71beZXtKY9SkWmpYgqvDnLxsN4R8YQAjhX7Pq+SYKUQw&#10;DAQAGCF7wz75al/EZ6H7wj5dvjfss9zdoZ+V7gr99BGXOG8J/vjZlqCPKzcGfZS7IejD1RsC/hu7&#10;PvBDs9xA2a2QyPa5qbnQS/tMnq2T2j6rn60T2z6TZ+vktM+ss3Ui2mf1s3Vy22diOCimfSbP1klt&#10;n2l51lv7rHa2Tmr7vHDzkL0sUW6PcMi12JDC3JLLdivJlwUwen6oes/TsgxxBgB0FHIDP3lva+An&#10;728P/NBsW+BnH20O/JLrcwulYbfPtDzLaZ+J4aBe2udmeZbcPpNn66S2z+RwUEr7rD4cFNU+tz1b&#10;J6d9JoeDotpn4mydrPY5SFr7zHW2Tmz73PZsXZNA7zjS7ypLao01jFBftnuSV2xvSb4oQAehSZCb&#10;BoEYBgIAgCT00j6TZ+sktc9Cz9Zpa5+J4aDo9pmUZ1nts9pwUEz7zCXPemqfyeGgmPaZdbZORvvM&#10;Gg4KbJ/5ztYx7XP8smHrThTYvTh9yZ5SOiypbe9csk8nXxKgw9H0zsf3zQAAIBnu9ln9bJ3M9pmU&#10;ZzHts/rZOintcxt5ltM+axsOimmfaXmW0z6Tw0ER7TN5tk5W++zvIrl9Zp2tE9k+q5+tk9M+axsO&#10;amqf1+wdeJoUXkMOS4615NQl+7pTl227ki8I0GH5oeo2NMQZAABE0yTPSrTP06f/Wmr7zCnPemif&#10;OYeDYtpn1tk6ie2zl/sQWe0zORwU0T6TZ+vktM+0PEtun4mzdbLaZ7XhoJT22TtpVNahfIfbpJx2&#10;pORftoskXw4AAAAA4Ia/feY4WyerfSaHgwLbZ3I4KLp9Js/W6at9Js/WyWmf1YaDbIHW3j6TZ+vE&#10;tM/k2TpZ7TMxHBTTPpPyrHT7nLN5yN78i/aUEjlNh0Nc9R+7K6cu2n5MvhgAAAAAwI2i7bP62TrZ&#10;7TM9HDT69lnL2Tqe9pl1tk5O+0wPByW2z+TZOrHts7azdWLaZ/WzdXLaZ1qehbTPO472u0YKsCGF&#10;LcHSknfBzo98KQAAAABAM63DQZHtM0ue9dA+c8qzmPZZ29k6Me0zORwU2z6TZ+skts8qeZbRPrOG&#10;gyLaZ/JsnZz2WX04KLZ9Js/WiW2fY5aNWJNXaPcq/4IdJSgcYmssOX3B/vTxc45/Jl8KAAAAANAO&#10;f/usPhwU0T6zztZJaZ/Vz9ZJbZ/J4aDY9pk4W6e39pk8Wye2fdZytk5M+0yerdNH+0wOB0mB5muf&#10;1c/WMe3z2r0D889csKOkhiXWUsIhuTrMDPJlAAAAAAB+2p6tk9U+k2frRLTP6mfr5LbPtDzru32m&#10;5VlO+0yerRPTPpNn6+S0z8RwUEz7rH62Tk77zDUcFNM+s87WEe2ze9LozCOnHe6QMqzvsMRaStjC&#10;rMrpi3b7Cgst/pd8GQAAAABAGOLaZ47hoOD2metsnZj2mXW2TmL7zDUcFNE+s+RZavvMNRwU0z7z&#10;nq1rn/aZNRwU0T6TZ+ukts9cw0G+9jl745C9Z4rsKK3hEFtjjLpUn75gN4p8CQAAAABAONr/aIqs&#10;9lnzcFBr+8xxtk50+6xtOCi0feYaDmoSaK72mTxbJ6d9Js/WiWmfibN1ctpncjgotH3mOlunt/Y5&#10;dELUzqP9Ss8W2VFiwhJrKeEQ2/bM2Qu268kXAAAAAADEo9/2mWc4qL19bnu2TqNAC2mfaXl+i9tn&#10;8mydrPaZHA6KaJ/Js3Vy2mf14SDdPkeuGLk6v8DuDSnG7R2WVEsNhyBryav8QnsH8scPAAAAAPFo&#10;b59ZZ+v00z5zDgf10T6rDwfFts+kPMtpn9WHgyLbZ9bZOj21z+rDQbHtM9/ZOrJ9XrdvYP7ZQjtK&#10;8XDIcXuHJdWcsV1I/vABAAAAIB322TpSoHnaZ9bZOj21z23O1klpn9XlWU77rH62Tmz7zHW2TnL7&#10;3PZsnZj2mTxbJ6t9JoaDYtpn1tk6Ee3z7NTRGUfzHe6dK7SjtIUlxfoKhxzLzZlCu3vnimx7kz96&#10;AAAAAEhHZPus5WydiPa5SZ5lts9Ch4Nk+6x+tk5O+8zIs9T2mXW2TmL7TMuznPaZGA6KaZ/Js3VS&#10;22fO4aCM9jlny+C9pCS3V1hSrK/QAl1ol0D+4AEAAAAgH3b7TA4HxbbPxNk6Oe2z+nBQVPvMJc9i&#10;2mfybJ3U9pkcDkppn9XP1slon8nhoJj2mTxbp7f2mRgOqrfPA4Inhu054lh2vsCOOqdEOOS4vcOS&#10;YqEpsK04f9HuS/LHDgAAAAD56LF9bj1bp7f2mThbJ6l9VpdnWe2z2nBQbPtMyrOM9pkcDoppn8mz&#10;de3VPkeuGL6almZdhSXWUsIhx7rKmQK7IPKHDgAAAADl4G+fOYaDYtpnUp6lts8qeZbTPpPDQTHt&#10;s7azdWLaZ67hoJj2mTxbp6f2mRwOimmfWWfrZLTP6/cOOHv+vB0lKBxirI+wxFpKOKSZztkC28K8&#10;Qod/kT9yAAAAACgH/9k6oe0zMRwU0z5zyrMe2mfO4aCY9pl1tk5i+0wOB8W2z+TZOhntMzkcFNM+&#10;k2frRLXPxNk6dYGemTo27Xie/QOWILdnOMS4vcOS6gJbN/IHDgAAAADlaf/2mTxbJ6Z9VjtbJ7t9&#10;1jYcNJb2We1sHVugtbfP5Nk6Oe0zORwU1T4TZ+u0tc85WwfvLThnR7XkvLywpFhf4ZBjkTly6ZLl&#10;b8gfNwAAAACUR2ftM2s4KLZ9Js/WSW2faXmW0z4Tw0Fx7bOWs3Vi2mdGnqW2z+TZOj21z+RwUGj7&#10;bBc2KXT/0X4VbcRZ6XDItdiwpLidcu6c3UTyhw0AAAAA3dA6HBTZPrPkWU77rD4cFNE+c8qzPtpn&#10;cjgotn0mz9ZJbJ9Zw0GR7TPrbJ2M9ll9OCi2fVYfDkasGL6aJbrGEA65FhtSkrlju42ihvyI/GED&#10;AAAAQHfwt8/qZ+vktM8uLn+Q1T6zztaJaJ/Vz9bJbJ9V8qyv9ln9bJ2c9pkYDoppn8mzdXLaZ3I4&#10;qC7QG/b2P1d4zo6SE5bUGms45JpO4Tn7QeQPGgAAAAC6hX22TnL7TJ6tk9g+cwwHRbXPpDxLbZ9p&#10;eZbaPnMNB8W0z+TZOqntM8dwUFT7TJytk9o+q+RZYPs8K2NM6uk8u4eFZ20pRcMh12LDklo95vw5&#10;2xXkjxkAAAAA7YO49pljOCimfWadrZPVPrcdDmoUaLJ95jpbJ7Z91jYcFNo+cw0HxbTPvGfrhLfP&#10;5HBQTPvMOlsnsX1euG3QPpb0Gmo45FpsSCEWmvNn7R6fP2NjQf6QAQAAANA+sNtnUp4lt8+az9YZ&#10;TftMnq3TJNBC2mdanqW2z+TZOj21z+RwUFT7TJytYwTaMnxyyKEjjlVFZ2wpMSmkQ0qtsYZDrjWl&#10;4JxdGvkjBgAAAED7Irt9puVZcvvMc7au3dpnUp711T7T8mwA7TM5HBTVPpNn6zS0zxGrRq4mpVhf&#10;MQoZP2Nzo+CMXRfyBwwAAACA9oW/fW5ztk4/7TPn2Tqp7bP6cFBs+6x+tk5K+6wuz3LaZ/XhoMj2&#10;mXW2Tkb7TA4HhbbPm/f2P08KbEcKS3wVSNEZ2wjyxwsAAAAA/cA+W0cKtID2mTxbp4/2mXW2Tk77&#10;TJ6tE9M+q5+tk9I+k2frJLfPbc/W6a19bh4OzsgYk3rmpO2TC/m2FF9IIX2bU3jGprioyOpD8ocL&#10;AAAAAP0gsn3WcrZORPtMDgcltc9Cz9Zpa59V8qxBoPnaZy55FtM+s87WSWyfGXmW2j4TZ+vktM8f&#10;aWifF28dtJ8U5PYMKaTGlMLTtr7kjxYAAAAA+oXdPpNn6yS0z+pn6+S0z+rDQdHtMynPctpnbcNB&#10;be0zebZOSvusfrZORvtMDgfFtM/k2Toh7bN5xJTA3KMO1y+ctqVU4RBbYwwpuDpLvk3emTNWfyJ/&#10;sAAAAADQL/zDwXZonznlud3aZ+JsnZz2mTUcFNM+q52tk9I+s+RZWvtMnq0T0z4zZ+siVw1fffG0&#10;LaUpLUItJxxia4xhSXNzCs9YTyd/rAAAAAAwDPjbZ47hoJj2mZRnqe0zORwU3T6TZ+v00T5zDQfF&#10;tM/k2ToZ7TM5HBTTPpNn6xiB3ra/fwEpy7oOS6ylhENs9ZWifNu9Z8/a/4z8oQIAAADAMFCufSbO&#10;1hlt+0yerZPVPmsZDmprn8nhoB7bZ3I4yNU+z8gam3r+pO1zUmyNMSyxlhIOKRaaojM2I8kfKQAA&#10;AAAMC0ntMy3Pkttn8mydxPa5RZ6lts/aztaJaZ9peZbTPtPyLLV9VjtbxxZoce0zazgooH1eunXw&#10;gUt5thSTi0qEQ2qNNSyx1hqbdeSPEwAAAACGh87aZ9ZwUGz7TJ6tk9o+k8NBse0zcbZOL+0z13BQ&#10;TPtMnq2T0T7T8mwZ7RRw7LD9DXVx1kVYYi0lHFJrcMmzfXnxtI09+eMEAAAAgOHRerZOQvusfTgo&#10;on1WP1snpX1Wl2d9tc/qZ+uktM/aztYJbJ9ZZ+t00D7HrR6++tIpW0p0OOS4vcMSaykhxVeBXDht&#10;s4D8YQIAAADAcOFvn4mzdRoFmq99ZuRZavvMOlsnsX32deksp31mybPU9tnHtZ+s9rmpeZbWPhNn&#10;64S0zzv39S9iSbG+wiHH7R2WWEvIhVM2d4vy7EzIHyUAAAAADBftfzRFH+0zx3BQVPtMyrPU9plr&#10;OKhJoMn2metsnT7aZ47hoKj22cfZ2XnBmPkXTti+unzKllI6LCnWVzjkuD1yMc82nvxBAgAAAMDw&#10;Ed0+k2frRLfP5Nk6ye1z27N1GgWao31mna3TU/vMOlsntn3WerZOePtMnq2js2LboIOXT9pSvOEQ&#10;Y32EJcX6Cocos3LKpvzCKesvyB8jAAAAAAwf7e0zazgopn3WfLZObPuskmdjb59JeRbTPpNn62S0&#10;z6zhINE+W8RNmnfysN3NyydtKPHhkGux4RBjfYQlxUomzzaA/CECAAAAwHhgDwdJgeZpn1ln68S2&#10;z1rO1olpn9sMB8W2z6Q8y2mf1YeDYttnrrN17dQ+x68Zuqb4hA2lykl5YYu1lHDItdhwiLE+wojz&#10;xZM2BQWnrP5J/ggBAAAAYDyIbJ+1nK3TdftMnq2T2j6rn60T2z6TZ+vktM+ss3Ui2mf1s3Vy22fv&#10;2dP37Ol3sUWcdREOwRYTtlhLCYdciw2HGIvJxZPWruQPEAAAAADGB7t9puVZTvtMDAf10j43y7Pk&#10;9pk8Wye1fSaHg1LaZ/XhoKj2ue3ZOrJ9dl0wZv7l4zZvWLJr6OEQbDFhi7WUcMi1llw6YXv4wjG7&#10;X5M/PgAAAAAYH3ppn8mzdZLaZ6Fn67S1z8RwUHT7TMqzrPZZbTgopn3mkmee9nn19kGHrpywoaSG&#10;JbTGHA7BFhO2WLNz6YTNBPKHBwAAAADjhbt9Js/WyWifSXkW0z6rn62T0j63kWc57bO24aCY9pmW&#10;ZzntMzkcFNE+2yQ4zTtzyK7+ynEbSrFwyLXYsITWmEMK9gmbrRQV+P/IHx0AAAAAjBf+s3VC2+fp&#10;038ttX3mlGc9tM+cw0Ex7TPrbJ3E9tnLfYis9pkYDs5fO3QNS3wNMRxyLTYsodVnTtkOJH9wAAAA&#10;ADB+hLXPxNk6We0zORwU2D6Tw0HR7TN5tk5f7TN5tk5O+6w2HCQF+tdzZzsd2uNwueSYDSUmLKk1&#10;1nDItdiwhFhgLp2wWU7+0AAAAADQMVC0fVY/Wye7faaHg0bfPms5W8fTPrPO1olon30Wj5pPSrG+&#10;wpJaYw2HXHOl+Lj1o8vHrMzJHxoAAAAAOgatw0GR7TNLnvXQPnPKs5j2WdvZOjHtMzkcFNs+k2fr&#10;JLbPtDxv2jYg9+pRG0o9pNAaa64YhYxbp5I/MgAAAAB0LPjbZ/WzdSLaZ9bZOints9azdQLbZ3I4&#10;KLZ9Js7W6a19Js/WqbXPg1Imzzl/yO4eKc66CCm1xhqlZbz4mHVtyQnrb8kfGAAAAAA6Fm3P1slq&#10;n8mzdSLaZ/WzdXLbZ1qe9d0+0/Isp30mz9ZpaZ8XrB+6hhRcYwoptcYb63DyxwUAAACAjom49plj&#10;OCi4feY6W6eP9plrOCiifWbJs9T2mWs4KLB9/of/jInHdjtcuXbEhpKbq3Q4xNYYw5badsnl4qM2&#10;/yV/WAAAAADomGj/oymy2mfNw0Gt7TPH2TrR7bO24aDQ9plrOKhJoLnaZ/JsnZz2We1sXcjSEcmk&#10;ABtS3jYZLz5q7UP+qAAAAADQsdFv+8wzHNTePrc9W6dRoIW0z7Q8G3j7vGN7v8PXDttQgsIhtsYY&#10;Q5bxkiM2py7l2v6R/EEBAAAAoGOjvX1mna3TT/vMebZOH+2z+nBQbPtMyrPA9nlC6hjfiwdtH5Qe&#10;tqGkhCXWUsIhtsYYJWX8yhGbaeSPCQAAAABvB+yzdaRA87TPrLN1emqf25ytk9I+q8uznPZZ/Wyd&#10;2PZZ7WzdinUD1pbmWlOKhUOuxYYl1lLCIbbGlKtHbfZcPzn4p+QPCQAAAABvByLbZy1n60S0z03y&#10;LLN9FjocJNtn9bN1ctpnRp6lts+ss3VN7fNXIbPG5u+xu1qWa01xhSXF+gqHXIsNS6ylhENwdZmr&#10;ubYjyB8RAAAAAN4u2O0zORwU2z4TZ+vktM/qw0FR7TOXPItpn8mzdVLbZ3I4qKV9jl82PKnskDUl&#10;KhyCLSYsKdZXOORabFhiLSUcwtwa67XkjwcAAAAAbx96bJ9bz9bprX0mztZJap/V5Vli+3xgu8MR&#10;lhjrIxyCLSYsKdZXOORabNSluvSw9Yuyw9a25I8HAAAAAG8n/O0zx3BQTPtMyrPU9lklz3LaZ3I4&#10;KKZ91na2Tkz7rDYcdMka7V2y3/pR+UFrqiWH5IclxfoKh2CLCUuK9ZRrh6xzyB8NAAAAAN5e+M/W&#10;CW2fieGgmPaZU5710D5zDgfFtM+ss3Xc7fOGjQPWtpFmXYVDrsWGJcX6CodgiwkpxYJyyOpOSa51&#10;L/JHAwAAAIC3m/Zvn8mzdWLaZ7WzdbLbZ23DQR20zybRU0cV7LYrrThgTYlJOR1SjPURDrkWG5YU&#10;6yscgs2ROPLHAgAAAACgs/aZNRwU2z6TZ+ukts+0PMtpn4nhoLj2uelsXcaKQYmkFOsrLCnWVzjk&#10;WmxYUqxYrMrKDtt8Tv5YAAAAAABah4Mi22eWPMtpn9WHgyLaZ0551kf7TA4H1drn0zvtz1but6bI&#10;kFJrSCnZa/30/FabG2eW2JSeX2Jdfj7RorQg0aK0KMD86mX/PuVXZppduz+lx+VHU7oVMHng2fPc&#10;vXm9jtGpj+2951aK6eG6nO8OXV9vfq5yl0Vp+X7LRpZAKxkOuRYbRp5LD1oFkT8UAAAAAAAG/vZZ&#10;/WydnPbZxeUPstpn1tk6Ee2z+tk6me2zSp552uexyWMnk8Ksy5ACzJeSPdbPijZZ3yzIsSm7EN63&#10;tHJW7+uNjl0bKbNOlC7yyvabB0/Hdit+4NXz+O0Es321a8xzK/daXSf/fbGkuJ1TdtDqZmWu6bvk&#10;jwQAAAAAgIF9tk5y+0yerZPYPnMMB0W1z6Q8S22faXmW0D7v3Oi4lpRbfebSdpu755dalV8KMy+r&#10;m9Sr7k3fzm9IudVHng/7tqZhjknezQXfHa3aZlFYsd/qISnTckPKMV/KDljNJn8gAAAAAAAk4tpn&#10;juGgmPaZdbZOVvvcdjioUaDJ9pnrbJ3Y9pkYDv7Df4bttT3WD6r2WVNKhJRgISnba/O8cI1N1aUo&#10;87L6sT3ukMJqqPneutPdRpceh+sW9jlYsdfqJinB7ZRS8ocBAAAAAMAFu30m5Vly+6z5bJ3RtM/k&#10;2ToOgV6+ZnACKb/tkdJd1o+LllmVXZ3Tp+xR/y6PSCk1tnxv2fnNw9k9Cm/m9DlRtcuqnPw/Dphw&#10;iK/sVB6wGk/+MAAAAAAANCG7fablWXL7zHO2Tkz73GY4KLZ9JuVZQPucv83uePVeK0poSAEWk8q9&#10;1m8urrGuKonoc+3uyB53SfnsKHll901jo0/P03XL+h6v3G1VS8qz4jlgvYWiVP9HJAAAAACAIPjb&#10;5zZn6/TTPnOerZPaPqsPB8W2z35uprMyRo8nxVgXKdtp1Xgl2bz04bBuDW0k87uOn++tOj27H9Dr&#10;VNU2S40ttBIp348/iAIAAAAA8bDP1pECLaB9Js/W6b19puVZTvtMnq3zmN370GbHtdV7rChFoybM&#10;VzZY1VwN++7ak0HfPiaF0tjyRma+t+hMNXr1PF+7yjy/cq/VS7KN1xRSkDVmn/VS8ocAAAAAACAE&#10;ke2zlrN1ItpncjgoqX0WerZOW/tMDAe52ufxiWOGley0rr6+x4rSFJYUC0zxWquq0mCzq08dv3lG&#10;CmRL+ry9eeTc49zNpeZHq/ZY3SVFWXqsGqv2WfclfwgAAAAAAEJht8/k2ToJ7fPP1c7WyWmf1YeD&#10;ottnUp5Fts/rVvaPvb7bihIdDsFmUrrB6laZj9mVV+adXpKyiLDzfPA3p27lfHeoaq/VK7YIi0/l&#10;Xusc8gcAAAAAACAG/uFgO7TPnPKsh/ZZJc+es7sXb7e5wpJiiSnbZnW/1t2kihRDjemLqOf58G+r&#10;azZYnCe/DZeQZ5U7bP9I/gAAAAAAAMTC3z5zDAfFtM+kPEttn8nhoOj2mTxbR7TP6QuHetTssqJY&#10;2S0uFdutHlxNNr/0aFj3e2/6dqYQOfmGavA3OXZ9k8X5Np++sOVYa67vtQojH3wAAAAAACko1z4T&#10;Z+uMqX0+ucF+PUuaRaZ4qcWVupkm5WwB5M5rOuYIX54P+rbqdqLZ/us7LcvIb8eFpGqP5aWafeYf&#10;kA8+AAAAAIBUJLXPtDxLbp/Js3US2+cWeZbYPpuETu5zfafVi9pdVpTY0MJcuc2ysWLOd+dfWXR+&#10;RUofolyeD+iSW7fW4hT5HTkZUpxV2WXpSj7wAAAAAABy0Fn7zBoOim2fybN1Uttncjg4x7XTjtX9&#10;o2t3WlFScnWBxaWn9t8+JiVPUCwQKWmY1+tI9U6rx+R35RpDi/Nuyxoq1/TH5AMPAAAAACCH1rN1&#10;Etpn7cNBEe2z+tk6Ke2zujxraZ/fnzOt25UtNqdv7LCiuEKKMpOKLVa3KkO/u0DfIibFDtF9Hs3o&#10;kX9jjflJliRrSfVuq6nkww4AAAAAoAT87TNxtk6jQPO1z4w8S22fWWfrhLfPy5cOdCdlmS+lKy1L&#10;brv0vErKnOBYIkrkxYBvq+6kf7evZpdVAznS5Mwuq92Vuabvkg86AAAAAIASaP+jKfponzmGg6La&#10;Z0Kez2+w20iKsabUbrd6U5ZqXvhoWNd6UuI6ar43gjT499xfs8WygBxrcqV2l/Vw8iEHAAAAAFAS&#10;0e0zebZOdPtMnq2T3D63PVunLtDhGcMHV221ul233YriS9UmqxvXg8wKSWkTHStEF3k6uVte3Rrz&#10;E+R4kxlwqmUN+XADAAAAACiN9vaZNRwU0z5rPlsntn1WybPA9vn4esfEuu2WlPZYUaXrra40zOx5&#10;m5Q1xLDyYti3z28uMd9Pfo/eNpbP63Za2JAPNwAAAACALmAPB0mB5mmfWWfrxLbPWs7WCW2f+wY7&#10;fVu22frszW2WlLaUr7AsvjutRykpaZJijeg6L/t/c68+9btDbGFuzfUdVtnkQw0AAAAAoCtEts9a&#10;ztbpun0mz9Y1t89blvd3JyWZTMVi86KG8d2qSDlDDDuvrDq/uB9ruu/Gdqt75HfqTd+qW9bf2GrR&#10;k3yoAQAAAAB0Cbt9puVZTvtMDAd11T4Xr7fdfGurJaWeNtKcY3724YiuN0gpk5JXNt8gekhDiOne&#10;G9utKkhxVmW7VSz5MAMAAAAA6Bq9tM/k2Tox7XPWgoGDbmy2uEeKM5PKVPPTTwZ1vUuKGGJ8afTv&#10;dfDGVssq9aFnsziX3txu8Rn5MAMAAAAAtAfc7TN5tk5G+0zKs5j2Wf1s3dnVdim3tlhSXKma3/c0&#10;KV+yYovoO4+de1y6sc3qFXkppXabhT/5EAMAAAAAtBf8Z+uEts/Tp/9aavvMKc/NAj0+YXynqg1W&#10;hbe3WFJkqlP65j1z+PYRKV6I8ach0OT4jW0W9W0vplicu7HN/O/kQwwAAAAA0J4Ia5+Js3Wy2mdy&#10;OKihfc5dYe92e7MlRaY62/z040Fd7pLCJTl2iC7zUkLuh/XOvbnVoqHtCNTChXx4AQAAAADaG0Xb&#10;Z9bZOg0Czdc+X1tvs5WU5ppFlmcfjuhWQ4oW0vFyP8Z0X91Wy8eMONdtszh0f535L8mHFwAAAACg&#10;vWkdDopsn1nyrED7HJo2ukf9ZktKPTfXWNQ2DuhyhRQsWbFHDDUv7Dp/fz/BbJf6GPTGZsv+5IML&#10;AAAAAKAv+Ntn9bN1Yttn9bN1Wtrny2ttUuo3WVJMaldaXG5w6nGFlCukY+eF4zcN97K+y205Q7jV&#10;YjP5wAIAAAAA6JO2Z+tktc/k2Tr+9vmTQJe/39poUX9nkyVFp36j5ZNHY7tVk1IlOw6IMeT5gG9e&#10;3V5ncY25pnJjk3kv8oEFAAAAANA34tpnjuGg4PZZ7WzdmRV2Hnc2WlLNeXU7yDSPlCnk7cqT6d0v&#10;3FpnfoW+qFK/xXIJ+aACAAAAABgC2v9oiqz2mftsXfV6yx2MON+c3+cUKVFy88IRMcY88O955NYm&#10;izu3t1g+uLnRog/5oAIAAAAAGArt0j4fXuI44M56i2d3N1hQdUvNix6N6VpLCtTbl2+R5txPMN1D&#10;X1e5tckihXxAAQAAAAAMCe3tM+tsnfj2uWytTRotzXc2WLxonNzjNClOstMPMfLcuLvc/GT9Zstn&#10;t9fZ/pF8QAEAAAAADA322TpSoHnaZ9bZOje33wxIcPrTnfWWD+6tt6DuBJoe55AmBKGejehyon69&#10;ZcOdzZah5IMJAAAAAGCIiGyftZyta26fi1fYzKSluT6n7xlSlmSnP6LLPG/nPPLpebp+o2XD7XWm&#10;75EPJgAAAACAocJun8nhoMD2+fZayzN311g8eDy8SwkpSghC5t6ivgX1Gy1dyQcSAAAAAMCQkd0+&#10;n1zs0PP+Ogvq7rzex0hBkp0BSEfM0zFdzt1da3GFyjX9MflAAgAAAAAYOvztM8dwkM6tVZYL7i7p&#10;e+1Z/2+ekYKEIJryIMhk1531FqPJBxEAAAAAwBjgP1tHtM+B6aP/r2GNRePDyT1Ok2IkOwORjpxn&#10;A7+9cz+r73ryIQQAAAAAMCYEt89VKyxc7iV9d5qUorcpzxDJeeLU7cD9hab25AMIAAAAAGBMCGqf&#10;7y+xOPNkeJdqUohkZRDyNqUxrPcK8uEDAAAAADA2WoeDHO3z1eVWJg99e50jRQhBxOTp2G6ND9L6&#10;fks+fAAAAAAAxghn+3w31izn2aBvn5MiJCuDkbcxj9y655APHQAAAACAsdLmbF1ulv3vHnr2OEAK&#10;0NuVLohCeTK6S8kTt25dyIcOAAAAAMCYUcnzw/DeAU+HfvuIFCBZGYLoKk+NIE/GdgkjHzYAAAAA&#10;AGPnh49ce2wnxQdBZGXYt4XPhnX6D/mwAQAAAAAYLY/n9B77ZNi391niIzVDEaQl3uTzBgAAAABg&#10;tDya0nUph/AgiBI5/XTYN38jnzkAAAAAAKPj+bQeHz4Z2eUVh/BIyzAEaZsnw7rMIp87AAAAAACj&#10;49moLqGk6LwNeYLoPsOb8njYt/vI5w4AAAAAwKh4Y239zuNh3x5jCY+UNEsSgpB5PKzL60fDu/Qh&#10;nz8AAAAAAKPh8fAudqTkIIgiGUFk+Lfh5PMHAAAAAGA0PB72bSJLeKSElCQEIfJ4eJfTbyb2+Dn5&#10;DAIAAAAAGDyPhnf9w5Ph314gBQdB5OTxSM15MvzbAeRzCAAAAABg8Dwd+e1IUnrE5jGPKCFy07VD&#10;5dHwLmnkcwgAAAAAYPA8GtllESk2CCIro3gysmvJPdx0BgAAAIAxcXuI6XuPRnZ5xhIfMSGlCEEE&#10;5OGILv3J5xEAAAAAwGB5MqrbAFJoEERyRovIqC7J5PMIAAAAAGCwPBrVNYIlP2JCyhCCCMyjUV1P&#10;kM8jAAAAAIDB8nhUl32k0HTEPEJ0nzGi8+L+6C5fks8kAAAAAIDB8WB0t/cfje5ynyVAQsKWIAQR&#10;nYeju0win0sAAAAAAIPj0eiuw0mRQRBJGSs5GeRzCQAAAABgcDwc3SWOJUBCwpYfBJGaM9QPfvBD&#10;8tkEAAAAADAoHo3tcphDZBBEcB6Ok58H47/5lnw2AQAAAAAMhocjOv+OlCC+PFRIlBBEPY1ju44m&#10;n08AAAAAAIOhYdy3fUmBQRBRGd9NkTSO6xZFPp8AAAAAAAZDw7iuTiwR0hYO4UEQZdJ1Lfl8AgAA&#10;AAAYDI0TukewBQZBBGSCwhnf7Qz5fAIAAAAAGAwPJ3RbwxIiTSFFB1EsjQjVOL7rvYZxpr8in1EA&#10;AAAAAIOgcULXfJbAIAhfJuomDeO7dSKfUQAAAAAAvXN/SudfPpjQ7S5LishwCA6C6CIPJ3YdRD6n&#10;AAAAAAB65/HkHl+R4oIgvJmkw0zs5kU+pwAAAAAAeqdxQnd7lhSRIcUGQXQa/OltAAAAABggjRO7&#10;jGGLC4Jw58Fk3adhEk7SAQAAAMAAeTCp63RSjlokqZ1ECUHU0zC5207yOQUAAAAA0DsNk7p5k+KC&#10;IJxxap80OHU7Sj6nAAAAAAB6p3FytxCWILWjJCEIR86TzykAAAAAgN554NQ1kUNcjDDdEV1lSvum&#10;wal7KfmcAgAAAADonftO3RfoW5TepjQgQnKTfE4BAAAAAPROg1P3NRzigiBNmaqHTOn+mPrBD35I&#10;PqsAAAAAAHrl/pRuO/UqSQjCkbvOXX5BPqsAAAAAAHrl/pTuuaS0IIgq0/QX8jkFAAAAANA796d0&#10;W69vSUIQ9dyf1u0ZFWj6Y/JZBQAAAADQK/endVtEiouh5z6i20zXc6Z1qyefUwAAAAAAvXNvWvcU&#10;lrggiB5zb1r3CvI5BQAAAADQOw3Tu4eT4oK8xZmh/9yb0b2IfE4BAAAAAPTO/end/EhxQRD9ptsJ&#10;8jkFAAAAANA7d6d3c2aLC/LWZaYBZUa3PeRzCgAAAACgdxpmdB3PEhdEVu6p0gORmhndN5DPKQAA&#10;AACA3rk7o/tglrggb1dmGVhmdl9MPqcAAAAAAHrnrnPPbixxQRA95u6s7vPI5xQAAAAAQO88mtb9&#10;/+7N7P6YlBfkLYmz4eXOrB6jyecUAAAAAMAguDurxwVSXhBEf+neg3xGAQAAAAAMgnuzum9hy4t+&#10;cxfRbVwMNk9uz/j2j+QzCgAAAABgENyZ1T2RQ2AQpN1zx7n7JfL5BAAAAAAwGO4693AmBQbpwJlt&#10;wHHpvo18PgEAAAAADIZ7rt3tWAKDIHrIvdk9ksjnEwAAAADAYLjr3OWvpMAgHTSuBh6XbrPI5xMA&#10;AAAAwGCghgz50d3ZPc6xJAbRmDuIjtK9D/l8AgAAAAAYFPWze2SxJQbpMHEz/NS7dS+569zlF+Sz&#10;CQAAAABgUNS79phMigyiKT0RHaTetedy8rkEAAAAADA47rv1/LLeredLUmaQDhB340i9a8/Z5HMJ&#10;AAAAAGCQ3HHreYKUGQRpr9x2x18MBAAAAICRcNu9RzIpM7pMPaLbeBhTehReGvLJT8hnEgAAAADA&#10;ILnj1mM0W2gQRPe57dEzh3weAQAAAAAMlobZpr+67d7jFSk1iBHG07hy273HePJ5BAAAAAAwaOo9&#10;eqwjpQZBdJnbHj1v3PXu/TH5LAIAAAAAGDS3PHtOJcUGMZ7cpuNlXKn36rGUfA4BAAAAAAye2549&#10;/nPbs2clKTcIorN49hxLPocAAAAAAEbBbc+eOSy5QQw/3saXW149iu949fgz+QwCAAAAABgFNz26&#10;DycFB0F0kXrvnink8wcAAAAAYDTccDf93S2vHoWk5CAGHJ9eRplbPj36kc8fAAAAAIBRcdu7Vxwp&#10;OQiiRG4156ZPr1M3PSz+l3z2AAAAAACMituePb4ihUdKGElCdBRf402dT09/8rkDAAAAADBKbvr2&#10;XE7KDoIokZs+Pa/e8u79OfnMAQAAAAAYJbf8evW/6dvze1J6EAOJnzGnRwT5vAEAAAAAGDW3fHut&#10;ZUsPgshJz8o6316dyWcNAAAAAMCouenXcyhbfBB95iadOUadOPI5AwAAAAAweqghQ350c07PzRzy&#10;gyCiU+fX60atb4/u5HMGAAAAANAhqPPrNZoUIERPmWvcqZuDP3gCAAAAgA7Ozbm9zpAShCBiUjen&#10;56vrvt3eJ58tAAAAAIAORZ1/z4E35/Z6QMoQ0o7xN/qEks8VAAAAAECH5KZ/r0QOGTLK1CE6jkmb&#10;3JhrcvhWYK9/k88UAAAAAECHpMav1xd1c3udZUsSW5QQBTPPuHPDv9frugCTceTzBAAAAADQoamd&#10;azKTFCME0Rr/XgvI5wgAAAAAoMNzI7Dzz27491rDkiNENwkw7tyYZ3L1xrxePcnnCAAAAADgreDG&#10;PBOrugCTWlKSEITMjXkmvuTzAwAAAADwVnEzoFcoKUmIcrlBJ9DIE2BSQAWa/ph8dgAAAAAA3irq&#10;/Hr9/kaAyWqWLCFIoAlVG2ByuXZer77kcwMAAAAA8FZSG2jSozbQ5CwpTYjMBBl3agNNXtYGmkwj&#10;nxcAAAAAgLeauiCTcbWBJg9JeULe6sSTzwkAAAAAAKCb5yCTcA55QqQk2MgTZLLtZqDpP8lnBAAA&#10;AAAA/OAHP6gMNP3jjWCTdSyJ0nNqkXZNTZBJyY3g3hbk8wEAAAAAANSoCTT9a21wrwZSphARCTHu&#10;XA/pNZx8LgAAAAAAAAe1Ib2H1gablJFCpZ/0RtoxNSEmweTzAAAAAAAAtHA9yGRSTUjv26RYIVoS&#10;auQJ6Z1YGWj6LvksAAAAAAAAHm6E9J5dE9r7CUuwEKNPDSsmC8vDu/6BfAYAAAAAAIBAakNN/NmS&#10;hbASZry5HtZ7fU1I7w/If/YAAAAAAEAE1JAhP6oJM4kmZQvpMNlbHdKrM/nPHQAAAAAASKSWbiXZ&#10;0oWEG3NMbl6PMH2f/GcNAAAAAABkUBvR97fXw0zi2fKFGGn21ESampH/nAEAAAAAgAJcc7Z+pybc&#10;JOh6uMkLDhF7+xJhnKmNNFl3I8ykE/nPFwAAAAAAKMz18N4e18NN7pJCJifXkXZJTUTvBfg8AwAA&#10;AACgHamJ7D3lerhJJSlmb00ijTARvRPKYrv/H/nPEgAAAAAA6JjrEaYjqiNMLrAEDTGsRJg8r440&#10;CcIfNwEAAAAA0CPVESaW1yN7b2fJWkdNlNHlcm20yTTynxsAAAAAANADVbEm/7oe1TuhOsrkFYe4&#10;aYkpotP03lIVbdaX/OcFAAAAAAD0THWk6fTqSNPi6ihTqkMm2kgS1ft5ZXTv2PKonn8n/xkBAAAA&#10;AAADoTrS1Px6tOkWlswh7ZULNTGmTuQ/FwAAAAAAYIDQI7TrUb0zOKTOeBNjDOl9qjLS9J/kPw8A&#10;AAAAAGDgVEf1HloV3Xs3W/AQRRNterkqxtST/uuO5D8DAAAAAABgJFSFmfypOrr3nKqY3qUs4TOC&#10;VBl2XlRFm2ZWxJp1Jf9zBwAAAAAARkp1dG+Tqpjei6piTSlEfipjTA9WxZmNIv9zBgAAAAAAHYTK&#10;WNMJVbGmR0kRRISlMta0ujLWNOhGkjkuZgAAAAAAdHQqYr/7R2VMb/fKWNMTVXGmFCIkvSur4kzj&#10;KmN6dyf/8wQAAAAAAB2cqgSTP1XFms6qiuudyxZFRJVY06tVcb0jquO+60z+5wcAAAAAAN4yauf3&#10;/W11XO8pVXGme6viTSnElKqM732xMt406Hp878/J/7wAAAAAAAD4QWWcaf/K+N77K+N7v6pUCWR7&#10;x0yvqYg3u1IZZ+pbmWj6K/I/GwAAAAAAAFhUJfTpVBFn5l0Zb7q3It70dWWCGdVRU5Fgdr483iy2&#10;ItHMKjfQ9MfkfxYAAAAAAAAIojK+93cV8abhlQmmeaR0Gmsq4s0qKhPMsqsTvhtajD9cAgAAAAAA&#10;lKY8zrRXebxpUGWC2bHKRLNXlYlmlLGkItHsSkWiWUZlvOnwS6mm75H/uwEAAAAAAKAT6LN2VUlm&#10;gyoSzSIrEkwPVCaaPiBlVUgqdJTyBLOC8gSz7IpEU6drcb2/Jv/9AwAAAAAAoBfoQV1pomn/igRT&#10;z4oks5zyRLNTFUlmdyqSzChdpjzR7FlFotnFiiSz9bTElyeZjq6MM/2I/PcHAAAAAACAQVMSZ/q7&#10;ynjTbuUJppPLk8xiK5LMFjdnf3mSWW55kllBeZJZJR01Ib7T/P8ubf7/k1uRaLZa9T+XaDa/LNHU&#10;tTzJ1L403vR98l8PACCN/w/CRvkhpd8KLgAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEAV0hixmkZ&#10;AABpGQAAFAAAAGRycy9tZWRpYS9pbWFnZTIuc3ZnPHN2ZyB2aWV3Qm94PSIwIDAgMzU4Ljg4IDM0&#10;OC4zMSIgeG1sbnM9Imh0dHA6Ly93d3cudzMub3JnLzIwMDAvc3ZnIiB4bWxuczp4bGluaz0iaHR0&#10;cDovL3d3dy53My5vcmcvMTk5OS94bGluayIgaWQ9IkxheWVyXzIiIG92ZXJmbG93PSJoaWRkZW4i&#10;PjxkZWZzPjxsaW5lYXJHcmFkaWVudCB4MT0iLTc5OC4yMyIgeTE9Ii0xMTM2My44IiB4Mj0iLTg4&#10;MC42MiIgeTI9Ii0xMTM0Ni40IiBncmFkaWVudFVuaXRzPSJ1c2VyU3BhY2VPblVzZSIgaWQ9Imxp&#10;bmVhci1ncmFkaWVudCIgZ3JhZGllbnRUcmFuc2Zvcm09Im1hdHJpeCgtMC45MjYzMzIgLTAuMzc2&#10;NzA5IDAuMzc2NzA5IC0wLjkyNjMzMiAzNzk4LjI4IC0xMDY4NC4zKSI+PHN0b3Agb2Zmc2V0PSIw&#10;IiBzdG9wLWNvbG9yPSIjOTc2MkZEIiBzdG9wLW9wYWNpdHk9IjAuNiIvPjxzdG9wIG9mZnNldD0i&#10;MC40MiIgc3RvcC1jb2xvcj0iIzA5NzY3MSIgc3RvcC1vcGFjaXR5PSIwLjMiLz48c3RvcCBvZmZz&#10;ZXQ9IjAuOTciIHN0b3AtY29sb3I9IiMwOTc2NzEiIHN0b3Atb3BhY2l0eT0iMCIvPjwvbGluZWFy&#10;R3JhZGllbnQ+PGxpbmVhckdyYWRpZW50IHgxPSItNzk3LjgiIHkxPSItMTE0MjEuNiIgeDI9Ii03&#10;NzcuMjIiIHkyPSItMTE1MTYuOSIgZ3JhZGllbnRVbml0cz0idXNlclNwYWNlT25Vc2UiIGlkPSJs&#10;aW5lYXItZ3JhZGllbnQtMiIgZ3JhZGllbnRUcmFuc2Zvcm09Im1hdHJpeCgtMC45MjYzMzIgLTAu&#10;Mzc2NzA5IDAuMzc2NzA5IC0wLjkyNjMzMiAzNzk4LjI4IC0xMDY4NC4zKSI+PHN0b3Agb2Zmc2V0&#10;PSIwIiBzdG9wLWNvbG9yPSIjRkE5QzQzIi8+PHN0b3Agb2Zmc2V0PSIwLjU3IiBzdG9wLWNvbG9y&#10;PSIjMDk3NjcxIiBzdG9wLW9wYWNpdHk9IjAuNSIvPjxzdG9wIG9mZnNldD0iMC45MyIgc3RvcC1j&#10;b2xvcj0iIzA5NzY3MSIgc3RvcC1vcGFjaXR5PSIwIi8+PC9saW5lYXJHcmFkaWVudD48bGluZWFy&#10;R3JhZGllbnQgeDE9Ii04MDMuNjkiIHkxPSItMTE0MjguMyIgeDI9Ii02OTQuOTMiIHkyPSItMTEy&#10;OTUuMiIgZ3JhZGllbnRVbml0cz0idXNlclNwYWNlT25Vc2UiIGlkPSJsaW5lYXItZ3JhZGllbnQt&#10;MyIgZ3JhZGllbnRUcmFuc2Zvcm09Im1hdHJpeCgtMC45MjYzMzIgLTAuMzc2NzA5IDAuMzc2NzA5&#10;IC0wLjkyNjMzMiAzNzk4LjI4IC0xMDY4NC4zKSI+PHN0b3Agb2Zmc2V0PSIwIiBzdG9wLWNvbG9y&#10;PSIjQkJFNjRGIi8+PHN0b3Agb2Zmc2V0PSIwLjU2IiBzdG9wLWNvbG9yPSIjRkE5QzQzIiBzdG9w&#10;LW9wYWNpdHk9IjAuNSIvPjxzdG9wIG9mZnNldD0iMC45OCIgc3RvcC1jb2xvcj0iI0ZBOUM0MyIg&#10;c3RvcC1vcGFjaXR5PSIwIi8+PC9saW5lYXJHcmFkaWVudD48bGluZWFyR3JhZGllbnQgeDE9Ii03&#10;OTQuNiIgeTE9Ii0xMTM2OS42IiB4Mj0iLTgwNi40NiIgeTI9Ii0xMTE4Ny43IiBncmFkaWVudFVu&#10;aXRzPSJ1c2VyU3BhY2VPblVzZSIgaWQ9ImxpbmVhci1ncmFkaWVudC00IiBncmFkaWVudFRyYW5z&#10;Zm9ybT0ibWF0cml4KC0wLjkyNjMzMiAtMC4zNzY3MDkgMC4zNzY3MDkgLTAuOTI2MzMyIDM3OTgu&#10;MjggLTEwNjg0LjMpIj48c3RvcCBvZmZzZXQ9IjAiIHN0b3AtY29sb3I9IiM5NzYyRkQiLz48c3Rv&#10;cCBvZmZzZXQ9IjAuOTciIHN0b3AtY29sb3I9IiNGQTlDNDMiLz48L2xpbmVhckdyYWRpZW50Pjxs&#10;aW5lYXJHcmFkaWVudCB4MT0iLTkwMC43OSIgeTE9Ii0xMTYzNS44IiB4Mj0iLTgzNS44NSIgeTI9&#10;Ii0xMTQ3OS41IiBncmFkaWVudFVuaXRzPSJ1c2VyU3BhY2VPblVzZSIgaWQ9ImxpbmVhci1ncmFk&#10;aWVudC01IiBncmFkaWVudFRyYW5zZm9ybT0ibWF0cml4KC0wLjkyNjMzMiAtMC4zNzY3MDkgMC4z&#10;NzY3MDkgLTAuOTI2MzMyIDM3OTguMjggLTEwNjg0LjMpIj48c3RvcCBvZmZzZXQ9IjAiIHN0b3At&#10;Y29sb3I9IiNCQkU2NEYiLz48c3RvcCBvZmZzZXQ9IjAuOTgiIHN0b3AtY29sb3I9IiNGRjQwMzIi&#10;Lz48L2xpbmVhckdyYWRpZW50PjxsaW5lYXJHcmFkaWVudCB4MT0iLTY2Mi4yNSIgeTE9Ii0xMTM3&#10;OS45IiB4Mj0iLTI4Ny40OCIgeTI9Ii0xMTM3NCIgZ3JhZGllbnRVbml0cz0idXNlclNwYWNlT25V&#10;c2UiIGlkPSJsaW5lYXItZ3JhZGllbnQtNiIgZ3JhZGllbnRUcmFuc2Zvcm09Im1hdHJpeCgtMC45&#10;MjYzMzIgLTAuMzc2NzA5IDAuMzc2NzA5IC0wLjkyNjMzMiAzNzk4LjI4IC0xMDY4NC4zKSI+PHN0&#10;b3Agb2Zmc2V0PSIwIiBzdG9wLWNvbG9yPSIjRkE5QzQzIi8+PHN0b3Agb2Zmc2V0PSIwLjk3IiBz&#10;dG9wLWNvbG9yPSIjMDk3NjcxIi8+PC9saW5lYXJHcmFkaWVudD48bGluZWFyR3JhZGllbnQgeDE9&#10;Ii03MTQuNTgiIHkxPSItMTE0NzAuNCIgeDI9Ii02NjYuMTIiIHkyPSItMTE1MDcuMiIgZ3JhZGll&#10;bnRVbml0cz0idXNlclNwYWNlT25Vc2UiIGlkPSJsaW5lYXItZ3JhZGllbnQtNyIgZ3JhZGllbnRU&#10;cmFuc2Zvcm09Im1hdHJpeCgtMC45MjYzMzIgLTAuMzc2NzA5IDAuMzc2NzA5IC0wLjkyNjMzMiAz&#10;Nzk4LjI4IC0xMDY4NC4zKSI+PHN0b3Agb2Zmc2V0PSIwIiBzdG9wLWNvbG9yPSIjNzM2QTEzIi8+&#10;PHN0b3Agb2Zmc2V0PSIxIiBzdG9wLWNvbG9yPSIjRkE5QzQzIi8+PC9saW5lYXJHcmFkaWVudD48&#10;bGluZWFyR3JhZGllbnQgeDE9Ii02NjMuOSIgeTE9Ii0xMTMzMi4xIiB4Mj0iLTcxOC4xNyIgeTI9&#10;Ii0xMTM2NC4xIiBncmFkaWVudFVuaXRzPSJ1c2VyU3BhY2VPblVzZSIgaWQ9ImxpbmVhci1ncmFk&#10;aWVudC04IiBncmFkaWVudFRyYW5zZm9ybT0ibWF0cml4KC0wLjkyNjMzMiAtMC4zNzY3MDkgMC4z&#10;NzY3MDkgLTAuOTI2MzMyIDM3OTguMjggLTEwNjg0LjMpIj48c3RvcCBvZmZzZXQ9IjAiIHN0b3At&#10;Y29sb3I9IiM5NzYyRkQiLz48c3RvcCBvZmZzZXQ9IjAuOTciIHN0b3AtY29sb3I9IiNGQzY2RkEi&#10;Lz48L2xpbmVhckdyYWRpZW50PjxsaW5lYXJHcmFkaWVudCB4MT0iLTgxMC44MSIgeTE9Ii0xMTQy&#10;My4yIiB4Mj0iLTgwNi44NSIgeTI9Ii0xMTM2MS45IiBncmFkaWVudFVuaXRzPSJ1c2VyU3BhY2VP&#10;blVzZSIgaWQ9ImxpbmVhci1ncmFkaWVudC05IiBncmFkaWVudFRyYW5zZm9ybT0ibWF0cml4KC0w&#10;LjkyNjMzMiAtMC4zNzY3MDkgMC4zNzY3MDkgLTAuOTI2MzMyIDM3OTguMjggLTEwNjg0LjMpIj48&#10;c3RvcCBvZmZzZXQ9IjAiIHN0b3AtY29sb3I9IiNGRjMzNEMiLz48c3RvcCBvZmZzZXQ9IjEiIHN0&#10;b3AtY29sb3I9IiNGQTlDNDMiLz48L2xpbmVhckdyYWRpZW50PjxsaW5lYXJHcmFkaWVudCB4MT0i&#10;LTgxNi4yNyIgeTE9Ii0xMTQyMC44IiB4Mj0iLTg1MC4xMSIgeTI9Ii0xMTUxNi45IiBncmFkaWVu&#10;dFVuaXRzPSJ1c2VyU3BhY2VPblVzZSIgaWQ9ImxpbmVhci1ncmFkaWVudC0xMCIgZ3JhZGllbnRU&#10;cmFuc2Zvcm09Im1hdHJpeCgtMC45MjYzMzIgLTAuMzc2NzA5IDAuMzc2NzA5IC0wLjkyNjMzMiAz&#10;Nzk4LjI4IC0xMDY4NC4zKSI+PHN0b3Agb2Zmc2V0PSIwIiBzdG9wLWNvbG9yPSIjQkJFNjRGIi8+&#10;PHN0b3Agb2Zmc2V0PSIwLjIxIiBzdG9wLWNvbG9yPSIjQzJEQzREIi8+PHN0b3Agb2Zmc2V0PSIw&#10;LjU1IiBzdG9wLWNvbG9yPSIjRDhDMzQ5Ii8+PHN0b3Agb2Zmc2V0PSIwLjk3IiBzdG9wLWNvbG9y&#10;PSIjRkE5QzQzIi8+PC9saW5lYXJHcmFkaWVudD48bGluZWFyR3JhZGllbnQgeDE9Ii04MTAuMDQi&#10;IHkxPSItMTE0MjAuNSIgeDI9Ii03MDkuMTEiIHkyPSItMTE0NzcuMyIgZ3JhZGllbnRVbml0cz0i&#10;dXNlclNwYWNlT25Vc2UiIGlkPSJsaW5lYXItZ3JhZGllbnQtMTEiIGdyYWRpZW50VHJhbnNmb3Jt&#10;PSJtYXRyaXgoLTAuOTI2MzMyIC0wLjM3NjcwOSAwLjM3NjcwOSAtMC45MjYzMzIgMzc5OC4yOCAt&#10;MTA2ODQuMykiPjxzdG9wIG9mZnNldD0iMCIgc3RvcC1jb2xvcj0iI0NGNzJDQyIvPjxzdG9wIG9m&#10;ZnNldD0iMC4xNCIgc3RvcC1jb2xvcj0iI0QwNzNDNiIvPjxzdG9wIG9mZnNldD0iMC4zMSIgc3Rv&#10;cC1jb2xvcj0iI0Q1NzhCNiIvPjxzdG9wIG9mZnNldD0iMC41MSIgc3RvcC1jb2xvcj0iI0REODA5&#10;QyIvPjxzdG9wIG9mZnNldD0iMC43MiIgc3RvcC1jb2xvcj0iI0U5OEI3NyIvPjxzdG9wIG9mZnNl&#10;dD0iMC45NSIgc3RvcC1jb2xvcj0iI0Y4OUE0OSIvPjxzdG9wIG9mZnNldD0iMC45NyIgc3RvcC1j&#10;b2xvcj0iI0ZBOUM0MyIvPjwvbGluZWFyR3JhZGllbnQ+PGxpbmVhckdyYWRpZW50IHgxPSItODEw&#10;Ljc3IiB5MT0iLTExMzgyIiB4Mj0iLTU5Mi40MyIgeTI9Ii0xMTM4MiIgeGxpbms6aHJlZj0iI2xp&#10;bmVhci1ncmFkaWVudC02IiBpZD0ibGluZWFyLWdyYWRpZW50LTEyIj48L2xpbmVhckdyYWRpZW50&#10;PjxsaW5lYXJHcmFkaWVudCB4MT0iLTc5My45NiIgeTE9Ii0xMTQyNS42IiB4Mj0iLTY3Mi4wOCIg&#10;eTI9Ii0xMTMzMi4zIiBncmFkaWVudFVuaXRzPSJ1c2VyU3BhY2VPblVzZSIgaWQ9ImxpbmVhci1n&#10;cmFkaWVudC0xMyIgZ3JhZGllbnRUcmFuc2Zvcm09Im1hdHJpeCgtMC45MjYzMzIgLTAuMzc2NzA5&#10;IDAuMzc2NzA5IC0wLjkyNjMzMiAzNzk4LjI4IC0xMDY4NC4zKSI+PHN0b3Agb2Zmc2V0PSIwIiBz&#10;dG9wLWNvbG9yPSIjOTc2MkZEIi8+PHN0b3Agb2Zmc2V0PSIxIiBzdG9wLWNvbG9yPSIjMDA4Mzcw&#10;Ii8+PC9saW5lYXJHcmFkaWVudD48bGluZWFyR3JhZGllbnQgeDE9Ii02ODYuNzYiIHkxPSItMTEz&#10;NjUuNSIgeDI9Ii02ODYuNzQiIHkyPSItMTEzNjUuNSIgeGxpbms6aHJlZj0iI2xpbmVhci1ncmFk&#10;aWVudC0xMyIgaWQ9ImxpbmVhci1ncmFkaWVudC0xNCI+PC9saW5lYXJHcmFkaWVudD48L2RlZnM+&#10;PGcgaWQ9IkxheWVyXzEtMiI+PGc+PHBhdGggZD0iTTM0NS4zIDcwLjEyIDI0NS4zIDIwMi4yNiAz&#10;NTguODggMjQ5Ljg1IDM0NS4zIDcwLjEyWiIgZmlsbD0idXJsKCNsaW5lYXItZ3JhZGllbnQpIi8+&#10;PHBhdGggZD0iTTI0OC4wOSAzMzQuNDIgMjQ1LjMgMjAyLjI2IDEwMi4zNCAyMjkuNDYgMjQ4LjA5&#10;IDMzNC40MloiIGZpbGw9InVybCgjbGluZWFyLWdyYWRpZW50LTIpIiBvcGFjaXR5PSIwLjgiLz48&#10;cGF0aCBkPSJNMjEwLjM4IDEwLjI1IDI0NS4zIDIwMi4yNiAxNTcuNDQgNTUuNjIgMjEwLjM4IDEw&#10;LjI1WiIgZmlsbD0idXJsKCNsaW5lYXItZ3JhZGllbnQtMykiLz48Y2lyY2xlIGN4PSIyODYuNTUi&#10;IGN5PSI3Mi4yNSIgcj0iNzIuMjMiIGZpbGw9InVybCgjbGluZWFyLWdyYWRpZW50LTQpIi8+PGNp&#10;cmNsZSBjeD0iMjQ3LjU3IiBjeT0iMzA2LjgxIiByPSI0MS40OSIgZmlsbD0idXJsKCNsaW5lYXIt&#10;Z3JhZGllbnQtNSkiLz48Y2lyY2xlIGN4PSI1NC45MSIgY3k9Ijc3LjAyIiByPSI1NC45IiBmaWxs&#10;PSJ1cmwoI2xpbmVhci1ncmFkaWVudC02KSIvPjxjaXJjbGUgY3g9IjExNS4xNSIgY3k9IjIxNi4x&#10;OCIgcj0iMTcuMTMiIGZpbGw9InVybCgjbGluZWFyLWdyYWRpZW50LTcpIi8+PGNpcmNsZSBjeD0i&#10;MTY1LjcxIiBjeT0iOTEuODciIHI9IjE3LjEzIiBmaWxsPSJ1cmwoI2xpbmVhci1ncmFkaWVudC04&#10;KSIvPjxwYXRoIGQ9Ik0yNTkuMzQgMTM5LjE1QzI4NC41IDE0OS4zOSAzMTIuMDcgMTQ0LjQxIDMz&#10;MS44NCAxMjguNTJMMzMxLjg0IDEyOC41MiAyNDUuMyAyMDIuMjYgMjE4LjYxIDk2Ljc0QzIyNS4z&#10;MiAxMTUuMzMgMjM5LjU5IDEzMS4xMSAyNTkuMzQgMTM5LjE1TDI1OS4zNCAxMzkuMTVaIiBmaWxs&#10;PSJ1cmwoI2xpbmVhci1ncmFkaWVudC05KSIvPjxwYXRoIGQ9Ik0yODQuOTYgMjg4LjgyQzI4MC42&#10;NSAyNzkuODYgMjczLjE0IDI3Mi40MiAyNjMuMiAyNjguMzggMjQxLjk3IDI1OS43NSAyMTcuNzYg&#10;MjY5Ljk2IDIwOS4xMyAyOTEuMThMMjQ1LjMgMjAyLjI2IDI4NC45NiAyODguODMgMjg0Ljk2IDI4&#10;OC44M1oiIGZpbGw9InVybCgjbGluZWFyLWdyYWRpZW50LTEwKSIvPjxwYXRoIGQ9Ik0xMzEuMDEg&#10;MjIyLjY0QzEzNC41NyAyMTMuODggMTMwLjM2IDIwMy44OSAxMjEuNiAyMDAuMzIgMTE5Ljc5IDE5&#10;OS41OSAxMTcuOTQgMTk5LjE5IDExNi4wOSAxOTkuMDhMMjQ1LjMxIDIwMi4yNiAxMTkuOTkgMjMy&#10;LjYxIDExOS45OSAyMzIuNjFDMTI0LjgxIDIzMS4xOCAxMjguOTggMjI3LjY2IDEzMS4wMiAyMjIu&#10;NjRMMTMxLjAyIDIyMi42NFoiIGZpbGw9InVybCgjbGluZWFyLWdyYWRpZW50LTExKSIvPjxwYXRo&#10;IGQ9Ik0xMDUuNzcgOTcuNzFDMTEzLjU3IDc4LjU1IDEwOS43NSA1Ny41NiA5Ny42MiA0Mi41Mkwy&#10;NDUuMzEgMjAyLjI2IDM5LjE2IDEyOS42MUM2NS45NyAxMzcuNjggOTUuMDEgMTI0LjE2IDEwNS43&#10;NyA5Ny43MUwxMDUuNzcgOTcuNzFaIiBmaWxsPSJ1cmwoI2xpbmVhci1ncmFkaWVudC0xMikiLz48&#10;Zz48cGF0aCBkPSJNMTU5LjI2IDEwNy43NEMxNjguMDIgMTExLjMgMTc4LjAxIDEwNy4wOSAxODEu&#10;NTggOTguMzMgMTgzLjU2IDkzLjQ3IDE4My4xNCA4OC4yMyAxODAuODggODMuOTJMMjQ1LjMxIDIw&#10;Mi4yNiAxNTQuMzkgMTA0LjczQzE1NS44IDEwNS45NyAxNTcuNDIgMTA3IDE1OS4yNiAxMDcuNzVM&#10;MTU5LjI2IDEwNy43NVoiIGZpbGw9InVybCgjbGluZWFyLWdyYWRpZW50LTEzKSIvPjxwYXRoIGQ9&#10;Ik0xNTIuMTEgMTAyLjI4IDE1Mi4wOSAxMDIuMjYgMTUyLjA5IDEwMi4yNkMxNTIuMDkgMTAyLjI2&#10;IDE1Mi4wOSAxMDIuMjcgMTUyLjEgMTAyLjI4TDE1Mi4xIDEwMi4yOFoiIGZpbGw9InVybCgjbGlu&#10;ZWFyLWdyYWRpZW50LTE0KSIvPjwvZz48L2c+PC9nPjwvc3ZnPlBLAwQKAAAAAAAAACEAVBZztjQa&#10;AAA0GgAAFAAAAGRycy9tZWRpYS9pbWFnZTMucG5niVBORw0KGgoAAAANSUhEUgAAARQAAACKCAYA&#10;AABra7X+AAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAJcEhZcwAAHYcAAB2HAY/l8WUA&#10;ABnJSURBVHhe7V1NqC5HWr6KC0UXio7JzL23q8/3XccgOqgzC8HAuBB1ZBZBBoyDi4BRswhy0TCO&#10;kMX4Ay5c3FEXAw5jFjKMkJEsBEOMmoWLKAGzGMYo0bmLuwgSMcQsBsniylNdT5/3e7+q6urv63NO&#10;n3OfBx7OPd3V9fPW+z71VnWf5No1QRAEQRAEQRAEQRAEQRAEQRAEQRAEQRAEQRAEQRAEQRAEQRAE&#10;QRAEQRAEQRAEQRAEQRAEQRCEBxG3rl+/se36u6Ioiidd9ymvEbMQQui3ob8viqK4CeEJrxGzIEER&#10;RZGUoIiiuBglKKIoLkYJiiiKi1GCIoriYpSgiKK4GCUooiguRgmKKIqLUYIiiuJilKCIorgYJSii&#10;KC5GCYooiotRgiKK4mKUoIiiuBglKKIoLkYJiiiKi1GCIoriYrxQQfmxH/nI/Y//5KNZ4p4vfwh9&#10;vUvXf9as2Yj0z+SIep761V+7/8d3Pn//z7/0pft/+9JL97/6/PPx37j26V98fO8Z0rdXon/Ot+/L&#10;59haroVrmOMlx2Pr++Qnfj7OGea0RNwHz9MOFy4o//Tqq5E50IiHEkb3uHfvXgwmBJEvnyPqePfd&#10;dyPxrL9fIp/xxET7sjWWbIS6/vXrX49jqTkMHArlUB51QED+4Hd/L/bjM7/1TLQD6iDwb1y3deB3&#10;PIs6PGw/avMFO+bGQbAO9As/YetjgTp9P86bNdvNBWwIG8M+JTviHokytCN+Yu5rc7QEL1RQLHPB&#10;3xr0JeJ5CxjUl5mirwPB6MuUiDEhC/DAdV+2hdZGNRFhWTodfk61ifp8X3Pi5wO9ltmUiGcsSvPs&#10;fQLjgP1rRF0cB4LY13mRtMIN+L57Yiwgbe5t7e0DlPwC9RFnKSyrERQQK4rFMQ4Bw/pVIRcgNbIO&#10;uxrM7RPq8EAdh04oVx1/3RKORyeE85ScLEcb7AgAf9+KzjEZgEVtXmx7+Le/XyICce5cnTW9kPr7&#10;JcJXAJ85gphfi6m5pqjBNlOLzCFclaAgCPwKmDNiC62yH1oXVR0Obx17Tj0UFJ+iHhqMU4LCLRpw&#10;SEYG0vHRlr9n7ZC730or9n7ltbQBM0dQaPdSgOE6bMWzhkMFfg59RuHv14ixwx/9dZ9Bl8ZL2gUO&#10;czBVfi5XJyhwUuu0teCpEQGLwLfITUiNqIPt29VlTiBxAhEYcF6LOfWQPF/w10G0xSzvWGfBHORE&#10;77IICp/1NsDvuA4bwpY8lLbbQ/xOgbFnaIeSC9AxggLfyfnvXEEBj7HpFFclKDA+BugNX3O4HGF8&#10;1AXj4idR2qvnyOC3z9iMp3VFs4KC332KOjeLqAmKda45Y80R44Pt/PXLJCiemAvYDkKZCzx77sSx&#10;cyGBPfFvS7tgoZ/+PnwI7XEuvF/79g/hIYJiF7bcHB/DVQkKQKexwTvXcbnK4N/2XGZO8CJwKUq8&#10;Zh2o1bm9oLBuizlbqJKgUAAA/GwVvBpzgX6ZBYV2n7INx4i5w9zkzpJAnm0AuewBhIjw+bUIiu/H&#10;lD3mcDWCwslh4PntSuugmaKyvBWUkmN4si/egSkOgBebEnOCAvozlVpQWZYExTqW7/eSvKyCYoOo&#10;RcBhYzwDoSgdGrcICsh++0D25Q7hIYLCrItoja0Wrk5QSluMVmfC81Y4bOC2CgonKefoNqBqTkSW&#10;BAXXrdghwFpO3UuCYrMe39aSXLugwI9ydrSvTXNnQ56og3WVgrRVUChIhwjKlPgdIijWFld2y0Nj&#10;24mxxmpJ42FMlLMOOjcAuM8uiY91ipbJKAkKaLcpANqdcoicoHDcxJQTHsO59izxrAQFY8/Z2h+I&#10;58rMZaugkIcIypT4HSIodvE59qzNczWCwjTMBoPdYgBTkwbj+AmwDukDMUdutUppLmgzp6ngrQkK&#10;6NPPqSDNCYp31Frfj+WaBQW2Rp9ytvaiC8CWLQFY4lkKCvoF35patOYKihXW0uH0MVyNoHCgPhis&#10;A08ZF4HmA9xnOf4ZTzjkVKZgz3e8gHlOCQroRaWUHYE5QfHPT2Vyx9DOx1JoFZRWlGzt7QTAJ7zP&#10;tPJYQWnBlM/OERSeLwLw81rZQ7kaQSllBj5LKU2+fVVsr88RFDrcVBro+1QL4BZBAe2+FiiNMyco&#10;Pp33NliSPkOBkx7CQzIUiDfaL5HnZTVbe1sRqBv98uVrPFZQfP8tuS2Z8tkWQcE12AR1wUboa67c&#10;ElyNoDCgcs5l93w+mEj7qtjSvy2qGdK2MwdwAF8X2SoooA1WwIsrmBMUv/LODYw5tH1c25YHhH2m&#10;bA372G2rBdqo+YjlsYLi73vCLnMFBcIIwg78MNOixYbHcDWCQsPkgmEqYLji5TIFvyKVnIUHpDA4&#10;RGiK1tFLbYNzBAX0r5P9WHOCYh0bqAXosVy7oHBu/PUcfVZIoG+1PpFnLSign2tPKyi5rXJOPA/J&#10;xlq5GkGh45QC0xrFOxaezRkTnBIjEhOT2zLVaPtUcqi5goLy/nWytUlOUPwWLJepLcW1CwpYmuMS&#10;fWZI1PoFnoeglOKBnBIUEP7hs+9W0ZzL1QgKJ7UU0H7rQkOjfM04fhJz5VAHgrQ16Emfpfj7rBuY&#10;UzezJcIe/OYEBbSZzTGBPsXLICiHEH5ihRyYWmDOQ1Cm2CIoubJEblt9DFcjKFRQf51k0BN0rtyr&#10;Yv+cRc6A3BbNXdl83bmD1EMEBfTOx+AtCYoX3FqQHsOrKiikz1ZqQnHZBAX0GTuQ89tDuSpBKa3y&#10;ZC4jQHDVDOKDPjfxCIyWycjROmBO2A4VFNBPPrd2OUHxgpsrM5eo079evKyCMmexsNuDWpuXUVBA&#10;71dAS/9buBpB4Ym0v27pxQEOPZWWghbecJzkXObSQu8kfs97jKCA/uAQNirZyWcpNaFtIZzV9/uy&#10;CQqCDHOAevzclGgP8v34Lc9bUPhCwF47RFDAnKj4ug/hagQFQZJb4T19StpyAGmd15dHfaUAbWVu&#10;K0YeKyigH3Otv3Z1bRHbEnmO44P9MgkKAxj/hki0Pm+ForbQnLegwN4+6A8VFNCLSm6+53IVgsJ0&#10;fWrLA9pJRPmpVcdnNdbonOBjgh30WzHbJ7bR6swl2kPXmqBgvPZwEWXnpPusA+3lBH5qi9fKVkGx&#10;7c0NGMwLbcV5qLVFsqzf7nlagWgRFB/Atbo9+awXOGufml+UiDHYuci1MYerEBSbqrcMhgEz5WCY&#10;ML+6W9Hival6pui3JVY8OLYWsazRCkWL41iRA/zKViLa4XlWbi6ssHnxbKVfqWvB6NtrEQRucQCK&#10;nl1YpmyBVR82ngp4uzVq8SHvJz5bLhFjZhZs7c2F2GLu4sF6rJ2BOVtEywsTFHQWBkbweYXE4GpZ&#10;A4O05Fy4D0fy9RK45wMOZeEUU85Gou8g6sm1A2eBw9kJR7u43upInph4tNUiKCDsY7dAeA79xXXY&#10;H/WB+DeucUVH/2wwYRx8m5YD5nBqTJxvtuGB66gDAYH2QD9HBGyAvuTITJew4m59jXOBcYNoF+S8&#10;lsQE42D//DhoWxvUHE/JTwA/Bkv/DOqv2RHgfLT6Mol6vbDAfzgvvnyOFyYomDAeMpXon7GsDRB1&#10;00EOoa8vR9/XOcyt/K1E/6aC15NOyG0Mgw4/8TuuM7hygYTrfgw55p4lEYi+fI4oh74gYJYg6vR9&#10;QT8xB7hHgYd9YNvaGMAWW9j5pZgsQQq9b6/EY/wM46SNwNZs5cIERRTFq0cJiiiKi1GCIoriYpSg&#10;iKvn1LmGLcfzIn84OkUetuJZnBmUDvyniDaPObu47JSgiKsmRIJvPPw9WwaHlnwjYd9W4DkIhH+G&#10;hJDYN2EWqGOOKLX09apTgiKulgh2vhotBSnK4F4uK4AYUFggOLn7eNvFt1wQHpSzaH1FD/LZUl8f&#10;BEpQxFUSwc5X2qUgRUZAMfD3bBk8C1jR4bO5b07sM0CtfhJiZL9x8fcfFEpQxNWRH+RBVBCopSCF&#10;QHihyJF1+C+Yc1kLicyHmPoKFmUhTvzyOtfXB4USFHFVhIjYT/FrgsItxtQBKoXHCgOe9ZmJZy07&#10;IlEH6uWXxlPlrzolKOKqWRMU3kPg+3uW2LIAdusyJUJgi0DwELi1/FWnBEVcNWuCguyAh7bIEnIZ&#10;B4SDf2aQu18j3/6UtjzIfOw2SoIiQRFXzpqggHxTQyCo+XcnyBz4Fqf1b1EsKVa5Mxq+XbIiJUGR&#10;oIgr55SggAhq/5+pQPm535FY8tyllNmgPS80EhQJirhytggKiYzE/0k/RKX2YVuJeA7ZTe6sBe3k&#10;XiVLUCQo4srZIigIemYk2IogK/EZS+0VsScEA7Bvm2xbpfMaCYoERVw5pwSFb3BygsGP44jS4ap/&#10;BpmJPWwl+cFb6TxGgiJBEVfOmqDkvi/Jkd+TALUzFb41gpjkMhC0g/v4mSO3W/yv/4H+nOWqU4Ii&#10;rpo1QeG2ZipoIQ5EbhvDMhCe0gdvFJsa+baJr6nBQ85vLjMlKOKqWRMUfieSEwBPBnvuMJVfu5bE&#10;pJW1vj4olKCIq2YtSHlmUTrTsKSg+LIUk1LmAmKblHvb41nr64NCCYq4ataClGcouQNZS4hBrhwP&#10;bae2JchqprZVYK2vDwolKOKqyVe4yDD8PZDbnlIGwbMRBLndzkBMeAALscgRAoFnSx+3eUpQJCji&#10;Cong5X9K0X6ohuDP/acdeTiLDIT3UAe/T/FnI6jX//9uakAffB9zlKBIUMQVEoEJkajRn4VASLA1&#10;QcaCrAI/8bsXH5ZF5tPKqS0RiT7NKX8VKUERRXExSlBEUVyMEhRRFBejBEUUxcUoQRFFcTFKUERR&#10;XIwSFFEUF6MERRTFxShBEUVxMUpQRFFcjBIUURQX4xKC8vCm618RRVHchvBzXiMEQRAEQRAEQRAE&#10;QRAEQRAEQRAEQRAE4SyBj1+O/gBGuFL4+LVr35b84o+2Xf/cJoTP+jJXCZsQbisGMsCHbdsQfqqF&#10;fCZ9BPP6bk3LI4Tw3WgXP/09i1TmEX+9FT8Qwo+e3Ayfm2rnIlHqIwL51vXrN+y180aap6/Fry27&#10;/p1tCK9tQvgLX464FcJPYM6m+v3hD37w+7zvrQXw//OIgRJCCN/ufWEV2IbwmP/8tkQO4LwEZXAm&#10;tB0e8/cs4MSbrn/BX28FnkU7CFh/by1gH7ddf8dejwHc9c/Za+eNbQi/Hz/b7rpn4ej+vscm9P+Z&#10;PvP+M3/PYhvC54Z6w/9Nic954yIFBbbYhPDeKjOkH/rAB74Lf89jmYL4eX+dz1w1QUE7Q8CubyUk&#10;Sn1MInOhgrLp+n+ASGw2m+/39zzgb1ygEBQ1AdqE8Oa2678Zy968+TF//yJxkYLCGMW2y99bJaYC&#10;9KoJymXGGgRl2/VvbUP4a389B2zdhqxjyLhudd0v+zKAKfdKCp7HfZmLhARlBqYClH9IhH9jxTnp&#10;uk8iFccA8bsvD2C7BCfhgS7+7ct4HCMoqZ1ocKyC+KOnUh9Tv26PW7oQnkjnFdnVE87t7w8BEB7D&#10;sz6L4P30TI/20d626/+Q92MGEsJtlEkHfretjWwfd8+9YtC9yN9RDmcPaAfnK2MHZiKdizyG/kCw&#10;4k8zDxzPcD324XX+XkvFT7ruUygPn9mE8L6fNwLbqJTWPx7LZ7ajPGOjT+XsDti+4xmIWPKFJ0o2&#10;ijbuuicxRxh/Omh+ive3XX/XxkA8Ouj6O9uue7rkNy0xwHm2fmD8+JE03miT2Lc07/4M0djmNvqW&#10;O29Jdce52ty8+SgO1PHTlzsauQC1GP8y8caNW2nS75lDuTd856ORuv71VG/82bKyHiUo6F/X3037&#10;zbfBUh8HZ+zvc4K3IfxOWj1/xdYJ3Lp+68am699ge6gnrranY7vLAMu1EcfU9W+kftzdvTccasZ6&#10;nH1sH2NQoh22FcJ74+9d/xU4/vB89ySfJ5KYvYktrb9HpD6O42CWYPsEgT79C9V4/a3xd3fOY4G3&#10;P9G216/f2IbwMkQFApgp9yYOdocgivV/xd1/grbK2H3cngPsdwqa91Pdb6b52Muskti9nWwL334t&#10;tRUFBKCg2Bgwdb7mRaUSA6Otki8Nc5/GwnHFe8MbtLtDn2Lf3ua84x7rGeev0lYsN4zhhSiwbLOy&#10;GByMXIBaDE4UXhs62z0zXk/OYlfe0Uhdf9dOdFTzwspDHCsoyRn+EX3kSpTroxcU7Ne3of+fTRf+&#10;0tZpy3K1SgGENxvj6siDbtunUTS6/gu4brMkpv/+Lc7OuZXrI5Hq3BHmvu9/cBv6b2y7/q/sdWDT&#10;97+e+vYb/h4QV7bkjNbuaR65/dhxulh2YnEgMH7UMfy7e3Lo/67wDdneMO+nZy7hNVsG9/ZskXzK&#10;9yWN98UUeOPWCSKVxjNei2+W4E8QCbda2zkbAn0/BoasIdY5vjY3Nq3GwOjvXf+OX5Qtalue1FYU&#10;kp0FLfmYnTsKChY4iOhYydLIBaiFWZV2FG9z48YPp8l/ebyWAsELx5CSDcaz1y2OFZScc9X6aB0U&#10;YrIJ/X9vu+7Hx4eHtr687cK/DZOa3pBlgsmuLPjdCNHbfvXiZPuV1SLXR6DS/heGQO8+aq9vQnh+&#10;E/pvnJycfNheJ4YUeX++AM4ZnNVenyUoQ1ZyD/9G8CJjgOi7MnG7QzvF7CeE92yZHIxPxcyPGOZ7&#10;PwBH4Q/hT8drSRC8yHlwfvdi4ObNR5N/jZkPbeqF2MeAEZRihgfUBIVbUL/9y81dEtj3rSCeCXIB&#10;asFgzaWqqdM2NXyORuIee9x7u6DzWEJQICD2OuD7mAtWbHdiuZv9b/PaycnJR7Zd+K9tCJ9Pz0VH&#10;4RmD5WnqOkyszVBYH+FXqhxyfQTYvr02XB+zpM+M17ruo8i8cn0gpsSNKbS9NktQhlXx1fH3EF5G&#10;e/a1MLc74+9d/2rq08O8VkLqy56g5IScgWn7zv74sh70XR8DY7Bb/zKv/L2f2BiwgliKCaAmKNx+&#10;+3ZiW0a8gKn4Wwy5ALUY0vzw7/46kIw5qiAHyP11jiXnNYKSPWwjvFMAQx/7t27cuPEd9jqw18dM&#10;sG42mw6ZyDb0f3ft2rVvHZ4Lv5km8hPx9ySWfjyW7PsY4EagiOggpyseUuO9FSrXRyA3dgKp7O6K&#10;1D0z9KF88MZ++OvEMKZdJ2wVlEc+9KHvTec9X+Y1nvdwi7Dt+59Nv/8Sy4x2Tna3gH2TgL8wnhd4&#10;QRnOEP7eXgNygrLp+n/BGdluyX0Mbe3HgMkErKDEbbH3DUvGwLhtG+rAZwJ7i2lNUJL/xPOdElkW&#10;Y9iE/j92azgDNAmKS1OJkjF3S7WBgoJDSH/PIhl3TFuB1O6OYxF7fSwE6yaEP8H1W33/M/G5rv+b&#10;TRdeunbt2rek3+Pk22dKYBul16RAPHW3h3ImRS710QeEBQUEB4f4PQVcNVhyGYhFbj5bBYUHrPYA&#10;0Wx74hkJthz++5TxwznzlgWBmxarIXj4RiSd17Hc8Hx8du/L3ayg4Nyt4DcWg/Dux0AhQ5n1ijme&#10;ITGzd3UBE4JSjV2LNIads6kzwVSnktJlDZQMYPdpd7wDtgKBMEx4eT87vEKNZZ621xsEpZqhxOvc&#10;D3f9ndO3DaftMI1sSRnH85bMiuORHCqezPszGN9HHxAW8b8XHF/Nds/yoHPqb2wokqUxpQA+6Awl&#10;fl6QCQSzzUB/8bZkJ/jN+VMUIooJ+uH7yRXaXcv6c05QIBI846mhJBKFDCVm6bsl20BhsdthIyij&#10;wBI5QS0hjWFHrM4EpQkg5ggKg84fSLUgnvCnVNHfI2DUGDTurGQJQUn38LVm3Ibgq82dVD+JRO3s&#10;g5gjKMDpCrV7BuP76APCA6+Ho5MNB53vT51DmODdmy9zCO1fPzYJCsQ42stlnKdve4Y3QN5GZusb&#10;DzpLtjSHmgcLyiaEL8bxT3yZO0dQTrcxbXNvwYXA9pH9zvmdWRCyxwgWl1JQooHTquGDgff9NQum&#10;uzHAUuoOpO8p8C3CW/YVMLGYoHTds7H88M5/51sIII1t5xUrYSe1FAQ5pDMVZiixjlIf+U1F6W9d&#10;mBWkzKI4pxYcE0VlCJLTbxv8nLULyuDsPljHbU/Xf9Nvd4Dhm5U4hrhdM8I2tgm7JL/cm/eSP2cF&#10;5ebNj6Ut2Ne8re3HY3MEhdemYsDbNcXO+FLD3ksfBb5SORTe+x7H138pBWW4Fp2RH9dEx2Yd3lAe&#10;+H4kHrrFSY7Pw+n40RE+KPps7mvHnGMRvo+lYAXwl7GbLvxvau8X/P20PRkPVO3YrA1rgjIGGg8W&#10;Y7m2c55RcFP7XvS6rvuebRf+GfdPQvi0vVdCCs6xH5y74dr+AXmzoIT+q3EMXbfZu3f6TcgX/b2H&#10;HnroO4dX+P07GA+ujf1LWzAGK89V7PMlf84JChDPnvg3ROmjwfjTfmowQ1CA0/nf9xNmGqY/HBNj&#10;Zuc7JwDbwtQ/CPHOh230Fc4Z20rlTs/lzk1QMp/yWmDivGMTeDZ3L+57h8/N76RJj6/QcmVz4Ofm&#10;aYvz1EnX/bRXXAvUCzHw1wHfx2Ei858nA/xze3/dAhPFtw1wUD829j/XRgwE8zyIf9uytT7GLzuR&#10;ScVPxPfPm+In1SHcywlvDWiPh53oY65tAH3zK2UOUXwLdkzjK/4nDTgH7rA2fnZv+8Y+22dL/pz+&#10;JKN072FszeKHkF33NGxs20Z/cr7LOgv39mIAvzOTSPejH2AuWSa3CMWFdvhievjTAFcG7ft6ULed&#10;w9IYBKEKipy/LgiCMAvpb5ne9wehgiAIsxFT3gO2O4IgCMNZRNc9nd6AQUzwxiJ7biEIglBFPLwc&#10;3vbgs/sXSwfTgiAIgiAIgiAIgiAIgiAIgiAIgiAIgiAIgiAIgiAIgiAIgiAIwqL4fx51c0aH+F8c&#10;AAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQAXCFswYjIAAGIyAAAUAAAAZHJzL21lZGlhL2ltYWdl&#10;NC5zdmc8c3ZnIHZpZXdCb3g9IjAgMCAxMzcuOSA2OS4zIiB4bWxucz0iaHR0cDovL3d3dy53My5v&#10;cmcvMjAwMC9zdmciIHhtbG5zOnhsaW5rPSJodHRwOi8vd3d3LnczLm9yZy8xOTk5L3hsaW5rIiBp&#10;ZD0iTGF5ZXJfMSIgb3ZlcmZsb3c9ImhpZGRlbiI+PGRlZnM+PC9kZWZzPjxnPjxyZWN0IHg9IjQu&#10;NiIgeT0iOC42IiB3aWR0aD0iMTMwLjMiIGhlaWdodD0iNDAuNSIgZmlsbD0iIzIzMUYyMCIvPjxw&#10;YXRoIGQ9Ik04OC4yIDM3LjVDOTAgMzguMiA5MC44IDM5IDkwLjggNDAuMiA5MC44IDQxLjQgODku&#10;MyA0My4xIDg3LjQgNDMuMSA4NS41IDQzLjEgODQuMSA0MiA4NC4xIDQwLjUgODQuMSAzOSA4NSAz&#10;OC41IDg2LjYgMzcuOSA4NSAzNy4yIDg0LjIgMzYuNSA4NC4yIDM1LjQgODQuMiAzNC4zIDg1LjYg&#10;MzIuOSA4Ny4zIDMyLjkgODkgMzIuOSA5MC40IDMzLjkgOTAuNCAzNS4yIDkwLjQgMzYuNSA4OS42&#10;IDM3IDg4LjEgMzcuNU04Ni45IDM4LjFDODUuNyAzOC43IDg1IDM5LjUgODUgNDAuNSA4NSA0MS41&#10;IDg2IDQyLjcgODcuMyA0Mi43IDg4LjYgNDIuNyA4OS42IDQxLjkgODkuNiA0MC42IDg5LjYgMzku&#10;MyA4OC44IDM4LjkgODYuOCAzOE04Ny4zIDMzLjNDODYuMSAzMy4zIDg1LjEgMzQgODUuMSAzNSA4&#10;NS4xIDM2IDg1LjYgMzYuNSA4Ny44IDM3LjMgODguOCAzNi44IDg5LjQgMzYuMSA4OS40IDM1LjIg&#10;ODkuNCAzNC4zIDg4LjQgMzMuNCA4Ny4yIDMzLjRMODcuMyAzMy40Wk05OCA0MC4xIDk4IDM5Ljcg&#10;MTAzIDMyLjkgMTAzLjUgMzIuOSAxMDMuNSAzOS4zIDEwNC44IDM5LjMgMTA0LjggNDAuMSAxMDMu&#10;NSA0MC4xIDEwMy41IDQyLjkgMTAyLjQgNDIuOSAxMDIuNCA0MC4xIDk4LjEgNDAuMU0xMDIuMyAz&#10;NC41IDk4LjggMzkuMyAxMDIuMyAzOS4zIDEwMi4zIDM0LjVaTTc5LjIgNDMgNzkuMiA0Mi42Qzgw&#10;LjcgNDIuNiA4MC44IDQyLjMgODAuOCA0MS42TDgwLjggNDEuNiA4MC44IDM0LjNDODAuMyAzNC43&#10;IDc5LjQgMzUuMyA3OC43IDM1LjZMNzguNyAzNS40Qzc5LjUgMzQuOCA4MC45IDMzLjYgODEuMyAz&#10;My4xTDgxLjkgMzMuMSA4MS45IDQxLjRDODEuOSA0Mi40IDgyLjEgNDIuNiA4My42IDQyLjZMODMu&#10;NiA0MyA3OS4yIDQzWk05Ny44IDQwLjggOTcuNSA0MC44Qzk3LjMgNDEuNyA5NyA0MiA5Ni4yIDQy&#10;TDkyLjUgNDJDOTQuNSA0MC4zIDk3LjUgMzggOTcuNSAzNS43IDk3LjUgMzMuNCA5Ni4zIDMyLjkg&#10;OTQuNyAzMi45IDkzLjEgMzIuOSA5MS43IDM0LjEgOTEuNiAzNS45TDkxLjggMzUuOUM5Mi4yIDM0&#10;LjYgOTMuMSAzMy44IDk0LjIgMzMuOCA5NS4zIDMzLjggOTYuMyAzNC43IDk2LjMgMzUuOSA5Ni4z&#10;IDM4LjcgOTEuNyA0Mi4xIDkxLjMgNDIuNUw5MS4zIDQyLjkgOTcuNSA0Mi45IDk3LjUgNDEuOSA5&#10;Ny42IDQxLjkgOTcuOCA0MC43IDk3LjggNDAuN1pNODguMiAyMUM4Ny45IDE5LjQgODcuNCAxOS4z&#10;IDg2LjcgMTkuM0w4Mi4zIDE5LjMgODIuMyAyNC4xIDg1LjggMjQuMUM4Ni41IDI0LjEgODYuOCAy&#10;NC4xIDg2LjkgMjIuOUw4Ny4zIDIyLjkgODcuMyAyNi4yIDg2LjkgMjYuMkM4Ni43IDI0LjggODYu&#10;NCAyNC45IDg1LjYgMjQuOUw4Mi4zIDI0LjkgODIuMyAyOS4xQzgyLjMgMzAgODIuNyAzMC4yIDgz&#10;LjQgMzAuMkw4Ni40IDMwLjJDODcuOCAzMC4yIDg4LjIgMjkuOSA4OC43IDI4LjJMODkuMSAyOC4y&#10;IDg4LjggMzAuOSA3OSAzMC45IDc5IDMwLjVDODAuNiAzMC41IDgwLjcgMzAuMiA4MC43IDI5TDgw&#10;LjcgMjAuNEM4MC43IDE5LjIgODAuNiAxOSA3OSAxOC45TDc5IDE4LjUgODguNCAxOC41IDg4LjYg&#10;MjEgODguMiAyMVpNOTYuOSAyMC42IDEwNS4zIDIwLjYgMTA1LjUgMjIuOCAxMDUuMiAyMi44QzEw&#10;NSAyMS40IDEwNC43IDIxLjIgMTA0IDIxLjJMMTAxLjggMjEuMiAxMDEuOCAyOS4zQzEwMS44IDMw&#10;LjIgMTAyLjEgMzAuNSAxMDMuMSAzMC41TDEwMy41IDMwLjUgMTAzLjUgMzAuOCA5OC44IDMwLjgg&#10;OTguOCAzMC41IDk5LjIgMzAuNUMxMDAuMiAzMC41IDEwMC41IDMwLjIgMTAwLjUgMjkuM0wxMDAu&#10;NSAyMS4yIDk4LjMgMjEuMkM5Ny43IDIxLjIgOTcuNCAyMS40IDk3LjEgMjIuOEw5Ni44IDIyLjgg&#10;OTcgMjAuNiA5NyAyMC42Wk05MSAyMi4zQzkxIDIxLjQgOTEuOCAyMC44IDkzIDIwLjggOTQuMiAy&#10;MC44IDk1LjQgMjEuNiA5NS45IDIyLjhMOTYuMiAyMi44IDk2IDIxLjFDOTUuNCAyMC44IDk0LjEg&#10;MjAuNCA5Mi45IDIwLjQgOTEuMSAyMC40IDg5LjggMjEuNiA4OS44IDIyLjkgODkuOCAyNS44IDk1&#10;LjUgMjYuNCA5NS41IDI4LjcgOTUuNSAzMSA5NC4yIDMwLjUgOTMgMzAuNSA5MS44IDMwLjUgOTAu&#10;MyAyOS43IDkwIDI4TDg5LjcgMjggOTAuMSAzMC40QzkxIDMwLjcgOTIuMyAzMC45IDkzLjMgMzAu&#10;OSA5NS40IDMwLjkgOTYuOSAyOS42IDk2LjkgMjggOTYuOSAyNSA5MS4yIDI0LjUgOTEuMiAyMi4x&#10;TDkxIDIyLjNaTTEyNi42IDI4LjUgMTI1IDI3QzEyNC4xIDI2LjEgMTIzLjUgMjUuNyAxMjIuNyAy&#10;NS4xIDEyNC4zIDI0LjYgMTI1LjMgMjMuNCAxMjUuMyAyMS45IDEyNS4zIDIwLjQgMTIzLjcgMTgu&#10;NCAxMjAgMTguNCAxMTYuMyAxOC40IDExOC4zIDE4LjQgMTE3LjUgMTguNCAxMTYuNyAxOC40IDEx&#10;NS41IDE4LjUgMTE1IDE4LjVMMTE1IDE4LjkgMTE1LjQgMTguOUMxMTYuNiAxOC45IDExNi45IDE5&#10;LjMgMTE2LjkgMjAuNUwxMTYuOSAyOC44QzExNi45IDMwLjEgMTE2LjUgMzAuNCAxMTUuMyAzMC40&#10;TDExNSAzMC40IDExNSAzMC44IDEyMC42IDMwLjggMTIwLjYgMzAuNCAxMjAuMSAzMC40QzExOSAz&#10;MC40IDExOC41IDMwLjEgMTE4LjUgMjguOUwxMTguNSAyNS42IDEyMC44IDI1LjZDMTIyLjMgMjYu&#10;NSAxMjMuNSAyNy44IDEyNC4yIDI4LjUgMTI2IDMwLjIgMTI2LjQgMzAuOSAxMjkuOSAzMC44TDEy&#10;OS45IDMwLjRDMTI4LjQgMzAuNCAxMjcuNiAyOS43IDEyNi40IDI4LjVMMTI2LjYgMjguNVpNMTE5&#10;LjkgMjUuMiAxMTguNyAyNS4yIDExOC43IDE4LjkgMTE5LjcgMTguOUMxMjIuOCAxOC45IDEyMy42&#10;IDIwLjIgMTIzLjYgMjIuMSAxMjMuNiAyNCAxMjIuMiAyNS4zIDExOS45IDI1LjNMMTE5LjkgMjUu&#10;M1pNMTI2LjYgMjguNSAxMjUgMjdDMTI0LjEgMjYuMSAxMjMuNSAyNS43IDEyMi43IDI1LjEgMTI0&#10;LjMgMjQuNiAxMjUuMyAyMy40IDEyNS4zIDIxLjkgMTI1LjMgMjAuNCAxMjMuNyAxOC40IDEyMCAx&#10;OC40IDExNi4zIDE4LjQgMTE4LjMgMTguNCAxMTcuNSAxOC40IDExNi43IDE4LjQgMTE1LjUgMTgu&#10;NSAxMTUgMTguNUwxMTUgMTguOSAxMTUuNCAxOC45QzExNi42IDE4LjkgMTE2LjkgMTkuMyAxMTYu&#10;OSAyMC41TDExNi45IDI4LjhDMTE2LjkgMzAuMSAxMTYuNSAzMC40IDExNS4zIDMwLjRMMTE1IDMw&#10;LjQgMTE1IDMwLjggMTIwLjYgMzAuOCAxMjAuNiAzMC40IDEyMC4xIDMwLjRDMTE5IDMwLjQgMTE4&#10;LjUgMzAuMSAxMTguNSAyOC45TDExOC41IDI1LjYgMTIwLjggMjUuNkMxMjIuMyAyNi41IDEyMy41&#10;IDI3LjggMTI0LjIgMjguNSAxMjYgMzAuMiAxMjYuNCAzMC45IDEyOS45IDMwLjhMMTI5LjkgMzAu&#10;NEMxMjguNCAzMC40IDEyNy42IDI5LjcgMTI2LjQgMjguNUwxMjYuNiAyOC41Wk0xMTkuOSAyNS4y&#10;IDExOC43IDI1LjIgMTE4LjcgMTguOSAxMTkuNyAxOC45QzEyMi44IDE4LjkgMTIzLjYgMjAuMiAx&#10;MjMuNiAyMi4xIDEyMy42IDI0IDEyMi4yIDI1LjMgMTE5LjkgMjUuM0wxMTkuOSAyNS4zWk01OS43&#10;IDE4LjJDNjEuOCAxOC4yIDYzLjMgMTguOSA2NC4yIDE5LjNMNjQuNCAyMS43IDY0IDIxLjdDNjMu&#10;NCAxOS45IDYyIDE4LjcgNTkuOCAxOC43IDU2LjUgMTguNyA1NC45IDIxLjIgNTQuOSAyNC42IDU0&#10;LjkgMjggNTcuMSAzMC42IDYwLjEgMzAuNiA2My4xIDMwLjYgNjMuMiAzMCA2NC42IDI3LjZMNjUg&#10;MjcuNiA2NC4xIDI5LjlDNjIuOSAzMC41IDYyIDMxLjEgNTkuNiAzMS4xIDU1LjYgMzEuMSA1My4y&#10;IDI4LjUgNTMuMiAyNC44IDUzLjIgMjEuMSA1NS43IDE4LjIgNTkuOCAxOC4yTDU5LjcgMTguMlpN&#10;NzguNyAzMC40IDc4LjcgMzAuOCA3My44IDMwLjggNzMuOCAzMC40Qzc1LjMgMzAuNCA3NS41IDMw&#10;LjIgNzUuNSAyOS4xTDc1LjUgMjQuNyA2OC4zIDI0LjcgNjguMyAyOC45IDY4LjMgMjguOUM2OC4z&#10;IDMwLjEgNjguNCAzMC4zIDcwIDMwLjRMNzAgMzAuOCA2NS4xIDMwLjggNjUuMSAzMC40QzY2LjYg&#10;MzAuNCA2Ni42IDMwLjEgNjYuNiAyOS40TDY2LjYgMjkuNCA2Ni42IDE5LjkgNjYuNiAxOS45QzY2&#10;LjYgMTkuMSA2Ni42IDE4LjkgNjUuMSAxOC45TDY1LjEgMTguNSA3MCAxOC41IDcwIDE4LjlDNjgu&#10;NCAxOC45IDY4LjMgMTkuMiA2OC4zIDIwLjRMNjguMyAyMC40IDY4LjMgMjQuMSA3NS41IDI0LjEg&#10;NzUuNSAyMC4yQzc1LjUgMTkuMSA3NS4zIDE4LjkgNzMuOCAxOC45TDczLjggMTguNSA3OC43IDE4&#10;LjUgNzguNyAxOC45Qzc3LjIgMTguOSA3Ny4xIDE5LjIgNzcuMSAxOS45TDc3LjEgMTkuOSA3Ny4x&#10;IDI5LjQgNzcuMSAyOS40Qzc3LjEgMzAuMiA3Ny4xIDMwLjQgNzguNyAzMC40Wk00OC44IDE4LjUg&#10;NDguOCAxOC45QzUwLjQgMTguOSA1MC41IDE5LjIgNTAuNSAyMC40TDUwLjUgMjguMyA0Mi4zIDE4&#10;LjYgMzkuMyAxOC42IDM5LjMgMTlDNDAgMTkgNDAuNCAxOS4yIDQwLjggMTkuNUw0MC44IDI5LjJD&#10;NDAuOCAyOS45IDQwLjUgMzAuNSAzOS45IDMwLjUgMzkuMyAzMC41IDM5LjEgMjkuOSAzOC44IDI5&#10;LjNMMzQuMiAxOC42IDMyLjggMTguNiAyOC42IDI4LjVDMjcuOCAzMC4yIDI3LjcgMzAuNCAyNy4z&#10;IDMwLjQgMjYuOSAzMC40IDI2LjYgMjkuOSAyNi41IDI4LjZMMjUuOSAxOS45QzI1LjkgMTkuMSAy&#10;Ni4xIDE4LjkgMjcuNiAxOC45TDI3LjYgMTguNSAyNC4zIDE4LjUgMjAgMjguNSAxNS42IDE4LjUg&#10;MTIuMSAxOC41IDEyLjEgMTguOUMxMy42IDE4LjkgMTMuOCAxOS4yIDEzLjggMTkuOUwxMy4zIDI4&#10;LjNDMTMuMyAzMC4xIDEzIDMwLjQgMTEuNiAzMC40TDExLjYgMzAuOCAxNS43IDMwLjggMTUuNyAz&#10;MC40QzE0LjggMzAuNCAxNC4xIDMwLjEgMTQuMSAyOS4xTDE0LjYgMjAuMiAxNC42IDIwLjIgMTku&#10;MiAzMC43IDE5LjcgMzAuNyAyNC4yIDIwLjIgMjQuMiAyMC4yIDI0LjggMjlDMjQuOCAzMCAyNCAz&#10;MC4zIDIzIDMwLjNMMjMgMzAuNyAzMC42IDMwLjcgMzAuNiAzMC4zIDMwLjYgMzAuM0MyOS41IDMw&#10;LjMgMjkgMzAuMSAyOSAyOS42IDI5IDI5LjEgMjkuMyAyOC43IDI5LjQgMjguNEwzMC41IDI1Ljgg&#10;MzUuNiAyNS44IDM2LjkgMjguOUMzNi45IDI5LjEgMzcuMSAyOS40IDM3LjEgMjkuNyAzNy4xIDMw&#10;LjMgMzYuNyAzMC40IDM1LjYgMzAuNEwzNS4zIDMwLjQgMzUuMyAzMC44IDQzLjMgMzAuOCA0My4z&#10;IDMwLjRDNDEuNiAzMC40IDQxLjYgMzAuMSA0MS42IDI4LjdMNDEuNiAyMC4yIDUwLjggMzAuOSA1&#10;MS4zIDMwLjkgNTEuMyAxOS45QzUxLjMgMTkuMSA1MS4zIDE4LjkgNTIuOSAxOC45TDUyLjkgMTgu&#10;NSA0OC44IDE4LjVaTTMwLjkgMjUuMSAzMy4yIDE5LjcgMzUuNCAyNS4xIDMwLjkgMjUuMVpNMTE0&#10;LjQgMjEgMTE0LjIgMTguNSAxMDQuOCAxOC41IDEwNC44IDE4LjlDMTA2LjQgMTguOSAxMDYuNSAx&#10;OS4yIDEwNi41IDIwLjRMMTA2LjUgMjlDMTA2LjUgMzAuMiAxMDYuNCAzMC40IDEwNC44IDMwLjVM&#10;MTA0LjggMzAuOSAxMTQuNiAzMC45IDExNC45IDI4LjIgMTE0LjUgMjguMkMxMTQgMjkuOSAxMTMu&#10;NiAzMC4yIDExMi4yIDMwLjJMMTA5LjIgMzAuMkMxMDguNSAzMC4yIDEwOC4xIDMwIDEwOC4xIDI5&#10;LjFMMTA4LjEgMjQuOSAxMTEuNCAyNC45QzExMi4yIDI0LjkgMTEyLjYgMjQuOSAxMTIuNyAyNi4y&#10;TDExMy4xIDI2LjIgMTEzLjEgMjIuOSAxMTIuNyAyMi45QzExMi43IDI0IDExMi4zIDI0LjEgMTEx&#10;LjYgMjQuMUwxMDguMSAyNC4xIDEwOC4xIDE5LjMgMTEyLjUgMTkuM0MxMTMuMiAxOS4zIDExMy43&#10;IDE5LjQgMTE0IDIxTDExNC40IDIxWiIgZmlsbD0iI0ZGRkZGRiIvPjwvZz48Zz48cGF0aCBkPSJN&#10;Ny41IDU0LjMgNy41IDYwLjkgNi43IDYwLjkgNi43IDU0LjMgNC41IDU0LjMgNC41IDUzLjYgOS43&#10;IDUzLjYgOS43IDU0LjMgNy41IDU0LjNaIiBmaWxsPSIjMjMxRjIwIi8+PHBhdGggZD0iTTE0LjIg&#10;NjAuOSAxNC4yIDU3LjRDMTQuMiA1Ni42IDE0IDU2LjEgMTMuMiA1Ni4xIDEyLjQgNTYuMSAxMS42&#10;IDU3LjEgMTEuNiA1OC4zTDExLjYgNjAuOSAxMC44IDYwLjkgMTAuOCA1MyAxMS42IDUzIDExLjYg&#10;NTYuNyAxMS42IDU2LjdDMTEuOSA1NS45IDEyLjYgNTUuNCAxMy41IDU1LjQgMTQuNCA1NS40IDE1&#10;LjEgNTYuMiAxNS4xIDU3LjFMMTUuMSA2MC45IDE0LjIgNjAuOVoiIGZpbGw9IiMyMzFGMjAiLz48&#10;cGF0aCBkPSJNMjAuNyA1OC4xIDE3LjEgNTguMUMxNy4xIDU5LjcgMTcuNyA2MC40IDE4LjkgNjAu&#10;NCAyMC4xIDYwLjQgMjAuMSA2MC4zIDIwLjUgNjAuMUwyMC41IDYwLjhDMjAuMSA2MSAxOS41IDYx&#10;LjEgMTguOCA2MS4xIDE3LjIgNjEuMSAxNi4zIDYwLjIgMTYuMyA1OC4zIDE2LjMgNTYuNCAxNy4y&#10;IDU1LjUgMTguNyA1NS41IDIwLjIgNTUuNSAyMC44IDU2LjUgMjAuOCA1Ny43IDIwLjggNTguOSAy&#10;MC44IDU3LjkgMjAuOCA1OC4xTDIwLjggNTguMVpNMTguNiA1Ni4xQzE3LjggNTYuMSAxNy4zIDU2&#10;LjcgMTcuMiA1Ny41TDE5LjkgNTcuNUMxOS45IDU2LjcgMTkuNCA1Ni4xIDE4LjYgNTYuMUwxOC42&#10;IDU2LjFaIiBmaWxsPSIjMjMxRjIwIi8+PHBhdGggZD0iTTI2LjggNjFDMjQuNSA2MSAyNC4xIDU5&#10;LjcgMjQuMSA1OC41TDI0LjEgNTMuNiAyNC45IDUzLjYgMjQuOSA1OC40QzI0LjkgNTkuNSAyNS4y&#10;IDYwLjMgMjYuOCA2MC4zIDI4LjQgNjAuMyAyOC44IDU5LjcgMjguOCA1OC4yTDI4LjggNTMuNiAy&#10;OS42IDUzLjYgMjkuNiA1OC4xQzI5LjYgNjAgMjguNiA2MSAyNi43IDYxTDI2LjggNjFaIiBmaWxs&#10;PSIjMjMxRjIwIi8+PHBhdGggZD0iTTM0LjggNjAuOSAzNC44IDU3LjRDMzQuOCA1Ni42IDM0LjYg&#10;NTYuMSAzMy44IDU2LjEgMzMgNTYuMSAzMi4yIDU3LjEgMzIuMiA1OC4zTDMyLjIgNjAuOSAzMS40&#10;IDYwLjkgMzEuNCA1NS41IDMyLjIgNTUuNSAzMi4yIDU2LjcgMzIuMiA1Ni43QzMyLjUgNTUuOSAz&#10;My4yIDU1LjQgMzQuMSA1NS40IDM1IDU1LjQgMzUuNyA1Ni4yIDM1LjcgNTcuMUwzNS43IDYwLjkg&#10;MzQuOCA2MC45WiIgZmlsbD0iIzIzMUYyMCIvPjxwYXRoIGQ9Ik0zNy41IDU0LjZDMzcuMiA1NC42&#10;IDM2LjkgNTQuNCAzNi45IDU0IDM2LjkgNTMuNiAzNy4xIDUzLjQgMzcuNSA1My40IDM3LjkgNTMu&#10;NCAzOC4xIDUzLjYgMzguMSA1NCAzOC4xIDU0LjQgMzcuOCA1NC42IDM3LjUgNTQuNlpNMzcuMSA2&#10;MC45IDM3LjEgNTUuNSAzNy45IDU1LjUgMzcuOSA2MC45IDM3LjEgNjAuOVoiIGZpbGw9IiMyMzFG&#10;MjAiLz48cGF0aCBkPSJNNDEuNyA2MC45IDQwLjkgNjAuOSAzOC45IDU1LjUgMzkuOCA1NS41IDQx&#10;LjEgNTlDNDEuMiA1OS4zIDQxLjMgNTkuNiA0MS40IDYwTDQxLjQgNjBDNDEuNCA1OS43IDQxLjYg&#10;NTkuNCA0MS43IDU5LjFMNDMgNTUuNSA0My45IDU1LjUgNDEuOCA2MC45IDQxLjggNjAuOVoiIGZp&#10;bGw9IiMyMzFGMjAiLz48cGF0aCBkPSJNNDguNCA1OC4xIDQ0LjggNTguMUM0NC44IDU5LjcgNDUu&#10;NCA2MC40IDQ2LjYgNjAuNCA0Ny44IDYwLjQgNDcuOCA2MC4zIDQ4LjIgNjAuMUw0OC4yIDYwLjhD&#10;NDcuOCA2MSA0Ny4yIDYxLjEgNDYuNSA2MS4xIDQ0LjkgNjEuMSA0NCA2MC4yIDQ0IDU4LjMgNDQg&#10;NTYuNCA0NC45IDU1LjUgNDYuNCA1NS41IDQ3LjkgNTUuNSA0OC41IDU2LjUgNDguNSA1Ny43IDQ4&#10;LjUgNTguOSA0OC41IDU3LjkgNDguNSA1OC4xTDQ4LjUgNTguMVpNNDYuMyA1Ni4xQzQ1LjUgNTYu&#10;MSA0NSA1Ni43IDQ0LjkgNTcuNUw0Ny42IDU3LjVDNDcuNiA1Ni43IDQ3LjEgNTYuMSA0Ni4zIDU2&#10;LjFMNDYuMyA1Ni4xWiIgZmlsbD0iIzIzMUYyMCIvPjxwYXRoIGQ9Ik01Mi4zIDU2LjJDNTEuMSA1&#10;NiA1MC41IDU2LjkgNTAuNSA1OC43TDUwLjUgNjAuOSA0OS43IDYwLjkgNDkuNyA1NS41IDUwLjUg&#10;NTUuNUM1MC41IDU1LjkgNTAuNSA1Ni40IDUwLjQgNTYuOUw1MC40IDU2LjlDNTAuNiA1Ni4xIDUx&#10;LjIgNTUuMyA1Mi4zIDU1LjRMNTIuMyA1Ni4yWiIgZmlsbD0iIzIzMUYyMCIvPjxwYXRoIGQ9Ik01&#10;NC4yIDYxQzUzLjggNjEgNTMuNCA2MSA1My4xIDYwLjlMNTMuMSA2MC4yQzUzLjUgNjAuMiA1My45&#10;IDYwLjQgNTQuMyA2MC40IDU1LjEgNjAuNCA1NS42IDYwLjEgNTUuNiA1OS41IDU1LjYgNTguMiA1&#10;MyA1OSA1MyA1Ny4xIDUzIDU1LjIgNTMuNyA1NS41IDU1LjEgNTUuNSA1Ni41IDU1LjUgNTUuOCA1&#10;NS41IDU2LjIgNTUuNkw1Ni4yIDU2LjNDNTUuOCA1Ni4yIDU1LjQgNTYuMSA1NS4xIDU2LjEgNTQu&#10;MyA1Ni4xIDUzLjkgNTYuNCA1My45IDU3IDUzLjkgNTguMyA1Ni41IDU3LjYgNTYuNSA1OS40IDU2&#10;LjUgNjEuMiA1NS43IDYxLjEgNTQuMiA2MS4xTDU0LjIgNjEuMVoiIGZpbGw9IiMyMzFGMjAiLz48&#10;cGF0aCBkPSJNNTguMSA1NC42QzU3LjggNTQuNiA1Ny41IDU0LjQgNTcuNSA1NCA1Ny41IDUzLjYg&#10;NTcuNyA1My40IDU4LjEgNTMuNCA1OC41IDUzLjQgNTguNyA1My42IDU4LjcgNTQgNTguNyA1NC40&#10;IDU4LjQgNTQuNiA1OC4xIDU0LjZaTTU3LjcgNjAuOSA1Ny43IDU1LjUgNTguNSA1NS41IDU4LjUg&#10;NjAuOSA1Ny43IDYwLjlaIiBmaWxsPSIjMjMxRjIwIi8+PHBhdGggZD0iTTYxLjggNjFDNjAuNyA2&#10;MSA2MC40IDYwLjUgNjAuNCA1OS40TDYwLjQgNTYuMiA1OS4yIDU2LjIgNTkuMiA1NS42IDYwLjQg&#10;NTUuNiA2MC40IDUzLjggNjEuMiA1My42IDYxLjIgNTUuNiA2Mi44IDU1LjYgNjIuOCA1Ni4yIDYx&#10;LjIgNTYuMiA2MS4yIDU5LjFDNjEuMiA2MC4xIDYxLjQgNjAuMyA2MiA2MC4zTDYyLjggNjAuMyA2&#10;Mi44IDYxQzYyLjUgNjEgNjIuMSA2MS4xIDYxLjggNjEuMUw2MS44IDYxLjFaIiBmaWxsPSIjMjMx&#10;RjIwIi8+PHBhdGggZD0iTTY1LjggNjEuNUM2NS4yIDYzLjIgNjQuNyA2My43IDYzLjUgNjMuNyA2&#10;Mi4zIDYzLjcgNjMgNjMuNyA2Mi44IDYzLjdMNjIuOCA2M0M2My4xIDYzIDYzLjMgNjMuMSA2My42&#10;IDYzLjEgNjQuMiA2My4xIDY0LjYgNjIuOCA2NSA2MS43TDY1LjIgNjEuMSA2My4xIDU1LjcgNjQg&#10;NTUuNyA2NS4xIDU4LjhDNjUuMyA1OS4zIDY1LjQgNTkuNyA2NS41IDYwLjFMNjUuNSA2MC4xQzY1&#10;LjUgNTkuOCA2NS44IDU5LjEgNjYgNTguNUw2NyA1NS44IDY3LjkgNTUuOCA2NS42IDYxLjcgNjUu&#10;OCA2MS41WiIgZmlsbD0iIzIzMUYyMCIvPjxwYXRoIGQ9Ik03Mi45IDYxQzcxLjUgNjEgNzAuNSA2&#10;MC4xIDcwLjUgNTguMiA3MC41IDU2LjMgNzEuNSA1NS40IDczLjEgNTUuNCA3NC43IDU1LjQgNzUu&#10;NSA1Ni4xIDc1LjUgNTguMSA3NS41IDYwLjEgNzQuNSA2MSA3Mi45IDYxTDcyLjkgNjFaTTczIDU2&#10;LjFDNzIuMiA1Ni4xIDcxLjQgNTYuNyA3MS40IDU4LjIgNzEuNCA1OS43IDcyIDYwLjMgNzMgNjAu&#10;MyA3NCA2MC4zIDc0LjYgNTkuNyA3NC42IDU4LjIgNzQuNiA1Ni43IDc0LjEgNTYuMSA3MyA1Ni4x&#10;WiIgZmlsbD0iIzIzMUYyMCIvPjxwYXRoIGQ9Ik03OS44IDUzLjdDNzkuNSA1My43IDc5LjIgNTMu&#10;NiA3OSA1My42IDc4LjIgNTMuNiA3Ny44IDU0LjEgNzcuOCA1NS4xTDc3LjggNTUuNSA3OS40IDU1&#10;LjUgNzkuNCA1Ni4xIDc3LjggNTYuMSA3Ny44IDYwLjggNzcgNjAuOCA3NyA1Ni4xIDc1LjggNTYu&#10;MSA3NS44IDU1LjUgNzcgNTUuNSA3NyA1NS4xQzc3IDUzLjYgNzcuNyA1Mi45IDc5IDUyLjkgODAu&#10;MyA1Mi45IDc5LjYgNTIuOSA3OS45IDUyLjlMNzkuOSA1My42IDc5LjggNTMuNloiIGZpbGw9IiMy&#10;MzFGMjAiLz48cGF0aCBkPSJNODkuNiA2MC45IDg5IDU2LjRDODguOSA1NS41IDg4LjggNTUgODgu&#10;OCA1NC42TDg4LjggNTQuNkM4OC44IDU0LjkgODguNiA1NS4zIDg4LjQgNTUuOEw4Ni43IDYwLjkg&#10;ODUuOCA2MC45IDg0LjIgNTYuMUM4NCA1NS42IDgzLjggNTUgODMuNyA1NC42TDgzLjcgNTQuNkM4&#10;My43IDU1LjIgODMuNiA1NS44IDgzLjUgNTYuNUw4MyA2MC45IDgyLjEgNjAuOSA4My4xIDUzLjYg&#10;ODQuMiA1My42IDg1LjkgNTguNUM4Ni4xIDU5IDg2LjIgNTkuNSA4Ni4zIDU5LjlMODYuMyA1OS45&#10;Qzg2LjQgNTkuNCA4Ni41IDU5LjEgODYuNyA1OC42TDg4LjQgNTMuNiA4OS41IDUzLjYgOTAuNiA2&#10;MC45IDg5LjYgNjAuOVoiIGZpbGw9IiMyMzFGMjAiLz48cGF0aCBkPSJNOTQuNyA2MC45IDk0Ljcg&#10;NTkuOCA5NC43IDU5LjhDOTQuNCA2MC41IDkzLjcgNjEgOTIuOCA2MSA5MS45IDYxIDkxLjMgNjAu&#10;NSA5MS4zIDU5LjcgOTEuMyA1OC45IDkyLjUgNTcuOCA5NC42IDU3LjhMOTQuNiA1Ny40Qzk0LjYg&#10;NTYuNiA5NC4zIDU2LjEgOTMuNCA1Ni4xIDkyLjUgNTYuMSA5Mi4yIDU2LjMgOTEuOCA1Ni42TDkx&#10;LjggNTUuOUM5Mi4yIDU1LjcgOTIuOSA1NS41IDkzLjYgNTUuNSA5NS4xIDU1LjUgOTUuNSA1Ni4y&#10;IDk1LjUgNTcuM0w5NS41IDYxIDk0LjcgNjEgOTQuNyA2MVpNOTQuNyA1OC40QzkyLjcgNTguNCA5&#10;Mi4yIDU5IDkyLjIgNTkuNiA5Mi4yIDYwLjIgOTIuNSA2MC40IDkzLjEgNjAuNCA5NC4xIDYwLjQg&#10;OTQuNyA1OS41IDk0LjcgNTguNUw5NC43IDU4LjVaIiBmaWxsPSIjMjMxRjIwIi8+PHBhdGggZD0i&#10;TTEwMC41IDYwLjkgMTAwLjUgNTcuNEMxMDAuNSA1Ni42IDEwMC4zIDU2LjEgOTkuNSA1Ni4xIDk4&#10;LjcgNTYuMSA5Ny45IDU3LjEgOTcuOSA1OC4zTDk3LjkgNjAuOSA5Ny4xIDYwLjkgOTcuMSA1NS41&#10;IDk3LjkgNTUuNSA5Ny45IDU2LjcgOTcuOSA1Ni43Qzk4LjIgNTUuOSA5OC45IDU1LjQgOTkuOCA1&#10;NS40IDEwMC43IDU1LjQgMTAxLjQgNTYuMiAxMDEuNCA1Ny4xTDEwMS40IDYwLjkgMTAwLjUgNjAu&#10;OVoiIGZpbGw9IiMyMzFGMjAiLz48cGF0aCBkPSJNMTA0LjkgNjFDMTAzLjcgNjEgMTAyLjYgNjAu&#10;NSAxMDIuNiA1OC40IDEwMi42IDU2LjMgMTAzLjUgNTUuNCAxMDUuMiA1NS40IDEwNi45IDU1LjQg&#10;MTA2LjEgNTUuNCAxMDYuNSA1NS42TDEwNi41IDU2LjNDMTA2LjEgNTYuMiAxMDUuNiA1Ni4xIDEw&#10;NS4yIDU2LjEgMTA0IDU2LjEgMTAzLjUgNTcgMTAzLjUgNTguMyAxMDMuNSA1OS42IDEwMy44IDYw&#10;LjMgMTA1LjEgNjAuMyAxMDYuNCA2MC4zIDEwNi4xIDYwLjIgMTA2LjUgNjBMMTA2LjUgNjAuN0Mx&#10;MDYuMiA2MC44IDEwNS42IDYxIDEwNSA2MUwxMDQuOSA2MVoiIGZpbGw9IiMyMzFGMjAiLz48cGF0&#10;aCBkPSJNMTExLjEgNjAuOSAxMTEuMSA1Ny40QzExMS4xIDU2LjYgMTEwLjkgNTYuMSAxMTAuMSA1&#10;Ni4xIDEwOS4zIDU2LjEgMTA4LjUgNTcuMSAxMDguNSA1OC4zTDEwOC41IDYwLjkgMTA3LjcgNjAu&#10;OSAxMDcuNyA1MyAxMDguNSA1MyAxMDguNSA1Ni43IDEwOC41IDU2LjdDMTA4LjggNTUuOSAxMDku&#10;NSA1NS40IDExMC40IDU1LjQgMTExLjMgNTUuNCAxMTIgNTYuMiAxMTIgNTcuMUwxMTIgNjAuOSAx&#10;MTEuMSA2MC45WiIgZmlsbD0iIzIzMUYyMCIvPjxwYXRoIGQ9Ik0xMTcuNiA1OC4xIDExNCA1OC4x&#10;QzExNCA1OS43IDExNC42IDYwLjQgMTE1LjggNjAuNCAxMTcgNjAuNCAxMTcgNjAuMyAxMTcuNCA2&#10;MC4xTDExNy40IDYwLjhDMTE3IDYxIDExNi40IDYxLjEgMTE1LjcgNjEuMSAxMTQuMSA2MS4xIDEx&#10;My4yIDYwLjIgMTEzLjIgNTguMyAxMTMuMiA1Ni40IDExNC4xIDU1LjUgMTE1LjYgNTUuNSAxMTcu&#10;MSA1NS41IDExNy43IDU2LjUgMTE3LjcgNTcuNyAxMTcuNyA1OC45IDExNy43IDU3LjkgMTE3Ljcg&#10;NTguMUwxMTcuNyA1OC4xWk0xMTUuNSA1Ni4xQzExNC43IDU2LjEgMTE0LjIgNTYuNyAxMTQuMSA1&#10;Ny41TDExNi44IDU3LjVDMTE2LjggNTYuNyAxMTYuMyA1Ni4xIDExNS41IDU2LjFMMTE1LjUgNTYu&#10;MVoiIGZpbGw9IiMyMzFGMjAiLz48cGF0aCBkPSJNMTE5LjcgNjFDMTE5LjMgNjEgMTE4LjkgNjEg&#10;MTE4LjYgNjAuOUwxMTguNiA2MC4yQzExOSA2MC4yIDExOS40IDYwLjQgMTE5LjggNjAuNCAxMjAu&#10;NiA2MC40IDEyMS4xIDYwLjEgMTIxLjEgNTkuNSAxMjEuMSA1OC4yIDExOC41IDU5IDExOC41IDU3&#10;LjEgMTE4LjUgNTUuMiAxMTkuMiA1NS41IDEyMC42IDU1LjUgMTIyIDU1LjUgMTIxLjMgNTUuNSAx&#10;MjEuNyA1NS42TDEyMS43IDU2LjNDMTIxLjMgNTYuMiAxMjAuOSA1Ni4xIDEyMC42IDU2LjEgMTE5&#10;LjggNTYuMSAxMTkuNCA1Ni40IDExOS40IDU3IDExOS40IDU4LjMgMTIyIDU3LjYgMTIyIDU5LjQg&#10;MTIyIDYxLjIgMTIxLjIgNjEuMSAxMTkuNyA2MS4xTDExOS43IDYxLjFaIiBmaWxsPSIjMjMxRjIw&#10;Ii8+PHBhdGggZD0iTTEyNSA2MUMxMjMuOSA2MSAxMjMuNiA2MC41IDEyMy42IDU5LjRMMTIzLjYg&#10;NTYuMiAxMjIuNCA1Ni4yIDEyMi40IDU1LjYgMTIzLjYgNTUuNiAxMjMuNiA1My44IDEyNC40IDUz&#10;LjYgMTI0LjQgNTUuNiAxMjYgNTUuNiAxMjYgNTYuMiAxMjQuNCA1Ni4yIDEyNC40IDU5LjFDMTI0&#10;LjQgNjAuMSAxMjQuNiA2MC4zIDEyNS4yIDYwLjNMMTI2IDYwLjMgMTI2IDYxQzEyNS43IDYxIDEy&#10;NS4zIDYxLjEgMTI1IDYxLjFMMTI1IDYxLjFaIiBmaWxsPSIjMjMxRjIwIi8+PHBhdGggZD0iTTEz&#10;MS4xIDU4LjEgMTI3LjUgNTguMUMxMjcuNSA1OS43IDEyOC4xIDYwLjQgMTI5LjMgNjAuNCAxMzAu&#10;NSA2MC40IDEzMC41IDYwLjMgMTMwLjkgNjAuMUwxMzAuOSA2MC44QzEzMC41IDYxIDEyOS45IDYx&#10;LjEgMTI5LjIgNjEuMSAxMjcuNiA2MS4xIDEyNi43IDYwLjIgMTI2LjcgNTguMyAxMjYuNyA1Ni40&#10;IDEyNy42IDU1LjUgMTI5LjEgNTUuNSAxMzAuNiA1NS41IDEzMS4yIDU2LjUgMTMxLjIgNTcuNyAx&#10;MzEuMiA1OC45IDEzMS4yIDU3LjkgMTMxLjIgNTguMUwxMzEuMiA1OC4xWk0xMjkgNTYuMUMxMjgu&#10;MiA1Ni4xIDEyNy43IDU2LjcgMTI3LjYgNTcuNUwxMzAuMyA1Ny41QzEzMC4zIDU2LjcgMTI5Ljgg&#10;NTYuMSAxMjkgNTYuMUwxMjkgNTYuMVoiIGZpbGw9IiMyMzFGMjAiLz48cGF0aCBkPSJNMTM0Ljkg&#10;NTYuMkMxMzMuNyA1NiAxMzMuMSA1Ni45IDEzMy4xIDU4LjdMMTMzLjEgNjAuOSAxMzIuMyA2MC45&#10;IDEzMi4zIDU1LjUgMTMzLjEgNTUuNUMxMzMuMSA1NS45IDEzMy4xIDU2LjQgMTMzIDU2LjlMMTMz&#10;IDU2LjlDMTMzLjIgNTYuMSAxMzMuOCA1NS4zIDEzNC45IDU1LjRMMTM0LjkgNTYuMloiIGZpbGw9&#10;IiMyMzFGMjAiLz48L2c+PC9zdmc+UEsDBBQABgAIAAAAIQBfJ4zQ4wAAAA4BAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9BT4NAEIXvJv6HzZh4axcQ1CJL0zTqqTGxNTHepjAFUnaWsFug/97lpLf3Mi9v&#10;vpetJ92KgXrbGFYQLgMQxIUpG64UfB3eFs8grEMusTVMCq5kYZ3f3mSYlmbkTxr2rhK+hG2KCmrn&#10;ulRKW9Sk0S5NR+xvJ9NrdN72lSx7HH25bmUUBI9SY8P+Q40dbWsqzvuLVvA+4rh5CF+H3fm0vf4c&#10;ko/vXUhK3d9NmxcQjib3F4YZ36ND7pmO5sKlFa2CRRjHfoybVbTyas4kcZSAOCqInlYxyDyT/2fk&#10;vwAAAP//AwBQSwMEFAAGAAgAAAAhAK7Um8vXAAAArQIAABkAAABkcnMvX3JlbHMvZTJvRG9jLnht&#10;bC5yZWxzvJLPasMwDIfvg76D0X1xkpYxRp1exqDX0T2AsBXHLP6D5ZX27WsogxW67ZajJPT9PoS2&#10;u5OfxZEyuxgUdE0LgoKOxgWr4OPw9vgMggsGg3MMpOBMDLth9bB9pxlLXeLJJRaVEljBVEp6kZL1&#10;RB65iYlCnYwxeyy1zFYm1J9oSfZt+yTzTwYMN0yxNwry3qxBHM6pJv/PjuPoNL1G/eUplDsR0vma&#10;XYGYLRUFnozDa3PdpGBB3nfol3HoGz7+6tAt49D9dYfNMg6b7zvImycbLgAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAqNbHqBMBAABJAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAEQBAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQC4muOSMAUAAFgQAAAOAAAAAAAAAAAAAAAAAEMCAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItAAoAAAAAAAAAIQChPF1MQmMBAEJjAQAUAAAAAAAAAAAAAAAAAJ8HAABkcnMvbWVk&#10;aWEvaW1hZ2UxLnBuZ1BLAQItAAoAAAAAAAAAIQBXSGLGaRkAAGkZAAAUAAAAAAAAAAAAAAAAABNr&#10;AQBkcnMvbWVkaWEvaW1hZ2UyLnN2Z1BLAQItAAoAAAAAAAAAIQBUFnO2NBoAADQaAAAUAAAAAAAA&#10;AAAAAAAAAK6EAQBkcnMvbWVkaWEvaW1hZ2UzLnBuZ1BLAQItAAoAAAAAAAAAIQAXCFswYjIAAGIy&#10;AAAUAAAAAAAAAAAAAAAAABSfAQBkcnMvbWVkaWEvaW1hZ2U0LnN2Z1BLAQItABQABgAIAAAAIQBf&#10;J4zQ4wAAAA4BAAAPAAAAAAAAAAAAAAAAAKjRAQBkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAA&#10;ACEArtSby9cAAACtAgAAGQAAAAAAAAAAAAAAAAC40gEAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVs&#10;c1BLBQYAAAAACQAJAEICAADG0wEAAAA=&#10;">
-[...1 lines deleted...]
-                  <v:fill type="gradient" opacity="0" color2="#f3f1e8 [3212]" colors="0 #f3f1e8;20972f #f3f1e8" focus="100%" rotate="t"/>
+              <v:group w14:anchorId="3CC59B2F" id="Group 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1in;margin-top:-64.5pt;width:843.25pt;height:204.2pt;z-index:251658240;mso-width-relative:margin;mso-height-relative:margin" coordsize="107093,25933" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQC4muOSMAUAAFgQAAAOAAAAZHJzL2Uyb0RvYy54bWzUWNtu&#10;3DYQfS/QfyD0Hq9ue0XWgevUQQA3MWIXeeZyqZUQiWRJrnedr+8hKWkv3tSu0xTtg2XeOXN45szY&#10;r99sm5rcc20qKeZRchZHhAsml5VYzaPf765eTSJiLBVLWkvB59EDN9Gb859/er1RM57KUtZLrgkO&#10;EWa2UfOotFbNBgPDSt5QcyYVF5gspG6oRVevBktNNzi9qQdpHI8GG6mXSkvGjcHo2zAZnfvzi4Iz&#10;+7EoDLeknkewzfqv9t+F+w7OX9PZSlNVVqw1g77AioZWApf2R72llpK1rh4d1VRMSyMLe8ZkM5BF&#10;UTHufYA3SXzkzTst18r7spptVqqHCdAe4fTiY9mH+3da3aobDSQ2agUsfM/5si10437DSrL1kD30&#10;kPGtJQyDSTyOp1mSRoRhMh1OsyxvUWUloH+0kZW/PrV10F09ODBoo0ARs0PBfB8KtyVV3INrZkDh&#10;RpNqOY+yYRqP4uFoHBFBGxD2EyhExarmZOjI4ozA6h4wMzPA7m+hFSd5QCsZpnkce7R6l+lMaWPf&#10;cdkQ15hHGvd7ZtH7a2NhAZZ2S1rCLa+quiZFXSF+BKIsIlraz5UtvYt4I79/ZbDf7zBESYCXIX5i&#10;P+WjjV/WmtxTxMlilThXcdHK7G+YTv9ig1toSrrk4YwES4NrGKb2N7lsx5NhP05rVdIw3IHQW9Jf&#10;761oLa8rQfAW82jocMPxxDBaczybN5jObFVz92Ct9Zp6aJxptXBfIR1UYdaNgGDdA/qWfah5WP2J&#10;F+ADCJ6eQogyxoUNuO473fkGow89qQUOdCcXuL8/uz3Aad0O/e7sYGW73m3lXs76zSef7nBzv8Pf&#10;LIXtNzeVkPqUZzW8am8O6zuQAjQOpYVcPiBawDGvCUaxqwpUvabG3lAN9cS7ICPYj/gUtdzMI9m2&#10;IlJK/fXUuFuPcMZsRDZQ43lk/lhTDSrX7wW4Ok1yyAqxvpMPxyk6en9msT8j1s2lBJETEEQx33Tr&#10;bd01Cy2bz0gcF+5WTFHBcPc8YlZ3nUsbsgRSD+MXF34ZJFtRey1uFeuiyoXi3fYz1aqNVwtl/CA7&#10;caGzo7ANa917CHmxtrKoPFl3uLZ4Q+j29Dg0dyo1HaWjJJ+MYXpQKZ8pSB4UauUU6rmqnk3G6XgY&#10;kVPSnqVpnEEJXyDt39iKwAhZ5VDaVcVm+GkTHFqPpP3pQgC77NoxJhQTzbPOaKj+slavwsNWi6qu&#10;7IOvKxAbzihxf1Mxp++us8M/yUexwy2DkncPEEoIHz3d4rAVel2xa8m+GCLkZQkB4xdGQaVa2Roc&#10;Lvfdg3sXUHYv8adk3U22LoOwR2XBCdRCyfFWsnUDCQs1lOY1tSjgTFkpg0CZ8WbhVFW/X7bCajRz&#10;uurqpzQZ53Abl4UW1AJqZzW3rPQ64xWu0+B+wrvVeRLwdJmTLDbIDcizFMHgBemo6hiP8sloAhI+&#10;Jmg6GmfZEDFwxM+eZLtM+cxk+o0s4R4opHnvBbrBATT+R5RNsjzJkilE8ZCyqVONQw7+Y5R1hPjB&#10;DM2c+d/BQLf5iHOgFNiWxUmKUs2f3pe7WTxBaRMoN8rH41DjvJRxnk7HzHK54IfXucink3GSTPs6&#10;9865+IvcEo+ns6Etc4ndYrjVKjf+jYIXJ6YongN00+EERDuAbpRmSZJkAbpJPkxSj+1Lodsr5lx1&#10;R1BmjJwYuOd8osyz28UWpu1y7r9bywCiUMegEWoYNEL9gsaLaxf7X6pcdund1zP+z1e0Dv4+3u/7&#10;Vbt/CJz/CQAA//8DAFBLAwQKAAAAAAAAACEAHfUiwD5jAQA+YwEAFAAAAGRycy9tZWRpYS9pbWFn&#10;ZTEucG5niVBORw0KGgoAAAANSUhEUgAAAs4AAAK4CAYAAABkl3vwAAAAAXNSR0IArs4c6QAAAARn&#10;QU1BAACxjwv8YQUAAAAJcEhZcwAAHYcAAB2HAY/l8WUAAP+lSURBVHhe7N0HeBTXuTdw7v1yEzvl&#10;ptwkNze9OM1JHMdptmMHGxU6qIBtelFBSAhJCNSlVUeApFUFVOi99957B9NNM5hqOjY2TZj5npnZ&#10;2Z098545Z8/MNum8z/N/yG2xDdrd3/3nfWdbteLDhw8fPnz48PGDOW/t962PKyNf/bgqKvBaVWT/&#10;K5WRidcqI3KvV0U2XK+KnHW9MnLT9cqBUj6uHHjmelXE+etVA6XccMqA8zeq5Vyv6r/phi03q/rP&#10;ulnTr+F6Zb/cG5X9Eq9X9ev/cVWfwI8r+716pa7Hd9G/Hz58+PDhw4cPHz58vDZ36qK/eaMy5i9X&#10;K2LCr1mjR1ypHDTuWmX06muVUaevVUQ//bgyWvi4Mso5VWIipVy3JwLJQCk31KkegKS/cFOTfup8&#10;eKO674abNX0ablX3Tb9d2+fdm7X9/36llKOaDx8+fPjw4cOHj5vmo/LBv7xcPjjwijU26qp18Mgr&#10;1pg5Vypi9l2piLl9tSJGuFYpZhCSaHvYAS0j2iCgpdyq6SvlZk2fT25V9zl0s6b3gls1fcbcrOoT&#10;e7umd7sb1X1+I1gsX0L/2fnw4cOHDx8+fPjwwc6lsiF/vlIxOOKSNXbc5YrB+65UxApXKwYDiXGK&#10;RwFdZQzQcvog6X34dnXvCbdreg++Wdvr74LQ6j/Q3xs+fPjw4cOHDx8+LXiuWgf//lJ5bJ/LFfGV&#10;V6xxOy6Xxz25UhEnOBLrFHMAjSCaGdBoC43imQXQfYTbNb2F29W999+q7j3+dnWvyOs1PV9Gf9/4&#10;8OHDhw8fPnz4NPO5WBb7wsWyoe9dKo8vvWwdsvmSdchnl61DBHWuWOPkuARoZ0SzA1pGtFFAaxHN&#10;COia3sKt6l5Nt2p677xd07vqTm3vvrfG9XoR/X3lw4cPHz58+PDh0wzmUln8q5fLEkZeLB+666I1&#10;vumSdagg5rI1HgkHNIpnNaCdUt3r0O3antZbY3sGor/ffPjw4cOHDx8+fPxozlsTXrtQOjT7UnnC&#10;5kvlCYIjQ+XY8EwDaDuiDQMaRXQzAHRNLzF7btf2LLpb2/Nt9M+BDx8+fPjw4cOHjw/O+dJhv7tQ&#10;ljTkYlnS4o/KEz67WJ4oOKLGswrRhgHtjGgtnj0LaA2iPQjoWzW9nt6q7bX6dm3P4Xf5XjQfPnz4&#10;8OHDh49vzbmKof97oXRYrwtlSZMulCVd+qg8SbjoFDWeOaA9AWhbbt6p7Tnrbm3PiGvWd3+O/rnx&#10;4cOHDx8+fPjw8cAcs1i+fL4sqcOFsmHlF0qHHfmobJigiQmA1iKaAxrFMxHQtWJ6nrlT02Pcreoe&#10;4Xfqun8T/fPkw4cPHz58+PDhY/Kct1ieO182PPF86fAzF8qGCxfKkqV8ZA8NoFFEo3j2T0A7EI3i&#10;2XcAfae2p3Cntsel29U9cu9a+30L/fPlw4cPHz58+PDhY3DE3eXzpcMzL5SNOHihbIQgo1kdHwO0&#10;BtEc0M4NtJgep6SDwuper6B/3nz48OHDhw8fPnxcnLNlKX86P2ZE7vnSEUfPl44QlMh4hgAtI9oo&#10;oLWI5oBG8awFtBbRWjwDgK7p8eGd2p6jb9W890/0z58PHz58+PDhw4cPYc6MGvHKh2NSis6Xpn5w&#10;vjRFcI6XAa17SOh5QDsQ7d+AvlPT49Kd2p7WOzU93kB/Hvjw4cOHDx8+fPgg8+GYtH+eK00b/WFp&#10;6rkPS1MFJeft4YB2CdB2RBsFtIxoo4CGEY020D0/vl3zXi1/JjQfPnz48OHDhw8w50pT3zg3Jt36&#10;4ei0ix+OSROklCrxHKC1iOaAJgNai2g2QNsQ7QD07Vu1Perv1fYKRn9e+PDhw4cPHz58WtycHz38&#10;B+fGpE86Nya96dyYdEGJHc8c0FhAOxBtFNAQon0H0NKTOGp6Lrpe0/sF9OeHDx8+fPjw4cOn2c/Z&#10;MZbvnx2dmXJuTPqJc2MyBOdwQBsHNHRIyAJoGdFGAa1FNAOga3pevF3bM//e2J6/RH+e+PDhw4cP&#10;Hz58muWcGZ3Z/czojBVnx2QKSrR49iygHYjmgKYGtAbRKJ7dA+jbtT223KruMQD9ueLDhw8fPnz4&#10;8Gk2c7Y0+69nR2dVnx2def/s6Czh7OhMORzQLgEaRjQLoKEncfgVoCfdqe3RGv0548OHDx8+fPjw&#10;8ds5Vmb5zpnR2cNOj84+cmZ0tiBGhrMSzwP6vM8BWotoNkA7I5od0DKijQJai2hzAX2rtueHt2p7&#10;5dyp6P5T9OeODx8+fPjw4cPHr+ZMqSXk9OjsJWdG50hgRuN1QNtbaBTPHNB+A+iaXsKtmp4b7tT2&#10;6o3+/PHhw4cPHz58+Pj8nBqZ9edTo3Ksp0dl3z09SkSzOm4GtB3RvgJoGdFGAW1HtGFAo4huNoBu&#10;ulXbs+F2Vc9/oT+PfPjw4cOHDx8+PjmnRlr6ny7JvXl6lEVwJEdK8wE0gGgmQNsQbRjQzojW4tmz&#10;gNYg2pOAru51/2Ztz+GCpfWX0J9NPnz48OHDhw8fn5hjRZYXPyjJHXdqVK5w2im+B2gHon0X0Jc4&#10;oI0BurbX9Fs1vf+J/pzy4cOHDx8+fPh4dT4Ymdf1VEnu+lOj8gQ5uVL8E9DOiGYGtA3RxgGNttAc&#10;0CiedQC9h+8+8+HDhw8fPnx8Yo5ZLF8+NSo/+VRJ3gUHmtXxDUCfMw3QEKJZAI0iGsWzfwLa2Nd5&#10;uwfQt6p737ld0zPv07oe30V/fvnw4cOHDx8+fDwyZ0ry//DByPzxH5QUCB+U5Es5JUaDZ18CNPQk&#10;jmYKaA2iWzygZ96u7vEa+nPMhw8fPnz48OHj1vlgVH7IyZL8DTKa1fEGoG2INgxo6JCQBdAyoo0C&#10;Woto3wO0A9G+Amgtop3wXNNr362q3n3Rn2c+fPjw4cOHDx/T57zF8tzJkYUjTpYUXjxZUih8IAXF&#10;c3MENIpoLwNa90kcHNB6gL5V3evezepeBdfG9v4++vPNhw8fPnz48OFjypwcmf+nkyML60+OLBJE&#10;NKvjPkDLiDYKaBjRvgVoLaKbCaDtiDYKaBnRRgGtIPpWda/Z1/kzn/nw4cOHDx8+Zs+JoqKwE8VF&#10;m06OLBYkOCthATSIaBZAaxHNBmhnRHNAexLQEKJZAK1FNCWg99+p7tUP/Xnnw4cPHz58+PBhmpMl&#10;JYNOFBd9dGJksaDE1wF9hgPaI4B2INp3AX2zWh/QN6t737td2zsF/bnnw4cPHz58+PBxaY4Xlww/&#10;UTzy9omRIwU5DjyDgEYQzQ5oGdHGAY220L4HaAeimxugnRHNDmgZ0cYBjbbQajz3eSruPV8s6/Y8&#10;+hrgw4cPHz58+PDRHfH5zMeLRuYeH1ny+PjIEuGEFAXPrICGEM0CaBTRKJ4pAe3iISEHtBgUz6yA&#10;hg4JGQCtQTSKZxcBXdPb+mnlgO+hrwc+fPjw4cOHDx9wThQX/8/x4pLS48WjhOPFJXJGyvF1QGsR&#10;zQHtHkBDLXSzAXTDx+U9f4m+Lvjw4cOHDx8+fJzmeMGYnx0vHjVeRrM6JEA7I5od0DKiWwKgHYhG&#10;8ewtQGsRzQZoZ0SzA1pGtFFAaxFNBehZH9f2fQl9ffDhw4cPHz58+EhzvKTkD8eLRk8/VjxakIPi&#10;mRXQ+ENCDmj/APRl0wCNItp3AX2zus/y27W9X0dfJ3z48OHDhw+fFj7Hi8f882jR6CXHiscIchQ8&#10;y/F1QGsR7WVA2xHtK4CWEW0c0LYW2ocBrUG0EUBX9918q7ZvMPp64cOHDx8+fPi00DleVBpwpKh0&#10;w7GiMYIUO55pAG1DNAc0NaAdiDYKaADRTIC2IdowoJ0RrcWznwK6us/+W7V9wtDXDR8+fPjw4cOn&#10;hc2R/NKQI0Vj9hwtKhUcMQvQKKI5oP0N0Jc4oGVAV/f94FZ1H/5FKXz48OHDh09LnfcLSt84UlR6&#10;/2hRmSBHjWc5vg5oO6I1ePZ3QDsjmhnQNkQbBzTaQvseoB2IRvFsDqBvVPdtul7Ztxv6OuLDhw8f&#10;Pnz4NPM5Wmhte6So7MCRonIbmtWhAbQzorV45oBGAa1BNDOgIUSzABpFNIpnDmgA0OduVPd7D309&#10;8eGDneU1HX6wzNr1rVXWrm+tsHYNWWXt2n9VVdf+qyq75kqpCrGurgyZtLayy6Q1lV02iVlb1XWe&#10;9F9XdWlYU9k5V8zaqs5D1lR17b++onPvddaub4lZUxH6x02W1l9C/5p8+PDhw8e8OVpU/q8jheVb&#10;RDQ7hwOaA1oGtBbRjIDWILpZAPrwjeo+ndDXFZ8WPCKOl1d2fX15RUjv5ZUhOSsqu05eURGydWVl&#10;yOWVlSGCmFWqrK5yzpqqrvasVWUdkvWqbHDkkw1VXQ5trO6yYH1V5zEbKjsP3ljdte2mms4vCBbL&#10;f6J/r3z48OHDh34O5pf9+XCBdfmRQqtgjwbQaAvte4B2IBrFs7cAbUO0YUBDT+JgAbSM6JYAaAei&#10;PQnovjtuVvd7C3198WkBs7ym+w+WVYS+t7wqzLqsouuqZZUh55dXhghiVqiigBlFMyucMWiWsrG6&#10;iz2bVNlc3fnu5uouuzZXd5m0qbJz4qaari+j/zx8+PDhwweefQWVvzpcWDH7cGGFcFgNZ28A2obo&#10;lgBoGNEsgEYR7WVA6z6Jo/kD+kZ1vzU3x/b7K/o649PMZnFllxeXVob1WVYZUrm0InTHssqQx8sq&#10;QwUxCphdgTMtmmnhvFEFZ2c0O2eLLZurOp/aUtV5xtaqLkmbq7q+ubOs2/PoPzMfPnz4tPR5f8zY&#10;7x8urGw8XFgpyHBWYtUimhXQGkQ3F0DLiG4JgNYiupkA2o5oo4CWEW3Hc2W/BTfHDvwt+nrj48cz&#10;vyLs1wutIT2WlIeWLakM2bK4IvTzpZWhghIFzcso0cwKZxo067fNWjQr2apOVZdjW6u6TN5W1XnI&#10;tsrOr/KdaT58+LT02W+p++qhgsoKGc3q+B+gHYg2CGgQ0SyA1iKaDdDOiOaAJgPagWijgIYQ7QKg&#10;q/pNvlXW90fo646PH83S0k7fXVgRMmSRNWTX4opQYYkSFZid0UwPZxY008IZ1za7Audt9nQWtsu5&#10;tL2mk3V7TQe+1sGHD58WOe8XVha8X1AlSNHgmQPaXYDWIpoDGsVzcwH0jar+NedKor+Jvvb4+PAs&#10;ru7yw4XlIf0WWUOnLaoIvSaCWYmCZjyc8Wg2A844NNPCmRbNDjh3dsC5Rs4O8dfqTht21HRK217d&#10;5W/o7x8fPnz4NMc5lF+deqig6gs7nFWA1iK6mQAaQTQ7oGVEtwRAOxDd3ADtjGh2QMuI1gV0Vb8S&#10;/hADH59JltbPLawI6bSoMrRioTX0+KKKUEGMBs1A20wLZxY008IZh2ZWOANtsx3N6uys7nxnZ02n&#10;uTuqO0fvrur8C/T3lQ8fPnyawxwqqI47VFB97/2CakEOgmc/ArQD0UYBDSGaBdAoolE8UwLaxSdx&#10;cEDjEM0CaOiQkAHQakRX9c9CX4d8fGAWWbv+fL41LGthReiZhTYsq6OBs27b7HwU6M62mRbOODSj&#10;cHalbbajWZVdYqo73d9Z3WnSzqqOgejvMx8+fPj46xwoqGl3qKCm6VBBjSBHwTMHtLsBrUU0B3RL&#10;AvT1qn790dcjHy/NgorQoPkVYeMXVITdXFgRJlChmQhn19tmVjjj0GzGUSCubSbC2ZbdYqo7rdpZ&#10;3Sly29iO30Z/7/nw4cPHX+Zw4dhXDxXU7HWgWZ1qFaKbG6CdEc0OaBnRLQHQDkSjePYWoLWIZgO0&#10;M6LZAS0j2hVAX6/qf+5aVb+O6OuSjwdnfkVYhwUVYRPmW0M/WSCBWQkFnHXR7J+PoMPDWdU2A2sa&#10;ajSDcJbSSdhT03HDrqoOse+PDf0++mfBhw8fPr48J4qr/+dQXu2Mg/m1wqECJSie/QfQMKJZAI0/&#10;JOSA9g9A2xFtGNAoot0A6MqBq29U9/kN+vrk4+aZbw0LmW8NnbagIvSBCGZnNIeR0UyEMx2aWeFM&#10;g2az22aX1jQ0aFbgbM/WvdUdE3ZXtvsx+mfDhw8fPr44B/LH5h3MHyuIcFbCAe0ZQGsR7WVA2xHt&#10;K4CWEd0SAC0hunJAtdCq1X+gr1E+Jo94kTmvPPyd+dbQOfOtoU/n28CshTNF2wwcBarbZlo406KZ&#10;Bc64tpkVzri2mQ7OTmgW9tqyp7rT7t01nUbsHdvxl+ifFx8+fPj4yhzIr+19IG/cHRnOShyAdiAa&#10;xbO3AK1FNBugbYjmgKYGtAPRRgENIJoJ0DZEGwa0M6K1ePYsoG9UDRiKvk75mDhzK0LemFsRuknE&#10;shIYzfptM92aBh7NrHCmQTMtnGnRDK5pmNM22+EspbaTsK+207W91R0T+Zeq8OHDx9dmX17NP/fn&#10;jd1zIH+ccNAe/wW0HdGGAY0imgPaY4AuMwfQWkT7D6A/rhx45kbVgPbo65WPwZlb2f2vc60hNfMq&#10;Qj9ToxkPZ7a2mRbOODSjcDazbWaFs7vbZiX7ZDjLqem0+kBtp3fRP0c+fPjw8cbstDR850De+OkH&#10;8scLIpyVeBfQMqJbAqDtiNbg2d8B7YxodkDLLXRLALQD0Wo8R6y8XhPxAvq65cMwy8f2/PYca9iw&#10;edawI/MqwgQxZDRTwlm3bXbvUaAazbRwxqGZDs5sbTM1nNVoru0k7JfS8cG+2k5j91V1/Af658qH&#10;Dx8+npz9ueMtB/LGC/YggHYg2iigAUSzABpANBugnRGtxTMHNApoDaKZAQ0hmgXQKKJRPDcTQFcO&#10;rERft3xcnNnWsJA51rDF86wymOnhTIFmIpxdRzMrnHFoNvsokPkRdLao0UwHZzkHajse21/bafj+&#10;0k7fRf+M+fDhw8fdsy9/fM/9uXW39ufVOeDsDUAXmANoLaI5oFE8txRAaxHNCGgNoj0P6I+rIp5d&#10;r4oYgr5++VDMzIrwl+Zaw8rnlIfdnSuiWQVnHJpZ4Qyj2b1tMy2ccW2z63A26xF0rqNZhrOc/TUd&#10;lx6o7RCG/nnz4cOHj7tmb17d3/fl1e3an1cviHBWwgZoZ0SzA1puoX0a0DZEGwW0A9Eonr0FaBui&#10;DQMaehIHC6BlRLcEQDsQrQPoyohT16sj26KvYz6YmVvT/etzKsKGzLGGHRDBrMS1tln/KNDMtpkV&#10;zjg0a+FsXtvMsqbh4lEgCGcFzWIO1nYU2+dPDtV0qDhU0+Fl9M+fDx8+fMycQ5ZJ39qfVz9VRrM6&#10;DkBrEM0MaAjRLIBGEc0B7SlAw4hmATSKaC8DWvdJHD4I6MrI5R+PHcyf0EWaGaUhf51dFjp5jgrM&#10;em0zHs7G22ZaONOimRbO7mmbtWsaph4F6qAZgrOSQ7Uddx+q6dgL/Tngw4cPH7Nmj6U+a19egyBG&#10;i2f/A7QG0ayA1iC6uQBaRnRLALQW0c0E0DZEX6uKbEBfz3xUM8ca9u4ca+h2Ec20cIbRrN820x0F&#10;4tHMCmcaNNPCmRbN4JqGC22zGXDGodkGZ+FgTcfbh2o75u6pDvkf9GeCDx8+fIzMnrzGgH2Whov7&#10;cmU4GwM09CQOFkDLiG4JgHYg2iCgQUSzAFqLaDZAOyOaA5oMaAei6QF9rTLywbWqCP5kLnTmlnT/&#10;5uyysKzZ1vDrJDTTwZmtbaaFMw7NZsAZh2ZWOOPaZlo4U6EZfQQdJZxFNCt5X/y1psOM/ZXtXkV/&#10;Pvjw4cOHZTZZNn1pT27jtH25jYIjzoCGEc0CaBTRHNBEQI80C9Ayoo0CWotoDmgUz94A9LWKyFXX&#10;a2J/gL6+W+zMLA//26zysCmzreESmElwJqOZEs66bbN7jwLVaKaFMw7NdHCmPwp0Z9tMgrOcDnuO&#10;1Hbojf6c8OHDh4+rs8cyMXJv7gRBjDOe/RPQWkQ3F0BDT+JA8cwBrQa0A9HNDdDOiFYAfa0iOg19&#10;fbfImV3R7b3Z1rAdMpodcMahmQ7OFGgmwtl1NLPCGYdmCc4+0zYbeQQdGc3OcJbwfOfw2I55++v4&#10;Y+v48OHDNnss9b/ZmzthuwJnY4B2RjQHNBnQ8Nd5swAaQjQLoFFEo3imBLSLT+LggMYh2lVAR33w&#10;cXX0a+jrvMXMJGvXb80qD8+eVR52Q0Sz0baZFc4wmtngTItmWjjj2mbX4UzfNuPhzIZmWjir0XxY&#10;zFg574/tOPNIdaeW+0Lhw4cP8+yxTCjemztRcMQZ0FpEc0CjePZ9QMuINgpoLaI5oH0S0BVRdejr&#10;vEWM+Ki5WdbwdQqY9dpmCc4utc3uPQpUo5kVzjg008LZNTSzHwW64xF0EJr14HxE/vXa+zWd3kB/&#10;jvjw4cMHN3uyJ7bdnTPx6h6LGs4uANrFQ0J3A9qB6OYGaGdEc0CTAe1ANIpnbwFai2g2QDsjGgL0&#10;1YqoJ1cqI1vWU7jEfeaZ5WELZqnQrAdnXNuMh7Pvtc20cKZBMyuccW0zHZx10IwcBZrZNitwlvHc&#10;4cyR2vYD0J8nPnz48EFnk2XSc3tyJs/aY5kkOILimQPaXYCGEc0CaPyTODig3Q1oGdFGAW1HtGFA&#10;OxB9tSJ63aXKyB+jr/tmOdPLwt6eVR6+Vg/NtHCG0ayFs5ltMyuccWhmgTMtmsE1DRfaZmo4M7TN&#10;tHBW0OxI+2tHxnYYiv5c8eHDh4969lgmxeyxTBYccQa0FtEc0CieWwqgtYj2MqDtiOaA1gP01aro&#10;LPR13+xmpjW0y8zy8F0imvXgjEMzHZzZ2mZaOOPQzApnGjSzwhnXNtPCmQrNJj2CzgnOQNus5OjY&#10;DmI+O1rbIVOwWP4T/Rnjw4eP/43QqtV/KEH/Zyyz2zLhxd2Wybt3O8HZfwHtQDSKZ28BWotoNkDb&#10;EM0BTQ1oB6KNAhpANBOgbYg2DGhnRGvxDAC6YtDZG1Uxb6Kv/2YzM8pDe82yhh2D0Gz0KFCvbQbh&#10;rNs280fQuQRnSjTTwlmvbbahWcox6df2JfvrAr+J/qzx4cPH98eOZUEVi+U/BUEwjOddlsmjd1um&#10;CI6geOaA1gJaRrRRQNsRbRjQKKI5oD0GaBuijQJai2jzAX3VOmgi+vpvFjPD2m3QjPKwjxQ0o3D2&#10;RtuMhzMdms2AMw7NEpxNbJtZ1jS89Qg6V+Asp33t4cp2LWPPiQ8fPx8NlkUoK5nb/f9JMfifJO3O&#10;ntZxV86UG85wdgBai2gvA9qOaA5oTwPa2Nd5+zKgnRHdnAF9xTro2dWKmH7o+4Bfz6zy8OEzrWG3&#10;1WjWwpm9bWaFM4xmejizoJkWzri22XU407fNeDizoZkWzixodoZzB+FYbfupR2s7/B792ePDh4/3&#10;B4tlBcrqWFp/SfwV/fdwZXZmT9u2K2eqsFuJBs/+A2gHoo0CGkA0C6ABRLMB2hnRWjxzQKOA1iCa&#10;GdAQolkAjSIaxbNHAX1GsFi+hL4X+OXMtIYmzrSGC2LwaIbbZgnOLrXN/BF07mibWeFMg2ZWOKvR&#10;fNyRbcdqWn8d/Rnkw4ePZ0e9r0yNZTGbVGHcdd6VM/3dXTnTBEc4oImAtiHaKKC1iOaARvHs+4CW&#10;EW0U0FpEMwJag2g8oK9UDo5H3w/8bmaWhyfNLA97iKKZFs64thkPZ99rm2nhjEOzGXDGtc10cNZB&#10;s8lHgbhH0LkAZ+HE2PbTztR2/Qn6s8iHDx/3jgbKelhWoKzGct1f/0vMMcuLXxYjWFoxrWvszJ4+&#10;zxnODkDbEa3Bs78D2hnRzRrQNkQbBbQD0SievQVoG6INAxp6EkfLAPSVipjNV+qi/fdbhmeUd4uc&#10;UR52w5W2mRbOMJop4czYNrPCGYdmWjizoBlc03ChbaaGMwOaaeFMi2YtnDsIJ2o7jD0ytuO30Z9J&#10;Pnz4mDsaLEP7yiiW1a0yiuW53dVxeV1jl2V62I6cac925UwX5KB49h9AaxDNDGgI0SyARhHNAU0G&#10;tIxoo4CGEc0CaBTRXga07pM4mAEdg74v+MXMsoa9O9Mafk5BMy2ccWimgzMFmoG2mRbOODSzwpkG&#10;zaxwxrXNtHCmPQo0s22W4Gy4bXbk5NgOozZZWjePfSc+fHxosFhGoewilp9VtvuKOuL/LvrXJs3O&#10;rOkzd+ZMF5RwQJMALSPaKKA1iGYFtAbRHND+Bmgtoj0O6HV36qL960lbMyrCOsywhr9Pg2aPHwXq&#10;ts0t9xF0eDjj0UzbNtPCmbZtdgHOwoma9tnozycfPnxcG8P7yjYo02BZAvOk1s9Jmfvil9G/F73Z&#10;mT2j846s6Y93Zs8QpKgA7UA0imdvAdqGaMOAhp7EwQGtB2gHog0CGkQ0C6C1iGYDtDOiWzagB0eg&#10;7w8+O9OtYf+eaQ3fpkazHpxxbbPrR4EUaCbCmQ7NZsAZh2YJzia2zSxrGrRtMy2ccWhmhTMNmu1w&#10;rm3/4MTYdonozykfPnz0RwNlPSxT7CvrYdkO5Umtn7tY9urzYp7NefV58b9G/770Znv2zCk7s2cK&#10;cmx49iigZUQbBTSMaBZAo4jmgCYCeqRZgJYRbRTQWkRzQKN4hgB9uSJ25ZW66K+i7xE+NzNLw/8y&#10;vTxslR6aaeHslrYZWNNw51GgGs20cMa1zaxw9kbbTAtnHJpROLO2zfaM63D9g3Ed/Of/++TDx0uj&#10;wTLNvrIOltX7yrRYlsBc1+mr9lA+z3ln5sx227NnfrYje6YghgPaM4DWIrq5ABp6EgeKZy8D2sVD&#10;QncD2tjXeZsP6EvWwX3R9wmfmqll3V6YUR42dwaCZhTONGh2vW127yPozIAzDs20cKZFM7imwdg2&#10;s8IZh2ZaOLO0zVg4j+sgfDBO/Nftz34wrsM76M8tHz4tfbBYRqEMrWDoYBmFshrLCpSxWK7r9NVn&#10;U4O+Jkb866F/z9Bsz5rZuCN7liBHxrMzog0CGkQ0C6C1iGYDtDOiOaDJgIa/zpsF0BCiWQCNIhrF&#10;Mwe0IUCXxy4R6qL/C32v8JmZYQ2fJ6IZhbOZbTMezmxtMy2cWdBMC2ccmlnhTNM208FZB80mHwXq&#10;tc20cAbRrILzB+PaCyfHtrt5up5/uyCflj3e2ldGoayHZXXEf1/0nwGdHdmzArZnzbrrgDMloBFE&#10;swNaRrRRQGsRzQGN4tl9gIYOCVkALSPaKKC1iOaAZgH0RWtsD/T9widmenn4cAjNKJxxaKaFM4xm&#10;Sjj7SNtMC2cWNBttm6nhzIBmWjjTopkKznY0y3A+Na69cGhs+wWWol4voj/DfPg059FAWQ/LFCsY&#10;elimXsHQw3JN66+Ludn4+jfE/3v0nwedHVmzx27Pmi1sz56NwLkZAdrFQ0J3A9rY13lzQDcnQDsQ&#10;jeLZW4BWIbp8yHz0/cLrM708vOuM8rCPjMAZh2Y6OFOg2Q1tMyuccWg2+yjQnY+gY4EzDs0SnE1s&#10;m2E4t7fDWcxMa2jd94bH/gD9WebDpzmNBsu+sK+MwbICZQXLYp4pmRr0NfSfTT07Mmf/e3vW7Bvb&#10;s+YIEp5tgIYRzQJoCNEsgEYRjeKZA9pdgIYRzQJo/JM4OKDdDWgZ0SyAvlQe2w193/DaTBvT7cUZ&#10;1rD1rqJZhjN72+wynHXbZvc+go4WzjRtMx2c+SPocG2zKvf7F/Sf9D1LLP9qbj7NarBYRqEMrWDo&#10;YBmFMrSCoYdlFMpoq6zBcmW7/5YyTY7eNwhuy5pbKaNZHRKgnRHNDmgZ0UYBrUU0BzSKZ/cB2oZo&#10;HwG0FtFeBrQd0f4L6EvlQ2ah7xtembq66P+aYQ0bp6DZFTjj2mbXjwIp0EyEMx2aWeFMg2az22aW&#10;NQ1Ptc2scKZBMwxn57ZZzOlx7YXjY9sf+mdOzByOZz7+PH63r4xrlSEs1wV+U8zdSa2/Jf69ov/s&#10;4myyzPjutsw5Tduy5iJw5oB2F6AdiEbx7C1AaxHNAe0ZQDsQbRTQAKKZAG1DNADoixVD/4i+f3h8&#10;ppeFJdOimRbObmmbgTWNlvoIOjo4s6GZFs44NJsBZ/VRoLpthuAsZnVF1+W/zoib3cpiAT+U+fDx&#10;xdFAmRHLNPvKelhGoewylhUoY7CsRJjU+lvi3wf6+yDOloy5iSKa0ZgDaPyTOJodoO2I9hVAy4g2&#10;Cmg7og0DGkU0B7THAG1DtFFAX7TGj0TfPzw600pDu0wrD79AC2ccmjVwdqlt5o+g08LZeNvMCmcc&#10;mmnhzIJmLJx11jQUNCvJG9Vj3k/S4n3jP8bhwwczGiz7674yAmUIyyKU7Rn7xrel1HUCv8hga+ac&#10;5duy5glyaABtQ7SPAFqLaA5ozwHaGdFaPHsW0Ma+ztuXAe2MaC8Cet95a8K30PcQj8wsa8jvp5WF&#10;r1OjmRXONG0zHs5sbTMtnFnQTAtnHJpZ4eyRttlPH0GnB+czcj55Kydq20/Th1jRn3U+fLw5WCyj&#10;UIZaZR0so1CGWmU9LKNQhlplPSwrUAaxrEBZzIyOUp41BH/nWWOXb6C/P9syF76xNWP+QwecOaDd&#10;CWgHoo0CGkA0C6ABRHNAewbQGkQzAxpCNAugUUSjeLYBujzeO0eC08vDZk0vN45mWjjDaKaEs27b&#10;7HwU6M62mRbOODSjcDazbaaGMyWaWeBMi2YqOOu0zRg4i3+ft36RPuTqT1LjctGfdz58PDUtYV9Z&#10;F8s2KNux3BD8nU+qA/5HjPQ/F1r9h/r3a1vmgtytmfMFdTigvQVo6JAQxTMFoG2INgpoLaI5oFE8&#10;uw/Q0CEhC6BlRBsFtBrRF8uHjle/h3hkppeH9ZleHt5kBpxxaKaDMwWaiXB2vW1mhTMOzWYfBfJH&#10;0LncNttTOurdVT9Ljxd+lhafiP7c8+HjrtFAmRHL/rSvDGFZgbIay8+myPm0rvV3xYj/3Mrv286k&#10;Oc9vyVywfWvmAic4+wugjX2dNwe0TwCa8uu8SYB2IBrFs7cAbUN0cwR0WcLZC2OG/ML5XdiNM31M&#10;2M+ml4VvYEWzDGf2ttllOOuimT+CTgtn42imhTNt20wLZ9xRIE3brOTsuPaPAnKi1v80fcjdn6bH&#10;x6E//3z4mDUaLLe0fWVMqwxiWZVnKx0Hgpsz5neW0awOBzSKZzMArUE0M6AhRLMAGkU0BzQZ0DKi&#10;jQIaRjQLoFFEew7QF8oSopzfkd04U8vDLCKaWeGMa5vNPgo0s21mhTMNms1um1nWNNx5FKhGMyuc&#10;cWjGwpmxbT5ry0Jr2K4XMoYc/nlG/JWfpcUNQF8DfPiwDhbLKJShVlkHyyiUoVZZD8solKFWWQ/L&#10;VCsYOlhWoAxh+dmEdt9Tcn9s0PfFvzfl93NL5sLKLZkLhS2ZC6RwQHsL0NAhIQugZUQbBbQG0ayA&#10;1iCaA5oMaGdEexvQWkTLeL5QljDH+d3ZTTPNGv7WtLLw866gmRbOuLYZD2eKthk4ClS3zbRwpkUz&#10;C5xxbTMrnHFtMx2c2dBMC2ccmlnhDKKZ8hF0enAWkz2y56yfZ8QLP0+Pv//LzNg30NcCHz40w/eV&#10;8fvKNFgWoazk2VQ54l9P/L3dPmLxDzdnLDwuw1mJmwFN+XXeJEA7EI3i2VuAtiGaA1oTdwPagWiD&#10;gAYRzQJoLaKbI6A/Kk+4fbly2F/Q92xTx2Kx/Oe00rApZrXNtHCG0azfNtOtaeDRzApnGjTTwpkW&#10;zeCaho+0zbRwZkEzFs46R4FqNJPgfGZs+7N/y4pZ/4uMIcLPM4Yc/kVGfGf0NcGHDzQaKDNiuSXs&#10;K+thWYGymPsNbf5XzDMxUwL+R/x93pyxuO+WjEWCPRzQCKBlRBsFNIxoFkCjiOaAJgIaPCRE8UwD&#10;aBnRRgGtRbSfA7osaQT6/m3qTLOGD4TQzApnGjTj4czWNtPCmQXNtHDGoZkVzh5pm01+BJ3ZR4Hq&#10;ttnomoaYc7ZUjHl33S/S4+6KeP5letyuX6bHBqCvCz58xNFgme8r0+0rY7CsQNmO5YY2/ytMav0D&#10;MZ+Jv87t/v82py+eujljkSCGA9pbgHZGtLcBrUU0B7Q2KKBRRKN4pgS0i4eE7gY01dd5lyWtQd/L&#10;TZupZd1emF4WthWCMwuaaeEMo5kSzrpts3uPAtVopoUzDs10cGZrm6nhTIlmWjiztM1UcNZpm12H&#10;czvh7Nh2z9rnRaz7pQjnjCHCrzLiNvwqLe419PXBp2UOFssolKFWWQfLKJShVlkPyyiUoVaZGcsU&#10;+8p6WEb3lamxPP7N/xPzbHxbKTuyZv5lU/riq5szFgty/APQDkQbBDSIaBZAaxHNAe0ZQMNf580C&#10;aAjRHNCUgP7iUnliG/S93ZSZXh5eqKDZDDjj0EwHZwo0E+HsOppZ4YxDs9lHgfwRdOa2zSKcxcyx&#10;hh78dUbcBRnOUpb9OnXIn9HXCJ/mP3xf2fx9ZRTKelj+vDHwh0q2ZM0f4UCzOn4MaPCQEMUzDaBl&#10;RBsFtBbRHNAont0HaOiQkAXQMqKNAlqL6OYD6Aulw4rR93rDI7bN02zPbGZFswxn9raZFc4wmt3b&#10;NtPC2S1tM7CmoUYzHs7G0UwLZ9q2mRbOZh8FquH84Xg5/Qr6bVbg/IKcOb/MGvpr9LXCp/mNBsqM&#10;WOb7yngsK1DWw/IzVT4f1+ZHm9MX7dqUsUTYLAXFMwe02wHt4iGhuwFt7Ou8OaCbE6AdiEbxDAP6&#10;QtmwS+j7vuGZXh4+3l1tswRnl9pm/aNAM9tmVjjj0KyBs4ltM8uahjuPAtVoZoUzDs1YOJuAZvWa&#10;hhrOG6s7ffiHzNjDKjgLL6THTfp1xqAfoa8XPv4/GizzfWXiCgYrlhUo02BZSn3rH58oyXh1c/ri&#10;m5sylgoinv0B0DCiWQANIZoF0CiiUTxzQLsL0DCiWQCNfxJHswO0HdHuAfT5sqRX0c8B5plS1q31&#10;tPLwm66imRbOuLYZD2fjbTMtnGnRTAtnmraZFc64tpkOzmxopoUzDs2scAbR7Ma2WUlsUd/VCpx/&#10;rSQzrvZPaYO/jb5u+PjfYLGMQhlqlXWwjEIZapVZsdxc9pUhLNuhbMOymGe27M5pGLQpfakgRcKz&#10;twCtRbQWzzSAdkY0O6BlRBsFtBbRHNAont0HaBuifQTQWkQ3T0BfKEsegn4mMM+08vBqM9tmWjjD&#10;aNZvm+mOAvFoZoUzDZpp4UyLZnBNw4W22Qw449BMC2daNFPBWecoUI1mOjg7t81izo9vJ+yo6fjB&#10;i5mxh9Vw/k1mnPCbjNgxL8TH27/JjI//jCEs831l0/aVNVi2QVmN5QcTg38i5tnE4J9sz5xTuyl9&#10;mQxnDmgAzy0H0A5Eo3j2FqC1iOaA9gygHYhmAfSwyejnA9NMLQ1/fXpZ+FUIzaxwpkEzHs5sbTMt&#10;nHFoRuFsZtvMCmdc20wLZyo0t9BH0OHgLCa6oO9qBc4SmjPjhN+KyYjNQ18/fHx3jGKZ7yvjscyy&#10;rwy1yiiWxTyoC/ypmM0ZC7ZtTF8miNEA2o5oo4CWEW0U0DCiWQCNfxJHswO0HdG+AmgZ0UYBbUe0&#10;YUCjiOaAJgMaOiR0wPl86fBjF8uSnkc/K1yeqeXhZUbbZqNHgeq2mQrOum2ze48C1WimhTMOzXRw&#10;pj8KdGfbTAtnb7TNrHCG0CxmS1WXY3/IiDumhXPc099lxaWiryE+vjV2MOOw3AL2lfWw7I19ZahV&#10;hrD8oPHtn4k5UZTXemPask8UOHsH0FpEswHahmgfAbQW0RzQREADiGYDtDOitXj2LKCNfZ23fwL6&#10;wzHJ/0Y/M1yaKeXhf5tWHn7BKJxp2mY6OFOgmQhn19HMCmccms0+CjTWNrv3EXQaOJvYNsNwZm+b&#10;SWsaSi6MbycMLOi3WoGzhObMOOF3UmI/fTEzLh59LfHxjREEQQYzDssU+8p6WOb7ymz7yiiUISw/&#10;U2VPTmP8xvTlgiMsgIYQzQHtT4B2INoooAFEc0D7FaA1iGYE9PnS4cPQzw2XZnpZt5FG0Wy0bWaF&#10;M4xmNjjTopkWzri22XU407fNeDizoZkWzixtMy2cPXUUqEazAuf11V3e/31m7AdaOEt4/vj3mUMi&#10;0NcTH++OBswolvm+stf2lZ2gDGD54bjWP1ciTGr9821Zc+s3pK0QNqaLUQPaGdHsgJYRbRTQWkRz&#10;QHsO0NAhIYpnCkDbEG0U0FpEc0CjeHYfoKFDQhjQH44ZPhP97KCeqWWhf55W3u20UTjj2mYJzi61&#10;ze49ClSjmRXOODTTwtk1NLMfBTbfR9Bp1zRo0exK26ykT37/NSicf68kI+7+i5mxb6CvKz6eH/ta&#10;hg6W+b4yHss0+8p6WKbZV9bDsghlJQ/rg34hZnPGkt0inJV4FNAaRKN49k9AG/s675YKaBTRXgY0&#10;5dd5kwDtQDSKZ28B2oZojwB6+OlzJanfRD9HqGZqWbd8FjTTwhnXNuPh7HttMy2cadDMCmdc20wH&#10;Zx00I0eBZrbNrHAG0WzSmgaubdaD88KK0EO/zYy9o26bFTi/KCYj7tjvM2K7oq8tPp4bCc0KmDFY&#10;plnBYMUy1b6yDpZbwr6yHpYVKEuZEPBLMSeKRwevT1vxYEPaSjucXQM09CQODmh/ArQG0cyAhhDt&#10;Y4DWILq5AFpGtFFAw4hmAbQD0RdKRwSgnyXEmWTp99y0svC7LHDGoZkWzjCatXA2s21mhTMOzSxw&#10;pkUzuKbhQttMDWeGtpkWzrRopoIzZdtMB2f6tlnMR+PbCUG5UdtQOEtozowT/iDhOXbvH9PjgtDX&#10;GB/PjIRmRizzfWXP7CtjsWyDslPGv/2rPTlTkjekrRJkOKtjBqBlRBsFtBbRHNAont0HaOiQkAXQ&#10;MqKNAlqDaA5oCkBrEc0GaGdE0wL6wzEjXD/yn2rt3h+HZlY449BMB2e2tpkWzjg0s8KZBs2scMa1&#10;zbRwpkIzfwQdEc4imsWUjX5vB9g22+D8h8xYMZv/kD3kX+jrjI/7x2Jp9Z8KmHFQhrDM95XJKxh6&#10;WKZZwXAFy2KeTZazJXP+lPVpqwQxLRrQlF/nTQK0A9Eonr0FaBuiOaA1cTegHYg2CGgQ0X4F6Hno&#10;ZwlxppaHz8DBmRbNRo8C9dpmEM66bTN/BJ1LcKZEMy2cvdE2s8IZh2YcnI+O7XDr5cyYIyicFTT/&#10;UUyW9OvKl7Ji/oK+1vi4f8TWGYWyHpZRKLuMZYoVDFYs0+wr62HZF/eVNVAGsPywofULYp41BL+w&#10;MX3ZQQXOrgEaRTQHtOcALSPaKKBhRLMAGkU0BzQR0OAhIYpnGkDLiDYKaC2izQP0udKUC1dKh30X&#10;/SzBzsyK8JemlYdfNwpnb7TNeDjTodkMOOPQLMHZxLaZZU3Da4+gY4AzDs0wnNnbZpY1DQXNYi6O&#10;bydEFPZfg2ubFTj/SUzm4Pl/yor5Lfqa4+PekY8Du3+Z7yv73r4yCmUclsU8mhj466Mjx3Rel7Kq&#10;aX3aasER3wG0BtHNGdA5KJ5ZAa1FNBugnRHtbUBrEc0BrQ0KaBTRKJ4pAe3iISEE6PNlae3QzxLs&#10;TCnrlsyCZi2c2dtmVjjDaKaHMwuaaeGMa5tdhzN924yHMxuaaeHMgmZaOKvXNDz9CDocnBeVh+z+&#10;fWbsDRTOTmjOihVekn4dPPUPmYN/gr7u+Lh3xNbZCJb5vjIey0b2ldVQxmFZSn3Ab8TszJmctC51&#10;jbA+VQ1nHKBRRHNAqwHtQLRRQEMtNAe0PwHagWijgIYQ7aeAHp0yHP0cwc608vBVLHCmaZslOLvU&#10;NvNH0LmjbWaFMw2aWeGMQzMWzjprGnpHgWa2zQqcPxrf7ovXsmMO6LbNNjiL+XPm4HmtLZYvoa89&#10;Pu4daceZAGUIyy19X1kPy0b3lRUo62FZzDNbtmXNqRLhrMTbgDb2bYQ+DGjwkBDFMw2gZUQbBbQW&#10;0RzQKJ7dB2jokJAF0DKijQJai2j3APrcmNR69DMEnMllYW9PKwt76iqaaeGMa5vxcPa9tpkWzjg0&#10;mwFnXNtMB2cdNJt8FNgcH0GHollJ+sjeqyE4a9Bsy8tZsWWvJiU9j74G+bhvpF3nOd2eR6HMimW+&#10;r2wMywqUISwrUBbzqPHt34p51vj2bzdnLF60LnWtIIcD2r8BjSIaxTMloF08JHQ3oI19nTcHtM8A&#10;enTaevQzBJypZd2KzGybaeEMo5kSzoxtMyuccWimhTMLmsE1DRfaZmo4M6CZFs60aKaCM2PbDMOZ&#10;vm3Wg/Omqi7HXsyMvUFsmx1wFl7OGlyAvgb5uHekp2rwfWWf2FfGYVmBsoJlMY8mBf9OzMb0Ffsd&#10;cMYAWoNoDmg1oGFEswAaQjQHtD8BGkY0C6DxT+LwY0CfQz8/NDO3pPs3p5eF74XQzApnHJrp4EyB&#10;ZqBtpoUzDs2scKZBMyuccW0zLZxxR4HubJslOPtJ20wLZxyaxVwa31YIskTt1IOzM5pjhb9kDn72&#10;ctbgdPS1yMd9I1ha/eeVur9+FYtlvq9MxjIKZaBVZsWyAmU1lh81BP5ezJ2qd/68NnX1x2tT1yFw&#10;5oCGEK3FMw2gnRHNDmgZ0UYBrUU0BzSKZy2gtYhmA7QN0T4CaC2i3Q/oj8rTfol+hjjN1LKwcKNt&#10;s9GjQHPb5pb7CDo8nI23zbRwpm2bXYazTtvMCmccmmnhLKJZjKWk13bcUSAI56zBwl+yYj57JWtw&#10;Avp65OO+EZ/rDGHZE/vKelim2VfWxbKf7SujWLZDWYVleya0efHUmMKOa1PWCSKclWjx7FlAOxDt&#10;u4DepsEzB7Q7AO1ANIpnDmi/BfTotED088NpppWHTzIKZ1zb7PpRIAWaiXCmQ7MZcMahWYKziW0z&#10;y5oGrm1mhTMOzaxwpkEzDGf2tpllTQOHZjWct1Z3+fyPGYNv6sHZGc2DhVekxNx4JSc2Cn1N8nHf&#10;SLvOQKvMimW+r+z6vjLUKqNYFvPMlgOW+pi1KesFCc/+AGg7oo0CWka0cUBDLTQLoPFP4mh2gLYj&#10;2lcALSPaKKDtiDYMaBTRzQvQZ0dlRKOfHU6DW9PQQzMtnGnaZlY4w2imhzMLmmnhjGubWeHsjbaZ&#10;Fs4saKaFs3pNw1ceQYeiWczl8W2FNjlR2wlHgQCcBwt/zY658EpObC/0dcnHPSN+DbcIZ76v7L19&#10;ZQ2UASw/rn/7D0p25UwvkuGsxPOA3mAaoCFEswBai2g2QNsQ7SOA1iLa9wDtQLSPABpANBugnRGt&#10;xbNnAW3s67yNAjpjJPrZYZ8Zpd3/Oq0s/JmrcKZBs+ttM38EHYRmo20zK5xxaDYDzjg0Y+Gss6bh&#10;zqNANZpJcE4q7rUa1zYrcNaiWUnMib9nx4Wir08+7plnZa8+7+/7ynpYptpX1sGyO/eVqbDc2PqP&#10;jgT9cUvmwilrUjYIYrwOaPDrvDmgOaCNABpANAe0twE9B/3csM+0stBBEJpROJvZNuPhzNY2s8CZ&#10;Fs20cMah2Qw449pmOjjroNnko8CW9Ag6NZoVOM+1hu1Q4AyhWR/Og4W/ZQ/e//fMaPpvLOLDPNLj&#10;6RZ3+QaEZb6v7N59ZTKWgxwZH/AnMRvTl29Q4OzbgIYOCVkALSPaKKC1iPY9QNsRrcGzvwMaOiRE&#10;8UwBaBuijQJai2gOaBTPakCfGZ21D/3csM/UsrAGCM4sbTMtnGE0U8KZsW1mhTMOzbRwZkEzeBTo&#10;QttMDWcGNNPCmRbNVHDWaZtdhzN920wLZxHNYs6Obffxy1kxp0hwxqBZTtbgrf/IjnkTfZ3yMX/O&#10;T2r9HIplvq/s/n1lXSzboCzm2UQ5jxvavLQ+dc2pNSkbneDsKUA7EG0U0NAhIQOgNYhG8cwB7fuA&#10;hhDNAmgU0V4GNOXXeZMA7UA0imfPAfrMqMzb562Wb6GfG60sltZfmlYWdghFMyuccWimgzMFmt3Q&#10;NrPCGYdms48CzXwEHQpnM9tmCc4mts0wnM1pm2nhjEMzCOc6OR1yIzagcKZsm6X8PXuw8I+sQav/&#10;mT34r+jrlY+5I7Rq9R/iEzZQKENY5vvK5u0r02JZyoS3/3ypLP7tNSM2fC7DWQkHNARoLaI5oFE8&#10;mwFoDaJ9ENAaRLMCWoPo5gJoGdG6gB6V8Qr6uSGuabxqpG2W4czeNrsMZ9222b2PoKOFM03bTAdn&#10;/gg689tm7ZqGGUeBajinjey5Wq9thuCsRrME5+wY4R9ZMQv/mTX49+hrlo+5I1he/LK0qkGxgsGK&#10;Zb6v7LyvrMayAmUUy+ocLS7vs3rEJmF1ykYpvgloZ0SzA1pGNAe0NwBtQ7RhQENP4mABtIxoDmgX&#10;AF2C4pkV0DKiz43ODkc/M8Q1jSFG4Ixrm10/CqRAMxHOdGhmhTMNms1um1nWNGjbZlo449DMCmca&#10;NMNwZm+bWdY0XDkKVNAsZllFyC4Izjg04+D8TxnP01/LjP0Z+rrlY+5cr2n9dRyW+b6y+fvKGigD&#10;WH5cH/SylElBL+/OmZguwVmJhwC9zjRAo4huJoCm/DpvEqAdiEbx7DuA3qfBMyugUURzQKsB7UC0&#10;UUBDLbTrgD47KmcE+nnRanpZ2GRX0EwLZ7e0zcCaRkt9BB0dnNnQTAtnHJq1cDbQNrv5EXS0cNZF&#10;swrOV+raChfHt73116zBRw21zTY4i3k1K6b+jfT476GvXT7mjWBp/aV7DcHfQbHM95XJrbIulgkr&#10;GJqosGxPY8BftmTNqVo9YrMgxxuAtrXQPgxoDaI5oBFAy4g2DmioheaA9gigwUNCFM80gJYRTQno&#10;cU4fFnPKuj0/rSzsmCtwxqFZA2eX2mb3PoLODDjj0EwLZ1o0g2sajG0zK5xxaKaFM0vbjIWzzpqG&#10;Gs10cHZT24zAWUzH3MjNEJxRNJPg/KojFS+NSf6a0wuYj6kjfhU31CpDWPbEvrIulin2lfWw7M19&#10;ZU1QLDcG/MWe8W1eEbMlc/GMVXY4mwVoG6INA9oZ0RzQZEA7EG0Q0DkonlkBrUU0G6CdEe1tQGsR&#10;7XuAhr+N0JuARhGds8Dpg2JGadjvUDSzwpmmbcbDma1tpoUzC5pp4YxDMyucPdI2m3wUqN8208EZ&#10;RLNJaxruapuhNQ0FzsOLe29C0UwDZ03bbMtrOTHCa9kxxa2EVv/h9CLmY9oIQqv/EL8EhYRlvq9s&#10;bF/ZDmUIyzYoS5ko50nD239dn7p0xaoRWwQRz54A9FoNnlkBjSKaA9o9gIZaaA7olgloCNFGAJ2z&#10;yemDYnppWH8UzixopoUzjGZKOPtI20wLZxyaUTib2TZTw5kSzSxwpkUzFZx12mbX4UzfNtPCGdc2&#10;i5lU1m0vDs44NOPgLKE5J0Z4XcJzdJbTi5iPqfOsst1XxNYZi2W+r4zFMu2+MhbLNigrWFZnfdqq&#10;bTKclRAAbUO0cUBDLbRvAdqBaBTPfg5o8JAQxTMNoGVEGwW0FtG+B2hj30boy4CGDglZAC0j2kVA&#10;H3b6kJheFpZvBpxxaKaDMwWaDcAZh2ZWOOPQbPZRoDsfQUcLZxo0S3A2sW2G4WxO20wLZxyaQTgD&#10;bbOY3dWdzvw5c/BjFM00cAbbZhucX88Z9OD17OhhTi9kPqaO+FXcEJb9fl9ZB8tU+8p6WEah7CKW&#10;UShLaQz8m5S6gL+vHbH2yKrhW1VwNgJoLaLZAO2MaA5oMqC3a/DMCmgI0SyARhGN4pkS0C4+iYMD&#10;2o8AXWK57PQBMa0sbDoLmmU4s7fNLsNZF838EXRaOBtHMy2cadtmWjjjjgKNtc3aNQ01mmnhrEEz&#10;pm2+Kv46vu3Dv2XHHNODM4RmEpz/lTNI+FdO9K3Xs6NjnF7MfEyb/XV//S/x6RrUWOb7yngsA/vK&#10;tFiWMlHO6hEbL6wU4azETYDWIpoR0BpEc0A7AxpqoX0L0Hs4oD0CaBjRLIDGP4nDCKA/KMl9cLGs&#10;7Hn7B8T0srCdLHDGtc1mHwWa2TazwpkGzWa3zSxrGu48ClSjmRXOODRj4WxC28yypuHSUSCmbRbh&#10;LCYwN3qd0aNA57ZZgbOE54v/yhrU10l8fEwboab11/m+MgWWGfaVQSgDWH7S0OYfSlaO2Hx35fBt&#10;gohnfUDLiG4JgHYg2lcArUW0Fs80gHZGNDugZUQbBrSmhfY9QDsQjeLZW4DWIpoN0DZEexnQh0ss&#10;P5Y+GKaO6f216eXhH9OgmRbOuLYZD2eKthk4CnTnI+hY4Ixrm1nhjGub6eDMhmZaOOPQzApnEM1+&#10;+Ag6CM4RBf3n49pmBc4QmklwfsOWN3OiP3gja1A3FH18jI94KCh9BbcOlvm+sg6WdfaVabGs5EFd&#10;h9dlNKvDAmgE0Ro8UwLaxSdxcECLQfHMCmj8ISEHtH8A+qgfAvrkSMvPpQ+G6WXd/mS0baaFM4xm&#10;/baZbk0Dj2ZWONOgmRbOtGgG1zR8pG2mhTMLmrFw1jkKVKOZDs5uapsxcFbQLGbU6B7zzDoKVLfN&#10;DjhLeD7476xBHVD48TE+z8pefV5c14CwTLWCwYjl5r6vTMTyhLf+qeTz+sBXL1mHtF85fLsgxz2A&#10;1iK6mQDajmijgJYRbRzQUAvtW4DWItrLgLYj2lcALSPaOKBtLbRhQKOINh/QH4zJ+7v0oTC9PLyr&#10;UTjToBkPZ7a2mRbOLGimhTMOzaxw9kjbbPIj6Mw+ClS3zWasaZh5FKhGM+2ahph5FeGr9dpmB5y1&#10;aCbBWUbzIOHfUqK3t7YMeguFHx/jI4x949suYZnvK+OxrEBZB8silJU8seWj8sSuK4ZvF8TgAS0j&#10;uiUA2oFoo4CGEM0CaC2i2QBtQzQHNDWgHYg2CmgA0SyABhDNBmhnRGvx7FlAf1BieUP6QJhmDRtm&#10;BM20cIbRTAln3bbZvUeBajTTwhmHZjo4s7XN1HCmRDMtnFnaZio467TNrsOZHs20cKZtm8Xsq+m0&#10;D4IzTduswBlCsxbOg4TWOdFr37QM+gcKPz7GRqj763993vj6D/m+snn7yjgsK1CW0hjwmpJzY9K7&#10;rRi+Q4IzB7R/AXprJgc0B7QSPwb0yII20gfCNGtYjRE449BMB2cKNBPh7DqaWeGMQ7PZR4H8EXS+&#10;1zaDcKZom6+J/73x7a6+khXzsX7b7NpRoBrODjQPElpbxEQvbm2J+SOKPz7GRnw8HQnLNCsYelim&#10;WcFgxTLVvrIelk3cV6bFspS6t18Xc7I4p9eKZBHOSswDtBbRzQXQzohmB7SMaOOARlto3wO0HdEa&#10;PPs7oJ0RzQxoG6KNAxptoX0P0A5E2+BcXNBO+jCYVh620hU0y3Bmb5tZ4Qyj2b1tMy2c3dI2A2sa&#10;ajTj4WwczbRwpm2baeHsqaNANZpp4axBM6ZthuAs5rXsQccgOENoJsEZ3zbLcH5LStTMAMvgX6L4&#10;48M+Fkur/7zf0OZ/WbDM95Wd95WdsIxCWYXlBw1v/UvMk4agf50oLu63InmnIKflAtqBaKOAhg4J&#10;GQCtQTSKZw5odwF6v2mAhhDNAmgU0V4GtA3RZgH65Kj8LtKHwQxr2DVX4IxrmyU4u9Q26x8Fmtk2&#10;s8IZh2YNnE1sm1nWNNx5FKhGMyuccWjGwtkENLOsaZh9FKigWUxQTuROFM0kOENoxsHZGc3Rwtty&#10;GltbYn+AApAP+wh1nb76sP7NX6BQ1sMy31fW7itroIzBspQJgW+IOVE0Omp58k5BDAe0fwBai2gO&#10;aBTP5gAaehKHbwFag2hWQGsQ7TlAHx9Z2F36IJheHnZfD820cMa1zXg4G2+baeFMi2ZaONO0zaxw&#10;xrXNdHBmQzMtnHFoZoUziGY3t820cMahGV3ToGmbxbybP2AtDs4Qmklw1m+b7XAW2lgGVbWzxP83&#10;CkA+7CPUtf5ui9lX1sMyCmVXsWyDsh6W1TlcUBq3PHmXBGezAG1HtAbP/g5oZ0SzA1pGdEsAtAPR&#10;KJ69BWgbog0D2hnR7ICWEd0SAO1ANALo4oJerebWdP86a9tMC2cYzfptM91RIB7NrHCmQTMtnGnR&#10;DK5p+EjbTAtnFjRj4axzFKhGMx2c6dtmWjiztM1iogv7LoPQTIIzhGZ9OKvRLCcgJ8qK4o8P+whz&#10;u39ZfJ6zISy38H1lBcokLD+pb/OmlIlt3ny/0DpUhrOSlgVoO6INAxpFdDMBtA3RWjw3P0Dv0+CZ&#10;FdAoojmg9QFd2F+E8w9Y4UyDZjyc2dpmWjjj0IzC2cy2mRXOuLbZdTjroJk/go4IZxo0o20zLZw/&#10;rmsrpJb0WkQDZ5q2GXcUqG2bbXCWfo3KQQHIh32ESa2/BWGZ7yu7sIIBYVmBsg3LUhrf/reYwwWj&#10;bY0zGgyg7YjmgPY0oDWI5oBGAC0j2jigoRbatwCtRbT/AvpEcXGPVnPKur1Ai2ajR4HqtpkKzrpt&#10;s3uPAtVopoUzDs10cKY/ClSjmRrOlGimhTNL20wFZ522mRXONGimhTNt2wzBuXj0e05whtCMgzOE&#10;ZhKc1WiWkhP9ONASNRwFIB+2ESyt/vNZY+APdVtlAMstfl9ZD8sKlFVYflD3VmsxTyYEtj45clT0&#10;smG7hWXJuwE8uwZoB6JRPHsL0DZEGwa0M6I5oMmAdiDaIKBBRLMAWotoNkA7I5oDmgxo+NsI1Xge&#10;Gd5qZmn4X2jhTNM208GZAs1EOLuOZlY449Bs9lGgsbbZvY+g08DZxLYZhjN728yypoFDMwhnhrb5&#10;47pgoWZ0tyWkttnEo0ANnAPF5ETdDbJExaII5MM2Qk3rr0vrGrRYpljBYMayn+0ra7BsgzKKZTFN&#10;DQFviTk9Mn/gsmF7BAnP/gDoEeYAGkY0C6BRRHNA+xugtYjmgEbx7E5AnxxZ2LnVrPLwN2nQbLRt&#10;ZoUzjGb3ts20cMa1za7Dmb5txsOZDc20cGZpm2nh7KmjQDWaaeGsQTOmbaaB87SyMGnH2XNHgQia&#10;LdFCkJicqCtBlsj+KAL5sI34eDq+r+z6vjLUKkNYVufDsoy+MpyV+Aug5Ra6JQDagWgUz34OaATR&#10;7ICWEd0SAO1AdPMB9NHCwratZlnD29PAGdc2S3B2qW1271GgGs2scMahmRbOrqHZN48CddtmSjjj&#10;0IyFs86aBi2ajbbNrHAmoVnMMmvXVTRtM8tRIIRmLJwt0UJwbtTptpbId1AE8pFnVb+HP18b+eTV&#10;1QObQtYOfBKzbkBT7oaIpknrI78YuX7Ak8T1A5++ty6i6a1N/R7+/FzJ3G8KEwJ+CWOZ7yuTsKxA&#10;GcRyY5u3lTysf7vN+bLhPZ3h7DqgHYg2CGgQ0SyA1iKaDdDOiOaAJgN6uwbPrICGEM0CaBTRKJ4p&#10;Ae3ikzg4oMWgeIYBfXLkyLdazSwPfwdCMy2ccW0zHs7G22ZaONOimRbONGhmhTOubaaDsw6akaNA&#10;M9tmVjiDaDZpTQPXNtPCGYdmo2saYnbUdFoHwRlCMwnONG2zAmcAzVKCcqPeD7ZEdkLR2NJmdcSz&#10;76yKbOq6amBT6aqBT/esiXgqrLVlXcRTYb0tG5REPhU22rLJls2Rjz/YGXtt7sHE99M+Khgf7C/7&#10;ym7FMmFfmYRlEcpKmibKuWwd8u7SYXsFMVo8Nz9AaxHNCGgNojmgnQENtdC+BWgtojmgUTybA2io&#10;hXYA+mRJyeutZlrDB0JwxqGZFs4wmt3bNrPCGYdmFjjTohlc03ChbaaGM0PbTAtnWjRTwZmybaaD&#10;M33bTAtnlrZZhrOMZjF7aztuR9FMgjOEZhKcKdpmda4FW6J/h2Kyuc/S6Ac/XTnwaa+VA5vGrx74&#10;9NjqiKeCCGYFzSKYNWiO1KJ5sy1bbNka+VTYFvXw2u7BN1ccHPpBwdmsWWFMWG4B+8p6WFagLKUx&#10;MEDJxTFD31Pg7F5AQ0/iQPFMA2gZ0S0B0A5E+wqgtYjW4pkG0M6IZge0jOiWAGgHolE8ewvQWkSz&#10;AXqUcKKw5NVW063hQ12BMw7NdHBma5tp4YxDMyucadDMCmdc20wLZyo080fQEeFMg2Yz2ubrdcHC&#10;sdr2B0lwpmmbmY4CATS3dWRDO0vkqygum+Osjn70u1URX+SuGth0SsSyErRlVtCsbpkVNDtaZgea&#10;RTCrsy3yqbA98qmwI+rxp/virs45mbZiAN9XpsSyCsr2TAgIFHOn9p3OS4ftfoLimQbQMKJZAA0h&#10;mgXQCKI1eKYEtItP4uCAxiGaBdD4Q0IOaP8A9FEXAX20pOT3rWaUhebqodnoUaC6baaCs27b7N6j&#10;QDPbZjo40x8FurNtpoWzN9pmVjjj0MwCZ9q2mQTnI2M7XGQ5CoTQTIIzhGYcnNvJWdbOEvESCs3m&#10;Mqv7P/vJiognKasinh5EwYyimW41w7llVoNZQbME58inwk4xUQ8/Phh/adKHOfPf1cOyBspQq6yH&#10;ZU+sYLBiGdlXpsXyw4Y2QWKabFk2bNftpcP2CXJ8DdAyoo0CWovoZgJoO6KNAlpGdEsAtBbRXga0&#10;HdG+AmgZ0cYBbWuhCYA+UlT0v61mWsPS9eDsjbYZD2c6NJsBZxyaJTib2DazrGl47RF0DHDGoRmG&#10;M3vbzLKmgUMzCGcDbbMC54O1HU/ptc0eOgqE0Cy0l3+dE2yJeAFFpz/Pwj7P/mdV5NO4lQObtq9S&#10;gRlFs5HVDAjNIpjtaI58KuyyZU/0Zx8eHnJ27Ed5NV1dwnIz3FfWQFkHyw8b3w5WsmLYtgtLkvbb&#10;4KyOGYB2RjQHNBnQDkQbBTSEaBZAaxHNBmgbojmgqQHtQLRRQAOIZgE0gGg2QMuIPlo86pP90dH/&#10;1WpWRdgQ/aNA9raZFc4wmunhzIJmWjjj2mbX4UzfNuPhzIZmWjizoJkWzuo1jeb8CDoFzWL21nY8&#10;5AtHgTg4d5B/ndTFMvCHKED9ccQnY6yMeHpUBDMtmo2uZqBoVsCsZLeIZykPrp/NmN+fCssolIEV&#10;DF0s++i+shrKelhuagxypD6w7arhW4+IcFZCAjSMaBZA2xDNAe23gNYimgPa7wBdYA6gjzAA+mjR&#10;6PPSh8ssa1h/PJrhtlmCs0tts3uPAt3ZNtPC2TU0m9M2s8KZBs2scMahGQtnnTUNvaNAM9tmVjjj&#10;0IweBSpw3lndaQepbWY5CoTQTANnNZoVOIvpmBtR29XS71soRP1pVkQ8fXdVxNO9KJihfWa3rGYA&#10;YFbQvDeyScq+qAdXjyUeG82KZX/fV1agTINlMQ8bAtqJWZOyYacazs0J0FpENxdAOyOaHdAyolsC&#10;oO2I1uDZ3wHtjGh2QMsttHFAoy00HtBHi8cckD5gZpaHdnMVzri2GQ9n32ubaeGMQ7MZcMa1zXRw&#10;1kGzyUeB/BF0rsEZapvFbKzssgGFM4RmEpxp2mYFzjg04+DcMTfSlogx3S3dv4yC1B9mxcCnCSsG&#10;Nl1C0UzcZ3bDagYWzfY8fnw0/tzE+1XJbXBQBrGMQtlVLPvIvjKIZRuU1VhusuXRhDbt16WuWrMk&#10;6YDgiBmAtiGaA5oa0A5EGwU0dEjIAGgNolE8c0C7C9AaRDMDGkI0C6BRRJsE6MIxa6UPmZlloe1I&#10;aKaFM4xmSjgzts2scMahmRbOLGgG1zRcaJup4cyAZlo406KZCs6MbTMMZ/q2mRbOZrbNYrbUdF5C&#10;0zZ78ihQ2zbLcO6UFyl0zI8qQFHqy7M0WvjuqsgvRq4c2NSkh2bSPrN7VjMgNDcJ+yObhAORTcLh&#10;2EtLL+dPeMcolv1tXxnFsgJlFMtimmzZmLp0wWInOMOA1iKaA7qlAlqLaA5oFM8tBdAaRLsA6CNF&#10;Y2ZLHzYzSkPeIMEZh2Y6OFOgGWibaeGMQzMrnGnQzApnXNtMC2fcUaA722YJzn7SNtPCGYdmEM4m&#10;tc1iZpaFLtWDM03b7I6jQBycO+VFNHXOi0hBgeqLs8kifGlVxNN5KJih1QzafWZSy0y7mqGgWQ1m&#10;NZrFHIxsEg5F3z93rzwxUBfLzWxfGWqVISw3NbzdQcyjxoCO27Jm1S9OOijIQfHsn4A29HXePg1o&#10;Z0SzA1pGtE8D2oZoLZ5dA7QD0SievQVoG6INA9oZ0eyAlhHtDUAfKyq1Sh84s6tC/4yi2ehRoLlt&#10;c8t9BB0ezsbbZlo407bNLsNZp21mhTMOzbRw1qCZom2mhfONumChZsw7UuMMoRkHZwjNuLbZyFGg&#10;Fs2RQmc5n3TOixiCQtXXRmyaUTQTVzOAfWb3r2bIYFbQLIJZQrMtx2Kvrbw9Kq0DhGWqFQwdLFOt&#10;YDBimXVfGYUyDstKmhoDOu7Pqy9cnHjIBmcOaE8D2o5ow4BGEc0B7W+AhhHNAmgU0b4J6CNFpfHS&#10;B86sypBfoXDGtc2uHwVSoJkIZzo0mwFnHJolOJvYNrOsaeDaZlY449DMCmcaNMNwZm+bWdY0cGgG&#10;4WygbYbgnF/SU2qc9eBM0zazHgVCaCbBuYuca13yowaiWPWVWTXwaYK4noFDM2k1A0KzO1czIDS/&#10;r8rJ+A+nuYRlP95XdoIygGURykoe1Qd0EnOqxDJUgrMSBNBaRHsZ0MDXeXNAewbQGkRzQCOAlhHd&#10;EgCtRbTrgD5SWN5R+tCZWdH5f2nhTNM2s8IZRjM9nFnQTAtnXNvMCmdvtM20cGZBMy2c1WsaLeUR&#10;dAqaxQwr6rXC148CkbZZgbOYc13yo95D0ertWS0+PWNg0yUUzSyrGRCa3bmaAaH5sPhrxJMvTicc&#10;qmoJ+8oKlCEsK1AW0zRBzqOGNp1vV7377uKk/Z844dnTgLYhWotn1wDtQDSKZ28B2oZow4B2RjQH&#10;NBnQDkQbBDSIaBZAaxHNBmhnRPszoA8WjXlR+uCZOiboa7OtYV+Q0Ox628wfQQeh2WjbzApnHJrN&#10;gDMOzVg466xpuPMoUI1mVjjj0Kx3FKjAeUBh/zV6bbOvHAWicO5qT8TR0PyBXVC8emtWRj1pvSqi&#10;aR/UMtOuZtDuM5u1mmHfZ8agWcyRyCbhaNSDm+dHbMvVxbKf7yvrYVmBsoJlKXVvdxHT1BjYZXny&#10;9tOLEt8XFqF45oDWAtqGaKOAhhHNAmgU0RzQ/gZoLaJbAKALy69sslies38AzS4P+4QEZ1zbjIcz&#10;W9vMAmdaNNPCGYdmM+CMa5vp4KyDZpOPAvkj6FyDM6ltFvNO/sBNajhDaNaFMwbNODjj0IyDM4Rm&#10;NZxD8iKErnkD94QVRAU6CdYLYzsGPAqhmWU1A0KzO1czIDSLYJbQbMuxyAf37ozO6OppLHtyXxnC&#10;sh3KCJbFPKoP6Cpm9Yj122Q4KzmkRTQHdIsFtAPRKJ79HNAIotkBLSO6JQDagWhjgD5cYN3u9CE0&#10;uzz8PIpmWjjDaKaEM2PbzApnHJpp4cyCZvAo0IW2mRrODGimhTMtmqng7KW2mRbO7mqbb9QHCx1y&#10;I7eR2mYfOgp0grOIZjGhUgZuCi+Iet3pTcTDI36NtjtWMyA0k1pmI6sZEJqP2XI8skk4F39mJgpl&#10;XSz72b6yBss2KENYbproyKb0JfOd4exfgHYg2iCgQUSzAFqLaDZAOyOaA5oMaBjRLICGEM0CaBTR&#10;KJ4pAe3ikzj8ANBTnT6EZpeHL0HhjEMzHZwp0OyGtpkVzjRoZoUzrm2mhTPtUaCZbbMEZxPbZhjO&#10;5rTNtHDGoRmEs0ltMwrnNy3RJ3BwJrbN3jkKdGqbHXCWcrKTJfq7Tm8kHprV/Z/9ZNXApu3uXM2g&#10;RTOpZaZdzYDQLOZE1Oc3rmXPGtJc95WhVhnC8qPGNiH21LcJ3Zk9beyixMOCHBTPHNBqRBsFtBbR&#10;jIDWIJoD2nOAlhFtFNBaRLcgQBdYc50+iGaVh1uNPoLOZTjrts3ufQQdC5xxaKaDM38EHaltZoUz&#10;Ds20cNagmaJtpoWzek3j6vjgS//MjrkMoRkHZwjNuLbZXUeBEJzDxOSLvw6cF2KJ/I3Tm4kHZlXE&#10;kxR3rGZA+8zuXM2w7zOr0KyA2QHnJuH0kPOLSVimWcFgxbK795WJWK5vE6qkaYKcI4WlloWJR4SF&#10;iYelNE9AQ0/iQPHMAa0GtAPRvgJoLaK1eKYBtDOiOaDJgHYgGsUzG6DfL7T2dfogml3eLR7XNrt+&#10;FEiBZiKc6dDMCmcaNEtwNrFtZlnToG2baeGMQzMrnGnQDMOZvW1mWdNw6SjQQNuMhXN9sPhntgfX&#10;NrMcBUJo1oMzhGYSnCE0q+EcLiZv4JRQS+SPnd5Q3Dir+z363ZqIpwfduZoBodmdqxkQmkUwizkZ&#10;1SR8EP3w05Xpc4pZsOwP+8p6WFagLOZRw9thYpoaAsOuViTGLEwQ4azEPwANI5oF0BCiWQCNIFqD&#10;Z0pAu/gkDg5oHKJZAI0/JOSANhHQeeVvOn0YzSkP7YiDs1vaZmBNgz+CTg/ObGimhTMOzSicDbXN&#10;bn4EHS2cddGMaZtp4Qyi2QbnGWVh0hM1cGjWhTNl2+zOo0AnOCtozo8QuskZ180S8R2nNxU3zZqI&#10;L3Kb82qGBs22TEvcvefjccFBWCgDWPaXfWUclhUoK1gW86gxIFxKfZtuS5P2fSzhmQMaiHFAaxHd&#10;TABtR7RRQMuIbgmA1iLay4C2I9ozgD5UUPn4UGHZj5w+jGZZQ34Podn1ttm9j6AzA844NNPCmRbN&#10;4JoGY9vMCmccmmnhzNI2Y+Gss6bhzqNAl9pmDJxxaKY9CrxZHyzkj+qxWK9t9o+jQKRtdsBZ6JY/&#10;oKyfpZ/jUT1umE39hOfWDGy6787VDAjN7lzNgNAsglmN5lNRTcKx6IdCQrZ1Ii2WaVYwdLFMsYLB&#10;imV0X9kVLKuzYsT2wwsTjspw9glAaxGtxTMNoJ0RzQFNBrQD0UYBDSGaBdBaRLMB2oZoDmhqQDsQ&#10;bRTQDkQfyq88iX4etVpZ2e4rs62hl1E449pmPJzZ2mZaOLOgmRbOODSzwpmmbaaDsw6aTT4K1Gub&#10;aeEMotmkNQ13tc1mrGnoHQWKcB5Q2H+JGs4QmvXhDKNZD84QmnFwhtBMgrOC5u5SBgrd8wcUoO8t&#10;Zs7aiKc9PbWaAaHZnasZEJpFMIs5bcvglFnvH6oNCzGCZV/cV0ahrIflx41tuitZk7p6/YKEo4IY&#10;DaDtiDYKaBnRRgENI5oF0DZEc0D7LaC1iOaA9gNAr0A/j6SZbQ3dSgtnGM2UcPaRtpkWzixoNto2&#10;U8OZEs0H3Ng2U8FZp212Hc70bTMtnGnbZi2c6dpmMR1yI9eS2mZfPQqE0IyB8xfv5PdPR99bzJp1&#10;EV+Mg9DsztUMCM3uXM3AoVnMyiEnT3TMy5kBYdmf95WdoKyD5aeqPJ4Q+M7mjPkzFThzQJsHaC2i&#10;mwugnRHNDmgZ0S0B0Ma+ztuXAe2MaApAV6OfR9LMLgudjEMzHZwp0GwAzjg0s8IZh2azjwLd+Qg6&#10;WjjToFmCs4ltMwxnc9pmWjjj0AzC2Y1t84264E9fzx50Egdnctvsg0eBCJrfseVdOf3R9xejszri&#10;2XfWDXx6TA/NZq1m0O4zm7Wage4zQ2g+I+VR02vZlac31nZ7F2qV9bDs6/vKaHBYFvPUln15taUL&#10;Eo4JclgADSGaBdBaRLMB2oZoDmhqQDsQbRTQ0CEhA6A1iEbxzAHtLkBrEM0MaADRedWJ6GeSNLPK&#10;QnJwcMah2WU466KZP4JOC2fjaKaFM23bTAtn3FGgsbZZu6ahRjMtnDVoZmqbYTirjwKVtvnQ2E7i&#10;85s/hdCMgzOEZhKcUTST4AyhWRfOOm0zAufr7+UOjELfY4zMusimrtA+sztXMyA0u3M1Q0GzFsxN&#10;wllbLCnzt76VW7gGhTIrln1lXxnCsgJlNZYfNwS8K6WxzXsflQ1PXJhw+HMHns0EtIxoo4DWIpoD&#10;2v8ALSPaKKC1iOaARvHsq4A+mFfZGv1MkmZOWUhv9qNACjQT4UyHZlY406DZ7LaZZU3DnUeBajSz&#10;whmHZiycTWibWdY0XDoKNNA2Y+GsWtOYWh6+C9c2sxwFQmjWgzOEZhKcNWjWgTOCZuE9Oed7FAzs&#10;hb7PsM6GgV+U6qGZ1DIbWc2A0Exqmc1YzVCj+Zwtq+OPHf5lVvnTxjGRMc1pXxnFsgJlFMtintry&#10;uP7tHiuGbT86f+hxYUGCGDWgnRHNAU0GtKGv8/ZpQDsjulkD2oZoLZ5dA7QD0SievQVoG6INAxp6&#10;EgcB0Pk1x/db6r6KfiZJM6cs5B9ubZuBo0B3PoKOBc64tpkVzri2mQ7ObGimhTMOzaxwBtHcwh9B&#10;p8A5ZWSvzc35KBADZzHH38sbEIq+17DM+oimS+hqBi2azVrNoEWzeasZzmj+MKpJOB59/+kfssuv&#10;t84tXI/Dsj/uK4OtMgbLYp5OCJSyIW3JUhHOSugADT2JgwHQGkSjeOaAdheg7Yg2DGgU0RzQngO0&#10;jGijgIYRzQJoFNEyng/k1UxBP4/sI1gs/znXGnaAFs78EXRaNINrGj7SNtPCmQXNWDjrHAWq0UwH&#10;Zze1zRg449Ds6lGgmC65ETv02mZ/PwpUw1lBc48CW/IH7OuR178t+n7jyizqd/dbGyKaHrmyz2zW&#10;agbtPrNZqxkKmpXVDDWalQRkVh//Vaa1adjI4cUolj2xr6yLZYoVDF0s26Csh2UxjxsCeoo5kDe+&#10;Yv7QE3Y4Gwe0jGijgNYi2suABr7OmwPaM4DWIJoD2q8AfSivZgj6meQ0c6yhdTg04+HM1jbTwpkF&#10;zbRwxqGZFc4eaZtNfgSd2UeB6rbZjDUNM48C1Wg2Y02DdBQo5tL4dldfzx70oRrOEJpJcIbQrAdn&#10;CM04OENoJsEZQjMIZxnPW3rl9Xf+1iUXZmvks9+gLTO0z+zO1Qxon9mdqxkKmtVgPm9L78zGPb/K&#10;rBTeyB656+z4zmEolFmx7M19ZTWUISwrUJZSH9BLSmNAr0vlcQkLEt7/VMazkhYCaBuitXh2DdAO&#10;RKN49hagbYg2DGhnRHNAkwHtQLRBQIOIZgG0FtFsgHZGtCuA3l849lX0M8lp5lnDo3BwhtFMCWfd&#10;ttm9R4FqNNPCGYdmOjiztc3UcKZEMy2cWdpmKjjrtM2uw5kezbRwpm2baeEMoVnM6uqQrTRts68e&#10;BUJoJsFZjeaeUgYIPfMHrOqZ3++v6HsOzWyOfPZmS13NQNF8IapJGJY6facI5xcyK4VBhWlVzWVf&#10;GYtlBco2LEtpaNNbzNMJbXqvGL79fWc44wCNIpoD2mOAtiHaKKBhRLMAGkU0BzQR0NlmAVpGtFFA&#10;axHtBkDnjTu4yWL5EvqZ5DTzKsP/Ms8a+pQezhRoJsLZdTSzwhmHZrOPAvkj6HyvbQbh7Oa2WUzx&#10;qB6L9eBM0zb72VEgCOdeBQOE3vkDdnW3xH4dfd8hzabIpm6k1QwIze5czYDQ7K7VDDWaP4pqEqwj&#10;Vux4IbNKEPNqzpjD26re6YvDsj/sK+tiWYEygmUxjxvf7iNmc8biRfOGnhTEaPHsWUBrEM0B3WIB&#10;bezrvH0Z0NCTOFA8exnQLh4S4gE9th79PAJnbkXobj00s8IZRrN722ZaOLulbQbWNNRoxsPZOJpp&#10;4UzbNtPC2VNHgWo008JZg2ZM28wCZ+gRdEq65UWswaEZB2cIzTRwpmmbPXEUCKFZgrOU/tN6Fgz8&#10;Gfq+ozdbIp/GQasZtPvMZq1m0O4zm7WaoaBZBLOCZjFzhm3fLaL517ZEFGTWQVj2t31lDZZtUIaw&#10;/Lg+oK+Sg/lV1nlDP5DgzAFND2gHog0CGkQ0C6C1iGYDtDOiOaDJgIYRzQJoCNEsgEYRjeLZY4CO&#10;Rj+PwJlbEVajB2fao0Az22ZWOOPQrIGziW0zy5qGO48C1WhmhTMOzVg4m4BmljUNdx4FuvoIOjEf&#10;1bW/+K+cQR+Q4EzTNitwxqEZB2cIzSQ4Q2jGwRmHZhyc+0jpXzegaMD30Pce3GyN/CIfRTPLPjOp&#10;ZaZdzaDdZzZrNUNB80VbVg89dERGc7WUv2WXnZ1bMTAWbJUBLPvqvjLUKoNYnqBKQ0C/jyuiEhYm&#10;HLkt45kD2hxAQ4eEKJ5pAC0j2iigtYhmBLQG0RzQngO0jGijgNYi2l2AHvf0/fyxf0E/j8CZbw3r&#10;786jQHXbTAtnWjTTwpmmbWaFM65tpoMzG5pp4YxDMyucQTS7uW2mhTMLmmnhDKIZgPN8a9i2lnwU&#10;iKLZAecBQt+C/tbeyb2/hr7/QLM1omkSDs2kfWZ3rmZAaHbHaoYazZeimoS18SfOKGj+jZQa4b38&#10;vNkolCEs+/q+shOUISw3BPRT8tSWx41t+q8YvvWAA86eB7Sxr/PmgDYEaBcPCd0NaAeifQXQWkRr&#10;8UwDaGdEN3dA78sdvxv9LMLOnLKuf5pfEfZQH836bTPdUSAezaxwpkEzLZxp0QyuafhI20wLZxY0&#10;Y+GscxSoRjMdnOnbZjPgjEOzDGfX2uZb9cHCsOK+60htc3M/CsTDeYDQp3BAUatWrf4DfQ9CZ1vE&#10;FyWurGZAaHbnagaEZlLL7MpqhgJmJWuHHj0ug1lGs5i/ZFdcHVc6KEUPyzT7ynpY9sS+sh6WFSgr&#10;WJbS8PYAMVsyFyyYG39KmBeP4pkDGgU0jGgWQEOIZgE0gmgNnpsRoO2INgpoGdFGAQ0jmgXQ+Cdx&#10;+Cug9+XV1aCfRbojNmX6cGZrm2nhjEMzCmcz22ZWOOPaZtfhrINm/gg6Ipxp0OzJo0ARzh1yI/ai&#10;cIbQTIIzhGY9OENoxsEZQrM+nGE068EZQrOYfoVSMtH3H3S2RjxNasmrGWo0X5Z3nA8oYP6tmAw5&#10;HXKL12GxTLGCoYtlD+0r47Bsh7IKy48bAuU0Bgx8v6CsXISzEgnQGkRzQJMB7YxodkDLiDYKaC2i&#10;OaBbKqC1iHYvoPflNvRDP4t0Z541tBqPZko467bN7j0KVKOZFs44NNPBma1tpoYzJZpp4czSNlPB&#10;WadtZoUzDZpp4UzbNtPCGXcUKKL5YG2nO69mD7pL0zb76lGgFs10cKZpmx1w7v/5gPwBSeh7kHq2&#10;RTztSbuaQYtms1YzIDSbvZqhRrOYsSNW7pbAbEdzrfC7jFrhpYzqT8aMSch1BcsKlPWw7Ml9ZRDL&#10;dig7Y1mdW7V94hcmvH9DjWdPANqBaF8BtBbRWjxzQLsD0A5EGwU0hGgWQGsRzQZoG6JbEKD35dY/&#10;2JNf/wf0s0h3FpSHdsTDmQLNRDi7jmZWOOPQbPZRoLG2mT+CDkIzLZxxaAbhbKBtxsIZaJutY95d&#10;i7bNKJxp2ubmdRSIonmA0L+wv5ib/Qv6D0Lfh5TZOrApAEUzaTUDQrM7VzMgNJu1mqGg+Yotmalz&#10;dqvBrE5Hy8iNEJQhLCtQ1sMy1QoGK5Yx+8q0WH48oU2EPQ1tIlcN33ZwbvxpJzh7FdB2RBsFtIxo&#10;o4CGEc0CaBuiOaC9AGgZ0UYBrUU0BzQC6EPo5xBxVla2+8qCitAtRuEMo9m9bTMtnHFts+tw9t4j&#10;6FjgTNs208LZU0eBajTTwlmDZkzbTAtnEM3AI+hEOHfLG2jfb4bQjIMzhGY9OENoJsEZQjMJzrRt&#10;M/koUAvnAXI+GljQrw/6XiTOnshnf6BpmWn3mUktM+1qBu0+M6llJq1mqNF8NapJiEqfuE+L5rHC&#10;7zPGCi9m1D7JLhleSsKyL+8r26Gsh+WGNpFo9ljqJ8pwVsIBTQ9oG6J9BNBaRDcXQDsjmgOaDGhj&#10;X+fNBui9ufUj0M8hqllQEZqtRbN7jwLVaGaFMw7NtHB2Dc3saxruPApUo5kVzjg0Y+Gss6ZBi2aW&#10;o0A1mlnhTINmLJwBNO+o7Xjg9ZyYy3ptM8tRIIpmEpwhNJPgDKEZB2cYzXg4Q2hWwVkYWND/5MDC&#10;fuHoe9H+aOG7OyKbnuqhGdcye2I1A0KzmasZCpjFXItqEjpkjjulBrOCZjnjhDezrCd1sezj+8qa&#10;6GD5cePbUXICo65VRY5YmHDo6pz4Myo8uwfQDkQbBTSEaBZAaxHNAe0ZQDsQbRTQ0JM4GACtQTSK&#10;Zw5oAqBv7c1vpHsMHTpzrCGvLbCG3je7baaFMy2aaeFMg2ZWOOPaZjo4s6GZFs44NLPCGUSzm9tm&#10;Wjjj0IyuaZjZNkNwzinpuQpd04DQTIIzqW1G4UzTNvvQUaATnAcqKeh3YEBh3/bo+9HOiKabKJpJ&#10;qxkQmt25mgGh2YzVDDWaL0Y/Ev6WWf2xumVWwCzmRVuGjUwfB2HZH/aVXcGymCcNAdFy2gxan7Zq&#10;gwhnJd4BNHRIyAJoGdFGAa1FNAe0/wFaRrRRQGsRzQGN4nmPZcJs9PPHpVlQEbrIU20zK5xp0EwL&#10;Z1o0g2saLrTNZsAZh2ZaONOimQrOlG0zHZzp22ZaOLO0zTKcXW+bb9YHfd4uN3oHTdsswRmDZiyc&#10;MWgmwZmmbfbkUaCmbbYlQs62qKIBrdXvRbsivxiPtsy0qxkQmt25mgGh2chqhghmMR9HNQlrEo6d&#10;dQazjGYFzHLGC29llx89NLZ7NDWWfWxfGYYyjGV13i+orJ0z5IwgpTkDOrF5AtrQ13n7NKCdEd2s&#10;AW1DtBbPrgHagWgUz+4F9B7LxEj1Z4/Ls6AiNNZo20wLZxyazYAzDs2scMa1zbRwpkIzfwQdEc40&#10;aEbbZlo449pmEpwXV4Zsfy075gkEZw2aKeBM2zazHAVCaIbbZrcdBYJwjpSzJiqv/9+V96JdEU97&#10;u7KaQbvPbNZqBu0+M8tqhoJmMdYRS/fgwSyj+Q+2JBZnNfrrvjIKZT0sP6lvE6Pkfn3X+KVJe8/O&#10;GXJWxrPJgIYRzQJo6EkcLIBGW2gUzz4AaDuimxeg7Yg2DGgU0RzQngO0jGgVoM8cskz6ubOEXZyF&#10;1SG/WWAN/Ygazrpts3uPAtVopoUzDs10cKY/CnRn20wLZ2+0zaxwxqGZBc60bTMtnElHgbFFfdY0&#10;h6NACM16cIbQTIIzhGYVnMUsiszvKz0SaMfAZz/bHdl0kQbNpH1md65mQGg2spqhgFlJSNqEXSQw&#10;y6kT3syqOruyakCSLpZ9dF/ZGco6WG5UpSFgsJgtGfNWyXBW4ilAOyOaHdAyoo0CWotoDmgUz+4D&#10;tDOivQ1oDaI5oHGAHoc6mGkWWkMbqdBMhLPraGaFMw7NEpx9pm127yPozIAzDs0wnNnbZpY1DRya&#10;QTgbaJuxcAbQfG58u8tv5UQfhdpmFM40bXOLOQoE4BwlpqifEFXYb0ZkQe9fiO9FeyObZqBgpl3N&#10;gNBMapmNrGZAaCa1zNBqhpLrUU3C3kE3Dv8hvfYyCcx/THdkQH7+fCYs0+wruxXLCJQJWH7YGBAr&#10;5kljQOzFsqSpc+LPPJnthGcaQGsRzQFNADTl13mTAO1ANIpnbwHahmgOaE3cDWgHog0CGkS0PqB3&#10;WyZ0Qw3MNAsqQt9zBc4wmtngTItmWjjj2mbX4UzfNuPhzIZmWjizoJkWzp46CnRn20wLZxDNmLZ5&#10;clm39UaOAiE068EZQjMJzhCa9eFMbptRONO0zehRINo2K3COFlPYb57F0vpLeyKeDEbBjKIZ1zJ7&#10;azWDFs241QwFzWIKE3auwaPZGcxi/pReL7yaUXttujU6C4WyLpZ9ZF8ZxLINyiiWpdS3iRPzqOGt&#10;nB3Z087NHnJOkGMc0HZEGwY0imgOaI8B2oZoo4CGEc0CaBTRHNBEQIOHhCieaQAtI1oN6N05k/Zt&#10;skz6Fmpgptlkaf2lhdaQazg0061p0KGZFc44NNPC2TU0sx8FttRH0KFwNrNtZoUzDs2sR4FiuuRH&#10;7qRpm1mOAlE0k+AMoVkXziCa8XDGoRkHZwjNunBW0FzUTxgkpW/lpNRNP4fQTFrNgNDsztUMaJ+Z&#10;dTVDBPMNW95Mm7ILAjOKZhHM6ryTO2qDP+4ro1hWoAxh+ckEWxraDBFzrXLwBw44uxvQzojW4tmz&#10;gNYgmgPag4B2RrS3AW3s67xbFqB350wcifrX0Cyyhqbi4OyNtpkWzjRoZoUzrm2mg7MOmk0+CnTn&#10;I+jMWNPAtc20cMah2Yw1DRDNGDjPKg89+FpOzDMIzho0U8CZ1DajcKZpm331KFCDZhDO/YRBxX1H&#10;7o14NA5tmWlXMyA0u3M1A0KzK6sZajRPiD9y4MX0cQ/11jL+BKD5pfQG4e8Z4+6NHT20hIRlz6xg&#10;sGHZDmUdLIt5WB8QL+bT8V3fX5a859PZQz5E8AwB2oZoDmhN3A1oB6INAhpENAugtYjmgPYMoGFE&#10;swAaQrQ+oHflTH62I3tSAGpfQ7OkrPMLi6wh72PhzNg2s8IZh2YWONOiGVzTcKFtpoYzA5pp4UyL&#10;Zio4M7bNMJzp22ZaOHu6be5V0J++bbbDGUazHpwhNJPgTGybfewoUA1nBc0xtmRnWxr3Rzy5RLua&#10;QbvP7IurGSKYb0r/+onQLmXWbhyYoZZZQbOSd3JLN3sPyxQrGHpYVqAMYFmBspgnjbY0BAx9VN9m&#10;xunRmZdlOCtxHdBaRHNAo3h2H6ChQ0IUzzSAlhFtFNBaRDMCWoNoDmgyoJ0RzQ5oGdFaQE9ei7rX&#10;lFlUHpoNohlom2nhjEMzK5xp0MwKZ1zbTAtnKjSb3DZLcPaTtpkWzjg0g3A2qW0mwXmZNfTg6zmD&#10;PtGDsxbNZDijaCbBGUIzDs4QmklwRtFMgjOEZhKccW2zAueYwr6PqtImbKRBM2mf2Z2rGRCaXV3N&#10;ENEspmroPhuayWsZKJj/nN4o5S/pDY9HlYyoglcwdLDs5X1lO5QBLNuhbMOyOo/r3857WN/+wey4&#10;c8IsJzw3X0Ab+zpvDmhDgHbxkNDdgHYg2lcArUW0Fs/eA/ROy6QU1LymzOLKLi8uqgg9oYGzbtvc&#10;ch9BxwRnSjTTwpm2bXYZzjptMyuccWimhbMGzRRtMy2cSUeBkYX9NzWno0AIzXpwhtBMgjOEZhyc&#10;FTQPtiWucMAnU4Ytu8aymgGhmdQyG1nNgNBMapkVNN+KeiJciPrswdup0/a5CmY1msW8nN4odM0u&#10;23e7PjjK3/aVQSwjUJbS2CZBnccNAXe2Z858PCvuvCBFA2gU0SieOaDdBWgY0SyAhhDNAmgE0Ro8&#10;NyNA2xFtFNAyoo0CGkY0C6DxT+LQBXT2lKY9lkk/QM1r2iyuDMmH2mY8nOnQbAaccWiW4Gxi28yy&#10;psEfQadFM8uaBg7NIJwNtM1YOANo3lzd5dDrOYOu6rXN/CiQrm2GjwK1cI4t6ickFkR/Mi9ps6Zl&#10;pl3NoEUzqWWmXc2gRbPSMotoFjMqYfc20lqGHpgVNL+cPkF4OW2CkF2c0aiBsotY9vS+sitYfjKh&#10;TaKSRw1t9t6pffe2Hc4uAFqLaEZAaxDdnAGtRbQWzzSAdkY0O6BlRBsFtBbRHNCeA7QN0e4EdPbU&#10;KtS6ps6yqtA/L6oIPYPCGUYzPZxZ0EwLZ1zb7Dqcvdc208KZBc20cFavabTUR9BBcI4v7rsObZtZ&#10;jgIhNOvBGUIzCc4aNFPAmdQ2o3CmaZtdPQpUw1lEc2xRXyGuqK+QmjesaVHiTurVDNp9ZrNWM2j3&#10;mdHVDBHMt6OeCJeiPmt6Oa3+Ag7MKJr1wKzk3+njrn7a0DaSHcsUKxh6WGbYV9aFsgrLjxoCkpQ8&#10;kTPzSWOACJJbGjwbAbTuIaHnAe1ANAd0Swe0A9FGAQ0hmgXQWkT7GKBv7Mye0hq1rumzuCKkhG5N&#10;gw7NrHDGoZkWzq6h2Zy2mRXOODSbAWccmrFw1lnTcOdRoBrNrHDGoZn1KHBfdafDb+REn4bQrA9n&#10;uraZ9SgQQjMJzhCa9eAMoRkHZwjNJDhDaEbhLCYrN+3x8oQDLq1mQPvM7lzNgPaZcasZCpqvRT14&#10;0nP4YqltRrGMghlFsx3MKjT/RcpEKcOLLDPxUGbEshv3lTVQBrBsg7KcxoBhYh5PaFP2uLHNF5fL&#10;Yz+aFXdBkNPCAG1HtFFAy4g2CmgY0SyAtiGaA9oFQEOHhCyAlhFtFNBaRHsD0NPM+aZA0iyoCP37&#10;YmvIR1DbzAJnWjTTwhmHZjPgjGub6eCsg2aTjwL5I+hcgzNr25xZ0nMprm3mR4H6bbMCZwjN+nB2&#10;oHlIsZwR+UOe7Rh8RYNmf1zNENEsJjFp3RYIzWQwO7fMajCLeSVtohCYMfbDLZW901Eos2KZal9Z&#10;D8solF3Fsg3KTmlokyzmcUObiw/r295dPWLdnZl2POMBrUU0BzQZ0FpEswHahmgfAbQW0RzQ2iCA&#10;zvAjQGdPv7szc0Ygaly3zSJrSDlr28wKZxyaaeHMgmZwTcOFtpkazgxopoUzLZqp4OyltpkWzp5s&#10;m3dWdzn575zo4wqcITST4AyhWQ/OEJpJcKZpm/3lKBBtmxU4iynJHilsijsFopm0mkGLZrNWMyA0&#10;K2AWU5qwe/uf0uvv6aGZZi1DjWYRzK+kTbJnSEHRYv/aV6bH8qPGt4eLedIYOPxxY8AOcV3jw9Hp&#10;Z2bGfSTIaR6AdiDaKKAhRHNA+xOgHYg2CmjoSRwsgEZbaBTP3gf0juwZjaht3TrLa7r/YElFyH0z&#10;22ZWONOgmRXOuLaZFs60R4Fmts0SnE1sm2E4m9M208IZh2YQzia1zSQ4Rxf220BqmxU4Q2gmwRlF&#10;MwnOEJpxcIbQTIIzimZc2+zuo0AFzmo0x9tSllkubI29oGmZodUM2n1ms1Yz4H1m55ZZzOwhJ/f/&#10;LW3CWXPB7Izmv6ZNEt7OGH9tSXl0IRbLvrevrMWyDcoolqXUB4yQ0hgwV4Tzg7pOlxYmvX/Xgefm&#10;DmjokJAF0DKijQJai2gOaM8BGjokZAG0jGijgNYi2vOA3pE14/Nd2dPbo7Z1+yyuCEmD0ezeR9Cx&#10;wBmHZjo4e+8oUI1mWjjTts20cNaiWds2s8IZh2ZaOGvQTNE208JZvaahRrOYOdawPa9lD7qNgzNN&#10;2+yrR4EQmvXgDKGZBGcNmnXgDKEZB+ehxX2FqowaYffgq9SrGdA+sztXM6B9ZiWnou9dfyWt4QIE&#10;ZhTNtGsZKJjlTJYSkTt6PYhlH9xXdhHL9jxueNv6uCHgqYjnD0pyTzvD2QFoB6I5oKkBrUE0imf/&#10;BLShr/PmgPYNQBO+znt79swpqGk9MlLrXBm6UgtnOjSzwpkGzRKcTWybWdY0aNtmWjjj0MwKZxo0&#10;w3Bmb5tZ1jRwaAbhbKBtxsIZQfO1uuBPQ/Mjt+PQrA9nuraZHwXqt81qOKvRLCahuK8wLr1OOBhz&#10;k4hmXMvsidUMFM1i0/xmytSDEJpJLbMMZrRldoDZgWYZzH+TMkV4I33CvUml8eVQq8yMZRTKrmIZ&#10;hTKwgqGL5YY2KUoeNbZJFfOkoc1HIpw/q+t8eWnS3k9nxl0E8Ow/gIYRzQJo6EkczRTQdkQ3L0Db&#10;EW0Y0Ciimy+gt2fNfLI9a2YX1LQemyWVIe8sqQj9vPk+gk67poFDMx7ObGimhTMOzSicDbXNbn4E&#10;HQucNWjGtM20cAbRDMB59Oj3NopoJsFZi2Y8nHFoxsEZQjMJzhCaSXBG0UyCM03bbOZRIA7Og4sG&#10;CA1pE58dG/SJBs2k1QwIzeatZmj3mcVMHHJ0/UtpDZ+7Cma0ZSaBWY1mMX9PmyL0yK7cp4EyhGUf&#10;2FcmYVmBsoRlWx41vJ32uKHNThHOYs6Mzjo/I/aiMEPCsy8BWotoNkA7I5od0DKijQJai2gOaBTP&#10;7gO0M6K9DWgNor0E6O1Zs2ailvX4LKsIqaFBsxlwxqGZFs60aAbXNBjbZlY449BMC2eWthkLZ501&#10;DXceBarRzApnHJpZjgIP1HQ82SYn+pAazhCaSXCmbZtZjgIhNJPgDKEZD2cYzTg4Q2gmwVmLZn04&#10;q9GcUNxHiCvuL4TkJQmNqZPvfxD9iLiaAe0zk1pmM1Yzbkc+fjIsaf0WFMwomkmPl4PQTAKzlFQx&#10;U4XF5YNK/GJfWQfLCpQVLIt5MiFQTkPAPAXOn4/veHN58tYHEp5t4YD2c0BTfp03CdAORKN49hag&#10;bYjmgNbEIKDDUcd6fFZUh/9taWXIURKcWdBMC2ccmlnhTNM208FZB80mHwXqtc20cAbRbNKahrva&#10;ZjPWNEA0A3AeUtRnDU3bzI8C9dtmBc4QmklwRtEMwTmxuI8QUzRQaG2xCOWpk6/TrmbQotmM1YzL&#10;gx5cChs+74AemKGWmQRmFM1qMNvRbAOzmH+kThU6Z9SexmHZl/aVXcRyuphH9W0yHta/Xfm4IaBJ&#10;wfO5MamXZ8RessPZ/YCWEW0U0HZEGwY0imgOaI8B2oZoo4CGEc0CaBTRzRzQmbPnoYb12iyp6Jqs&#10;h2ZWOOPQTAtnFjQbbZup4cyAZlo406KZCs46bbPrcKZvm2nhTNs2a+HsWtu8pCJ062vZgy5CcIbQ&#10;TIIzhGY9OENoJsGZpm1uLkeBajSLSSruI0QXRgovZ496Fps+9sTZqCeX9NBM2mc2bTUj8vHn5UP3&#10;bvl72sTLroAZRTMdmJGWWQVmBc1ypgljRw4br8EyCmVXsYxCGVjB0MUytK+MQBmHZTFPGlVpCLig&#10;wPlBfftP1ozY8EjGs7cBbUO0YUA7I1qLZ88CWoPo5gzo4SievQ1oZ0R7G9DGvs7bXEDvyJr9HupX&#10;r83qsm7fWVrZdQkOzjg0s8IZh2azjwLd+Qg6Fjjj0CzB2cS2GYazOW0zLZxxaAbhbFLbrAPnW13y&#10;Ina9mq1FMwnOEJpp4EzTNrMcBUJoxrXN/nYUiMJZwnNRlPCHrHLh5cyqq2XxB1aei3xyB1rNoN1n&#10;JrXMeqsZM4cc2/J66uQP9Vpm0loG7vFytGsZKJjF/DN1mhCc2XD1fmP7BA2UISx7cV/ZCco6WH7U&#10;0CZTyZOGNpmP6x17zmIulA2/PiP2sg3ORgANINokQM/hgPYIoB2INgpoqIVmAbQW0RzQxgG9NWvu&#10;OtSuXp9lFV1Cl1eG3HUFzrRopoUzTdtMB2f+CDrz22btmoYazbRw1qCZqW2G4axe01C3zYWjemxQ&#10;0EyCM03b7KtHgTg04+AMoZkEZwjNODjj0IyDM4rmYSPl9CxIEP6cNabpN5nVwmtpE3eVJOzdejbq&#10;4SNPrWZMGXJsf8cRs3eTwezaWgb6eDmatQw1mkUwy5kuvJo6XcgtzpsHQhlolZmxTLGvrItlG5Rp&#10;sCylMSBLSkOb+Wo4P6wPerAlY97d6RKeUUA7I5oZ0DZEGwc02kJzQKN4dh+goUNCFM80gJYRbRTQ&#10;WkQzAlqD6OYMaAnRV7dkz2+LutUnZnlViFUPzaxwpkGz2W0zy5qGp9pmVjjj0EyGM3vbzLKm4dJR&#10;oIG2GQtnFZpXV3W99lpOzGkUzhCaSXCmbZv5USAdnEltswLn5JF9hIGFscJvM6uf/SazRvhtZo3w&#10;Utr4Y/GJa9ZuiLl2khbNrqxmHB9092pO4pbN/0qdchQ9/iOtZbA9Xo5+LcMBZgeaxbyVNvmT23Xt&#10;huOw7Av7yjgs26GswvKjhoBsMU8mBGQ3NQRWPW5s80SN5+tVAy+LcFbiWUCjiEbx7J+ANvZ13i0V&#10;0AiiNXimBLSLh4TuBrQD0d4H9NaMOSNRr/rMLBvX7UfLK7suxMGZBc20cMa1zaxwxrXNdHBmQzMt&#10;nHFoZoUziGb+CDrh5LiO17rmRuxG0UyCM4RmHJxxaMbBGUIzCc4QmklwJrXNKJxp2mZPHAUqcFaj&#10;WczwkX2E7gXJwh8zK5p+m1Ej/DajVvidLa+kNRztMXzJlpr4w3sPDrp3l7TPDK1m3Ix68nhZ7LkD&#10;SUnrNryVNnXfH9PrH7gKZrRlZlrLkMAMtcyOtQwUzI7MEFIKCleAWEahDLTKulg2cV9Zg2WlVUaw&#10;LOZRQ5scMU/E1Dv2nMU8bgxs2p837ooaz/SAhhDtY4DWIJoDWg1oGNEsgIYQzQGtC2g7oo0CWkY0&#10;AdA7t2fN+S3qVZ+aVdVd31peGXLELDjj0EwLZ1o0g2sajG0zK5xxaKaFMwuasXDWWdNQo5kOzm5q&#10;mzFwxqHZ1aPAoYV9NopoxsEZQjMJzrRtM8tRIIRmfTjDaNaDM4RmHJwhNJPgDKFZD84QmnFwFtMj&#10;P9EOZkfGCr9Xkj7us7+lTTgUnDJj/bsjFq6LGbZi86jE3VsmxB/dtyDu7KEFsWf3Vw89tDk1adOa&#10;PsOXrW+fMmfL62mTD76U1nAV9zXZKJp9YS0DBfNrtvw7deqDj8Z2FY/pqLDsiX1lPSwrUMZi2ZZH&#10;jW0sjyc47zmLuTv2nUszh5x7PD32iiDHDEDLiDYKaC2ifQ/QDkT7CqC1iNbimQbQzohmB7SMaKOA&#10;1iKaA5oMaBnR2zLmR6NO9clZYQ2JWl4R8pAFzbRwxqGZFc4eaZtb8CPoWOCMQ7MZaxqko8CaMd03&#10;v5o16BM1nGnaZn4UqN82K3CG0EwDZ5q2WYEziuYRI3tLCctLFX6XUfPMCcxSxgkvOmW8lD/YUyf8&#10;Md05aixDaCa1zGxrGXgwoy2zGsxaNDvALCVlhvB6ykwhIXf0Riose2lfGYUyhGURykoeNwTkSqkP&#10;WIDCWcyJkqJz0wdfEaT4C6B1n8TBAc0B7T1AOxBtFNAQol0D9JaM+TOPWeZ+GTWqz86Kiq6jWeCM&#10;QzMtnHFopoMzW9tMDWdKNLPAmRbNVHDWaZtdhzM9mmnhTNs208IZRfPGqi4HWmdHH9ZrmxU4Q2jG&#10;tc38KFC/bTb7KBAH55SRvYWuuek6YJbR7E4woy0zCcwomunBTG6ZFTArCUybfG9eaXytLpYVKANY&#10;dve+shrKEJbtUFalaYKU6scNAY9RON+v63R56bDdN6YPvirjWRfQKKLNA7QW0c0E0HZEGwW0jGij&#10;gIYRzQJoG6I5oF0ANHRIyAJoGdF6gN6cMf/Klsx5wahNfXpWVob+eGVFyCIUzaxwxqHZ7KNA/gg6&#10;32ubQTi7qW2+PL7d1XfyBm74pw3NKJxp2mYFzhCa9eAMoZkEZwjNODhDaNaDM4RmEpwhNJPgTNs2&#10;sxwFQmiW00fonJtFALMWzSiWUTCjaCY9Xg5CMxHMJq1liGBG0fx6yizhXymzhEE51l1YLPvCvjI9&#10;lnMfNwbkSZkYkPekMeA8CmcxH1mHnpk2+KoghgPak4CGEM0CaC2i2QBtQ7SPAFqLaA5obRBAK4jO&#10;WFiEutQvZnVll7dXVnY9yoJmWji7pW0G1jTUaMbD2TiaaeFM2zbTwtlTR4FqNNPCWYNmTNvMAmf0&#10;EXTpI3utwKGZBGeattlXjwJRNJPgDKGZBGcIzTg449CMgzOEZj04p47sLSSP7Cd0zM1hXsvQAzPU&#10;MpPAjKKZtJahB2YtmuG1DDWYFTSLaZ0649GEUSMmuYJlT+4rQ1hWoIxiWUpjm3wxjxra7ELRLOZR&#10;Q+Cne3MbLyt45oCmA7QD0b4L6CUc0B4BtAPRRgENPYnDNUBvTl+4Y3PWsl+jJvWbWVkZEr2qIuSR&#10;q3CmQbPZbTPLmoY7jwLVaGaFMw7NWDibgGaWNQ13HgXSPoJuYUXI8n9kxTwkwRlCMwnOpLYZhTNN&#10;28yPAvXbZgXOEJrFpI3sLSSNHCi0t+S5BGYUzSQwo2imA7NZaxkzNC2zM5gdLbOSN1JmS+mfXfP+&#10;o8ZA+66yLpY9va+Ma5UBLDvn7YUompXcG9vt6qLEg4+nDb5mx7MD0DZEc0C7AGhnRLMDWka0YUBr&#10;WmgOaM8BGjokZAG0jGgSoDelL4xCLep3s6qyazUJzSxwxrXNrHDGtc10cGZDMy2ccWhmhTOIZje3&#10;zbRwZkEzLZxBNNcFCyurul57NXvQIRHNCpwhNOvCGYNmHJxxaMbBGUIzCc5aNNPBWa9tRuFM0zb7&#10;wlEgBOf0kt5CQnGE0C63QINmFMsomFE004HZxbUMg4+XcwXMajSLeTNljlA9MmM2Ccte2lfWtsoA&#10;lh9OaFOg5PGEwIJHEwJrnzS2eYSiWcmHY4ZfleGsxHOANvZ13p4B9DwNnlkBDR0SMgBag2gUz/4J&#10;aDuiNXj2HUCv81VApy+avj+67r9Qh/rdrKzs9r2VFSENenCmQTMtnGnRDK5p+EjbTAtnFjRj4axz&#10;FKhGMx2c6dtmM+CMQ7MMZ/22eWt15xNtc6P2q9FMgrMGzRRwpm2bWY4CITTDbbNnjgIhNOPaZraj&#10;QBjNJDir0ZxWIsNZTHxxtBCUU4RFMxnMrq1leOrxcjCandcyUDAraBbTM3P8B5dqu+bisEyzguEt&#10;LItQVvJwYkChkseYPWcxjxoCH+3KmXLPGc8c0FpAQy00B7QuoO2Ibm6Ahr7OmwXQKKKZAH1pU+bi&#10;QNSgfjvLy8N+uaoyZDaEZlo449DMCmdc2+w6nHXQbPIj6Mw+ClS3zWasaZh5FKhGs7uOAo/Udvgw&#10;JH/g9n/Y0IyDM7Ft5keBxLZZgTOEZj04a9FMhjOEZhycM6T0EoYUDRICskue6aGZtJbB9ng5qGX2&#10;7FoGCmZ1RhfmLXEVy57YV9bDshrKdjBPtqUR3nNWcm9s+M1FSYcQOJsPaAeiUTx7C9BaRLMB2hnR&#10;7ICWEW0U0FpE+x6gHYhG8ewtQNsQbRjQzoh2N6A3pS9OQ+3p97O6KvTPqypDVqBwxqGZFs44NNPB&#10;ma1tpoYzJZpp4czSNlPBWadtZoUzDZpp4UzbNtPCWUTzxXFtP+6VN2CDiGYFzhCacXCG0Ixrm/lR&#10;oH7b7MmjQLRtVuCcWdJLGFwUK7yVNfqpq2BGW2Z/XMtA8++UucK/R8wV3kmfcOH96vdG+9q+sitY&#10;fjgpoMieiQHYPWclF8sTrk0d/LEgRotnDmh2QKOIbiaApvw6bw5o9wF6Y/rSSSvjp/036s5mMWuq&#10;wv61uqrrFho449Bs9lGgsbaZP4IOQjMtnHFoBuFsoG0G4Hw/rqjvKjWaSXCmaZsVOENo1oMzhGYS&#10;nCE04+AMoVkPzhCaSXCG0EyCM6ltRuFM0zbTHAXi4JxV0ksYVDhE+HdW+RMIzeyPl0NbZs8+Xg4H&#10;ZgjNCpiVtB4xV7DkFq/1tX1ll7AspU2xmMeT2ox90hjwEMWyOo8aAp4eLKy8ruDZZUDbEe0rgJYR&#10;bRTQdkT7MKA1iOaAdga0DdFGAQ0jmgXQKKJdB/TG9CXb1mcsfQX1ZrOa1ZWd262p6noQRTMtnHFt&#10;s+tw9t4j6FjgTNs208LZU0eBajTTwlmDZkzbTAtntG3OHNlz+d+yYx5AcIbQrAtnyrbZY0eBlG2z&#10;AmcUzbi2WYEzhGZdOGPQjIMzDs04OENoJsEZQrMCZzFRhQnCvzIqH4NoNrSWgd9jRltmY4+X06KZ&#10;BGYUzSKYW4+YJyUkbcrHmysHVnsLy7h9ZacVDB0sP5wUaM/nkwNG6u05K/msrvOtdalr7k2NuW7H&#10;sxmAdiDaKKABRDMB2oZow4B2RrQWzxzQbgP0cBTPrIDWIpoN0M6IdiegN6QvvbYhfck7qDOb5ayt&#10;7tJ9TWXXMzRopoWza2hmX9Nw51GgGs2scMahGQtnnTUNWjSzHAWq0cwKZxo0o3CeVh4+429ZMU0Q&#10;mklw1qCZAs6kthmFM03bzI8C9dtmBc4QmnFtswLnbFsiC5KE1zKqv0DBjLbMJDCjaKYHM13LTAIz&#10;imYUyzCYHWh+S8p8ITW3dCuKZW/vK2uhrMWyCGU0jycE6O45K7leM+DS9JjLX0h4boGAnsMB7RFA&#10;OxBtFNBQC20OoNeYBWgNog0DOgP1ZbOe1ZVdBq6p6voxCc40aGaFM65tpoMzG5pp4YxDMyucQTS7&#10;uW2mhTMOzeiahtG22TrmvXX/yB589u/ZgyU04+AMoVkfzjCa9eAMoRkHZwjNJDhDaNaDM4RmEpyJ&#10;bbMfHAWibbMC55ySXsKA/GThn+njHkNghtBMBLMX1zJQLKNgRltmGcwymsV0TJ1xb2l5bCMKZT0s&#10;u31f2QUsfz4poETKlICShxMDFqFIxuXU6NwLdjh7DNDOiGYGtA3RxgGNttC+B2gHolE8+zugoSdx&#10;oHimAbSMaOOARltorwJ64uIRi7+B2rLZz5rKLt3WVHVtwqGZFs60aAbXNFxom82AMw7NtHCmRTMV&#10;nCnbZjo407fNtHBmaZtlOGvbZuuYdw/8NTvmoohmFM40bbOvHgVCaCbBGUUzCc4QmnFwhtCsD2ct&#10;mklwhtBMgjNN26zAWUSzGMuoXkK//BHC39PHP9EDM4pm0lqGHpi1aCatZdA/Xs4JzJqWWQazumVW&#10;8rYtiZaqvRCUXcWyWfvKrmBZnQdT3h7/pCHgAYpkKA/r297enjPzkgbPLgLagWijgIYQzQJoFNEo&#10;njmg3QXoZRo8exvQCKI1eKYEtIuHhAYBvXVd6sq/oKZsMbO+qmvE2sou5yA449DMCmdc20wLZyo0&#10;80fQEeFMg2a0baaFM9Q255b03PyP7JhbEJpJcCa3zfwokNQ2K3DWolkfzhCaSXCG0IyDM4RmFM6W&#10;UT2FPnlpwl/TGp/SgdmstQz3PF5OC2a0ZXaA2YHmBVKCU+Y8mjEqeQYWy17YVwahDGD58ykBo+QE&#10;Snk8oc0VFMm4fDK+y40ZcecvTIm5ocVzMwS0FtGMgNYgmgPaGdBQC80CaAjRzRfQ69NWXlubvrxl&#10;7DXrzeqqru+urezyPi2ccWimgzP9UaA722ZaOHujbWaFMw2aaeFM2zbrwfnjuqAv0op7bfhb5qD7&#10;f7OhGQdnCM04OENoJsEZRTMJzhCadeFM2Ta32KNAyrZZgbOCZjG5o3oKvXIzhVdSHXAmrmX46OPl&#10;oJaZBGYxbaQsFAbnjD0CYtkHVjCAOGH5/tTA0Upo95yVXK0cdGRazJXHIp7dB2joSRwsgJYR3RIA&#10;7UC0rwBai2gtnmkA7YxodkDLiDYKaC2ivQfo9emrxL3m/0Ad2SJnbUXXDuurumyD0CzB2WfaZvc+&#10;gk4DZxPbZhjO7G0zy5oGDs0gnA20zVfrgu/FF/dd+9eswY9FNCtwhtBMgjNN26zAGUKzHpwhNJPg&#10;rEGzDpwhNOvBGUIzCc4aNFPAmdQ2e+soEG2bFTiL6ZGXo/t4Oahl1lvL0AUziGZPrWVowSxluJz6&#10;URkL/BHLn9tyf0rAmAeT2ixGcUzK6VF52xQ40wJ6qgbPrIBGEe1lQOs+iYMDGgL0Ug2eWQFtQ3QL&#10;BPS61JUTp1mk5zVzOCuzvqrrm+squ6xE4Yxrm12HM33bjIczG5pp4czSNtPC2VNHgWo008JZg2ZM&#10;20wD5wvj216OKuq3+q82MJPaZn4UqN82K3CG0EyCM4RmPThr0YyHM4RmEpwhNOvBWUFznoTo3sK7&#10;uXlUYEZbZtJahj6YtS0zCcxoy0wCM4pmJzDb0BwgZZEQkdlw+ur4LqN8YV/ZAWUtlhUoK1iWMk3O&#10;51MD6h81tKHac1byqCHgswMFY99H8UwHaKiF9i1AaxHdTABtR7RRQMuINg5oqIX2LUBrEe19QK9N&#10;WbVtqfi8ZovlPzmckVlj7fry+qouc2jg7Bqa2Y8C+SPotGg22jazwhmHZuUo8NL44A/ezR+4QUQz&#10;Ds4Qmklw1qKZDGcUzSQ407TN/ChQv21W4AyhmQRnFM0onMVklfQTulkKADBDLTMJzL63liGD2bll&#10;VsCsJHD4IqGiyLLSV/aVISzboazC8mdTA0qlTJPzeGLAhyiOSXlUH3Rxc/riu1NibgpyzAC0M6I5&#10;oMmAdiDaKKAhRLMAWotoNkDbEM0B7QTodamr7i9LWfYPCc0ynPmgs6Ey5FcbKrs06qGZFc64tpkO&#10;zjpoRo4CzWybWeEMotmkNQ1c20wLZxyajaxprK3qfLyTJWKrgmYFzjRtswJnCM0kOENo1oMzhGYc&#10;nCE0k+AMoVkPzhCaSXCmaZv9/ShQgbOC5nxbMkcOEMJzijUtM/NaBsPj5SA0k8Hs2lqGDGYHmkUw&#10;y1ks9EmffPHo2B5VEJa1UNZiWQNl/VZZi+VpOli2QRnC8mfTgux5OLHNbhTGNLk/vuuptanrP3Tg&#10;WQvoKSiemQFtQzQHtN8CekkSB7QRQK9JXX1lRcqKAa26d/9/HM6E2WRp/aUNVV0acHCmRTO4puFC&#10;20wNZ4a2mRbOtGimgjNl20wHZ/q2mRbOrG3zzPKwj/6VPWgfimYSnGnaZl89CoTQTIIzimZc28xy&#10;FAihmQRnFM0kOENo1oUzZduMOwqE4FwwqqeQVhwphGaPAtDsDGYtmr2/lqE8Xg4EM9AyO8AsoznI&#10;luLCkg2exDJuXxlslSEsTw8sU+fBpIAlKIppc6+2x8HFSfuuOuMZAjTQQvsYoB2Ibm6AdkY0O6Bl&#10;RBsHNNpC+x6g7YjW4NlrgP5kderq+FYWy5fscOZrGuTZWNklbmNV5w9Y4Yxrm2nhTIVm/gg6Ipxp&#10;0MzaNueN6rHlH9mDLr6S5UAzCmcIzSQ407TN/ChQv21W4AyhWQ/OEJpJcNagWQfOEJpp4CyiWUzh&#10;qJ5CSlG00DlrzFMtmKGW2fXHy6FoRrEMgxltmUlrGXgwoy2zAmY5S4T30mZc31E9oF4LZWYsM+0r&#10;a6GMx7KYT6cFlov5fFpA/aPGNp+jKKbNtaqIXbOHnL07edAtBM+UgEYQrcUzBzQKaBjRLICGDgkZ&#10;AK1BNIpnDmhWQK9NXftsZdrqTAnNHM6uz4bKTsEbq7osg9BMB2f6o0B3ts20cKZtm12Gs07bzApn&#10;HJpZ4EzbNitwPlrb4XxEQd/1L2cOfiKiWQ1nmraZ5SgQQjMNnGnaZn4UqN82e+soEG2bFTgXjuoh&#10;DC8eLHTItD7Bg9n4WgaKZRTMaMtMArMGzYS1DBTMYoJtyc0v3+EL+8rqFQwclKXMsGV6gFXM4wlt&#10;XN5zVudCadKWydHXm0Q8y+GA5oCWAa1FtJcBDXydty8DekXKmpJW0dH/ZUczh7Prs6Wq8y82V3ct&#10;31jV+alraGZf0/DaI+go4UyDZhjO7G0zy5oGDs0gnCnb5jVVITva50Zu+osNzHpts6eOAnFoxsEZ&#10;QjMJzhCacXDGoRkHZwjNJDhDaNaHsxbNJDjTtM3uPgpUw1lBc9FoOcOKYoW2GdWPtGgmrWV46vFy&#10;mJbZ9ng5GMwommUwq9EcPHypEJY6797KiripWCxroewalin3lbFYVqCswvKnM+Tcmx5U8WBSANOe&#10;szqnSnLXO+DsiK8D2oFoFM/eArQW0WyAdkY0O6BlRLcEQDsQjeLZO4BelbK21mKZ8x0OZ5NmY1Wn&#10;2M3VXU7Sw5m+bcbDmQ3NtHBmQTMtnNVrGs3lEXSLrGFz/poZc01Esx6cadrmlnsUSNc2K3CG0EyC&#10;sxbN+nCG0IyDM4RmfTjDaNaDM4RmCM7Fo3sISUVDheCMmi9Y1zJIYEZbZs+tZcBgbqtKam7VAVex&#10;bPa+MohlBcoIlsV8OlPOgykBS1EIu5rHjQG3D+VXrZ086LYGzxzQ5gDajmjDgEYR3UwAbUO0Fs/+&#10;B+iVKeum1mQu/1mruuj/coIzPww0NpurOwdtqu68lIxmc9pmVjjj0GwGnHFoxsJZZ03DnUeBajSz&#10;wlkB8+GaDuejC/qtfDlz8KWXs2J10YyDM4RmEpwhNJPgjKKZBGeatpkfBeq3zQqctWgmwxlFsz6c&#10;ndEsZuToHkJCYaIQkF730BUwo2hGsYyCGW2Z6cAMrWWQwKxdyxDB7ITm5KVCu+RlQpfhCx/OK0+e&#10;C0NZi2V37CtrsGyDMoTlezMCK5V8OiOw5lFDm6cohl3N44aAzzamL18m49kHAA18nbd3AS0juiUA&#10;WoNoDmhnQNsQDQF6Zcq6RVPTl/2xVXz8Vzic3TCbJrV+bmtV53E0cMa1zXRw1kGzyUeB/BF0eDjP&#10;tHa78K+cQZtFMCtopoEzTduswBlCMwnOEJr14AyhGQdnCM36cIbRrAdnCM0kONO0zc3lKFCLZjyc&#10;xcQXJAtvpzU+1KJZH8wQmvXWMlgeL4eiWQ1mqGV2gBlpmZMdaFaSlF13DIUyhGV37ivTYtmO5lly&#10;HjE8zxnKg7q2p3bmTNvpwLNvAtqBaKOABhDNBGgbog0D2hnRWjxzQKOAdiDaIKBBRLsG6NUpG9bN&#10;SFv6moRmi+XLEpz5YaB7ZlNV5x6bq7usUaMZXNNwoW2mhjMDmmnhTItmKjh7qW2mhbNe23ygtuNH&#10;gwr7bX45M/bmn21o1oOzXtuMwpmmbVbgDKGZBs40bTPLUaAWzXRwpmmbWY4CITTTwJmmbfbFo0AI&#10;zSW2xOanCq1TJz3CoZkEZrRlJu0xo2gmrWW4usesXstAwdwuebmUDslLn00ZnbFEF8tu3lcmYVmB&#10;sphPZgRWSZkVWPVwsvE9ZyWf17W7sDNnyvuTnPDMAc0KaC2iOaBRPDcHQK9M2bB7Xtqa4FaWfs/Z&#10;4ay0zRzO7pnt1V1+uLWmc8aWqi5n9NpmWjjTHgWa2TZLcDaxbYbhbE7bTAtnHJpBOANtc1XpO5ve&#10;yBm096WsWEFEswJnHJpxcIbQTIIzTdvMjwL122YFzjg04+AMoZkEZwjNODjj0IyDM4RmPTiPGt1D&#10;iMlLE95MmfZEr2VGsYyCGUUzHZjdu5aBorm9KoOzJp65OqFTBYRlT+wr62HZDmUblsXcnRlULeb+&#10;1MBlKICN5FF94MWdOTOvinj2X0A7I5oZ0DZEtwRAOxCN4tnfAQ09iQPFMw2gZUSjgF41fOPH9QmL&#10;Xm5lsTwHwpkfBrp3ttV0emNrdZfGrdWdv/DmUaAazbRwpm2baeGsRbO2bWaFMw7NtHDWoBlpm7dW&#10;d97bs3DAipeyYu+gaNaDM4RmEpwhNOPgDKFZD84QmklwhtBMgjNt28yPAungTNM2K3CG0Cxm9Oj3&#10;hOjcLOGN1BlPUTBDaCaD2bW1DL3Hy0Ets95aBgnMYjokr5AyriRvjQbLHtpXxmLZBmU1lj+ZLefu&#10;rMCae9MDJj6aEHAfBbCRPKgPvrk/b/z7kwbdkfDsC4B2INoooCFEswAaRTSKZw5odwF6mQbPrICG&#10;EE0P6BXDN26dkbqyc6ukpOclOIto1t9v5nB212yr6tJ3W3WnjSxrGrRtMy2ccWhmhTMNmmE4s7fN&#10;LGsaODSDcHag+WJZ6btzXs4afOlPWbGCiGYcnFE0k+AMoZkEZ5q2WYEzimYSnCE0k+AMoRkHZxjN&#10;eDhDaCbBGUIzCc4omklwpmmbvX0UiIPzmNHvCZF5Fl0wo2gmrWXoPl4OaJnNXsvAgVlJRPr0Syfq&#10;3x1Pg2V37CvTYlnKbEfM2nNW51FD0J33Cyr3yXjmgHYF0FpEMwJag2gOaGdAQy20ZwC9bPjGlZNH&#10;rH67lSX6qy7AmY87Z5O168+3VXfO3VbV+YIemvFwZkMzLZxxaEbhbKhtdvMj6FjgrEGz7V9XjHl3&#10;+1uWQTv/mBUriGhG4Uxqm1E407TN/ChQv21W4AyhmQRnCM16cIbQjIMzhGYSnCE068FZi2YynNVo&#10;VuA8esx7woDcfA2WYTCjLTNpLQMPZrRlJq1l6INZi2YUzB2SVwodbSkvHr2ZiGU37SuroayL5VmB&#10;teo8mBS4B4WvGXnUEHj/WNHoXQ48+zqgoSdxsABaRnRLALQD0b4CaC2itXimAbQzotkBLSNaDeil&#10;wzfOG5ey7B+tLBYZzRKcVWsa/DDQu7OzpvMLO6o7TdpR07kJgjOMZnY449BMC2eWthkLZ501DXce&#10;BarRTILz5LLwDwNyorb9ITNWwKEZB2ccmnFwhtBMgjOEZho467XNKJxp2mZ+FKjfNitwhtCsD2ct&#10;mklwhtCMg3PpmPeEUaN7Cf1zi0Awoy0zCcwaNBPWMvTBbGwtAwWzkn6pc67vHjtgEhbLbtxXVqBM&#10;g2Upc+R8OjVgOYpes/KoIeDRByUFWycNuqvCs+cADSOaBdAoor0MaN0ncXBAQ4BeqsEzK6BtiGYA&#10;9NLkjZPKU+b9oVVy8tc4nH18dlV3fGtHdafqHTWdr5LhrINmk48C9dpmWjiDaDZpTcNdbfOU8vBd&#10;nXIjtr6YEftQQjMFnGnbZpajQAjNuLbZE0eBEJrhttkBZxyacXCG0EyCM03b3JKPAtVoHjNGhrOY&#10;kaP6Cv0so4CWmXEtQ/fxciiayWDWopkMZhTNnYatsqeooHw3iGWjKxg6WLZDmRLLt2cHjRVzd07Q&#10;2Huzgyc9ajR3z1mdx41tvjg7KmvTlOhbjzig8YDWIrqZANqOaKOAlhFtHNBQC+1+QC8csbkmOXnO&#10;LyQ0S3BWrWnww0Dfna1Vnf+1o7pz+c7qzh+p0UwNZwY008KZFs1UcNZpm12HM33bTILzrLLQLV1y&#10;B679fUbs7Rcz44Q/SHGGM4RmPThDaCbBmaZt9tWjQAjNenCG0EyCM4RmHJwhNOvBGUIzrm32x6NA&#10;CM5lY94TikoGCL2yS5+SwIy2zKS1DBKYXVvLkB8vhwcz3DKr0dx52Cqh54iF99ZWx842Bcsu7ivj&#10;oIxiWcyd2UHjpMwNGvfADXvOaM6XDt8wZdC125OiRTybAWgtojV4pgK0M6I5oMmAdiDaKKAhRLMA&#10;WotoNkDbEG0ioFckb29akLxhVFDy2O+3ssR+3d42czj71+yo7fT3nTWdSnZVdzqDrmm48yhQjWYJ&#10;zia2zTCczWmbaeEMofn8uHZPaku7b22bG7n+d5lx136fGSfg0EyCM4pmEpwhNJPgTNM286NA/bZZ&#10;gTOKZhKcITST4KxFMx7OODTrw5mubVYfBaJoFlM+5j0hf2Sk0COr8jE9mKG1DLY9ZrRlNmMtAwWz&#10;nNVSsvNqD3ljXxlqlXFYljIncLyYz6YGuGXPGc2l8vi102IvXpTw7EZAg4hmArQN0RzQfgvoJUne&#10;A/Ty5G335o/YmNMqPv6/W40Y8Q0snPlhoP/M7qqOf95d2yl/V02n42a1zbRwpm2baeGsRbMZbbN2&#10;TUONZj0476vt9MBS0mv3GznR+3+XGSeIYFbQTIIzhGY9OENoJsEZQjMOzhCa9eAMoZkEZwjN+nAm&#10;t80onGnaZn4UqN82K3CG0EyCs3XMe0LeyGjhnYzqhzgwa1pm3bUM1x8vp0UzGcwomtVgdqBZBrOY&#10;LsPWCN2Slz1cUpm8UA/LNCsYrFhWoKyHZSnz5Hw6PWAFilx35Xr1wM1LkvaenajgGQS0jOiWAGgH&#10;opsboJ0RzQ5oGdHGAY220O4F9LLkbVfmDN847DuW+P8G4Wzfb+Zw9svZO7bjL3fWdBq0q7rTvD01&#10;He8agTMOzaxwpkEzDGf2tpllTUMB8/yK0CMDCvptfTlr8NnfZsYJIpp14UzZNnvsKJCybVbgjKKZ&#10;BGcIzbpwBtGMhzMOzTg493P5KBBGMw2c9dpmFM40bbMvHwWiaFbgbB3zrmApHiyEp4/7HEWzr69l&#10;kMCsoFlJqqXxBAuWjewrO0EZwrINymJuzQmskxNUd3Nm0JTHE9p8iiLXXbk/vtP+DWnL74p4dh3Q&#10;WkQzARpBtBbPHNAooGFEswAaOiRkALQG0SievQPoZcN2fNY4bHXIt1NTv0mGMz8M9PvZW9vp77ur&#10;O6bvrem4gQbNtHDGodkMOHv9EXTj2p0cP6b74jdyBu36dUZs028y4wQRzSicNWimgDOpbUbhTNM2&#10;86NA/bZZgbMWzfi2me0oEEYzDs4QmnFtsy8cBUJwrhjzrpTs4iFCWEbDE19YyyCBGUUzCcxiug5b&#10;I4QOW/PFjLLMlSiUdbFswr4yDssOKMtYFnNnnpxbc4PqH00KuIgC15153BDw9EBu7Z6J0fckPJsB&#10;aC2iOaBbKqC1iPYMoBcN276yccTqkG8mJHzLDmcRzWJIh4Eczv49c+d2/397qju23VvdqXRvbaf3&#10;cXDGoZkWzixoxsJZZ01DjWY6OOu3zQdqOtyylr63tXNuxLrfZcQd+3XGEEEMDs0kOENo1oMzhGYc&#10;nCE0k+AMoVkPzhCaSXAmts38KJDYNitwhtCsB2cIzSQ4Q2jGwRlCs9g2K3CuHPOukFGUKHRJm/iZ&#10;FsxQy+z6WgYJzFo064MZQjME5q7D1tqTkDXl3LVpHcZ6cl8ZxrIMZRTLUubLuT+lzV4Ut57IFWvM&#10;4akx127LgJYR3RIA7UA0imdvAVqLaDZAOyOaHdAyon0a0DZES2getuvxirSljZbh8176piXhW0xw&#10;5oeBzWc2WVp/aU915077ajvN2lfb8S4NnGnQzApnEM0mrWnotc27azs1lY9+51RnS8TO32TEnf5V&#10;xhDhBRuYFTST4AyhmQRnFM0kONO0zQqcITTj2mZPHAVCaCbBGUUzCc4Qmklwpmmbm8tRIIRmEpxp&#10;2mYFziKaxVSVviukFSULHdOmfYa2zGavZeiDWYtmEphRNKNgFhMybJ0QkrROaBidv8EIll3dV0ax&#10;rEAZwvKteUENSu7NClqCotZTuT+u86XFifsOO/AMARpFNIpnDmgtoGVEGwW0HdGGAY0iunkAevnw&#10;zae251dZX0uO+f430wZ/W4SziGYx4JoGzWEgh3Pzmbq67t9sLH2vi3XUO2OKR/fYuKmqyzlWONOi&#10;mQrOOm2z63CW2+Zz49rePVDbaVNWSc+lr2dH7/llRtyjX2YMEUQwK2gmwZmmbeZHgfptswJnCM16&#10;cIbQTIIzhGYcnCE0Q22zAmcIzSQ4Q2gmwZnUNqNwpmmbjR4Fom2zAmcxKYUpQsfUGY+1aCavZeiD&#10;WYtmEphRNNOB2RnNCpiVxKbPvPzBpHcnsmCZZV8ZbJUhLM935Oa84Mabc4ImPp4Q8ARFrafyuDHw&#10;852WKVud8UwHaC2ivQxo4Ou8OaA9A2gNot0M6PXpc7fsKsnI/kZa3P98My3t26bBmR8GNtOxWJ77&#10;RVpsr5ezBk0NzI3alFPSc+fmqs4XcWiW4Gxi2wzDmb1tPj2uw/0lFaH7Eot7r38zZ9C2FzKGnPt5&#10;Rrzwi4whUkQ04+AMoRkHZwjNJDijaCbBGUKzLpwp2+ZmcxQIoFkXzpRtswJnFM0kOENo1oUzBs04&#10;OOPQjINzkRuOAnFwri59V0guyBDap8x+Qgdm969loI+XQ8FMapnFhEpZL6W6ZNR2CMq6WDawr+wE&#10;ZQDLEpSVLLBlftCEh5MCLqCg9XQuliXtnjzo9o3mCmgHoo0CGkA0E6BtiDYMaGdEa/HcvAC9JGn3&#10;431FI1fvGjN4gIhmJzir1zQgONMeBnI4N/OxxH79qyMSI7+amrj+f9KGnvhXzqDNUYX9t9SWdT+4&#10;sbLLdVfaZlo4444CKdvm+1uquhwbNeq97d3zBu54KTPmxE/Shjz6WXq8IEYEsxI1nCE0k+BM0zYr&#10;cIbQrAdnCM0kOGvQrANnCM16cIbQTIKzBs0UcCa1zSicadpmfhSo3zYrcIbQjGubZTjj0azAWcyw&#10;/Cyh3fB5Ta6AWYtmMphRNJu5luEAswPNYUnrhejUBTf2NQ6YQb2vrItl8r6yLpYVKNuwLGWBnE+n&#10;BexGIeuNfDou5Nz8ocf3a/HMAU0FaBuijQJai2gOaAnOyZtPnbfGrFtV1fXNrw8b9l0Rzf+dlPQd&#10;Cc7ofrMROPM1jZYzXx0+/AfPpyQkPjcicdfzKUmCmK+mJH3y/dShx1/Kit3eLTdiY87InttmW8OO&#10;HKzteBOFMw7NWDhj2ub3x3Z8uKyi61nr6Hf3xhX129IxN3LzX7Jid/0yI+7kj9OG3PtxerzwE1t+&#10;agsKZ5q2ufkcBdK1zaxHgRCaSXCG0KwHZwjNODhDaCbBGUKzHpy1aCbDmdg2+/lRINo2i6kpfUdK&#10;Yl6uEDx80RdaNJPWMlx/vByKZjow669loGB2ZIMwuqhyn6f2lbFYVqCswrI9C4Mm3psTtBhFrLfy&#10;qCH47uaMBesmRn8C4FkGtB3RzQ7QzojmgCYD2oFoFM/mAnpD1sxt12vf2VBeHv6Hr6fHf48IZ34Y&#10;yMfV+Upa0gvPjUjKen5E4hkboIWv2fJ1MSMSmr6ZmnBJzP+mDz3447T4Q7/KiNv8Stbgba/mxKzv&#10;YIlYHZ4/YGNMUd/FKSN7bxta1HvnO/kDdoTl9t8cnjtg4+vZMVtezY7Z9kpWzPrfZ8Rt+3VG7MGf&#10;pMcf+b/U+Ds/SBsq/J+Y9KHCD235kS0imhU449BMgjNN28yPAvXbZl89CoTQrA9nLZpJcIbQjIMz&#10;hGYSnFE0k+AMoZkEZ3LbDB8F4uBcW/qOEJ9b4ARmtGX2hbUMCcyallkGszOaN0gJT9og9B+x7N76&#10;cbELQCybva8MYRmFsg3LaB41BjxGEevNfFSevGNG7JXr/g5oB6KNAhpCNAugUUSjeOaAVgN62bBd&#10;D8+UDtt3a3yn1ZEFkb9Q0OwMZ8J+M4czH5fGYvnSV1MS2j6fmjTqayMS99vhnJIofCPVkf9OTRS+&#10;acu3bPl2aoKU79jyP2lyvpuWIHzPlu9LGSr8ry0imnFwVqOZBs4QmnFwhtBMgjOEZj04Q2jGwRlC&#10;MwnOEJr14AyhmQRnmraZHwXqt80KnCE068EZQjMJzhCacXCG0KwPZwea5bwnxFlGmgJmFM2ktQwS&#10;mNGWmQRmBc3hSRulFBaMP4xi2V37yrRYvrEgeJI9C4MnPZwU8BGKV2/nUX2761sy552T8cwBjQe0&#10;jGijgNYimhHQGkT7J6A3Z869er+uw5WP69pWfS196P9+LTn5+0xw5oeBfFhH/IH6ekpC2NdTEmq+&#10;kZJwUo1mEpzVaCbBGUIzCc4omklwpmmbffUoEEIzCc4omklwhtCMgzOEZhKcUTTj2mZ+FKjfNtuP&#10;AgE068KZsm1W4KxFs3PbLGZs6TtC1ZhewuCc0U9hNLu+lkECM4pmEphRNKNrGSiYu9nSe/jqB8tq&#10;k5ehUGbGss6+MhWWF6qyIHiymE+mB+590hAgSAEQ683cqe11akHCoVMTmi2goSdxcEDrAdqBaPMB&#10;vTR5x8Xz5UP2PmoIeHxmbPtkBc1qOLt8GMjhzMfoPD8i7offGJHY5+spiZO+kZL4kQJnCM04OENo&#10;JsEZQrMenCE0k+BM0zbzo0D9tlmBM4RmPThDaCbBWYNmHThDaCbDma5tbmlHgWo4i2gWM670HaFi&#10;dF8hOtP6GEWzK2BG0UwCM4RmvbUMEpjVaO6WtEnonrRJyMmd+IEn9pXRaLBsg7KURXI+Xhg05dbs&#10;oGVP6gMEKQqgfQjRjxoCH58elb938qBb9/0B0DCiWQCNItrLgNZ9Eof/A3pzTuOmB/Xtrz9sCPhk&#10;S0WncPF2yxQ488NAPmbON0YM/fV/pyQM+mZK4txvpSTewsGZpm1W4AyhmQbONG0zy1EghGYaONO0&#10;zfwoUL9t9tWjQAjNJDhDaNaDM4RmEpyJbbOJR4HqtlmBsxjr6IHCwKyaByiYtWjWBzOEZhKY0ZbZ&#10;1bUMNZgVNHdP3CS8l7Th6Rxrxjoslk3cV8Zi2QZlBctSFsm5sShoyqO6gMdP6mx49lFEPxjf8cam&#10;jMV7RTxzQJsDaC2imwmg7YimAHTy5n0XqwbsEH/GPm8IPD99TJd/fzUx8f/UcJbQbOZhIIczHzPm&#10;m8MTXv5mSsKwb6UkrPh2SsJDXNuMwpmmbWY9CoTQTIIzTduswBmHZhycITST4KxFMx7OODST4EzT&#10;NvOjQP222VePAiE0k+CMopkEZwXN48vklI6KEvpnjL8Pg1mLZhKYUTTTgRlqmUlgdrTMIpjlbJaS&#10;kjX9/NXZnSagWDZ7X9kVLIv5eHHwVDGfTwz48Mn4AEHCsxIfRPTjxoBnlysG71s5YssFlwBtR7RR&#10;QGsRrcEzFaCdEc0BTQa0A9FGAS0jevmIjR8fH5O27X59uzPiz9bt+qAlyytD2301I/H/RDhLaHYX&#10;nPlhIB+z59vDE//1nZSh2d9JG7qJHwXqt82+ehQIoZkEZwjNeDjDaMbBGUIzCc5aNOvDGUIzCc40&#10;bXNzOQqE0AzBua7sHWF0SYzQJ6PhUz0wo2imAzOwlsG4x4y2zM5gltH8jj1bhCnlhVvAVpkVy8C+&#10;sgbKOlhW59NpQfuejAsQJDwr8WFEP6xrd/nEyOI9M4d8+Mg4oGVEGwU0iGgmQNsQzQHtFkCLu8wH&#10;isccuDUu5Jjy83StLniydcx7/3x+xIgfYuHsrsNADmc+pk737v/vO+lDg76bNrTke6kJe3FwhtCM&#10;gzMOzSQ407TN/ChQv2321aNACM0kOKNoJsEZQjMOzhCacW2zvx8FKnBWo7murLtQX9ZdKBkZJ/RM&#10;m/wJHZjdu5YhgxlqmZ3XMrRgltH8buIWISlj7pUPZrwzw537ymoo62H52uLgaUquLw6edmd24BoJ&#10;zur4AaLvjX338PasWYcnRH8q4dlnAR3jW4B2ILq5AdoZ0Sigt+dOOHO1ptdh5efnUWPAgwtj25Z3&#10;tsS+8HxS0o/EGywJzoT9ZlPhzA8D+bhrxP8Y5PvpCSHfT02oFr9YhdQ2e+IoEEIzrm32xFEghGYS&#10;nCE068EZQjMJzjRtc3M5CoTQTIIzTduswBlCsx6cITTj2maWo0AIzTRw1mubFTiLKS5OEN5LnfEJ&#10;BGb6lpkEZqhlZl/LQMGszrhRo3droOwqlilWMGiwLObakqDpSh6PD3igwbOfIPpG5cD3FyUevKUF&#10;NIRoFkBrEc0GaNeexMEBjUO0a4Benrzl/kVr5HH1z8zjxoCmw9XtE55PSfnx8xlJP3IFzqYfBnI4&#10;83H3fDcj8f++nxbf6wep8RP/N3XoBX4UiG+bFThDaKaBM03bzHIUCKEZ1zbzo0D9tpn1KBBCMwnO&#10;NG0zy1EghOYGWwqLhgnvjJjzietg9t5aBgrmdxO3Cu8lbhWGpC2+uX9S/3kQls3aV4awrEAZxbKc&#10;tjPEfD4h6MKTsYGCPSie/QDRN6r6HVmTsgFooCFAy4g2CmgtojmgfQXQi5I3f3DOGrtffLyc+ufk&#10;YX3AjdXVXcOfGzbsJ8+nxMtwHjHihxKcWQ8DjcCZr2nw8eR8Ly32hf9LGxr9f+lDZ/8wLf4mBGcc&#10;mnFwhtBMgjNN29xcjgIhNJPgTNM2K3DGoRkHZwjNJDhDaMbBGYdmEpxp2mZ+FIhvmxU4N5Z1F/IL&#10;U4Ruw+d/yrKWofd4OahlJoKZYi0DBbMj24SKkuqDGiybuK+MYlkLZQeW7VnWdsYnUwP3P6kNFKSo&#10;Ae2HiL5Z3ffQ9qxZxyfH3OSAVgHagWgUz94CtBbRbIB2RvS6jAWnT5fH7vm8Iegq+rNxuy5wy4aq&#10;kB7PpQ79qalw5oeBfPxxfpQ+9KUfpQ9N+lF6/LIfpQ95YGbbzHIUCKGZBs40bTM/CtRvm331KBBC&#10;sz6cYTTrwRlCMw7OEJpJcIbQrAdnCM0kOKvRLGZCWXfBUpAuhA1f/BktmNGWmQRmFM2ktQx9MKNo&#10;3ib0sGXQiFWfbKmPXaqBMoRlhn1lV7Cs5OrS4Jk3ZwWte1ITKEhRAO3niL5T3fPo7pyJx6bHXmUE&#10;NIpoFM8c0FpAy4g2Cmg7ol0A9PrMuSfPWgfv+bw+6Ab6syDm+vigRTNKw9pKaE4d+lNpTUOEs7Sm&#10;wX4YyOHMp1nMD9PiXvtx+pCsn6QN2QihmQRnCM36cKZrmxU449CMgzOEZhKcITTj4IxDMx7OWjST&#10;4AyhmQRnUtuMwpmmbW65R4F0bbMCZwjNJDijaCbBGUIzDs5isguyhZDkZQ9dATOKZtJahj6YUTSj&#10;WNaCWY3mHgnbhJ4J24XRhfXHSVg2sq8MQlmFZRHKSq4tk/Px0uA5D2sD7z2ptuG5GSH63th3Th7I&#10;H3901pDzgrLGYRTQWkR7GdDA13m3FEBvzJp5/FxF5L4H9YG30T97JZfq205IK+79z+eSk3/maJvV&#10;+83scAbXNPhhIB+/HYvlP3+aNiTwp+lDin+aFr8HB2eatpkfBeq3zQqcITTrwxlGsx6cITTj4Ayh&#10;mQRnCM16cIbQTIIzuW1uPkeBEJpJcEbRPFFMeXchMz9XCBm28gmEZiNgBtcydMCsRbN2LQMFs5KI&#10;5PUPVoxPXoPDMgplaAWDFcsKlMVcXRo8S53PGoI+elIVKEh4VtKMEP2grv29A3k1RybH3GpRgHYg&#10;2iigAUQzAdqGaIOAXp8968jlqj5HHjUEPEX/rNU5M7bdqK+kJvxcDB7OJh8GcjjzaQ7zoiX26z/P&#10;iO/6s8z4yp+nDzmGa5sdcNaimQRnCM00cNZrm1E407TNCpwhNNPAWb9tbj5HgRCaaeBM0zazHAVC&#10;aNaHsxbNJDhDaCbBmaZtNvsoEAfnSeXdhPS8QqHrsNXPcGgmrWWY8Xg5NZjRltkOZgDNSgryJp9x&#10;FctaKANYRlYw1FhGoSzmyrK2s8VcXdZ29idTgg5IcFanGSL6s7pO544VlxxdmHj4EQe0SYC2Idoo&#10;oLWIdsbzquQNXxwqKj53fWz4KfTPFc1n9QEfHR3fMeMrycm/sKPZCc76+82G4MwPA/k0t/lF+tD/&#10;/UV6XM9fZsQ1/jI97rwWzXDbrMAZQjOubfbEUSCEZlzbzI8C9dtm1qNACM0kONO0zQqctWjWhzOE&#10;ZhKcITTj4IxDMwnONG2zAmcIzWIml3cTRlhKJDhrwQy1zGx7zGjLzLKWgaZXwg4pfRO3Pp1fnbXZ&#10;21gWc2VZ8Bwxt2YHrW+qRODcjBH9sCH40uWKwdu3Z8/eM33wlc9oAO0LX+etxbMZgHZGtC8Ben78&#10;8aebcxpPni2PPvxZfdub6J8jlE8aAg/tquk8+Ctpib9khbPhw0AOZz7NdX6dNviXv0ofEvVCxpBZ&#10;L2QMuQ7BmaZtZj0KhNBMgjNN26zAGUKzHpwhNJPgDKEZB2cIzWQ407XN/ChQv2321aNACM0kOE8q&#10;e1cYnl32GGqZfWktAwWzkt4JO4WcnFkXLi3sMIOMZfIKhh6WFShDWFbn8vLguY+qAh+KeFaiwXMz&#10;RfSj+nbXz5emb1mYeGBvcwG0A9FGAQ0hmgXQKKJRPDsDeu6w3ScOjsrc/Ul9R83TMfRyvyHwVHpR&#10;z3/Z0ayGs6uHgUbgzA8D+bSE+UVW3J9eSI9L+HVm3NJfZ8Z+BrXNLfkoEEIzCc40bbMCZxjNeDhD&#10;aCbBGUIzDs44NJPgTNM286NA/bZZgTOEZjFTyrsJjaW9hKTMys9Z1zJYHi+HtsxqMENohsCszoyK&#10;wh2sWNbbV0ahDGFZhLKSK7Z81hD4YVNFoGBPC0O0+MUY98aG7z9WPHrzosT9p5ovoKFDQhZAy4g2&#10;CmgF0UuTN17ZU1Sy/2J1z4OfNwTdQv98SLkyLnjB2JJ32n5l+PBfmQJnsw4DOZz5tIR5ISPm1d9m&#10;xmb8NiN2A4xmPJwhNNPAmaZt5keB+m2zrx4FQmgmwRlCsx6ctWgmw5mmbfaFo0AIzlPLuwn1Y/oK&#10;8RnjPkXBjLbMZq9l0Owx64G5j5RdQlrWwqsn5nSbB2LZ4AqGHpYVKEtZIefy8rbz7k0JOtBkDRTs&#10;aeGIvl3Ta9/unCmbpg++cokD2j2AnhN/9O7W3Kojl2t6nUS/rMSVXKprN/Nn6UN+95WkpBec4Gzw&#10;MNAUOPPDQD4tbX6THhvwu4y4ot9nxu3SwJmybVbgjEMzDs4QmnXhjEEzDs44NJPgTNM286NA/bbZ&#10;V48CITTTwJmmbWY5CoTQrMBZzPjRA4XY9IZ7EJjBlllnLUMfzNqWGcUyCmYUzQqY1ZlQVrrfLCyj&#10;UAaxbIOygmUpK+R8vCh4ZVN5oGAPR7QUqYmuDf/g+MjCvcuS91zU4tl3AA0jmgXQKKLNA/Ssocdu&#10;bMurPnipuufJhwawLOZRQ5unh2o75H95xNBffyUt6QUJziKaTYKzaYeBHM58WuK8lJz8tT9kxHd+&#10;MSO24sWM2CNQ24zCmbZtbg5HgRCa4bbZAWccmnFwhtCMgzOEZlzbzI8C9dtm1qNACM0kONO0zQqc&#10;p9kydlS0EJM6+Y4umF1cy9ADM4RmMpid0dw3YbfQd+huYVjq8lv7Z/RfYva+MoRlO5RVWL68vO18&#10;KSvFBC94VB14t6ksUJDCEQ3m8/r2p69UxmzZl1u/eWHC4eP+A2hnRHsK0HOG7floXU7d/vfHJOy6&#10;Uhty9POGwLvo7ylL7jcEndtb0zHjy8OG/UYPzqYdBhqBMz8M5NPS5yVLzPf/kBX33h8zBzf8MSv2&#10;HIRmPThDaCbBmdg2N6OjQAjNJDjTtM0KnCE068EZQjOubWY5CoTQrAdnCM0kOENoJsGZtm321FEg&#10;2jYrcJ5e3k2oKRksRKfOuE1ay9AHM4pm89YynMBsQ7OYfkN3C7Wjq46QsEyzgqGLZQXKGiy3nX9x&#10;RfACJZ/VBV6ww1kdjmgwYht9f3zn9y+Ujli1JXPO+hlxl05oAG1HtFFAaxGtwbMPAHpK3KlLi9Pn&#10;7d1bMmLntbEhp422ylAeNAReqyt9J+TLacN+4wRn3H6zGXDmh4F8+JgzL2UO+cVLmYMjXsoaPPPP&#10;WYM/RuGMopkEZwjNJDjTtM38KFC/bWY9CoTQTIIzTduswBlFMwnOEJpJcIbQjIMzDs0kONO0zTRH&#10;gTCcw4UZ1nChqmSIMDBlzm0tmFE0o1jWghltmVEsuwpmdcusgFnOHmHoiLWfbJ08eDULlnH7ytRY&#10;XunIpRVtF96ZEry/qTRQkILimSOaKo8a2p27WhGzZ7+l7v3FSfs/1ge0jGijgAYRzQRoG6JdAPTC&#10;pF331mVPOX1oTPKBy7Uhxx40BDxAf0/MzL36wKPRBX3e+PKIhN9Sw9mkw0AOZz58TJ6X0mP++HJG&#10;7NA/Zw1e/JfMmPt6cIbQTIIzhGYcnCE068EZQjMJzhCacXCG0EwDZ5q2mR8F6rfNCpwhNJPgTNs2&#10;sxwFQmgmwVmLZgecxVhHJgr9hy+8gwOzFs36axkollEwo2jWW8twRvMee/oP3SNYRzacZF3BALGs&#10;QFkHyyKU7Vkl59rCdqubxgQKUhRAc0QbyuOGgM/ujwvZd8kav+xwQdnSDekrV80ecm73pEF3rngE&#10;0AiitXgmA3py7MW79XGnTs5LXbpnY8GonUfLY/dfHRvy4ef1gZ+h/7zuzPW64PVtLFGvfHnYsN/Z&#10;4Txi6K8lONMeBhqAMz8M5MPHjfPnjEH/eDlrcPorWTHrXsmKeUbTNvvqUSCEZl04U7bNCpxxaMbB&#10;GUKzLpwxaMbBGYdmEpxp2mZ+FKjfNtMeBeLgPNMaLpQVDxf6Ji+9q7+WofN4OUo0k1pmaC1DDWYF&#10;zf2H7hVikrc8WN04bBMtlsn7ygQs26Cszker2i4S87g88HM7njmi3ZZHDW3ufT6+/bHb1b22nC1N&#10;Wb4nt37lqhGbtsyOP31y0qDbn+kh2i2AjrnYNDtx57UlGQtObsirOLh31PD9Jyv6vn95XNcTd+uD&#10;rz5qbKP79dbuzulxHRp+nBL3py+nD/udITi76zCQw5kPH/PmlezBb7+SHVP416zBOyE407TN/ChQ&#10;v2323FEgjGYcnCE049pmTxwFQmjGtc2+fhSIolmBs5gxhWlCn2Er72nBjLbMnlrLgMGsZMDQvcKo&#10;/KnnqPaVdbCs3ld2BcuXbLm4OnjxZ+OCPmoaHSTYwxHtlTxqDLz9qL7t5U/Hhxy6M/bd/TeqIrad&#10;H5O27dSo3G37csfLyRu/7UDe+G17cxv2bclYeGR96qpD61NXStmQtnzb5oxFq3bmNm7bnDv28LbC&#10;krN7R2afOjQm6dQJa+TJM1W9T12qDf3w43GdPrxfH3wP/ev7SsQnZ+yu7pTz5eTkF7+ckvB7Cc4i&#10;msUYPQw0E878MJAPH/Pnr5bor/49K6bT37IHl/8tK+Yw1DYrcIbQrA9nGM16cIbQTIIzsW3mR4HE&#10;ttlXjwIhNJvVNstwhtFMgjNt26zAeZYtowqyhN5Ja+/DYDZrLQMPZgjNEJgHDN0nJSphV9Pi8Znb&#10;QSwz7Cu7gmV1bk8JPtQ0KkiwhyNagzkez+ReQ9DpbTWd0r6WkviHLyfHy3BW2mYz4GzaYSCHMx8+&#10;bp+X0wd872850e/+Iyum7h/ZMWdp2mYFzlo0k+GMopkEZwjNODhDaCbBGUUzCc4Qmklwpmmb+VGg&#10;ftvMehSoRTMZzhCacXDGoVkN59nWcKE4P1fombjhAdoyG3m8HIRmEphRNKvBLGagLYW5cy9+tKyD&#10;CGMtlHWwDO0ro1DWw/KF1e2WKLk+L3jzk5KgZ00lQYIUjmiOaC/kdl3QnsXlITEimkE4m3QYaA6c&#10;+WEgHz4endcyY3/2j6yYgf/Mjpn+WvagayicyW1z8zkKhNBMgjOEZhycITRDbbMCZwjNJDhDaMbB&#10;GUIzDZxp2uaWdBSIwllEs5g51jChKK/wWY/ETU/csceMopkOzA40K2AeOHS/nPj9wqyawr0olHWx&#10;TNEqk7B80ZYLq9suFfOwPOiuHc7qcERzRHsgV8e3XVNX9s57X0se+kcZzckvSnDG7TcbgLPph4Ec&#10;znz4eHb+YRn04us50fGvZw9a9K/sQZ/owpmybeZHgfptM+tRIIRmXThTts0KnHFoxsEZQrMunDFo&#10;xsEZh2YSnGnaZjOOAtG2WYGzmPzcUY9dATOKZjow069lOMBsQ3P8fiHCluysxR+fWNhtqRn7ymhQ&#10;KKuxbM/atkvvjw8+3zQySJCC4pkjmiPajTk/rt3slMIebb+WkvQnajibfBhoCM78MJAPH+/Na9lR&#10;f/9XTnTqGznRa9/IGfSU1DYrcIbQrAdnCM0kOGvQrANnCM00cKZpm/lRoH7bzH4USN82sxwFQmjG&#10;tc2uHAWq4aygea74a3mYkJNT/jmEZjKYXVvLkMGMtszatQwUzHIOCJHxB4TJ1tL33YVlDZRtWBbz&#10;0Zq2y8TcmhJ8uKk4SJCiAJojmiPajXnYGPDo+Nj249/IjvqnjObkPzrBmXQYaCKcDR8Gcjjz4eP9&#10;+Zdl0FtvZA/K/3d29A5PHgVCaCbBmaZtZj0KhNBMgjOEZj04a9FMhjOxbeZHgcS2WYEzhGY9OENo&#10;RuEsZrb1HSEru/YTHJpJaxmuPF6OuJYRj6JZBrOS9PRVtw/O6bcaB2U9LOutYOhh+aO17aScX9Nu&#10;+dUF7bY+Lgp61lRkwzNHNEe0G3O/IeDa7ppOJV9NTfrz14YPfYkJziYfBhqCMz8M5MPHd6a1pd9z&#10;b2ZHdWydM6jsrZxBh0hwRtFMgjNN2+yrR4EQmvXhrEUzCc4QmnFwhtBMgjOKZhKcITTj4axFMwnO&#10;KJpJcNaimQxnmrbZ1aNABc4KmudVyJlV3lNIzay/4wqY0ZbZzLUMEczOaD4oRNlSX1p7HGqVmbFs&#10;gzIOy/aslfP5mKC7TYVBgoRnJRzRHNEm50594Mm1lV1Tvzo84eWvpQ9/yQnORg8DDcDZtMNADmc+&#10;fHxnAorj/udtS+Q7b1uix79tiTqNolkPzhCaSXCmaZv5UaB+28x6FAihmQRnmrZZgTOEZj04Q2gm&#10;wRlCMw7OEJpp4IxrmxU4z68IE6aX9RVGpE+6haLZW2sZKJiVJKds+HTbjJiNEJShFQw9LNuhDGHZ&#10;BmUxF9a0XSFlXdsVn44NutBUECRIeFbCEa3FM0c0c26MD941vTw8RkSz1DaLcBbRbBacDR8GmgBn&#10;fhjIh49vTqAl+qdtLIP6B+RETWuTE33FU0eBEJpJcEbRjGub+VGgftvsq0eBEJp14UzZNitwxqEZ&#10;B2c1msUsqAgTppYOFJLTZtzAtcxsaxl4MKMtsxrMWjQfEqJtqRndeFoPyxooQ1i2QRnCsh3KNiyL&#10;+XBt25Vibk0LPizBWR2OaI5ok3JpXNtVY8a8895XU4f9BYazSYeBhuBs+mEghzMfPr44gVkRvw/K&#10;iY4LzIlaGGSJvoeDM4RmEpxp2mbWo0AIzSQ4a9CsA2cIzXpwhtBMgrMGzTpwhtBMA2eatpkfBcJt&#10;swJnMZPGDBKSUudeJ69l4MGMohl6vBwMZrhlVqM5Ov59ISF5+4O1k4dtdwuWbVBWY/nDdUrarby8&#10;oO22JwWBX2jwzBENQxrFM0c0NmfGtp8ZUdyvnYRmNZxx+81G4GzSYaBJcObDh4+vT6Al+m9BlqiU&#10;4Nyo1W1zI5tIbTM/CtRvmxU4Q2gmwZmmbWY9CoTQTIKzFs36cIbQrA9nirbZA0eBajgraF4oJVSY&#10;ODpWiE9ZJOGZbi2DBGa2tQwUzGIG2VJWOP08DsoQlqF9ZRTLdigjWJayvt0qJdKec36QYA+KZ45o&#10;jmgX8rChzWeHajqO+11a3GtfHZH4CjWczToMNABnfhjIh08LnCBL9L/b5kbmtc2N3KbAGUIzCc4Q&#10;mnFwxqGZBGeatpkfBeq3zQqcITST4IyimQRnLZrxcIbQTIIzimYSnCE0Q3BeVBEqNJQkCHHDl93A&#10;gRlFM2ktQw/MWjSrwSyjWQHzoCFiDgtxQ/c3LW3M2qOBMoRlzL4y3CrDWFZybn271Xdrgj5qygsS&#10;7OGI5ohmzKf1gZe3VnYe+dW05L9KUeAsopnmMNAMOJt1GMjhzIdPy5p28fFfaZ8X1b6dJbK0gyXq&#10;IA7OEJpJcKZtm2U4w2jGwRlCMwnOWjTrwxlCMwnONG0zPwrUb5tZjwIhNJPgrEazmMUVoUJdcbIw&#10;OGn1TTKYoZaZZS3jkKZltoNZheYYW0blzrt8fpVj/QLCst6+sgbKAJZFKNuzQc7NycFHm3KDBClq&#10;QHNEc0S7kFt1QceWVIamPp889O/McDbpMNAUOPPDQD58Wu4EWyK+09ES2a1DbsS4jrkRp0hts68e&#10;BUJoJsEZRTMJzhCacXCG0Ixrm9mOAmE068KZsm1uzkeBODiLGVecKkQP23AbBTPaMuuvZeAfLwe3&#10;zPpgVjJ4yBFh/viig1gsE/aViVi2QVnK+rZrpGxsv+bS4nY7nuQFfdFkseGZIxoORzQ218YHb28s&#10;7x7zfFry358fkfg3O5rVcHb1MNAAnN12GMjhzIdPy5vgzP4/6Zgb0a9zXsSUzrkRl/lRILlt9sRR&#10;oBbNZDhr0KwDZwjNenCG0EyCswbNFHAmtc0onGnaZgXOKJqXiKkMFWqLMoXopC13ITBrWmbCWoY+&#10;mOG1DBTNIpiVFGYvu358ebc1KJZp95WxWFagbMOymLMb2q2VsrHd2s9HBd9tygkWJDwr4YjW4pkj&#10;WpPz49stt5T0eO/5lKR/iG2zaXA26zDQTDjzw0A+fFr2dMkf+NtOeQNju+RGzu+SF3kXgjOEZlzb&#10;zI8C9dvm5nIUCKGZBGcIzXpwhtCMgzOEZqhtVuC8tDJUqC7MEyITt9+HW2bS4+UgNOusZUhg1rbM&#10;ajCLiR1yVMr06tJjcKvMiGUblFEsi/nQlnu1wR9JcFaHI5ojmpDjtR1mdCuOaCehGYKzwcNAU+Bs&#10;2mEghzMfPnxUE2qJeiUkd+CIkLyBq0LyIh7rtc2sR4EQmklwhtCMgzMOzTg4Q2gmwRlCMw7OODST&#10;4EzTNvOjQP22WYEzhGYxyypDBWt+0ZOIhF0PSWsZ+mBGW2b6tQwUzEpyMtbe2b+wzyYSlqF9ZVew&#10;fHZju3VKrk8JPtaUjcCZI5ojGpPPGwI+2VPTsfbbKcNefz454Z8SmsU1DWi/2QCc3XUYyAZnfhjI&#10;hw8fzHTNi3wzLH+gJSx/4NaWehQIoVkfzvRtM8tRIIRmEpwhNOvBGUIzCc40bbO3jwJxcF5eGSKU&#10;5o3+PCJ+b5MWzCiaUSxrwaxtmfXBDKE5bsgxKRMrxn2gi2XMvrITlAlYVnJmU/v1F5e23/UkJ+ip&#10;hGclKJ45ojmiGwOEe/VBH62t6VL8fErSq1JIcDbrMNBEOBs+DORw5sOHDzTRddH/FVoQ0a5bXsTo&#10;8LyBByA4w2gmw5mmbeZHgfptswJnCM0kOKNoJsEZQjMOzhCa9eGsRTMJzhCadeGMoFmBs5hROZX3&#10;8C0zy+PltGgmgVmNZjGZKVs+3T4nZjuIZcK+MgnLIpS1abfh85Lgu0+zggUlHNEc0Wiujw86Mssa&#10;nvrc8ITXJDSnJfzTCc64/WYz4Gz6YaABOPPDQD58+JCmq6Xft97JGxjePX9A7Tt5Az7Qb5vZjgIh&#10;NJPgDKFZD84QmvFw1qKZBGcIzXpw1qKZDGeattlXjwK1aNaHM4RmfTgDaNaB8woRzxVhQlHW2Nve&#10;WMtAwTwkTslxYdzoCR9qsUxewXAFy+rcrWl78WlmsGAPRzRHtCoXxwVvqxjTPea5lGGvuwxndx0G&#10;GoKzSYeBHM58+PAhTbfCvj96J39A33fzB0x+L2/gRU8cBUJopoEzTdvMchQIoVkfzlo0k+AMoZkE&#10;Z5q2uSUfBaJtswhnMUut7wj5mY03aMGsbZmNgdmB5uNS4uOOCylJux+umz5sj6v7yq5g+fSmdhuV&#10;XJva9vjTjGDBHo5oLZ5bKKJPjeuwLKmo93vPDU/813NpCa85wdnVw0Az4Wz0MNAMOPPDQD58+Lgy&#10;71oif/Ne4cCYHgUD5/UoGHAbgjOEZhKcadrm5nIUCKGZBGcIzTg449CMgzOEZhKcITTj4IxDMwnO&#10;5LaZ7igQgvPKyhBhcXlPITd9+jU8mKG1DP3Hy0Fo1gOzgub4uBNSqopnXDKGZWcoo1gWc3aLnIvL&#10;2u5+nBn09Gl6sCCFI7rFI/pRQ5svDlZ3mN4mL6q9hGaxbTYKZ9MPAw3A2azDQA5nPnz4sMx7+QP/&#10;0jN/QHKv/P4re+X3f6TXNvOjQP222VePAiE0k+BM2zazHAVCaCbBGUKzmFWVIcKCsn5Cdursq7qP&#10;l8O0zCQwo2hWr2WgYFYybOihpuWTsw/isKyFsmtYPr25/SZ7trTf9PnI4Lt2OKvDEd3iEH2/IfDO&#10;1qrONc+NSHzzudShb6jhbN5hoBlwNukw0Aic+ZoGHz58jE6PggFv9CoYkNO7oP9mHJpJcIbQjIMz&#10;Ds04OENoJsFZi2Y8nHFo1oczXdvMjwL122YFzhCaSXBeXRUizCuLFDJSFl6hBTOKZhTLKJjRlhkC&#10;81ApJ6WUFyy45iqWUSjrYVnMqc3tN4u5W9324tO0YEEKimeO6BaD6Ft1QeeXWkOKZDQPe8MJzkrb&#10;bAqcTToMNAPO/DCQDx8+vjCtLZYv9S0YGNwnv/+ovvn990FwhtBMgjNt28xyFAihmQRn2raZ5SgQ&#10;QjMJzhCa9eAMoZkEZ5q22ZePAlE0K3AWM7s0RkgbvvyKK2CG0EwGszOa1WAWkxB3UkgcclJY2FB4&#10;1BQs26CsxvKpLXJOb2235ePpbU88TQ0WpCiA5ohuUYi+Njb4UGNZeOpzqQn/1oWzuw4DWeBs9mEg&#10;hzMfPnx8YaJLor/Zt3BAaN/8/jX9C/uf0Gub+VGgftuswBlCMw2cadpmlqNACM00cKZpm91xFIiD&#10;85qqrsKsUXFCyrDVVyA0k8CMollvjxlCswjmhLgP7CnJWXHz6OrQLSQsK1CGsGyHMoJldT5c1m7f&#10;k/TgJjueOaJbFKLP17TdXFTSY9Bzqcn/doKziGa9w0Az4Wz0MNAMOPPDQD58+PjaDLQM/OGAogG9&#10;BxT0nzSgoP9HEJpxbTPbUSCMZhKcadpmfhSo3zazHgVCaCbBGUIzDs44NCtwFjOjJElITtpwDYdm&#10;FMsomFE004HZGc2JUk4Js8aVfcCMZRuUISx/sLX9VnU+K2p792lKsGAPR3SLQPTxyg5LBhT07fHc&#10;iKTWLsPZrMNAM+Bs1mEghzMfPnx8dfrn9/91REH/QRGF/edEFPS/hcIZQrMenLVoJsMZQjMOzhCa&#10;9eAMoZkEZwjNJDjTts38KJAOzmttmTZyhJCYuPU6qWUmg5m8lqEFs4zmxNhTQnHGhrv7lvXZAa5g&#10;6GAZhTKEZTEnt7bfJuZOdfClpyOCBXs4orV4bkaIfjQ28PG+io5T/5wxuONXUhPessNZRLORw0AW&#10;OJt8GGgIzvwwkA8fPv4wg0YO+HNkQf9hkUV9l0cV9X1IgjOKZhKcITST4EzTNrMeBUJoJsEZQjMO&#10;zjg04+AMoRnXNje3o0C0bVbgvK6qqzC5OENIGLrrJgRmFM2ktQwZzGjL7ACzumUWwZykytSqsWdR&#10;KLNiWYGymFNKtrffdm1625NPhwcL9nBEN1tE368JurGurHPNV0YkvS3FTDgbPQw0Ac6mHwZyOPPh&#10;w8eXJ6qg/+tRhX2yo4v6buJHgfptsyeOAiE0k+CsRbM+nCE04+AMoZkEZwjNenAW0SxmfVVXYUJB&#10;blN8/N67+mBGW2bSWgYezM5oPi0Miz0t5KXsuL9tUcxemn3l01vbY7Fsh7INy2JObmu3XcyHK9vv&#10;f5wW3OSEZxKiUUhzRPs8om9WBZ+dO7pb0VdSE9socJbQLMHZpMNAI3A26zDQTDjzw0A+fPj4w3Tv&#10;3v3/DSrqHzSouO/ImMK+e1E449CMgzOEZl04Y9CMgzMOzSQ407TN/ChQv21W4AyhmQbOUNuswFlM&#10;fX7R5/HxB+6T1zLwYIbQjK5loGB25IzQUDbxIxyWUSiDWLZBWY3lk9s7SDmxrf0OMdKec3JbQQqK&#10;Z45ov0f01cp2+2tL3kn5yohhAV9JtsFZ3TabBWezDgONwNldh4Ecznz48PGHGTFq4DcGF/ULiS3s&#10;WxVb2Oc4Gc50bbMCZw2aKeBM2zazHAVCaMa1zTKc8WjGwRlCMwnONG2zPx8FquGsoHmDLWPzSu/F&#10;DXn/EQpmCM1G1jKc0XzGnqxh+x9umJN0iAXLdigDWP5guyO3q9tefjqsrSBFATRHdLNA9Nny9hsz&#10;CnvGSGimgbPRw0Az4GzSYaCpcOaHgXz48PG3iR3d7wexBb17DSnuO2FIUZ8LWjST4Uxsm334KFCL&#10;Zn04Q2jWhzOMZhycITTrwRlCMwnOEJpJcKZtm9GjQLRtVuC8sbqLUJNTeWtI3NEvcGBGW2YzwJxs&#10;z1lh/OjZVyAo62LZBmUIyye3td9pz472O69Mb3vqaVJbQYoCaI5ov0f04bKOi7rnDOrxleGJgRKa&#10;xTUNCM7ofrMROJt0GGgGnE0/DORw5sOHj79OfEHfX8UV9o6OL+o7e2hxnxsonCE0k+BM0zbzo0D9&#10;tlmBM4pmEpwhNJPgDKEZB2ccmnFwVqNZzKbqLoI1a/zHdGCG1jJOAWjWrmWgYBYzPPaskD70WNOK&#10;6RnHSPvKVFje4cjxHe13iTm3usPBR8PbNj1NtOGZIxqOnyD6oTXowfYxnaf8ImNIx6+kDAtyGc5m&#10;HQYagLPbDgONwJmvafDhw6c5zNCivi8lFPdJTCjqvSyxuPfnJDhDaMbBGUKzHpwhNJPgDKGZBGdS&#10;24zCmdw286NAXNuswHlDVahQnjn5CgRm11rm02DL7ACzjGYRzHLOSakuXHSdZl9ZD8sKlMWc3NFB&#10;zk45n+a3vfc0oa0g4VkJR7QWzz6O6E/Kgq6tHBla/ZXhicESmtMSA53gTHsYaAacTToMNBXO/DCQ&#10;Dx8+fByTUNzntYTiPpmJxb03QmjWhTNl28x6FAihWRfOGDTj4IxDMw7OEJp14YxBMw7OODST4EzT&#10;Nrv7KFANZxHNYjZXdxHWVXQXxqTPvKRtmWnAjLbM8FqGA8wymkeIGXxOSIk982zRpMIPICyr95Vx&#10;WLZDWYXlEzva75ays/3um9XtLktwVocj2q8QfXNM21NTC7sVfSUloa1hOJt9GGgAzqYfBnI48+HD&#10;h4/zCEKr/0gc2Sdw2Mg+xcNG9tmNwlmDZgo4k9pmFM40bbOvHgVq0EwBZ9q2meUoEEIzrm026yhQ&#10;3TYrcBazxtpLGJky/yPdtQzM4+VQNENrGSiYHflQsOauun14Q9husFVmwLKY4zva7/n/7Z13VBR5&#10;vvZ33927M7t3Nu/ezXlmJyedMSuMkpM554AZJIOK5JxzNOecc8IsYgAUMZAFUTEginm03lMNBc2v&#10;qrti0934fM55/njPee/ZvTvVdT732Xq+0Lmx2ur6986EOEOijUaib0RZno0JHOH1Mw9XK5Y4yx0G&#10;KiHOig0DFRBnDAMBAEAzM/2HvucZOc7BI3xsomf46Et84swlzdrEmUua+cSZt23GKJC3bWbEmUua&#10;tYkzlzTziTMjzUebsyduAhXisa2qrTBztcziP8tQCXMbaS6nvNSyITu2lBRlTlluFmVtslx8ujXX&#10;91kXvPCwfKmSZyakPEOiDVKir0XYHHT2HzudluafeblZqsSZlmalxFmpYaAi4qzwMBDiDAAAmnEO&#10;HfEHz7DRIz3DRi/0Ch9dTkoznziT0swnzlzSrEmcuaSZT5xJaeYTZ7Y084uzkLa5I48CucT5WLID&#10;tTNmChXovqeKW5jJllncZxlcwkzHe0YFFTU/pyFv35hz2r5XbhFlLbJ8+ZRNXktON0X1nbOTJdUS&#10;SLTBS/T5UPvNVvOnjP6Z1xxrTnFWeBgoS5x1NAyUJc4YBgIAgDB8wkf92zt89BTvsNFrfMJH3zHk&#10;USCXNGsTZy5p5hNnLmnWJM5c0qxNnLmkmU+cuaRZszizpVmIOAtpmxlxVpdmOseTHajt0TOoALfD&#10;VWTLzPdZhnZhZkszLczqWZ2WUalRlptFWagsF522OcvkTrJV7fezLamWQKINVqKfhJs/PhLaf+nv&#10;fNzsVNKsLs6avm9WQJwVHwYqIM6yh4EQZwAAEIdX+KjP54aPnjMvYsy2eeGjGrWJMynNfOLMJc1a&#10;xVlg29xRRoFc0qxVnFnSzN02M+KsSZo1iTOXNGsS5+PJ9tTWKGfKz+XEDX5hJqWZX5jZ0lxJ+cyo&#10;pMJ8chtP7JxeQMoyI8qcstwsyqQs07mc25Qbq61Lv59lSamiLtCQaIOS6Adhlje3Bg5O+pmXi+3P&#10;PF1tBIuzUsNAJcVZqWGgHHHGMBAAAKSzIHpM1/nhI+fNDx91kJRmbeLMJc2a2maMArW3zYY4CuSS&#10;5hN0UuypzRHulK9zbo1QYWZLM78wM9LMZFnikhquVplLlklRVpflolzrc6qcsT537ZB14Qs3y5ff&#10;z2yWZ0i0wUn0rRCrK9l+w0J/5uls10acaWkWMwyUI866GgbKEWelhoEQZwAAkM788DF9fSNGhS4I&#10;H3WaFGchbTMjzlzSzCfObGnWLs5c0qxJnLmkmU+cuaRZmzhzSTOfOPO2zXoeBWoS55Mp9tTGMJ/v&#10;5ztdqBX3WUY5S5rJzzJIYaYzd0YVFeRe8PzwZpfLQj7B0CbLdC7l2pxn8ijQ6qFKnNUDiTYIiS4P&#10;sjkT7D/G66fuLvayxVnpYaAS4ixzGKiIOGMYCAAA8nGPHvO/C8JH2vtFjor3jxx5kU+chbTNhjoK&#10;5JJmPnEmpZlPnLmkWZM4c0kznziT0swnzlzSrF2c20oznVMp9tTaUL+n3rMv1gk9L8fXMnMJM5N5&#10;06uohdFrb2uTZUaU+WT50pmmXMy1uaD6znkGIc6QaL1LdFGg3QHHuZNn/NTb3f5nnm52KnGmpVld&#10;nCUPAxUQZ4WGgXLEWbFhIMQZAACUIzRx4u/9I0aO8I8cmRUQObKMlGY+cRbSNmMUqL1tZsSZS5q1&#10;iTOXNPOJM1uaNYvz6RR7alVw6EOvWZcfKPlZhrowM9I8b/oNKsDp6qs96+Zf45LlFlHmkuVmUWZk&#10;mc6lM02pXGtV9v10S0olz0xIeYZEt5tEvwgyf5MbMHBTL+8ZY37u6ebQ1DbTg8DmtlkRcVZ4GChD&#10;nBUbBsoRZwwDAQBAN/iHD/9nQMSoyYGRI1cFRoy63SrO3NKsSZy5pJlPnElp5hNnLmnWKs4C2+a3&#10;dRRISjMjznSWBcbe9Zp17TEpzKQ0832WoUmY1ZMeuu0eS5abRZlLlhlRVpfli3nW+Uyu5FgXPZ9j&#10;+VIlz0wg0XqR6MZAi4f7Fwxa+kvPuQPe8/DozynOSg8DlRBnucNAJcQZw0AAADBsgiJGfBoYMco5&#10;OHLk1pCIkY+0ibOQtpkRZy5p1ibOXNLMJ84sadYizlzSzNU2M+LMJc3axZlDmgWIM1/bTIqzkLaZ&#10;bxSoSZxzU+ypJf7JtV4zSp9ztcx8wkxKM5cwz59e3ZQZFW+2LQ8uY4kyhywzokzKsipnbVvyMMC6&#10;4fU0K4oJJLr9Jfqun3X1Bt/hSb/08B74K2/v/rQ4059paPu+WRFxVmgYKEucFR4GQpwBAMDACYkY&#10;2SU0aqRPaOSIA2FRI15ra5tJcRbSNneUUSBbmvnFmUuatYkzlzRrEmcuaeYTZy5ppnMmxY5a6JtZ&#10;7Tmj7I1madYuzFzS3CLMzfGdXk2lBO2vv3B8YL42WWaJsposF+bZFDC5eNamoC7V6tbrqVZUSyDR&#10;bHnWoUTXLLC5nDZ/bNhv3OcOEiPOig8DZYizYsNABcSZ8zMNDAMBAMAwCY0c9V1Y1Mjg8MgRpzAK&#10;5GubDXcUyCXNfOKcl2JHZcxbVskWZrY08wkzKc20MPtOr2nJ5sXxlVJkmRZlJoV5NoV0KtZZl792&#10;tKJaAoluN4kumW+f6+vjOPc3Xr6DVOLsOXcALc6qzzSEDAOVFGe5w0AlxFlXw0CIMwAAGDaxsUN+&#10;GhY53C4iamRcROTIQm3izCXN2sSZS5o1iTOXNPOJM5c0axNnLmnmE2chbbMhjwJJaWbEOTdpIJU6&#10;d225JmEmpVmYMLdK8wJVblIJC44/OnN41CVNoswly4woq3K2KQVnbS5ePmZd/NzZ6mUbeYZE61yi&#10;C3wH7J/gNXP27939h0gWZ6WHgXLEWelhoJLijGEgAAAYDzExI38XHT1iWFTUiMzoqBElQtrm9hgF&#10;ckmzdnFmSzOfOHNJsyZx5pJmPnEmpZlPnLmkWas4C2ybGXE+m2pHnUwaRiV7by3lF2b+zzLaCnOT&#10;NDNZm5lWI1iWm0WZkeWm2KpSeM7mUkOgdcPrKVaUKqQ8Q6IVlejn8y1enZg3dFNP73nj/ujmN/T3&#10;HgsG0+JMf6ahyDBQjjgrNQxUQpwVGwZCnAEAwGiJjh71j+jokROjo0asjIkeXotRoPa2mRFnLmnW&#10;Js5c0swnzixp1iLOXNLMiDOdY4mjqXjP3SWkMAtvmVs/yyCF2a85Md5nnxzfN+0Knyy3inJbWVbP&#10;nRTr268nW1GqMAINiVZcohvnWd/fO3fk0j+7Bw37o2fgULptVlyc5Q4DlRBnhYaByogzhoEAANAh&#10;iI4e8kls9PDZsVHDt8RFDW/QJs5C2maMArW3zboaBXKJ87lUO+powkQqxv1QiThhJlvmVmFukeZp&#10;tar4T6ulVqYsva1dlptEmUuWC8+3pmK9deXrSVaUKoxAQ6IVleg6H5uqNV7jUv7mFjacJc5KDwPl&#10;iLPSw0AZ4qz4MBDiDAAAHYPo6GHfxkcP906IHrYvIWr499raZkacuaSZT5y5pFmTOGuSZk3izCXN&#10;fOLMJc184kxKM584C2mb5Y4C1aWZEWc6ObFTqUiXY6WkNPN/lqFZmBlpphPpXvT84PY5JWJlueCc&#10;TVFLztsUFR23ufLcyeplizxDotmRIdE3fOyKEj2nhP/DPXTEn92Cm8SZ/kyD4/tmRcRZqWGgEuKs&#10;8DBQljhjGAgAAB2PxNiRJonRw4ISY4af6CijQC5p5hNnLmnWJs5c0qxJnLmkmU+cuaRZmzifb87B&#10;mJlUhHNuGZ8wc0mzJmH2n3arJUvj19/VKMpcsny+NfnnbS/TKThve7khwKbh9UQrqiWQaLY8S5Do&#10;a94DT833dJ73D7ewkULEWfFhoBxxVmoYqKA4yx4GQpwBAKBj4u8//t2E2GE2SdHDYpNihudrE2ch&#10;bTNGgdrbZkacuaSZT5xJaVYX5wupttT+qDmvQ50KKoQKMynNrcLcKs0BqtymwpxLX+3dOK9CiCwz&#10;oszIMp38C7bFdGpTrO+8nmBFtQQSLVui8z2G7B/j7uP8L9fwUbQ4qz7TcAseTn+mIWgYqIQ4KzQM&#10;lCXOCg8DZYkzhoEAANDxSQ4b8Nvk2OFDk6OHZqTEDLuurW1mxJlLmvnEmS3N2sWZS5q1i7OwttlY&#10;R4GkONPSTCc/1ZbaHe79NGh20Q0xn2VoE2YmgdNuUwujtj+QIstMLlywuVK60fpGG3GGREuW6Oee&#10;Fs9PeIzc1N0tfNL7bjGjJYuzUsNABcRZ8WGgDHFWbBgIcQYAgI5Paszwv6XEDJ2QHjNseXrM0JtS&#10;RoFc0ixEnIW0zVJGgVzSLESchbTN7T0KJNtmRpzp7Aj1exg089pNrvNyfJ9lNAlzqzTTwtyUO1Tw&#10;jJo3O1aH3CBlmRFlTbKsnsITNtefzrJ6+Xq8FaUKKc+QaEES/dDd+t5O9/HL/usaO+Z919gx/3KN&#10;GqUSZ/fQEbKGgXLEWfFhoALiLHsYqIA4YxgIAABvF5kxIz/KiBk6Kz126KbM2GEPNYmzkLbZUEeB&#10;mqRZkzhzSTOfOHNJsyZx1iTNmsSZkeaC5mwLDqsLnFl2p40wc7bMrd8xcwtzkzQHNScj9FDDubz+&#10;xZpEmUuW8/NtW3Ih3/bqA3+rR6/HWVGqMAINiRYs0XUeduUr3aamfuweN1Ylzqq2WSFxVmoYqIg4&#10;KzQMlCXOig8DIc4AAPA2kR0ztHNmzBCvzNghe7Nih77S1DaT4iy0bcYoUJg4a2qbGXEuTLOlNgXF&#10;3vSfWf6AW5jJlrntZxmkMDeljgqaWkdtWRZbK1SWaVEmU5Nqdff1WCtKFUagIdGCJLrKbeDFBBfn&#10;iE9cEsaT4qzYMFAJcVZ6GChHnBUaBiokzgAAAN5WFkYP65MdOzQgO3bIcSmjQE3SrEmcuaSZT5y5&#10;pJlPnElp5hNnIW2zLkeBpDjT0kznYpottS4gpSpg2o3HXC2zts8y2kpzkzAHNyfF72TjqROjr4uR&#10;5fP5tteYlGy0qX49xopShRFoSDQ7hERfcx16cq7rXN9PXJLHf+QaP44WZ/ozDa7vm2WJs9LDQCXE&#10;WalhoAxxxjAQAACAIqxfP/Qni6IHWy+KHRK9KHboBU3iLLRtljIK5JJmPnHmkmZt4swlzZrEmUua&#10;NbXNSowCybaZEWc6axYsLPObVvNS7GcZjDCrS3Pw1LtUyNS71PqF6XfEyDKdcwU21+kU5tqWPp1h&#10;/fL1aOsmeYZE80r02Tmj9o11DXP53C1lghBxVmwYqIQ4KzUMVEKclRoGQpwBAAAowaq0Ub9eFDdk&#10;yJK4wWlL4gZf09Q2c4mztraZFGchbbOhjgK5pFmIOAtpmxlxZqT5UpqNKsvnrbhOCjPZMrcRZqJl&#10;ZoSZSYLP+WfHDk8t1ybK6rJ8vsBOlXMFtiV0HgRYP1aJs3og0SyJfjrH+slhp/Gbe8xJcfzSNXVi&#10;kzgnqMSZbxioiDgrPQyUI84KDQMVEWcMAwEAACjNisSBf10aP2TcsrjBy5bFDanWJs2axJlLmvnE&#10;WUjb3FFHgWTbzIjzpTRbaonPxqvahZn9WQaXNIdMvUeFTr1HrU1fdpcUZW2yrEphU6rTrO+9HkWI&#10;MyS6jUTXO9nd2e4ydVln56zJX8/JnCRWnBUfBiohzkoNA2WIs86GgRBnAAAASrEifsiHy+OHzFgR&#10;N2Tj8rjBD0hx5pJmPnHmkmZN4swlzdrEmUua+cSZS5r5xFlo2yxmFMiIMyPNRc25mDKQWui14wq3&#10;NAsR5lZpphPvfvXFoT1zqhhR5pTlZlGmc7bAtlSVQtvS69tsbr4eaU2p5JkJKc9vsUTfmt2/bJmz&#10;S1onl+wptDh/6ZoxkRZn+jMNScNAJcSZ6zMNOcNAOeKs1DBQSXHGMBAAAIAuWBE3sNPKuMEeK+MG&#10;7VkZP+gFnzhzSTOfOAtpmxlxJqWZT5y5pFm7OHNLsyZx1iTNmsSZS5q5xPlymg11IWkYlel+oFjM&#10;ZxmkMIdOva9K2NT71IrEDQ80yXKLKDfLsnou5NlVqL5zpuWZCSRalYrZQwpjZ3tHf+uyeAotzk1t&#10;s0xx1tUwUI44yxwGKiLOig0DIc4AAADagRVxg3uvjBvkvzph8FGMArW3zWJHgaQ00ylOs6HOJ46h&#10;0t2OFnMJM1ua1YW5SZppYWYS41zx/d5tc2tYskyIMp1zhXZlqlxqyn36O+cR1lRLINFU0cwRp7zn&#10;BPt1dV40lRRnxYaBSoqz3GGgDHHW1TBQmjhjGAgAAKAdycyc+j9r4wdZro4bHLU2fvA5Upy5pFmr&#10;OGuQZiHirK1tJsWZv23W7yiQS5zp5MVPolJczhRrbpnvsVpmdWGmEz71gSqLo3c0CJXlsxdty5lU&#10;p9vcfz3cmmrJWy7ReTPH7R87O8m9u8vSqV3nLHGkxZn9fbMC4qzYMFABcVZqGKigOMseBkKcAQAA&#10;tCdL4vv/ak384EHr4galrosfeIVPnFnSLECcNUmzJnHmkmZN4swlzZraZl2PAtXFmZHmK3TSbajc&#10;uGlUovOFq0I/yyCFOdyxKZHTb7/ZtTHkVhtR5pLlS63Ju2hbcXWr7a3Xw6wpVdQF+i2T6CfTbR4f&#10;njl1cy+n5TN6zlk6Tbs462gYKEmcFR4GyhFnxYeBMsQZw0AAAAD6Yl3skL+sixs0dn38wKUbEgbd&#10;IKWZs2024FEglzRrE2cuaeYTZy5p5hLnq+k21Mmo2c/jZl+6zhZmdsvcIsxq0hzhWK/KwtDDjWfz&#10;B5RrkmValFtyqSlnL9hWPZlu/bJFnt9Cia6f2v/W1plOK0zmrJrRw3nZdFqc6c80aHHmHQYqKc5y&#10;h4FKiLPSw0BZ4qzQMBDiDAAAQF9sTBj0wYaEAdM3Jwxavylh4H0ucRbSNr+No0BGnNWl+Wq6NXUt&#10;3Zo6FunREDurpFSTMHO1zIwwM4l0fEhtXR1bxynLzaLcFLtK9dz1s2l8PZQQ57dEomsdB5cunz43&#10;3dR51UxJ4qz0MFCOOCs1DFRSnOUOA5UQZwwDAQAAGAJb4od+tTFhkPvm+IG7NscPfM7VNjPizCXN&#10;2sSZS5r5xJktzfzizNc2k+IspG3WNgrUJM50Dkf41kXNqKjkE2ZSmmlhZpIZcPrpidyRN9rKcltR&#10;VqWoKWcu2VbdyLR58HqINaWSZyakPHdAia6YOrIgflZIjKnTulm0ONOfadDirPpMQ8IwUBFxVmgY&#10;KEucFR8GyhBnpYaBEGcAAACGxLa4QT23xg/w2xo/8AgpzXziTEoznzhzSbNWcdYgzZrEWZM0axJn&#10;LmnWKs4c0ny9OQdCQm5Gzaiu4fssg0uao1RpoDYuSb/PEmVCllW53JTiHTa3Xw+2plTyzKSDS3TR&#10;1HEnvWckBvV12jDL1Gm1IuKs2DBQAXFWbhiohDgrNAyUI874TAMAAIAh4u9v8uPtiQMsticNiNie&#10;MOAslzjztc2kOAtpmw11FMiSZh5xLkm3pvYExVRGTr19R5wwN0kznfT5hc+PHp9So02Wcy/b3WBy&#10;tsCu+omj9UuVPDPpoBL9apL197lTHPePmbXU28JpkxMjzvRnGooMA5UQZ6WGgYqIs0LDQCXEGcNA&#10;AAAAHZndiaN/sSNh4MCdif2TdyT2L+Zqm9/mUSCXNNMpTbemdgaklkQ61j0gpVldmNVbZibRjo9U&#10;WZe1vF6TLJ9pm2o69/ysn7wZZE0x6YgS3TjRvuGQo/MWy9lbnc1nb3I2c944WyXOxPfNssRZ6WGg&#10;HHHW1TBQijgrPQyEOAMAAOjI7Ikb+KedCQPG7E4csHhXYv8qUpr5xJlLmjWJM5c084kzKc184swl&#10;zXziLKRtZsS5LN2a2rZg0dUIx3tPhAizujTTSfG4/vLgQedbHLKsEmX15F62q6nMtHn4ZqA11ZIO&#10;JtH3Jw6q3TzVa6Wt0zaXtuLc9H2zLoaBioizUsNAJcVZ7jBQCXHGMBAAAMDbwt4U+/f3xPeftjuh&#10;/7q9SQPutucokEuatYkzlzTziTOXNGsSZy5pZsSZzqb5qy5HOda/0vRZBinMdGKm0HlMrUre8Eib&#10;LKtS3JSinXZ1bcS5A0l0zcRhJYsdAzJtnXa4WM/aOocWZ/ozDVqc+YaBcsRZsWGgEuKs1DBQCXFW&#10;ahgIcQYAAPC2sTdp4Jf7kga67k3sv3NfksNTbeLMJc1axVlg22wIo0AucS7PsFJlw9xNF7laZk3C&#10;zCTRufr7fXvm1WmS5dxie1VOF9vdzL1oV/vE0eblmwE2lCqkPBupRJdNHJsfNy0u3m72TlducW6f&#10;YaAscdbVMFCKOCs8DJQlzhgGAgAAeJvZm9i/x4EkB999iQ45pDTziTNLmgWIM1/bTIqzkLZZziiQ&#10;bJsZcS5Lt6XWeO0q1CTNpDDTiVWlkVoZt6tRkyyrhFktdwNsnrzpb0Opwgi0EUv0xYmTT86fvjjE&#10;YdYutyZx3qYSZ/ozDXHDQPnirNQwUFFxljsMVECcFR8GQpwBAAC8bVD+/v9vb4K9+cHE/uEHEx3y&#10;1MWZS5r5xJlLmrWJM5c0axJnLmnWLs7c0qxNnCsyrKjrqQOplZ45BXwtMyPMTBKm33uzc1vIPS5Z&#10;Pn3FrrYlV+1qK7JtH75xsKFUYQTaCCX6xWibl7njZ++fMHPTvP6zd7nLF2elh4HSxVnxYaAccVZq&#10;GKikOGMYCAAA4G3mRKTDzw8nDuh/OMkh6XCSQ5E2ceaSZj5xJqWZT5yFtM2MOLOlmV+cSWlmxJnO&#10;1eTh1DK30/lcwkxKc5wqT1RZGpHzNPdyf05ZpnPqit0tOpf22t17Y29DqcIItJFJ9OPRDvWHJnpv&#10;GTTzgOfgWXs9GHGmP9NgDwPZFzX4hoHKiLPCw0A54qzUMFCOOOtqGAhxBgAA8DaTk2LzxyPJ/Ufl&#10;JNkvOpJsXyGkbTbWUSApzpXNKU4cSy2Zk1+gXZhbpTm+OdvWxdYzoqwuy6eu2qty8qrd7VPFdrcf&#10;T7F51SLPRibRd0cPq9k8KXDVkBkHvWhxHjR7rzstzsz3zWxx1t1FDd5hoJLiLHcYqIQ4KzQMVFSc&#10;MQwEAAAAmjiUOOA/x5IcHI8k2689muxQx4gzlzTziTMpzXzizCXNWsVZYNtMjgLV22ZGnKsyrKiL&#10;8VNeLHS6XEh+lsElzE15Si0Kyn1+7MKIO6Qsq+fUNbvbd/xtnr6xs6FaYiQSXTN6zPUlk6Kzh886&#10;7N0kzvtY4sweBmq/qMH/fbMMcVZ6GChHnHU2DBQvzooPAyHOAAAAQFuOJdh/cTzZ3uVYsv3240n2&#10;TzSJM5c0axNnLmnmE2eWNGsRZy5p1ibOtDTTuZFhRRXEzmzInFVyiRTmttL8VJWE5mxeldnAJcst&#10;uWp3pzzb5lEbcTYCib4+anJB/JTshJEzc3yGzT7sRYvz4Fn7PWhx1vR9c3te1BA8DJQjzkoNAxUV&#10;Z4WGgXLEGZ9pAAAAAJo5nmbf7USy3fwTKXaHhLTNhj4KJNtmRpzpnI92q8uYVVWsSZhbpfkZlTD5&#10;GbXQ99LLQ6cn31UX5ZZca0rhPrsHb2xtqJaQ8mxgEl04atbJ+dPWR4yeedSnrTjv1SrOig0DlRRn&#10;ucNAJcRZoWGgouKMYSAAAACgW6gf/OCHJ1Ps+p1MsQs7lWyXS4ozKc184iykbdbVKJBLnKszLFU5&#10;Gzm/Jm36zeukNKsLM53E5qxfuKJRXZTpnLxmX9eSq/Z1jybbvHpjY0OpYqAS/Xyo/bPTo90POM44&#10;4jdmxvG5tDjTn2nQ4ix2GChLnHU1DJQizkoPA2WIs+LDQIgzAAAA0D7kpAx973Syg8OpZPvE3GS7&#10;S9rEmUuaNYkzlzTziTOXNGsTZy5pVhfnmkxL6nR4UHnqtLvlbYS5WZoZYU6c/JxKmvycyvIse3Xg&#10;qPODNrJ8zb7uxHX7u0xuB9g+e2NtQ6nCCLQBSfSjIYPuHxizYNv4Gafnj51xYv6YGUcliLMOhoFK&#10;irPcYaAS4qzYMFABccYwEAAAAGh/CtIG/l9uis3IvBTb7LwU23IhbbOUUSCXNPOJMynNfOJMSzOd&#10;m5mW1Ing6GspU+uruYSZkWYma9M3PiFluSl29+iULrRrfGNlQ6nCCLSBSPTdISOqt4yLWjNh+mlf&#10;WpxHzzwxjxZn+jON1mEg+6KG0GGgLHFWahiohDgrNQxURJwVHgZCnAEAAID2JzfJ/l9nku2m5KXa&#10;rT6bYnvHGEaBZNvMiDOdnMCUy8mOj26TLXPbvKAynGtf7zk496G6LJ8oaU3BAfuHKmm2bJZnA5Ho&#10;6iHjry0fn7Fo4swzC2hxpttmWpyZ75vFXdTQ7TBQljgrPAyUJc46GgbKEmcMAwEAAAD9kpdm+9m5&#10;VNs551Lstp1PsW3UJM5c0qxdnIW1zWJGgerizEhzbXMO+S0uTJr8pJ5LmJNb8pJanbj7Wass27fk&#10;eIn9fTqPJtu+UomzevQo0SXDpucnTViT4jjjnN/EmafVxPlYizgLvajBNwxUQpwVGwYqIM6KDwMV&#10;EGfZw0CIMwAAAGAYnE2x6Xoh1XZufqrNwfxU2zd8bbOUUaAmadYkzlzSzCXOtzItqb0L1lxImvzk&#10;KVuYm6Q5ZfJLKm16w+tdO4MfMaKsSmlTjpXYP7gVaPv8jQUhznqS6MJhrqf8HfdHTZ1+zn/yzLML&#10;aHFu/b6ZexgoR5yVHgbKEmelhoFKirNSw0A54oxhIAAAAGB4FCRZ9y1IsQ0pSLU5bWijQEac1aWZ&#10;zu1MC2rX3K3nkiY9f00Ks3pWRB95cazEoUWWVSltyvXFtk/emNtQKnlmQsqzjiX6mYPD09xh8w/O&#10;np4fOG3a+QBucZYyDBT+p7aVEGfFhoFyxFlXw0A54qzUMBDiDAAAABgW5zLtflaQamd/MdUm/mKq&#10;zUVN4swlzXziTEoznzhra5sZcaazzXvvWS5hTpn8ikqd1JRtm2MbGVk+XmJfr0qpfX3+YbtHry1s&#10;KZU8M2lHiX7oMPTeoVER22dNKwyaMaMwgBZn+jMNWpyFDgM1i7MOLmrwDAMVEWelh4FKiLPMYaAi&#10;4oxhIAAAAGC4XEi0+v3lVOvhl9Jssi6n2ZTytc26HgWqizMjzXcyLahbGbbUZo+jeerCrC7NdJYH&#10;5708UjTyIS3LdI6V2T9k0jDZ9vs3ZrZUS9pJousGjL2xdVTqOqdpl4KaxDlfTZybhoGaxVnIMJD7&#10;ogbf981yxFn5YaAC4qzQMFCOOCs2DIQ4AwAAAIbPlXTLf15Os510OdVmVXGa9S1anLmkWYg4C2mb&#10;NY0CybaZFmc6NamDqPWuZ/JIYU6b9H1Ltq7JeKouzKqU2z+8GWj74k0/W6ol7SDR1QOmXl05btVS&#10;52nFwbQ4z5xeGEiLM/2ZRtMwkPuiBt8wsD0vavAOAxURZ4WHgTLEWbFhoBxxxjAQAAAAMC4up1h+&#10;eiXDxulKmvXWq2lWj7jEWZM0axJnLmnmE2dGmuvoZFlQ1SkjXq5zupjHJc3pk15Ty+ZffXbw/ORH&#10;tCzTOVpu30Dn2hL7p2/62lIt0bFElwx0yU+ZsDvdZXpxCC3OdNvMFme+ixq6HQYqIs5KDwOVEGe5&#10;w0AlxBnDQAAAAODtpCjdosvVNCufa2lW+6+lW73ma5uVGgVyifPdLAuqImn8o9Wzr50jpZnJxmXL&#10;nzcJs0Nz7B+dP+rQ+L25mjjrSKK/t7J9XTho3qmQSWfi3KddDW0S56JmcdY2DOS+qKH9+2Z54qz0&#10;MFARcVZoGChLnBUeBkKcAQAAgLeUknRL0+upVsGl6VYntUmzJnHmkmY+cVaXZjr3siyo0oRpdStm&#10;Vl5QF2YmC92qG/efdmqkhfloRXPK7R8/nGT7/ZvvOMRZIYl+ajWw8fTg0EOejiXhHlOvh7lOK1aJ&#10;s9O0y83fN7cdBsq/qKHcMFAJcVZ8GChDnBUbBiogzpyfaWAYCAAAALw93Igd8tPSDBvb0jTruNI0&#10;6wJN4iykbWbEmUuaNYkznWuxLtXLpt8qJMWZzoaFG1/QsqxKRVNqAm1fvjG1pVTyzIQUZ4kS3WAz&#10;qu7QsMSdPtPKIprE+aqaOEsZBor/U9tyxFmxYaCS4ix3GKiEOOtqGAhxBgAAAN5Ormba/a483XJY&#10;WbplZnmGVYmmtpkUZyFtMyPOpDTfV8WcuhzlXbZ46t0iUpyzZtU37j7q8/RIuX0jkyvL7Z+/MbGl&#10;VPLMRAGJvmM9qWr78GUbfKZWRHo5lofT4uw+7XooLc5Ch4FscRZyUUNHw0A54qz0MFCOOCs9DFRS&#10;nDEMBAAAAMDNTLu/V2RYTKxKt1xRkW5Vq0ma+cSZr21mxPlBljlVGBFwZdHUh1dJeV6duO/xkQqH&#10;Rjo5FQ5P8o7bP3vV1/aNSp6ZyJToKtvZ11aN2rpirmNFVJM4lzaL81UeceYbBnJf1OAdBiohzkoP&#10;A+WIs1LDQCXEWbFhIMQZAAAAAAQV2TYfV6ZbzK7KsNxclW7ZwCXOXNKsSZy5pJlOfZY5dSEk8mLW&#10;lMYydXHOmPrs2Y79gc9paaZzpNLhSf1E29dv+thSLZEh0SV23vkZ445nzXesjlKJ87SKCFqc6e+b&#10;W4eBrRc1hA4D2+OihtBhoCLiLHcYqIQ4KzQMVEacMQwEAAAAgBaqMqy/qc6w8K7OsNxXnWHxvba2&#10;WdsoUJM4P8wyp84EJl/InPz8hro8Lw8/XUcLc06l/VM6NcF2r6jethQTKRL9qp/Dq0sOgaejJl1P&#10;9J1SHU2LM902c4uzkIsaUoaB/H9qWwlxVmwYKEeclR4GyhBnxYeBEGcAAAAAaONGppXJzSzLwJpM&#10;yxOapFm7OLeVZkac6ZzyX5SXMenFHUac0yZ+/2bbztgXOZUOTw9XOjy7ssLupbo4i5Xop32HPsod&#10;EJsT4Hgr1t/xZkyTOFc1izMzDOS/qME3DOQXZ+UuavANAxURZ6WGgUqIs8LDQFnijGEgAAAAAITw&#10;JtHqndp0K5tbGZYxtRmW+VzizJZm7eLckG1OHV2w+nT6xJcPGXle5ldcc+j68GeHbzg8O3Pa4flr&#10;U9tXVC9bShUOgdYk0fX9xtblDFq4O3jKnThanBc0i/PcZnEmh4HSL2oIGQaK+1PbcsRZ8WGgHHFW&#10;ahiooDjLHgZCnAEAAAAghofZFr+5lWk+9E6mefrtTIvrmtvmVnHmkmYmB+duPZk+8dVzRp43bch8&#10;eLjK4fnhGw7PG8bYPqJ62lKqMALNI9F3zKdX7Rq2cXOo49344Cm3msW5ulmcxQ4Dxf6pbS5x1tFF&#10;Db5hoBLirNAwUJY4KzwMlCXOGAYCAAAAQCr3Uy3+difdfEJdlvnyu1kWNVzSrE2cH6liRu3x3nuC&#10;EeeFHjdu7L008eWhKvsX1YH2z6ketpQqjEBrkegb5u7X1g8/vDpsyv2E4Ml3VOLs73grhhZnvmEg&#10;tzjzXdTQzTBQEXFWahiogDgrPgyUIc6KDQMhzgAAAACQyt1Mi4/uZprPvJtpvulelkU9Kc6kNKuL&#10;8+Msc2qnx7HjjDyvW7yu6nC1w4viVQ6vqO62lCqMQGuQ6FIrv4LFYwsXh0+5nxg25a5KnAMFi7OQ&#10;YaC4P7UtR5wVHwbKEWfFh4EKiLNCw0BZ4oxhIADAEFjv/8l7y33+8/6S+f8xXTL3Hx8t8f/HrxqX&#10;mPzxWbrJP5lQS0x+Rf7PAQAMh7vZFp3vZ5l73ss03/sgy/ylNnF+TItzthlVn2nzeqtLnkqes2bf&#10;r9l9btar3FyHV6972D2nutk1yTOHRL/s1f/lJduo3IQJt9MipzxMpMU51PF+PC3OQaph4K3mYWDr&#10;RQ2+YSC3OOvmogbfMFARcVZqGKiIOCs0DFRAnBUcBkKcAQC6Zb3/B1+t83s/eM2CD1asWvBBzirf&#10;D0pWzP/P4xW+71PL579PLZv/H2rJvP9Qi+f9m1o499/PVvv+t3pfyGcFZ2M6nytP6n6uMdP06suF&#10;/SgmL7L71b/M7lfRNn0vvVjYN0c9Lxf23fEyu98S9bxY1C/9RfZ3Aep5nv2dz4usvhPaJNt8zLPs&#10;fqbPsi1Nn6U35WmmVa9n6Zb/bEr/lpD/+wLwtvIgw7xPfaZ5QH2G+XFSmlVtc3Mas82ohizLx2tm&#10;l+XT8rwy8cCVg9UOrxoH21WrxFk9zQL9pPeIhrP2WUdiJz9KiZzckBQ5pT6R/kxD9X3z5Fvx2i9q&#10;8P2pbf6LGnzDwPa8qME7DFRCnJUeBsoRZ4WGgQqJMwAAKMu6ue//ftOCDwauX/Bh3Hq/D/PW+f2X&#10;Wuv3X2rNgg+o1Qs+oFb5fkCt9H2f4hLnRU3yTGXP/ReV5fMvKtPnX1SGzz+pTQEflV6I7nTiblqf&#10;3OfZ391RF2ndxIx6kW1Ovci2pJ5nWVHPs6yp51k21LNMW+pZph31LNOeepbpQD3NoNOfepoxgGpM&#10;G/B9Y/rAp41pgx42pg2ue5w6pKYxdWhZY9rQK49ShhU+Sh1+9nHKyJOPUkbmNCSP3B+kmsAAAGMi&#10;SURBVPcoZfT2hpTRGxuSx65+mDRu6cPkcVkNSeNSHiSOj6tPnhDekDQp8GHi5Pn18VM8HyQ4zrmf&#10;6DjjXsK0yQ8SZoy5nzhtWH38jAH3Y2fa3IubYVYXP7PPvfg5XetjnL6+H+fyaV2C8we10e7/qItz&#10;+VNN2Kzf3knxf4+i/6tHANoBav3QnzzMtrB6mGUe3ZBtfp5LnJ9km1GPsizvrJxx81L65Fcv9l6e&#10;cPeml30FS5y72VH1vSffOdZ/7b74yY0p0ZMb2OIs8KKG5u+blbiooewwUJY4Kz0MVEKclRoGyhBn&#10;DAMBAAbFdv//frQl4KMVmwI+rN/o/yG1wf9Dar3fh5QQcV7KI87p3v+k0rz/QaV6/4PK8PlX44mI&#10;ry48y+5bzRZepcKIs4VgcX6SPpB6kj6oOYOpxrQhVGPaUKoxbRj1OHU49Th1BPU4daQqj1JGUY9S&#10;RlOPUsZQj1LGUg3JdMZTDckTqIdJdCZSD5MmUQ+TJlP1iVOa40jVJ06lHiRMox4kTKceJMyg7sfP&#10;pO7Hz1LlXtxs6l6cE3Uvzpm6FzeHuhtLx4W6G+tG1cW4N8eDqovxpG5HedXfifaqaIpPxe2ouRW3&#10;I+dduh05L4dObaRvTm3kgpzaiAU7aiP9lqgSEaDKrYig9JvhgQHVdEKDmfhUhYdMqAoJb0l1aPiY&#10;6uBw0+rgaFUqgqNNq4JjelWEx/+zwr9tyGcJdBweptn++tHCfoMfZ/VLe5xldpWWZkac6TRk2Fcu&#10;nXbv6tLg/CtFq+2fUF3tqJZ0s6PqTJ2q9g05uDV+8tNUWpxjJj1KpsW56fvm1mGgvIsa6sNAIRc1&#10;tA8DlRBnxYaBSoizUsNAJcRZqWEgxBkAoC92+H/SZXvgRwlbAz6+uyXgY2pzwEd0Q0yJkeelAlpn&#10;dXlO8foHtdDnn8/PRn2d+zjruyts8ZUbbnFulWddiPM4keI8XaA4u6rJc5M434n2ou5EezfHh7od&#10;PZe6HUVnHnU7aj51K9KXuhW5gLoV6adKbaQ/VRsR0JxAqjYiiLpJJzyYuhkeQtWEh1I14WFUTVh4&#10;cyKo6rDIpoRGUdWh0dQNVWKoGyGxVFVIHFUVEk9VhSRQVcF0EqnK4CSqIjjp+4qg5KcVgckPywNT&#10;6soDU2oqglLLygPTrpQHpheWB2aeLQvMOFkWkJlTGpC1rzxg4fZS/0Uby/wXri7zX7S01H9R1nX/&#10;xSklCxbHlfotDS/xWxpY4rds/jW/ZZ7X/ZbOue63fMZ1v+WTr/uvGFPiu2LYVd9VA675rrK5Nn+V&#10;2bX5K/tcW7C663Xf1V+X+K7+tNR31QeX56/8R/G8FX8q9ln22zv+698r8l+P1l4G97JM/tqY1W/c&#10;42yzZY3ZZtVPs80oOg2ZDsWLpj6sPrTHqf5NF7tHVBc7ik5137lXtww7vy5p0vM0RpyjJjUkR06u&#10;bxZnscNA4X9quz0uaggeBsoRZ6WHgXLEWaFhoCLijGEgAKC92eX/0X93BX8csD3w45LtgR9T2wI/&#10;prZKFGchn2uQ4pzs9XcqyfPv1OL5/75XGNv5ZGOWaSlbgKWGT5zp1lmoODPyLEScmdZZmDg3tc7K&#10;i3OrPAsT5yZ5FijOoZrFuSnJVGVQClWhSipVEZRGVQSmU+WBGVR5YGZzsqiygOzmLKTKAhY1ZzFV&#10;6r+kOUubs4wq8aOzvDkrmrOSur5gVXNWN2eNKtd81zZnXXPWU1fnb2jKvI0vrs7b+PjqvE33r8zb&#10;eOvK3M2VV+Zuvn5l3paiK/O2XLgyb0tu8bytx4p9th0snrt9V7HPji3FPjvWFfvsWFHss3NRkffO&#10;9CLvXYnFPrujir13hRR57/Yr8t7tU+Szx63Ia+/si567pxb57Btf5LN/5CXvvYMvee+zv+S13/KS&#10;597v8j329bzomfPNRY+DX1ycm/PRRZ8D/y70yvlrgfu+/8ufk/OrG66nfkoNXf8j8rdqiNxJMXmv&#10;MdtsytNsswNPF5q9up867M7awDPHX5ralVPf2lHV3809lzHxaVbKxBfpCc3iTH/frBJnnmGgZnEW&#10;clFD2WGgIuKs1DBQCXFWahgoQ5x1NgyEOAMAdMWuoE+n7Ar6+NbOoE+oHUGfUPoU5wTPv1Hxnn+j&#10;Ur3//vx6fNeTbAmWEiHizLTOQsWZbp2FijMdoeLc1DoLE+cmeRYuzk2tszBxDhUszq2ts0BxDkoT&#10;Ic6MPAsRZ0ae+cW5VZ43NmeTKlfmbW7OluZsbc42qnjudqp47o7m7FTlss+u5uxWyx7qss9eqsib&#10;yT617G/OAeqSF5ODzTmklsPURU86Oa3xOFLBpNDjaEWh+7GKQo9jxws9juYUehxrjfvJFQXuJ5e0&#10;5tSSfPdT4fmuJwPUc9791PR8t9MT1FPgdtIu3/20qXoK3PM+y59z+p9tk6/xQs6TLJO/Psnq63Ir&#10;afK+8nGeJ8r6hW1On/Q6M3XSq4wklTg/TYuf3KgmzvXN4qxtGMh/UYNvGChcnNthGKiEOHN9piFn&#10;GChHnJUaBiopzhgGAgCUZr//h3/eG/Jp7O7gT6ldQZ9QXOK8RaI4i/nOWV2cE5vFOc7jb1Ssx1+p&#10;Q6GfH3++sO8TtgyLS6s40wNBbeJMR6g4N7XOwsS5qXUWKs5N8ixMnNu2zvzirJJnIeLc0joLFed4&#10;weLctnUWIs6MPAsRZ0aehYgzI89CxZmRZz5xVpdnhcTZ80hLCj2OUoUex9RyXC0nVClwP6mWU2o5&#10;rSG5HDnTknw39eSxcsEtrz7fLa+ywOPUlSvzNu+qColac3XbhGXpE18NSZ/0Op4W5+RJL9KaxPlp&#10;CudFDZ5hIP9FDb5hIP9FDaF/aluWOOtqGChHnGUOAxURZ8WGgRBnAIDCHAz5vNPekM9W7w35jNoT&#10;/CmlSZ7b8ztnWp4T1VpnRp53BX5SUJ9heomUYXFpap2FiTPTOgsT5yZ5FibOra2zEHFmWmcdiHNL&#10;6yxEnNXkmU+cm1tnwxDnJnkWJs5N8qxfcVaXZ+3ifNGTFmd1edafOBd6Hqm5Mn9jQVVw/Jm6uFkF&#10;TzLt8l8u7Hfu+aJ+53NuODTsr7bvljn10e/SJ78yTZr8cnZz46zhogbfMFDYRQ2+YaB2cVb2ogbv&#10;MFBJcZY7DJQhzroaBkoTZwwDAQAKcijsM5t9wZ8d3hfyGcUnzvr8XIMR5xj3v1KrFnxQeju15xm2&#10;EAuN+kk6oeLMtM5CxJlpnYWKMx2h4uwsQpyb5VmwONNRXpxbW2ch4qwuz3zizMizrsSZkWc+cW6S&#10;Z2HirC7Pxi/OhV77b11dsKK0IiK07HbC9KKGLJu8R1lmeY1ZZnlPs+n0O/s8u9/Z8gNWFQdq+1P7&#10;bzosZd49/v7U/0uY/OKL2MmPR0VPbgjluqjBNwzULs7t/ae2FRBnxYaBCoizUsNABcVZ9jAQ4gwA&#10;kMOBsE/t9od+/nh/yGeUMYlztPtfqRi3v766kdxD4nfP4m85q3+uIVycx4gQZ6Z15hfn1tZZoDir&#10;Wmeh4hwoXJyb5Vm4OCfpSJwZeeYX51Z55hfn1tZZmDi3yrNQcWbkmU+cGXkWKs7q8swnzprkmZTm&#10;phR67390NSD7VlmEX0lt4sjzdzPNT93LMj9VTyfb/HR9tlnuIzpZZmce0wKdbZb3LNss71y+7f2D&#10;N/tTB2ocHh685fAd+S6KmXD/b1GT71tFTLnvpsuLGnzfN8sTZx0NAyWJs8LDQDnirPgwUIY4YxgI&#10;AJDKofDPhx4M/bzyYOjn1IHQzylGnvcEN8nzrmZ5psV5R+An7O+cA8SJs1LfOTPiHOX+Fyre4+8v&#10;K5O6n2KLMV+4B4JCxVnaSTqh4iz2lrOrQHGWcpJOmDg3tc4CxTk4WYQ4q8uzEHFm5FmIODPyLESc&#10;GXkWKs7q8qykOKvLc3uI8/FXF+dtflgcmFFTEuF3tSJh0vmaDIvjtZkWJ27RyTA/eSfd/FRduvkp&#10;WqAfZJmfepBtfvqhKk3yTLfPNVssi3NuOHxPi7MqNf0TyfcRg//MO++FTLvXJWTKnQkBU2ojxfyp&#10;7fa8qME7DFRSnOUOA5UQZ6WHgbLEWaFhIMQZACCUI6Gf984J/Tz3UNjnFCnOxtQ60/KcPfdftXdT&#10;e19gy7G2cIuz7m85jxchzh3vljP7cw1difMKEeJMnKTTKs6MPCstzuryrLQ4N8mzEHEu9Mh5eXH+&#10;xvsXA1OrroT7Xr6eMP5MWbrlkcqmHL2RYXGsOsPiWE1TjtPyXJthfvJ2hvlJRp7V22danhuyzM5c&#10;OmVzs0Wam8S5al/VgM7ke4kkaFrdB/6Otx18p1R7t+ef2m7XixpCh4FyxFmpYaCS4ix3GKiEOGMY&#10;CAAQwpGgrz44EvbF1pywL6iOIM6Rbn+h/7WvPs40vcYWZE3hE+em1lmYOBvSLWc6/OKMW85yxXmr&#10;CHFm5FlpcVaXZ35xbivPTcKc73XweeG8dXcLA5PLi8LnFRYljD5ZnGZ1+BqddKvD19OsckrTLY/Q&#10;8lzRLM+VhDzztc93VpqfP3HN/kkbcVbFIYh8N2li7sTa3y+YUtV77rRKR6F/apv/ooaQP7Ut7KIG&#10;3/fNioizQsNAWeKs+DBQhjhjGAgAaA+KUj5570jYFxlHwr6gaHE+LFGc9X2WjhTnCLc/U/uCPzv/&#10;LLvvXbYkc0WYOOv2ljMtz0LE2YBuOYs+SSdQnN+KW857BIqzujwrK875Xvue5vuuuX0hIL70fITP&#10;hYKkUUcK02z2X6KTan2gKNX64OVUq0PFqVaHrjbL8zVanpsFmpbnClqeifa5Vkv7fPWATenBGlXL&#10;TMTh4t4b9u+T7yhtTJ167n+8HEs/95p2fYjbtCvztYmz0IsafMNAJcRZsWGgAuKs3DBQCXFWaBgI&#10;cQYA6Iqj4Z8HHAv/kjoa/iVFy/Nhia2zIZyl45Lno+FfFLIlmTvibjn3FyjOuOXM+s5ZoDi3z0k6&#10;IeJspLecVfJMiLPXoZcXfFfdPhscXZwX7XwqN8lhb16K3d6zqtjuO59iu/98qs3+gtRWeb6Uan2w&#10;mBFopnmW2j5nmp/Kzbe7z5bmpuyv6e9BvqOE4jaj5G8uMy6bOU8rnsk3DGyfixo8w0AlxFmpYaAi&#10;4qzQMFAJccYwEACgC45GfGF5PPyLu+ri3JE+16DFOdLtz1RtSq9zpCRzB7ecub9zFiLO4k/S6U6c&#10;l4oQZykn6XQhzuryrE2c1eVZuzjTrfMFn+0NZ32XVOcGRhWdjHA7dSJp2J5jyfa7TtJJsd99KsV+&#10;9+lkuz15dJrl+Rwtzym2+/NTbfbLaZ9pea6m5Vmtfb6+xaro8I3+rw/V9Ke4crC6/4ljtUN+T76r&#10;xOA0OvcXs6Ze/GbmzMKR06ef8+cSZ6EXNfiGgbLEWelhoBxx1tUwUIo4Kz0MhDgDAJTiRMSXy45H&#10;fEl1ZHEOd/0ztSPw44vPs/s+Z4syGfIknRBxxi1nqeJsrLecxZ6kaz9xPvzmvM/m+jN+iypPhUQW&#10;5EQ4H9uXMGjngSSH7YebsuNIov3OY8n2O483pUWec+m0yLOw9pmRZzHt8/nTNjWkLLNy08GRfFdJ&#10;ZebM8+87Tr9gPWXWWSfy+2bx4qy7YaAi4qzUMFBJcZY7DFRCnDEMBAAowYmwL4afjPjyFZc4d6Tv&#10;nGlxDnP9M1WZ3EPAH0chxVncSTrh4sy0zkLE2XBuOavkWYg445azhu+chYozI8/axfmi14Hvz8/b&#10;eO/UgsyyY0Gh5w9EOh3alThg8+7EAVv2JA7Ysjep/9Z9if237U9y2E7L86Fmec6h5TmxSZ7Fts+F&#10;Tc2zpPa5bKXl2WPX7J8cqnagtOXgDftdu69bvUO+s+Qw0enC7yfMONlj3IxT47iHgZovaggdBsoR&#10;Z50PA8WIs1LDQCXEWalhIMQZACCHnJRP3jsZ8dW2kxFfUScivqJIee5o3znT8kxf2XiW3fcBW5a5&#10;xJlrIMgvztJO0gkVZ2O95UxHgDi3tM5CxFnqSToh4my4t5wLvfa8zJu3tu6kX8a1nJDg3F2RM/dt&#10;jh+4cVPCwE1bEwZu2hY/YPP2xAGbdyYO2LynKSp53pvYf5u6QItpn/OammfJ7TNzto5unwsO2pSQ&#10;kqwpB6rshpPvLSVwctr9zriZxz8dPf2Iw6iZOa7M983CLmq0zzBQJ+IsdxgoRZwVHgbKEmcMAwEA&#10;csiN7DT1VOTXlCZx7oifa9Ctc0lC19NsWRYqzm/DLWc6QsTZkG45LxIhzsZ1y7nQZ8fzPN/VtTl+&#10;KcX7QgJPbo6YumtN/KB1a+MGrd9AJ2HQ+o0JgzZsih+4kRboLYw8Nwu02PaZlucTzfLM1z7T8sxq&#10;n9XO1nG1zycK7O6TgqwpB6rs15DvLaUZPmPv34Y4HTYZPPPAJOWGgfLFWalhoKLiLHcYqIA4Kz4M&#10;hDgDAISQ42/y49ORX5W8jeIc7/m3Bu3fOvOJsyHdchZ7ko5fnHV/y5mOEHE2nFvOYk/SCRdnRp5b&#10;xfmi957v8+avvX3YL/Hi5hCPg8tjR61fFjdo9bK4wWtWNGXtqthB61bR8hw/aN26VnlWCbTQ9vlA&#10;s0DT8pyTLK19JoeDTPus/umGevt8cZvNRVKOteXgDftnB27YW5HvL10wdOqBXw522v31gNl7BskX&#10;Z6WHgdLFWfFhoBxxVmoYqKQ4YxgIABBCbuSXA05Hfk3xiXNH/M451PVPVE1yzzy2MIsTZ/G3nMWe&#10;pNOFOOOWM/tzDeXFWcwt5/x5mx+d9F1SdTAg/sLWsPkHV0RNXJ8VM2RFduzglYvoxAxetTh20Ool&#10;cYNWL28W6OW0PDcLtKD2uVme6faZlmep7XOrPLdtn5lPN7S1z7Q8nzltV3P4hgNFhhTmNrlhn0G+&#10;v3QKRf1wgNPu/9jO3mlm7bR9Ct9FDb5hoDLirPAwUI44KzUMlCPOuhoGQpwBAJrIjfo6Jjfqa4pP&#10;njvid860PB8J+5xnJEjLs7HdcqblmV+cJZ2k04k4M60zvzhLP0knRJzb95bz+bnrHx7zXVy2JyA2&#10;b12wz960qPGrk6OHLkuOGbI8NWbI8vTYIcuzYocsz4wZsoIWaEaeGYEW0j5voJtnie2zqnlubp+b&#10;5ZnVPjOfbmhrn8nh4KVV1rlHrts9JaVZQG4fqRnQnXyHtQdWTrt/bzF7cxczpw3DdH1Rg3cYqKQ4&#10;yx0GKiHOCg0DFRVnDAMBAFwU+X/ykzORX+cKEeeO+rlG1tx/3ny+sO99tjC3bZ2FirP4W860PPOL&#10;M245c4lzpghx1v8t53Pz1tzPWZB1fXtg1OnlwV47E6PGLY2JGr44Lmr44sSo4YsTooctSYwatjQp&#10;atjSFoGOHbI8o1mg+dpnWp5X0vIssX3eTTfPRPvMDAeFtM9tztaltA4Hyfb5zEGbEg4pFpRD1Q6R&#10;5HusPenmuu6nFrM3fmTitNrqO+dVU6UPA2WIs9LDQDnirLNhoHhxVnwYCHEGAJCci+7U90xUJ0qo&#10;OHfUzzXupPUW8LmGId1ydhQozkzrLEScdX3LmQ6/OBvSLWc5J+kuz938Js93Rd1hv4zizQHhx7KD&#10;PbaERYzKDosakR0WOWJhZOSIhVFRwxdFRzeFFuj4ZnlmBFpT+7xQgfaZluctasNBse0zebZOaPt8&#10;Od3q0LFC+/ukEAuP/bVDVfafku8yfdDXdd1fejst79HdefkI8eKs8DBQjjgrNQxUVJwVGgbKEWd8&#10;pgEAIMmL6uSfF9WJEirPHfVzjVORX55kC7MmcRZ3y7lJnoWIsyHdcqYjRJwN6ZYzHSHirJtbzpfn&#10;bXh1xndZ7X6/1Ivrg8IOp4W4rfeLGJ3uHzkqIyBiZGZgxMjMoPCRWSGRI7PC6ESNyA6PHLEwImr4&#10;IkagudrnxOihy1IUaJ/V5Ln922e1s3Vnt9kUHK5yoDSGJcrsHKxymE++y/SJmff6X3ZzXfx5l9kL&#10;bUUNA5UUZ7nDQCXEWaFhoKLijGEgAEBJzkZ3OiBGnDvq5xqL5/679Hl230a2NKuLM9dAUKg4iz1J&#10;J1ScccuZ+ztnIeIs75bzpflrnp/yXVy9xy/5wqrAkH1xwS6rvMPHpPqEjU6jMy98dJpvxOh0OoxA&#10;0/IcGD4yq0WgOdrnqGZ5ltI+L6TlWYH2mTxbJ7Z9Vj9bR7bPJ07bVbNkWWQOVdqfzake+FfyfaZv&#10;hg5d/6Mus7P+9fWcjD5fOWeM4hVnXQ0DpYiz0sNAGeKs+DAQ4gwAUIIcf5N3z0Z3oiDOTZ9rPM3u&#10;W86WZj5xFnvLeahAcTacW85N8ixEnHV9y1ncSTrh4izslvMl31VPTizIrtjpH5e3KCBwV1iw8xLX&#10;sHFJ7hFN8Qgfm+wZNjbFK3xMKiPQtDzPJ+SZbJ9DaXmW0D7T8iy3fVY/Wye1fSbP1mlrn/NW2p86&#10;fM3+GSnCUpJTaT+bfKcZEl85Jf7+C7e0rz91SbUXNAxUUpzlDgOVEGfFhoEKiDOGgQAAJciL/uYz&#10;KeLcUb9zfphhepEtzULEGbecOb9zFiLOLa2z8uIs/pZz25N0hQuWPzrql166xS/2VEaA31bfoFlZ&#10;M4LHxc8MGZswO2RsglPo2ETn0HGJc8LGJTEC3SLPYWNT1OXZt7l9puVZTvuskmeJ7bP62To57TMt&#10;zweSpLXPJw/bX8uhpVeZHDxx1+Hn5HvN0OjmGvvTjz0TPvjQPd70fZeY0RrFWalhoBLirNQwUBFx&#10;VngYCHEGAEjlfOTX/c5Fd6bEynNH/c65NqWnhrN0wsS5tXUWIs5STtLpQpzpW860PAsRZ8O55dwk&#10;z0LEWfgt5/wFix/k+KVeXe8ffSwpYMEG96CZKZNCJsRMDh0f6xg6PnZqyPi46SHj41TyHDwunpFn&#10;p9BxiS6h4xIZeXYLH5usRPtMy7PU9pkcDoptn7nO1klpnxl5VrXPGXb7jxY43M+ppNtiDWHLsfZU&#10;9h9LvtcMmQ89I//8b8+4b/7pFumg7ftmWeKs8DBQljjraBgoS5wxDAQASOVsVKdRUsS5o36ucT2h&#10;6wm2NKvLs/5vOYs/SccvzpJO0okS53CB4ty+t5zzFyy8e9A/uWhNQOShaP95q6cFTYsfEzghakzw&#10;hKhxwROixodMjJ4cMjGalucpIRNi1OWZEehWeZbWPquaZxntM3m2Tkr7TJ6tE9s+k380RVP7fHyH&#10;/QWWKMvPJvK9Zgz82zvil/+YE/Hx393D+3KJs2LDQAXEWfFhoALiLHsYCHEGAEjhfHRnV4hzqzif&#10;jfr6OFuY27bOQsVZ2kk6XYiz2FvO3sLEWee3nMWdpBMizucDsm7t808sWO4fvjcocO7SUYGOUcOD&#10;J4UNC5oUPiJoUvio4IkRo4MmRKrkObBVnieqCTQtz1LbZ1qevdSGg2LbZ/JsndT2mZFnOe0zc7ZO&#10;TPt89Ix9NYf4ys3rw+X2/cl3m7HQeerU//mTt//f/+Ae2PX/PBb05/q+WZY462oYKEeclRoGyhFn&#10;DAMBAFK4ENMp4rxEce6I3zkfCv3sNFuY24ozbjmT4twkz4LFWSXP/OIs95bzdb+Fr/P802p2+8ed&#10;y/YP3Tk/wCe7f5BjcH//SSEDAiaG0hkUNDl0cOCksKHBk8IYgWbkuUWgZbTPnMNBge0zebZOSvus&#10;Ls9S22fybJ3Y9pk5W3dsjf3xnGsOzznEV3YOlzssId9txsif3Px/9wd3/89+4+FjppNhoJLirNQw&#10;UI44KzUMhDgDAIRyIbrzkvMxnSkprXNH/M55nd9/z7OFmRTntt85CxNnQ7rlTMuzAHE2pFvOwcmC&#10;xPl8QOqtnQExZ5ICAjdMDHCOtvR3DLAOmBJoEzgliI5d4JQg+4DJKnke2CzQLfIc2CrPYtpnUp6l&#10;ts/k2Tqx7bP62Top7TN5tk5K+0yerWvTPufYXz1S6UDxhZRiITlcaV+fU9HflHy/GSt/mur/s1+6&#10;z//Xb7y8ujHfNysizkoPA5UQZ5nDQEXEGcNAAIBQ8mO+WXpBojh3xM81dgZ+WsQWZu3irNtbzrQ8&#10;CxFnQ7rlLPYknTBxJm85Xw1IfXoqIL50a0DUsQT/wPXT/T0STBc4+vX1d/Qz85vir0rAFH9GnhmB&#10;ZuSZEWgx7TOXPOujfSbP1oltn1ln6yS2z4w887bPmf335BTaPzhS4UCJDodccyWn0j6BfL91AH6o&#10;EkYP+pMIFzNlh4EKiLNCw0A54qzYMBDiDAAQwoXobyJpcZb6uUZHE+fjEV8K+LPbXOLMtM5CxRm3&#10;nMXeci4OTHp0LCD26vqA8MNR/v4rJ/h7RPXwnz6vl9+0+b39p/qq4ue4gJHnFoEOmOJvoSbQotvn&#10;4IkRkttntbN1ctpncjgopn0mz9ZJaZ/Vz9ZJaZ8P7ex/niXEyqfyYIldJ/Id11GgRZCWz3fd3Hoo&#10;I84KDwNliLNiw0A54oxhIABACOejOrvlx3xD6fNzDVqc6axrluc1zfLMJc66/s65IOabU2xhFiPO&#10;urzlTIdfnKWdpBMqzu13y7k4KO7B0cCYS/Rf5Av2W7Bk8ALXkM7zZ/p84ztjbpf50+fR6bZg+jxG&#10;nlsE2s9xgYmaQIttn2l5lto+k2frRLXPxNk6qe0zc7ZOcvusdrZOSvusfrZuT3KTQB8641DNIbrK&#10;p8whiHzHdTj8h/6ElkqVvHq5mSsyDFRCnOUOA5UQZwwDAQC6Jj+m02hanPG5RpM8lyZ0PckWZnHi&#10;bKy3nJvkWYg46+aWc1FwVN2hoPD8ZQFBO+f7+WaaLXD1+9R3pueX82d4fbmgKV/7Tvdm5LlFoBe0&#10;FWi+9tnc3zFAsfZZbTgopn0mz9bJaZ9Vw0GJ7TPX2Tox7TN5to6rfd67pv/RwyUOL1mSq5sUHqoa&#10;8B/yPddRoYWRllNagGWJs0LDQFnirPAwEOIMANAJF6K+MYM4t4pzbUovLVc1GHnW1S1nOkLEWcpJ&#10;OqHiLPKWs8iTdOrifDE4onZ/cGhedkDAFvcFPildfObM/e/8WW4fzp3p/qHvbFU+nj/Lg5bnz2l5&#10;bhZoWp7VBZqvfe6zwNFPifaZlmc57TN7OCi8fSbP1oltn8mzdVLaZ/JsndD2+eARhytHyu0pyWHL&#10;sfaU2buT77kOj//Un73r7f33//F06SR7GChDnBUbBiogzpyfaWAYCACQS2Fsp88ZcZb6nXNHOkv3&#10;IN1Ey1UN9dZZmDhLO0mnC3Fuap2Fi7Oyt5yrw8LfFISE3tgdFHQqLdBv/cyAubEf+Tq7/nPurDn/&#10;mOfk8q+5s13p/Mdnlhstz+oCTcszI9B87TMjz/pun2l5lto+k8NB0e0zcbZOTvtMn62T2j7TZ+t2&#10;Zg7Ydeiiff3RcnuKDkuKdZPjOTftfke+694K/P3/Hy2WdOP7rptbL0niLHcYqIQ462oYCHEGAMil&#10;wt/k3YKYbyh9f+csRp51eZbueVa/GrYsaxJnXd5yHiNQnA33lvPlsMDbu4IDjsUEzltqs8Dd7w8+&#10;s2f/wdvJ6U8+s53/0py/z5vtTMuzukDT8swItM7bZ2I4KKZ9Js/WyWufx0lun8mzdWLbZ01n68S0&#10;z+RwkGmf9+xyOMdIs67CIc7U0TK7KeS77q3DyekXtJz+zMe5s+hhoBxxVnoYqKQ4YxgIAFCCgphv&#10;DuNzjb/Q/zpVbFEmw/2dszBx7ri3nKsiAp6dC/W7tjXY92BM4LzFQ+Z7Bv3Ca86MX/k4z/ytj/PM&#10;33s7zaLDyLO6QNPyzAg0V/uskmcDaJ9ZZ+tEtM/aztaJaZ/J4aDY9pk8Wye2fSbP1vG1zwfz7KtJ&#10;0W2PHCm327m+aOhPyHfdW4m//0/oTx3+x8vlU5UwCxFnpYaBSoizYsNAiDMAQCEKYzoHQpz/Qp2L&#10;6nSGLcpkuMX5bbvlXBHh+/hs2PyijaHzdwcHzM20nOvt+zNP96nveblOe8/TZTqdX/i4TGfkWV2g&#10;VfKspX2m5Vlq+0zLs1LtMynPYtpnbWfrhLTP6mfr5LTP6mfr5LTPKnkW2T5vXzcw58h1+1dHy+gG&#10;WEY4xFhIjpTbDyPfdW87dCv7jofTf+gmmXcYqIQ4KzQMVEacMQwEACjExbjWgeDb/J3z7bRePN83&#10;84mz4dxybpJnfnEWesu5PGrug9zwufnrQ322Bgb6JH23wMPjHe85k97xcp38jqfLFFW8XB1b5LlZ&#10;oBl51tY+0/IstX1WybPU9pk4WyerfVYbDuqrfWbkWWr7zDpbJ7J9bnO2Ln7Qun1H+l9hSXA75kiZ&#10;3WryXQea8Z/6M1pOadnVKM5KDwNliLPiw0CIMwBADtcTrd7Jj+mc9zZ/57xo7r9rn2V9d58tymSE&#10;iLPYW860PPOLc3veci6L9KrLjfQ+sz7Me52vn2d0Nx/32e96uI5719t13LteLuPf8Zgz4R0v14kq&#10;efZ2axXoZnlWb59V8qxQ+0wOB0W1z8TZOjntMy3P+mifybN1Uttncjgoun1WO1vH1T6vXzh4++FL&#10;9g9JmW3PHCm1e3q03NaSfN8BNYYO/REtoLTU0t9Ca/y+WQlxVngYKEucMQwEAMglP/qb2Lf5c42c&#10;0C+0/OGTthEizoZ0y7lJnrWLc1mUe83pCPcTa0PcV8wL8Aj+3Ntlyruec0a+6+U66l1Pl9GqeLiO&#10;0SzPau2zl6vjO54urfKsp/aZHA6KaZ/Vz9bJaZ/J4aCY9pk8WyelfVY/WyerfVaTZyHt8/adA86S&#10;IquPHCmzTyffdUADnp4/p8X1f+e6f8YSZx0NA+WIs+xhIMQZACCH/JjOA95mca5O6SlYnHV5y7lJ&#10;noWIs5STdK3iXB3jXJ8X5XJ8Wahr5jhfd9efursM+amn29B3vVyGqeI5Z/i7Xq4jWuSZEWhanj3d&#10;xzIC3SLPEttnWp6Vap/Vh4Ni22f14aCU9ln9bJ3U9plLnsW0z+pn6+S0z+RwUEz7zMjz/jyHmmOl&#10;9tSxMnkhRVh0Su1vHa+w70a+74AW/P1/8r/u0/+vqYVmf9+spDjLHQbKEmcMAwEAcsjxN/lxfvQ3&#10;JW/jd85L5/370YvsvtfZgqwphnbLmY5mcb4bN/P19ZjZ109EOu9dGTon1TXI1f2XXnMG/dRzzoCf&#10;ersO/KmX+yBVPFwHt5FnVZrl2cO5VZ7ltM/EcFBM+0yerZPTPpPDQaHtM3m2jhRoMe0zLc9S22fO&#10;4aCI9pk8Wye1fSbP1tHt84Z1Aw8fvW73WiXOugiHYGvL8TK7CPJ9B4RBiygttbQg62wYKEOcFRsG&#10;QpwBAFLIj+08TU7rbKzfORfFf3OQLcfaIueW8yCB4iz9lnNd/LQXJXEzLp+Mnr1teejseKcAl1k/&#10;8XS1+YmXu+1P3F3sf+I5x0EVb5f+rfI8p1WevdyVaZ85hoOi2mfibJ3U9lklzxLbZ67hoJj2mXW2&#10;Tk77rDYcFNM+k2fr5LTPtDzztc+7jvS/wpJdvcbu6rHrDp+Q7zsgAlfXn9Ly+nNP5w/aft+sgDgr&#10;NAyUJc4YBgIApJCb2OUXF6K/2SFVnI3xc41F8/518UnWd5fZcqwt3ANBoeKs9C3nuwlTHpfGTc0/&#10;ETV9w9LwGeHTApwnv+PhYvGO1xzLd3xcrX7i5W6tEmdGnj3d7FoEmpFnqe0zLc/uLi3yLKd9JoeD&#10;Ytpn1tk6Ge1zL4ntM9fZOjHtMynPstpnYjgopn1WP1sntn1esWjQ1kOX7BvY8qrnlNjPI993QALr&#10;h/6IbnhVLTQtzEoNAxUQZwWHgRBnAIBwLkR1GvU2fa6RF91lL1uM+cItzu11y/l+4sQXFfGTLp+O&#10;c1yVFDHD6zNfV5t33F36vuPt3vcdDxezd7yczVVpI89z2sqz1PbZx80g2mdyOCiqfSbO1slpn/mG&#10;g1rbZ/JsnQaB5pJn8myd1PaZPFsntn0mz9Zt3TPwzPESe0qpsARYYo6W2Oedumb7F/J9B6TzB3f3&#10;//2Zx8w//sLH9X3Z4qzQMFAhcQYAAHHkx3Ra9TacpVvr91FRY1a/ErYY80WbOCt/y7kucdydkvjx&#10;x0/ETly0OHKK93D/GYPedZ/T513vOX3enetq8o63u+k7nq7ftcizp1u/FoGm5VlO+0zLswG0z+Rw&#10;UFT7TJ6tE9M+E2fr5LTP6sNBse0zebZOTvtMDgeFts9cZ+vI9nn/WYcaUn4NJ3azyHcdUAD6kwdX&#10;19/QAqzIMFCGOGMYCADQC+ciO9mdj+7UIEWcjelzjfKkXnlsKRYSIeLMtM784kzecq5LHlldljj2&#10;4Im48akLIx3n2Ps7WdF/pOBdN/qvfLn0VP253JY/ndskz5wCLbR9VpdnOe2z+nBQZPvMOlsno30m&#10;h4Ni2mf1s3V6bZ/VhoNi22fybJ3U9pk5Wye0fV6zYcAhtqwaTo6V2B3IuTP0PfJ9BxTjh7Sw0i00&#10;/dcJJYuzUsNAiDMAoD25ENM5viOL897gz0V+19w2reIs5LKGdnF+mDq8vipp5OFjcWNiIsOmjKTv&#10;p6ruqHrNbvpjBD7u9F/z6tYiz6o/k9ss0LQ8i2mffWS2z+TZOsntc9uzdXprn4nhoJj2mXW2TmL7&#10;zMiz1PaZfbZOP+3zziMDrp64bk/JCSm7SufEdfsx5LsO6ABaUH1m/fbd+W5/kzIMVEScMQwEALQn&#10;52I6/+58dOclUsTZ0L9z3hP82cXHmX3LSRkWF3G3nJvkuUmc76UNuVKeMnzzidhR4VlR48Z9OW92&#10;F9WpJze3r1U3U+e5dFL9FS9aoFXyrEGg+dpnLnkW0z77uCnTPjPyLLV9Js7WyWmfP5LYPnOerdND&#10;+8w3HORrn9XP1klpn8mzdUz7vHDxkM2HL9o/JkXYEELI80byXQd0yPqhP6I/naAF+J35zdIsQJx1&#10;NgyEOAMAdEle9DefnY3utEesPBvyd85b/D+qrM8wvcoWYbERdsu5Md3h1d30AYXlKYPXnIof7pcZ&#10;Pnbo/6lOObl8Sv+FLtU91LkeX9B/VKBFnhmBZuRZTPtMy7OU9pmRZy6BFto+q5+tk9E+k8NBMe0z&#10;ebZOTvvMGg6KaZ+Js3Vi22f1s3Xy2ue2w0Ex7TN5tk5b+7xpz8AzJ67ZU1rDIbXtH7vvT5TYOpDv&#10;OtAOuLr+9Oc+Pr+lBVnUMFBJccYwEACga/KivjHLi+pUIEacDfVzjfULPqivSzOR9YlGa8hbzk3y&#10;/CTL5sn9dIe8ytSBS3OThnilxYy1+7mP239/7jnnw/fc3D56z2vOx++5O31Cp0WeaZHmEmjO9tm1&#10;RaBV8iynfWYNB8W0z2pn66S0zyx5ltY+k2frxLTP5Nk6We0zMRwU0z6zztbpoX0mz9aJaZ9j44cv&#10;3Z/nUHvymj0lJiyxlhKWGPPn+DX7xeR7DrQjKmF1+sX/Ojv/QZA4KzYMhDgDANqJvKivx+RFfX3b&#10;mMWZ/p+5mdq7iC3AUtMkzs+yLOrvZdicqEy1zzibPNApKXpE31/6uPybzi88PP5D/8EAlTgz8fRs&#10;I9DMHw/Q2D7T8qzv9plrOCimfSbP1slon8nhoJj2mTxbJ6t9JoaDYtpnUp7FtM/aztaJbZ/Vz9aJ&#10;bZ/Vz9YtXz/o4MmrdtTJa0qELdhiwhJrrly1f3Dqup0J+Z4D7QxF/ZBug+nmWPVds4hhoDRxxjAQ&#10;ANCO5EZ8NeRM1NfPhIqzIX3nvNz3P1Rlcs9CtvyKz7PsfnceZpodqsmwSriQZjclPmpk93e9vf+u&#10;irv7P5j7pO+4z/4XI8+/cHV9v41A66p9puVZsfZZy3BQW/tMDgf12D6Tw0Ex7TN5tk5O+6w+HBTd&#10;PqudrZPTPtPyLLV9JoeDZPu8/Uj/qypx1kVYYi0lbME+ec0unnzHAT3i7/8TWnzfmzv390LEWfYw&#10;EOIMAGgP8qK+Hpwb2emUEHk2lO+cF839V/nttN75pAALzfPsvo2Pss0O3cwwjz6VYDvQJnjSP+j/&#10;GpF+ube0JF5Of6XX4yyBbpZnTe2zSp7ltM8+CrXPtDzLaZ9peZbaPqudrWMLtLj2mTUcFNE+k2fr&#10;9NU+k8NBfbTP5HBQW/ucvnjoxmOX7BtPXbWj+MKSYn3lmh114ppdxYlrNl+R7zigZ1QS29RC83/f&#10;LEOcMQwEALQXp6I698yN/GoznzgbwucaB0I+L76f3uc8KcPa8jy7X2lDttnmWxnmgZcybAaFhQ3/&#10;L92C0GG+taO/zaNvlbbIc7NAa5Lnd1xmtMiz5PaZHA6KbZ+Js3V6aZ+5hoNi2mfybJ2M9pkcDopp&#10;n8mzdVLbZ3I4SAq0tvaZHA6KbZ/Js3VS2+f1ewblkYLcnmFJsYgcv2IbSL7fgAHh5PTObz09f04P&#10;CrnFWaFhIMQZAKBrTkR1+s+pyK/T+MRZ6ucacsV56fz3qfzYby89y+5bS4oxmadZ/YofZZmtuZtp&#10;5nM1zdp6XuyQv9ANxi9nzPg1/XL+hb/rb+gXteqlzSHPrPbZ30t6+0zKs77aZ/WzdVLaZ21n6wS2&#10;z6yzdXpsn9WHg2LbZ/WzdXLbZ1qepbTPXPIstX1WHw6GJoxctD/P4dapK3aUIuEQY13m5BXbwuPX&#10;bP9Nvt+AgaH6pGLqz2g5Zn3frIQ4YxgIAGgvTkZ85XMy4qt6TfKsj881tgd+9OJGcg+NI8Dn2WYX&#10;niw0X/wg02xOSbql6fj4Ob+iX7K/9/d/j243fuPk9As6v/ae+ssWeW4WaEaeWwSakWep7bOPQu2z&#10;j3NnOe0zS56lts/eLv1ltc9NzbO09pk4WyenfX5fRvtMnq2T2j7T8iy1feaSZzHtM+tsnYb2eenm&#10;IftPX7GjNIUlxvoIhzCr58RVOzfyvQYMFHpM6OT0zu/9Z773S3//X2EYCAAwSk5Hff3FifAvw49H&#10;fFlJinN7fq6xbP5/HpyM+HrXs+y+DwlZvvJ0oVnmo/S+ky8nmH2genHSoV+iqhfq1KZWQpM8K9U+&#10;cwwHRbXPpDxLbZ+5hoOaBJpsn7nO1umjfeYYDopqn4mzdVLbZ67hoND2metsndj2uc3ZuhAZ7bPa&#10;cFBM+7zz6ICrp4vtKMHhkGuxYYmx3BTbHTtTPOC35HsNGDj+/j/+q6vrT+n3NcQZAGCUnIz4qsex&#10;iC9SjoZ9eb89xXnF/P+8OBL25d5HmabNVzP65r9a2C/+eVbfIXUZvf/U8l/DrV9PvyB/rPqv6IYO&#10;bZVn+r/CYwS6WZ45BVpo++zi2FaeJbfPbc/WaRRojvaZdbZOT+0z62yd2PZZ69k64e0zebZOTPvM&#10;Olsno30mh4Ni2mfybJ2c9pkcDopqn5vP1iUtGb7h2EW7pyw5bu9wyLXYnLpqP5l8nwEjoen9/pM/&#10;0e9vDAMBAMZITugXnx0N+2LFkbDP6+V858x3lm7dgg8en4r4KrcuvfeqVwv7hT9f2HcAtcTkV+S/&#10;n+YX4g+1yvP48a3yLKp99lGsfVbJs7G3z6Q8i2mfybN1Mtpn1nBQRPtMnq2T0z6rDwfFts98Z+u0&#10;ts/k2ToNAs0lz9r+aIp6+7xu36AzucV2FBOW0BpTrtjuyKFMfky+OICRoWqRx7+rapohzgAAY+NY&#10;6Fe/PxL+5cDDIZ/FHQz9PE+sPHN957zO779F6/w+zDwc9Omc2tSeg6gUk/fIf10tNMkzRWkWaJ72&#10;uUmex7fKs9j2WcvZOjHtc5vhoNj2mZRnOe2z+nBQbPvMdbZOD+0zORwU1T6TZ+tktM+s4aCI9ln9&#10;bJ3c9pmWZ7722S9+TPahvP63cy/bURqjJtVSwxJcHebUZduh5AsDGCn0e14lx0whgmEgAMAI2Rfy&#10;yVf7wz4L3h/y6Yp9IZ/l7An+rGR38KePucR5a+DHz7YGfFyxKeCjnI0BH67Z6Pff6A3+H5rm+Mtu&#10;hUS2z03NhV7aZ/JsndT2Wf1sndj2mTxbJ6d9Zp2tE9E+q5+tk9s+E8NBMe0zebZOavtMy7Pe2me1&#10;s3VS2+dFW4buY4lye4RDrsWGFOaWXLZdRb4sgNHzQ9V7npZliDMAoKOQ4//Je9v8P3l/h/+Hptv9&#10;P/toi/+XXJ9bKA27fablWU77TAwH9dI+N8uz5PaZPFsntX0mh4NS2mf14aCo9rnt2To57TM5HBTV&#10;PhNn62S1zwHS2meus3Vi2+e2Z+uaBHrn0f7XWFJrrGGE+rLtk9xiOwvyRQE6CE2C3DQIxDAQAAAk&#10;oZf2mTxbJ6l9Fnq2Tlv7TAwHRbfPpDzLap/VhoNi2mcuedZT+0wOB8W0z6yzdTLaZ9ZwUGD7zHe2&#10;jmmfY5cPX38y3/bFmSI7SumwpLa9U2SXRr4kQIej6Z2P75sBAEAy3O2z+tk6me0zKc9i2mf1s3VS&#10;2uc28iynfdY2HBTTPtPyLKd9JoeDItpn8mydrPbZ11ly+8w6WyeyfVY/WyenfdY2HNTUPq/dN+gM&#10;KbyGHJYca8npIrva05dtupIvCNBh+aHqNjTEGQAARNMkz0q0zzNm/Fpq+8wpz3ponzmHg2LaZ9bZ&#10;Oonts6fbUFntMzkcFNE+k2fr5LTPtDxLbp+Js3Wy2me14aCU9tkrYXTm4Tz7O6ScdqTkXbYNJ18O&#10;AAAAAOCGv33mOFsnq30mh4MC22dyOCi6fSbP1umrfSbP1slpn9WGg2yB1t4+k2frxLTP5Nk6We0z&#10;MRwU0z6T8qx0+5y9Zei+vEt2lBI5Q4dDXPUf2yunL9l8TL4YAAAAAMCNou2z+tk62e0zPRw0+vZZ&#10;y9k6nvaZdbZOTvtMDwclts/k2Tqx7bO2s3Vi2mf1s3Vy2mdanoW0zzuP9b9OCrAhhS3B0pJ70XYu&#10;+VIAAAAAgGZah4Mi22eWPOuhfeaUZzHts7azdWLaZ3I4KLZ9Js/WSWyfVfIso31mDQdFtM/k2To5&#10;7bP6cFBs+0yerRPbPkctH7k2t8D2Vd5FW0pQOMTWWHLmot2ZE+cd/ky+FAAAAACgHf72WX04KKJ9&#10;Zp2tk9I+q5+tk9o+k8NBse0zcbZOb+0zebZObPus5WydmPaZPFunj/aZHA6SAs3XPqufrWPa53X7&#10;BuWdvWhLSQ1LrKWEQ3J1mJnkywAAAAAA/LQ9WyerfSbP1olon9XP1sltn2l51nf7TMuznPaZPFsn&#10;pn0mz9bJaZ+J4aCY9ln9bJ2c9plrOCimfWadrSPaZ7eEMRlHz9jfJWVY32GJtZSwhVmVM5ds9xcU&#10;mP8v+TIAAAAAgDDEtc8cw0HB7TPX2Tox7TPrbJ3E9plrOCiifWbJs9T2mWs4KKZ95j1b1z7tM2s4&#10;KKJ9Js/WSW2fuYaDfO1z1qah+84W2lJawyG2xhh1qT5z0XY0+RIAAAAAgHC0/9EUWe2z5uGg1vaZ&#10;42yd6PZZ23BQaPvMNRzUJNBc7TN5tk5O+0yerRPTPhNn6+S0z+RwUGj7zHW2Tm/tc/DEiF3H+pec&#10;K7SlxIQl1lLCIbbtmXMXbTaQLwAAAAAAiEe/7TPPcFB7+9z2bJ1GgRbSPtPy/Ba3z+TZOlntMzkc&#10;FNE+k2fr5LTP6sNBun0OXzlqTV6+7RtSjNs7LKmWGg5B1pJXeQV29uSPHwAAAADi0d4+s87W6ad9&#10;5hwO6qN9Vh8Oim2fSXmW0z6rDwdFts+ss3V6ap/Vh4Ni22e+s3Vk+7x+/6C8cwW2lOLhkOP2Dkuq&#10;OWOziPzhAwAAAEA67LN1pEDztM+ss3V6ap/bnK2T0j6ry7Oc9ln9bJ3Y9pnrbJ3k9rnt2Tox7TN5&#10;tk5W+0wMB8W0z6yzdSLa5zkpY9KP5dnfP19gS2kLS4r1FQ45lpuzBbb3zxfa9CF/9AAAAACQjsj2&#10;WcvZOhHtc5M8y2yfhQ4HyfZZ/WydnPaZkWep7TPrbJ3E9pmWZzntMzEcFNM+k2frpLbPnMNBGe1z&#10;9tYh+0hJbq+wpFhfoQW6wDaO/MEDAAAAQD7s9pkcDoptn4mzdXLaZ/XhoKj2mUuexbTP5Nk6qe0z&#10;ORyU0j6rn62T0T6Tw0Ex7TN5tk5v7TMxHFRvnwcGTgrZe9Sh9EK+LXVeiXDIcXuHJcVCk29TfuGS&#10;7Zfkjx0AAAAA8tFj+9x6tk5v7TNxtk5S+6wuz7LaZ7XhoNj2mZRnGe0zORwU0z6TZ+vaq30OXzli&#10;DS3NugpLrKWEQ451lbP5tgHkDx0AAAAAysHfPnMMB8W0z6Q8S22fVfIsp30mh4Ni2mdtZ+vEtM9c&#10;w0Ex7TN5tk5P7TM5HBTTPrPO1slonzfsG3juwgVbSlA4xFgfYYm1lHBIM51z+TYFuQX2/yJ/5AAA&#10;AABQDv6zdULbZ2I4KKZ95pRnPbTPnMNBMe0z62ydxPaZHA6KbZ/Js3Uy2mdyOCimfSbP1olqn4mz&#10;deoCPStlXOqJXLuHLEFuz3CIcXuHJdX5Nq7kDxwAAAAAytP+7TN5tk5M+6x2tk52+6xtOGgs7bPa&#10;2Tq2QGtvn8mzdXLaZ3I4KKp9Js7WaWufs7cN2Zd/3pZqyQV5YUmxvsIhxyJztKjI4jfkjxsAAAAA&#10;yqOz9pk1HBTbPpNn66S2z7Q8y2mfieGguPZZy9k6Me0zI89S22fybJ2e2mdyOCi0fbYNmRx84Fj/&#10;8jbirHQ45FpsWFLcTjl/3nYS+cMGAAAAgG5oHQ6KbJ9Z8iynfVYfDoponznlWR/tMzkcFNs+k2fr&#10;JLbPrOGgyPaZdbZORvusPhwU2z6rDwfDVo5YwxJdYwiHXIsNKcncsdlOUUN/RP6wAQAAAKA7+Ntn&#10;9bN1ctpnZ+c/yGqfWWfrRLTP6mfrZLbPKnnWV/usfrZOTvtMDAfFtM/k2To57TM5HFQX6I37Bpwv&#10;OG9LyQlLao01HHJNp+C83WDyBw0AAAAA3cI+Wye5fSbP1klsnzmGg6LaZ1KepbbPtDxLbZ+5hoNi&#10;2mfybJ3U9pljOCiqfSbO1kltn1XyLLB9np0+NuVMru2jgnM2lKLhkGuxYUmtHnPhvM1K8scMAAAA&#10;gPZBXPvMMRwU0z6zztbJap/bDgc1CjTZPnOdrRPbPmsbDgptn7mGg2LaZ96zdcLbZ3I4KKZ9Zp2t&#10;k9g+L9o+eD9Leg01HHItNqQQC82Fc7aNF85am5M/ZAAAAAC0D+z2mZRnye2z5rN1RtM+k2frNAm0&#10;kPaZlmep7TN5tk5P7TM5HBTVPhNn6xiBtgidEnT4qENl4VkbSkwK6JBSa6zhkGtNyT9vm0r+iAEA&#10;AADQvshun2l5ltw+85yta7f2mZRnfbXPtDwbQPtMDgdFtc/k2ToN7XPY6lFrSCnWV4xCxs9a38w/&#10;a9uF/AEDAAAAoH3hb5/bnK3TT/vMebZOavusPhwU2z6rn62T0j6ry7Oc9ll9OCiyfWadrZPRPpPD&#10;QaHt85Z9Ay6QAtuRwhJfBVJ41iaM/PECAAAAQD+wz9aRAi2gfSbP1umjfWadrZPTPpNn68S0z+pn&#10;66S0z+TZOsntc9uzdXprn5uHgzPTx6acPWXz5GKeDcUXUkjf5hSctS4uLLT8kPzhAgAAAEA/iGyf&#10;tZytE9E+k8NBSe2z0LN12tpnlTxrEGi+9plLnsW0z6yzdRLbZ0aepbbPxNk6Oe3zRxra5yXbBh8g&#10;Bbk9QwqpMaXgjI0P+aMFAAAAgH5ht8/k2ToJ7bP62To57bP6cFB0+0zKs5z2WdtwUFv7TJ6tk9I+&#10;q5+tk9E+k8NBMe0zebZOSPtsFjbVP+eY/Y2LZ2woVTjE1hhDCq7Okmede/as5Z/IHywAAAAA9Av/&#10;cLAd2mdOeW639pk4WyenfWYNB8W0z2pn66S0zyx5ltY+k2frxLTPzNm68NUj1lw6Y0NpSotQywmH&#10;2BpjWNLcnIKzVjPIHysAAAAADAP+9pljOCimfSblWWr7TA4HRbfP5Nk6fbTPXMNBMe0zebZORvtM&#10;DgfFtM/k2TpGoLcfGJBPyrKuwxJrKeEQW32lMM9m37lzdj8jf6gAAAAAMAyUa5+Js3VG2z6TZ+tk&#10;tc9ahoPa2mdyOKjH9pkcDnK1zzMzx6VcOGXznBRbYwxLrKWEQ4qFpvCs9SjyRwoAAAAAw0JS+0zL&#10;s+T2mTxbJ7F9bpFnqe2ztrN1YtpnWp7ltM+0PEttn9XO1rEFWlz7zBoOCmifl20bcrAo14ZickmJ&#10;cEitsYYl1lpjvZ78cQIAAADA8NBZ+8waDoptn8mzdVLbZ3I4KLZ9Js7W6aV95hoOimmfybN1Mtpn&#10;Wp4tIh39jh+xu6kuzroIS6ylhENqDS65Ni8vnbG2I3+cAAAAADA8Ws/WSWiftQ8HRbTP6mfrpLTP&#10;6vKsr/ZZ/WydlPZZ29k6ge0z62ydDtrnmDUj1hSdtqFEh0OO2zsssZYSUnwVyMUz1gvJHyYAAAAA&#10;DBf+9pk4W6dRoPnaZ0aepbbPrLN1EttnH+fOctpnljxLbZ+9XfrLap+bmmdp7TNxtk5I+7xr/4BC&#10;lhTrKxxy3N5hibWEXDxtfa8w17Y3+aMEAAAAgOGi/Y+m6KN95hgOimqfSXmW2j5zDQc1CTTZPnOd&#10;rdNH+8wxHBTVPns7OTktHJt88aTNq8unbSilw5JifYVDjtsjl3JtYskfJAAAAAAMH9HtM3m2TnT7&#10;TJ6tk9w+tz1bp1GgOdpn1tk6PbXPrLN1YttnrWfrhLfP5Nk6Oiu3Dz50+ZQNxRsOMdZHWFKsr3CI&#10;Miunrcsunrb6gvwxAgAAAMDw0d4+s4aDYtpnzWfrxLbPKnk29vaZlGcx7TN5tk5G+8waDhLts3nM&#10;5AWnjtjeunzKmhIfDrkWGw4x1kdYUqxkcm38yB8iAAAAAIwH9nCQFGie9pl1tk5s+6zlbJ2Y9rnN&#10;cFBs+0zKs5z2WX04KLZ95jpb107tc+zaYWuLT1pTqpySF7ZYSwmHXIsNhxjrI4w4XzplnZ9/2vKf&#10;5I8QAAAAAMaDyPZZy9k6XbfP5Nk6qe2z+tk6se0zebZOTvvMOlsnon1WP1snt332mjNj797+l1rE&#10;WRfhEGwxYYu1lHDItdhwiLGYXDpl5UL+AAEAAABgfLDbZ1qe5bTPxHBQL+1zszxLbp/Js3VS22dy&#10;OCilfVYfDopqn9uerSPbZ5eFY5Mvn7B+w5JdQw+HYIsJW6ylhEOutaTopM2Ri8dtf03++AAAAABg&#10;fOilfSbP1klqn4WerdPWPhPDQdHtMynPstpnteGgmPaZS5552uc1OwYfvnLSmpIaltAaczgEW0zY&#10;Ys1O0UnrieQPDwAAAADGC3f7TJ6tk9E+k/Ispn1WP1snpX1uI89y2mdtw0Ex7TMtz3LaZ3I4KKJ9&#10;to5zXHD2sG3dlRPWlGLhkGuxYQmtMYcU7JPW2yjK//+RPzoAAAAAGC/8Z+uEts8zZvxaavvMKc96&#10;aJ85h4Ni2mfW2TqJ7bOn21BZ7TMxHExeN2wtS3wNMRxyLTYsodVnTtsMIn9wAAAAADB+hLXPxNk6&#10;We0zORwU2D6Tw0HR7TN5tk5f7TN5tk5O+6w2HCQF+tfz5zge3mt/+epxa0pMWFJrrOGQa7FhCbHA&#10;FJ20XkH+0AAAAADQMVC0fVY/Wye7faaHg0bfPms5W8fTPrPO1olon72XjE4mpVhfYUmtsYZDrrlS&#10;fMLq8eXjlmbkDw0AAAAAHYPW4aDI9pklz3ponznlWUz7rO1snZj2mRwOim2fybN1EttnWp43bx+Y&#10;c+2YNaUeUmiNNVeMQsatUsgfGQAAAAA6Fvzts/rZOhHtM+tsnZT2WevZOoHtMzkcFNs+E2fr9NY+&#10;k2fr1NrnwUlT5l04bHufFGddhJRaY43SMl583Krm6kmrb8kfGAAAAAA6Fm3P1slqn8mzdSLaZ/Wz&#10;dXLbZ1qe9d0+0/Isp30mz9ZpaZ8Xbhi2lhRcYwoptcYbq1DyxwUAAACAjom49pljOCi4feY6W6eP&#10;9plrOCiifWbJs9T2mWs4KLB9/ofvzEnH99hfuX7UmpKba3Q4xNYYw5badsnl4mPW/yV/WAAAAADo&#10;mGj/oymy2mfNw0Gt7TPH2TrR7bO24aDQ9plrOKhJoLnaZ/JsnZz2We1sXdCykYmkABtS3jYZLz5m&#10;5U3+qAAAAADQsdFv+8wzHNTePrc9W6dRoIW0z7Q8G3j7vHNH/yPXj1hTgsIhtsYYQ5bxq0etTxfl&#10;2PyR/EEBAAAAoGOjvX1mna3TT/vMebZOH+2z+nBQbPtMyrPA9nliylifS4dsHpYcsaakhCXWUsIh&#10;tsYYJWX8ylHr6eSPCQAAAABvB+yzdaRA87TPrLN1emqf25ytk9I+q8uznPZZ/Wyd2PZZ7WzdyvUD&#10;15XkWFGKhUOuxYYl1lLCIbbGlGvHrPfeODXkp+QPCQAAAABvByLbZy1n60S0z03yLLN9FjocJNtn&#10;9bN1ctpnRp6lts+ss3VN7fNXQbPH5e21vVaaY0VxhSXF+gqHXIsNS6ylhENwdZlrOTYjyR8RAAAA&#10;AN4u2O0zORwU2z4TZ+vktM/qw0FR7TOXPItpn8mzdVLbZ3I4qKV9jl0+IqH0sBUlKhyCLSYsKdZX&#10;OORabFhiLSUcwtwaq3XkjwcAAAAAbx96bJ9bz9bprX0mztZJap/V5Vli+3xwh/1RlhjrIxyCLSYs&#10;KdZXOORabNSluuSI1YvSI1Y25I8HAAAAAG8n/O0zx3BQTPtMyrPU9lklz3LaZ3I4KKZ91na2Tkz7&#10;rDYcdM4c43X1gNXjskNWVEsOyw9LivUVDsEWE5YU6ynXD1tlkz8aAAAAALy98J+tE9o+E8NBMe0z&#10;pzzroX3mHA6KaZ9ZZ+u42+eNmwauayPNugqHXIsNS4r1FQ7BFhNSigXlsOXdqzlWvcgfDQAAAADe&#10;btq/fSbP1olpn9XO1slun7UNB3XQPveOnDY6f49tSflBK0pMyuiQYqyPcMi12LCkWF/hEGyOxJA/&#10;FgAAAAAAnbXPrOGg2PaZPFsntX2m5VlO+0wMB8W1z01n69JXDo4npVhfYUmxvsIh12LDkmLFYlla&#10;esT6c/LHAgAAAADQOhwU2T6z5FlO+6w+HBTRPnPKsz7aZ3I4qNY+n9lld67igBVFhpRaQ8rVfVZP&#10;L2yzvnl2qXXJhaVWZRfizUvy481LCv3Mrl327Vt2ZZbp9QdTe1x+PLVbPpOHHj3P31/Q6ziduug+&#10;e28nmRypzf7u8I0NZucrdpuXlB2waGAJtJLhkGuxYeS55JBlAPlDAQAAAABg4G+f1c/WyWmfnZ3/&#10;IKt9Zp2tE9E+q5+tk9k+q+SZp30elzhuCinMugwpwHy5utfqWeFmq1v52dalF0P7lVTM7nOjwaFr&#10;A2XaidJFXtl88/DpuG7FDz17nrgTZ7q/Zq1ZTsU+yxvkvy+WFLdzSg9Z3qrIMXmX/JEAAAAAADCw&#10;z9ZJbp/Js3US22eO4aCo9pmUZ6ntMy3PEtrnXZsc1pFyq88U7bC+d2GZZVlRiFlp7eRetW/6dX5D&#10;yq0+8nz4t9X183rn3lr43bHK7eYF5QcsH5EyLTekHPOl9KDlHPIHAgAAAABAIq595hgOimmfWWfr&#10;ZLXPbYeDGgWabJ+5ztaJbZ+J4eA/fGfaXN9r9bByvxWlREgJFpLSfdbPC9ZaVxZFmJXWjetxlxRW&#10;Q833Vp3uNTj3OFK7qO+h8n2Wt0gJbqeUkD8MAAAAAAAu2O0zKc+S22fNZ+uMpn0mz9ZxCPSKtUPi&#10;SPltj5TstmosXG5Zem1e39LHA7o8JqXU2PK9Rec3j+b0KLiV3fdk5W7LMvL/OGDCIb6yU3HQcgL5&#10;wwAAAAAA0ITs9pmWZ8ntM8/ZOjHtc5vhoNj2mZRnAe1z3nbbE1X7LCmhIQVYTCr2Wb25tNaq8mpY&#10;3+v3RvW4R8pnR8kr228aGrx7nqld3u9ExR7LGlKeFc9Bq60Upfo/IgEAAAAABMHfPrc5W6ef9pnz&#10;bJ3U9ll9OCi2fZ7rajI7fcwEUox1kdJdlg1XEs1KHg3vVt9GMr/r+PnestOzB369Tldut9DYQiuR&#10;sgP4gygAAAAAEA/7bB0p0ALaZ/Jsnd7bZ1qe5bTP5Nk69zl9Dm9xWFe115JSNGrCfGWjZfW1kO+u&#10;Pxn8bSMplMaWNzLzvXlnqsGz54Wa1WZ5FfssX5JtvKaQgqwx+62WkT8EAAAAAAAhiGyftZytE9E+&#10;k8NBSe2z0LN12tpnYjjI1T5PiB87/Oouq6obey0pTWFJscAUr7OsLAk0vfbU4ZtnpEC2pO/bm8dO&#10;Pc7fWmZ2rHKv5T1SlKXHsqFyv1U/8ocAAAAAACAUdvtMnq2T0D7/XO1snZz2WX04KLp9JuVZZPu8&#10;ftWA6Bt7LCnR4RBsJiUbLW+XepteeWXW6SUpiwg7z4d8c/p29neHK/dZvmKLsPhU7LPKJn8AAAAA&#10;AABi4B8OtkP7zCnPemifVfLsMad78Q7rKywplpjS7ZYPatx6V5JiqDH9EPU8H/FtVfVG8wvkt+ES&#10;8qxip80fyR8AAAAAAIBY+NtnjuGgmPaZlGep7TM5HBTdPpNn64j2OW3RMPfq3ZYUK3vEpXyH5cNr&#10;iWZFj4d3v/+mX2cKkZNvqHrf3sdvbDa/0ObTF7Yca82NfZYh5IMPAAAAACAF5dpn4mydMbXPpzba&#10;bWBJs8gULzO/UjurdxlbALnzmo4Zwpfng7+tvBNveuDGLotS8ttxIanca1FUvd/sA/LBBwAAAACQ&#10;iqT2mZZnye0zebZOYvvcIs8S2+fewVP63thl+aJmtyUlNrQwV2y3aCif992FV+adX5HShyiX5wO7&#10;5NSuMz9NfkdOhhRnVXZbuJAPPAAAAACAHHTWPrOGg2LbZ/JsndT2mRwOznPptHPNgMiaXZaUlFxb&#10;aF701O7bRlLyBMUckZL6Bb2OVu2ybCS/K9cYWpz3WFRTOSY/Jh94AAAAAAA5tJ6tk9A+ax8Oimif&#10;1c/WSWmf1eVZS/v8/rzp3a5stT5zc6clxRVSlJmUb7W8XRH83UX6FjEpdoju83hmj7yba81OsSRZ&#10;S6r2WE4jH3YAAAAAACXgb5+Js3UaBZqvfWbkWWr7zDpbJ7x9XrFskBspy3wpWWVx9Y5zz2ukzAmO&#10;BaJEXgz8tvJu2nf7q3db1pMjTc7sttxTkWPyLvmgAwAAAAAogfY/mqKP9pljOCiqfSbk+cJG202k&#10;GGtKzQ7LN6UpZgWPh3etIyWuo+Z7I0i9b88D1Vst8smxJldqdluNIB9yAAAAAAAlEd0+k2frRLfP&#10;5Nk6ye1z27N16gIdmj5iSOU2yzu1OywpvlRutrx5I8C0gJQ20bFEdJGnU7rl1q41O0mON5kBp1rW&#10;kg83AAAAAIDSaG+fWcNBMe2z5rN1YttnlTwLbJ9PbHCIr91hQWmPJVWywfJK/ayed0hZQwwrL4Z/&#10;+/zWUrMD5PfobWPxvHaXuTX5cAMAAAAA6AL2cJAUaJ72mXW2Tmz7rOVsndD2uV+g47elW6zO3dpu&#10;QWlL2UqL4nvTe5SQkiYpVoiu83LAN/frUr47zBbm1tzYaZlFPtQAAAAAALpCZPus5Wydrttn8mxd&#10;c/u8dcUAN1KSyZQvMSusn9CtkpQzxLDzyrLziwfRJvtv7rC8T36n3vStukXdzW3mPcmHGgAAAABA&#10;l7DbZ1qe5bTPxHBQV+1z8QabLbe3WVDqaSPN2WbnHo3sepOUMil5Zf0NoofUB5nsu7nDspwUZ1V2&#10;WEaTDzMAAAAAgK7RS/tMnq0T0z5nLhw0+OYW8/ukODOpSDE782Rw13ukiCHGlwbfXodubrOoVB96&#10;Notzya0d5p+RDzMAAAAAQHvA3T6TZ+tktM+kPItpn9XP1p1bY5t0e6sFxZXK5H5nSPmSFRtE32l0&#10;6lF0c7vlK/JSSs12c1/yIQYAAAAAaC/4z9YJbZ9nzPi11PaZU56bBXpC3IROlRstC+5staDIVCX1&#10;y31m/+1jUrwQ40+9f+8TN7eb17W9mGJ+/uZ2s7+TDzEAAAAAQHsirH0mztbJap/J4aCG9jlnpZ3r&#10;nS0WFJmqLLMzjYO73COFS3JsEV3mpYQ8COmTc2ubeX3bEai5M/nwAgAAAAC0N4q2z6yzdRoEmq99&#10;vr7BehspzdWLLc49GtmtmhQtpOPlQZTJ/tptFo2MONduNz/8YL3ZL8mHFwAAAACgvWkdDopsn1ny&#10;rED7HJw6pkfdFgtKPbfWmtc0DOxyhRQsWbFDDDUvbDt//yDOdLf6GPTmFosB5IMLAAAAAKAv+Ntn&#10;9bN1Yttn9bN1Wtrny+usk+o2W1BMalaZX6537HGFlCukY+eFwzf19zO/y2k5Q7jNfAv5wAIAAAAA&#10;6JO2Z+tktc/k2Tr+9vkTf+e/395kXnd3swVFp26TxZPH47pVkVIlO/aIMeT5wG9e3Vlvfp25pnJz&#10;s1kv8oEFAAAAANA34tpnjuGg4PZZ7Wzd2ZW27nc3WVDNeXUnwCSXlCnk7cqTGd0v3l5vdoW+qFK3&#10;1WIp+aACAAAAABgC2v9oiqz2mftsXdUGi52MON9K7nualCi5eeGAGGMe+vY8enuz+d07Wy0e3tpk&#10;3pd8UAEAAAAADIV2aZ+PLHUYeHeD+bN7G82p2mVmhY/Hdq0hBerty7dIcx7Emeylr6vc3myeRD6g&#10;AAAAAACGhPb2mXW2Tnz7XLrOOpWW5rsbzV80TOlxhhQn2emPGHlu3lthdqpui8WzO+tt/kg+oAAA&#10;AAAAhgb7bB0p0DztM+tsnavrbwbGOf7p7gaLh/c3mFN3/U1OcEgTglDPRnY5WbfBov7uFotg8sEE&#10;AAAAADBERLbPWs7WNbfPxSutZ9HSXJfd7ywpS7IzANFlnrdzHnv3PFO3yaL+znqT98gHEwAAAADA&#10;UGG3z+RwUGD7fGedxdl7a80fNo7ocpUUJQQhc39xv/y6TRYu5AMJAAAAAGDIyG6fTy2x7/lgvTl1&#10;b0Gf46Qgyc5ApCPm6dgu5++tM79C5Zj8mHwgAQAAAAAMHf72mWM4SOf2aouF95b2u/5swDfPSEFC&#10;EE15GNB7990N5mPIBxEAAAAAwBjgP1tHtM/+aWP+r36tecOjKT3OkGIkO4OQjpxng769+yCz3wby&#10;IQQAAAAAMCYEt8+VK82d7yd8d4aUorcpzxDJeeLY7eCDRSZ25AMIAAAAAGBMCGqfHyw1P/tkRJcq&#10;UohkZTDyNqUhpM9K8uEDAAAAADA2WoeDHO3ztRWWvR/59DpPihCCiMnTcd0aHqb2+5Z8+AAAAAAA&#10;jBHO9vletGn2s8HfPidFSFaGIG9jHrt2zyYfOgAAAAAAY6XN2bqcTLvfPfLocZAUoLcrXRCF8mRM&#10;l6tPXLt1IR86AAAAAABjRiXPj0L7+D0d9u1jUoBkZSiiqzw1gjwZ1yWEfNgAAAAAAIydHz526bGD&#10;FB8EkZXh3xY8G97pP+TDBgAAAABgtDTO6zPuyfBvH7DER2qGIUhLvMjnDQAAAADAaHk8tesyDuFB&#10;ECVy5unwb/5GPnMAAAAAAEbH8+k9PnwyqssrDuGRluEI0jZPhneZTT53AAAAAABGx7PRXYJJ0Xkb&#10;8gTRfUY0pXH4t/vJ5w4AAAAAwKh4Y2X1TuPwb4+zhEdKmiUJQcg0Du/y+vGILn3J5w8AAAAAwGho&#10;HNHFlpQcBFEkI4mM+DaUfP4AAAAAAIyGxuHfxrOER0pISUIQIo0jupx5M6nHz8lnEAAAAADA4Hk8&#10;ousfnoz49iIpOAgiJ42jNOfJiG8Hks8hAAAAAIDB83TUt6NI6RGbRh5RQuSma4fK4xFdUsnnEAAA&#10;AADA4Hk8qstiUmwQRFZG82RU16v3cdMZAAAAAMbEnaEm7z0e1eUZS3zEhJQiBBGQRyO7DCCfRwAA&#10;AAAAg+XJ6G4DSaFBEMkZIyKjuySSzyMAAAAAgMHyeHTXMJb8iAkpQwgiMI9Hdz1JPo8AAAAAAAZL&#10;4+gu+0mh6Yh5jOg+Y0XnxYMxXb4kn0kAAAAAAIPj4Zhu7z8e0+UBS4CEhC1BCCI6j8Z0mUw+lwAA&#10;AAAABsfjMV1HkCKDIJIyTnLSyecSAAAAAMDgeDSmSwxLgISELT8IIjVnqR/84IfkswkAAAAAYFA8&#10;HtflCIfIIIjgPBovPw8nfPMt+WwCAAAAABgMj0Z2/h0pQXx5pJAoIYh6GsZ1HUM+nwAAAAAABkP9&#10;+G/7kQKDIKIyoZsiaRjfLYJ8PgEAAAAADIb68V0dWSKkLRzCgyDKpOs68vkEAAAAADAYGiZ2D2ML&#10;DIIIyESFM6HbWfL5BAAAAAAwGB5N7LaWJUSaQooOolgaEKphQtf79eNNfkU+owAAAAAABkHDxK55&#10;LIFBEL5M0k3qJ3TrRD6jAAAAAAB658HUzr98OLHbPZYUkeEQHATRRR5N6jqYfE4BAAAAAPRO45Qe&#10;X5HigiC8mazDTOrmST6nAAAAAAB6p2FidzuWFJEhxQZBdBr86W0AAAAAGCANk7qMZYsLgnDn4RTd&#10;p34yTtIBAAAAwAB5OLnrDFKOWiSpnUQJQdRTP6XbLvI5BQAAAADQO/WTu3mR4oIgnHFsn9Q7djtG&#10;PqcAAAAAAHqnYUq3IJYgtaMkIQhHLpDPKQAAAACA3nno2DWeQ1yMMN0RXWVq+6besXsJ+ZwCAAAA&#10;AOidB47dF+pblN6m1CNCcot8TgEAAAAA9E69Y/e1HOKCIE2ZpodM7d5I/eAHPySfVQAAAAAAvfJg&#10;arddepUkBOHIPacuvyCfVQAAAAAAvfJgavccUloQRJXp+gv5nAIAAAAA6J0HU7tt0LckIYh6Hkzv&#10;9ozyN/kx+awCAAAAAOiVB9O7LSbFxdDzANFtZug507vVkc8pAAAAAIDeuT+9exJLXBBEj7k/vXs5&#10;+ZwCAAAAAOid+hndQ0lxQd7izNR/7s/sXkg+pwAAAAAAeufBjG5zSXFBEP2m20nyOQUAAAAA0Dv3&#10;ZnRzYosL8tZllgFlZre95HMKAAAAAKB36md2ncASF0RW7qvSA5Gamd03ks8pAAAAAIDeuTez+xCW&#10;uCBvV2YbWGZ1X0I+pwAAAAAAeueeU89uLHFBED3m3uzuC8jnFAAAAABA7zye3v3/7s/q3kjKC/KW&#10;xMnwcnd2jzHkcwoAAAAAYBDcm93jIikvCKK/dO9BPqMAAAAAAAbB/dndt7LlRb+5h+g2zgabJ3dm&#10;fvtH8hkFAAAAADAI7s7uHs8hMAjS7rnr1L2IfD4BAAAAAAyGe049nEiBQTpw5hhwnLtvJ59PAAAA&#10;AACD4b5Ld1uWwCCIHnJ/To8E8vkEAAAAADAY7jl1+SspMEgHjYuBx7nbbPL5BAAAAAAwGKihQ390&#10;b06P8yyJQTTmLqKjdO9LPp8AAAAAAAZF3ZwemWyJQTpMXA0/da7dr95z6vIL8tkEAAAAADAo6lx6&#10;TCFFBtGUnogOUufScwX5XAIAAAAAGBwPXHt+Wefa8yUpM0gHiJtxpM6l5xzyuQQAAAAAMEjuuvY8&#10;ScoMgrRX7rjhLwYCAAAAwEi449YjkZQZXaYO0W3cjSk9CoqGfvIT8pkEAAAAADBI7rr2GMMWGgTR&#10;fe6498wmn0cAAAAAAIOlfo7Jr+649XhFSg1ihPEwrtxx6zGBfB4BAAAAAAyaOvce60mpQRBd5o57&#10;z5v3vPp8TD6LAAAAAAAGzW2PntNIsUGMJ3foeBpX6jx7LCOfQwAAAAAAg+eOR4//3PHoWUHKDYLo&#10;LB49x5HPIQAAAACAUXDHo2c2S24Qw4+X8eW2Z4/iu549/kw+gwAAAAAARsEt9+4jSMFBEF2kzqtn&#10;Evn8AQAAAAAYDTfdTH5327NHASk5iAHHu5dR5rZ3j/7k8wcAAAAAYFTc8eoVQ0oOgiiR28255d3r&#10;9C138/8lnz0AAAAAAKPijkePr0jhkRJGkhAdxcd4U+vd05d87gAAAAAAjJJbPj1XkLKDIErklnfP&#10;a7e9+nxOPnMAAAAAAEbJ7bm9Btzy6fk9KT2IgWSuMadHGPm8AQAAAAAYNbd9eq1jSw+CyEnPilqf&#10;Xp3JZw0AAAAAwKi5NbfnMLb4IPrMLTrzjDox5HMGAAAAAGD0UEOH/ujWvJ5bOOQHQUSndm6vmzU+&#10;PbqTzxkAAAAAQIegdm6vMaQAIXrKfONO7Tz8wRMAAAAAdHBuze91lpQgBBGT2nk9X93w6fY++WwB&#10;AAAAAHQoan17Dro1v9dDUoaQdoyv0SeYfK4AAAAAADokt3x7xXPIkFGmFtFxerfJzfm9j9z27/Vv&#10;8pkCAAAAAOiQVM/t9UXt/F7n2JLEFiVEwSww7tz07fW61q/3ePJ5AgAAAADo0NTM7z2LFCME0Rrf&#10;XgvJ5wgAAAAAoMNz07/zz2769lrLkiNEN/Ez7txc0PvazQW9epLPEQAAAADAW8HNBb0ta/1615CS&#10;hCBkbi7o7UM+PwAAAAAAbxW3/HoFk5KEKJebdPyNPH698yl/kx+Tzw4AAAAAwFtF7dxev7/p13sN&#10;S5YQxL83VePX+3LNgl79yOcGAAAAAOCtpMa/d48a/97nSGlCZCbAuFPj3/tljX/v6eTzAgAAAADw&#10;VlMb0Ht8jX/vR6Q8IW91YsnnBAAAAAAA0M1zQO9QDnlCpCTQyBPQe/stf5N/ks8IAAAAAAD4wQ9+&#10;UOFv8sebgb3XsyRKz6lB2jXVAb2v3gzsY04+HwAAAAAAQI1qf5O/1gT2qidlChGRIOPOjaBeI8jn&#10;AgAAAAAAcFAT1GdYTWDvUlKo9JM+SDumOqh3IPk8AAAAAAAALdwI6D25OqjPHVKsEC0JNvIE9Ymv&#10;8Dd5l3wWAAAAAAAADzeD+sypDu7zhCVYiNGnmpXei8pCu/6BfAYAAAAAAIBAaoJ7+7IlC2ElxHhz&#10;I6TPhuqgPh+Q/+wBAAAAAIAIqKFDf1Qd0juSlC2kw2RfVVCvzuQ/dwAAAAAAIJEaupVkSxcSaszp&#10;fetGmMn75D9rAAAAAAAgg5qwfr+9EdI7li1fiJFmb3W4iSn5zxkAAAAAACjAdSerd6pDewfcCO39&#10;gkPE3r6EGWdqwnuvvxnSuxP5zxcAAAAAACjMjdA+7jdCe98jhUxObiDtkuqwPgvxeQYAAAAAQDtS&#10;Hd5n6o3Q3hWkmL01CTfChPWJK43u/n/kP0sAAAAAAKBjboSZjKwK632RJWiIYSWs9/Oq8N4B+OMm&#10;AAAAAAB6pCqst8WN8D47WLLWURNhdLlcE9l7OvnPDQAAAAAA6IHK6N7/uhHRJ64qovcrDnHTEhNE&#10;p+mztTLStB/5zwsAAAAAAOiZqnCTGVXhJsVVESZUh0ykkSSiz/OKyD7RZRE9/07+MwIAAAAAAAZC&#10;VbiJ2Y1Ik60smUPaKxero0wcyX8uAAAAAADAAKFHaDci+qRzSJ3xJsoY0ud0RbjJP8l/HgAAAAAA&#10;wMCpiugzrDKyzx624CGKJtLkcmWUiQf91x3JfwYAAAAAAMBIqAzp/aeqyD7zKqP6lLCEzwhSadh5&#10;URlpklEebdqV/M8dAAAAAAAYKVWRfXpXRvVZXBltQiHyUxFlcqgyxnQ0+Z8zAAAAAADoIFREm0ys&#10;jDY5RoogIiwV0SZVFdEmATcTzHAxAwAAAACgo1Me/d0/KqL6uFVEm5ysjDGhECHpU1EZYxJTEdWn&#10;O/mfJwAAAAAA6OBUxvX+U2W0yezKmD45bFFEVIk2uVYZ0yesKua7zuR/fgAAAAAA4C2jJrnfb6ti&#10;+kytjDHZVxlrQiEmVEVsn0sVsSYBN2L7fE7+5wUAAAAAAMAPKmJMBlTE9jlQEdvnVYVKINs7pnpN&#10;eazplYoYE5+KeJNfkf/ZAAAAAAAAwKIyrm+n8hhTr4pYk33lsSavK+JMqY6a8jjTC2WxptHl8aaW&#10;Of4mPyb/swAAAAAAAEAQFbF9viuPNQmtiDPJJaXTWFMea1peEWeaVRX33bBi/OESAAAAAACgNGUx&#10;Jr3KYk0CKuJMj1fEm76qiDeljCXl8aZXyuNN0ytiTUYUpZi8R/7vBgAAAAAAgE6gz9pVJpgOLo83&#10;DS+PMzlYEW/ykJRVISnXUcriTPPL4kyzyuNNHK/H9Pma/PcPAAAAAACAXqAHdSXxJgPK40w8yhNM&#10;s8viTU+XJ5jeLU8wpXSZsnjTZ+XxppfKE0w30BJflmAypiLG5CPy3x8AAAAAAAAGzdUYk99VxJp0&#10;K4szmVKWYBpdnmC6pDkHyhJMc8oSTPPLEkwr6KgJ8d3m/3dJ8/+fnPJ40zWq/7l40+TSeBOXsgQT&#10;u5JYk/fJfz0AgDT+P+v/+Lkcb0hNAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQBXSGLGaRkAAGkZ&#10;AAAUAAAAZHJzL21lZGlhL2ltYWdlMi5zdmc8c3ZnIHZpZXdCb3g9IjAgMCAzNTguODggMzQ4LjMx&#10;IiB4bWxucz0iaHR0cDovL3d3dy53My5vcmcvMjAwMC9zdmciIHhtbG5zOnhsaW5rPSJodHRwOi8v&#10;d3d3LnczLm9yZy8xOTk5L3hsaW5rIiBpZD0iTGF5ZXJfMiIgb3ZlcmZsb3c9ImhpZGRlbiI+PGRl&#10;ZnM+PGxpbmVhckdyYWRpZW50IHgxPSItNzk4LjIzIiB5MT0iLTExMzYzLjgiIHgyPSItODgwLjYy&#10;IiB5Mj0iLTExMzQ2LjQiIGdyYWRpZW50VW5pdHM9InVzZXJTcGFjZU9uVXNlIiBpZD0ibGluZWFy&#10;LWdyYWRpZW50IiBncmFkaWVudFRyYW5zZm9ybT0ibWF0cml4KC0wLjkyNjMzMiAtMC4zNzY3MDkg&#10;MC4zNzY3MDkgLTAuOTI2MzMyIDM3OTguMjggLTEwNjg0LjMpIj48c3RvcCBvZmZzZXQ9IjAiIHN0&#10;b3AtY29sb3I9IiM5NzYyRkQiIHN0b3Atb3BhY2l0eT0iMC42Ii8+PHN0b3Agb2Zmc2V0PSIwLjQy&#10;IiBzdG9wLWNvbG9yPSIjMDk3NjcxIiBzdG9wLW9wYWNpdHk9IjAuMyIvPjxzdG9wIG9mZnNldD0i&#10;MC45NyIgc3RvcC1jb2xvcj0iIzA5NzY3MSIgc3RvcC1vcGFjaXR5PSIwIi8+PC9saW5lYXJHcmFk&#10;aWVudD48bGluZWFyR3JhZGllbnQgeDE9Ii03OTcuOCIgeTE9Ii0xMTQyMS42IiB4Mj0iLTc3Ny4y&#10;MiIgeTI9Ii0xMTUxNi45IiBncmFkaWVudFVuaXRzPSJ1c2VyU3BhY2VPblVzZSIgaWQ9ImxpbmVh&#10;ci1ncmFkaWVudC0yIiBncmFkaWVudFRyYW5zZm9ybT0ibWF0cml4KC0wLjkyNjMzMiAtMC4zNzY3&#10;MDkgMC4zNzY3MDkgLTAuOTI2MzMyIDM3OTguMjggLTEwNjg0LjMpIj48c3RvcCBvZmZzZXQ9IjAi&#10;IHN0b3AtY29sb3I9IiNGQTlDNDMiLz48c3RvcCBvZmZzZXQ9IjAuNTciIHN0b3AtY29sb3I9IiMw&#10;OTc2NzEiIHN0b3Atb3BhY2l0eT0iMC41Ii8+PHN0b3Agb2Zmc2V0PSIwLjkzIiBzdG9wLWNvbG9y&#10;PSIjMDk3NjcxIiBzdG9wLW9wYWNpdHk9IjAiLz48L2xpbmVhckdyYWRpZW50PjxsaW5lYXJHcmFk&#10;aWVudCB4MT0iLTgwMy42OSIgeTE9Ii0xMTQyOC4zIiB4Mj0iLTY5NC45MyIgeTI9Ii0xMTI5NS4y&#10;IiBncmFkaWVudFVuaXRzPSJ1c2VyU3BhY2VPblVzZSIgaWQ9ImxpbmVhci1ncmFkaWVudC0zIiBn&#10;cmFkaWVudFRyYW5zZm9ybT0ibWF0cml4KC0wLjkyNjMzMiAtMC4zNzY3MDkgMC4zNzY3MDkgLTAu&#10;OTI2MzMyIDM3OTguMjggLTEwNjg0LjMpIj48c3RvcCBvZmZzZXQ9IjAiIHN0b3AtY29sb3I9IiNC&#10;QkU2NEYiLz48c3RvcCBvZmZzZXQ9IjAuNTYiIHN0b3AtY29sb3I9IiNGQTlDNDMiIHN0b3Atb3Bh&#10;Y2l0eT0iMC41Ii8+PHN0b3Agb2Zmc2V0PSIwLjk4IiBzdG9wLWNvbG9yPSIjRkE5QzQzIiBzdG9w&#10;LW9wYWNpdHk9IjAiLz48L2xpbmVhckdyYWRpZW50PjxsaW5lYXJHcmFkaWVudCB4MT0iLTc5NC42&#10;IiB5MT0iLTExMzY5LjYiIHgyPSItODA2LjQ2IiB5Mj0iLTExMTg3LjciIGdyYWRpZW50VW5pdHM9&#10;InVzZXJTcGFjZU9uVXNlIiBpZD0ibGluZWFyLWdyYWRpZW50LTQiIGdyYWRpZW50VHJhbnNmb3Jt&#10;PSJtYXRyaXgoLTAuOTI2MzMyIC0wLjM3NjcwOSAwLjM3NjcwOSAtMC45MjYzMzIgMzc5OC4yOCAt&#10;MTA2ODQuMykiPjxzdG9wIG9mZnNldD0iMCIgc3RvcC1jb2xvcj0iIzk3NjJGRCIvPjxzdG9wIG9m&#10;ZnNldD0iMC45NyIgc3RvcC1jb2xvcj0iI0ZBOUM0MyIvPjwvbGluZWFyR3JhZGllbnQ+PGxpbmVh&#10;ckdyYWRpZW50IHgxPSItOTAwLjc5IiB5MT0iLTExNjM1LjgiIHgyPSItODM1Ljg1IiB5Mj0iLTEx&#10;NDc5LjUiIGdyYWRpZW50VW5pdHM9InVzZXJTcGFjZU9uVXNlIiBpZD0ibGluZWFyLWdyYWRpZW50&#10;LTUiIGdyYWRpZW50VHJhbnNmb3JtPSJtYXRyaXgoLTAuOTI2MzMyIC0wLjM3NjcwOSAwLjM3Njcw&#10;OSAtMC45MjYzMzIgMzc5OC4yOCAtMTA2ODQuMykiPjxzdG9wIG9mZnNldD0iMCIgc3RvcC1jb2xv&#10;cj0iI0JCRTY0RiIvPjxzdG9wIG9mZnNldD0iMC45OCIgc3RvcC1jb2xvcj0iI0ZGNDAzMiIvPjwv&#10;bGluZWFyR3JhZGllbnQ+PGxpbmVhckdyYWRpZW50IHgxPSItNjYyLjI1IiB5MT0iLTExMzc5Ljki&#10;IHgyPSItMjg3LjQ4IiB5Mj0iLTExMzc0IiBncmFkaWVudFVuaXRzPSJ1c2VyU3BhY2VPblVzZSIg&#10;aWQ9ImxpbmVhci1ncmFkaWVudC02IiBncmFkaWVudFRyYW5zZm9ybT0ibWF0cml4KC0wLjkyNjMz&#10;MiAtMC4zNzY3MDkgMC4zNzY3MDkgLTAuOTI2MzMyIDM3OTguMjggLTEwNjg0LjMpIj48c3RvcCBv&#10;ZmZzZXQ9IjAiIHN0b3AtY29sb3I9IiNGQTlDNDMiLz48c3RvcCBvZmZzZXQ9IjAuOTciIHN0b3At&#10;Y29sb3I9IiMwOTc2NzEiLz48L2xpbmVhckdyYWRpZW50PjxsaW5lYXJHcmFkaWVudCB4MT0iLTcx&#10;NC41OCIgeTE9Ii0xMTQ3MC40IiB4Mj0iLTY2Ni4xMiIgeTI9Ii0xMTUwNy4yIiBncmFkaWVudFVu&#10;aXRzPSJ1c2VyU3BhY2VPblVzZSIgaWQ9ImxpbmVhci1ncmFkaWVudC03IiBncmFkaWVudFRyYW5z&#10;Zm9ybT0ibWF0cml4KC0wLjkyNjMzMiAtMC4zNzY3MDkgMC4zNzY3MDkgLTAuOTI2MzMyIDM3OTgu&#10;MjggLTEwNjg0LjMpIj48c3RvcCBvZmZzZXQ9IjAiIHN0b3AtY29sb3I9IiM3MzZBMTMiLz48c3Rv&#10;cCBvZmZzZXQ9IjEiIHN0b3AtY29sb3I9IiNGQTlDNDMiLz48L2xpbmVhckdyYWRpZW50PjxsaW5l&#10;YXJHcmFkaWVudCB4MT0iLTY2My45IiB5MT0iLTExMzMyLjEiIHgyPSItNzE4LjE3IiB5Mj0iLTEx&#10;MzY0LjEiIGdyYWRpZW50VW5pdHM9InVzZXJTcGFjZU9uVXNlIiBpZD0ibGluZWFyLWdyYWRpZW50&#10;LTgiIGdyYWRpZW50VHJhbnNmb3JtPSJtYXRyaXgoLTAuOTI2MzMyIC0wLjM3NjcwOSAwLjM3Njcw&#10;OSAtMC45MjYzMzIgMzc5OC4yOCAtMTA2ODQuMykiPjxzdG9wIG9mZnNldD0iMCIgc3RvcC1jb2xv&#10;cj0iIzk3NjJGRCIvPjxzdG9wIG9mZnNldD0iMC45NyIgc3RvcC1jb2xvcj0iI0ZDNjZGQSIvPjwv&#10;bGluZWFyR3JhZGllbnQ+PGxpbmVhckdyYWRpZW50IHgxPSItODEwLjgxIiB5MT0iLTExNDIzLjIi&#10;IHgyPSItODA2Ljg1IiB5Mj0iLTExMzYxLjkiIGdyYWRpZW50VW5pdHM9InVzZXJTcGFjZU9uVXNl&#10;IiBpZD0ibGluZWFyLWdyYWRpZW50LTkiIGdyYWRpZW50VHJhbnNmb3JtPSJtYXRyaXgoLTAuOTI2&#10;MzMyIC0wLjM3NjcwOSAwLjM3NjcwOSAtMC45MjYzMzIgMzc5OC4yOCAtMTA2ODQuMykiPjxzdG9w&#10;IG9mZnNldD0iMCIgc3RvcC1jb2xvcj0iI0ZGMzM0QyIvPjxzdG9wIG9mZnNldD0iMSIgc3RvcC1j&#10;b2xvcj0iI0ZBOUM0MyIvPjwvbGluZWFyR3JhZGllbnQ+PGxpbmVhckdyYWRpZW50IHgxPSItODE2&#10;LjI3IiB5MT0iLTExNDIwLjgiIHgyPSItODUwLjExIiB5Mj0iLTExNTE2LjkiIGdyYWRpZW50VW5p&#10;dHM9InVzZXJTcGFjZU9uVXNlIiBpZD0ibGluZWFyLWdyYWRpZW50LTEwIiBncmFkaWVudFRyYW5z&#10;Zm9ybT0ibWF0cml4KC0wLjkyNjMzMiAtMC4zNzY3MDkgMC4zNzY3MDkgLTAuOTI2MzMyIDM3OTgu&#10;MjggLTEwNjg0LjMpIj48c3RvcCBvZmZzZXQ9IjAiIHN0b3AtY29sb3I9IiNCQkU2NEYiLz48c3Rv&#10;cCBvZmZzZXQ9IjAuMjEiIHN0b3AtY29sb3I9IiNDMkRDNEQiLz48c3RvcCBvZmZzZXQ9IjAuNTUi&#10;IHN0b3AtY29sb3I9IiNEOEMzNDkiLz48c3RvcCBvZmZzZXQ9IjAuOTciIHN0b3AtY29sb3I9IiNG&#10;QTlDNDMiLz48L2xpbmVhckdyYWRpZW50PjxsaW5lYXJHcmFkaWVudCB4MT0iLTgxMC4wNCIgeTE9&#10;Ii0xMTQyMC41IiB4Mj0iLTcwOS4xMSIgeTI9Ii0xMTQ3Ny4zIiBncmFkaWVudFVuaXRzPSJ1c2Vy&#10;U3BhY2VPblVzZSIgaWQ9ImxpbmVhci1ncmFkaWVudC0xMSIgZ3JhZGllbnRUcmFuc2Zvcm09Im1h&#10;dHJpeCgtMC45MjYzMzIgLTAuMzc2NzA5IDAuMzc2NzA5IC0wLjkyNjMzMiAzNzk4LjI4IC0xMDY4&#10;NC4zKSI+PHN0b3Agb2Zmc2V0PSIwIiBzdG9wLWNvbG9yPSIjQ0Y3MkNDIi8+PHN0b3Agb2Zmc2V0&#10;PSIwLjE0IiBzdG9wLWNvbG9yPSIjRDA3M0M2Ii8+PHN0b3Agb2Zmc2V0PSIwLjMxIiBzdG9wLWNv&#10;bG9yPSIjRDU3OEI2Ii8+PHN0b3Agb2Zmc2V0PSIwLjUxIiBzdG9wLWNvbG9yPSIjREQ4MDlDIi8+&#10;PHN0b3Agb2Zmc2V0PSIwLjcyIiBzdG9wLWNvbG9yPSIjRTk4Qjc3Ii8+PHN0b3Agb2Zmc2V0PSIw&#10;Ljk1IiBzdG9wLWNvbG9yPSIjRjg5QTQ5Ii8+PHN0b3Agb2Zmc2V0PSIwLjk3IiBzdG9wLWNvbG9y&#10;PSIjRkE5QzQzIi8+PC9saW5lYXJHcmFkaWVudD48bGluZWFyR3JhZGllbnQgeDE9Ii04MTAuNzci&#10;IHkxPSItMTEzODIiIHgyPSItNTkyLjQzIiB5Mj0iLTExMzgyIiB4bGluazpocmVmPSIjbGluZWFy&#10;LWdyYWRpZW50LTYiIGlkPSJsaW5lYXItZ3JhZGllbnQtMTIiPjwvbGluZWFyR3JhZGllbnQ+PGxp&#10;bmVhckdyYWRpZW50IHgxPSItNzkzLjk2IiB5MT0iLTExNDI1LjYiIHgyPSItNjcyLjA4IiB5Mj0i&#10;LTExMzMyLjMiIGdyYWRpZW50VW5pdHM9InVzZXJTcGFjZU9uVXNlIiBpZD0ibGluZWFyLWdyYWRp&#10;ZW50LTEzIiBncmFkaWVudFRyYW5zZm9ybT0ibWF0cml4KC0wLjkyNjMzMiAtMC4zNzY3MDkgMC4z&#10;NzY3MDkgLTAuOTI2MzMyIDM3OTguMjggLTEwNjg0LjMpIj48c3RvcCBvZmZzZXQ9IjAiIHN0b3At&#10;Y29sb3I9IiM5NzYyRkQiLz48c3RvcCBvZmZzZXQ9IjEiIHN0b3AtY29sb3I9IiMwMDgzNzAiLz48&#10;L2xpbmVhckdyYWRpZW50PjxsaW5lYXJHcmFkaWVudCB4MT0iLTY4Ni43NiIgeTE9Ii0xMTM2NS41&#10;IiB4Mj0iLTY4Ni43NCIgeTI9Ii0xMTM2NS41IiB4bGluazpocmVmPSIjbGluZWFyLWdyYWRpZW50&#10;LTEzIiBpZD0ibGluZWFyLWdyYWRpZW50LTE0Ij48L2xpbmVhckdyYWRpZW50PjwvZGVmcz48ZyBp&#10;ZD0iTGF5ZXJfMS0yIj48Zz48cGF0aCBkPSJNMzQ1LjMgNzAuMTIgMjQ1LjMgMjAyLjI2IDM1OC44&#10;OCAyNDkuODUgMzQ1LjMgNzAuMTJaIiBmaWxsPSJ1cmwoI2xpbmVhci1ncmFkaWVudCkiLz48cGF0&#10;aCBkPSJNMjQ4LjA5IDMzNC40MiAyNDUuMyAyMDIuMjYgMTAyLjM0IDIyOS40NiAyNDguMDkgMzM0&#10;LjQyWiIgZmlsbD0idXJsKCNsaW5lYXItZ3JhZGllbnQtMikiIG9wYWNpdHk9IjAuOCIvPjxwYXRo&#10;IGQ9Ik0yMTAuMzggMTAuMjUgMjQ1LjMgMjAyLjI2IDE1Ny40NCA1NS42MiAyMTAuMzggMTAuMjVa&#10;IiBmaWxsPSJ1cmwoI2xpbmVhci1ncmFkaWVudC0zKSIvPjxjaXJjbGUgY3g9IjI4Ni41NSIgY3k9&#10;IjcyLjI1IiByPSI3Mi4yMyIgZmlsbD0idXJsKCNsaW5lYXItZ3JhZGllbnQtNCkiLz48Y2lyY2xl&#10;IGN4PSIyNDcuNTciIGN5PSIzMDYuODEiIHI9IjQxLjQ5IiBmaWxsPSJ1cmwoI2xpbmVhci1ncmFk&#10;aWVudC01KSIvPjxjaXJjbGUgY3g9IjU0LjkxIiBjeT0iNzcuMDIiIHI9IjU0LjkiIGZpbGw9InVy&#10;bCgjbGluZWFyLWdyYWRpZW50LTYpIi8+PGNpcmNsZSBjeD0iMTE1LjE1IiBjeT0iMjE2LjE4IiBy&#10;PSIxNy4xMyIgZmlsbD0idXJsKCNsaW5lYXItZ3JhZGllbnQtNykiLz48Y2lyY2xlIGN4PSIxNjUu&#10;NzEiIGN5PSI5MS44NyIgcj0iMTcuMTMiIGZpbGw9InVybCgjbGluZWFyLWdyYWRpZW50LTgpIi8+&#10;PHBhdGggZD0iTTI1OS4zNCAxMzkuMTVDMjg0LjUgMTQ5LjM5IDMxMi4wNyAxNDQuNDEgMzMxLjg0&#10;IDEyOC41MkwzMzEuODQgMTI4LjUyIDI0NS4zIDIwMi4yNiAyMTguNjEgOTYuNzRDMjI1LjMyIDEx&#10;NS4zMyAyMzkuNTkgMTMxLjExIDI1OS4zNCAxMzkuMTVMMjU5LjM0IDEzOS4xNVoiIGZpbGw9InVy&#10;bCgjbGluZWFyLWdyYWRpZW50LTkpIi8+PHBhdGggZD0iTTI4NC45NiAyODguODJDMjgwLjY1IDI3&#10;OS44NiAyNzMuMTQgMjcyLjQyIDI2My4yIDI2OC4zOCAyNDEuOTcgMjU5Ljc1IDIxNy43NiAyNjku&#10;OTYgMjA5LjEzIDI5MS4xOEwyNDUuMyAyMDIuMjYgMjg0Ljk2IDI4OC44MyAyODQuOTYgMjg4Ljgz&#10;WiIgZmlsbD0idXJsKCNsaW5lYXItZ3JhZGllbnQtMTApIi8+PHBhdGggZD0iTTEzMS4wMSAyMjIu&#10;NjRDMTM0LjU3IDIxMy44OCAxMzAuMzYgMjAzLjg5IDEyMS42IDIwMC4zMiAxMTkuNzkgMTk5LjU5&#10;IDExNy45NCAxOTkuMTkgMTE2LjA5IDE5OS4wOEwyNDUuMzEgMjAyLjI2IDExOS45OSAyMzIuNjEg&#10;MTE5Ljk5IDIzMi42MUMxMjQuODEgMjMxLjE4IDEyOC45OCAyMjcuNjYgMTMxLjAyIDIyMi42NEwx&#10;MzEuMDIgMjIyLjY0WiIgZmlsbD0idXJsKCNsaW5lYXItZ3JhZGllbnQtMTEpIi8+PHBhdGggZD0i&#10;TTEwNS43NyA5Ny43MUMxMTMuNTcgNzguNTUgMTA5Ljc1IDU3LjU2IDk3LjYyIDQyLjUyTDI0NS4z&#10;MSAyMDIuMjYgMzkuMTYgMTI5LjYxQzY1Ljk3IDEzNy42OCA5NS4wMSAxMjQuMTYgMTA1Ljc3IDk3&#10;LjcxTDEwNS43NyA5Ny43MVoiIGZpbGw9InVybCgjbGluZWFyLWdyYWRpZW50LTEyKSIvPjxnPjxw&#10;YXRoIGQ9Ik0xNTkuMjYgMTA3Ljc0QzE2OC4wMiAxMTEuMyAxNzguMDEgMTA3LjA5IDE4MS41OCA5&#10;OC4zMyAxODMuNTYgOTMuNDcgMTgzLjE0IDg4LjIzIDE4MC44OCA4My45MkwyNDUuMzEgMjAyLjI2&#10;IDE1NC4zOSAxMDQuNzNDMTU1LjggMTA1Ljk3IDE1Ny40MiAxMDcgMTU5LjI2IDEwNy43NUwxNTku&#10;MjYgMTA3Ljc1WiIgZmlsbD0idXJsKCNsaW5lYXItZ3JhZGllbnQtMTMpIi8+PHBhdGggZD0iTTE1&#10;Mi4xMSAxMDIuMjggMTUyLjA5IDEwMi4yNiAxNTIuMDkgMTAyLjI2QzE1Mi4wOSAxMDIuMjYgMTUy&#10;LjA5IDEwMi4yNyAxNTIuMSAxMDIuMjhMMTUyLjEgMTAyLjI4WiIgZmlsbD0idXJsKCNsaW5lYXIt&#10;Z3JhZGllbnQtMTQpIi8+PC9nPjwvZz48L2c+PC9zdmc+UEsDBAoAAAAAAAAAIQBUFnO2NBoAADQa&#10;AAAUAAAAZHJzL21lZGlhL2ltYWdlMy5wbmeJUE5HDQoaCgAAAA1JSERSAAABFAAAAIoIBgAAAGtr&#10;tf4AAAABc1JHQgCuzhzpAAAABGdBTUEAALGPC/xhBQAAAAlwSFlzAAAdhwAAHYcBj+XxZQAAGclJ&#10;REFUeF7tXU2oLkdavooLRReKjsnMvberz/ddxyA6qDMLwcC4EHVkFkEGjIOLgFGzCHLRMI6QxfgD&#10;LlzcURcDDmMWMoyQkSwEQ4yahYsoAbMYxijRuYu7CBIxxCwGyeLKU11Pn/d7v6rq6u/rc06fc58H&#10;Hs493dX189b7PvVWdZ/k2jVBEARBEARBEARBEARBEARBEARBEARBEARBEARBEARBEARBEARBEARB&#10;EARBEARBEARBEARBEIQHEbeuX7+x7fq7oiiKJ133Ka8RsxBC6Lehvy+KorgJ4QmvEbMgQRFFkZSg&#10;iKK4GCUooiguRgmKKIqLUYIiiuJilKCIorgYJSiiKC5GCYooiotRgiKK4mKUoIiiuBglKKIoLkYJ&#10;iiiKi1GCIoriYpSgiKK4GCUooiguRgmKKIqLUYIiiuJivFBB+bEf+cj9j//ko1nini9/CH29S9d/&#10;1qzZiPTP5Ih6nvrVX7v/x3c+f//Pv/Sl+3/70kv3v/r88/HfuPbpX3x87xnSt1eif86378vn2Fqu&#10;hWuY4yXHY+v75Cd+Ps4Z5rRE3AfP0w4XLij/9OqrkTnQiIcSRve4d+9eDCYEkS+fI+p49913I/Gs&#10;v18in/HERPuyNZZshLr+9etfj2OpOQwcCuVQHnVAQP7gd38v9uMzv/VMtAPqIPBvXLd14Hc8izo8&#10;bD9q8wU75sZBsA70Cz9h62OBOn0/zps1280FbAgbwz4lO+IeiTK0I35i7mtztAQvVFAsc8HfGvQl&#10;4nkLGNSXmaKvA8Hoy5SIMSEL8MB1X7aF1kY1EWFZOh1+TrWJ+nxfc+LnA72W2ZSIZyxK8+x9AuOA&#10;/WtEXRwHgtjXeZG0wg34vntiLCBt7m3t7QOU/AL1EWcpLKsRFBArisUxDgHD+lUhFyA1sg67Gszt&#10;E+rwQB2HTihXHX/dEo5HJ4TzlJwsRxvsCAB/34rOMRmARW1ebHv4t79fIgJx7lydNb2Q+vslwlcA&#10;nzmCmF+LqbmmqME2U4vMIVyVoCAI/AqYM2ILrbIfWhdVHQ5vHXtOPRQUn6IeGoxTgsItGnBIRgbS&#10;8dGWv2ftkLvfSiv2fuW1tAEzR1Bo91KA4TpsxbOGQwV+Dn1G4e/XiLHDH/11n0GXxkvaBQ5zMFV+&#10;LlcnKHBS67S14KkRAYvAt8hNSI2og+3b1WVOIHECERhwXos59ZA8X/DXQbTFLO9YZ8Ec5ETvsggK&#10;n/U2wO+4DhvCljyUtttD/E6BsWdoh5IL0DGCAt/J+e9cQQGPsekUVyUoMD4G6A1fc7gcYXzUBePi&#10;J1Haq+fI4LfP2IyndUWzgoLffYo6N4uoCYp1rjljzRHjg+389cskKJ6YC9gOQpkLPHvuxLFzIYE9&#10;8W9Lu2Chn/4+fAjtcS68X/v2D+EhgmIXttwcH8NVCQpAp7HBO9dxucrg3/ZcZk7wInApSrxmHajV&#10;ub2gsG6LOVuokqBQAAD8bBW8GnOBfpkFhXafsg3HiLnD3OTOkkCebQC57AGEiPD5tQiK78eUPeZw&#10;NYLCyWHg+e1K66CZorK8FZSSY3iyL96BKQ6AF5sSc4IC+jOVWlBZlgTFOpbv95K8rIJig6hFwGFj&#10;PAOhKB0atwgKyH77QPblDuEhgsKsi2iNrRauTlBKW4xWZ8LzVjhs4LYKCicp5+g2oGpORJYEBdet&#10;2CHAWk7dS4Jisx7f1pJcu6DAj3J2tK9Nc2dDnqiDdZWCtFVQKEiHCMqU+B0iKNYWV3bLQ2PbibHG&#10;aknjYUyUsw46NwC4zy6Jj3WKlskoCQpotykA2p1yiJygcNzElBMew7n2LPGsBAVjz9naH4jnysxl&#10;q6CQhwjKlPgdIih28Tn2rM1zNYLCNMwGg91iAFOTBuP4CbAO6QMxR261SmkuaDOnqeCtCQro08+p&#10;IM0JinfUWt+P5ZoFBbZGn3K29qILwJYtAVjiWQoK+gXfmlq05gqKFdbS4fQxXI2gcKA+GKwDTxkX&#10;geYD3Gc5/hlPOORUpmDPd7yAeU4JCuhFpZQdgTlB8c9PZXLH0M7HUmgVlFaUbO3tBMAnvM+08lhB&#10;acGUz84RFJ4vAvDzWtlDuRpBKWUGPkspTb59VWyvzxEUOtxUGuj7VAvgFkEB7b4WKI0zJyg+nfc2&#10;WJI+Q4GTHsJDMhSIN9ovkedlNVt7WxGoG/3y5Ws8VlB8/y25LZny2RZBwTXYBHXBRuhrrtwSXI2g&#10;MKByzmX3fD6YSPuq2NK/LaoZ0rYzB3AAXxfZKiigDVbAiyuYExS/8s4NjDm0fVzblgeEfaZsDfvY&#10;basF2qj5iOWxguLve8IucwUFwgjCDvww06LFhsdwNYJCw+SCYSpguOLlMgW/IpWchQekMDhEaIrW&#10;0Uttg3MEBfSvk/1Yc4JiHRuoBeixXLugcG789Rx9Vkigb7U+kWctKKCfa08rKLmtck48D8nGWrka&#10;QaHjlALTGsU7Fp7NGROcEiMSE5PbMtVo+1RyqLmCgvL+dbK1SU5Q/BYsl6ktxbULClia4xJ9ZkjU&#10;+gWeh6CU4oGcEhQQ/uGz71bRnMvVCAontRTQfutCQ6N8zTh+EnPlUAeCtDXoSZ+l+PusG5hTN7Ml&#10;wh785gQFtJnNMYE+xcsgKIcQfmKFHJhaYM5DUKbYIii5skRuW30MVyMoVFB/nWTQE3Su3Kti/5xF&#10;zoDcFs1d2XzduYPUQwQF9M7H4C0JihfcWpAew6sqKKTPVmpCcdkEBfQZO5Dz20O5KkEprfJkLiNA&#10;cNUM4oM+N/EIjJbJyNE6YE7YDhUU0E8+t3Y5QfGCmyszl6jTv168rIIyZ7Gw24Nam5dRUEDvV0BL&#10;/1u4GkHhibS/bunFAQ49lZaCFt5wnORc5tJC7yR+z3uMoID+4BA2KtnJZyk1oW0hnNX3+7IJCoIM&#10;c4B6/NyUaA/y/fgtz1tQ+ELAXjtEUMCcqPi6D+FqBAVBklvhPX1K2nIAaZ3Xl0d9pQBtZW4rRh4r&#10;KKAfc62/dnVtEdsSeY7jg/0yCQoDGP+GSLQ+b4WittCct6DA3j7oDxUU0ItKbr7nchWCwnR9assD&#10;2klE+alVx2c11uic4GOCHfRbMdsnttHqzCXaQ9eaoGC89nARZeek+6wD7eUEfmqL18pWQbHtzQ0Y&#10;zAttxXmotUWyrN/ueVqBaBEUH8C1uj35rBc4a5+aX5SIMdi5yLUxh6sQFJuqtwyGATPlYJgwv7pb&#10;0eK9qXqm6LclVjw4thaxrNEKRYvjWJED/MpWItrheVZuLqywefFspV+pa8Ho22sRBG5xAIqeXVim&#10;bIFVHzaeCni7NWrxIe8nPlsuEWNmFmztzYXYYu7iwXqsnYE5W0TLCxMUdBYGRvB5hcTgalkDg7Tk&#10;XLgPR/L1ErjnAw5l4RRTzkai7yDqybUDZ4HD2QlHu7je6kiemHi01SIoIOxjt0B4Dv3Fddgf9YH4&#10;N65xRUf/bDBhHHyblgPmcGpMnG+24YHrqAMBgfZAP0cEbIC+5MhMl7Dibn2Nc4Fxg2gX5LyWxATj&#10;YP/8OGhbG9QcT8lPAD8GS/8M6q/ZEeB8tPoyiXq9sMB/OC++fI4XJiiYMB4yleifsawNEHXTQQ6h&#10;ry9H39c5zK38rUT/poLXk07IbQyDDj/xO64zuHKBhOt+DDnmniURiL58jiiHviBgliDq9H1BPzEH&#10;uEeBh31g29oYwBZb2PmlmCxBCr1vr8Rj/AzjpI3A1mzlwgRFFMWrRwmKKIqLUYIiiuJilKCIq+fU&#10;uYYtx/Mifzg6RR624lmcGZQO/KeINo85u7jslKCIqyZEgm88/D1bBoeWfCNh31bgOQiEf4aEkNg3&#10;YRaoY44otfT1qlOCIq6WCHa+Gi0FKcrgXi4rgBhQWCA4uft428W3XBAelLNofUUP8tlSXx8ESlDE&#10;VRLBzlfapSBFRkAx8PdsGTwLWNHhs7lvTuwzQK1+EmJkv3Hx9x8USlDE1ZEf5EFUEKilIIVAeKHI&#10;kXX4L5hzWQuJzIeY+goWZSFO/PI619cHhRIUcVWEiNhP8WuCwi3G1AEqhccKA571mYlnLTsiUQfq&#10;5ZfGU+WvOiUo4qpZExTeQ+D7e5bYsgB26zIlQmCLQPAQuLX8VacERVw1a4KC7ICHtsgSchkHhIN/&#10;ZpC7XyPf/pS2PMh87DZKgiJBEVfOmqCAfFNDIKj5dyfIHPgWp/VvUSwpVrkzGr5dsiIlQZGgiCvn&#10;lKCACGr/n6lA+bnfkVjy3KWU2aA9LzQSFAmKuHK2CAqJjMT/ST9EpfZhW4l4DtlN7qwF7eReJUtQ&#10;JCjiytkiKAh6ZiTYiiAr8RlL7RWxJwQDsG+bbFul8xoJigRFXDmnBIVvcHKCwY/jiNLhqn8GmYk9&#10;bCX5wVvpPEaCIkERV86aoOS+L8mR35MAtTMVvjWCmOQyELSD+/iZI7db/K//gf6c5apTgiKumjVB&#10;4bZmKmghDkRuG8MyEJ7SB28Umxr5tomvqcFDzm8uMyUo4qpZExR+J5ITAE8Ge+4wlV+7lsSklbW+&#10;PiiUoIirZi1IeWZROtOwpKD4shSTUuYCYpuUe9vjWevrg0IJirhq1oKUZyi5A1lLiEGuHA9tp7Yl&#10;yGqmtlVgra8PCiUo4qrJV7jIMPw9kNueUgbBsxEEud3OQEx4AAuxyBECgWdLH7d5SlAkKOIKieDl&#10;f0rRfqiG4M/9px15OIsMhPdQB79P8WcjqNf//25qQB98H3OUoEhQxBUSgQmRqNGfhUBIsDVBxoKs&#10;Aj/xuxcflkXm08qpLRGJPs0pfxUpQRFFcTFKUERRXIwSFFEUF6MERRTFxShBEUVxMUpQRFFcjBIU&#10;URQXowRFFMXFKEERRXExSlBEUVyMEhRRFBfjEoLy8KbrXxFFUdyG8HNeIwRBEARBEARBEARBEARB&#10;EARBEARBEAThLIGPX47+AEa4Uvj4tWvflvzij7Zd/9wmhM/6MlcJmxBuKwYywIdt2xB+qoV8Jn0E&#10;8/puTcsjhPDdaBc//T2LVOYRf70VPxDCj57cDJ+bauciUeojAvnW9es37LXzRpqnr8WvLbv+nW0I&#10;r21C+AtfjrgVwk9gzqb6/eEPfvD7vO+tBfD/84iBEkII3+59YRXYhvCY//y2RA7gvARlcCa0HR7z&#10;9yzgxJuuf8FfbwWeRTsIWH9vLWAft11/x16PAdz1z9lr541tCL8fP9vuumfh6P6+xyb0/5k+8/4z&#10;f89iG8LnhnrD/02Jz3njIgUFttiE8N4qM6Qf+sAHvgt/z2OZgvh5f53PXDVBQTtDwK5vJSRKfUwi&#10;c6GCsun6f4BIbDab7/f3POBvXKAQFDUB2oTw5rbrvxnL3rz5MX//InGRgsIYxbbL31slpgL0qgnK&#10;ZcYaBGXb9W9tQ/hrfz0HbN2GrGPIuG513S/7MoAp90oKnsd9mYuEBGUGpgKUf0iEf2PFOem6TyIV&#10;xwDxuy8PYLsEJ+GBLv7ty3gcIyipnWhwrIL4o6dSH1O/bo9buhCeSOcV2dUTzu3vDwEQHsOzPovg&#10;/fRMj/bR3rbr/5D3YwYSwm2USQd+t62NbB93z71i0L3I31EOZw9oB+crYwdmIp2LPIb+QLDiTzMP&#10;HM9wPfbhdf5eS8VPuu5TKA+f2YTwvp83AtuolNY/HstntqM8Y6NP5ewO2L7jGYhY8oUnSjaKNu66&#10;JzFHGH86aH6K97ddf9fGQDw66Po72657uuQ3LTHAebZ+YPz4kTTeaJPYtzTv/gzR2OY2+pY7b0l1&#10;x7na3Lz5KA7U8dOXOxq5ALUY/zLxxo1badLvmUO5N3zno5G6/vVUb/zZsrIeJSjoX9ffTfvNt8FS&#10;Hwdn7O9zgrch/E5aPX/F1gncun7rxqbr32B7qCeutqdju8sAy7URx9T1b6R+3N29NxxqxnqcfWwf&#10;Y1CiHbYVwnvj713/FTj+8Hz3JJ8nkpi9iS2tv0ekPo7jYJZg+wSBPv0L1Xj9rfF3d85jgbc/0bbX&#10;r9/YhvAyRAUCmCn3Jg52hyCK9X/F3X+CtsrYfdyeA+x3Cpr3U91vpvnYy6yS2L2dbAvffi21FQUE&#10;oKDYGDB1vuZFpRIDo62SLw1zn8bCccV7wxu0u0OfYt/e5rzjHusZ56/SViw3jOGFKLBss7IYHIxc&#10;gFoMThReGzrbPTNeT85iV97RSF1/1050VPPCykMcKyjJGf4RfeRKlOujFxTs17eh/59NF/7S1mnL&#10;crVKAYQ3G+PqyINu26dRNLr+C7husySm//4tzs65lesjkercEea+739wG/pvbLv+r+x1YNP3v576&#10;9hv+HhBXtuSM1u5pHrn92HG6WHZicSAwftQx/Lt7cuj/rvAN2d4w76dnLuE1Wwb39myRfMr3JY33&#10;xRR449YJIpXGM16Lb5bgTxAJt1rbORsCfT8Ghqwh1jm+Njc2rcbA6O9d/45flC1qW57UVhSSnQUt&#10;+ZidOwoKFjiI6FjJ0sgFqIVZlXYUb3Pjxg+nyX95vJYCwQvHkJINxrPXLY4VlJxz1fpoHRRisgn9&#10;f2+77sfHh4e2vrztwr8Nk5rekGWCya4s+N0I0dt+9eJk+5XVItdHoNL+F4ZA7z5qr29CeH4T+m+c&#10;nJx82F4nhhR5f74Azhmc1V6fJShDVnIP/0bwImOA6LsycbtDO8XsJ4T3bJkcjE/FzI8Y5ns/AEfh&#10;D+FPx2tJELzIeXB+92Lg5s1Hk3+NmQ9t6oXYx4ARlGKGB9QEhVtQv/3LzV0S2PetIJ4JcgFqwWDN&#10;paqp0zY1fI5G4h573Hu7oPNYQlAgIPY64PuYC1Zsd2K5m/1v89rJyclHtl34r20In0/PRUfhGYPl&#10;aeo6TKzNUFgf4VeqHHJ9BNi+vTZcH7Okz4zXuu6jyLxyfSCmxI0ptL02S1CGVfHV8fcQXkZ79rUw&#10;tzvj713/aurTw7xWQurLnqDkhJyBafvO/viyHvRdHwNjsFv/Mq/8vZ/YGLCCWIoJoCYo3H77dmJb&#10;RryAqfhbDLkAtRjS/PDv/jqQjDmqIAfI/XWOJec1gpI9bCO8UwBDH/u3bty48R32OrDXx0ywbjab&#10;DpnINvR/d+3atW8dngu/mSbyE/H3JJZ+PJbs+xjgRqCI6CCnKx5S470VKtdHIDd2Aqns7orUPTP0&#10;oXzwxn7468Qwpl0nbBWURz70oe9N5z1f5jWe93CLsO37n02//xLLjHZOdreAfZOAvzCeF3hBGc4Q&#10;/t5eA3KCsun6f8EZ2W7JfQxt7ceAyQSsoMRtsfcNS8bAuG0b6sBnAnuLaU1Qkv/E850SWRZj2IT+&#10;P3ZrOAM0CYpLU4mSMXdLtYGCgkNIf88iGXdMW4HU7o5jEXt9LATrJoQ/wfVbff8z8bmu/5tNF166&#10;du3at6Tf4+TbZ0pgG6XXpEA8dbeHciZFLvXRB4QFBQQHh/g9BVw1WHIZiEVuPlsFhQes9gDRbHvi&#10;GQm2HP77lPHDOfOWBYGbFqshePhGJJ3XsdzwfHx278vdrKDg3K3gNxaD8O7HQCFDmfWKOZ4hMbN3&#10;dQETglKNXYs0hp2zqTPBVKeS0mUNlAxg92l3vAO2AoEwTHh5Pzu8Qo1lnrbXGwSlmqHE69wPd/2d&#10;07cNp+0wjWxJGcfzlsyK45EcKp7M+zMY30cfEBbxvxccX812z/Kgc+pvbCiSpTGlAD7oDCV+XpAJ&#10;BLPNQH/xtmQn+M35UxQiign64fvJFdpdy/pzTlAgEjzjqaEkEoUMJWbpuyXbQGGx22EjKKPAEjlB&#10;LSGNYUeszgSlCSDmCAqDzh9ItSCe8KdU0d8jYNQYNO6sZAlBSffwtWbchuCrzZ1UP4lE7eyDmCMo&#10;wOkKtXsG4/voA8IDr4ejkw0Hne9PnUOY4N2bL3MI7V8/NgkKxDjay2Wcp297hjdA3kZm6xsPOku2&#10;NIeaBwvKJoQvxvFPfJk7R1BOtzFtc2/BhcD2kf3O+Z1ZELLHCBaXUlCigdOq4YOB9/01C6a7McBS&#10;6g6k7ynwLcJb9hUwsZigdN2zsfzwzn/nWwggjW3nFSthJ7UUBDmkMxVmKLGOUh/5TUXpb12YFaTM&#10;ojinFhwTRWUIktNvG/yctQvK4Ow+WMdtT9d/0293gOGblTiGuF0zwja2Cbskv9yb95I/ZwXl5s2P&#10;pS3Y17yt7cdjcwSF16ZiwNs1xc74UsPeSx8FvlI5FN77HsfXfykFZbgWnZEf10THZh3eUB74fiQe&#10;usVJjs/D6fjRET4o+mzua8ecYxG+j6VgBfCXsZsu/G9q7xf8/bQ9GQ9U7disDWuCMgYaDxZjubZz&#10;nlFwU/te9Lqu+55tF/4Z909C+LS9V0IKzrEfnLvh2v4BebOghP6rcQxdt9m7d/pNyBf9vYceeug7&#10;h1f4/TsYD66N/UtbMAYrz1Xs8yV/zgkKEM+e+DdE6aPB+NN+ajBDUIDT+d/3E2Yapj8cE2Nm5zsn&#10;ANvC1D8I8c6HbfQVzhnbSuVOz+XOTVAyn/JaYOK8YxN4Nncv7nuHz83vpEmPr9ByZXPg5+Zpi/PU&#10;Sdf9tFdcC9QLMfDXAd/HYSLznycD/HN7f90CE8W3DXBQPzb2P9dGDATzPIh/27K1PsYvO5FJxU/E&#10;98+b4ifVIdzLCW8NaI+Hnehjrm0AffMrZQ5RfAt2TOMr/icNOAfusDZ+dm/7xj7bZ0v+nP4ko3Tv&#10;YWzN4oeQXfc0bGzbRn9yvss6C/f2YgC/M5NI96MfYC5ZJrcIxYV2+GJ6+NMAVwbt+3pQt53D0hgE&#10;oQqKnL8uCIIwC+lvmd73B6GCIAizEVPeA7Y7giAIw1lE1z2d3oBBTPDGIntuIQiCUEU8vBze9uCz&#10;+xdLB9OCIAiCIAiCIAiCIAiCIAiCIAiCIAiCIAiCIAiCIAiCIAiCIAjCovh/HnVzRof4XxwAAAAA&#10;SUVORK5CYIJQSwMECgAAAAAAAAAhABcIWzBiMgAAYjIAABQAAABkcnMvbWVkaWEvaW1hZ2U0LnN2&#10;Zzxzdmcgdmlld0JveD0iMCAwIDEzNy45IDY5LjMiIHhtbG5zPSJodHRwOi8vd3d3LnczLm9yZy8y&#10;MDAwL3N2ZyIgeG1sbnM6eGxpbms9Imh0dHA6Ly93d3cudzMub3JnLzE5OTkveGxpbmsiIGlkPSJM&#10;YXllcl8xIiBvdmVyZmxvdz0iaGlkZGVuIj48ZGVmcz48L2RlZnM+PGc+PHJlY3QgeD0iNC42IiB5&#10;PSI4LjYiIHdpZHRoPSIxMzAuMyIgaGVpZ2h0PSI0MC41IiBmaWxsPSIjMjMxRjIwIi8+PHBhdGgg&#10;ZD0iTTg4LjIgMzcuNUM5MCAzOC4yIDkwLjggMzkgOTAuOCA0MC4yIDkwLjggNDEuNCA4OS4zIDQz&#10;LjEgODcuNCA0My4xIDg1LjUgNDMuMSA4NC4xIDQyIDg0LjEgNDAuNSA4NC4xIDM5IDg1IDM4LjUg&#10;ODYuNiAzNy45IDg1IDM3LjIgODQuMiAzNi41IDg0LjIgMzUuNCA4NC4yIDM0LjMgODUuNiAzMi45&#10;IDg3LjMgMzIuOSA4OSAzMi45IDkwLjQgMzMuOSA5MC40IDM1LjIgOTAuNCAzNi41IDg5LjYgMzcg&#10;ODguMSAzNy41TTg2LjkgMzguMUM4NS43IDM4LjcgODUgMzkuNSA4NSA0MC41IDg1IDQxLjUgODYg&#10;NDIuNyA4Ny4zIDQyLjcgODguNiA0Mi43IDg5LjYgNDEuOSA4OS42IDQwLjYgODkuNiAzOS4zIDg4&#10;LjggMzguOSA4Ni44IDM4TTg3LjMgMzMuM0M4Ni4xIDMzLjMgODUuMSAzNCA4NS4xIDM1IDg1LjEg&#10;MzYgODUuNiAzNi41IDg3LjggMzcuMyA4OC44IDM2LjggODkuNCAzNi4xIDg5LjQgMzUuMiA4OS40&#10;IDM0LjMgODguNCAzMy40IDg3LjIgMzMuNEw4Ny4zIDMzLjRaTTk4IDQwLjEgOTggMzkuNyAxMDMg&#10;MzIuOSAxMDMuNSAzMi45IDEwMy41IDM5LjMgMTA0LjggMzkuMyAxMDQuOCA0MC4xIDEwMy41IDQw&#10;LjEgMTAzLjUgNDIuOSAxMDIuNCA0Mi45IDEwMi40IDQwLjEgOTguMSA0MC4xTTEwMi4zIDM0LjUg&#10;OTguOCAzOS4zIDEwMi4zIDM5LjMgMTAyLjMgMzQuNVpNNzkuMiA0MyA3OS4yIDQyLjZDODAuNyA0&#10;Mi42IDgwLjggNDIuMyA4MC44IDQxLjZMODAuOCA0MS42IDgwLjggMzQuM0M4MC4zIDM0LjcgNzku&#10;NCAzNS4zIDc4LjcgMzUuNkw3OC43IDM1LjRDNzkuNSAzNC44IDgwLjkgMzMuNiA4MS4zIDMzLjFM&#10;ODEuOSAzMy4xIDgxLjkgNDEuNEM4MS45IDQyLjQgODIuMSA0Mi42IDgzLjYgNDIuNkw4My42IDQz&#10;IDc5LjIgNDNaTTk3LjggNDAuOCA5Ny41IDQwLjhDOTcuMyA0MS43IDk3IDQyIDk2LjIgNDJMOTIu&#10;NSA0MkM5NC41IDQwLjMgOTcuNSAzOCA5Ny41IDM1LjcgOTcuNSAzMy40IDk2LjMgMzIuOSA5NC43&#10;IDMyLjkgOTMuMSAzMi45IDkxLjcgMzQuMSA5MS42IDM1LjlMOTEuOCAzNS45QzkyLjIgMzQuNiA5&#10;My4xIDMzLjggOTQuMiAzMy44IDk1LjMgMzMuOCA5Ni4zIDM0LjcgOTYuMyAzNS45IDk2LjMgMzgu&#10;NyA5MS43IDQyLjEgOTEuMyA0Mi41TDkxLjMgNDIuOSA5Ny41IDQyLjkgOTcuNSA0MS45IDk3LjYg&#10;NDEuOSA5Ny44IDQwLjcgOTcuOCA0MC43Wk04OC4yIDIxQzg3LjkgMTkuNCA4Ny40IDE5LjMgODYu&#10;NyAxOS4zTDgyLjMgMTkuMyA4Mi4zIDI0LjEgODUuOCAyNC4xQzg2LjUgMjQuMSA4Ni44IDI0LjEg&#10;ODYuOSAyMi45TDg3LjMgMjIuOSA4Ny4zIDI2LjIgODYuOSAyNi4yQzg2LjcgMjQuOCA4Ni40IDI0&#10;LjkgODUuNiAyNC45TDgyLjMgMjQuOSA4Mi4zIDI5LjFDODIuMyAzMCA4Mi43IDMwLjIgODMuNCAz&#10;MC4yTDg2LjQgMzAuMkM4Ny44IDMwLjIgODguMiAyOS45IDg4LjcgMjguMkw4OS4xIDI4LjIgODgu&#10;OCAzMC45IDc5IDMwLjkgNzkgMzAuNUM4MC42IDMwLjUgODAuNyAzMC4yIDgwLjcgMjlMODAuNyAy&#10;MC40QzgwLjcgMTkuMiA4MC42IDE5IDc5IDE4LjlMNzkgMTguNSA4OC40IDE4LjUgODguNiAyMSA4&#10;OC4yIDIxWk05Ni45IDIwLjYgMTA1LjMgMjAuNiAxMDUuNSAyMi44IDEwNS4yIDIyLjhDMTA1IDIx&#10;LjQgMTA0LjcgMjEuMiAxMDQgMjEuMkwxMDEuOCAyMS4yIDEwMS44IDI5LjNDMTAxLjggMzAuMiAx&#10;MDIuMSAzMC41IDEwMy4xIDMwLjVMMTAzLjUgMzAuNSAxMDMuNSAzMC44IDk4LjggMzAuOCA5OC44&#10;IDMwLjUgOTkuMiAzMC41QzEwMC4yIDMwLjUgMTAwLjUgMzAuMiAxMDAuNSAyOS4zTDEwMC41IDIx&#10;LjIgOTguMyAyMS4yQzk3LjcgMjEuMiA5Ny40IDIxLjQgOTcuMSAyMi44TDk2LjggMjIuOCA5NyAy&#10;MC42IDk3IDIwLjZaTTkxIDIyLjNDOTEgMjEuNCA5MS44IDIwLjggOTMgMjAuOCA5NC4yIDIwLjgg&#10;OTUuNCAyMS42IDk1LjkgMjIuOEw5Ni4yIDIyLjggOTYgMjEuMUM5NS40IDIwLjggOTQuMSAyMC40&#10;IDkyLjkgMjAuNCA5MS4xIDIwLjQgODkuOCAyMS42IDg5LjggMjIuOSA4OS44IDI1LjggOTUuNSAy&#10;Ni40IDk1LjUgMjguNyA5NS41IDMxIDk0LjIgMzAuNSA5MyAzMC41IDkxLjggMzAuNSA5MC4zIDI5&#10;LjcgOTAgMjhMODkuNyAyOCA5MC4xIDMwLjRDOTEgMzAuNyA5Mi4zIDMwLjkgOTMuMyAzMC45IDk1&#10;LjQgMzAuOSA5Ni45IDI5LjYgOTYuOSAyOCA5Ni45IDI1IDkxLjIgMjQuNSA5MS4yIDIyLjFMOTEg&#10;MjIuM1pNMTI2LjYgMjguNSAxMjUgMjdDMTI0LjEgMjYuMSAxMjMuNSAyNS43IDEyMi43IDI1LjEg&#10;MTI0LjMgMjQuNiAxMjUuMyAyMy40IDEyNS4zIDIxLjkgMTI1LjMgMjAuNCAxMjMuNyAxOC40IDEy&#10;MCAxOC40IDExNi4zIDE4LjQgMTE4LjMgMTguNCAxMTcuNSAxOC40IDExNi43IDE4LjQgMTE1LjUg&#10;MTguNSAxMTUgMTguNUwxMTUgMTguOSAxMTUuNCAxOC45QzExNi42IDE4LjkgMTE2LjkgMTkuMyAx&#10;MTYuOSAyMC41TDExNi45IDI4LjhDMTE2LjkgMzAuMSAxMTYuNSAzMC40IDExNS4zIDMwLjRMMTE1&#10;IDMwLjQgMTE1IDMwLjggMTIwLjYgMzAuOCAxMjAuNiAzMC40IDEyMC4xIDMwLjRDMTE5IDMwLjQg&#10;MTE4LjUgMzAuMSAxMTguNSAyOC45TDExOC41IDI1LjYgMTIwLjggMjUuNkMxMjIuMyAyNi41IDEy&#10;My41IDI3LjggMTI0LjIgMjguNSAxMjYgMzAuMiAxMjYuNCAzMC45IDEyOS45IDMwLjhMMTI5Ljkg&#10;MzAuNEMxMjguNCAzMC40IDEyNy42IDI5LjcgMTI2LjQgMjguNUwxMjYuNiAyOC41Wk0xMTkuOSAy&#10;NS4yIDExOC43IDI1LjIgMTE4LjcgMTguOSAxMTkuNyAxOC45QzEyMi44IDE4LjkgMTIzLjYgMjAu&#10;MiAxMjMuNiAyMi4xIDEyMy42IDI0IDEyMi4yIDI1LjMgMTE5LjkgMjUuM0wxMTkuOSAyNS4zWk0x&#10;MjYuNiAyOC41IDEyNSAyN0MxMjQuMSAyNi4xIDEyMy41IDI1LjcgMTIyLjcgMjUuMSAxMjQuMyAy&#10;NC42IDEyNS4zIDIzLjQgMTI1LjMgMjEuOSAxMjUuMyAyMC40IDEyMy43IDE4LjQgMTIwIDE4LjQg&#10;MTE2LjMgMTguNCAxMTguMyAxOC40IDExNy41IDE4LjQgMTE2LjcgMTguNCAxMTUuNSAxOC41IDEx&#10;NSAxOC41TDExNSAxOC45IDExNS40IDE4LjlDMTE2LjYgMTguOSAxMTYuOSAxOS4zIDExNi45IDIw&#10;LjVMMTE2LjkgMjguOEMxMTYuOSAzMC4xIDExNi41IDMwLjQgMTE1LjMgMzAuNEwxMTUgMzAuNCAx&#10;MTUgMzAuOCAxMjAuNiAzMC44IDEyMC42IDMwLjQgMTIwLjEgMzAuNEMxMTkgMzAuNCAxMTguNSAz&#10;MC4xIDExOC41IDI4LjlMMTE4LjUgMjUuNiAxMjAuOCAyNS42QzEyMi4zIDI2LjUgMTIzLjUgMjcu&#10;OCAxMjQuMiAyOC41IDEyNiAzMC4yIDEyNi40IDMwLjkgMTI5LjkgMzAuOEwxMjkuOSAzMC40QzEy&#10;OC40IDMwLjQgMTI3LjYgMjkuNyAxMjYuNCAyOC41TDEyNi42IDI4LjVaTTExOS45IDI1LjIgMTE4&#10;LjcgMjUuMiAxMTguNyAxOC45IDExOS43IDE4LjlDMTIyLjggMTguOSAxMjMuNiAyMC4yIDEyMy42&#10;IDIyLjEgMTIzLjYgMjQgMTIyLjIgMjUuMyAxMTkuOSAyNS4zTDExOS45IDI1LjNaTTU5LjcgMTgu&#10;MkM2MS44IDE4LjIgNjMuMyAxOC45IDY0LjIgMTkuM0w2NC40IDIxLjcgNjQgMjEuN0M2My40IDE5&#10;LjkgNjIgMTguNyA1OS44IDE4LjcgNTYuNSAxOC43IDU0LjkgMjEuMiA1NC45IDI0LjYgNTQuOSAy&#10;OCA1Ny4xIDMwLjYgNjAuMSAzMC42IDYzLjEgMzAuNiA2My4yIDMwIDY0LjYgMjcuNkw2NSAyNy42&#10;IDY0LjEgMjkuOUM2Mi45IDMwLjUgNjIgMzEuMSA1OS42IDMxLjEgNTUuNiAzMS4xIDUzLjIgMjgu&#10;NSA1My4yIDI0LjggNTMuMiAyMS4xIDU1LjcgMTguMiA1OS44IDE4LjJMNTkuNyAxOC4yWk03OC43&#10;IDMwLjQgNzguNyAzMC44IDczLjggMzAuOCA3My44IDMwLjRDNzUuMyAzMC40IDc1LjUgMzAuMiA3&#10;NS41IDI5LjFMNzUuNSAyNC43IDY4LjMgMjQuNyA2OC4zIDI4LjkgNjguMyAyOC45QzY4LjMgMzAu&#10;MSA2OC40IDMwLjMgNzAgMzAuNEw3MCAzMC44IDY1LjEgMzAuOCA2NS4xIDMwLjRDNjYuNiAzMC40&#10;IDY2LjYgMzAuMSA2Ni42IDI5LjRMNjYuNiAyOS40IDY2LjYgMTkuOSA2Ni42IDE5LjlDNjYuNiAx&#10;OS4xIDY2LjYgMTguOSA2NS4xIDE4LjlMNjUuMSAxOC41IDcwIDE4LjUgNzAgMTguOUM2OC40IDE4&#10;LjkgNjguMyAxOS4yIDY4LjMgMjAuNEw2OC4zIDIwLjQgNjguMyAyNC4xIDc1LjUgMjQuMSA3NS41&#10;IDIwLjJDNzUuNSAxOS4xIDc1LjMgMTguOSA3My44IDE4LjlMNzMuOCAxOC41IDc4LjcgMTguNSA3&#10;OC43IDE4LjlDNzcuMiAxOC45IDc3LjEgMTkuMiA3Ny4xIDE5LjlMNzcuMSAxOS45IDc3LjEgMjku&#10;NCA3Ny4xIDI5LjRDNzcuMSAzMC4yIDc3LjEgMzAuNCA3OC43IDMwLjRaTTQ4LjggMTguNSA0OC44&#10;IDE4LjlDNTAuNCAxOC45IDUwLjUgMTkuMiA1MC41IDIwLjRMNTAuNSAyOC4zIDQyLjMgMTguNiAz&#10;OS4zIDE4LjYgMzkuMyAxOUM0MCAxOSA0MC40IDE5LjIgNDAuOCAxOS41TDQwLjggMjkuMkM0MC44&#10;IDI5LjkgNDAuNSAzMC41IDM5LjkgMzAuNSAzOS4zIDMwLjUgMzkuMSAyOS45IDM4LjggMjkuM0wz&#10;NC4yIDE4LjYgMzIuOCAxOC42IDI4LjYgMjguNUMyNy44IDMwLjIgMjcuNyAzMC40IDI3LjMgMzAu&#10;NCAyNi45IDMwLjQgMjYuNiAyOS45IDI2LjUgMjguNkwyNS45IDE5LjlDMjUuOSAxOS4xIDI2LjEg&#10;MTguOSAyNy42IDE4LjlMMjcuNiAxOC41IDI0LjMgMTguNSAyMCAyOC41IDE1LjYgMTguNSAxMi4x&#10;IDE4LjUgMTIuMSAxOC45QzEzLjYgMTguOSAxMy44IDE5LjIgMTMuOCAxOS45TDEzLjMgMjguM0Mx&#10;My4zIDMwLjEgMTMgMzAuNCAxMS42IDMwLjRMMTEuNiAzMC44IDE1LjcgMzAuOCAxNS43IDMwLjRD&#10;MTQuOCAzMC40IDE0LjEgMzAuMSAxNC4xIDI5LjFMMTQuNiAyMC4yIDE0LjYgMjAuMiAxOS4yIDMw&#10;LjcgMTkuNyAzMC43IDI0LjIgMjAuMiAyNC4yIDIwLjIgMjQuOCAyOUMyNC44IDMwIDI0IDMwLjMg&#10;MjMgMzAuM0wyMyAzMC43IDMwLjYgMzAuNyAzMC42IDMwLjMgMzAuNiAzMC4zQzI5LjUgMzAuMyAy&#10;OSAzMC4xIDI5IDI5LjYgMjkgMjkuMSAyOS4zIDI4LjcgMjkuNCAyOC40TDMwLjUgMjUuOCAzNS42&#10;IDI1LjggMzYuOSAyOC45QzM2LjkgMjkuMSAzNy4xIDI5LjQgMzcuMSAyOS43IDM3LjEgMzAuMyAz&#10;Ni43IDMwLjQgMzUuNiAzMC40TDM1LjMgMzAuNCAzNS4zIDMwLjggNDMuMyAzMC44IDQzLjMgMzAu&#10;NEM0MS42IDMwLjQgNDEuNiAzMC4xIDQxLjYgMjguN0w0MS42IDIwLjIgNTAuOCAzMC45IDUxLjMg&#10;MzAuOSA1MS4zIDE5LjlDNTEuMyAxOS4xIDUxLjMgMTguOSA1Mi45IDE4LjlMNTIuOSAxOC41IDQ4&#10;LjggMTguNVpNMzAuOSAyNS4xIDMzLjIgMTkuNyAzNS40IDI1LjEgMzAuOSAyNS4xWk0xMTQuNCAy&#10;MSAxMTQuMiAxOC41IDEwNC44IDE4LjUgMTA0LjggMTguOUMxMDYuNCAxOC45IDEwNi41IDE5LjIg&#10;MTA2LjUgMjAuNEwxMDYuNSAyOUMxMDYuNSAzMC4yIDEwNi40IDMwLjQgMTA0LjggMzAuNUwxMDQu&#10;OCAzMC45IDExNC42IDMwLjkgMTE0LjkgMjguMiAxMTQuNSAyOC4yQzExNCAyOS45IDExMy42IDMw&#10;LjIgMTEyLjIgMzAuMkwxMDkuMiAzMC4yQzEwOC41IDMwLjIgMTA4LjEgMzAgMTA4LjEgMjkuMUwx&#10;MDguMSAyNC45IDExMS40IDI0LjlDMTEyLjIgMjQuOSAxMTIuNiAyNC45IDExMi43IDI2LjJMMTEz&#10;LjEgMjYuMiAxMTMuMSAyMi45IDExMi43IDIyLjlDMTEyLjcgMjQgMTEyLjMgMjQuMSAxMTEuNiAy&#10;NC4xTDEwOC4xIDI0LjEgMTA4LjEgMTkuMyAxMTIuNSAxOS4zQzExMy4yIDE5LjMgMTEzLjcgMTku&#10;NCAxMTQgMjFMMTE0LjQgMjFaIiBmaWxsPSIjRkZGRkZGIi8+PC9nPjxnPjxwYXRoIGQ9Ik03LjUg&#10;NTQuMyA3LjUgNjAuOSA2LjcgNjAuOSA2LjcgNTQuMyA0LjUgNTQuMyA0LjUgNTMuNiA5LjcgNTMu&#10;NiA5LjcgNTQuMyA3LjUgNTQuM1oiIGZpbGw9IiMyMzFGMjAiLz48cGF0aCBkPSJNMTQuMiA2MC45&#10;IDE0LjIgNTcuNEMxNC4yIDU2LjYgMTQgNTYuMSAxMy4yIDU2LjEgMTIuNCA1Ni4xIDExLjYgNTcu&#10;MSAxMS42IDU4LjNMMTEuNiA2MC45IDEwLjggNjAuOSAxMC44IDUzIDExLjYgNTMgMTEuNiA1Ni43&#10;IDExLjYgNTYuN0MxMS45IDU1LjkgMTIuNiA1NS40IDEzLjUgNTUuNCAxNC40IDU1LjQgMTUuMSA1&#10;Ni4yIDE1LjEgNTcuMUwxNS4xIDYwLjkgMTQuMiA2MC45WiIgZmlsbD0iIzIzMUYyMCIvPjxwYXRo&#10;IGQ9Ik0yMC43IDU4LjEgMTcuMSA1OC4xQzE3LjEgNTkuNyAxNy43IDYwLjQgMTguOSA2MC40IDIw&#10;LjEgNjAuNCAyMC4xIDYwLjMgMjAuNSA2MC4xTDIwLjUgNjAuOEMyMC4xIDYxIDE5LjUgNjEuMSAx&#10;OC44IDYxLjEgMTcuMiA2MS4xIDE2LjMgNjAuMiAxNi4zIDU4LjMgMTYuMyA1Ni40IDE3LjIgNTUu&#10;NSAxOC43IDU1LjUgMjAuMiA1NS41IDIwLjggNTYuNSAyMC44IDU3LjcgMjAuOCA1OC45IDIwLjgg&#10;NTcuOSAyMC44IDU4LjFMMjAuOCA1OC4xWk0xOC42IDU2LjFDMTcuOCA1Ni4xIDE3LjMgNTYuNyAx&#10;Ny4yIDU3LjVMMTkuOSA1Ny41QzE5LjkgNTYuNyAxOS40IDU2LjEgMTguNiA1Ni4xTDE4LjYgNTYu&#10;MVoiIGZpbGw9IiMyMzFGMjAiLz48cGF0aCBkPSJNMjYuOCA2MUMyNC41IDYxIDI0LjEgNTkuNyAy&#10;NC4xIDU4LjVMMjQuMSA1My42IDI0LjkgNTMuNiAyNC45IDU4LjRDMjQuOSA1OS41IDI1LjIgNjAu&#10;MyAyNi44IDYwLjMgMjguNCA2MC4zIDI4LjggNTkuNyAyOC44IDU4LjJMMjguOCA1My42IDI5LjYg&#10;NTMuNiAyOS42IDU4LjFDMjkuNiA2MCAyOC42IDYxIDI2LjcgNjFMMjYuOCA2MVoiIGZpbGw9IiMy&#10;MzFGMjAiLz48cGF0aCBkPSJNMzQuOCA2MC45IDM0LjggNTcuNEMzNC44IDU2LjYgMzQuNiA1Ni4x&#10;IDMzLjggNTYuMSAzMyA1Ni4xIDMyLjIgNTcuMSAzMi4yIDU4LjNMMzIuMiA2MC45IDMxLjQgNjAu&#10;OSAzMS40IDU1LjUgMzIuMiA1NS41IDMyLjIgNTYuNyAzMi4yIDU2LjdDMzIuNSA1NS45IDMzLjIg&#10;NTUuNCAzNC4xIDU1LjQgMzUgNTUuNCAzNS43IDU2LjIgMzUuNyA1Ny4xTDM1LjcgNjAuOSAzNC44&#10;IDYwLjlaIiBmaWxsPSIjMjMxRjIwIi8+PHBhdGggZD0iTTM3LjUgNTQuNkMzNy4yIDU0LjYgMzYu&#10;OSA1NC40IDM2LjkgNTQgMzYuOSA1My42IDM3LjEgNTMuNCAzNy41IDUzLjQgMzcuOSA1My40IDM4&#10;LjEgNTMuNiAzOC4xIDU0IDM4LjEgNTQuNCAzNy44IDU0LjYgMzcuNSA1NC42Wk0zNy4xIDYwLjkg&#10;MzcuMSA1NS41IDM3LjkgNTUuNSAzNy45IDYwLjkgMzcuMSA2MC45WiIgZmlsbD0iIzIzMUYyMCIv&#10;PjxwYXRoIGQ9Ik00MS43IDYwLjkgNDAuOSA2MC45IDM4LjkgNTUuNSAzOS44IDU1LjUgNDEuMSA1&#10;OUM0MS4yIDU5LjMgNDEuMyA1OS42IDQxLjQgNjBMNDEuNCA2MEM0MS40IDU5LjcgNDEuNiA1OS40&#10;IDQxLjcgNTkuMUw0MyA1NS41IDQzLjkgNTUuNSA0MS44IDYwLjkgNDEuOCA2MC45WiIgZmlsbD0i&#10;IzIzMUYyMCIvPjxwYXRoIGQ9Ik00OC40IDU4LjEgNDQuOCA1OC4xQzQ0LjggNTkuNyA0NS40IDYw&#10;LjQgNDYuNiA2MC40IDQ3LjggNjAuNCA0Ny44IDYwLjMgNDguMiA2MC4xTDQ4LjIgNjAuOEM0Ny44&#10;IDYxIDQ3LjIgNjEuMSA0Ni41IDYxLjEgNDQuOSA2MS4xIDQ0IDYwLjIgNDQgNTguMyA0NCA1Ni40&#10;IDQ0LjkgNTUuNSA0Ni40IDU1LjUgNDcuOSA1NS41IDQ4LjUgNTYuNSA0OC41IDU3LjcgNDguNSA1&#10;OC45IDQ4LjUgNTcuOSA0OC41IDU4LjFMNDguNSA1OC4xWk00Ni4zIDU2LjFDNDUuNSA1Ni4xIDQ1&#10;IDU2LjcgNDQuOSA1Ny41TDQ3LjYgNTcuNUM0Ny42IDU2LjcgNDcuMSA1Ni4xIDQ2LjMgNTYuMUw0&#10;Ni4zIDU2LjFaIiBmaWxsPSIjMjMxRjIwIi8+PHBhdGggZD0iTTUyLjMgNTYuMkM1MS4xIDU2IDUw&#10;LjUgNTYuOSA1MC41IDU4LjdMNTAuNSA2MC45IDQ5LjcgNjAuOSA0OS43IDU1LjUgNTAuNSA1NS41&#10;QzUwLjUgNTUuOSA1MC41IDU2LjQgNTAuNCA1Ni45TDUwLjQgNTYuOUM1MC42IDU2LjEgNTEuMiA1&#10;NS4zIDUyLjMgNTUuNEw1Mi4zIDU2LjJaIiBmaWxsPSIjMjMxRjIwIi8+PHBhdGggZD0iTTU0LjIg&#10;NjFDNTMuOCA2MSA1My40IDYxIDUzLjEgNjAuOUw1My4xIDYwLjJDNTMuNSA2MC4yIDUzLjkgNjAu&#10;NCA1NC4zIDYwLjQgNTUuMSA2MC40IDU1LjYgNjAuMSA1NS42IDU5LjUgNTUuNiA1OC4yIDUzIDU5&#10;IDUzIDU3LjEgNTMgNTUuMiA1My43IDU1LjUgNTUuMSA1NS41IDU2LjUgNTUuNSA1NS44IDU1LjUg&#10;NTYuMiA1NS42TDU2LjIgNTYuM0M1NS44IDU2LjIgNTUuNCA1Ni4xIDU1LjEgNTYuMSA1NC4zIDU2&#10;LjEgNTMuOSA1Ni40IDUzLjkgNTcgNTMuOSA1OC4zIDU2LjUgNTcuNiA1Ni41IDU5LjQgNTYuNSA2&#10;MS4yIDU1LjcgNjEuMSA1NC4yIDYxLjFMNTQuMiA2MS4xWiIgZmlsbD0iIzIzMUYyMCIvPjxwYXRo&#10;IGQ9Ik01OC4xIDU0LjZDNTcuOCA1NC42IDU3LjUgNTQuNCA1Ny41IDU0IDU3LjUgNTMuNiA1Ny43&#10;IDUzLjQgNTguMSA1My40IDU4LjUgNTMuNCA1OC43IDUzLjYgNTguNyA1NCA1OC43IDU0LjQgNTgu&#10;NCA1NC42IDU4LjEgNTQuNlpNNTcuNyA2MC45IDU3LjcgNTUuNSA1OC41IDU1LjUgNTguNSA2MC45&#10;IDU3LjcgNjAuOVoiIGZpbGw9IiMyMzFGMjAiLz48cGF0aCBkPSJNNjEuOCA2MUM2MC43IDYxIDYw&#10;LjQgNjAuNSA2MC40IDU5LjRMNjAuNCA1Ni4yIDU5LjIgNTYuMiA1OS4yIDU1LjYgNjAuNCA1NS42&#10;IDYwLjQgNTMuOCA2MS4yIDUzLjYgNjEuMiA1NS42IDYyLjggNTUuNiA2Mi44IDU2LjIgNjEuMiA1&#10;Ni4yIDYxLjIgNTkuMUM2MS4yIDYwLjEgNjEuNCA2MC4zIDYyIDYwLjNMNjIuOCA2MC4zIDYyLjgg&#10;NjFDNjIuNSA2MSA2Mi4xIDYxLjEgNjEuOCA2MS4xTDYxLjggNjEuMVoiIGZpbGw9IiMyMzFGMjAi&#10;Lz48cGF0aCBkPSJNNjUuOCA2MS41QzY1LjIgNjMuMiA2NC43IDYzLjcgNjMuNSA2My43IDYyLjMg&#10;NjMuNyA2MyA2My43IDYyLjggNjMuN0w2Mi44IDYzQzYzLjEgNjMgNjMuMyA2My4xIDYzLjYgNjMu&#10;MSA2NC4yIDYzLjEgNjQuNiA2Mi44IDY1IDYxLjdMNjUuMiA2MS4xIDYzLjEgNTUuNyA2NCA1NS43&#10;IDY1LjEgNTguOEM2NS4zIDU5LjMgNjUuNCA1OS43IDY1LjUgNjAuMUw2NS41IDYwLjFDNjUuNSA1&#10;OS44IDY1LjggNTkuMSA2NiA1OC41TDY3IDU1LjggNjcuOSA1NS44IDY1LjYgNjEuNyA2NS44IDYx&#10;LjVaIiBmaWxsPSIjMjMxRjIwIi8+PHBhdGggZD0iTTcyLjkgNjFDNzEuNSA2MSA3MC41IDYwLjEg&#10;NzAuNSA1OC4yIDcwLjUgNTYuMyA3MS41IDU1LjQgNzMuMSA1NS40IDc0LjcgNTUuNCA3NS41IDU2&#10;LjEgNzUuNSA1OC4xIDc1LjUgNjAuMSA3NC41IDYxIDcyLjkgNjFMNzIuOSA2MVpNNzMgNTYuMUM3&#10;Mi4yIDU2LjEgNzEuNCA1Ni43IDcxLjQgNTguMiA3MS40IDU5LjcgNzIgNjAuMyA3MyA2MC4zIDc0&#10;IDYwLjMgNzQuNiA1OS43IDc0LjYgNTguMiA3NC42IDU2LjcgNzQuMSA1Ni4xIDczIDU2LjFaIiBm&#10;aWxsPSIjMjMxRjIwIi8+PHBhdGggZD0iTTc5LjggNTMuN0M3OS41IDUzLjcgNzkuMiA1My42IDc5&#10;IDUzLjYgNzguMiA1My42IDc3LjggNTQuMSA3Ny44IDU1LjFMNzcuOCA1NS41IDc5LjQgNTUuNSA3&#10;OS40IDU2LjEgNzcuOCA1Ni4xIDc3LjggNjAuOCA3NyA2MC44IDc3IDU2LjEgNzUuOCA1Ni4xIDc1&#10;LjggNTUuNSA3NyA1NS41IDc3IDU1LjFDNzcgNTMuNiA3Ny43IDUyLjkgNzkgNTIuOSA4MC4zIDUy&#10;LjkgNzkuNiA1Mi45IDc5LjkgNTIuOUw3OS45IDUzLjYgNzkuOCA1My42WiIgZmlsbD0iIzIzMUYy&#10;MCIvPjxwYXRoIGQ9Ik04OS42IDYwLjkgODkgNTYuNEM4OC45IDU1LjUgODguOCA1NSA4OC44IDU0&#10;LjZMODguOCA1NC42Qzg4LjggNTQuOSA4OC42IDU1LjMgODguNCA1NS44TDg2LjcgNjAuOSA4NS44&#10;IDYwLjkgODQuMiA1Ni4xQzg0IDU1LjYgODMuOCA1NSA4My43IDU0LjZMODMuNyA1NC42QzgzLjcg&#10;NTUuMiA4My42IDU1LjggODMuNSA1Ni41TDgzIDYwLjkgODIuMSA2MC45IDgzLjEgNTMuNiA4NC4y&#10;IDUzLjYgODUuOSA1OC41Qzg2LjEgNTkgODYuMiA1OS41IDg2LjMgNTkuOUw4Ni4zIDU5LjlDODYu&#10;NCA1OS40IDg2LjUgNTkuMSA4Ni43IDU4LjZMODguNCA1My42IDg5LjUgNTMuNiA5MC42IDYwLjkg&#10;ODkuNiA2MC45WiIgZmlsbD0iIzIzMUYyMCIvPjxwYXRoIGQ9Ik05NC43IDYwLjkgOTQuNyA1OS44&#10;IDk0LjcgNTkuOEM5NC40IDYwLjUgOTMuNyA2MSA5Mi44IDYxIDkxLjkgNjEgOTEuMyA2MC41IDkx&#10;LjMgNTkuNyA5MS4zIDU4LjkgOTIuNSA1Ny44IDk0LjYgNTcuOEw5NC42IDU3LjRDOTQuNiA1Ni42&#10;IDk0LjMgNTYuMSA5My40IDU2LjEgOTIuNSA1Ni4xIDkyLjIgNTYuMyA5MS44IDU2LjZMOTEuOCA1&#10;NS45QzkyLjIgNTUuNyA5Mi45IDU1LjUgOTMuNiA1NS41IDk1LjEgNTUuNSA5NS41IDU2LjIgOTUu&#10;NSA1Ny4zTDk1LjUgNjEgOTQuNyA2MSA5NC43IDYxWk05NC43IDU4LjRDOTIuNyA1OC40IDkyLjIg&#10;NTkgOTIuMiA1OS42IDkyLjIgNjAuMiA5Mi41IDYwLjQgOTMuMSA2MC40IDk0LjEgNjAuNCA5NC43&#10;IDU5LjUgOTQuNyA1OC41TDk0LjcgNTguNVoiIGZpbGw9IiMyMzFGMjAiLz48cGF0aCBkPSJNMTAw&#10;LjUgNjAuOSAxMDAuNSA1Ny40QzEwMC41IDU2LjYgMTAwLjMgNTYuMSA5OS41IDU2LjEgOTguNyA1&#10;Ni4xIDk3LjkgNTcuMSA5Ny45IDU4LjNMOTcuOSA2MC45IDk3LjEgNjAuOSA5Ny4xIDU1LjUgOTcu&#10;OSA1NS41IDk3LjkgNTYuNyA5Ny45IDU2LjdDOTguMiA1NS45IDk4LjkgNTUuNCA5OS44IDU1LjQg&#10;MTAwLjcgNTUuNCAxMDEuNCA1Ni4yIDEwMS40IDU3LjFMMTAxLjQgNjAuOSAxMDAuNSA2MC45WiIg&#10;ZmlsbD0iIzIzMUYyMCIvPjxwYXRoIGQ9Ik0xMDQuOSA2MUMxMDMuNyA2MSAxMDIuNiA2MC41IDEw&#10;Mi42IDU4LjQgMTAyLjYgNTYuMyAxMDMuNSA1NS40IDEwNS4yIDU1LjQgMTA2LjkgNTUuNCAxMDYu&#10;MSA1NS40IDEwNi41IDU1LjZMMTA2LjUgNTYuM0MxMDYuMSA1Ni4yIDEwNS42IDU2LjEgMTA1LjIg&#10;NTYuMSAxMDQgNTYuMSAxMDMuNSA1NyAxMDMuNSA1OC4zIDEwMy41IDU5LjYgMTAzLjggNjAuMyAx&#10;MDUuMSA2MC4zIDEwNi40IDYwLjMgMTA2LjEgNjAuMiAxMDYuNSA2MEwxMDYuNSA2MC43QzEwNi4y&#10;IDYwLjggMTA1LjYgNjEgMTA1IDYxTDEwNC45IDYxWiIgZmlsbD0iIzIzMUYyMCIvPjxwYXRoIGQ9&#10;Ik0xMTEuMSA2MC45IDExMS4xIDU3LjRDMTExLjEgNTYuNiAxMTAuOSA1Ni4xIDExMC4xIDU2LjEg&#10;MTA5LjMgNTYuMSAxMDguNSA1Ny4xIDEwOC41IDU4LjNMMTA4LjUgNjAuOSAxMDcuNyA2MC45IDEw&#10;Ny43IDUzIDEwOC41IDUzIDEwOC41IDU2LjcgMTA4LjUgNTYuN0MxMDguOCA1NS45IDEwOS41IDU1&#10;LjQgMTEwLjQgNTUuNCAxMTEuMyA1NS40IDExMiA1Ni4yIDExMiA1Ny4xTDExMiA2MC45IDExMS4x&#10;IDYwLjlaIiBmaWxsPSIjMjMxRjIwIi8+PHBhdGggZD0iTTExNy42IDU4LjEgMTE0IDU4LjFDMTE0&#10;IDU5LjcgMTE0LjYgNjAuNCAxMTUuOCA2MC40IDExNyA2MC40IDExNyA2MC4zIDExNy40IDYwLjFM&#10;MTE3LjQgNjAuOEMxMTcgNjEgMTE2LjQgNjEuMSAxMTUuNyA2MS4xIDExNC4xIDYxLjEgMTEzLjIg&#10;NjAuMiAxMTMuMiA1OC4zIDExMy4yIDU2LjQgMTE0LjEgNTUuNSAxMTUuNiA1NS41IDExNy4xIDU1&#10;LjUgMTE3LjcgNTYuNSAxMTcuNyA1Ny43IDExNy43IDU4LjkgMTE3LjcgNTcuOSAxMTcuNyA1OC4x&#10;TDExNy43IDU4LjFaTTExNS41IDU2LjFDMTE0LjcgNTYuMSAxMTQuMiA1Ni43IDExNC4xIDU3LjVM&#10;MTE2LjggNTcuNUMxMTYuOCA1Ni43IDExNi4zIDU2LjEgMTE1LjUgNTYuMUwxMTUuNSA1Ni4xWiIg&#10;ZmlsbD0iIzIzMUYyMCIvPjxwYXRoIGQ9Ik0xMTkuNyA2MUMxMTkuMyA2MSAxMTguOSA2MSAxMTgu&#10;NiA2MC45TDExOC42IDYwLjJDMTE5IDYwLjIgMTE5LjQgNjAuNCAxMTkuOCA2MC40IDEyMC42IDYw&#10;LjQgMTIxLjEgNjAuMSAxMjEuMSA1OS41IDEyMS4xIDU4LjIgMTE4LjUgNTkgMTE4LjUgNTcuMSAx&#10;MTguNSA1NS4yIDExOS4yIDU1LjUgMTIwLjYgNTUuNSAxMjIgNTUuNSAxMjEuMyA1NS41IDEyMS43&#10;IDU1LjZMMTIxLjcgNTYuM0MxMjEuMyA1Ni4yIDEyMC45IDU2LjEgMTIwLjYgNTYuMSAxMTkuOCA1&#10;Ni4xIDExOS40IDU2LjQgMTE5LjQgNTcgMTE5LjQgNTguMyAxMjIgNTcuNiAxMjIgNTkuNCAxMjIg&#10;NjEuMiAxMjEuMiA2MS4xIDExOS43IDYxLjFMMTE5LjcgNjEuMVoiIGZpbGw9IiMyMzFGMjAiLz48&#10;cGF0aCBkPSJNMTI1IDYxQzEyMy45IDYxIDEyMy42IDYwLjUgMTIzLjYgNTkuNEwxMjMuNiA1Ni4y&#10;IDEyMi40IDU2LjIgMTIyLjQgNTUuNiAxMjMuNiA1NS42IDEyMy42IDUzLjggMTI0LjQgNTMuNiAx&#10;MjQuNCA1NS42IDEyNiA1NS42IDEyNiA1Ni4yIDEyNC40IDU2LjIgMTI0LjQgNTkuMUMxMjQuNCA2&#10;MC4xIDEyNC42IDYwLjMgMTI1LjIgNjAuM0wxMjYgNjAuMyAxMjYgNjFDMTI1LjcgNjEgMTI1LjMg&#10;NjEuMSAxMjUgNjEuMUwxMjUgNjEuMVoiIGZpbGw9IiMyMzFGMjAiLz48cGF0aCBkPSJNMTMxLjEg&#10;NTguMSAxMjcuNSA1OC4xQzEyNy41IDU5LjcgMTI4LjEgNjAuNCAxMjkuMyA2MC40IDEzMC41IDYw&#10;LjQgMTMwLjUgNjAuMyAxMzAuOSA2MC4xTDEzMC45IDYwLjhDMTMwLjUgNjEgMTI5LjkgNjEuMSAx&#10;MjkuMiA2MS4xIDEyNy42IDYxLjEgMTI2LjcgNjAuMiAxMjYuNyA1OC4zIDEyNi43IDU2LjQgMTI3&#10;LjYgNTUuNSAxMjkuMSA1NS41IDEzMC42IDU1LjUgMTMxLjIgNTYuNSAxMzEuMiA1Ny43IDEzMS4y&#10;IDU4LjkgMTMxLjIgNTcuOSAxMzEuMiA1OC4xTDEzMS4yIDU4LjFaTTEyOSA1Ni4xQzEyOC4yIDU2&#10;LjEgMTI3LjcgNTYuNyAxMjcuNiA1Ny41TDEzMC4zIDU3LjVDMTMwLjMgNTYuNyAxMjkuOCA1Ni4x&#10;IDEyOSA1Ni4xTDEyOSA1Ni4xWiIgZmlsbD0iIzIzMUYyMCIvPjxwYXRoIGQ9Ik0xMzQuOSA1Ni4y&#10;QzEzMy43IDU2IDEzMy4xIDU2LjkgMTMzLjEgNTguN0wxMzMuMSA2MC45IDEzMi4zIDYwLjkgMTMy&#10;LjMgNTUuNSAxMzMuMSA1NS41QzEzMy4xIDU1LjkgMTMzLjEgNTYuNCAxMzMgNTYuOUwxMzMgNTYu&#10;OUMxMzMuMiA1Ni4xIDEzMy44IDU1LjMgMTM0LjkgNTUuNEwxMzQuOSA1Ni4yWiIgZmlsbD0iIzIz&#10;MUYyMCIvPjwvZz48L3N2Zz5QSwMEFAAGAAgAAAAhAF8njNDjAAAADgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FPg0AQhe8m/ofNmHhrFxDUIkvTNOqpMbE1Md6mMAVSdpawW6D/3uWkt/cyL2++l60n&#10;3YqBetsYVhAuAxDEhSkbrhR8Hd4WzyCsQy6xNUwKrmRhnd/eZJiWZuRPGvauEr6EbYoKaue6VEpb&#10;1KTRLk1H7G8n02t03vaVLHscfbluZRQEj1Jjw/5DjR1tayrO+4tW8D7iuHkIX4fd+bS9/hySj+9d&#10;SErd302bFxCOJvcXhhnfo0PumY7mwqUVrYJFGMd+jJtVtPJqziRxlIA4KoieVjHIPJP/Z+S/AAAA&#10;//8DAFBLAwQUAAYACAAAACEArtSby9cAAACtAgAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJl&#10;bHO8ks9qwzAMh++DvoPRfXGSljFGnV7GoNfRPYCwFccs/oPllfbtayiDFbrtlqMk9P0+hLa7k5/F&#10;kTK7GBR0TQuCgo7GBavg4/D2+AyCCwaDcwyk4EwMu2H1sH2nGUtd4sklFpUSWMFUSnqRkvVEHrmJ&#10;iUKdjDF7LLXMVibUn2hJ9m37JPNPBgw3TLE3CvLerEEczqkm/8+O4+g0vUb95SmUOxHS+ZpdgZgt&#10;FQWejMNrc92kYEHed+iXcegbPv7q0C3j0P11h80yDpvvO8ibJxsuAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQCo1seoEwEAAEkCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAARAEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhALia45IwBQAAWBAAAA4AAAAAAAAAAAAAAAAAQwIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0ACgAAAAAAAAAhAB31IsA+YwEAPmMBABQAAAAAAAAAAAAAAAAAnwcAAGRycy9tZWRpYS9p&#10;bWFnZTEucG5nUEsBAi0ACgAAAAAAAAAhAFdIYsZpGQAAaRkAABQAAAAAAAAAAAAAAAAAD2sBAGRy&#10;cy9tZWRpYS9pbWFnZTIuc3ZnUEsBAi0ACgAAAAAAAAAhAFQWc7Y0GgAANBoAABQAAAAAAAAAAAAA&#10;AAAAqoQBAGRycy9tZWRpYS9pbWFnZTMucG5nUEsBAi0ACgAAAAAAAAAhABcIWzBiMgAAYjIAABQA&#10;AAAAAAAAAAAAAAAAEJ8BAGRycy9tZWRpYS9pbWFnZTQuc3ZnUEsBAi0AFAAGAAgAAAAhAF8njNDj&#10;AAAADgEAAA8AAAAAAAAAAAAAAAAApNEBAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQCu&#10;1JvL1wAAAK0CAAAZAAAAAAAAAAAAAAAAALTSAQBkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsF&#10;BgAAAAAJAAkAQgIAAMLTAQAAAA==&#10;">
+                <v:rect id="Rectangle 5" o:spid="_x0000_s1027" style="position:absolute;width:107090;height:15240;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQARgQoRywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvQv/D8gpegt1tpVFjt0WEiiepaSkeH9lnEsy+TbNrs/rrXUHwOMzMN8xqE20nzjT41rGG+UyB&#10;IK6cabnWcNhvr25B+IBssHNMGr7Iw2Y9uVhhYdzIr3QuQy0ShH2BGpoQ+kJKXzVk0c9cT5y8dzdY&#10;DEkOtTQDjgluO7lQKpcWW04LDfb02FD1UX5aDebJn0z/vY8xuztu38qX0WTZTuvLaXy4BxEohv/w&#10;X/vZaLheLlSulvkN/F5Kd0CufwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQARgQoRywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" fillcolor="#f3f1e8 [3212]" stroked="f" strokeweight="1.5pt">
+                  <v:fill opacity="0" color2="#f3f1e8 [3212]" rotate="t" colors="0 #f3f1e8;20972f #f3f1e8" focus="100%" type="gradient"/>
                 </v:rect>
-                <v:group id="Group 4" style="position:absolute;left:3872;width:103221;height:25933" coordsize="103220,25933" o:spid="_x0000_s1028" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/TTXlygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/LasJA&#10;FIb3Bd9hOEJ3dRJto0ZHEdHShRS8gLg7ZI5JMHMmZKZJfPvOotDlz3/jW657U4mWGldaVhCPIhDE&#10;mdUl5wou5/3bDITzyBory6TgSQ7Wq8HLElNtOz5Se/K5CCPsUlRQeF+nUrqsIINuZGvi4N1tY9AH&#10;2eRSN9iFcVPJcRQl0mDJ4aHAmrYFZY/Tj1Hw2WG3mcS79vC4b5+388f39RCTUq/DfrMA4an3/+G/&#10;9pdWME/GSfw+mwaIgBRwQK5+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP9NNeXKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
-                  <v:shapetype id="_x0000_t75" coordsize="21600,21600" filled="f" stroked="f" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe">
+                <v:group id="Group 4" o:spid="_x0000_s1028" style="position:absolute;left:3872;width:103221;height:25933" coordsize="103220,25933" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/TTXlygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/LasJA&#10;FIb3Bd9hOEJ3dRJto0ZHEdHShRS8gLg7ZI5JMHMmZKZJfPvOotDlz3/jW657U4mWGldaVhCPIhDE&#10;mdUl5wou5/3bDITzyBory6TgSQ7Wq8HLElNtOz5Se/K5CCPsUlRQeF+nUrqsIINuZGvi4N1tY9AH&#10;2eRSN9iFcVPJcRQl0mDJ4aHAmrYFZY/Tj1Hw2WG3mcS79vC4b5+388f39RCTUq/DfrMA4an3/+G/&#10;9pdWME/GSfw+mwaIgBRwQK5+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP9NNeXKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
+                  <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                     <v:stroke joinstyle="miter"/>
                     <v:formulas>
                       <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                       <v:f eqn="sum @0 1 0"/>
                       <v:f eqn="sum 0 0 @1"/>
                       <v:f eqn="prod @2 1 2"/>
                       <v:f eqn="prod @3 21600 pixelWidth"/>
                       <v:f eqn="prod @3 21600 pixelHeight"/>
                       <v:f eqn="sum @0 0 1"/>
                       <v:f eqn="prod @6 1 2"/>
                       <v:f eqn="prod @7 21600 pixelWidth"/>
                       <v:f eqn="sum @8 21600 0"/>
                       <v:f eqn="prod @7 21600 pixelHeight"/>
                       <v:f eqn="sum @10 21600 0"/>
                     </v:formulas>
-                    <v:path gradientshapeok="t" o:connecttype="rect" o:extrusionok="f"/>
+                    <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                     <o:lock v:ext="edit" aspectratio="t"/>
                   </v:shapetype>
-                  <v:shape id="Graphic 1" style="position:absolute;left:76486;width:26734;height:25933;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1029" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD56bYHxAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f+B3CDXybidXZUo2iA8FXdXs/mrMpSy6lybT79stgsMf7/b/NbvRO3GmIXWAN85kCQdwE03Gr&#10;4f16fKlAxIRs0AUmDd8UYbedPG2wNuHBZ7pfUityCMcaNdiU+lrK2FjyGGehJ87cLQweUz6HVpoB&#10;HzncO1kotZIeO84NFnt6s9R8Xr68hteqOByvZ3cqD8a7uVUfWPRO6+nzuF+DSDSmf/Gf+2Ty/OVK&#10;VWVRLpbw+1MGQG5/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPnptgfEAAAA4wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
-                    <v:imagedata croptop="14250f" cropright="14250f" o:title="" r:id="rId15"/>
+                  <v:shape id="Graphic 1" o:spid="_x0000_s1029" type="#_x0000_t75" style="position:absolute;left:76486;width:26734;height:25933;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAukPnHyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NTgIx&#10;EL6b8A7NmHiTFiSAK4UgRsKJRPTgcdwO25XtdNN2YX17S2Licb7/Wax614gzhVh71jAaKhDEpTc1&#10;Vxo+3l/v5yBiQjbYeCYNPxRhtRzcLLAw/sJvdD6kSuQQjgVqsCm1hZSxtOQwDn1LnLmjDw5TPkMl&#10;TcBLDneNHCs1lQ5rzg0WW9pYKk+HzmnYfo66511nNl/RHsP3oyrXL/uo9d1tv34CkahP/+I/987k&#10;+ZOpms/Gs4cJXH/KAMjlLwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAukPnHyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
+                    <v:imagedata r:id="rId15" o:title="" croptop="14250f" cropright="14250f"/>
                   </v:shape>
-                  <v:shape id="Graphic 2" style="position:absolute;top:3012;width:13081;height:6477;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1030" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBp192NzAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9dSwMx&#10;EHwv+B/CFnxrk/hR9GxailYQfOm1WvFtuWzvDi+bM4nt+e+NIAjzsjs7Mzvz5eA6caQQW88G9FSB&#10;IK68bbk28LJ7nNyAiAnZYueZDHxThOXibDTHwvoTl3TcplpkE44FGmhS6gspY9WQwzj1PXHmDj44&#10;THkMtbQBT9ncdfJCqZl02HJOaLCn+4aqj+2XMzD73L+/hlavy/XzbrMvH9Tq7VoZcz4eVncgEg3p&#10;//hP/WTz+1f6MkPfavjtlBcgFz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAadfdjcwA&#10;AADjAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;">
-                    <v:imagedata o:title="" r:id="rId16"/>
+                  <v:shape id="Graphic 2" o:spid="_x0000_s1030" type="#_x0000_t75" style="position:absolute;top:3012;width:13081;height:6477;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDvmcgZywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/RasJA&#10;EHwv9B+OLfhS6iVWpI2eYivSIghWffBxya1JNLcXcucZ/74nFArzsjs7MzuTWWdqEah1lWUFaT8B&#10;QZxbXXGhYL9bvryBcB5ZY22ZFNzIwWz6+DDBTNsr/1DY+kJEE3YZKii9bzIpXV6SQde3DXHkjrY1&#10;6OPYFlK3eI3mppaDJBlJgxXHhBIb+iwpP28vRsHh+esWJK0Hm/OqPnWLj7BjDEr1nrr5GISnzv8f&#10;/6m/dXx/mL5GpO8p3DvFBcjpLwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDvmcgZywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
+                    <v:imagedata r:id="rId16" o:title=""/>
                   </v:shape>
                   <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                     <v:stroke joinstyle="miter"/>
                     <v:path gradientshapeok="t" o:connecttype="rect"/>
                   </v:shapetype>
-                  <v:shape id="Text Box 3" style="position:absolute;left:14425;top:3958;width:62311;height:8452;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:spid="_x0000_s1031" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD5uiLSyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LS8NA&#10;EL4L/Q/LFLzZTaTYGrst4gM8+Gwr6G2anSbB7GzYnabx37uC4PHjey9Wg2tVTyE2ng3kkwwUcelt&#10;w5WB7eb+bA4qCrLF1jMZ+KYIq+XoZIGF9Ud+o34tlUohHAs0UIt0hdaxrMlhnPiOOHF7HxxKgqHS&#10;NuAxhbtWn2fZhXbYcGqosaObmsqv9cEZaD9ieNxl8tnfVk/y+qIP73f5szGn4+H6CpTQIP/iP/eD&#10;TfOn0/kszy9n8HspYdDLHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD5uiLSyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
+                  <v:shape id="Text Box 3" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:14425;top:3958;width:62311;height:8452;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD5uiLSyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LS8NA&#10;EL4L/Q/LFLzZTaTYGrst4gM8+Gwr6G2anSbB7GzYnabx37uC4PHjey9Wg2tVTyE2ng3kkwwUcelt&#10;w5WB7eb+bA4qCrLF1jMZ+KYIq+XoZIGF9Ud+o34tlUohHAs0UIt0hdaxrMlhnPiOOHF7HxxKgqHS&#10;NuAxhbtWn2fZhXbYcGqosaObmsqv9cEZaD9ieNxl8tnfVk/y+qIP73f5szGn4+H6CpTQIP/iP/eD&#10;TfOn0/kszy9n8HspYdDLHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD5uiLSyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                     <v:textbox inset="0,0,0,0">
                       <w:txbxContent>
-                        <w:p w:rsidR="0000297D" w:rsidP="0000297D" w:rsidRDefault="0000297D" w14:paraId="507BE81C" w14:textId="4FB5E137">
+                        <w:p w14:paraId="507BE81C" w14:textId="6CDFCD0F" w:rsidR="0000297D" w:rsidRDefault="00DE266B" w:rsidP="0000297D">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="40"/>
                               <w:szCs w:val="40"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00700EC0">
+                          <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="40"/>
                               <w:szCs w:val="40"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">Performing at Manchester – </w:t>
+                            <w:t>Excelling</w:t>
+                          </w:r>
+                          <w:r w:rsidR="0000297D" w:rsidRPr="00700EC0">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:sz w:val="40"/>
+                              <w:szCs w:val="40"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> at Manchester – </w:t>
                           </w:r>
                           <w:r w:rsidR="00DE6454">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="40"/>
                               <w:szCs w:val="40"/>
                             </w:rPr>
                             <w:t>My Conversation</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidRPr="00700EC0" w:rsidR="00DE6454" w:rsidP="00DE6454" w:rsidRDefault="00DE6454" w14:paraId="634067A5" w14:textId="0C8F15AE">
+                        <w:p w14:paraId="634067A5" w14:textId="0C8F15AE" w:rsidR="00DE6454" w:rsidRPr="00700EC0" w:rsidRDefault="00DE6454" w:rsidP="00DE6454">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="40"/>
                               <w:szCs w:val="40"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="40"/>
                               <w:szCs w:val="40"/>
                             </w:rPr>
                             <w:t>Researcher Roles</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                 </v:group>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00301D6C" w:rsidR="0000297D" w:rsidRDefault="0000297D" w14:paraId="53A14F39" w14:textId="77777777">
+    <w:p w14:paraId="53A14F39" w14:textId="77777777" w:rsidR="0000297D" w:rsidRPr="00301D6C" w:rsidRDefault="0000297D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00301D6C" w:rsidR="0000297D" w:rsidRDefault="0000297D" w14:paraId="514EA0CE" w14:textId="77777777">
+    <w:p w14:paraId="514EA0CE" w14:textId="77777777" w:rsidR="0000297D" w:rsidRPr="00301D6C" w:rsidRDefault="0000297D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="13948" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2342"/>
         <w:gridCol w:w="2862"/>
         <w:gridCol w:w="10"/>
         <w:gridCol w:w="546"/>
         <w:gridCol w:w="797"/>
         <w:gridCol w:w="1391"/>
         <w:gridCol w:w="6000"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00301D6C" w:rsidR="00287438" w:rsidTr="41F89FE2" w14:paraId="3E9058AB" w14:textId="77777777">
+      <w:tr w:rsidR="00287438" w:rsidRPr="00301D6C" w14:paraId="3E9058AB" w14:textId="77777777" w:rsidTr="41F89FE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2342" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00A82333" w:rsidRDefault="00A82333" w14:paraId="473F8E47" w14:textId="3EBFCA40">
+          <w:p w14:paraId="473F8E47" w14:textId="3EBFCA40" w:rsidR="00A82333" w:rsidRPr="00301D6C" w:rsidRDefault="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11606" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00A82333" w:rsidRDefault="00A82333" w14:paraId="6C42179A" w14:textId="77777777">
+          <w:p w14:paraId="6C42179A" w14:textId="77777777" w:rsidR="00A82333" w:rsidRPr="00301D6C" w:rsidRDefault="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="281C2A" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00301D6C" w:rsidR="00287438" w:rsidTr="41F89FE2" w14:paraId="5AFF8467" w14:textId="77777777">
+      <w:tr w:rsidR="00287438" w:rsidRPr="00301D6C" w14:paraId="5AFF8467" w14:textId="77777777" w:rsidTr="41F89FE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2342" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00A82333" w:rsidRDefault="00A925F9" w14:paraId="42A67D59" w14:textId="31587D57">
+          <w:p w14:paraId="42A67D59" w14:textId="31587D57" w:rsidR="00A82333" w:rsidRPr="00301D6C" w:rsidRDefault="00A925F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
               <w:t>Job</w:t>
             </w:r>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11606" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00A82333" w:rsidRDefault="00A82333" w14:paraId="0823A863" w14:textId="77777777">
+          <w:p w14:paraId="0823A863" w14:textId="77777777" w:rsidR="00A82333" w:rsidRPr="00301D6C" w:rsidRDefault="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="281C2A" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00301D6C" w:rsidR="00287438" w:rsidTr="41F89FE2" w14:paraId="350FD787" w14:textId="77777777">
+      <w:tr w:rsidR="00287438" w:rsidRPr="00301D6C" w14:paraId="350FD787" w14:textId="77777777" w:rsidTr="41F89FE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2342" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00A82333" w:rsidRDefault="00A925F9" w14:paraId="1787443A" w14:textId="49779360">
+          <w:p w14:paraId="1787443A" w14:textId="49779360" w:rsidR="00A82333" w:rsidRPr="00301D6C" w:rsidRDefault="00A925F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
               <w:t>Reviewer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11606" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00A82333" w:rsidRDefault="00A82333" w14:paraId="3B51329F" w14:textId="77777777">
+          <w:p w14:paraId="3B51329F" w14:textId="77777777" w:rsidR="00A82333" w:rsidRPr="00301D6C" w:rsidRDefault="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="281C2A" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00301D6C" w:rsidR="00A82333" w:rsidTr="41F89FE2" w14:paraId="47293F9F" w14:textId="77777777">
+      <w:tr w:rsidR="00A82333" w:rsidRPr="00301D6C" w14:paraId="47293F9F" w14:textId="77777777" w:rsidTr="41F89FE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="36639E" w:themeFill="accent1"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00A82333" w:rsidP="00A82333" w:rsidRDefault="04BAE89E" w14:paraId="7AFC9691" w14:textId="101AD817">
+          <w:p w14:paraId="7AFC9691" w14:textId="101AD817" w:rsidR="00A82333" w:rsidRPr="00301D6C" w:rsidRDefault="04BAE89E" w:rsidP="00A82333">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Purpose</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00301D6C" w:rsidR="00A82333" w:rsidTr="41F89FE2" w14:paraId="6FB0CF1C" w14:textId="77777777">
+      <w:tr w:rsidR="00A82333" w:rsidRPr="00301D6C" w14:paraId="6FB0CF1C" w14:textId="77777777" w:rsidTr="41F89FE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00301D6C" w:rsidP="003529E2" w:rsidRDefault="00301D6C" w14:paraId="599E6B6C" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:p w14:paraId="599E6B6C" w14:textId="77777777" w:rsidR="00301D6C" w:rsidRDefault="00301D6C" w:rsidP="003529E2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0028122B" w:rsidP="003529E2" w:rsidRDefault="1A5065E8" w14:paraId="3C3BF898" w14:noSpellErr="1" w14:textId="39AA1155">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:p w14:paraId="3C3BF898" w14:textId="39AA1155" w:rsidR="0028122B" w:rsidRDefault="1A5065E8" w:rsidP="003529E2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="41F89FE2" w:rsidR="1A5065E8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+            <w:r w:rsidRPr="41F89FE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Our Performance approach is University wide</w:t>
             </w:r>
-            <w:r w:rsidRPr="41F89FE2" w:rsidR="5D4BD8F8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+            <w:r w:rsidR="5D4BD8F8" w:rsidRPr="41F89FE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> where</w:t>
             </w:r>
-            <w:r w:rsidRPr="41F89FE2" w:rsidR="1A5065E8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+            <w:r w:rsidRPr="41F89FE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="41F89FE2" w:rsidR="5D4BD8F8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+            <w:r w:rsidR="5D4BD8F8" w:rsidRPr="41F89FE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">ongoing conversations enable colleagues to discuss their goals, career development and performance in a meaningful way. </w:t>
             </w:r>
-            <w:r w:rsidRPr="41F89FE2" w:rsidR="1A5065E8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+            <w:r w:rsidRPr="41F89FE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="41F89FE2" w:rsidR="5D4BD8F8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+            <w:r w:rsidR="5D4BD8F8" w:rsidRPr="41F89FE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Aligning to</w:t>
             </w:r>
-            <w:r w:rsidRPr="41F89FE2" w:rsidR="1A5065E8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+            <w:r w:rsidRPr="41F89FE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> our high-performance culture which is essential to deliver our M</w:t>
             </w:r>
-            <w:r w:rsidRPr="41F89FE2" w:rsidR="5D4BD8F8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+            <w:r w:rsidR="5D4BD8F8" w:rsidRPr="41F89FE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
-            <w:r w:rsidRPr="41F89FE2" w:rsidR="18C2CDEF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+            <w:r w:rsidR="18C2CDEF" w:rsidRPr="41F89FE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
-            <w:r w:rsidRPr="41F89FE2" w:rsidR="1A5065E8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+            <w:r w:rsidRPr="41F89FE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">2035 strategy.  Performance at the University is driven by purpose.  </w:t>
             </w:r>
-            <w:r w:rsidRPr="41F89FE2" w:rsidR="5D4BD8F8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+            <w:r w:rsidR="5D4BD8F8" w:rsidRPr="41F89FE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidRPr="41F89FE2" w:rsidR="1A5065E8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+            <w:r w:rsidRPr="41F89FE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">onversations build connection and alignment to </w:t>
             </w:r>
-            <w:bookmarkStart w:name="_Int_DdCqnYu3" w:id="1316151171"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+            <w:bookmarkStart w:id="0" w:name="_Int_DdCqnYu3"/>
+            <w:r w:rsidRPr="41F89FE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>our</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="1316151171"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="41F89FE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="R431d65edc1af462d">
-              <w:r w:rsidRPr="41F89FE2" w:rsidR="1A5065E8">
+            <w:hyperlink r:id="rId17">
+              <w:r w:rsidRPr="41F89FE2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>M</w:t>
               </w:r>
-              <w:r w:rsidRPr="41F89FE2" w:rsidR="5D4BD8F8">
+              <w:r w:rsidR="5D4BD8F8" w:rsidRPr="41F89FE2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>c</w:t>
               </w:r>
-              <w:r w:rsidRPr="41F89FE2" w:rsidR="41AABE1F">
+              <w:r w:rsidR="41AABE1F" w:rsidRPr="41F89FE2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>r</w:t>
               </w:r>
-              <w:r w:rsidRPr="41F89FE2" w:rsidR="1A5065E8">
+              <w:r w:rsidRPr="41F89FE2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>2035 strategy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="41F89FE2" w:rsidR="1A5065E8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+            <w:r w:rsidRPr="41F89FE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00301D6C" w:rsidP="003529E2" w:rsidRDefault="00301D6C" w14:paraId="614358C1" w14:textId="38792355">
+          <w:p w14:paraId="614358C1" w14:textId="38792355" w:rsidR="00301D6C" w:rsidRPr="00301D6C" w:rsidRDefault="00301D6C" w:rsidP="003529E2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00301D6C" w:rsidR="00A82333" w:rsidTr="41F89FE2" w14:paraId="554A98B4" w14:textId="77777777">
+      <w:tr w:rsidR="00A82333" w:rsidRPr="00301D6C" w14:paraId="554A98B4" w14:textId="77777777" w:rsidTr="41F89FE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="36639E" w:themeFill="accent1"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00A82333" w:rsidP="00A82333" w:rsidRDefault="00A82333" w14:paraId="706106B1" w14:textId="389F2491">
+          <w:p w14:paraId="706106B1" w14:textId="389F2491" w:rsidR="00A82333" w:rsidRPr="00301D6C" w:rsidRDefault="00A82333" w:rsidP="00A82333">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
               <w:t>How to use this form</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00301D6C" w:rsidR="00A82333" w:rsidTr="41F89FE2" w14:paraId="68624EE4" w14:textId="77777777">
+      <w:tr w:rsidR="00A82333" w:rsidRPr="00301D6C" w14:paraId="68624EE4" w14:textId="77777777" w:rsidTr="41F89FE2">
         <w:trPr>
           <w:trHeight w:val="2364"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="000B73C5" w:rsidP="0000297D" w:rsidRDefault="000B73C5" w14:paraId="3F565588" w14:textId="2193D969">
+          <w:p w14:paraId="3F565588" w14:textId="2193D969" w:rsidR="000B73C5" w:rsidRPr="00301D6C" w:rsidRDefault="000B73C5" w:rsidP="0000297D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>This form is designed to help you reflect on your growth, goals, and career throughout the year.  Each section</w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="000414AF">
+            <w:r w:rsidR="000414AF" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="00AD25B0">
+            <w:r w:rsidR="00AD25B0" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">is divided into four </w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="00E324DE">
+            <w:r w:rsidR="00E324DE" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>touchpoints</w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="00AD25B0">
+            <w:r w:rsidR="00AD25B0" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> that are </w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="00DC1524">
+            <w:r w:rsidR="00DC1524" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>distinct yet interconnected</w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="00FA4020">
+            <w:r w:rsidR="00FA4020" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="00E324DE">
+            <w:r w:rsidR="00E324DE" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>designed to support an ongoing conversation throughout the year with colleagues.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00EE409A" w:rsidP="0000297D" w:rsidRDefault="00EE409A" w14:paraId="2BCF2AB4" w14:textId="024F10A9">
+          <w:p w14:paraId="2BCF2AB4" w14:textId="024F10A9" w:rsidR="00EE409A" w:rsidRPr="00301D6C" w:rsidRDefault="00EE409A" w:rsidP="0000297D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Goals: </w:t>
             </w:r>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus on what you want to achieve in </w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="00100ECA">
+            <w:r w:rsidR="00100ECA" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">both </w:t>
             </w:r>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>the short and long term. Use this section to outline your key priorities, what success looks like, and any support you might need.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidP="00F44475" w:rsidRDefault="00F44475" w14:paraId="433BA9D1" w14:textId="765AAF4A">
+          <w:p w14:paraId="433BA9D1" w14:textId="765AAF4A" w:rsidR="00F44475" w:rsidRPr="00301D6C" w:rsidRDefault="00F44475" w:rsidP="00F44475">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Career: </w:t>
             </w:r>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Reflect on your career aspirations where you’d like to be, what skills you want to build, and what opportunities could help you get there.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00EE409A" w:rsidP="0000297D" w:rsidRDefault="00EE409A" w14:paraId="054910D0" w14:textId="0B1F13BC">
+          <w:p w14:paraId="054910D0" w14:textId="0B1F13BC" w:rsidR="00EE409A" w:rsidRPr="00301D6C" w:rsidRDefault="00EE409A" w:rsidP="0000297D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Talent</w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="006612E5">
+            <w:r w:rsidR="006612E5" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Explore your strengths and potential.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="006612E5">
+            <w:r w:rsidR="006612E5" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Consider what you’re great at, how you’ve added value, and what opportunities could help you develop further.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00EE409A" w:rsidP="0000297D" w:rsidRDefault="00EE409A" w14:paraId="78E36552" w14:textId="10039ACE">
+          <w:p w14:paraId="78E36552" w14:textId="10039ACE" w:rsidR="00EE409A" w:rsidRPr="00301D6C" w:rsidRDefault="00EE409A" w:rsidP="0000297D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Review</w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="003A2702">
+            <w:r w:rsidR="003A2702" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="009830E7">
+            <w:r w:rsidR="009830E7" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">A space to </w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="00A15487">
+            <w:r w:rsidR="00A15487" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>acknowledge</w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="009830E7">
+            <w:r w:rsidR="009830E7" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> your </w:t>
             </w:r>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>achievements, reflect on challenges, and think about what you want to focus on going forward</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00A86774" w:rsidP="00FA4020" w:rsidRDefault="00316900" w14:paraId="55F30DB9" w14:textId="7FF320F7">
+          <w:p w14:paraId="55F30DB9" w14:textId="7FF320F7" w:rsidR="00A86774" w:rsidRPr="00301D6C" w:rsidRDefault="00316900" w:rsidP="00FA4020">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Tips:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="00FA4020">
+            <w:r w:rsidR="00FA4020" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Click </w:t>
             </w:r>
-            <w:hyperlink w:history="1" w:anchor="Tips">
+            <w:hyperlink w:anchor="Tips" w:history="1">
               <w:r w:rsidRPr="00301D6C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="660098" w:themeColor="text2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>for tips on how to get this most out of this document and conversation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00301D6C" w:rsidR="00A82333" w:rsidTr="41F89FE2" w14:paraId="64340D27" w14:textId="77777777">
+      <w:tr w:rsidR="00A82333" w:rsidRPr="00301D6C" w14:paraId="64340D27" w14:textId="77777777" w:rsidTr="41F89FE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="36639E" w:themeFill="accent1"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00A82333" w:rsidP="00A82333" w:rsidRDefault="00A82333" w14:paraId="77BB36D9" w14:textId="76758706">
+          <w:p w14:paraId="77BB36D9" w14:textId="76758706" w:rsidR="00A82333" w:rsidRPr="00301D6C" w:rsidRDefault="00A82333" w:rsidP="00A82333">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Goals</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00301D6C" w:rsidR="00A82333" w:rsidTr="41F89FE2" w14:paraId="56DB5D00" w14:textId="77777777">
+      <w:tr w:rsidR="00A82333" w:rsidRPr="00301D6C" w14:paraId="56DB5D00" w14:textId="77777777" w:rsidTr="41F89FE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00A82333" w:rsidP="0000297D" w:rsidRDefault="04BAE89E" w14:paraId="19E4E946" w14:textId="1457C4B2">
+          <w:p w14:paraId="19E4E946" w14:textId="1457C4B2" w:rsidR="00A82333" w:rsidRPr="00301D6C" w:rsidRDefault="04BAE89E" w:rsidP="0000297D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Starting </w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="370E223F">
+            <w:r w:rsidR="370E223F" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>points to help you identify your goals:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="00C52199">
+            <w:r w:rsidR="00C52199" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00CF6834" w:rsidP="0000297D" w:rsidRDefault="00CF6834" w14:paraId="5EEC9C46" w14:textId="44E12A2C">
+          <w:p w14:paraId="5EEC9C46" w14:textId="44E12A2C" w:rsidR="00CF6834" w:rsidRPr="00301D6C" w:rsidRDefault="00CF6834" w:rsidP="0000297D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>What are your key priorities</w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="00510012">
+            <w:r w:rsidR="00510012" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> and objectives</w:t>
             </w:r>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> for the coming months?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00CF6834" w:rsidP="0000297D" w:rsidRDefault="1183DFF8" w14:paraId="36340106" w14:textId="5D99B969">
+          <w:p w14:paraId="36340106" w14:textId="5D99B969" w:rsidR="00CF6834" w:rsidRPr="00301D6C" w:rsidRDefault="1183DFF8" w:rsidP="0000297D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Are your goals clear, achievable, and aligned</w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="677E8B73">
+            <w:r w:rsidR="677E8B73" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> to </w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="44FD01D6">
+            <w:r w:rsidR="44FD01D6" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>your</w:t>
             </w:r>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="51D98116">
+            <w:r w:rsidR="51D98116" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Research project objectives</w:t>
             </w:r>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00CF6834" w:rsidP="0000297D" w:rsidRDefault="00CF6834" w14:paraId="0418039F" w14:textId="699C0E40">
+          <w:p w14:paraId="0418039F" w14:textId="699C0E40" w:rsidR="00CF6834" w:rsidRPr="00301D6C" w:rsidRDefault="00CF6834" w:rsidP="0000297D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">What support or resources do you need to </w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="2A593FF9">
+            <w:r w:rsidR="2A593FF9" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>achieve these goals</w:t>
             </w:r>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00CF6834" w:rsidP="0000297D" w:rsidRDefault="00CF6834" w14:paraId="284FA655" w14:textId="77777777">
+          <w:p w14:paraId="284FA655" w14:textId="77777777" w:rsidR="00CF6834" w:rsidRPr="00301D6C" w:rsidRDefault="00CF6834" w:rsidP="0000297D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Are there any blockers or risks to achieving your goals?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00CF6834" w:rsidP="0000297D" w:rsidRDefault="000D1BAD" w14:paraId="2BD52A27" w14:textId="773C7064">
+          <w:p w14:paraId="2BD52A27" w14:textId="773C7064" w:rsidR="00CF6834" w:rsidRPr="00301D6C" w:rsidRDefault="000D1BAD" w:rsidP="0000297D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>What is your progress towards the research project outcomes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00A925F9" w:rsidP="0000297D" w:rsidRDefault="00A925F9" w14:paraId="2D4F50CC" w14:textId="488184EC">
+          <w:p w14:paraId="2D4F50CC" w14:textId="488184EC" w:rsidR="00A925F9" w:rsidRPr="00301D6C" w:rsidRDefault="00A925F9" w:rsidP="0000297D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Don’t forget: </w:t>
             </w:r>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>to include dates for when you hope to achieve your goals</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00301D6C" w:rsidR="00287438" w:rsidTr="41F89FE2" w14:paraId="7E7079EF" w14:textId="77777777">
+      <w:tr w:rsidR="00287438" w:rsidRPr="00301D6C" w14:paraId="7E7079EF" w14:textId="77777777" w:rsidTr="41F89FE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2342" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="0032721E" w:rsidP="0032721E" w:rsidRDefault="00A925F9" w14:paraId="71F23E08" w14:textId="22D55EB1">
+          <w:p w14:paraId="71F23E08" w14:textId="22D55EB1" w:rsidR="0032721E" w:rsidRPr="00301D6C" w:rsidRDefault="00A925F9" w:rsidP="0032721E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Date of conversation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11606" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="0032721E" w:rsidP="0032721E" w:rsidRDefault="0032721E" w14:paraId="7FCD34D3" w14:textId="4F9067FD">
+          <w:p w14:paraId="7FCD34D3" w14:textId="4F9067FD" w:rsidR="0032721E" w:rsidRPr="00301D6C" w:rsidRDefault="0032721E" w:rsidP="0032721E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00301D6C" w:rsidR="00E73A66" w:rsidTr="41F89FE2" w14:paraId="77046665" w14:textId="77777777">
+      <w:tr w:rsidR="00E73A66" w:rsidRPr="00301D6C" w14:paraId="77046665" w14:textId="77777777" w:rsidTr="41F89FE2">
         <w:trPr>
           <w:trHeight w:val="74"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2342" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="0009050A" w:rsidP="00A82333" w:rsidRDefault="00754BF2" w14:paraId="0C5D5D6A" w14:textId="6D77DC76">
+          <w:p w14:paraId="0C5D5D6A" w14:textId="6D77DC76" w:rsidR="0009050A" w:rsidRPr="00301D6C" w:rsidRDefault="00754BF2" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2872" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00ED26BE" w:rsidP="00ED26BE" w:rsidRDefault="00ED26BE" w14:paraId="05305203" w14:textId="77777777">
+          <w:p w14:paraId="05305203" w14:textId="77777777" w:rsidR="00ED26BE" w:rsidRPr="00301D6C" w:rsidRDefault="00ED26BE" w:rsidP="00ED26BE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3048"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Performance Objectives</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="0009050A" w:rsidP="00A82333" w:rsidRDefault="00ED26BE" w14:paraId="74D55D2F" w14:textId="43FF7763">
+          <w:p w14:paraId="74D55D2F" w14:textId="43FF7763" w:rsidR="0009050A" w:rsidRPr="00301D6C" w:rsidRDefault="00ED26BE" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Insert more rows as needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1343" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="0009050A" w:rsidP="00A82333" w:rsidRDefault="00A219E3" w14:paraId="3864BE53" w14:textId="38B336F2">
+          <w:p w14:paraId="3864BE53" w14:textId="38B336F2" w:rsidR="0009050A" w:rsidRPr="00301D6C" w:rsidRDefault="00A219E3" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="00114954">
+            <w:r w:rsidR="00114954" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>hen</w:t>
             </w:r>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1391" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="0009050A" w:rsidP="00A82333" w:rsidRDefault="00114954" w14:paraId="0BE63F83" w14:textId="55EFBCE7">
+          <w:p w14:paraId="0BE63F83" w14:textId="55EFBCE7" w:rsidR="0009050A" w:rsidRPr="00301D6C" w:rsidRDefault="00114954" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Measured by</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="0009050A" w:rsidP="00A82333" w:rsidRDefault="00E73A66" w14:paraId="3856DA60" w14:textId="56DBEC0B">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
+          <w:p w14:paraId="3856DA60" w14:textId="56DBEC0B" w:rsidR="0009050A" w:rsidRPr="00301D6C" w:rsidRDefault="00E73A66" w:rsidP="00A82333">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Support, development, coaching, mentoring</w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="00A21BDB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
+            <w:r w:rsidR="00A21BDB" w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> resources needed?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00301D6C" w:rsidR="00D6195B" w:rsidTr="41F89FE2" w14:paraId="7324ED6F" w14:textId="77777777">
+      <w:tr w:rsidR="00D6195B" w:rsidRPr="00301D6C" w14:paraId="7324ED6F" w14:textId="77777777" w:rsidTr="41F89FE2">
         <w:trPr>
           <w:trHeight w:val="69"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2342" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00D6195B" w:rsidP="00A82333" w:rsidRDefault="00F96CF7" w14:paraId="49FB20C1" w14:textId="2CA76534">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
+          <w:p w14:paraId="49FB20C1" w14:textId="2CA76534" w:rsidR="00D6195B" w:rsidRPr="00301D6C" w:rsidRDefault="00F96CF7" w:rsidP="00A82333">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Research</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2872" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00D6195B" w:rsidP="00A82333" w:rsidRDefault="00E55B85" w14:paraId="0AFC77C9" w14:textId="286E3578">
+          <w:p w14:paraId="0AFC77C9" w14:textId="286E3578" w:rsidR="00D6195B" w:rsidRPr="00301D6C" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00D6195B" w:rsidP="00A82333" w:rsidRDefault="00D6195B" w14:paraId="375B2E2D" w14:textId="77777777">
-[...26 lines deleted...]
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00E55B85" w:rsidP="00A82333" w:rsidRDefault="00E55B85" w14:paraId="42245698" w14:textId="77777777">
+          <w:p w14:paraId="375B2E2D" w14:textId="77777777" w:rsidR="00D6195B" w:rsidRPr="00301D6C" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="451C2671" w14:textId="77777777" w:rsidR="00D6195B" w:rsidRPr="00301D6C" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0EB38CBE" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRPr="00301D6C" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42245698" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRPr="00301D6C" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1343" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00D6195B" w:rsidP="00A82333" w:rsidRDefault="00D6195B" w14:paraId="071ACDD4" w14:textId="77777777">
+          <w:p w14:paraId="071ACDD4" w14:textId="77777777" w:rsidR="00D6195B" w:rsidRPr="00301D6C" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1391" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00D6195B" w:rsidP="00A82333" w:rsidRDefault="00D6195B" w14:paraId="2A56F1DE" w14:textId="77777777">
+          <w:p w14:paraId="2A56F1DE" w14:textId="77777777" w:rsidR="00D6195B" w:rsidRPr="00301D6C" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00D6195B" w:rsidP="00A82333" w:rsidRDefault="00D6195B" w14:paraId="70AE8B5A" w14:textId="1F318655">
+          <w:p w14:paraId="70AE8B5A" w14:textId="1F318655" w:rsidR="00D6195B" w:rsidRPr="00301D6C" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00301D6C" w:rsidR="00D6195B" w:rsidTr="41F89FE2" w14:paraId="57610D60" w14:textId="77777777">
+      <w:tr w:rsidR="00D6195B" w:rsidRPr="00301D6C" w14:paraId="57610D60" w14:textId="77777777" w:rsidTr="41F89FE2">
         <w:trPr>
           <w:trHeight w:val="69"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2342" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00D6195B" w:rsidP="00A82333" w:rsidRDefault="00D6195B" w14:paraId="69BA678E" w14:textId="77777777">
+          <w:p w14:paraId="69BA678E" w14:textId="77777777" w:rsidR="00D6195B" w:rsidRPr="00301D6C" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2872" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00E55B85" w:rsidP="00E55B85" w:rsidRDefault="00E55B85" w14:paraId="72140A74" w14:textId="74DBE0A8">
+          <w:p w14:paraId="72140A74" w14:textId="74DBE0A8" w:rsidR="00E55B85" w:rsidRPr="00301D6C" w:rsidRDefault="00E55B85" w:rsidP="00E55B85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00D6195B" w:rsidP="00A82333" w:rsidRDefault="00D6195B" w14:paraId="72668395" w14:textId="77777777">
-[...17 lines deleted...]
-          <w:p w:rsidRPr="00301D6C" w:rsidR="008A5AD4" w:rsidP="00A82333" w:rsidRDefault="008A5AD4" w14:paraId="2F23B423" w14:textId="77777777">
+          <w:p w14:paraId="72668395" w14:textId="77777777" w:rsidR="00D6195B" w:rsidRPr="00301D6C" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41C1054F" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRPr="00301D6C" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F23B423" w14:textId="77777777" w:rsidR="008A5AD4" w:rsidRPr="00301D6C" w:rsidRDefault="008A5AD4" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1343" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00D6195B" w:rsidP="00A82333" w:rsidRDefault="00D6195B" w14:paraId="07C27EBB" w14:textId="77777777">
+          <w:p w14:paraId="07C27EBB" w14:textId="77777777" w:rsidR="00D6195B" w:rsidRPr="00301D6C" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1391" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00D6195B" w:rsidP="00A82333" w:rsidRDefault="00D6195B" w14:paraId="4B848182" w14:textId="77777777">
+          <w:p w14:paraId="4B848182" w14:textId="77777777" w:rsidR="00D6195B" w:rsidRPr="00301D6C" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00D6195B" w:rsidP="00A82333" w:rsidRDefault="00D6195B" w14:paraId="6AB5B156" w14:textId="47F6FFA6">
+          <w:p w14:paraId="6AB5B156" w14:textId="47F6FFA6" w:rsidR="00D6195B" w:rsidRPr="00301D6C" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00301D6C" w:rsidR="00227916" w:rsidTr="41F89FE2" w14:paraId="6E0955C1" w14:textId="77777777">
+      <w:tr w:rsidR="00227916" w:rsidRPr="00301D6C" w14:paraId="6E0955C1" w14:textId="77777777" w:rsidTr="41F89FE2">
         <w:trPr>
           <w:trHeight w:val="69"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2342" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00227916" w:rsidP="00A82333" w:rsidRDefault="00227916" w14:paraId="77D79C9E" w14:textId="56E8BDB7">
+          <w:p w14:paraId="77D79C9E" w14:textId="56E8BDB7" w:rsidR="00227916" w:rsidRPr="00301D6C" w:rsidRDefault="00227916" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Examples</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2872" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00227916" w:rsidP="00E55B85" w:rsidRDefault="00227916" w14:paraId="25A052B6" w14:textId="77777777">
+          <w:p w14:paraId="25A052B6" w14:textId="77777777" w:rsidR="00227916" w:rsidRPr="00301D6C" w:rsidRDefault="00227916" w:rsidP="00E55B85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1343" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00227916" w:rsidP="00A82333" w:rsidRDefault="00227916" w14:paraId="1291C698" w14:textId="77777777">
+          <w:p w14:paraId="1291C698" w14:textId="77777777" w:rsidR="00227916" w:rsidRPr="00301D6C" w:rsidRDefault="00227916" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1391" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00227916" w:rsidP="00A82333" w:rsidRDefault="00227916" w14:paraId="7D7C6AB7" w14:textId="77777777">
+          <w:p w14:paraId="7D7C6AB7" w14:textId="77777777" w:rsidR="00227916" w:rsidRPr="00301D6C" w:rsidRDefault="00227916" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00227916" w:rsidP="00A82333" w:rsidRDefault="00227916" w14:paraId="2916E2D9" w14:textId="77777777">
+          <w:p w14:paraId="2916E2D9" w14:textId="77777777" w:rsidR="00227916" w:rsidRPr="00301D6C" w:rsidRDefault="00227916" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00301D6C" w:rsidR="00E55B85" w:rsidTr="41F89FE2" w14:paraId="783C2B8C" w14:textId="77777777">
+      <w:tr w:rsidR="00E55B85" w:rsidRPr="00301D6C" w14:paraId="783C2B8C" w14:textId="77777777" w:rsidTr="41F89FE2">
         <w:trPr>
           <w:trHeight w:val="69"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2342" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00E55B85" w:rsidP="00A82333" w:rsidRDefault="00F96CF7" w14:paraId="40EB30FC" w14:textId="7FE5A828">
+          <w:p w14:paraId="40EB30FC" w14:textId="7FE5A828" w:rsidR="00E55B85" w:rsidRPr="00301D6C" w:rsidRDefault="00F96CF7" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Other </w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="00227916">
+            <w:r w:rsidR="00227916" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2872" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00E55B85" w:rsidP="00E55B85" w:rsidRDefault="00E55B85" w14:paraId="0EC5372D" w14:textId="77777777">
+          <w:p w14:paraId="0EC5372D" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRPr="00301D6C" w:rsidRDefault="00E55B85" w:rsidP="00E55B85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00E55B85" w:rsidP="00A82333" w:rsidRDefault="00E55B85" w14:paraId="71D1E21C" w14:textId="77777777">
-[...26 lines deleted...]
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00E55B85" w:rsidP="00A82333" w:rsidRDefault="00E55B85" w14:paraId="19C2FE2E" w14:textId="77777777">
+          <w:p w14:paraId="71D1E21C" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRPr="00301D6C" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E3740C4" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRPr="00301D6C" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A254765" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRPr="00301D6C" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19C2FE2E" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRPr="00301D6C" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1343" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00E55B85" w:rsidP="00A82333" w:rsidRDefault="00E55B85" w14:paraId="689DDAE3" w14:textId="77777777">
+          <w:p w14:paraId="689DDAE3" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRPr="00301D6C" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1391" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00E55B85" w:rsidP="00A82333" w:rsidRDefault="00E55B85" w14:paraId="0AE32ECE" w14:textId="77777777">
+          <w:p w14:paraId="0AE32ECE" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRPr="00301D6C" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00E55B85" w:rsidP="00A82333" w:rsidRDefault="00E55B85" w14:paraId="414B139C" w14:textId="5C22DFA9">
+          <w:p w14:paraId="414B139C" w14:textId="5C22DFA9" w:rsidR="00E55B85" w:rsidRPr="00301D6C" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00301D6C" w:rsidR="00E55B85" w:rsidTr="41F89FE2" w14:paraId="6A610113" w14:textId="77777777">
+      <w:tr w:rsidR="00E55B85" w:rsidRPr="00301D6C" w14:paraId="6A610113" w14:textId="77777777" w:rsidTr="41F89FE2">
         <w:trPr>
           <w:trHeight w:val="69"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2342" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00E55B85" w:rsidP="00A82333" w:rsidRDefault="00E55B85" w14:paraId="0ED6E027" w14:textId="77777777">
+          <w:p w14:paraId="0ED6E027" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRPr="00301D6C" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2872" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00E55B85" w:rsidP="00E55B85" w:rsidRDefault="00E55B85" w14:paraId="4B55F268" w14:textId="77777777">
+          <w:p w14:paraId="4B55F268" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRPr="00301D6C" w:rsidRDefault="00E55B85" w:rsidP="00E55B85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00E55B85" w:rsidP="00A82333" w:rsidRDefault="00E55B85" w14:paraId="4819CBD7" w14:textId="77777777">
-[...8 lines deleted...]
-          <w:p w:rsidRPr="00301D6C" w:rsidR="008A5AD4" w:rsidP="00A82333" w:rsidRDefault="008A5AD4" w14:paraId="6461F622" w14:textId="77777777">
+          <w:p w14:paraId="4819CBD7" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRPr="00301D6C" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6461F622" w14:textId="77777777" w:rsidR="008A5AD4" w:rsidRPr="00301D6C" w:rsidRDefault="008A5AD4" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1343" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00E55B85" w:rsidP="00A82333" w:rsidRDefault="00E55B85" w14:paraId="1D2C5883" w14:textId="77777777">
+          <w:p w14:paraId="1D2C5883" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRPr="00301D6C" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1391" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00E55B85" w:rsidP="00A82333" w:rsidRDefault="00E55B85" w14:paraId="494C4B1E" w14:textId="77777777">
+          <w:p w14:paraId="494C4B1E" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRPr="00301D6C" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00E55B85" w:rsidP="00A82333" w:rsidRDefault="00E55B85" w14:paraId="375F9EEF" w14:textId="1404950D">
+          <w:p w14:paraId="375F9EEF" w14:textId="1404950D" w:rsidR="00E55B85" w:rsidRPr="00301D6C" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00301D6C" w:rsidR="00227916" w:rsidTr="41F89FE2" w14:paraId="3A2E5A6F" w14:textId="77777777">
+      <w:tr w:rsidR="00227916" w:rsidRPr="00301D6C" w14:paraId="3A2E5A6F" w14:textId="77777777" w:rsidTr="41F89FE2">
         <w:trPr>
           <w:trHeight w:val="69"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2342" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00227916" w:rsidP="00A82333" w:rsidRDefault="00227916" w14:paraId="46BBACA6" w14:textId="7046875F">
+          <w:p w14:paraId="46BBACA6" w14:textId="7046875F" w:rsidR="00227916" w:rsidRPr="00301D6C" w:rsidRDefault="00227916" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Examples</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2872" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00227916" w:rsidP="00E55B85" w:rsidRDefault="00227916" w14:paraId="28DB43DB" w14:textId="77777777">
+          <w:p w14:paraId="28DB43DB" w14:textId="77777777" w:rsidR="00227916" w:rsidRPr="00301D6C" w:rsidRDefault="00227916" w:rsidP="00E55B85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1343" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00227916" w:rsidP="00A82333" w:rsidRDefault="00227916" w14:paraId="7EC70371" w14:textId="77777777">
+          <w:p w14:paraId="7EC70371" w14:textId="77777777" w:rsidR="00227916" w:rsidRPr="00301D6C" w:rsidRDefault="00227916" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1391" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00227916" w:rsidP="00A82333" w:rsidRDefault="00227916" w14:paraId="33DC12EB" w14:textId="77777777">
+          <w:p w14:paraId="33DC12EB" w14:textId="77777777" w:rsidR="00227916" w:rsidRPr="00301D6C" w:rsidRDefault="00227916" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00227916" w:rsidP="00A82333" w:rsidRDefault="00227916" w14:paraId="1CCE876E" w14:textId="77777777">
+          <w:p w14:paraId="1CCE876E" w14:textId="77777777" w:rsidR="00227916" w:rsidRPr="00301D6C" w:rsidRDefault="00227916" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidTr="41F89FE2" w14:paraId="1E464DB4" w14:textId="77777777">
+      <w:tr w:rsidR="00F44475" w:rsidRPr="00301D6C" w14:paraId="1E464DB4" w14:textId="77777777" w:rsidTr="41F89FE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="36639E" w:themeFill="accent1"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidRDefault="00F44475" w14:paraId="027A060A" w14:textId="77777777">
+          <w:p w14:paraId="027A060A" w14:textId="77777777" w:rsidR="00F44475" w:rsidRPr="00301D6C" w:rsidRDefault="00F44475">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Career</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidTr="41F89FE2" w14:paraId="4065C49E" w14:textId="77777777">
+      <w:tr w:rsidR="00F44475" w:rsidRPr="00301D6C" w14:paraId="4065C49E" w14:textId="77777777" w:rsidTr="41F89FE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidRDefault="00F44475" w14:paraId="0A1FC258" w14:textId="77777777">
+          <w:p w14:paraId="0A1FC258" w14:textId="77777777" w:rsidR="00F44475" w:rsidRPr="00301D6C" w:rsidRDefault="00F44475">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Starting points to help you think about your career:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidP="0038097E" w:rsidRDefault="1528CFB6" w14:paraId="7F6F6D2D" w14:textId="34FEA832">
+          <w:p w14:paraId="7F6F6D2D" w14:textId="34FEA832" w:rsidR="00F44475" w:rsidRPr="00301D6C" w:rsidRDefault="1528CFB6" w:rsidP="0038097E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Where would you like to see your career heading</w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="00492A62">
+            <w:r w:rsidR="00492A62" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidP="0038097E" w:rsidRDefault="00F44475" w14:paraId="70BC54ED" w14:textId="79736CB6">
+          <w:p w14:paraId="70BC54ED" w14:textId="79736CB6" w:rsidR="00F44475" w:rsidRPr="00301D6C" w:rsidRDefault="00F44475" w:rsidP="0038097E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>What skills or experiences would help you move forward?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="0038097E" w:rsidP="0038097E" w:rsidRDefault="00E81357" w14:paraId="138E25D8" w14:textId="2361BA55">
+          <w:p w14:paraId="138E25D8" w14:textId="2361BA55" w:rsidR="0038097E" w:rsidRPr="00301D6C" w:rsidRDefault="00E81357" w:rsidP="0038097E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">As part of our commitment to </w:t>
             </w:r>
             <w:hyperlink r:id="rId18">
               <w:r w:rsidRPr="00301D6C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>the Concordat to Support the Career Development of Researchers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>, the University gives encourages all research staff to use 10 days per year for professional and career development. How have you used/will you use your 10 days this yea</w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="00301D6C">
+            <w:r w:rsidR="00301D6C" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidP="0038097E" w:rsidRDefault="0038097E" w14:paraId="0412F26D" w14:textId="537E8F4D">
+          <w:p w14:paraId="0412F26D" w14:textId="537E8F4D" w:rsidR="00F44475" w:rsidRPr="00301D6C" w:rsidRDefault="0038097E" w:rsidP="0038097E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="661AD971">
+            <w:r w:rsidR="661AD971" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>re there roles or areas you’re curious to explore</w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="377A755A">
+            <w:r w:rsidR="377A755A" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> inside or outside academia</w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="661AD971">
+            <w:r w:rsidR="661AD971" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidP="0038097E" w:rsidRDefault="00F44475" w14:paraId="22A9FCD4" w14:textId="015BF6D3">
+          <w:p w14:paraId="22A9FCD4" w14:textId="015BF6D3" w:rsidR="00F44475" w:rsidRPr="00301D6C" w:rsidRDefault="00F44475" w:rsidP="0038097E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>What kind of development opportunities would be most useful to you?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidP="0038097E" w:rsidRDefault="00F44475" w14:paraId="000C0222" w14:textId="0A1A8F33">
+          <w:p w14:paraId="000C0222" w14:textId="0A1A8F33" w:rsidR="00F44475" w:rsidRPr="00301D6C" w:rsidRDefault="00F44475" w:rsidP="0038097E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Is your current role helping you grow in the direction you want?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="22A141D6" w:rsidP="0038097E" w:rsidRDefault="22A141D6" w14:paraId="574EDB5A" w14:textId="3ABD82A9">
+          <w:p w14:paraId="574EDB5A" w14:textId="3ABD82A9" w:rsidR="22A141D6" w:rsidRPr="00301D6C" w:rsidRDefault="22A141D6" w:rsidP="0038097E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>What support do you need to secure your next role?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidP="0038097E" w:rsidRDefault="00F44475" w14:paraId="67BA7BC9" w14:textId="4C7A8FE8">
+          <w:p w14:paraId="67BA7BC9" w14:textId="4C7A8FE8" w:rsidR="00F44475" w:rsidRPr="00301D6C" w:rsidRDefault="00F44475" w:rsidP="0038097E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3048"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>What opportunities are there at the University of Manchester to progress your career aims?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidP="0038097E" w:rsidRDefault="00F44475" w14:paraId="782BB904" w14:textId="77777777">
+          <w:p w14:paraId="782BB904" w14:textId="77777777" w:rsidR="00F44475" w:rsidRPr="00301D6C" w:rsidRDefault="00F44475" w:rsidP="0038097E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3048"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Don’t forget: </w:t>
             </w:r>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>keep track of what steps you’re taking to move forward</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidTr="41F89FE2" w14:paraId="0A69F39B" w14:textId="77777777">
+      <w:tr w:rsidR="00F44475" w:rsidRPr="00301D6C" w14:paraId="0A69F39B" w14:textId="77777777" w:rsidTr="41F89FE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2342" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidRDefault="00F44475" w14:paraId="1B34A61C" w14:textId="77777777">
+          <w:p w14:paraId="1B34A61C" w14:textId="77777777" w:rsidR="00F44475" w:rsidRPr="00301D6C" w:rsidRDefault="00F44475">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Date of conversation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11606" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidRDefault="00F44475" w14:paraId="4DD5494D" w14:textId="77777777">
+          <w:p w14:paraId="4DD5494D" w14:textId="77777777" w:rsidR="00F44475" w:rsidRPr="00301D6C" w:rsidRDefault="00F44475">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidTr="41F89FE2" w14:paraId="4B1385CA" w14:textId="77777777">
+      <w:tr w:rsidR="00F44475" w:rsidRPr="00301D6C" w14:paraId="4B1385CA" w14:textId="77777777" w:rsidTr="41F89FE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidRDefault="00F44475" w14:paraId="1DB3329D" w14:textId="07BF0635">
-[...62 lines deleted...]
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00F44475" w:rsidRDefault="00F44475" w14:paraId="2A9FAF44" w14:textId="77777777">
+          <w:p w14:paraId="1DB3329D" w14:textId="07BF0635" w:rsidR="00F44475" w:rsidRPr="00301D6C" w:rsidRDefault="00F44475">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EA97870" w14:textId="77777777" w:rsidR="00F44475" w:rsidRPr="00301D6C" w:rsidRDefault="00F44475">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="467E64DC" w14:textId="77777777" w:rsidR="00F44475" w:rsidRPr="00301D6C" w:rsidRDefault="00F44475">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79F035A4" w14:textId="77777777" w:rsidR="00F44475" w:rsidRPr="00301D6C" w:rsidRDefault="00F44475">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F46E019" w14:textId="77777777" w:rsidR="00F44475" w:rsidRPr="00301D6C" w:rsidRDefault="00F44475">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D0FDAF4" w14:textId="77777777" w:rsidR="00F44475" w:rsidRPr="00301D6C" w:rsidRDefault="00F44475">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="544F7B23" w14:textId="77777777" w:rsidR="00F44475" w:rsidRPr="00301D6C" w:rsidRDefault="00F44475">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22DFEC72" w14:textId="77777777" w:rsidR="00F44475" w:rsidRPr="00301D6C" w:rsidRDefault="00F44475">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="037E9827" w14:textId="77777777" w:rsidR="00F44475" w:rsidRPr="00301D6C" w:rsidRDefault="00F44475">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A9FAF44" w14:textId="77777777" w:rsidR="00F44475" w:rsidRPr="00301D6C" w:rsidRDefault="00F44475">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00301D6C" w:rsidR="00A82333" w:rsidTr="41F89FE2" w14:paraId="5689BB4D" w14:textId="77777777">
+      <w:tr w:rsidR="00A82333" w:rsidRPr="00301D6C" w14:paraId="5689BB4D" w14:textId="77777777" w:rsidTr="41F89FE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="36639E" w:themeFill="accent1"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00A82333" w:rsidP="00A82333" w:rsidRDefault="00A240CD" w14:paraId="02FA4730" w14:textId="217E4D0D">
+          <w:p w14:paraId="02FA4730" w14:textId="217E4D0D" w:rsidR="00A82333" w:rsidRPr="00301D6C" w:rsidRDefault="00A240CD" w:rsidP="00A82333">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Talent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00301D6C" w:rsidR="00A82333" w:rsidTr="41F89FE2" w14:paraId="32FE8822" w14:textId="77777777">
+      <w:tr w:rsidR="00A82333" w:rsidRPr="00301D6C" w14:paraId="32FE8822" w14:textId="77777777" w:rsidTr="41F89FE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00AF01FE" w:rsidP="0000297D" w:rsidRDefault="00D672DC" w14:paraId="27FF9E73" w14:textId="007A7D5F">
+          <w:p w14:paraId="27FF9E73" w14:textId="007A7D5F" w:rsidR="00AF01FE" w:rsidRPr="00301D6C" w:rsidRDefault="00D672DC" w:rsidP="0000297D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Starting points to help you think about </w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="007107B9">
+            <w:r w:rsidR="007107B9" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>your strengths and skills</w:t>
             </w:r>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00AF01FE" w:rsidP="0000297D" w:rsidRDefault="00AF01FE" w14:paraId="04E4F3D9" w14:textId="69B0FA83">
+          <w:p w14:paraId="04E4F3D9" w14:textId="69B0FA83" w:rsidR="00AF01FE" w:rsidRPr="00301D6C" w:rsidRDefault="00AF01FE" w:rsidP="0000297D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">What feedback have you received </w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="00C52199">
+            <w:r w:rsidR="00C52199" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">from anyone </w:t>
             </w:r>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">since </w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="0023120C">
+            <w:r w:rsidR="0023120C" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>our last conversation?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00612C6D" w:rsidP="0000297D" w:rsidRDefault="00612C6D" w14:paraId="7ED906C2" w14:textId="77777777">
+          <w:p w14:paraId="7ED906C2" w14:textId="77777777" w:rsidR="00612C6D" w:rsidRPr="00301D6C" w:rsidRDefault="00612C6D" w:rsidP="0000297D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Based on the feedback that you have received, what are your strengths?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00AF01FE" w:rsidP="0000297D" w:rsidRDefault="00612C6D" w14:paraId="0C5898BE" w14:textId="35BA95F5">
+          <w:p w14:paraId="0C5898BE" w14:textId="35BA95F5" w:rsidR="00AF01FE" w:rsidRPr="00301D6C" w:rsidRDefault="00612C6D" w:rsidP="0000297D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Based on the feedback you have received, what are your development areas?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00A0183A" w:rsidP="0000297D" w:rsidRDefault="002E2592" w14:paraId="6386684F" w14:textId="762858D6">
+          <w:p w14:paraId="6386684F" w14:textId="762858D6" w:rsidR="00A0183A" w:rsidRPr="00301D6C" w:rsidRDefault="002E2592" w:rsidP="0000297D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>What strengths have you used or developed recently, and how have they made an impact?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="002E2592" w:rsidP="0000297D" w:rsidRDefault="005C0396" w14:paraId="0C275583" w14:textId="69CCABD6">
+          <w:p w14:paraId="0C275583" w14:textId="69CCABD6" w:rsidR="002E2592" w:rsidRPr="00301D6C" w:rsidRDefault="005C0396" w:rsidP="0000297D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Are there areas</w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="00E961F9">
+            <w:r w:rsidR="00E961F9" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> where</w:t>
             </w:r>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> you’d like to </w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="008837EF">
+            <w:r w:rsidR="008837EF" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>learn more</w:t>
             </w:r>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> or explore further?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="005C0396" w:rsidP="0000297D" w:rsidRDefault="005C0396" w14:paraId="73FA023B" w14:textId="78A53AE7">
+          <w:p w14:paraId="73FA023B" w14:textId="78A53AE7" w:rsidR="005C0396" w:rsidRPr="00301D6C" w:rsidRDefault="005C0396" w:rsidP="0000297D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Have you had opportunities </w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="001B3AE2">
+            <w:r w:rsidR="001B3AE2" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">recently </w:t>
             </w:r>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>to take on something new?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="005C0396" w:rsidP="0000297D" w:rsidRDefault="007107B9" w14:paraId="75F3D0BF" w14:textId="77777777">
+          <w:p w14:paraId="75F3D0BF" w14:textId="77777777" w:rsidR="005C0396" w:rsidRPr="00301D6C" w:rsidRDefault="007107B9" w:rsidP="0000297D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>What motivates you in your role?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="007107B9" w:rsidP="0000297D" w:rsidRDefault="007107B9" w14:paraId="18B30FDD" w14:textId="77777777">
+          <w:p w14:paraId="18B30FDD" w14:textId="77777777" w:rsidR="007107B9" w:rsidRPr="00301D6C" w:rsidRDefault="007107B9" w:rsidP="0000297D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Do you feel supported in your development?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00B4314A" w:rsidP="0000297D" w:rsidRDefault="00B4314A" w14:paraId="1A290702" w14:textId="2C4F064F">
+          <w:p w14:paraId="1A290702" w14:textId="2C4F064F" w:rsidR="00B4314A" w:rsidRPr="00301D6C" w:rsidRDefault="00B4314A" w:rsidP="0000297D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Don’t forget: </w:t>
             </w:r>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>to capture</w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="008519BD">
+            <w:r w:rsidR="008519BD" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> your</w:t>
             </w:r>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> strengths and development needs</w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="008519BD">
+            <w:r w:rsidR="008519BD" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> and how you plan to build on them</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00301D6C" w:rsidR="00287438" w:rsidTr="41F89FE2" w14:paraId="1C762864" w14:textId="77777777">
+      <w:tr w:rsidR="00287438" w:rsidRPr="00301D6C" w14:paraId="1C762864" w14:textId="77777777" w:rsidTr="41F89FE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2342" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="0032721E" w:rsidP="00A82333" w:rsidRDefault="0032721E" w14:paraId="0876851B" w14:textId="0357600F">
+          <w:p w14:paraId="0876851B" w14:textId="0357600F" w:rsidR="0032721E" w:rsidRPr="00301D6C" w:rsidRDefault="0032721E" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="00A925F9">
+            <w:r w:rsidR="00A925F9" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> of conversation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11606" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="0032721E" w:rsidP="00A82333" w:rsidRDefault="0032721E" w14:paraId="53E1E760" w14:textId="79CB5486">
+          <w:p w14:paraId="53E1E760" w14:textId="79CB5486" w:rsidR="0032721E" w:rsidRPr="00301D6C" w:rsidRDefault="0032721E" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00301D6C" w:rsidR="0032721E" w:rsidTr="41F89FE2" w14:paraId="4CAE4063" w14:textId="77777777">
+      <w:tr w:rsidR="0032721E" w:rsidRPr="00301D6C" w14:paraId="4CAE4063" w14:textId="77777777" w:rsidTr="41F89FE2">
         <w:trPr>
           <w:trHeight w:val="1056"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="0012001D" w:rsidP="00A82333" w:rsidRDefault="0012001D" w14:paraId="29B25392" w14:textId="77777777">
-[...111 lines deleted...]
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00970E7F" w:rsidP="00A82333" w:rsidRDefault="00970E7F" w14:paraId="512D29ED" w14:textId="5FAFFA89">
+          <w:p w14:paraId="29B25392" w14:textId="77777777" w:rsidR="0012001D" w:rsidRPr="00301D6C" w:rsidRDefault="0012001D" w:rsidP="00A82333">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FC9455F" w14:textId="77777777" w:rsidR="00970E7F" w:rsidRPr="00301D6C" w:rsidRDefault="00970E7F" w:rsidP="00A82333">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57AAEEB1" w14:textId="77777777" w:rsidR="00970E7F" w:rsidRPr="00301D6C" w:rsidRDefault="00970E7F" w:rsidP="00A82333">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A00CF72" w14:textId="77777777" w:rsidR="00970E7F" w:rsidRDefault="00970E7F" w:rsidP="00A82333">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49CB94E0" w14:textId="77777777" w:rsidR="00301D6C" w:rsidRDefault="00301D6C" w:rsidP="00A82333">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B13FE72" w14:textId="77777777" w:rsidR="00301D6C" w:rsidRDefault="00301D6C" w:rsidP="00A82333">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5764D873" w14:textId="77777777" w:rsidR="00301D6C" w:rsidRDefault="00301D6C" w:rsidP="00A82333">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="256E3CBA" w14:textId="77777777" w:rsidR="00301D6C" w:rsidRDefault="00301D6C" w:rsidP="00A82333">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D622864" w14:textId="77777777" w:rsidR="00301D6C" w:rsidRDefault="00301D6C" w:rsidP="00A82333">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6171AFA5" w14:textId="77777777" w:rsidR="00301D6C" w:rsidRDefault="00301D6C" w:rsidP="00A82333">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F8B3C23" w14:textId="77777777" w:rsidR="00301D6C" w:rsidRDefault="00301D6C" w:rsidP="00A82333">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="616A89B5" w14:textId="77777777" w:rsidR="00301D6C" w:rsidRDefault="00301D6C" w:rsidP="00A82333">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46017582" w14:textId="77777777" w:rsidR="00301D6C" w:rsidRDefault="00301D6C" w:rsidP="00A82333">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15B8F575" w14:textId="77777777" w:rsidR="00301D6C" w:rsidRPr="00301D6C" w:rsidRDefault="00301D6C" w:rsidP="00A82333">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E41629E" w14:textId="77777777" w:rsidR="00970E7F" w:rsidRPr="00301D6C" w:rsidRDefault="00970E7F" w:rsidP="00A82333">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17545B80" w14:textId="77777777" w:rsidR="00970E7F" w:rsidRPr="00301D6C" w:rsidRDefault="00970E7F" w:rsidP="00A82333">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="512D29ED" w14:textId="5FAFFA89" w:rsidR="00970E7F" w:rsidRPr="00301D6C" w:rsidRDefault="00970E7F" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00301D6C" w:rsidR="000347D0" w:rsidTr="41F89FE2" w14:paraId="6EC9618B" w14:textId="77777777">
+      <w:tr w:rsidR="000347D0" w:rsidRPr="00301D6C" w14:paraId="6EC9618B" w14:textId="77777777" w:rsidTr="41F89FE2">
         <w:trPr>
           <w:trHeight w:val="209"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="36639E" w:themeFill="accent1"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="000347D0" w:rsidP="0048304B" w:rsidRDefault="000347D0" w14:paraId="3C0389C7" w14:textId="54F75285">
+          <w:p w14:paraId="3C0389C7" w14:textId="54F75285" w:rsidR="000347D0" w:rsidRPr="00301D6C" w:rsidRDefault="000347D0" w:rsidP="0048304B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Review</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00301D6C" w:rsidR="000347D0" w:rsidTr="41F89FE2" w14:paraId="5A0C5E26" w14:textId="77777777">
+      <w:tr w:rsidR="000347D0" w:rsidRPr="00301D6C" w14:paraId="5A0C5E26" w14:textId="77777777" w:rsidTr="41F89FE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="000347D0" w:rsidP="0000297D" w:rsidRDefault="000347D0" w14:paraId="46CC5D94" w14:textId="329F7250">
+          <w:p w14:paraId="46CC5D94" w14:textId="329F7250" w:rsidR="000347D0" w:rsidRPr="00301D6C" w:rsidRDefault="000347D0" w:rsidP="0000297D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Starting points to help with your review conversation:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="000347D0" w:rsidP="0000297D" w:rsidRDefault="000347D0" w14:paraId="7483F8DD" w14:textId="3CA7E38C">
+          <w:p w14:paraId="7483F8DD" w14:textId="3CA7E38C" w:rsidR="000347D0" w:rsidRPr="00301D6C" w:rsidRDefault="000347D0" w:rsidP="0000297D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">How has the past year gone? </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="000347D0" w:rsidP="0000297D" w:rsidRDefault="000347D0" w14:paraId="1F8BC424" w14:textId="3A86859D">
+          <w:p w14:paraId="1F8BC424" w14:textId="3A86859D" w:rsidR="000347D0" w:rsidRPr="00301D6C" w:rsidRDefault="000347D0" w:rsidP="0000297D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">What have been your biggest achievements this year? How did you go about delivering those achievements? </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="000347D0" w:rsidP="0000297D" w:rsidRDefault="000347D0" w14:paraId="4FF05818" w14:textId="5B2CFECA">
+          <w:p w14:paraId="4FF05818" w14:textId="5B2CFECA" w:rsidR="000347D0" w:rsidRPr="00301D6C" w:rsidRDefault="000347D0" w:rsidP="0000297D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>What challenges have you faced? How did you handle them?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="000347D0" w:rsidP="0000297D" w:rsidRDefault="000347D0" w14:paraId="52706157" w14:textId="5707A701">
+          <w:p w14:paraId="52706157" w14:textId="5707A701" w:rsidR="000347D0" w:rsidRPr="00301D6C" w:rsidRDefault="000347D0" w:rsidP="0000297D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>What feedback have you received, and how did you act on it?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="000347D0" w:rsidP="0000297D" w:rsidRDefault="000347D0" w14:paraId="75588420" w14:textId="77777777">
+          <w:p w14:paraId="75588420" w14:textId="77777777" w:rsidR="000347D0" w:rsidRPr="00301D6C" w:rsidRDefault="000347D0" w:rsidP="0000297D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>What would you like to focus on or do differently going forward?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="000347D0" w:rsidP="0000297D" w:rsidRDefault="000347D0" w14:paraId="2F7FEF4E" w14:textId="4A128BAA">
+          <w:p w14:paraId="2F7FEF4E" w14:textId="4A128BAA" w:rsidR="000347D0" w:rsidRPr="00301D6C" w:rsidRDefault="000347D0" w:rsidP="0000297D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>How do you think you have performed for Faculty Research Expectations and against the Promotions Criteria for your grade/role?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00301D6C" w:rsidR="00287438" w:rsidTr="41F89FE2" w14:paraId="42438819" w14:textId="77777777">
+      <w:tr w:rsidR="00287438" w:rsidRPr="00301D6C" w14:paraId="42438819" w14:textId="77777777" w:rsidTr="41F89FE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2342" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="000347D0" w:rsidP="000347D0" w:rsidRDefault="000347D0" w14:paraId="097FF6B4" w14:textId="44E7087F">
+          <w:p w14:paraId="097FF6B4" w14:textId="44E7087F" w:rsidR="000347D0" w:rsidRPr="00301D6C" w:rsidRDefault="000347D0" w:rsidP="000347D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Date of conversation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11606" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="000347D0" w:rsidP="000347D0" w:rsidRDefault="000347D0" w14:paraId="42D00B05" w14:textId="3471B6D6">
+          <w:p w14:paraId="42D00B05" w14:textId="3471B6D6" w:rsidR="000347D0" w:rsidRPr="00301D6C" w:rsidRDefault="000347D0" w:rsidP="000347D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00301D6C" w:rsidR="00CD47E2" w:rsidTr="41F89FE2" w14:paraId="4B25C0B2" w14:textId="77777777">
+      <w:tr w:rsidR="00CD47E2" w:rsidRPr="00301D6C" w14:paraId="4B25C0B2" w14:textId="77777777" w:rsidTr="41F89FE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2342" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00CD47E2" w:rsidP="000347D0" w:rsidRDefault="68DD4242" w14:paraId="5A0803A1" w14:textId="393C83B0">
+          <w:p w14:paraId="5A0803A1" w14:textId="393C83B0" w:rsidR="00CD47E2" w:rsidRPr="00301D6C" w:rsidRDefault="68DD4242" w:rsidP="000347D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Is all </w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="02E17FDC">
+            <w:r w:rsidR="02E17FDC" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>essential</w:t>
             </w:r>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> training complete?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2862" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00CD47E2" w:rsidP="000347D0" w:rsidRDefault="00761670" w14:paraId="57E0ECFD" w14:textId="157B33AF">
+          <w:p w14:paraId="57E0ECFD" w14:textId="157B33AF" w:rsidR="00CD47E2" w:rsidRPr="00301D6C" w:rsidRDefault="00761670" w:rsidP="000347D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="00287438">
+            <w:r w:rsidR="00287438" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>es</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="556" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00CD47E2" w:rsidP="000347D0" w:rsidRDefault="00761670" w14:paraId="6AF087EA" w14:textId="01CBE715">
+          <w:p w14:paraId="6AF087EA" w14:textId="01CBE715" w:rsidR="00CD47E2" w:rsidRPr="00301D6C" w:rsidRDefault="00761670" w:rsidP="000347D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="00287438">
+            <w:r w:rsidR="00287438" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8188" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00CD47E2" w:rsidP="000347D0" w:rsidRDefault="002D40D4" w14:paraId="00800AAA" w14:textId="7CE6B50E">
+          <w:p w14:paraId="00800AAA" w14:textId="7CE6B50E" w:rsidR="00CD47E2" w:rsidRPr="00301D6C" w:rsidRDefault="002D40D4" w:rsidP="000347D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Comments:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00301D6C" w:rsidR="00450861" w:rsidTr="41F89FE2" w14:paraId="47E590CC" w14:textId="77777777">
+      <w:tr w:rsidR="00450861" w:rsidRPr="00301D6C" w14:paraId="47E590CC" w14:textId="77777777" w:rsidTr="41F89FE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2342" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00450861" w:rsidP="000347D0" w:rsidRDefault="00450861" w14:paraId="2F0CDB95" w14:textId="77777777">
+          <w:p w14:paraId="2F0CDB95" w14:textId="77777777" w:rsidR="00450861" w:rsidRPr="00301D6C" w:rsidRDefault="00450861" w:rsidP="000347D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Date of Induction</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00761670" w:rsidP="000347D0" w:rsidRDefault="00761670" w14:paraId="08D82816" w14:textId="674E2F5C">
+          <w:p w14:paraId="08D82816" w14:textId="674E2F5C" w:rsidR="00761670" w:rsidRPr="00301D6C" w:rsidRDefault="00761670" w:rsidP="000347D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Check-in list new colleagues</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2862" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00450861" w:rsidP="000347D0" w:rsidRDefault="00761670" w14:paraId="67869926" w14:textId="5D92F234">
+          <w:p w14:paraId="67869926" w14:textId="5D92F234" w:rsidR="00450861" w:rsidRPr="00301D6C" w:rsidRDefault="00761670" w:rsidP="000347D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="556" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00450861" w:rsidP="000347D0" w:rsidRDefault="00761670" w14:paraId="31AE39BF" w14:textId="0A03D451">
+          <w:p w14:paraId="31AE39BF" w14:textId="0A03D451" w:rsidR="00450861" w:rsidRPr="00301D6C" w:rsidRDefault="00761670" w:rsidP="000347D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8188" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00450861" w:rsidP="000347D0" w:rsidRDefault="00761670" w14:paraId="03EA204B" w14:textId="414E9356">
+          <w:p w14:paraId="03EA204B" w14:textId="414E9356" w:rsidR="00450861" w:rsidRPr="00301D6C" w:rsidRDefault="00761670" w:rsidP="000347D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Comments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00301D6C" w:rsidR="00287438" w:rsidTr="41F89FE2" w14:paraId="18354129" w14:textId="77777777">
+      <w:tr w:rsidR="00287438" w:rsidRPr="00301D6C" w14:paraId="18354129" w14:textId="77777777" w:rsidTr="41F89FE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2342" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00287438" w:rsidP="000347D0" w:rsidRDefault="002E51F2" w14:paraId="5644B34E" w14:textId="42A0D0A2">
+          <w:p w14:paraId="5644B34E" w14:textId="42A0D0A2" w:rsidR="00287438" w:rsidRPr="00301D6C" w:rsidRDefault="002E51F2" w:rsidP="000347D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Register of interest</w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="00BE6F86">
+            <w:r w:rsidR="00BE6F86" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="00287438">
+            <w:r w:rsidR="00287438" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>declared?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2862" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00287438" w:rsidP="000347D0" w:rsidRDefault="00287438" w14:paraId="107D8AE7" w14:textId="12011C69">
+          <w:p w14:paraId="107D8AE7" w14:textId="12011C69" w:rsidR="00287438" w:rsidRPr="00301D6C" w:rsidRDefault="00287438" w:rsidP="000347D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="556" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00287438" w:rsidP="000347D0" w:rsidRDefault="00761670" w14:paraId="3B4688C0" w14:textId="2123F101">
+          <w:p w14:paraId="3B4688C0" w14:textId="2123F101" w:rsidR="00287438" w:rsidRPr="00301D6C" w:rsidRDefault="00761670" w:rsidP="000347D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidRPr="00301D6C" w:rsidR="00287438">
+            <w:r w:rsidR="00287438" w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="797" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00287438" w:rsidP="000347D0" w:rsidRDefault="00287438" w14:paraId="066AF091" w14:textId="77777777">
+          <w:p w14:paraId="066AF091" w14:textId="77777777" w:rsidR="00287438" w:rsidRPr="00301D6C" w:rsidRDefault="00287438" w:rsidP="000347D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">n/a </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7391" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00287438" w:rsidP="000347D0" w:rsidRDefault="00287438" w14:paraId="249F8EC7" w14:textId="0FFA0A54">
+          <w:p w14:paraId="249F8EC7" w14:textId="0FFA0A54" w:rsidR="00287438" w:rsidRPr="00301D6C" w:rsidRDefault="00287438" w:rsidP="000347D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00301D6C" w:rsidR="000347D0" w:rsidTr="41F89FE2" w14:paraId="693F0D66" w14:textId="77777777">
+      <w:tr w:rsidR="000347D0" w:rsidRPr="00301D6C" w14:paraId="693F0D66" w14:textId="77777777" w:rsidTr="41F89FE2">
         <w:trPr>
           <w:trHeight w:val="1128"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="000347D0" w:rsidP="000347D0" w:rsidRDefault="00DF5DCC" w14:paraId="2B25DFB8" w14:textId="56BFC116">
+          <w:p w14:paraId="2B25DFB8" w14:textId="56BFC116" w:rsidR="000347D0" w:rsidRPr="00301D6C" w:rsidRDefault="00DF5DCC" w:rsidP="000347D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Research</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00C51B3A" w:rsidP="000347D0" w:rsidRDefault="00C51B3A" w14:paraId="2E29962C" w14:textId="77777777">
-[...44 lines deleted...]
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00C51B3A" w:rsidP="000347D0" w:rsidRDefault="00C51B3A" w14:paraId="669E7D70" w14:textId="4F8A2E7F">
+          <w:p w14:paraId="2E29962C" w14:textId="77777777" w:rsidR="00C51B3A" w:rsidRPr="00301D6C" w:rsidRDefault="00C51B3A" w:rsidP="000347D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F9B2C82" w14:textId="77777777" w:rsidR="00C51B3A" w:rsidRPr="00301D6C" w:rsidRDefault="00C51B3A" w:rsidP="000347D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39309EA2" w14:textId="77777777" w:rsidR="00C51B3A" w:rsidRPr="00301D6C" w:rsidRDefault="00C51B3A" w:rsidP="000347D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2575C5A9" w14:textId="77777777" w:rsidR="00C51B3A" w:rsidRPr="00301D6C" w:rsidRDefault="00C51B3A" w:rsidP="000347D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CA56CF9" w14:textId="77777777" w:rsidR="008A5AD4" w:rsidRPr="00301D6C" w:rsidRDefault="008A5AD4" w:rsidP="000347D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="669E7D70" w14:textId="4F8A2E7F" w:rsidR="00C51B3A" w:rsidRPr="00301D6C" w:rsidRDefault="00C51B3A" w:rsidP="000347D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00301D6C" w:rsidR="000347D0" w:rsidTr="41F89FE2" w14:paraId="05709C24" w14:textId="77777777">
+      <w:tr w:rsidR="000347D0" w:rsidRPr="00301D6C" w14:paraId="05709C24" w14:textId="77777777" w:rsidTr="41F89FE2">
         <w:trPr>
           <w:trHeight w:val="1130"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="000347D0" w:rsidP="000347D0" w:rsidRDefault="00DF5DCC" w14:paraId="04878454" w14:textId="4E416B9F">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="04878454" w14:textId="4E416B9F" w:rsidR="000347D0" w:rsidRPr="00301D6C" w:rsidRDefault="00DF5DCC" w:rsidP="000347D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Other Activities</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00C51B3A" w:rsidP="000347D0" w:rsidRDefault="00C51B3A" w14:paraId="4BF340DC" w14:textId="77777777">
-[...44 lines deleted...]
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00C51B3A" w:rsidP="000347D0" w:rsidRDefault="00C51B3A" w14:paraId="32F1E87C" w14:textId="0BDAF630">
+          <w:p w14:paraId="4BF340DC" w14:textId="77777777" w:rsidR="00C51B3A" w:rsidRPr="00301D6C" w:rsidRDefault="00C51B3A" w:rsidP="000347D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DD35161" w14:textId="77777777" w:rsidR="00C51B3A" w:rsidRPr="00301D6C" w:rsidRDefault="00C51B3A" w:rsidP="000347D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E6443DA" w14:textId="77777777" w:rsidR="00C51B3A" w:rsidRPr="00301D6C" w:rsidRDefault="00C51B3A" w:rsidP="000347D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74D1793F" w14:textId="77777777" w:rsidR="008A5AD4" w:rsidRPr="00301D6C" w:rsidRDefault="008A5AD4" w:rsidP="000347D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="758E6360" w14:textId="77777777" w:rsidR="00C51B3A" w:rsidRPr="00301D6C" w:rsidRDefault="00C51B3A" w:rsidP="000347D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32F1E87C" w14:textId="0BDAF630" w:rsidR="00C51B3A" w:rsidRPr="00301D6C" w:rsidRDefault="00C51B3A" w:rsidP="000347D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00301D6C" w:rsidR="00BE2ECD" w:rsidTr="41F89FE2" w14:paraId="4A576FC6" w14:textId="77777777">
+      <w:tr w:rsidR="00BE2ECD" w:rsidRPr="00301D6C" w14:paraId="4A576FC6" w14:textId="77777777" w:rsidTr="41F89FE2">
         <w:trPr>
           <w:trHeight w:val="1130"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="003362ED" w:rsidR="00BE2ECD" w:rsidP="00BE2ECD" w:rsidRDefault="00BE2ECD" w14:paraId="1767D374" w14:textId="77777777">
+          <w:p w14:paraId="1767D374" w14:textId="77777777" w:rsidR="00BE2ECD" w:rsidRPr="003362ED" w:rsidRDefault="00BE2ECD" w:rsidP="00BE2ECD">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="Tips" w:id="0"/>
+            <w:bookmarkStart w:id="1" w:name="Tips"/>
             <w:r w:rsidRPr="003362ED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Tips:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="0"/>
-          <w:p w:rsidRPr="003362ED" w:rsidR="00BE2ECD" w:rsidP="00BE2ECD" w:rsidRDefault="00BE2ECD" w14:paraId="0527B86D" w14:textId="77777777">
+          <w:bookmarkEnd w:id="1"/>
+          <w:p w14:paraId="0527B86D" w14:textId="77777777" w:rsidR="00BE2ECD" w:rsidRPr="003362ED" w:rsidRDefault="00BE2ECD" w:rsidP="00BE2ECD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003362ED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Use the prompts provided in each section to guide you, they’re there to help generate ideas.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003362ED" w:rsidR="00BE2ECD" w:rsidP="00BE2ECD" w:rsidRDefault="00BE2ECD" w14:paraId="5FDAD250" w14:textId="77777777">
+          <w:p w14:paraId="5FDAD250" w14:textId="77777777" w:rsidR="00BE2ECD" w:rsidRPr="003362ED" w:rsidRDefault="00BE2ECD" w:rsidP="00BE2ECD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003362ED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Be ready to consider options for career development. You may not have </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003362ED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>all of</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="003362ED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> the answers, but can you start to explore aspirations and development routes.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003362ED" w:rsidR="00BE2ECD" w:rsidP="00BE2ECD" w:rsidRDefault="00BE2ECD" w14:paraId="68C3210D" w14:textId="77777777">
+          <w:p w14:paraId="68C3210D" w14:textId="77777777" w:rsidR="00BE2ECD" w:rsidRPr="003362ED" w:rsidRDefault="00BE2ECD" w:rsidP="00BE2ECD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003362ED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Write freely, this is your space to reflect, there are no right or wrong answers. The more detail you include, the more useful your reflections will be.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003362ED" w:rsidR="00BE2ECD" w:rsidP="00BE2ECD" w:rsidRDefault="00BE2ECD" w14:paraId="20D7CF55" w14:textId="77777777">
+          <w:p w14:paraId="20D7CF55" w14:textId="77777777" w:rsidR="00BE2ECD" w:rsidRPr="003362ED" w:rsidRDefault="00BE2ECD" w:rsidP="00BE2ECD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003362ED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Agree on some clear actions and set time to keep the conversation going with check-ins.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003362ED" w:rsidR="00BE2ECD" w:rsidP="00BE2ECD" w:rsidRDefault="00BE2ECD" w14:paraId="1239C108" w14:textId="77777777">
+          <w:p w14:paraId="1239C108" w14:textId="77777777" w:rsidR="00BE2ECD" w:rsidRPr="003362ED" w:rsidRDefault="00BE2ECD" w:rsidP="00BE2ECD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003362ED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Refer back</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="003362ED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> to previous sections when having each conversation, so you can reflect on what you have achieved.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00301D6C" w:rsidR="00BE2ECD" w:rsidP="00BE2ECD" w:rsidRDefault="00BE2ECD" w14:paraId="22199435" w14:textId="4CAEF884">
+          <w:p w14:paraId="22199435" w14:textId="4CAEF884" w:rsidR="00BE2ECD" w:rsidRPr="00301D6C" w:rsidRDefault="00BE2ECD" w:rsidP="00BE2ECD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003362ED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Don’t forget: </w:t>
             </w:r>
             <w:r w:rsidRPr="003362ED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Note down the date the conversation took place in each section. This will help you keep track of your conversations in line with the development cycle</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00301D6C" w:rsidR="00170E11" w:rsidP="00CD0F31" w:rsidRDefault="00170E11" w14:paraId="1D30C70C" w14:textId="77777777">
+    <w:p w14:paraId="1D30C70C" w14:textId="77777777" w:rsidR="00170E11" w:rsidRPr="00301D6C" w:rsidRDefault="00170E11" w:rsidP="00CD0F31">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00301D6C" w:rsidR="00170E11" w:rsidSect="0000297D">
+    <w:sectPr w:rsidR="00170E11" w:rsidRPr="00301D6C" w:rsidSect="0000297D">
       <w:headerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="908" w:right="1440" w:bottom="670" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DB2A3C" w:rsidP="00A925F9" w:rsidRDefault="00DB2A3C" w14:paraId="5F169E44" w14:textId="77777777">
+    <w:p w14:paraId="3088EAC8" w14:textId="77777777" w:rsidR="004F0CE9" w:rsidRDefault="004F0CE9" w:rsidP="00A925F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DB2A3C" w:rsidP="00A925F9" w:rsidRDefault="00DB2A3C" w14:paraId="1B4A7756" w14:textId="77777777">
+    <w:p w14:paraId="197B1090" w14:textId="77777777" w:rsidR="004F0CE9" w:rsidRDefault="004F0CE9" w:rsidP="00A925F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
-    <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4182,84 +4125,85 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS PGothic">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DB2A3C" w:rsidP="00A925F9" w:rsidRDefault="00DB2A3C" w14:paraId="77640CF5" w14:textId="77777777">
+    <w:p w14:paraId="799DD66D" w14:textId="77777777" w:rsidR="004F0CE9" w:rsidRDefault="004F0CE9" w:rsidP="00A925F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DB2A3C" w:rsidP="00A925F9" w:rsidRDefault="00DB2A3C" w14:paraId="6ADD33D4" w14:textId="77777777">
+    <w:p w14:paraId="7B45C945" w14:textId="77777777" w:rsidR="004F0CE9" w:rsidRDefault="004F0CE9" w:rsidP="00A925F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1318336367"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00A925F9" w:rsidRDefault="00A925F9" w14:paraId="603B7A51" w14:textId="05EB4C08">
+      <w:p w14:paraId="603B7A51" w14:textId="05EB4C08" w:rsidR="00A925F9" w:rsidRDefault="00A925F9">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:t xml:space="preserve">Page </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
@@ -4301,1580 +4245,1580 @@
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00A925F9" w:rsidRDefault="00A925F9" w14:paraId="4F930973" w14:textId="77777777">
+  <w:p w14:paraId="4F930973" w14:textId="77777777" w:rsidR="00A925F9" w:rsidRDefault="00A925F9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
-<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence">
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:bookmark int2:bookmarkName="_Int_DdCqnYu3" int2:invalidationBookmarkName="" int2:hashCode="LNdIS8GxX8z/gi" int2:id="eFo9sD6U">
-      <int2:state int2:type="gram" int2:value="Rejected"/>
+      <int2:state int2:value="Rejected" int2:type="gram"/>
     </int2:bookmark>
   </int2:observations>
   <int2:intelligenceSettings/>
+  <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="076A25CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EAE03F60"/>
     <w:lvl w:ilvl="0" w:tplc="249607CC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10E2711A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A0C2BCEE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27A7605E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D1A0EC2"/>
     <w:lvl w:ilvl="0" w:tplc="249607CC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="285D243F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7886356E"/>
     <w:lvl w:ilvl="0" w:tplc="249607CC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F8E1FF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3378DBFE"/>
     <w:lvl w:ilvl="0" w:tplc="249607CC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3563613D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A0CDAB6"/>
     <w:lvl w:ilvl="0" w:tplc="249607CC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35897586"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D5862270"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40656209"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34EA8264"/>
     <w:lvl w:ilvl="0" w:tplc="D17E4982">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8A36BB0C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4A306BAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="5F3E2284">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="6700F2E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="6CFC5E0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="DC066478">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="B69C160C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4AB6BA42">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41756A1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D716F882"/>
     <w:lvl w:ilvl="0" w:tplc="249607CC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="561D70D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="83DE5E2C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64E8DD8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="72242D92"/>
     <w:lvl w:ilvl="0" w:tplc="AAECA410">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="66B6CC80">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="CC987428">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="83D28808">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="35A0A98E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="55EA4C20">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="F1EEE108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="71C88E08">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3EF81D3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77EA9FE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44EA19D4"/>
     <w:lvl w:ilvl="0" w:tplc="3C60A860">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="074093D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="49CED546">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="93F228E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="CE2CFE24">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="64160F40">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="575A97B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="169CC7D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="11E01326">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A5A2A98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="714CF90A"/>
     <w:lvl w:ilvl="0" w:tplc="249607CC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2020156730">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="804202376">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="389309153">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1443303308">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="55517639">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1675645668">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="546839054">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1115170312">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1780101487">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1619336448">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1141191538">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1057237726">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="634603289">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
-[...1 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+  <w:zoom w:percent="70"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A82333"/>
     <w:rsid w:val="0000297D"/>
     <w:rsid w:val="000117FE"/>
@@ -5935,50 +5879,51 @@
     <w:rsid w:val="003529E2"/>
     <w:rsid w:val="00355A20"/>
     <w:rsid w:val="0037753A"/>
     <w:rsid w:val="0038097E"/>
     <w:rsid w:val="0038635A"/>
     <w:rsid w:val="003933C4"/>
     <w:rsid w:val="003A2702"/>
     <w:rsid w:val="003E67DA"/>
     <w:rsid w:val="003E704C"/>
     <w:rsid w:val="00411F87"/>
     <w:rsid w:val="00414AB6"/>
     <w:rsid w:val="00450861"/>
     <w:rsid w:val="00457A46"/>
     <w:rsid w:val="0046615E"/>
     <w:rsid w:val="00473EE8"/>
     <w:rsid w:val="0048304B"/>
     <w:rsid w:val="00483E17"/>
     <w:rsid w:val="00484C00"/>
     <w:rsid w:val="00490CF9"/>
     <w:rsid w:val="00492A62"/>
     <w:rsid w:val="00496F9D"/>
     <w:rsid w:val="004B47E6"/>
     <w:rsid w:val="004D2F5E"/>
     <w:rsid w:val="004E0C0E"/>
     <w:rsid w:val="004E7C11"/>
+    <w:rsid w:val="004F0CE9"/>
     <w:rsid w:val="004F132C"/>
     <w:rsid w:val="004F13C9"/>
     <w:rsid w:val="004F3677"/>
     <w:rsid w:val="00501F11"/>
     <w:rsid w:val="00510012"/>
     <w:rsid w:val="00511F07"/>
     <w:rsid w:val="00517D33"/>
     <w:rsid w:val="00524FED"/>
     <w:rsid w:val="005256BD"/>
     <w:rsid w:val="00525B5C"/>
     <w:rsid w:val="00525B8F"/>
     <w:rsid w:val="005345C1"/>
     <w:rsid w:val="00537B8C"/>
     <w:rsid w:val="00540FA8"/>
     <w:rsid w:val="00562241"/>
     <w:rsid w:val="00587CEE"/>
     <w:rsid w:val="005B63C8"/>
     <w:rsid w:val="005C0396"/>
     <w:rsid w:val="005C7B12"/>
     <w:rsid w:val="005D55C4"/>
     <w:rsid w:val="005E322A"/>
     <w:rsid w:val="005F2A5E"/>
     <w:rsid w:val="00600FE3"/>
     <w:rsid w:val="00604ED7"/>
     <w:rsid w:val="006056B5"/>
@@ -6089,71 +6034,73 @@
     <w:rsid w:val="00C72FD9"/>
     <w:rsid w:val="00C9039E"/>
     <w:rsid w:val="00C952C6"/>
     <w:rsid w:val="00CA7395"/>
     <w:rsid w:val="00CD0F31"/>
     <w:rsid w:val="00CD47E2"/>
     <w:rsid w:val="00CD6B47"/>
     <w:rsid w:val="00CE7614"/>
     <w:rsid w:val="00CF6834"/>
     <w:rsid w:val="00D07B28"/>
     <w:rsid w:val="00D1799A"/>
     <w:rsid w:val="00D21247"/>
     <w:rsid w:val="00D33F50"/>
     <w:rsid w:val="00D3733D"/>
     <w:rsid w:val="00D6195B"/>
     <w:rsid w:val="00D672DC"/>
     <w:rsid w:val="00D97D95"/>
     <w:rsid w:val="00DA31C0"/>
     <w:rsid w:val="00DA703C"/>
     <w:rsid w:val="00DB2A3C"/>
     <w:rsid w:val="00DC07EA"/>
     <w:rsid w:val="00DC1524"/>
     <w:rsid w:val="00DC7283"/>
     <w:rsid w:val="00DD0897"/>
     <w:rsid w:val="00DE1AFF"/>
+    <w:rsid w:val="00DE266B"/>
     <w:rsid w:val="00DE6454"/>
     <w:rsid w:val="00DF3C86"/>
     <w:rsid w:val="00DF5DCC"/>
     <w:rsid w:val="00E01BC1"/>
     <w:rsid w:val="00E03CAA"/>
     <w:rsid w:val="00E114B1"/>
     <w:rsid w:val="00E324DE"/>
     <w:rsid w:val="00E3671D"/>
     <w:rsid w:val="00E42DC3"/>
     <w:rsid w:val="00E55B85"/>
     <w:rsid w:val="00E73A66"/>
     <w:rsid w:val="00E75DFB"/>
     <w:rsid w:val="00E76F22"/>
     <w:rsid w:val="00E81357"/>
     <w:rsid w:val="00E82223"/>
     <w:rsid w:val="00E90C6B"/>
     <w:rsid w:val="00E95EDF"/>
     <w:rsid w:val="00E96144"/>
     <w:rsid w:val="00E961F9"/>
     <w:rsid w:val="00E97281"/>
     <w:rsid w:val="00EB2335"/>
+    <w:rsid w:val="00EB363C"/>
     <w:rsid w:val="00EC26F0"/>
     <w:rsid w:val="00ED26BE"/>
     <w:rsid w:val="00ED2E92"/>
     <w:rsid w:val="00EE409A"/>
     <w:rsid w:val="00EF278B"/>
     <w:rsid w:val="00F054B5"/>
     <w:rsid w:val="00F34A4D"/>
     <w:rsid w:val="00F40B0B"/>
     <w:rsid w:val="00F44475"/>
     <w:rsid w:val="00F8459F"/>
     <w:rsid w:val="00F87EFA"/>
     <w:rsid w:val="00F91210"/>
     <w:rsid w:val="00F931EA"/>
     <w:rsid w:val="00F96CF7"/>
     <w:rsid w:val="00FA4020"/>
     <w:rsid w:val="00FA4972"/>
     <w:rsid w:val="00FB3841"/>
     <w:rsid w:val="00FC72D5"/>
     <w:rsid w:val="00FE3468"/>
     <w:rsid w:val="00FE356B"/>
     <w:rsid w:val="00FE6BE7"/>
     <w:rsid w:val="00FF40A3"/>
     <w:rsid w:val="00FF683F"/>
     <w:rsid w:val="00FF7982"/>
     <w:rsid w:val="0142F029"/>
@@ -6238,131 +6185,131 @@
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="112523C6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{35B92BEC-BD57-46B9-8AF2-8C9A65662439}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6518,52 +6465,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -6630,93 +6577,93 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
@@ -6833,483 +6780,483 @@
       <w:iCs/>
       <w:color w:val="4E3652" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="4E3652" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="7F5986" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="7F5986" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4E3652" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="4E3652" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="7F5986" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="7F5986" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="66486C" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="66486C" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="284A76" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
-        <w:bottom w:val="single" w:color="284A76" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="284A76" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="284A76" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00A82333"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A925F9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A925F9"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A925F9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A925F9"/>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C952C6"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C952C6"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C952C6"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C952C6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C952C6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00316900"/>
     <w:rPr>
       <w:color w:val="FF324B"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
@@ -7440,55 +7387,56 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1954090043">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researcherdevelopmentconcordat.ac.uk/wp-content/uploads/2022/01/Researcher-Development-Concordat_Sept2019-1.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/about/manchester-2035/" TargetMode="External" Id="R431d65edc1af462d" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="Rb2141506f8394eae" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researcherdevelopmentconcordat.ac.uk/wp-content/uploads/2022/01/Researcher-Development-Concordat_Sept2019-1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/about/manchester-2035/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Strategy 2035">
       <a:dk1>
         <a:srgbClr val="281C2A"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="F3F1E8"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="660098"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="36639E"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="FB66F9"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="097570"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="1CBC66"/>
@@ -7741,62 +7689,71 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_activity xmlns="d5db8e26-586c-48f6-b73b-a852ae3003bb" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FD9729D494A78F46A214F5BAB515C29C" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="478bfbe5f921b90cbed014e975eca95e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="d5db8e26-586c-48f6-b73b-a852ae3003bb" xmlns:ns4="d2537838-8f5c-46d2-b00c-ad838dd1c092" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="46a954080495b9f049c1cb97fda81cea" ns3:_="" ns4:_="">
     <xsd:import namespace="d5db8e26-586c-48f6-b73b-a852ae3003bb"/>
     <xsd:import namespace="d2537838-8f5c-46d2-b00c-ad838dd1c092"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -7991,121 +7948,119 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E9D191A-9839-434D-9204-BA74656656C8}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01DC3F62-6C81-4952-87A8-404641D495FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="d5db8e26-586c-48f6-b73b-a852ae3003bb"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E9D191A-9839-434D-9204-BA74656656C8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2BC8BA87-1705-48C3-B555-1D878461993D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38232567-4B1F-4495-96FF-A2705AF8A21B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d5db8e26-586c-48f6-b73b-a852ae3003bb"/>
     <ds:schemaRef ds:uri="d2537838-8f5c-46d2-b00c-ad838dd1c092"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>6</Pages>
+  <Words>883</Words>
+  <Characters>4610</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>288</Lines>
+  <Paragraphs>124</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>5369</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rachel Rolph</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Linda Simmonds</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2026-03-09T22:32:00.0000000Z</lastPrinted>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100FD9729D494A78F46A214F5BAB515C29C</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
     <vt:lpwstr>en</vt:lpwstr>
   </property>
 </Properties>
 </file>