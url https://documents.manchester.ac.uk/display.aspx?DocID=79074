--- v0 (2026-04-15)
+++ v1 (2026-11-07)
@@ -1,44 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="297188BB" w14:textId="3C845BE1" w:rsidR="0000297D" w:rsidRDefault="0000297D">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CC59B2F" wp14:editId="003D9583">
                 <wp:simplePos x="0" y="0"/>
@@ -193,81 +198,91 @@
                               <a:ext cx="1308100" cy="647700"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                           </pic:spPr>
                         </pic:pic>
                         <wps:wsp>
                           <wps:cNvPr id="144871197" name="Text Box 3"/>
                           <wps:cNvSpPr txBox="1"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="1699695" y="462566"/>
                               <a:ext cx="6231113" cy="845124"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln w="6350">
                               <a:noFill/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="507BE81C" w14:textId="4415AB80" w:rsidR="0000297D" w:rsidRPr="00700EC0" w:rsidRDefault="0000297D" w:rsidP="0000297D">
+                              <w:p w14:paraId="507BE81C" w14:textId="0F799CF2" w:rsidR="0000297D" w:rsidRPr="00700EC0" w:rsidRDefault="00C919CE" w:rsidP="0000297D">
                                 <w:pPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:sz w:val="40"/>
                                     <w:szCs w:val="40"/>
                                   </w:rPr>
                                 </w:pPr>
-                                <w:r w:rsidRPr="00700EC0">
+                                <w:r>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:sz w:val="40"/>
                                     <w:szCs w:val="40"/>
                                   </w:rPr>
-                                  <w:t xml:space="preserve">Performing at Manchester – </w:t>
+                                  <w:t>Excelling</w:t>
                                 </w:r>
-                                <w:r>
+                                <w:r w:rsidR="0000297D" w:rsidRPr="00700EC0">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                    <w:b/>
+                                    <w:bCs/>
+                                    <w:sz w:val="40"/>
+                                    <w:szCs w:val="40"/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve"> at Manchester – </w:t>
+                                </w:r>
+                                <w:r w:rsidR="0000297D">
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:sz w:val="40"/>
                                     <w:szCs w:val="40"/>
                                   </w:rPr>
                                   <w:t>my conversation</w:t>
                                 </w:r>
-                                <w:r>
+                                <w:r w:rsidR="0000297D">
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:sz w:val="40"/>
                                     <w:szCs w:val="40"/>
                                   </w:rPr>
                                   <w:br/>
                                   <w:t>(Academic and research roles)</w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                             <a:prstTxWarp prst="textNoShape">
                               <a:avLst/>
                             </a:prstTxWarp>
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
@@ -286,250 +301,260 @@
                   <v:fill opacity="0" color2="#f3f1e8 [3212]" rotate="t" colors="0 #f3f1e8;20972f #f3f1e8" focus="100%" type="gradient"/>
                 </v:rect>
                 <v:group id="Group 4" o:spid="_x0000_s1028" style="position:absolute;left:3872;width:103221;height:25933" coordsize="103220,25933" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/TTXlygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/LasJA&#10;FIb3Bd9hOEJ3dRJto0ZHEdHShRS8gLg7ZI5JMHMmZKZJfPvOotDlz3/jW657U4mWGldaVhCPIhDE&#10;mdUl5wou5/3bDITzyBory6TgSQ7Wq8HLElNtOz5Se/K5CCPsUlRQeF+nUrqsIINuZGvi4N1tY9AH&#10;2eRSN9iFcVPJcRQl0mDJ4aHAmrYFZY/Tj1Hw2WG3mcS79vC4b5+388f39RCTUq/DfrMA4an3/+G/&#10;9pdWME/GSfw+mwaIgBRwQK5+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP9NNeXKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
                   <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                     <v:stroke joinstyle="miter"/>
                     <v:formulas>
                       <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                       <v:f eqn="sum @0 1 0"/>
                       <v:f eqn="sum 0 0 @1"/>
                       <v:f eqn="prod @2 1 2"/>
                       <v:f eqn="prod @3 21600 pixelWidth"/>
                       <v:f eqn="prod @3 21600 pixelHeight"/>
                       <v:f eqn="sum @0 0 1"/>
                       <v:f eqn="prod @6 1 2"/>
                       <v:f eqn="prod @7 21600 pixelWidth"/>
                       <v:f eqn="sum @8 21600 0"/>
                       <v:f eqn="prod @7 21600 pixelHeight"/>
                       <v:f eqn="sum @10 21600 0"/>
                     </v:formulas>
                     <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                     <o:lock v:ext="edit" aspectratio="t"/>
                   </v:shapetype>
                   <v:shape id="Graphic 1" o:spid="_x0000_s1029" type="#_x0000_t75" style="position:absolute;left:76486;width:26734;height:25933;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDT8MDDyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4XfIdlhF6KbkwlptFVRGgRejLa9jpkxySYnY3ZbUzfvlsoeJzvf1abwTSip87VlhXMphEI4sLq&#10;mksFp+PrJAXhPLLGxjIp+CEHm/XoYYWZtjc+UJ/7UoQQdhkqqLxvMyldUZFBN7UtceDOtjPow9mV&#10;Und4C+GmkXEUJdJgzaGhwpZ2FRWX/NsoePm6YL7XTfxRFtf0s0+f3t8SUupxPGyXIDwN/i7+d+91&#10;mD9PonQRL57n8PdTAECufwEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDT8MDDyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
                     <v:imagedata r:id="rId15" o:title="" croptop="14250f" cropright="14250f"/>
                   </v:shape>
-                  <v:shape id="Graphic 2" o:spid="_x0000_s1030" type="#_x0000_t75" style="position:absolute;top:3012;width:13081;height:6477;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDsrx4WygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/RasJA&#10;EHwv9B+OLfStXmKL1JiLFFEQxAfTVHxccmsSmtuLuYumf98rCIV52Z2dmZ10OZpWXKl3jWUF8SQC&#10;QVxa3XCloPjcvLyDcB5ZY2uZFPyQg2X2+JBiou2ND3TNfSWCCbsEFdTed4mUrqzJoJvYjjhwZ9sb&#10;9GHsK6l7vAVz08ppFM2kwYZDQo0drWoqv/PBKNiv9XE67Ithl88KpK/ocjwVqNTz0/ixAOFp9P/H&#10;d/VWh/ff4teAeB7DX6ewAJn9AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOyvHhbKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
+                  <v:shape id="Graphic 2" o:spid="_x0000_s1030" type="#_x0000_t75" style="position:absolute;top:3012;width:13081;height:6477;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCOtII4ywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasMw&#10;ELwH+g9iC70lstNQEidKKIXSQg9tnpDbxtpaptLKWKrj/H0UKBTmsjs7MzuLVe+s6KgNtWcF+SgD&#10;QVx6XXOlYLd9HU5BhIis0XomBRcKsFreDRZYaH/mNXWbWIlkwqFABSbGppAylIYchpFviBP37VuH&#10;MY1tJXWL52TurBxn2ZN0WHNKMNjQi6HyZ/PrFJzWvK9nH+Pj5+RwMV9vR9vZg1Xq4b5/noOI1Mf/&#10;4z/1u07vT/LHhHyWw61TWoBcXgEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCOtII4ywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
                     <v:imagedata r:id="rId16" o:title=""/>
                   </v:shape>
                   <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                     <v:stroke joinstyle="miter"/>
                     <v:path gradientshapeok="t" o:connecttype="rect"/>
                   </v:shapetype>
                   <v:shape id="Text Box 3" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:16996;top:4625;width:62312;height:8451;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD5uiLSyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LS8NA&#10;EL4L/Q/LFLzZTaTYGrst4gM8+Gwr6G2anSbB7GzYnabx37uC4PHjey9Wg2tVTyE2ng3kkwwUcelt&#10;w5WB7eb+bA4qCrLF1jMZ+KYIq+XoZIGF9Ud+o34tlUohHAs0UIt0hdaxrMlhnPiOOHF7HxxKgqHS&#10;NuAxhbtWn2fZhXbYcGqosaObmsqv9cEZaD9ieNxl8tnfVk/y+qIP73f5szGn4+H6CpTQIP/iP/eD&#10;TfOn0/kszy9n8HspYdDLHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD5uiLSyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                     <v:textbox inset="0,0,0,0">
                       <w:txbxContent>
-                        <w:p w14:paraId="507BE81C" w14:textId="4415AB80" w:rsidR="0000297D" w:rsidRPr="00700EC0" w:rsidRDefault="0000297D" w:rsidP="0000297D">
+                        <w:p w14:paraId="507BE81C" w14:textId="0F799CF2" w:rsidR="0000297D" w:rsidRPr="00700EC0" w:rsidRDefault="00C919CE" w:rsidP="0000297D">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="40"/>
                               <w:szCs w:val="40"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00700EC0">
+                          <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="40"/>
                               <w:szCs w:val="40"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">Performing at Manchester – </w:t>
+                            <w:t>Excelling</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidR="0000297D" w:rsidRPr="00700EC0">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:sz w:val="40"/>
+                              <w:szCs w:val="40"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> at Manchester – </w:t>
+                          </w:r>
+                          <w:r w:rsidR="0000297D">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="40"/>
                               <w:szCs w:val="40"/>
                             </w:rPr>
                             <w:t>my conversation</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidR="0000297D">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="40"/>
                               <w:szCs w:val="40"/>
                             </w:rPr>
                             <w:br/>
                             <w:t>(Academic and research roles)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                 </v:group>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="53A14F39" w14:textId="77777777" w:rsidR="0000297D" w:rsidRDefault="0000297D"/>
     <w:p w14:paraId="514EA0CE" w14:textId="77777777" w:rsidR="0000297D" w:rsidRDefault="0000297D"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1906"/>
         <w:gridCol w:w="2954"/>
         <w:gridCol w:w="10"/>
         <w:gridCol w:w="552"/>
         <w:gridCol w:w="801"/>
         <w:gridCol w:w="1337"/>
         <w:gridCol w:w="6388"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00287438" w14:paraId="3E9058AB" w14:textId="77777777" w:rsidTr="008A5AD4">
-[...2 lines deleted...]
-            <w:tcW w:w="1838" w:type="dxa"/>
+      <w:tr w:rsidR="00287438" w14:paraId="3E9058AB" w14:textId="77777777" w:rsidTr="000E4B0A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1906" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="473F8E47" w14:textId="3EBFCA40" w:rsidR="00A82333" w:rsidRPr="0000297D" w:rsidRDefault="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0000297D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12110" w:type="dxa"/>
+            <w:tcW w:w="12042" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="6C42179A" w14:textId="77777777" w:rsidR="00A82333" w:rsidRPr="0000297D" w:rsidRDefault="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="281C2A" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00287438" w14:paraId="5AFF8467" w14:textId="77777777" w:rsidTr="008A5AD4">
-[...2 lines deleted...]
-            <w:tcW w:w="1838" w:type="dxa"/>
+      <w:tr w:rsidR="00287438" w14:paraId="5AFF8467" w14:textId="77777777" w:rsidTr="000E4B0A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1906" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="42A67D59" w14:textId="31587D57" w:rsidR="00A82333" w:rsidRPr="0000297D" w:rsidRDefault="00A925F9">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0000297D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
               <w:t>Job</w:t>
             </w:r>
             <w:r w:rsidRPr="0000297D">
               <w:rPr>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0000297D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12110" w:type="dxa"/>
+            <w:tcW w:w="12042" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="0823A863" w14:textId="77777777" w:rsidR="00A82333" w:rsidRPr="0000297D" w:rsidRDefault="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="281C2A" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00287438" w14:paraId="350FD787" w14:textId="77777777" w:rsidTr="008A5AD4">
-[...2 lines deleted...]
-            <w:tcW w:w="1838" w:type="dxa"/>
+      <w:tr w:rsidR="00287438" w14:paraId="350FD787" w14:textId="77777777" w:rsidTr="000E4B0A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1906" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="1787443A" w14:textId="49779360" w:rsidR="00A82333" w:rsidRPr="0000297D" w:rsidRDefault="00A925F9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0000297D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
               <w:t>Reviewer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12110" w:type="dxa"/>
+            <w:tcW w:w="12042" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="3B51329F" w14:textId="77777777" w:rsidR="00A82333" w:rsidRPr="0000297D" w:rsidRDefault="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="281C2A" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A82333" w14:paraId="47293F9F" w14:textId="77777777" w:rsidTr="6C70C70F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="36639E" w:themeFill="accent1"/>
           </w:tcPr>
           <w:p w14:paraId="7AFC9691" w14:textId="101AD817" w:rsidR="00A82333" w:rsidRPr="00A925F9" w:rsidRDefault="00A82333" w:rsidP="00A82333">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -955,156 +980,156 @@
               <w:t>How will you measure progress and success?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D4F50CC" w14:textId="488184EC" w:rsidR="00A925F9" w:rsidRPr="00A925F9" w:rsidRDefault="00A925F9" w:rsidP="0000297D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00B005CD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Don’t forget: </w:t>
             </w:r>
             <w:r>
               <w:t>to include dates for when you hope to achieve your goals</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00287438" w:rsidRPr="00A82333" w14:paraId="7E7079EF" w14:textId="77777777" w:rsidTr="008A5AD4">
-[...2 lines deleted...]
-            <w:tcW w:w="1838" w:type="dxa"/>
+      <w:tr w:rsidR="00287438" w:rsidRPr="00A82333" w14:paraId="7E7079EF" w14:textId="77777777" w:rsidTr="000E4B0A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1906" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="71F23E08" w14:textId="22D55EB1" w:rsidR="0032721E" w:rsidRPr="00A925F9" w:rsidRDefault="00A925F9" w:rsidP="0032721E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A925F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Date of conversation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12110" w:type="dxa"/>
+            <w:tcW w:w="12042" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="7FCD34D3" w14:textId="4F9067FD" w:rsidR="0032721E" w:rsidRDefault="0032721E" w:rsidP="0032721E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E73A66" w:rsidRPr="00A82333" w14:paraId="77046665" w14:textId="77777777" w:rsidTr="008A5AD4">
+      <w:tr w:rsidR="00E73A66" w:rsidRPr="00A82333" w14:paraId="77046665" w14:textId="77777777" w:rsidTr="000E4B0A">
         <w:trPr>
           <w:trHeight w:val="74"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcW w:w="1906" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="0C5D5D6A" w14:textId="6D77DC76" w:rsidR="0009050A" w:rsidRPr="009408E1" w:rsidRDefault="00754BF2" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:tcW w:w="2964" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="05305203" w14:textId="77777777" w:rsidR="00ED26BE" w:rsidRPr="0034636E" w:rsidRDefault="00ED26BE" w:rsidP="00ED26BE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3048"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0034636E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Performance Objectives</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74D55D2F" w14:textId="43FF7763" w:rsidR="0009050A" w:rsidRPr="00ED26BE" w:rsidRDefault="00ED26BE" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED26BE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Insert more rows as needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1355" w:type="dxa"/>
+            <w:tcW w:w="1353" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="3864BE53" w14:textId="38B336F2" w:rsidR="0009050A" w:rsidRPr="009408E1" w:rsidRDefault="00A219E3" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
             <w:r w:rsidR="00114954">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>hen</w:t>
             </w:r>
             <w:r>
@@ -1139,51 +1164,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="0BE63F83" w14:textId="55EFBCE7" w:rsidR="0009050A" w:rsidRPr="009408E1" w:rsidRDefault="00114954" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Measured by</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6440" w:type="dxa"/>
+            <w:tcW w:w="6388" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="3856DA60" w14:textId="56DBEC0B" w:rsidR="0009050A" w:rsidRPr="009408E1" w:rsidRDefault="00E73A66" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0034636E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Support</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
@@ -1224,80 +1249,79 @@
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>mentoring</w:t>
             </w:r>
             <w:r w:rsidR="00A21BDB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="0034636E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> resources needed?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D6195B" w:rsidRPr="00A82333" w14:paraId="7324ED6F" w14:textId="77777777" w:rsidTr="008A5AD4">
+      <w:tr w:rsidR="00D6195B" w:rsidRPr="00A82333" w14:paraId="7324ED6F" w14:textId="77777777" w:rsidTr="000E4B0A">
         <w:trPr>
           <w:trHeight w:val="69"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1838" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1906" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="49FB20C1" w14:textId="61B50546" w:rsidR="00D6195B" w:rsidRPr="009408E1" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
+          <w:p w14:paraId="49FB20C1" w14:textId="26EB694F" w:rsidR="00D6195B" w:rsidRPr="009408E1" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB0FD9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Teaching / Teaching &amp; Scholarship</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2978" w:type="dxa"/>
+              <w:t xml:space="preserve">Teaching </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2964" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0AFC77C9" w14:textId="286E3578" w:rsidR="00D6195B" w:rsidRPr="00E55B85" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E55B85">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="375B2E2D" w14:textId="77777777" w:rsidR="00D6195B" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
@@ -1313,222 +1337,187 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0EB38CBE" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="42245698" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRPr="009408E1" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1355" w:type="dxa"/>
+            <w:tcW w:w="1353" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="071ACDD4" w14:textId="77777777" w:rsidR="00D6195B" w:rsidRPr="009408E1" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A56F1DE" w14:textId="77777777" w:rsidR="00D6195B" w:rsidRPr="009408E1" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6440" w:type="dxa"/>
+            <w:tcW w:w="6388" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70AE8B5A" w14:textId="1F318655" w:rsidR="00D6195B" w:rsidRPr="009408E1" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D6195B" w:rsidRPr="00A82333" w14:paraId="57610D60" w14:textId="77777777" w:rsidTr="008A5AD4">
+      <w:tr w:rsidR="00580E2B" w14:paraId="5BA17075" w14:textId="77777777" w:rsidTr="000E4B0A">
         <w:trPr>
           <w:trHeight w:val="69"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1838" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:tcW w:w="1906" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="762049A4" w14:textId="77777777" w:rsidR="00580E2B" w:rsidRDefault="00580E2B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Scholarship</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2964" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-[...6 lines deleted...]
-            </w:pPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FB616D5" w14:textId="7E81F880" w:rsidR="00580E2B" w:rsidRDefault="000E4B0A">
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1796C5C5" w14:textId="77777777" w:rsidR="00580E2B" w:rsidRDefault="00580E2B"/>
+          <w:p w14:paraId="0E2DC89F" w14:textId="0A1E582E" w:rsidR="00580E2B" w:rsidRDefault="000E4B0A">
+            <w:r>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72668395" w14:textId="77777777" w:rsidR="00D6195B" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
-[...26 lines deleted...]
-            <w:tcW w:w="1355" w:type="dxa"/>
+          <w:p w14:paraId="0D763C21" w14:textId="77777777" w:rsidR="00580E2B" w:rsidRDefault="00580E2B"/>
+          <w:p w14:paraId="0BED7297" w14:textId="77777777" w:rsidR="00580E2B" w:rsidRDefault="00580E2B"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1353" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-[...7 lines deleted...]
-          </w:p>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F51D1F7" w14:textId="77777777" w:rsidR="00580E2B" w:rsidRDefault="00580E2B"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
-          </w:tcPr>
-[...20 lines deleted...]
-          </w:p>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70F0B2AA" w14:textId="77777777" w:rsidR="00580E2B" w:rsidRDefault="00580E2B"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6388" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D031DF7" w14:textId="77777777" w:rsidR="00580E2B" w:rsidRDefault="00580E2B"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55B85" w:rsidRPr="00A82333" w14:paraId="783C2B8C" w14:textId="77777777" w:rsidTr="008A5AD4">
+      <w:tr w:rsidR="00E55B85" w:rsidRPr="00A82333" w14:paraId="783C2B8C" w14:textId="77777777" w:rsidTr="000E4B0A">
         <w:trPr>
           <w:trHeight w:val="69"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcW w:w="1906" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="40EB30FC" w14:textId="3151B454" w:rsidR="00E55B85" w:rsidRPr="009408E1" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Research</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:tcW w:w="2964" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0EC5372D" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRPr="00E55B85" w:rsidRDefault="00E55B85" w:rsidP="00E55B85">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E55B85">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71D1E21C" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
@@ -1544,214 +1533,214 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1A254765" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="19C2FE2E" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRPr="009408E1" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1355" w:type="dxa"/>
+            <w:tcW w:w="1353" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="689DDAE3" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRPr="009408E1" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AE32ECE" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRPr="009408E1" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6440" w:type="dxa"/>
+            <w:tcW w:w="6388" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="414B139C" w14:textId="5C22DFA9" w:rsidR="00E55B85" w:rsidRPr="009408E1" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55B85" w:rsidRPr="00A82333" w14:paraId="6A610113" w14:textId="77777777" w:rsidTr="008A5AD4">
+      <w:tr w:rsidR="00E55B85" w:rsidRPr="00A82333" w14:paraId="6A610113" w14:textId="77777777" w:rsidTr="000E4B0A">
         <w:trPr>
           <w:trHeight w:val="69"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcW w:w="1906" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0ED6E027" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRPr="009408E1" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:tcW w:w="2964" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4B55F268" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRPr="00E55B85" w:rsidRDefault="00E55B85" w:rsidP="00E55B85">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4819CBD7" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6461F622" w14:textId="77777777" w:rsidR="008A5AD4" w:rsidRPr="009408E1" w:rsidRDefault="008A5AD4" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1355" w:type="dxa"/>
+            <w:tcW w:w="1353" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1D2C5883" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRPr="009408E1" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="494C4B1E" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRPr="009408E1" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6440" w:type="dxa"/>
+            <w:tcW w:w="6388" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="375F9EEF" w14:textId="1404950D" w:rsidR="00E55B85" w:rsidRPr="009408E1" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C5DFA" w:rsidRPr="00A82333" w14:paraId="2CF81B18" w14:textId="77777777" w:rsidTr="008A5AD4">
+      <w:tr w:rsidR="006C5DFA" w:rsidRPr="00A82333" w14:paraId="2CF81B18" w14:textId="77777777" w:rsidTr="000E4B0A">
         <w:trPr>
           <w:trHeight w:val="69"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcW w:w="1906" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="2A48FF6E" w14:textId="086E668F" w:rsidR="006C5DFA" w:rsidRPr="009408E1" w:rsidRDefault="006C5DFA" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD0F31">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Knowledge Exchange &amp; External Engagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:tcW w:w="2964" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5BCEE125" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRPr="00E55B85" w:rsidRDefault="00E55B85" w:rsidP="00E55B85">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E55B85">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="040C9E74" w14:textId="77777777" w:rsidR="006C5DFA" w:rsidRDefault="006C5DFA" w:rsidP="00A82333">
@@ -1767,110 +1756,110 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="463F78CD" w14:textId="77777777" w:rsidR="00D6195B" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4D7BD7C2" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRPr="009408E1" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1355" w:type="dxa"/>
+            <w:tcW w:w="1353" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2310FB2E" w14:textId="77777777" w:rsidR="006C5DFA" w:rsidRPr="009408E1" w:rsidRDefault="006C5DFA" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D80D50C" w14:textId="77777777" w:rsidR="006C5DFA" w:rsidRPr="009408E1" w:rsidRDefault="006C5DFA" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6440" w:type="dxa"/>
+            <w:tcW w:w="6388" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26733655" w14:textId="6555DE96" w:rsidR="006C5DFA" w:rsidRPr="009408E1" w:rsidRDefault="006C5DFA" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C5DFA" w:rsidRPr="00A82333" w14:paraId="7ED852BB" w14:textId="77777777" w:rsidTr="008A5AD4">
+      <w:tr w:rsidR="006C5DFA" w:rsidRPr="00A82333" w14:paraId="7ED852BB" w14:textId="77777777" w:rsidTr="000E4B0A">
         <w:trPr>
           <w:trHeight w:val="69"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcW w:w="1906" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="73A34164" w14:textId="77777777" w:rsidR="006C5DFA" w:rsidRPr="009408E1" w:rsidRDefault="006C5DFA" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:tcW w:w="2964" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="62F13B50" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRPr="00E55B85" w:rsidRDefault="00E55B85" w:rsidP="00E55B85">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="096ED221" w14:textId="77777777" w:rsidR="006C5DFA" w:rsidRDefault="006C5DFA" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -1879,119 +1868,119 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7E5381BB" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5910805A" w14:textId="77777777" w:rsidR="00D6195B" w:rsidRPr="009408E1" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1355" w:type="dxa"/>
+            <w:tcW w:w="1353" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6918F39B" w14:textId="77777777" w:rsidR="006C5DFA" w:rsidRPr="009408E1" w:rsidRDefault="006C5DFA" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D466542" w14:textId="77777777" w:rsidR="006C5DFA" w:rsidRPr="009408E1" w:rsidRDefault="006C5DFA" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6440" w:type="dxa"/>
+            <w:tcW w:w="6388" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="453434BF" w14:textId="7EF40CFD" w:rsidR="006C5DFA" w:rsidRPr="009408E1" w:rsidRDefault="006C5DFA" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D6195B" w:rsidRPr="00A82333" w14:paraId="54F7943B" w14:textId="77777777" w:rsidTr="008A5AD4">
+      <w:tr w:rsidR="00D6195B" w:rsidRPr="00A82333" w14:paraId="54F7943B" w14:textId="77777777" w:rsidTr="000E4B0A">
         <w:trPr>
           <w:trHeight w:val="69"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcW w:w="1906" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="71632AC5" w14:textId="01416FAF" w:rsidR="00D6195B" w:rsidRPr="009408E1" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB0FD9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Service &amp; Leadership</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:tcW w:w="2964" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6F47E8BC" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRPr="00E55B85" w:rsidRDefault="00E55B85" w:rsidP="00E55B85">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E55B85">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20F75DEF" w14:textId="77777777" w:rsidR="00D6195B" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
@@ -2015,110 +2004,110 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0E379E32" w14:textId="77777777" w:rsidR="008A5AD4" w:rsidRDefault="008A5AD4" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="046CC766" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRPr="009408E1" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1355" w:type="dxa"/>
+            <w:tcW w:w="1353" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5C2A4309" w14:textId="77777777" w:rsidR="00D6195B" w:rsidRPr="009408E1" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C5A85D6" w14:textId="77777777" w:rsidR="00D6195B" w:rsidRPr="009408E1" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6440" w:type="dxa"/>
+            <w:tcW w:w="6388" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6607D15C" w14:textId="0C92A8D2" w:rsidR="00D6195B" w:rsidRPr="009408E1" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D6195B" w:rsidRPr="00A82333" w14:paraId="174734B0" w14:textId="77777777" w:rsidTr="008A5AD4">
+      <w:tr w:rsidR="00D6195B" w:rsidRPr="00A82333" w14:paraId="174734B0" w14:textId="77777777" w:rsidTr="000E4B0A">
         <w:trPr>
           <w:trHeight w:val="69"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcW w:w="1906" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="42A76FF8" w14:textId="77777777" w:rsidR="00D6195B" w:rsidRPr="009408E1" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:tcW w:w="2964" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0792609F" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRPr="00E55B85" w:rsidRDefault="00E55B85" w:rsidP="00E55B85">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="157EC5A5" w14:textId="77777777" w:rsidR="00D6195B" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -2127,132 +2116,132 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7BE160FF" w14:textId="77777777" w:rsidR="00D6195B" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2C7F51B0" w14:textId="77777777" w:rsidR="008A5AD4" w:rsidRPr="009408E1" w:rsidRDefault="008A5AD4" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1355" w:type="dxa"/>
+            <w:tcW w:w="1353" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2B6DA98D" w14:textId="77777777" w:rsidR="00D6195B" w:rsidRPr="009408E1" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="290E4D2E" w14:textId="77777777" w:rsidR="00D6195B" w:rsidRPr="009408E1" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6440" w:type="dxa"/>
+            <w:tcW w:w="6388" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38FE8528" w14:textId="5BF0DEFD" w:rsidR="00D6195B" w:rsidRPr="009408E1" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D6195B" w:rsidRPr="00A82333" w14:paraId="6AA8A0F4" w14:textId="77777777" w:rsidTr="008A5AD4">
+      <w:tr w:rsidR="00D6195B" w:rsidRPr="00A82333" w14:paraId="6AA8A0F4" w14:textId="77777777" w:rsidTr="000E4B0A">
         <w:trPr>
           <w:trHeight w:val="69"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcW w:w="1906" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="6E4CA8B8" w14:textId="7FFE0BC8" w:rsidR="00D6195B" w:rsidRPr="009408E1" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD0F31">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Social Responsibility, includi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD0F31">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>g EDI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:tcW w:w="2964" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6DC3789A" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRPr="00E55B85" w:rsidRDefault="00E55B85" w:rsidP="00E55B85">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E55B85">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BE53D9F" w14:textId="77777777" w:rsidR="00D6195B" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
@@ -2268,110 +2257,110 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7B926849" w14:textId="77777777" w:rsidR="00D6195B" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0DF17AE8" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRPr="009408E1" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1355" w:type="dxa"/>
+            <w:tcW w:w="1353" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0404C4AA" w14:textId="77777777" w:rsidR="00D6195B" w:rsidRPr="009408E1" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45F971F1" w14:textId="77777777" w:rsidR="00D6195B" w:rsidRPr="009408E1" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6440" w:type="dxa"/>
+            <w:tcW w:w="6388" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21BCFFA8" w14:textId="67DEED90" w:rsidR="00D6195B" w:rsidRPr="009408E1" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D6195B" w:rsidRPr="00A82333" w14:paraId="6F5156F9" w14:textId="77777777" w:rsidTr="008A5AD4">
+      <w:tr w:rsidR="00D6195B" w:rsidRPr="00A82333" w14:paraId="6F5156F9" w14:textId="77777777" w:rsidTr="000E4B0A">
         <w:trPr>
           <w:trHeight w:val="69"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcW w:w="1906" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1EE6720D" w14:textId="77777777" w:rsidR="00D6195B" w:rsidRPr="009408E1" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:tcW w:w="2964" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1E301AB1" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRPr="00E55B85" w:rsidRDefault="00E55B85" w:rsidP="00E55B85">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42694E4E" w14:textId="77777777" w:rsidR="00D6195B" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -2380,78 +2369,78 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="339E3552" w14:textId="77777777" w:rsidR="00E55B85" w:rsidRDefault="00E55B85" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="09B21D8A" w14:textId="77777777" w:rsidR="00D6195B" w:rsidRPr="009408E1" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1355" w:type="dxa"/>
+            <w:tcW w:w="1353" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1123EF2F" w14:textId="77777777" w:rsidR="00D6195B" w:rsidRPr="009408E1" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A9B8C75" w14:textId="77777777" w:rsidR="00D6195B" w:rsidRPr="009408E1" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6440" w:type="dxa"/>
+            <w:tcW w:w="6388" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62339112" w14:textId="693E87A3" w:rsidR="00D6195B" w:rsidRPr="009408E1" w:rsidRDefault="00D6195B" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F44475" w:rsidRPr="00A240CD" w14:paraId="1E464DB4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="36639E" w:themeFill="accent1"/>
           </w:tcPr>
           <w:p w14:paraId="027A060A" w14:textId="77777777" w:rsidR="00F44475" w:rsidRPr="00A240CD" w:rsidRDefault="00F44475">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
@@ -2620,75 +2609,75 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00600FE3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Don’t forget: </w:t>
             </w:r>
             <w:r w:rsidRPr="000B6FC1">
               <w:t>to</w:t>
             </w:r>
             <w:r w:rsidRPr="00600FE3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00253406">
               <w:t>keep track of what steps you’re taking to move forward</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F44475" w14:paraId="0A69F39B" w14:textId="77777777" w:rsidTr="008A5AD4">
-[...2 lines deleted...]
-            <w:tcW w:w="1838" w:type="dxa"/>
+      <w:tr w:rsidR="00F44475" w14:paraId="0A69F39B" w14:textId="77777777" w:rsidTr="000E4B0A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1906" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="1B34A61C" w14:textId="77777777" w:rsidR="00F44475" w:rsidRPr="00A925F9" w:rsidRDefault="00F44475">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A925F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Date of conversation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12110" w:type="dxa"/>
+            <w:tcW w:w="12042" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="4DD5494D" w14:textId="77777777" w:rsidR="00F44475" w:rsidRDefault="00F44475"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F44475" w14:paraId="4B1385CA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="1DB3329D" w14:textId="77777777" w:rsidR="00F44475" w:rsidRDefault="00F44475"/>
           <w:p w14:paraId="7EA97870" w14:textId="77777777" w:rsidR="00F44475" w:rsidRDefault="00F44475"/>
           <w:p w14:paraId="467E64DC" w14:textId="77777777" w:rsidR="00F44475" w:rsidRDefault="00F44475"/>
           <w:p w14:paraId="79F035A4" w14:textId="77777777" w:rsidR="00F44475" w:rsidRDefault="00F44475"/>
           <w:p w14:paraId="0F46E019" w14:textId="77777777" w:rsidR="00F44475" w:rsidRDefault="00F44475"/>
           <w:p w14:paraId="2D0FDAF4" w14:textId="77777777" w:rsidR="00F44475" w:rsidRDefault="00F44475"/>
           <w:p w14:paraId="544F7B23" w14:textId="77777777" w:rsidR="00F44475" w:rsidRDefault="00F44475"/>
           <w:p w14:paraId="0833C5E9" w14:textId="77777777" w:rsidR="00F44475" w:rsidRDefault="00F44475"/>
           <w:p w14:paraId="453C271A" w14:textId="77777777" w:rsidR="00F44475" w:rsidRDefault="00F44475"/>
           <w:p w14:paraId="2FB4F7C6" w14:textId="77777777" w:rsidR="00F44475" w:rsidRDefault="00F44475"/>
           <w:p w14:paraId="4C922CEA" w14:textId="77777777" w:rsidR="00F44475" w:rsidRDefault="00F44475"/>
           <w:p w14:paraId="1ED1D983" w14:textId="77777777" w:rsidR="00F44475" w:rsidRDefault="00F44475"/>
           <w:p w14:paraId="73923B85" w14:textId="77777777" w:rsidR="00F44475" w:rsidRDefault="00F44475"/>
           <w:p w14:paraId="4C0261B7" w14:textId="77777777" w:rsidR="00F44475" w:rsidRDefault="00F44475"/>
@@ -2912,117 +2901,129 @@
             </w:r>
             <w:r>
               <w:t>to c</w:t>
             </w:r>
             <w:r w:rsidRPr="00B4314A">
               <w:t>apture</w:t>
             </w:r>
             <w:r w:rsidR="008519BD">
               <w:t xml:space="preserve"> your</w:t>
             </w:r>
             <w:r w:rsidRPr="00B4314A">
               <w:t xml:space="preserve"> strengths</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> and</w:t>
             </w:r>
             <w:r w:rsidRPr="00B4314A">
               <w:t xml:space="preserve"> development needs</w:t>
             </w:r>
             <w:r w:rsidR="008519BD">
               <w:t xml:space="preserve"> and how you plan to build on them</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00287438" w:rsidRPr="00A82333" w14:paraId="1C762864" w14:textId="77777777" w:rsidTr="008A5AD4">
-[...2 lines deleted...]
-            <w:tcW w:w="1838" w:type="dxa"/>
+      <w:tr w:rsidR="00287438" w:rsidRPr="00A82333" w14:paraId="1C762864" w14:textId="77777777" w:rsidTr="000E4B0A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1906" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="0876851B" w14:textId="0357600F" w:rsidR="0032721E" w:rsidRPr="00A925F9" w:rsidRDefault="0032721E" w:rsidP="00A82333">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A925F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
             <w:r w:rsidR="00A925F9" w:rsidRPr="00A925F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> of conversation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12110" w:type="dxa"/>
+            <w:tcW w:w="12042" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="53E1E760" w14:textId="79CB5486" w:rsidR="0032721E" w:rsidRPr="00A82333" w:rsidRDefault="0032721E" w:rsidP="00A82333"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0032721E" w:rsidRPr="00A82333" w14:paraId="4CAE4063" w14:textId="77777777" w:rsidTr="6C70C70F">
         <w:trPr>
           <w:trHeight w:val="1056"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="512D29ED" w14:textId="4E5C7E98" w:rsidR="0012001D" w:rsidRPr="00A82333" w:rsidRDefault="000347D0" w:rsidP="00A82333">
+          <w:p w14:paraId="512D29ED" w14:textId="795E8A59" w:rsidR="0012001D" w:rsidRPr="00A82333" w:rsidRDefault="000347D0" w:rsidP="00A82333">
             <w:r w:rsidRPr="00CD0F31">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Teaching </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB7B3F" w14:paraId="01B31DEC" w14:textId="77777777" w:rsidTr="00DB7B3F">
+        <w:trPr>
+          <w:trHeight w:val="1056"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13948" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="337DF1D4" w14:textId="77777777" w:rsidR="00DB7B3F" w:rsidRDefault="00DB7B3F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">/ </w:t>
-[...6 lines deleted...]
-              <w:t>Teaching &amp; Scholarship</w:t>
+              <w:t>Scholarship</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000347D0" w:rsidRPr="00A82333" w14:paraId="4BE5A65A" w14:textId="77777777" w:rsidTr="6C70C70F">
         <w:trPr>
           <w:trHeight w:val="1053"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="2140BED5" w14:textId="02D51758" w:rsidR="000347D0" w:rsidRDefault="000347D0" w:rsidP="00A82333">
             <w:r w:rsidRPr="00CD0F31">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Research</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000347D0" w:rsidRPr="00A82333" w14:paraId="5BBDF1A3" w14:textId="77777777" w:rsidTr="6C70C70F">
@@ -3209,340 +3210,357 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t>What would you like to focus on or do differently going forward?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F7FEF4E" w14:textId="68E3981A" w:rsidR="000347D0" w:rsidRPr="00A82333" w:rsidRDefault="000347D0" w:rsidP="0000297D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00E97281">
               <w:t>How do you think you have performed for TEF, Faculty Research Expectations and against the Promotions Criteria for your grade/role?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00287438" w:rsidRPr="00A82333" w14:paraId="42438819" w14:textId="77777777" w:rsidTr="008A5AD4">
-[...2 lines deleted...]
-            <w:tcW w:w="1838" w:type="dxa"/>
+      <w:tr w:rsidR="00287438" w:rsidRPr="00A82333" w14:paraId="42438819" w14:textId="77777777" w:rsidTr="000E4B0A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1906" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="097FF6B4" w14:textId="44E7087F" w:rsidR="000347D0" w:rsidRPr="00A925F9" w:rsidRDefault="000347D0" w:rsidP="000347D0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A925F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Date of conversation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12110" w:type="dxa"/>
+            <w:tcW w:w="12042" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="42D00B05" w14:textId="3471B6D6" w:rsidR="000347D0" w:rsidRPr="00A82333" w:rsidRDefault="000347D0" w:rsidP="000347D0">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD47E2" w:rsidRPr="00A82333" w14:paraId="4B25C0B2" w14:textId="77777777" w:rsidTr="008A5AD4">
-[...2 lines deleted...]
-            <w:tcW w:w="1838" w:type="dxa"/>
+      <w:tr w:rsidR="00CD47E2" w:rsidRPr="00A82333" w14:paraId="4B25C0B2" w14:textId="77777777" w:rsidTr="000E4B0A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1906" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="5A0803A1" w14:textId="393C83B0" w:rsidR="00CD47E2" w:rsidRPr="00A925F9" w:rsidRDefault="00CD47E2" w:rsidP="000347D0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Is all </w:t>
             </w:r>
             <w:r w:rsidR="004E7C11">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>essential</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> training complete?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2968" w:type="dxa"/>
+            <w:tcW w:w="2954" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57E0ECFD" w14:textId="47D0DDD9" w:rsidR="00CD47E2" w:rsidRPr="00A82333" w:rsidRDefault="00287438" w:rsidP="000347D0">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00287438">
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="563" w:type="dxa"/>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6AF087EA" w14:textId="03992095" w:rsidR="00CD47E2" w:rsidRPr="00A82333" w:rsidRDefault="00287438" w:rsidP="000347D0">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00287438">
               <w:t>no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8579" w:type="dxa"/>
+            <w:tcW w:w="8526" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="00800AAA" w14:textId="7CE6B50E" w:rsidR="00CD47E2" w:rsidRPr="002D40D4" w:rsidRDefault="002D40D4" w:rsidP="000347D0">
             <w:r>
               <w:t>Comments:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00287438" w:rsidRPr="00A82333" w14:paraId="18354129" w14:textId="77777777" w:rsidTr="008A5AD4">
-[...2 lines deleted...]
-            <w:tcW w:w="1838" w:type="dxa"/>
+      <w:tr w:rsidR="00287438" w:rsidRPr="00A82333" w14:paraId="18354129" w14:textId="77777777" w:rsidTr="000E4B0A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1906" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="5644B34E" w14:textId="42A0D0A2" w:rsidR="00287438" w:rsidRPr="00A925F9" w:rsidRDefault="002E51F2" w:rsidP="000347D0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Register of interest</w:t>
             </w:r>
             <w:r w:rsidR="00BE6F86">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00287438">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>declared?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2968" w:type="dxa"/>
+            <w:tcW w:w="2954" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="107D8AE7" w14:textId="12011C69" w:rsidR="00287438" w:rsidRPr="00A82333" w:rsidRDefault="00287438" w:rsidP="000347D0">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00287438">
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="563" w:type="dxa"/>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3B4688C0" w14:textId="617F60D8" w:rsidR="00287438" w:rsidRPr="00A82333" w:rsidRDefault="00287438" w:rsidP="000347D0">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00287438">
               <w:t>no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="066AF091" w14:textId="77777777" w:rsidR="00287438" w:rsidRPr="00287438" w:rsidRDefault="00287438" w:rsidP="000347D0">
             <w:r w:rsidRPr="00287438">
               <w:t>n/a</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7777" w:type="dxa"/>
+            <w:tcW w:w="7725" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="249F8EC7" w14:textId="0FFA0A54" w:rsidR="00287438" w:rsidRPr="00287438" w:rsidRDefault="00287438" w:rsidP="000347D0"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000347D0" w:rsidRPr="00A82333" w14:paraId="1C97D834" w14:textId="77777777" w:rsidTr="6C70C70F">
         <w:trPr>
           <w:trHeight w:val="996"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="23AC64E4" w14:textId="77777777" w:rsidR="000347D0" w:rsidRDefault="000347D0" w:rsidP="000347D0">
+          <w:p w14:paraId="23AC64E4" w14:textId="29854B97" w:rsidR="000347D0" w:rsidRDefault="000347D0" w:rsidP="000347D0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD0F31">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Teaching </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="565853F4" w14:textId="77777777" w:rsidR="00C51B3A" w:rsidRDefault="00C51B3A" w:rsidP="000347D0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F7A6CD7" w14:textId="77777777" w:rsidR="00C51B3A" w:rsidRDefault="00C51B3A" w:rsidP="000347D0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01395553" w14:textId="77777777" w:rsidR="00C51B3A" w:rsidRDefault="00C51B3A" w:rsidP="000347D0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60F020AC" w14:textId="77777777" w:rsidR="00C51B3A" w:rsidRDefault="00C51B3A" w:rsidP="000347D0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01C924DD" w14:textId="08114BEA" w:rsidR="00C51B3A" w:rsidRPr="00CD0F31" w:rsidRDefault="00C51B3A" w:rsidP="000347D0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00770BDF" w14:paraId="6221F8BF" w14:textId="77777777" w:rsidTr="00770BDF">
+        <w:trPr>
+          <w:trHeight w:val="996"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13948" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73FF84AE" w14:textId="77777777" w:rsidR="00770BDF" w:rsidRDefault="00770BDF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">/ </w:t>
-[...48 lines deleted...]
-          </w:p>
+              <w:t>Scholarship</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C91F7D4" w14:textId="77777777" w:rsidR="00770BDF" w:rsidRDefault="00770BDF"/>
+          <w:p w14:paraId="76DD5A27" w14:textId="77777777" w:rsidR="00770BDF" w:rsidRDefault="00770BDF"/>
+          <w:p w14:paraId="24D877B7" w14:textId="77777777" w:rsidR="00770BDF" w:rsidRDefault="00770BDF"/>
+          <w:p w14:paraId="1F75708A" w14:textId="77777777" w:rsidR="00770BDF" w:rsidRDefault="00770BDF"/>
+          <w:p w14:paraId="776B156D" w14:textId="77777777" w:rsidR="00770BDF" w:rsidRDefault="00770BDF"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000347D0" w:rsidRPr="00A82333" w14:paraId="2F2D5F47" w14:textId="77777777" w:rsidTr="6C70C70F">
         <w:trPr>
           <w:trHeight w:val="1138"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="75676BD0" w14:textId="77777777" w:rsidR="000347D0" w:rsidRDefault="000347D0" w:rsidP="000347D0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD0F31">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Research</w:t>
             </w:r>
@@ -3811,68 +3829,130 @@
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="758E6360" w14:textId="77777777" w:rsidR="00C51B3A" w:rsidRDefault="00C51B3A" w:rsidP="000347D0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="32F1E87C" w14:textId="0BDAF630" w:rsidR="00C51B3A" w:rsidRPr="00CD0F31" w:rsidRDefault="00C51B3A" w:rsidP="000347D0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00B05925" w14:paraId="6B23BC03" w14:textId="77777777" w:rsidTr="00B05925">
+        <w:trPr>
+          <w:trHeight w:val="1440"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13948" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15AFA7C0" w14:textId="77777777" w:rsidR="00B05925" w:rsidRPr="00957C4E" w:rsidRDefault="00B05925">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="7030A0"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="Tips"/>
+            <w:r w:rsidRPr="00957C4E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
+              <w:t>Manager comments</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EC33A1C" w14:textId="77777777" w:rsidR="00B05925" w:rsidRDefault="00B05925"/>
+          <w:p w14:paraId="7298F0FA" w14:textId="77777777" w:rsidR="00B05925" w:rsidRDefault="00B05925"/>
+          <w:p w14:paraId="7061987C" w14:textId="77777777" w:rsidR="00B05925" w:rsidRDefault="00B05925"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B05925" w14:paraId="5D3BDB05" w14:textId="77777777" w:rsidTr="00B05925">
+        <w:trPr>
+          <w:trHeight w:val="1440"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13948" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4733838F" w14:textId="77777777" w:rsidR="00B05925" w:rsidRPr="00957C4E" w:rsidRDefault="00B05925">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="7030A0"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00957C4E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
+              <w:t>Colleague comments</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E4AE0D0" w14:textId="77777777" w:rsidR="00B05925" w:rsidRDefault="00B05925"/>
+          <w:p w14:paraId="399F5990" w14:textId="77777777" w:rsidR="00B05925" w:rsidRDefault="00B05925"/>
+          <w:p w14:paraId="313BC686" w14:textId="77777777" w:rsidR="00B05925" w:rsidRDefault="00B05925"/>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00BE2ECD" w:rsidRPr="00A82333" w14:paraId="4A576FC6" w14:textId="77777777" w:rsidTr="6C70C70F">
         <w:trPr>
           <w:trHeight w:val="1130"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="1767D374" w14:textId="77777777" w:rsidR="00BE2ECD" w:rsidRPr="0028122B" w:rsidRDefault="00BE2ECD" w:rsidP="00BE2ECD">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="Tips"/>
             <w:r w:rsidRPr="003A2702">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Tips</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="0"/>
           <w:p w14:paraId="0527B86D" w14:textId="77777777" w:rsidR="00BE2ECD" w:rsidRDefault="00BE2ECD" w:rsidP="00BE2ECD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="120"/>
             </w:pPr>
@@ -3961,166 +4041,214 @@
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003529E2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Don’t forget: </w:t>
             </w:r>
             <w:r w:rsidRPr="00682CAD">
               <w:t>Note</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> down the date the conversation took place in each section. This will help you keep track of your conversations in line with the development cycle</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1D30C70C" w14:textId="77777777" w:rsidR="00170E11" w:rsidRDefault="00170E11" w:rsidP="00CD0F31"/>
     <w:sectPr w:rsidR="00170E11" w:rsidSect="0000297D">
-      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="even" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="even" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:headerReference w:type="first" r:id="rId21"/>
+      <w:footerReference w:type="first" r:id="rId22"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="908" w:right="1440" w:bottom="670" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22620279" w14:textId="77777777" w:rsidR="00540FA8" w:rsidRDefault="00540FA8" w:rsidP="00A925F9">
+    <w:p w14:paraId="52613D50" w14:textId="77777777" w:rsidR="00C21192" w:rsidRDefault="00C21192" w:rsidP="00A925F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="642DE689" w14:textId="77777777" w:rsidR="00540FA8" w:rsidRDefault="00540FA8" w:rsidP="00A925F9">
+    <w:p w14:paraId="1E0A9637" w14:textId="77777777" w:rsidR="00C21192" w:rsidRDefault="00C21192" w:rsidP="00A925F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C45FF4A" w14:textId="77777777" w:rsidR="00B05925" w:rsidRDefault="00B05925">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F7F8B3A" w14:textId="77777777" w:rsidR="00B05925" w:rsidRDefault="00B05925">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5CC6599C" w14:textId="77777777" w:rsidR="00B05925" w:rsidRDefault="00B05925">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65AC90D8" w14:textId="77777777" w:rsidR="00540FA8" w:rsidRDefault="00540FA8" w:rsidP="00A925F9">
+    <w:p w14:paraId="331F5BCA" w14:textId="77777777" w:rsidR="00C21192" w:rsidRDefault="00C21192" w:rsidP="00A925F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E970E5B" w14:textId="77777777" w:rsidR="00540FA8" w:rsidRDefault="00540FA8" w:rsidP="00A925F9">
+    <w:p w14:paraId="0D864522" w14:textId="77777777" w:rsidR="00C21192" w:rsidRDefault="00C21192" w:rsidP="00A925F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0DEB242B" w14:textId="77777777" w:rsidR="00B05925" w:rsidRDefault="00B05925">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1318336367"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="603B7A51" w14:textId="05EB4C08" w:rsidR="00A925F9" w:rsidRDefault="00A925F9">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:t xml:space="preserve">Page </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
@@ -4172,50 +4300,60 @@
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4F930973" w14:textId="77777777" w:rsidR="00A925F9" w:rsidRDefault="00A925F9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E813E78" w14:textId="77777777" w:rsidR="00B05925" w:rsidRDefault="00B05925">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="076A25CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EAE03F60"/>
     <w:lvl w:ilvl="0" w:tplc="249607CC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -5448,259 +5586,287 @@
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1675645668">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="546839054">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1115170312">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1780101487">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1619336448">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1141191538">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="70"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A82333"/>
     <w:rsid w:val="0000297D"/>
     <w:rsid w:val="000347D0"/>
     <w:rsid w:val="000369F9"/>
     <w:rsid w:val="00056A5B"/>
     <w:rsid w:val="0005726C"/>
     <w:rsid w:val="0009050A"/>
     <w:rsid w:val="00091D2A"/>
     <w:rsid w:val="000B43A9"/>
     <w:rsid w:val="000B5498"/>
     <w:rsid w:val="000B6FC1"/>
     <w:rsid w:val="000C188B"/>
+    <w:rsid w:val="000E4B0A"/>
+    <w:rsid w:val="000F0BFA"/>
     <w:rsid w:val="00100ECA"/>
     <w:rsid w:val="00110BB9"/>
     <w:rsid w:val="00114954"/>
     <w:rsid w:val="0012001D"/>
     <w:rsid w:val="00147B62"/>
     <w:rsid w:val="00170E11"/>
     <w:rsid w:val="001A2F33"/>
     <w:rsid w:val="001B3AE2"/>
     <w:rsid w:val="001C4DC4"/>
     <w:rsid w:val="001D05E5"/>
     <w:rsid w:val="001E3790"/>
     <w:rsid w:val="0023120C"/>
+    <w:rsid w:val="0024576E"/>
     <w:rsid w:val="00245FC1"/>
     <w:rsid w:val="00253406"/>
     <w:rsid w:val="0028122B"/>
     <w:rsid w:val="00287438"/>
+    <w:rsid w:val="002B0B66"/>
     <w:rsid w:val="002D40D4"/>
     <w:rsid w:val="002E148B"/>
     <w:rsid w:val="002E2592"/>
     <w:rsid w:val="002E51F2"/>
     <w:rsid w:val="00316900"/>
     <w:rsid w:val="0032721E"/>
     <w:rsid w:val="003529E2"/>
+    <w:rsid w:val="00367564"/>
     <w:rsid w:val="003A2702"/>
     <w:rsid w:val="0048304B"/>
     <w:rsid w:val="00490CF9"/>
+    <w:rsid w:val="004B10F4"/>
+    <w:rsid w:val="004C1577"/>
     <w:rsid w:val="004E7C11"/>
     <w:rsid w:val="004F3677"/>
     <w:rsid w:val="00510012"/>
     <w:rsid w:val="00511F07"/>
     <w:rsid w:val="00517D33"/>
     <w:rsid w:val="00524FED"/>
     <w:rsid w:val="005256BD"/>
     <w:rsid w:val="00525B5C"/>
     <w:rsid w:val="005345C1"/>
     <w:rsid w:val="00540FA8"/>
+    <w:rsid w:val="00580E2B"/>
     <w:rsid w:val="005B63C8"/>
     <w:rsid w:val="005C0396"/>
     <w:rsid w:val="005C7B12"/>
     <w:rsid w:val="005D55C4"/>
+    <w:rsid w:val="005E2BB7"/>
     <w:rsid w:val="005E322A"/>
     <w:rsid w:val="005F2A5E"/>
     <w:rsid w:val="00600FE3"/>
     <w:rsid w:val="00604ED7"/>
     <w:rsid w:val="006056B5"/>
     <w:rsid w:val="00612C6D"/>
     <w:rsid w:val="006612E5"/>
     <w:rsid w:val="00665875"/>
     <w:rsid w:val="00665D45"/>
     <w:rsid w:val="00682CAD"/>
     <w:rsid w:val="006C5DFA"/>
     <w:rsid w:val="006E25AE"/>
     <w:rsid w:val="007107B9"/>
     <w:rsid w:val="007114C3"/>
     <w:rsid w:val="00754BF2"/>
     <w:rsid w:val="00765C3F"/>
+    <w:rsid w:val="00770BDF"/>
     <w:rsid w:val="00794C15"/>
     <w:rsid w:val="00795C2E"/>
     <w:rsid w:val="00797C1A"/>
     <w:rsid w:val="007A595E"/>
     <w:rsid w:val="007A7EA4"/>
     <w:rsid w:val="007B1EC8"/>
+    <w:rsid w:val="007B4994"/>
     <w:rsid w:val="007C7632"/>
     <w:rsid w:val="007F0EFB"/>
     <w:rsid w:val="00814F1E"/>
     <w:rsid w:val="008519BD"/>
     <w:rsid w:val="008740F8"/>
     <w:rsid w:val="00881561"/>
     <w:rsid w:val="008837EF"/>
     <w:rsid w:val="008A32DE"/>
+    <w:rsid w:val="008A508E"/>
     <w:rsid w:val="008A5AD4"/>
     <w:rsid w:val="008D6818"/>
     <w:rsid w:val="00911D07"/>
+    <w:rsid w:val="00925BF7"/>
     <w:rsid w:val="00934C49"/>
     <w:rsid w:val="0093714E"/>
     <w:rsid w:val="009408E1"/>
+    <w:rsid w:val="00957C4E"/>
+    <w:rsid w:val="00966C99"/>
     <w:rsid w:val="009827D3"/>
     <w:rsid w:val="009830E7"/>
     <w:rsid w:val="00985F49"/>
     <w:rsid w:val="009D6D83"/>
     <w:rsid w:val="00A0183A"/>
     <w:rsid w:val="00A1109F"/>
     <w:rsid w:val="00A15487"/>
     <w:rsid w:val="00A16D13"/>
     <w:rsid w:val="00A219E3"/>
     <w:rsid w:val="00A21BDB"/>
     <w:rsid w:val="00A240CD"/>
     <w:rsid w:val="00A6365B"/>
     <w:rsid w:val="00A66D1E"/>
     <w:rsid w:val="00A71DC2"/>
     <w:rsid w:val="00A7309B"/>
     <w:rsid w:val="00A82333"/>
     <w:rsid w:val="00A86774"/>
     <w:rsid w:val="00A925F9"/>
     <w:rsid w:val="00AA4ED5"/>
     <w:rsid w:val="00AA5548"/>
+    <w:rsid w:val="00AB6E9E"/>
     <w:rsid w:val="00AC1AD7"/>
     <w:rsid w:val="00AC3A18"/>
     <w:rsid w:val="00AD3CFB"/>
     <w:rsid w:val="00AD4C2D"/>
     <w:rsid w:val="00AE477A"/>
     <w:rsid w:val="00AF01FE"/>
     <w:rsid w:val="00AF21E1"/>
+    <w:rsid w:val="00B004E7"/>
     <w:rsid w:val="00B005CD"/>
+    <w:rsid w:val="00B03154"/>
     <w:rsid w:val="00B04472"/>
+    <w:rsid w:val="00B05925"/>
     <w:rsid w:val="00B4314A"/>
     <w:rsid w:val="00B5549D"/>
     <w:rsid w:val="00B847D6"/>
     <w:rsid w:val="00BA3E2D"/>
     <w:rsid w:val="00BE2ECD"/>
     <w:rsid w:val="00BE6F86"/>
+    <w:rsid w:val="00C21192"/>
     <w:rsid w:val="00C304BE"/>
     <w:rsid w:val="00C458FC"/>
     <w:rsid w:val="00C50E89"/>
     <w:rsid w:val="00C51B3A"/>
+    <w:rsid w:val="00C522F1"/>
+    <w:rsid w:val="00C76932"/>
+    <w:rsid w:val="00C919CE"/>
     <w:rsid w:val="00C952C6"/>
     <w:rsid w:val="00CD0F31"/>
     <w:rsid w:val="00CD47E2"/>
     <w:rsid w:val="00CD6B47"/>
     <w:rsid w:val="00CE7614"/>
     <w:rsid w:val="00CF6834"/>
     <w:rsid w:val="00D33F50"/>
     <w:rsid w:val="00D6195B"/>
     <w:rsid w:val="00D672DC"/>
+    <w:rsid w:val="00D76E5F"/>
     <w:rsid w:val="00DA31C0"/>
+    <w:rsid w:val="00DB7B3F"/>
     <w:rsid w:val="00DC07EA"/>
+    <w:rsid w:val="00DC2077"/>
     <w:rsid w:val="00DC7283"/>
     <w:rsid w:val="00E3671D"/>
     <w:rsid w:val="00E42DC3"/>
     <w:rsid w:val="00E55B85"/>
     <w:rsid w:val="00E73A66"/>
     <w:rsid w:val="00E961F9"/>
     <w:rsid w:val="00E97281"/>
     <w:rsid w:val="00EB2335"/>
+    <w:rsid w:val="00EB363C"/>
     <w:rsid w:val="00ED26BE"/>
     <w:rsid w:val="00EE409A"/>
     <w:rsid w:val="00EF278B"/>
     <w:rsid w:val="00F054B5"/>
+    <w:rsid w:val="00F30F09"/>
     <w:rsid w:val="00F44475"/>
     <w:rsid w:val="00FA4972"/>
     <w:rsid w:val="00FB3841"/>
     <w:rsid w:val="00FE356B"/>
     <w:rsid w:val="00FE6BE7"/>
     <w:rsid w:val="00FF40A3"/>
     <w:rsid w:val="00FF7982"/>
     <w:rsid w:val="6C70C70F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="112523C6"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{2ECB4F09-B0F6-40F7-9C55-899BEA7A20BE}"/>
+  <w15:docId w15:val="{61E2BC5D-818F-4CF5-88C4-9F3396A090F5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -6741,50 +6907,156 @@
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BE2ECD"/>
     <w:rPr>
       <w:color w:val="F95820" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FF40A3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B05925"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B05925"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="660098" w:themeColor="text2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B05925"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B05925"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B05925"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B05925"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="66486C" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B05925"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="805A87" w:themeColor="text1" w:themeTint="A5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B05925"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="144929975">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="580791637">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -6858,51 +7130,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1954090043">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Strategy 2035">
       <a:dk1>
         <a:srgbClr val="281C2A"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="F3F1E8"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="660098"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="36639E"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="FB66F9"/>
       </a:accent2>
       <a:accent3>
@@ -7163,223 +7435,187 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...22 lines deleted...]
-    <xsd:import namespace="35a2615a-b2e9-49af-a602-70812bb68f25"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FD9729D494A78F46A214F5BAB515C29C" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="478bfbe5f921b90cbed014e975eca95e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="d5db8e26-586c-48f6-b73b-a852ae3003bb" xmlns:ns4="d2537838-8f5c-46d2-b00c-ad838dd1c092" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="46a954080495b9f049c1cb97fda81cea" ns3:_="" ns4:_="">
+    <xsd:import namespace="d5db8e26-586c-48f6-b73b-a852ae3003bb"/>
+    <xsd:import namespace="d2537838-8f5c-46d2-b00c-ad838dd1c092"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
-[...15 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:_activity" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0d9d01df-8dd5-4417-a5aa-eb89111a6566" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d5db8e26-586c-48f6-b73b-a852ae3003bb" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="_activity" ma:index="15" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceSystemTags" ma:index="21" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6d63537c-d192-4dc4-bb87-a5632b1c7687" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
-[...16 lines deleted...]
-    <xsd:element name="MediaServiceBillingMetadata" ma:index="25" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="35a2615a-b2e9-49af-a602-70812bb68f25" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d2537838-8f5c-46d2-b00c-ad838dd1c092" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8f700d09-a83c-4d8f-9c07-3b9686beebea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="35a2615a-b2e9-49af-a602-70812bb68f25">
-[...8 lines deleted...]
-      </xsd:complexType>
+    <xsd:element name="SharingHintHash" ma:index="18" nillable="true" ma:displayName="Sharing Hint Hash" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -7437,117 +7673,155 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="d5db8e26-586c-48f6-b73b-a852ae3003bb" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E9D191A-9839-434D-9204-BA74656656C8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01DC3F62-6C81-4952-87A8-404641D495FD}">
-[...18 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{198EB7BC-1EC7-4B4E-9B1C-AFB35BBCE661}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C630C2B-24A7-4FCF-9481-E4FBB46978FB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="0d9d01df-8dd5-4417-a5aa-eb89111a6566"/>
-    <ds:schemaRef ds:uri="35a2615a-b2e9-49af-a602-70812bb68f25"/>
+    <ds:schemaRef ds:uri="d5db8e26-586c-48f6-b73b-a852ae3003bb"/>
+    <ds:schemaRef ds:uri="d2537838-8f5c-46d2-b00c-ad838dd1c092"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01DC3F62-6C81-4952-87A8-404641D495FD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d5db8e26-586c-48f6-b73b-a852ae3003bb"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2BC8BA87-1705-48C3-B555-1D878461993D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>845</Words>
-  <Characters>4411</Characters>
+  <Words>787</Words>
+  <Characters>4486</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>275</Lines>
-  <Paragraphs>119</Paragraphs>
+  <Lines>37</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5137</CharactersWithSpaces>
+  <CharactersWithSpaces>5263</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:i4>1703940</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>Tips</vt:lpwstr>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rachel Rolph</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100B1E7507E7778384A8006775C20E7BC75</vt:lpwstr>
+    <vt:lpwstr>0x010100FD9729D494A78F46A214F5BAB515C29C</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>