--- v0 (2026-04-15)
+++ v1 (2026-07-27)
@@ -9,53 +9,53 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3DD834B4" w14:textId="738A2A4B" w:rsidR="00610093" w:rsidRDefault="00610093">
+    <w:p w:rsidR="00610093" w:rsidRDefault="00610093" w14:paraId="3DD834B4" w14:textId="738A2A4B">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16857749" wp14:editId="2DBF9A08">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-914400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-796925</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="10709312" cy="2593340"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1090450526" name="Group 7"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
@@ -194,51 +194,51 @@
                               <a:ext cx="1308100" cy="647700"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                           </pic:spPr>
                         </pic:pic>
                         <wps:wsp>
                           <wps:cNvPr id="144871197" name="Text Box 3"/>
                           <wps:cNvSpPr txBox="1"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="1699702" y="462566"/>
                               <a:ext cx="6231113" cy="486335"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln w="6350">
                               <a:noFill/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="4FA2991B" w14:textId="63695554" w:rsidR="00610093" w:rsidRPr="00700EC0" w:rsidRDefault="00610093" w:rsidP="00610093">
+                              <w:p w:rsidRPr="00700EC0" w:rsidR="00610093" w:rsidP="00610093" w:rsidRDefault="00610093" w14:paraId="4FA2991B" w14:textId="63695554">
                                 <w:pPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:sz w:val="40"/>
                                     <w:szCs w:val="40"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="00700EC0">
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:sz w:val="40"/>
                                     <w:szCs w:val="40"/>
                                   </w:rPr>
                                   <w:t xml:space="preserve">Performing at Manchester – </w:t>
                                 </w:r>
                                 <w:r w:rsidR="00EC307B">
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:sz w:val="40"/>
@@ -384,1950 +384,2113 @@
                               <w:szCs w:val="40"/>
                             </w:rPr>
                             <w:t>C</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="40"/>
                               <w:szCs w:val="40"/>
                             </w:rPr>
                             <w:t>onversation</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                 </v:group>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A786C16" w14:textId="77777777" w:rsidR="00610093" w:rsidRDefault="00610093"/>
+    <w:p w:rsidR="00610093" w:rsidRDefault="00610093" w14:paraId="7A786C16" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="13948" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3114"/>
         <w:gridCol w:w="1082"/>
         <w:gridCol w:w="674"/>
         <w:gridCol w:w="510"/>
         <w:gridCol w:w="550"/>
         <w:gridCol w:w="370"/>
         <w:gridCol w:w="6318"/>
-        <w:gridCol w:w="1330"/>
+        <w:gridCol w:w="1317"/>
+        <w:gridCol w:w="13"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A82333" w14:paraId="3E9058AB" w14:textId="77777777" w:rsidTr="58182DAA">
+      <w:tr w:rsidR="00A82333" w:rsidTr="4251CE41" w14:paraId="3E9058AB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="473F8E47" w14:textId="3EBFCA40" w:rsidR="00A82333" w:rsidRPr="008C14DA" w:rsidRDefault="00A82333" w:rsidP="008C14DA">
+          <w:p w:rsidRPr="008C14DA" w:rsidR="00A82333" w:rsidP="008C14DA" w:rsidRDefault="00A82333" w14:paraId="473F8E47" w14:textId="3EBFCA40">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C14DA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10834" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6C42179A" w14:textId="77777777" w:rsidR="00A82333" w:rsidRDefault="00A82333" w:rsidP="008C14DA"/>
+          <w:p w:rsidR="00A82333" w:rsidP="008C14DA" w:rsidRDefault="00A82333" w14:paraId="6C42179A" w14:textId="77777777"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A82333" w14:paraId="5AFF8467" w14:textId="77777777" w:rsidTr="58182DAA">
+      <w:tr w:rsidR="00A82333" w:rsidTr="4251CE41" w14:paraId="5AFF8467" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="42A67D59" w14:textId="31587D57" w:rsidR="00A82333" w:rsidRPr="008C14DA" w:rsidRDefault="00A925F9" w:rsidP="008C14DA">
+          <w:p w:rsidRPr="008C14DA" w:rsidR="00A82333" w:rsidP="008C14DA" w:rsidRDefault="00A925F9" w14:paraId="42A67D59" w14:textId="31587D57">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C14DA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
               <w:t>Job</w:t>
             </w:r>
             <w:r w:rsidRPr="008C14DA">
               <w:rPr>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008C14DA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10834" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0823A863" w14:textId="77777777" w:rsidR="00A82333" w:rsidRDefault="00A82333" w:rsidP="008C14DA"/>
+          <w:p w:rsidR="00A82333" w:rsidP="008C14DA" w:rsidRDefault="00A82333" w14:paraId="0823A863" w14:textId="77777777"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A82333" w14:paraId="350FD787" w14:textId="77777777" w:rsidTr="58182DAA">
+      <w:tr w:rsidR="00A82333" w:rsidTr="4251CE41" w14:paraId="350FD787" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1787443A" w14:textId="03E7A188" w:rsidR="00A82333" w:rsidRPr="008C14DA" w:rsidRDefault="0306FE85" w:rsidP="008C14DA">
+          <w:p w:rsidRPr="008C14DA" w:rsidR="00A82333" w:rsidP="008C14DA" w:rsidRDefault="0306FE85" w14:paraId="1787443A" w14:textId="03E7A188">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="10A17B34">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
               <w:t>Reviewer</w:t>
             </w:r>
             <w:r w:rsidR="00EC307B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
               <w:t>/Line Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10834" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3B51329F" w14:textId="77777777" w:rsidR="00A82333" w:rsidRDefault="00A82333" w:rsidP="008C14DA"/>
+          <w:p w:rsidR="00A82333" w:rsidP="008C14DA" w:rsidRDefault="00A82333" w14:paraId="3B51329F" w14:textId="77777777"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A82333" w14:paraId="47293F9F" w14:textId="77777777" w:rsidTr="58182DAA">
+      <w:tr w:rsidR="00A82333" w:rsidTr="4251CE41" w14:paraId="47293F9F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="36639E" w:themeFill="accent1"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7AFC9691" w14:textId="101AD817" w:rsidR="00A82333" w:rsidRPr="00A925F9" w:rsidRDefault="00A82333" w:rsidP="008C14DA">
+          <w:p w:rsidRPr="00A925F9" w:rsidR="00A82333" w:rsidP="008C14DA" w:rsidRDefault="00A82333" w14:paraId="7AFC9691" w14:textId="101AD817">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A925F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Purpose</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A82333" w14:paraId="6FB0CF1C" w14:textId="77777777" w:rsidTr="58182DAA">
+      <w:tr w:rsidR="00A82333" w:rsidTr="4251CE41" w14:paraId="6FB0CF1C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="614358C1" w14:textId="3E1B3588" w:rsidR="0028122B" w:rsidRDefault="65B6449C" w:rsidP="2D88190D">
+          <w:p w:rsidR="0028122B" w:rsidP="2D88190D" w:rsidRDefault="65B6449C" w14:paraId="614358C1" w14:textId="3E1B3588">
             <w:r w:rsidRPr="2D88190D">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Our Performance approach is University wide, where through on-going conversations including a year-end review colleagues have meaningful, ongoing conversations about their goals, career and professional development at the University that aligns to our </w:t>
             </w:r>
-            <w:r w:rsidR="00AC6D3D" w:rsidRPr="2D88190D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="2D88190D" w:rsidR="00AC6D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>high-performance</w:t>
             </w:r>
             <w:r w:rsidRPr="2D88190D">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> culture which is essential to deliver our M2035 strategy.  Performance at the University is driven by purpose.  These conversations build connection and alignment to our M2035 strategy.</w:t>
             </w:r>
             <w:r w:rsidRPr="2D88190D">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A82333" w14:paraId="554A98B4" w14:textId="77777777" w:rsidTr="58182DAA">
+      <w:tr w:rsidR="00A82333" w:rsidTr="4251CE41" w14:paraId="554A98B4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="36639E" w:themeFill="accent1"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="706106B1" w14:textId="389F2491" w:rsidR="00A82333" w:rsidRPr="00A925F9" w:rsidRDefault="00A82333" w:rsidP="008C14DA">
+          <w:p w:rsidRPr="00A925F9" w:rsidR="00A82333" w:rsidP="008C14DA" w:rsidRDefault="00A82333" w14:paraId="706106B1" w14:textId="389F2491">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A925F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
               <w:t>How to use this form</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A82333" w14:paraId="68624EE4" w14:textId="77777777" w:rsidTr="58182DAA">
+      <w:tr w:rsidR="00A82333" w:rsidTr="4251CE41" w14:paraId="68624EE4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="79509E10" w14:textId="4AD5C4A7" w:rsidR="00A82333" w:rsidRDefault="00524FED" w:rsidP="008C14DA">
+          <w:p w:rsidR="00A82333" w:rsidP="008C14DA" w:rsidRDefault="00524FED" w14:paraId="79509E10" w14:textId="4AD5C4A7">
             <w:r>
               <w:t>This f</w:t>
             </w:r>
             <w:r w:rsidRPr="00524FED">
               <w:t>orm is designed to help you reflect on your growth, goals, and career throughout the year. It’s split into four sections</w:t>
             </w:r>
             <w:r w:rsidR="00EE409A">
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59AF1773" w14:textId="680E3D9F" w:rsidR="397E1A52" w:rsidRDefault="397E1A52"/>
-          <w:p w14:paraId="344969C8" w14:textId="61EDB235" w:rsidR="00D129CA" w:rsidRDefault="00B53912" w:rsidP="00D129CA">
+          <w:p w:rsidR="397E1A52" w:rsidRDefault="397E1A52" w14:paraId="59AF1773" w14:textId="680E3D9F"/>
+          <w:p w:rsidR="00D129CA" w:rsidP="00D129CA" w:rsidRDefault="00B53912" w14:paraId="344969C8" w14:textId="61EDB235">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
-            <w:hyperlink w:anchor="Goals" w:history="1">
-              <w:r w:rsidR="00EE409A" w:rsidRPr="00B53912">
+            <w:hyperlink w:history="1" w:anchor="Goals">
+              <w:r w:rsidRPr="00B53912" w:rsidR="00EE409A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>Goals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00EE409A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidR="00EE409A" w:rsidRPr="00EE409A">
+            <w:r w:rsidRPr="00EE409A" w:rsidR="00EE409A">
               <w:t xml:space="preserve">Focus on what you want to achieve in </w:t>
             </w:r>
             <w:r w:rsidR="00100ECA">
               <w:t xml:space="preserve">both </w:t>
             </w:r>
-            <w:r w:rsidR="00EE409A" w:rsidRPr="00EE409A">
+            <w:r w:rsidRPr="00EE409A" w:rsidR="00EE409A">
               <w:t xml:space="preserve">the short </w:t>
             </w:r>
             <w:r w:rsidR="00EE409A">
               <w:t xml:space="preserve">and long </w:t>
             </w:r>
-            <w:r w:rsidR="00EE409A" w:rsidRPr="00EE409A">
+            <w:r w:rsidRPr="00EE409A" w:rsidR="00EE409A">
               <w:t>term.</w:t>
             </w:r>
             <w:r w:rsidR="00EE409A">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00EE409A" w:rsidRPr="00EE409A">
+            <w:r w:rsidRPr="00EE409A" w:rsidR="00EE409A">
               <w:t>Use this section to outline your key priorities, what success looks like, and any support you might need.</w:t>
             </w:r>
             <w:r w:rsidR="00D129CA">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADA8220" w14:textId="6FFDAD12" w:rsidR="00D129CA" w:rsidRPr="00D129CA" w:rsidRDefault="00B53912" w:rsidP="008C14DA">
+          <w:p w:rsidRPr="00D129CA" w:rsidR="00D129CA" w:rsidP="008C14DA" w:rsidRDefault="00B53912" w14:paraId="6ADA8220" w14:textId="6FFDAD12">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:anchor="Career" w:history="1">
-              <w:r w:rsidR="00D129CA" w:rsidRPr="00B53912">
+            <w:hyperlink w:history="1" w:anchor="Career">
+              <w:r w:rsidRPr="00B53912" w:rsidR="00D129CA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>Career</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00D129CA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidR="00D129CA" w:rsidRPr="00EE409A">
+            <w:r w:rsidRPr="00EE409A" w:rsidR="00D129CA">
               <w:t>Reflect on your career aspirations and development.</w:t>
             </w:r>
             <w:r w:rsidR="00D129CA">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00D129CA" w:rsidRPr="00EE409A">
+            <w:r w:rsidRPr="00EE409A" w:rsidR="00D129CA">
               <w:t xml:space="preserve">Think about where </w:t>
             </w:r>
             <w:r w:rsidR="00D129CA">
               <w:t>you’d like to be</w:t>
             </w:r>
-            <w:r w:rsidR="00D129CA" w:rsidRPr="00EE409A">
+            <w:r w:rsidRPr="00EE409A" w:rsidR="00D129CA">
               <w:t xml:space="preserve">, what skills you want to build, and what opportunities could help you </w:t>
             </w:r>
             <w:r w:rsidR="00D129CA">
               <w:t>get there</w:t>
             </w:r>
-            <w:r w:rsidR="00D129CA" w:rsidRPr="00EE409A">
+            <w:r w:rsidRPr="00EE409A" w:rsidR="00D129CA">
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="054910D0" w14:textId="2EC1DBC8" w:rsidR="00EE409A" w:rsidRPr="00EE409A" w:rsidRDefault="00B53912" w:rsidP="008C14DA">
+          <w:p w:rsidRPr="00EE409A" w:rsidR="00EE409A" w:rsidP="008C14DA" w:rsidRDefault="00B53912" w14:paraId="054910D0" w14:textId="2EC1DBC8">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:anchor="Talent" w:history="1">
-              <w:r w:rsidR="00EE409A" w:rsidRPr="00B53912">
+            <w:hyperlink w:history="1" w:anchor="Talent">
+              <w:r w:rsidRPr="00B53912" w:rsidR="00EE409A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>Talent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="006612E5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidR="00EE409A" w:rsidRPr="00EE409A">
+            <w:r w:rsidRPr="00EE409A" w:rsidR="00EE409A">
               <w:t>Explore your strengths and potential.</w:t>
             </w:r>
             <w:r w:rsidR="006612E5">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00EE409A" w:rsidRPr="00EE409A">
+            <w:r w:rsidRPr="00EE409A" w:rsidR="00EE409A">
               <w:t>Consider what you’re great at, how you’ve added value, and what opportunities could help you develop further.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FD42F28" w14:textId="399D4B10" w:rsidR="003A33D1" w:rsidRDefault="00B53912" w:rsidP="008C14DA">
+          <w:p w:rsidR="003A33D1" w:rsidP="008C14DA" w:rsidRDefault="00B53912" w14:paraId="2FD42F28" w14:textId="399D4B10">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:anchor="Review" w:history="1">
-              <w:r w:rsidR="00EE409A" w:rsidRPr="00B53912">
+            <w:hyperlink w:history="1" w:anchor="Review">
+              <w:r w:rsidRPr="00B53912" w:rsidR="00EE409A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>Review</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="003A2702" w:rsidRPr="2D88190D">
+            <w:r w:rsidRPr="2D88190D" w:rsidR="003A2702">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="009830E7">
               <w:t xml:space="preserve">A space to </w:t>
             </w:r>
             <w:r w:rsidR="00A15487">
               <w:t>acknowledge</w:t>
             </w:r>
             <w:r w:rsidR="009830E7">
               <w:t xml:space="preserve"> your </w:t>
             </w:r>
             <w:r w:rsidR="00EE409A">
               <w:t>achievements, reflect on challenges, and think about what you want to focus on going forward.</w:t>
             </w:r>
             <w:r w:rsidR="00EE409A">
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D732CCB" w14:textId="6D92B26F" w:rsidR="0028122B" w:rsidRPr="0028122B" w:rsidRDefault="003A2702" w:rsidP="008C14DA">
+          <w:p w:rsidRPr="0028122B" w:rsidR="0028122B" w:rsidP="008C14DA" w:rsidRDefault="003A2702" w14:paraId="3D732CCB" w14:textId="6D92B26F">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2702">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Tips</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55F30DB9" w14:textId="25F32224" w:rsidR="00A86774" w:rsidRPr="0032721E" w:rsidRDefault="00097FF6" w:rsidP="008C14DA">
+          <w:p w:rsidRPr="0032721E" w:rsidR="00A86774" w:rsidP="008C14DA" w:rsidRDefault="00097FF6" w14:paraId="55F30DB9" w14:textId="25F32224">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Click </w:t>
             </w:r>
-            <w:hyperlink w:anchor="Tips" w:history="1">
+            <w:hyperlink w:history="1" w:anchor="Tips">
               <w:r w:rsidRPr="00B53912">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00EC307B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="660098" w:themeColor="text2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">for tips on how to get this most out of this </w:t>
             </w:r>
             <w:r w:rsidR="00443E53">
               <w:t>document and conversation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A82333" w:rsidRPr="00A82333" w14:paraId="64340D27" w14:textId="77777777" w:rsidTr="58182DAA">
+      <w:tr w:rsidRPr="00A82333" w:rsidR="00A82333" w:rsidTr="4251CE41" w14:paraId="64340D27" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="36639E" w:themeFill="accent1"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="77BB36D9" w14:textId="76758706" w:rsidR="00A82333" w:rsidRPr="00A925F9" w:rsidRDefault="00A82333" w:rsidP="008C14DA">
+          <w:p w:rsidRPr="00A925F9" w:rsidR="00A82333" w:rsidP="008C14DA" w:rsidRDefault="00A82333" w14:paraId="77BB36D9" w14:textId="76758706">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="Goals" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkStart w:name="Goals" w:colFirst="0" w:colLast="0" w:id="0"/>
             <w:r w:rsidRPr="00A925F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Goals</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidR="00A82333" w:rsidRPr="00A82333" w14:paraId="56DB5D00" w14:textId="77777777" w:rsidTr="58182DAA">
+      <w:tr w:rsidRPr="00A82333" w:rsidR="00A82333" w:rsidTr="4251CE41" w14:paraId="56DB5D00" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="19E4E946" w14:textId="77777777" w:rsidR="00A82333" w:rsidRPr="00A925F9" w:rsidRDefault="00A82333" w:rsidP="008C14DA">
+          <w:p w:rsidRPr="00A925F9" w:rsidR="00A82333" w:rsidP="008C14DA" w:rsidRDefault="00A82333" w14:paraId="19E4E946" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A925F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Starting </w:t>
             </w:r>
-            <w:r w:rsidR="0032721E" w:rsidRPr="00A925F9">
+            <w:r w:rsidRPr="00A925F9" w:rsidR="0032721E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>points to help you identify your goals:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EEC9C46" w14:textId="77777777" w:rsidR="00CF6834" w:rsidRDefault="00CF6834" w:rsidP="008C14DA">
+          <w:p w:rsidR="00CF6834" w:rsidP="008C14DA" w:rsidRDefault="00CF6834" w14:paraId="5EEC9C46" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
             <w:r>
               <w:t>What are your key priorities for the coming months?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36340106" w14:textId="5E28D69D" w:rsidR="00CF6834" w:rsidRDefault="00CF6834" w:rsidP="008C14DA">
+          <w:p w:rsidR="00CF6834" w:rsidP="008C14DA" w:rsidRDefault="00CF6834" w14:paraId="36340106" w14:textId="5E28D69D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
             <w:r>
               <w:t>Are your goals clear, achievable, aligned with team objectives</w:t>
             </w:r>
             <w:r w:rsidR="002933C8">
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r w:rsidR="000B0EBA">
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-              <w:r w:rsidR="000B0EBA" w:rsidRPr="00EC307B">
+            <w:hyperlink w:history="1" r:id="rId17">
+              <w:r w:rsidRPr="00EC307B" w:rsidR="000B0EBA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="660098" w:themeColor="text2"/>
                 </w:rPr>
                 <w:t>strategy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="000B0EBA" w:rsidRPr="00EC307B">
+            <w:r w:rsidRPr="00EC307B" w:rsidR="000B0EBA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="660098" w:themeColor="text2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000B0EBA">
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="002933C8">
               <w:t>Manchester</w:t>
             </w:r>
             <w:r w:rsidR="000B0EBA">
               <w:t xml:space="preserve"> 2035?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0418039F" w14:textId="77777777" w:rsidR="00CF6834" w:rsidRDefault="00CF6834" w:rsidP="008C14DA">
+          <w:p w:rsidR="00CF6834" w:rsidP="008C14DA" w:rsidRDefault="00CF6834" w14:paraId="0418039F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
             <w:r>
               <w:t>What support or resources do you need to succeed?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="284FA655" w14:textId="77777777" w:rsidR="00CF6834" w:rsidRDefault="00CF6834" w:rsidP="008C14DA">
+          <w:p w:rsidR="00CF6834" w:rsidP="008C14DA" w:rsidRDefault="00CF6834" w14:paraId="284FA655" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
             <w:r>
               <w:t>Are there any blockers or risks to achieving your goals?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BD52A27" w14:textId="77777777" w:rsidR="00CF6834" w:rsidRDefault="00CF6834" w:rsidP="008C14DA">
+          <w:p w:rsidR="00CF6834" w:rsidP="008C14DA" w:rsidRDefault="00CF6834" w14:paraId="2BD52A27" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
             <w:r>
               <w:t>How will you measure progress and success?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D4F50CC" w14:textId="488184EC" w:rsidR="00A925F9" w:rsidRPr="00A925F9" w:rsidRDefault="00A925F9" w:rsidP="008C14DA">
+          <w:p w:rsidRPr="00A925F9" w:rsidR="00A925F9" w:rsidP="008C14DA" w:rsidRDefault="00A925F9" w14:paraId="2D4F50CC" w14:textId="488184EC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
             <w:r w:rsidRPr="00B005CD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Don’t forget: </w:t>
             </w:r>
             <w:r>
               <w:t>to include dates for when you hope to achieve your goals</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0032721E" w:rsidRPr="00A82333" w14:paraId="7E7079EF" w14:textId="77777777" w:rsidTr="58182DAA">
+      <w:tr w:rsidRPr="00A82333" w:rsidR="0032721E" w:rsidTr="4251CE41" w14:paraId="7E7079EF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="71F23E08" w14:textId="22D55EB1" w:rsidR="0032721E" w:rsidRPr="00A925F9" w:rsidRDefault="00A925F9" w:rsidP="008C14DA">
+          <w:p w:rsidRPr="00A925F9" w:rsidR="0032721E" w:rsidP="008C14DA" w:rsidRDefault="00A925F9" w14:paraId="71F23E08" w14:textId="22D55EB1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A925F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Date of conversation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10834" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7FCD34D3" w14:textId="4F9067FD" w:rsidR="0032721E" w:rsidRDefault="0032721E" w:rsidP="008C14DA"/>
+          <w:p w:rsidR="0032721E" w:rsidP="008C14DA" w:rsidRDefault="0032721E" w14:paraId="7FCD34D3" w14:textId="4F9067FD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00795C2E" w:rsidRPr="00A82333" w14:paraId="71D008F0" w14:textId="77777777" w:rsidTr="58182DAA">
+      <w:tr w:rsidRPr="00A82333" w:rsidR="00795C2E" w:rsidTr="4251CE41" w14:paraId="71D008F0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6300" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4D04E3D1" w14:textId="7670D3D1" w:rsidR="00795C2E" w:rsidRPr="009408E1" w:rsidRDefault="00DA31C0" w:rsidP="008C14DA">
+          <w:p w:rsidRPr="009408E1" w:rsidR="00795C2E" w:rsidP="008C14DA" w:rsidRDefault="00DA31C0" w14:paraId="4D04E3D1" w14:textId="7670D3D1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009408E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
-            <w:r w:rsidR="00795C2E" w:rsidRPr="009408E1">
+            <w:r w:rsidRPr="009408E1" w:rsidR="00795C2E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>oal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="15C65835" w14:textId="6A5EA9B7" w:rsidR="00795C2E" w:rsidRPr="009408E1" w:rsidRDefault="00DA31C0" w:rsidP="008C14DA">
+          <w:p w:rsidRPr="009408E1" w:rsidR="00795C2E" w:rsidP="008C14DA" w:rsidRDefault="00DA31C0" w14:paraId="15C65835" w14:textId="6A5EA9B7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009408E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidR="00795C2E" w:rsidRPr="009408E1">
+            <w:r w:rsidRPr="009408E1" w:rsidR="00795C2E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>etail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1330" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1060EF7B" w14:textId="768B9D07" w:rsidR="00795C2E" w:rsidRPr="009408E1" w:rsidRDefault="00DA31C0" w:rsidP="008C14DA">
+          <w:p w:rsidRPr="009408E1" w:rsidR="00795C2E" w:rsidP="008C14DA" w:rsidRDefault="00DA31C0" w14:paraId="1060EF7B" w14:textId="768B9D07">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009408E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidR="00795C2E" w:rsidRPr="009408E1">
+            <w:r w:rsidRPr="009408E1" w:rsidR="00795C2E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ate</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00795C2E" w:rsidRPr="00A82333" w14:paraId="3C43184B" w14:textId="77777777" w:rsidTr="58182DAA">
+      <w:tr w:rsidRPr="00A82333" w:rsidR="00795C2E" w:rsidTr="4251CE41" w14:paraId="3C43184B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="932"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6300" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="633A9105" w14:textId="77777777" w:rsidR="00795C2E" w:rsidRDefault="00795C2E" w:rsidP="008C14DA"/>
+          <w:p w:rsidR="00795C2E" w:rsidP="008C14DA" w:rsidRDefault="00795C2E" w14:paraId="633A9105" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="58DA5976" w14:textId="77777777" w:rsidR="00795C2E" w:rsidRDefault="00795C2E" w:rsidP="008C14DA"/>
+          <w:p w:rsidR="00795C2E" w:rsidP="008C14DA" w:rsidRDefault="00795C2E" w14:paraId="58DA5976" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1330" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2AE20769" w14:textId="674BD516" w:rsidR="00795C2E" w:rsidRDefault="00795C2E" w:rsidP="008C14DA"/>
+          <w:p w:rsidR="00795C2E" w:rsidP="008C14DA" w:rsidRDefault="00795C2E" w14:paraId="2AE20769" w14:textId="674BD516"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00795C2E" w:rsidRPr="00A82333" w14:paraId="45FF836B" w14:textId="77777777" w:rsidTr="58182DAA">
+      <w:tr w:rsidRPr="00A82333" w:rsidR="00795C2E" w:rsidTr="4251CE41" w14:paraId="45FF836B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="932"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6300" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="11309D0A" w14:textId="77777777" w:rsidR="00795C2E" w:rsidRDefault="00795C2E" w:rsidP="008C14DA"/>
+          <w:p w:rsidR="00795C2E" w:rsidP="008C14DA" w:rsidRDefault="00795C2E" w14:paraId="11309D0A" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="11053512" w14:textId="77777777" w:rsidR="00795C2E" w:rsidRDefault="00795C2E" w:rsidP="008C14DA"/>
+          <w:p w:rsidR="00795C2E" w:rsidP="008C14DA" w:rsidRDefault="00795C2E" w14:paraId="11053512" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1330" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7507C438" w14:textId="442316DB" w:rsidR="00795C2E" w:rsidRDefault="00795C2E" w:rsidP="008C14DA"/>
+          <w:p w:rsidR="00795C2E" w:rsidP="008C14DA" w:rsidRDefault="00795C2E" w14:paraId="7507C438" w14:textId="442316DB"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00795C2E" w:rsidRPr="00A82333" w14:paraId="1208E981" w14:textId="77777777" w:rsidTr="58182DAA">
+      <w:tr w:rsidRPr="00A82333" w:rsidR="00795C2E" w:rsidTr="4251CE41" w14:paraId="1208E981" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="932"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6300" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="426B18D4" w14:textId="77777777" w:rsidR="00795C2E" w:rsidRDefault="00795C2E" w:rsidP="008C14DA"/>
+          <w:p w:rsidR="00795C2E" w:rsidP="008C14DA" w:rsidRDefault="00795C2E" w14:paraId="426B18D4" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="21A44B65" w14:textId="77777777" w:rsidR="00795C2E" w:rsidRDefault="00795C2E" w:rsidP="008C14DA"/>
+          <w:p w:rsidR="00795C2E" w:rsidP="008C14DA" w:rsidRDefault="00795C2E" w14:paraId="21A44B65" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1330" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="76616913" w14:textId="61BA480E" w:rsidR="00795C2E" w:rsidRDefault="00795C2E" w:rsidP="008C14DA"/>
+          <w:p w:rsidR="00795C2E" w:rsidP="008C14DA" w:rsidRDefault="00795C2E" w14:paraId="76616913" w14:textId="61BA480E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00795C2E" w:rsidRPr="00A82333" w14:paraId="49FF3F24" w14:textId="77777777" w:rsidTr="58182DAA">
+      <w:tr w:rsidRPr="00A82333" w:rsidR="00795C2E" w:rsidTr="4251CE41" w14:paraId="49FF3F24" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="932"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6300" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1A4B09D1" w14:textId="77777777" w:rsidR="00795C2E" w:rsidRDefault="00795C2E" w:rsidP="008C14DA"/>
+          <w:p w:rsidR="00795C2E" w:rsidP="008C14DA" w:rsidRDefault="00795C2E" w14:paraId="1A4B09D1" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4BC45664" w14:textId="77777777" w:rsidR="00795C2E" w:rsidRDefault="00795C2E" w:rsidP="008C14DA"/>
+          <w:p w:rsidR="00795C2E" w:rsidP="008C14DA" w:rsidRDefault="00795C2E" w14:paraId="4BC45664" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1330" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7AF2A70B" w14:textId="7F6329E4" w:rsidR="00795C2E" w:rsidRDefault="00795C2E" w:rsidP="008C14DA"/>
+          <w:p w:rsidR="00795C2E" w:rsidP="008C14DA" w:rsidRDefault="00795C2E" w14:paraId="7AF2A70B" w14:textId="7F6329E4"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C304BE" w:rsidRPr="00A82333" w14:paraId="77046665" w14:textId="77777777" w:rsidTr="58182DAA">
+      <w:tr w:rsidRPr="00A82333" w:rsidR="00C304BE" w:rsidTr="4251CE41" w14:paraId="77046665" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="932"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3856DA60" w14:textId="4111BC34" w:rsidR="00C304BE" w:rsidRPr="009408E1" w:rsidRDefault="00C304BE" w:rsidP="008C14DA">
+          <w:p w:rsidRPr="009408E1" w:rsidR="00C304BE" w:rsidP="008C14DA" w:rsidRDefault="00C304BE" w14:paraId="3856DA60" w14:textId="4111BC34">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009408E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Any other comments</w:t>
             </w:r>
-            <w:r w:rsidR="00DA31C0" w:rsidRPr="009408E1">
+            <w:r w:rsidRPr="009408E1" w:rsidR="00DA31C0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D129CA" w:rsidRPr="00A240CD" w14:paraId="299928B7" w14:textId="77777777" w:rsidTr="008B4067">
+      <w:tr w:rsidRPr="00A240CD" w:rsidR="00D129CA" w:rsidTr="4251CE41" w14:paraId="299928B7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="36639E" w:themeFill="accent1"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4A012945" w14:textId="77777777" w:rsidR="00D129CA" w:rsidRPr="00A240CD" w:rsidRDefault="00D129CA" w:rsidP="008B4067">
+          <w:p w:rsidRPr="00A240CD" w:rsidR="00D129CA" w:rsidP="008B4067" w:rsidRDefault="00D129CA" w14:paraId="4A012945" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="1" w:name="Career" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkStart w:name="Career" w:colFirst="0" w:colLast="0" w:id="1"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Career</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
-      <w:tr w:rsidR="00D129CA" w:rsidRPr="00A82333" w14:paraId="4F0EC8D6" w14:textId="77777777" w:rsidTr="008B4067">
+      <w:tr w:rsidRPr="00A82333" w:rsidR="00D129CA" w:rsidTr="4251CE41" w14:paraId="4F0EC8D6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="73BBB67D" w14:textId="77777777" w:rsidR="00D129CA" w:rsidRDefault="00D129CA" w:rsidP="008B4067">
+          <w:p w:rsidR="00D129CA" w:rsidP="008B4067" w:rsidRDefault="00D129CA" w14:paraId="73BBB67D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Starting points to help you think about your career:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0354DA97" w14:textId="77777777" w:rsidR="00D129CA" w:rsidRDefault="00D129CA" w:rsidP="008B4067">
+          <w:p w:rsidR="00D129CA" w:rsidP="008B4067" w:rsidRDefault="00D129CA" w14:paraId="0354DA97" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Where would you like to see your career heading in the next year?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69528C06" w14:textId="77777777" w:rsidR="00D129CA" w:rsidRDefault="00D129CA" w:rsidP="008B4067">
+          <w:p w:rsidR="00D129CA" w:rsidP="008B4067" w:rsidRDefault="00D129CA" w14:paraId="69528C06" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>What skills or experiences would help you move forward?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1ED2B2BA" w14:textId="77777777" w:rsidR="00D129CA" w:rsidRDefault="00D129CA" w:rsidP="008B4067">
+          <w:p w:rsidR="00D129CA" w:rsidP="008B4067" w:rsidRDefault="00D129CA" w14:paraId="1ED2B2BA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Are there roles or areas you’re curious to explore?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="141F4D4F" w14:textId="77777777" w:rsidR="00D129CA" w:rsidRDefault="00D129CA" w:rsidP="008B4067">
+          <w:p w:rsidR="00D129CA" w:rsidP="008B4067" w:rsidRDefault="00D129CA" w14:paraId="141F4D4F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>What kind of development opportunities would be most useful to you?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FE58AF9" w14:textId="77777777" w:rsidR="00D129CA" w:rsidRDefault="00D129CA" w:rsidP="008B4067">
+          <w:p w:rsidR="00D129CA" w:rsidP="008B4067" w:rsidRDefault="00D129CA" w14:paraId="0FE58AF9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
             <w:r>
               <w:t>Is your current role helping you grow in the direction you want?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74111991" w14:textId="77777777" w:rsidR="00D129CA" w:rsidRPr="00A82333" w:rsidRDefault="00D129CA" w:rsidP="008B4067">
+          <w:p w:rsidRPr="00A82333" w:rsidR="00D129CA" w:rsidP="008B4067" w:rsidRDefault="00D129CA" w14:paraId="74111991" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Don’t forget: </w:t>
             </w:r>
             <w:r w:rsidRPr="000B6FC1">
               <w:t>to</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00253406">
               <w:t>keep track of what steps you’re taking to move forward</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D129CA" w14:paraId="0E9309D4" w14:textId="77777777" w:rsidTr="008B4067">
+      <w:tr w:rsidR="00D129CA" w:rsidTr="4251CE41" w14:paraId="0E9309D4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="053B88A5" w14:textId="77777777" w:rsidR="00D129CA" w:rsidRPr="00A925F9" w:rsidRDefault="00D129CA" w:rsidP="008B4067">
+          <w:p w:rsidRPr="00A925F9" w:rsidR="00D129CA" w:rsidP="008B4067" w:rsidRDefault="00D129CA" w14:paraId="053B88A5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A925F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Date of conversation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10834" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="57F5DFAE" w14:textId="77777777" w:rsidR="00D129CA" w:rsidRDefault="00D129CA" w:rsidP="008B4067"/>
+          <w:p w:rsidR="00D129CA" w:rsidP="008B4067" w:rsidRDefault="00D129CA" w14:paraId="57F5DFAE" w14:textId="77777777"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D129CA" w14:paraId="71DA3EA5" w14:textId="77777777" w:rsidTr="008B4067">
+      <w:tr w:rsidR="00D129CA" w:rsidTr="4251CE41" w14:paraId="71DA3EA5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="39ECC7E8" w14:textId="77777777" w:rsidR="00D129CA" w:rsidRDefault="00D129CA" w:rsidP="008B4067"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="02EDA4DC" w14:textId="77777777" w:rsidR="00D129CA" w:rsidRDefault="00D129CA" w:rsidP="008B4067"/>
+          <w:p w:rsidR="00D129CA" w:rsidP="008B4067" w:rsidRDefault="00D129CA" w14:paraId="39ECC7E8" w14:textId="77777777"/>
+          <w:p w:rsidR="00D129CA" w:rsidP="008B4067" w:rsidRDefault="00D129CA" w14:paraId="4BBDEA78" w14:textId="77777777"/>
+          <w:p w:rsidR="00D129CA" w:rsidP="008B4067" w:rsidRDefault="00D129CA" w14:paraId="4FD8D99B" w14:textId="77777777"/>
+          <w:p w:rsidR="00D129CA" w:rsidP="008B4067" w:rsidRDefault="00D129CA" w14:paraId="4D20EB3F" w14:textId="77777777"/>
+          <w:p w:rsidR="00D129CA" w:rsidP="008B4067" w:rsidRDefault="00D129CA" w14:paraId="02EDA4DC" w14:textId="77777777"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A82333" w:rsidRPr="00A82333" w14:paraId="5689BB4D" w14:textId="77777777" w:rsidTr="58182DAA">
+      <w:tr w:rsidRPr="00A82333" w:rsidR="00A82333" w:rsidTr="4251CE41" w14:paraId="5689BB4D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="36639E" w:themeFill="accent1"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="02FA4730" w14:textId="3A8CFADE" w:rsidR="00A82333" w:rsidRPr="00A240CD" w:rsidRDefault="00A240CD" w:rsidP="008C14DA">
+          <w:p w:rsidRPr="00A240CD" w:rsidR="00A82333" w:rsidP="008C14DA" w:rsidRDefault="00A240CD" w14:paraId="02FA4730" w14:textId="3A8CFADE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="Talent" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkStart w:name="Talent" w:colFirst="0" w:colLast="0" w:id="2"/>
             <w:r w:rsidRPr="00A240CD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Talent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="2"/>
-      <w:tr w:rsidR="00A82333" w:rsidRPr="00A82333" w14:paraId="32FE8822" w14:textId="77777777" w:rsidTr="58182DAA">
+      <w:tr w:rsidRPr="00A82333" w:rsidR="00A82333" w:rsidTr="4251CE41" w14:paraId="32FE8822" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4825D178" w14:textId="5234A6D9" w:rsidR="00A82333" w:rsidRDefault="00D672DC" w:rsidP="008C14DA">
+          <w:p w:rsidR="00A82333" w:rsidP="008C14DA" w:rsidRDefault="00D672DC" w14:paraId="4825D178" w14:textId="5234A6D9">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Starting points to help you think about </w:t>
             </w:r>
             <w:r w:rsidR="007107B9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>your strengths and skills</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6386684F" w14:textId="77777777" w:rsidR="00A0183A" w:rsidRDefault="002E2592" w:rsidP="008C14DA">
+          <w:p w:rsidR="00A0183A" w:rsidP="008C14DA" w:rsidRDefault="002E2592" w14:paraId="6386684F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="002E2592">
               <w:t>What strengths have you used or developed recently, and how have they made an impact?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C275583" w14:textId="69CCABD6" w:rsidR="002E2592" w:rsidRDefault="005C0396" w:rsidP="008C14DA">
+          <w:p w:rsidR="002E2592" w:rsidP="008C14DA" w:rsidRDefault="005C0396" w14:paraId="0C275583" w14:textId="69CCABD6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005C0396">
               <w:t>Are there areas</w:t>
             </w:r>
             <w:r w:rsidR="00E961F9">
               <w:t xml:space="preserve"> where</w:t>
             </w:r>
             <w:r w:rsidRPr="005C0396">
               <w:t xml:space="preserve"> you’d like to </w:t>
             </w:r>
             <w:r w:rsidR="008837EF">
               <w:t>learn more</w:t>
             </w:r>
             <w:r w:rsidRPr="005C0396">
               <w:t xml:space="preserve"> or explore further?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73FA023B" w14:textId="78A53AE7" w:rsidR="005C0396" w:rsidRDefault="005C0396" w:rsidP="008C14DA">
+          <w:p w:rsidR="005C0396" w:rsidP="008C14DA" w:rsidRDefault="005C0396" w14:paraId="73FA023B" w14:textId="78A53AE7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005C0396">
               <w:t xml:space="preserve">Have you had opportunities </w:t>
             </w:r>
             <w:r w:rsidR="001B3AE2">
               <w:t xml:space="preserve">recently </w:t>
             </w:r>
             <w:r w:rsidRPr="005C0396">
               <w:t>to take on something new?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75F3D0BF" w14:textId="77777777" w:rsidR="005C0396" w:rsidRDefault="007107B9" w:rsidP="008C14DA">
+          <w:p w:rsidR="005C0396" w:rsidP="008C14DA" w:rsidRDefault="007107B9" w14:paraId="75F3D0BF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="007107B9">
               <w:t>What motivates you in your role</w:t>
             </w:r>
             <w:r>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18B30FDD" w14:textId="77777777" w:rsidR="007107B9" w:rsidRDefault="007107B9" w:rsidP="008C14DA">
+          <w:p w:rsidR="007107B9" w:rsidP="008C14DA" w:rsidRDefault="007107B9" w14:paraId="18B30FDD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="007107B9">
               <w:t>Do you feel supported in your development?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A290702" w14:textId="2C4F064F" w:rsidR="00B4314A" w:rsidRPr="00B005CD" w:rsidRDefault="00B4314A" w:rsidP="008C14DA">
+          <w:p w:rsidRPr="00B005CD" w:rsidR="00B4314A" w:rsidP="008C14DA" w:rsidRDefault="00B4314A" w14:paraId="1A290702" w14:textId="2C4F064F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Don’t forget: </w:t>
             </w:r>
             <w:r>
               <w:t>to c</w:t>
             </w:r>
             <w:r w:rsidRPr="00B4314A">
               <w:t>apture</w:t>
             </w:r>
             <w:r w:rsidR="008519BD">
               <w:t xml:space="preserve"> your</w:t>
             </w:r>
             <w:r w:rsidRPr="00B4314A">
               <w:t xml:space="preserve"> strengths</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> and</w:t>
             </w:r>
             <w:r w:rsidRPr="00B4314A">
               <w:t xml:space="preserve"> development needs</w:t>
             </w:r>
             <w:r w:rsidR="008519BD">
               <w:t xml:space="preserve"> and how you plan to build on them</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0032721E" w:rsidRPr="00A82333" w14:paraId="1C762864" w14:textId="77777777" w:rsidTr="58182DAA">
+      <w:tr w:rsidRPr="00A82333" w:rsidR="0032721E" w:rsidTr="4251CE41" w14:paraId="1C762864" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0876851B" w14:textId="0357600F" w:rsidR="0032721E" w:rsidRPr="00A925F9" w:rsidRDefault="0032721E" w:rsidP="008C14DA">
+          <w:p w:rsidRPr="00A925F9" w:rsidR="0032721E" w:rsidP="008C14DA" w:rsidRDefault="0032721E" w14:paraId="0876851B" w14:textId="0357600F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A925F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
-            <w:r w:rsidR="00A925F9" w:rsidRPr="00A925F9">
+            <w:r w:rsidRPr="00A925F9" w:rsidR="00A925F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> of conversation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10834" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="53E1E760" w14:textId="79CB5486" w:rsidR="0032721E" w:rsidRPr="00A82333" w:rsidRDefault="0032721E" w:rsidP="008C14DA"/>
+          <w:p w:rsidRPr="00A82333" w:rsidR="0032721E" w:rsidP="008C14DA" w:rsidRDefault="0032721E" w14:paraId="53E1E760" w14:textId="79CB5486"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0032721E" w:rsidRPr="00A82333" w14:paraId="4CAE4063" w14:textId="77777777" w:rsidTr="58182DAA">
+      <w:tr w:rsidRPr="00A82333" w:rsidR="0032721E" w:rsidTr="4251CE41" w14:paraId="4CAE4063" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3D59C4FA" w14:textId="77777777" w:rsidR="0012001D" w:rsidRDefault="0012001D" w:rsidP="008C14DA"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="512D29ED" w14:textId="77777777" w:rsidR="00D129CA" w:rsidRPr="00A82333" w:rsidRDefault="00D129CA" w:rsidP="008C14DA"/>
+          <w:p w:rsidR="0012001D" w:rsidP="008C14DA" w:rsidRDefault="0012001D" w14:paraId="3D59C4FA" w14:textId="77777777"/>
+          <w:p w:rsidR="0012001D" w:rsidP="008C14DA" w:rsidRDefault="0012001D" w14:paraId="4DFEB6F1" w14:textId="77777777"/>
+          <w:p w:rsidRPr="00A82333" w:rsidR="00D129CA" w:rsidP="008C14DA" w:rsidRDefault="00D129CA" w14:paraId="512D29ED" w14:textId="77777777"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A82333" w:rsidRPr="00A82333" w14:paraId="6EC9618B" w14:textId="77777777" w:rsidTr="58182DAA">
+      <w:tr w:rsidRPr="00A82333" w:rsidR="00A82333" w:rsidTr="4251CE41" w14:paraId="6EC9618B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="209"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="36639E" w:themeFill="accent1"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3C0389C7" w14:textId="54F75285" w:rsidR="00A82333" w:rsidRPr="005D55C4" w:rsidRDefault="00A82333" w:rsidP="008C14DA">
+          <w:p w:rsidRPr="005D55C4" w:rsidR="00A82333" w:rsidP="008C14DA" w:rsidRDefault="00A82333" w14:paraId="3C0389C7" w14:textId="54F75285">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="3" w:name="Review" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkStart w:name="Review" w:colFirst="0" w:colLast="0" w:id="3"/>
             <w:r w:rsidRPr="005D55C4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Review</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="3"/>
-      <w:tr w:rsidR="00A82333" w:rsidRPr="00A82333" w14:paraId="5A0C5E26" w14:textId="77777777" w:rsidTr="58182DAA">
+      <w:tr w:rsidRPr="00A82333" w:rsidR="00A82333" w:rsidTr="4251CE41" w14:paraId="5A0C5E26" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="46CC5D94" w14:textId="329F7250" w:rsidR="00A82333" w:rsidRPr="00D672DC" w:rsidRDefault="00A82333" w:rsidP="008C14DA">
+          <w:p w:rsidRPr="00D672DC" w:rsidR="00A82333" w:rsidP="008C14DA" w:rsidRDefault="00A82333" w14:paraId="46CC5D94" w14:textId="329F7250">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D672DC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Starting points to help with your </w:t>
             </w:r>
-            <w:r w:rsidR="0032721E" w:rsidRPr="00D672DC">
+            <w:r w:rsidRPr="00D672DC" w:rsidR="0032721E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">review </w:t>
             </w:r>
             <w:r w:rsidRPr="00D672DC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>conversation:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7483F8DD" w14:textId="3CA7E38C" w:rsidR="00A82333" w:rsidRPr="00A82333" w:rsidRDefault="00A82333" w:rsidP="008C14DA">
+          <w:p w:rsidRPr="00A82333" w:rsidR="00A82333" w:rsidP="008C14DA" w:rsidRDefault="00A82333" w14:paraId="7483F8DD" w14:textId="3CA7E38C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00A82333">
               <w:t xml:space="preserve">How has the past year gone? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F8BC424" w14:textId="3A86859D" w:rsidR="00DC07EA" w:rsidRDefault="00DC07EA" w:rsidP="008C14DA">
+          <w:p w:rsidR="00DC07EA" w:rsidP="008C14DA" w:rsidRDefault="00DC07EA" w14:paraId="1F8BC424" w14:textId="3A86859D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">What have been your biggest achievements this year? How did you go about delivering those achievements? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FF05818" w14:textId="5B2CFECA" w:rsidR="00DC07EA" w:rsidRDefault="00DC07EA" w:rsidP="008C14DA">
+          <w:p w:rsidR="00DC07EA" w:rsidP="008C14DA" w:rsidRDefault="00DC07EA" w14:paraId="4FF05818" w14:textId="5B2CFECA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t>What challenges have you faced? How did you handle them?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52706157" w14:textId="5707A701" w:rsidR="00DC07EA" w:rsidRDefault="00DC07EA" w:rsidP="008C14DA">
+          <w:p w:rsidR="00DC07EA" w:rsidP="008C14DA" w:rsidRDefault="00DC07EA" w14:paraId="52706157" w14:textId="5707A701">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">What feedback have you received, and how </w:t>
             </w:r>
             <w:r w:rsidR="000B6FC1">
               <w:t>did you act on it</w:t>
             </w:r>
             <w:r>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F7FEF4E" w14:textId="4C17560C" w:rsidR="00A82333" w:rsidRPr="00A82333" w:rsidRDefault="00DC07EA" w:rsidP="008C14DA">
+          <w:p w:rsidRPr="00A82333" w:rsidR="00A82333" w:rsidP="008C14DA" w:rsidRDefault="00DC07EA" w14:paraId="2F7FEF4E" w14:textId="4C17560C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t>What would you like to focus on or do differently going forward?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0032721E" w:rsidRPr="00A82333" w14:paraId="42438819" w14:textId="77777777" w:rsidTr="58182DAA">
+      <w:tr w:rsidRPr="00A82333" w:rsidR="0032721E" w:rsidTr="4251CE41" w14:paraId="42438819" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="097FF6B4" w14:textId="44E7087F" w:rsidR="0032721E" w:rsidRPr="00A925F9" w:rsidRDefault="0032721E" w:rsidP="008C14DA">
+          <w:p w:rsidRPr="00A925F9" w:rsidR="0032721E" w:rsidP="008C14DA" w:rsidRDefault="0032721E" w14:paraId="097FF6B4" w14:textId="44E7087F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A925F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
-            <w:r w:rsidR="00A925F9" w:rsidRPr="00A925F9">
+            <w:r w:rsidRPr="00A925F9" w:rsidR="00A925F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> of conversation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10834" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="42D00B05" w14:textId="3471B6D6" w:rsidR="0032721E" w:rsidRPr="00A82333" w:rsidRDefault="0032721E" w:rsidP="008C14DA">
+          <w:p w:rsidRPr="00A82333" w:rsidR="0032721E" w:rsidP="008C14DA" w:rsidRDefault="0032721E" w14:paraId="42D00B05" w14:textId="3471B6D6">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B62F73" w:rsidRPr="002D40D4" w14:paraId="63B18D37" w14:textId="77777777" w:rsidTr="58182DAA">
+      <w:tr w:rsidRPr="002D40D4" w:rsidR="00B62F73" w:rsidTr="4251CE41" w14:paraId="63B18D37" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4196" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="127D0890" w14:textId="05126DC7" w:rsidR="00B62F73" w:rsidRPr="00A925F9" w:rsidRDefault="00B62F73" w:rsidP="008C14DA">
+          <w:p w:rsidRPr="00A925F9" w:rsidR="00B62F73" w:rsidP="008C14DA" w:rsidRDefault="00B62F73" w14:paraId="127D0890" w14:textId="05126DC7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0915D6A0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Is all </w:t>
             </w:r>
-            <w:r w:rsidR="53119A59" w:rsidRPr="0915D6A0">
+            <w:r w:rsidRPr="0915D6A0" w:rsidR="53119A59">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>essential</w:t>
             </w:r>
             <w:r w:rsidRPr="0915D6A0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> training complete?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="674" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="61BE3C99" w14:textId="77777777" w:rsidR="00B62F73" w:rsidRPr="00A82333" w:rsidRDefault="00B62F73" w:rsidP="008C14DA">
+          <w:p w:rsidRPr="00A82333" w:rsidR="00B62F73" w:rsidP="008C14DA" w:rsidRDefault="00B62F73" w14:paraId="61BE3C99" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00287438">
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="510" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5A27B3F0" w14:textId="77777777" w:rsidR="00B62F73" w:rsidRPr="00A82333" w:rsidRDefault="00B62F73" w:rsidP="008C14DA">
+          <w:p w:rsidRPr="00A82333" w:rsidR="00B62F73" w:rsidP="008C14DA" w:rsidRDefault="00B62F73" w14:paraId="5A27B3F0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00287438">
               <w:t>no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8568" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="402EEFC7" w14:textId="77777777" w:rsidR="00B62F73" w:rsidRPr="002D40D4" w:rsidRDefault="00B62F73" w:rsidP="008C14DA">
+          <w:p w:rsidRPr="002D40D4" w:rsidR="00B62F73" w:rsidP="008C14DA" w:rsidRDefault="00B62F73" w14:paraId="402EEFC7" w14:textId="77777777">
             <w:r>
               <w:t>Comments:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B62F73" w:rsidRPr="00287438" w14:paraId="275B2FC1" w14:textId="77777777" w:rsidTr="58182DAA">
+      <w:tr w:rsidRPr="00287438" w:rsidR="00B62F73" w:rsidTr="4251CE41" w14:paraId="275B2FC1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4196" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2D8374B6" w14:textId="2DFFF70B" w:rsidR="00B62F73" w:rsidRPr="00A925F9" w:rsidRDefault="5E2CA0F3" w:rsidP="008C14DA">
+          <w:p w:rsidRPr="00A925F9" w:rsidR="00B62F73" w:rsidP="008C14DA" w:rsidRDefault="5E2CA0F3" w14:paraId="2D8374B6" w14:textId="2DFFF70B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0915D6A0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Register of interest</w:t>
             </w:r>
-            <w:r w:rsidR="00B62F73" w:rsidRPr="0915D6A0">
+            <w:r w:rsidRPr="0915D6A0" w:rsidR="00B62F73">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s declared?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="674" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="27213C04" w14:textId="77777777" w:rsidR="00B62F73" w:rsidRPr="00A82333" w:rsidRDefault="00B62F73" w:rsidP="008C14DA">
+          <w:p w:rsidRPr="00A82333" w:rsidR="00B62F73" w:rsidP="008C14DA" w:rsidRDefault="00B62F73" w14:paraId="27213C04" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00287438">
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="510" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="41082D62" w14:textId="77777777" w:rsidR="00B62F73" w:rsidRPr="00A82333" w:rsidRDefault="00B62F73" w:rsidP="008C14DA">
+          <w:p w:rsidRPr="00A82333" w:rsidR="00B62F73" w:rsidP="008C14DA" w:rsidRDefault="00B62F73" w14:paraId="41082D62" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00287438">
               <w:t>no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="71C1F0D3" w14:textId="77777777" w:rsidR="00B62F73" w:rsidRPr="00287438" w:rsidRDefault="00B62F73" w:rsidP="008C14DA">
+          <w:p w:rsidRPr="00287438" w:rsidR="00B62F73" w:rsidP="008C14DA" w:rsidRDefault="00B62F73" w14:paraId="71C1F0D3" w14:textId="77777777">
             <w:r w:rsidRPr="00287438">
               <w:t>n/a</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8018" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3840C1E5" w14:textId="77777777" w:rsidR="00B62F73" w:rsidRPr="00287438" w:rsidRDefault="00B62F73" w:rsidP="008C14DA"/>
+          <w:p w:rsidRPr="00287438" w:rsidR="00B62F73" w:rsidP="008C14DA" w:rsidRDefault="00B62F73" w14:paraId="3840C1E5" w14:textId="77777777"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0032721E" w:rsidRPr="00A82333" w14:paraId="1C97D834" w14:textId="77777777" w:rsidTr="58182DAA">
+      <w:tr w:rsidRPr="00A82333" w:rsidR="0032721E" w:rsidTr="4251CE41" w14:paraId="1C97D834" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1FFE520E" w14:textId="77777777" w:rsidR="0032721E" w:rsidRDefault="0032721E" w:rsidP="008C14DA">
+          <w:p w:rsidR="0032721E" w:rsidP="008C14DA" w:rsidRDefault="0032721E" w14:paraId="1FFE520E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="317E7E6D" w14:textId="77777777" w:rsidR="000B5498" w:rsidRDefault="000B5498" w:rsidP="008C14DA">
+          <w:p w:rsidR="000B5498" w:rsidP="008C14DA" w:rsidRDefault="000B5498" w14:paraId="317E7E6D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="076B0502" w14:textId="77777777" w:rsidR="000B5498" w:rsidRDefault="000B5498" w:rsidP="008C14DA">
+          <w:p w:rsidR="000B5498" w:rsidP="008C14DA" w:rsidRDefault="000B5498" w14:paraId="076B0502" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2B169489" w14:textId="77777777" w:rsidR="000B5498" w:rsidRDefault="000B5498" w:rsidP="008C14DA">
+          <w:p w:rsidR="000B5498" w:rsidP="008C14DA" w:rsidRDefault="000B5498" w14:paraId="2B169489" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="70947CF7" w14:textId="77777777" w:rsidR="000B5498" w:rsidRDefault="000B5498" w:rsidP="008C14DA">
+          <w:p w:rsidR="000B5498" w:rsidP="008C14DA" w:rsidRDefault="000B5498" w14:paraId="70947CF7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6F8205EB" w14:textId="77777777" w:rsidR="000B5498" w:rsidRDefault="000B5498" w:rsidP="008C14DA">
+          <w:p w:rsidR="000B5498" w:rsidP="008C14DA" w:rsidRDefault="000B5498" w14:paraId="6F8205EB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="01C924DD" w14:textId="77777777" w:rsidR="000B5498" w:rsidRDefault="000B5498" w:rsidP="008C14DA">
+          <w:p w:rsidR="000B5498" w:rsidP="008C14DA" w:rsidRDefault="000B5498" w14:paraId="01C924DD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00097FF6" w:rsidRPr="00A82333" w14:paraId="4040A887" w14:textId="77777777" w:rsidTr="58182DAA">
+      <w:tr w:rsidR="4251CE41" w:rsidTr="4251CE41" w14:paraId="1005A9CF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13935" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="4251CE41" w:rsidP="4251CE41" w:rsidRDefault="4251CE41" w14:paraId="5D29D4D3" w14:textId="43994134">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="4251CE41" w:rsidR="4251CE41">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>Colleague comments / reflections</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4251CE41" w:rsidTr="4251CE41" w14:paraId="126EF314">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13935" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="4251CE41" w:rsidP="4251CE41" w:rsidRDefault="4251CE41" w14:paraId="5BCE9FB7" w14:textId="14A96781">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="4251CE41" w:rsidP="4251CE41" w:rsidRDefault="4251CE41" w14:paraId="2CF8D938" w14:textId="4D8D4B89">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="4251CE41" w:rsidP="4251CE41" w:rsidRDefault="4251CE41" w14:paraId="0A859AE4" w14:textId="3725A2F6">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="4251CE41" w:rsidP="4251CE41" w:rsidRDefault="4251CE41" w14:paraId="16DD6705" w14:textId="786C1A32">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4251CE41" w:rsidTr="4251CE41" w14:paraId="7E93CA0F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13935" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="4251CE41" w:rsidP="4251CE41" w:rsidRDefault="4251CE41" w14:paraId="171149EE" w14:textId="16587D46">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="4251CE41" w:rsidR="4251CE41">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>Line manager comments</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4251CE41" w:rsidTr="4251CE41" w14:paraId="6903DF3C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13935" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="4251CE41" w:rsidP="4251CE41" w:rsidRDefault="4251CE41" w14:paraId="54B8D10A" w14:textId="4FD4CADF">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="4251CE41" w:rsidP="4251CE41" w:rsidRDefault="4251CE41" w14:paraId="46E23AAA" w14:textId="44E3159C">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="4251CE41" w:rsidP="4251CE41" w:rsidRDefault="4251CE41" w14:paraId="3AF2D07A" w14:textId="711B7115">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="4251CE41" w:rsidP="4251CE41" w:rsidRDefault="4251CE41" w14:paraId="373C1102" w14:textId="51129C16">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A82333" w:rsidR="00097FF6" w:rsidTr="4251CE41" w14:paraId="4040A887" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="261A0C6A" w14:textId="77777777" w:rsidR="00097FF6" w:rsidRPr="0028122B" w:rsidRDefault="00097FF6" w:rsidP="00097FF6">
+          <w:p w:rsidRPr="0028122B" w:rsidR="00097FF6" w:rsidP="00097FF6" w:rsidRDefault="00097FF6" w14:paraId="261A0C6A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="Tips"/>
+            <w:bookmarkStart w:name="Tips" w:id="4"/>
             <w:r w:rsidRPr="003A2702">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Tips</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="4"/>
-          <w:p w14:paraId="505B0491" w14:textId="77777777" w:rsidR="00097FF6" w:rsidRDefault="00097FF6" w:rsidP="00097FF6">
+          <w:p w:rsidR="00097FF6" w:rsidP="00097FF6" w:rsidRDefault="00097FF6" w14:paraId="505B0491" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00AC1AD7">
               <w:t xml:space="preserve">Use the prompts provided in each section to guide you, they’re there to help </w:t>
             </w:r>
             <w:r>
               <w:t>generate</w:t>
             </w:r>
             <w:r w:rsidRPr="00AC1AD7">
               <w:t xml:space="preserve"> ideas.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4ECB0225" w14:textId="77777777" w:rsidR="00097FF6" w:rsidRPr="00AC1AD7" w:rsidRDefault="00097FF6" w:rsidP="00097FF6">
+          <w:p w:rsidRPr="00AC1AD7" w:rsidR="00097FF6" w:rsidP="00097FF6" w:rsidRDefault="00097FF6" w14:paraId="4ECB0225" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="0028122B">
               <w:t>Be ready to consider options for career development. You may not have all of the answers, but can you start to explore aspirations and development routes.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D1E2C9E" w14:textId="77777777" w:rsidR="00097FF6" w:rsidRDefault="00097FF6" w:rsidP="00097FF6">
+          <w:p w:rsidR="00097FF6" w:rsidP="00097FF6" w:rsidRDefault="00097FF6" w14:paraId="5D1E2C9E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00AC1AD7">
               <w:t>Write freely, this is your space to reflect, there are no right or wrong answers.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> T</w:t>
             </w:r>
             <w:r w:rsidRPr="00AC1AD7">
               <w:t>he more detail you include, the more useful your reflections will be.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69A287CE" w14:textId="77777777" w:rsidR="00097FF6" w:rsidRPr="00AC1AD7" w:rsidRDefault="00097FF6" w:rsidP="00097FF6">
+          <w:p w:rsidRPr="00AC1AD7" w:rsidR="00097FF6" w:rsidP="00097FF6" w:rsidRDefault="00097FF6" w14:paraId="69A287CE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00AC1AD7">
               <w:t>Agree on some clear actions and set time to keep the conversation going with check-ins.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B40E4F2" w14:textId="77777777" w:rsidR="00097FF6" w:rsidRDefault="00097FF6" w:rsidP="00097FF6">
+          <w:p w:rsidR="00097FF6" w:rsidP="00097FF6" w:rsidRDefault="00097FF6" w14:paraId="1B40E4F2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t>Refer back to previous sections when having each conversation, so you can reflect on what you have achieved.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DDF07F3" w14:textId="239BDC1A" w:rsidR="00097FF6" w:rsidRDefault="00097FF6" w:rsidP="00097FF6">
+          <w:p w:rsidR="00097FF6" w:rsidP="00097FF6" w:rsidRDefault="00097FF6" w14:paraId="0DDF07F3" w14:textId="239BDC1A">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003529E2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Don’t forget: </w:t>
             </w:r>
             <w:r w:rsidRPr="00682CAD">
               <w:t>Note</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> down the date the conversation took place in each section. This will help you keep track of your conversations in line with the development cycle</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1D30C70C" w14:textId="77777777" w:rsidR="00170E11" w:rsidRDefault="00170E11" w:rsidP="00B62F73"/>
+    <w:p w:rsidR="00170E11" w:rsidP="00B62F73" w:rsidRDefault="00170E11" w14:paraId="1D30C70C" w14:textId="77777777"/>
     <w:sectPr w:rsidR="00170E11" w:rsidSect="008C14DA">
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1230" w:right="1440" w:bottom="739" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63F357FB" w14:textId="77777777" w:rsidR="00181847" w:rsidRDefault="00181847" w:rsidP="00A925F9">
+    <w:p w:rsidR="00181847" w:rsidP="00A925F9" w:rsidRDefault="00181847" w14:paraId="63F357FB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07C6DA48" w14:textId="77777777" w:rsidR="00181847" w:rsidRDefault="00181847" w:rsidP="00A925F9">
+    <w:p w:rsidR="00181847" w:rsidP="00A925F9" w:rsidRDefault="00181847" w14:paraId="07C6DA48" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -2344,85 +2507,85 @@
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="024E985B" w14:textId="77777777" w:rsidR="00181847" w:rsidRDefault="00181847" w:rsidP="00A925F9">
+    <w:p w:rsidR="00181847" w:rsidP="00A925F9" w:rsidRDefault="00181847" w14:paraId="024E985B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18CEA1AE" w14:textId="77777777" w:rsidR="00181847" w:rsidRDefault="00181847" w:rsidP="00A925F9">
+    <w:p w:rsidR="00181847" w:rsidP="00A925F9" w:rsidRDefault="00181847" w14:paraId="18CEA1AE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1318336367"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="603B7A51" w14:textId="05EB4C08" w:rsidR="00A925F9" w:rsidRDefault="00A925F9">
+      <w:p w:rsidR="00A925F9" w:rsidRDefault="00A925F9" w14:paraId="603B7A51" w14:textId="05EB4C08">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:t xml:space="preserve">Page </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
@@ -2464,1227 +2627,1228 @@
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="4F930973" w14:textId="77777777" w:rsidR="00A925F9" w:rsidRDefault="00A925F9">
+  <w:p w:rsidR="00A925F9" w:rsidRDefault="00A925F9" w14:paraId="4F930973" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations/>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="076A25CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EAE03F60"/>
     <w:lvl w:ilvl="0" w:tplc="249607CC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10E2711A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A0C2BCEE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27A7605E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D1A0EC2"/>
     <w:lvl w:ilvl="0" w:tplc="249607CC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-1422" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-702" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="18" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="738" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1458" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2178" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2898" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3618" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4338" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="285D243F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7886356E"/>
     <w:lvl w:ilvl="0" w:tplc="249607CC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F8E1FF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3378DBFE"/>
     <w:lvl w:ilvl="0" w:tplc="249607CC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3563613D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A0CDAB6"/>
     <w:lvl w:ilvl="0" w:tplc="249607CC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40656209"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34EA8264"/>
     <w:lvl w:ilvl="0" w:tplc="D17E4982">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8A36BB0C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4A306BAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="5F3E2284">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="6700F2E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="6CFC5E0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="DC066478">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="B69C160C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4AB6BA42">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41756A1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D716F882"/>
     <w:lvl w:ilvl="0" w:tplc="249607CC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64E8DD8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="72242D92"/>
     <w:lvl w:ilvl="0" w:tplc="AAECA410">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="66B6CC80">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="CC987428">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="83D28808">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="35A0A98E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="55EA4C20">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="F1EEE108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="71C88E08">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3EF81D3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A5A2A98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="714CF90A"/>
     <w:lvl w:ilvl="0" w:tplc="249607CC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2020156730">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="804202376">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="389309153">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1443303308">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="55517639">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1675645668">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="546839054">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1115170312">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1780101487">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1619336448">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A82333"/>
     <w:rsid w:val="000204C8"/>
     <w:rsid w:val="00023DBA"/>
@@ -3816,179 +3980,183 @@
     <w:rsid w:val="00C95E74"/>
     <w:rsid w:val="00CC28A3"/>
     <w:rsid w:val="00CE7614"/>
     <w:rsid w:val="00CF6834"/>
     <w:rsid w:val="00D129CA"/>
     <w:rsid w:val="00D33F50"/>
     <w:rsid w:val="00D53AA4"/>
     <w:rsid w:val="00D672DC"/>
     <w:rsid w:val="00DA31C0"/>
     <w:rsid w:val="00DC07EA"/>
     <w:rsid w:val="00DD7038"/>
     <w:rsid w:val="00DE7ED0"/>
     <w:rsid w:val="00E2118B"/>
     <w:rsid w:val="00E212CD"/>
     <w:rsid w:val="00E42DC3"/>
     <w:rsid w:val="00E6714F"/>
     <w:rsid w:val="00E766A1"/>
     <w:rsid w:val="00E961F9"/>
     <w:rsid w:val="00EA3D07"/>
     <w:rsid w:val="00EB2335"/>
     <w:rsid w:val="00EC307B"/>
     <w:rsid w:val="00EE409A"/>
     <w:rsid w:val="00FA4972"/>
     <w:rsid w:val="00FB7EC6"/>
     <w:rsid w:val="0306FE85"/>
+    <w:rsid w:val="042574F3"/>
     <w:rsid w:val="08D199A1"/>
     <w:rsid w:val="0915D6A0"/>
     <w:rsid w:val="10A17B34"/>
     <w:rsid w:val="1EAB1434"/>
     <w:rsid w:val="2D88190D"/>
     <w:rsid w:val="397E1A52"/>
+    <w:rsid w:val="41F2A409"/>
+    <w:rsid w:val="4251CE41"/>
     <w:rsid w:val="53119A59"/>
     <w:rsid w:val="58182DAA"/>
     <w:rsid w:val="5DF6EDD4"/>
     <w:rsid w:val="5E2CA0F3"/>
     <w:rsid w:val="65B6449C"/>
     <w:rsid w:val="74FB4981"/>
+    <w:rsid w:val="771E80F0"/>
     <w:rsid w:val="79D10A02"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="112523C6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F2B35F3C-4EE4-4F98-A603-A5EC17C51A74}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4144,52 +4312,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -4256,93 +4424,93 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
@@ -4459,424 +4627,424 @@
       <w:iCs/>
       <w:color w:val="4E3652" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="4E3652" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="7F5986" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="7F5986" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4E3652" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="4E3652" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="7F5986" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="7F5986" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="66486C" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="66486C" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="284A76" w:themeColor="accent1" w:themeShade="BF"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="284A76" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="284A76" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="284A76" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00A82333"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A925F9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A925F9"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A925F9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A925F9"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="2D88190D"/>
     <w:rPr>
       <w:color w:val="FF324B"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00023DBA"/>
     <w:rPr>
@@ -4990,56 +5158,55 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1954090043">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/about/manchester-2035/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/about/manchester-2035/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Strategy 2035">
       <a:dk1>
         <a:srgbClr val="281C2A"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="F3F1E8"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="660098"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="36639E"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="FB66F9"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="097570"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="1CBC66"/>
@@ -5590,72 +5757,65 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01DC3F62-6C81-4952-87A8-404641D495FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="9a06f09c-b701-4f2b-8ff0-dbd51f02eea8"/>
     <ds:schemaRef ds:uri="5a79e671-1084-403b-a517-d65cfce48a55"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2BC8BA87-1705-48C3-B555-1D878461993D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...18 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Manager/>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Performing at Manchester</dc:title>
   <dc:subject>My conversation</dc:subject>
   <dc:creator>Design team</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>Linda Simmonds</lastModifiedBy>
+  <revision>25</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-</cp:coreProperties>
+  <category/>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000C6C1D79AD4A3944B9C6EAD12C9F243B</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>