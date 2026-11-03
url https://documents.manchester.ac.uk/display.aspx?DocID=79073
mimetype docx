--- v1 (2026-07-27)
+++ v2 (2026-11-03)
@@ -9,53 +9,53 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00610093" w:rsidRDefault="00610093" w14:paraId="3DD834B4" w14:textId="738A2A4B">
+    <w:p w14:paraId="3DD834B4" w14:textId="738A2A4B" w:rsidR="00610093" w:rsidRDefault="00610093">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16857749" wp14:editId="2DBF9A08">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-914400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-796925</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="10709312" cy="2593340"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1090450526" name="Group 7"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
@@ -194,2303 +194,2256 @@
                               <a:ext cx="1308100" cy="647700"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                           </pic:spPr>
                         </pic:pic>
                         <wps:wsp>
                           <wps:cNvPr id="144871197" name="Text Box 3"/>
                           <wps:cNvSpPr txBox="1"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="1699702" y="462566"/>
                               <a:ext cx="6231113" cy="486335"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln w="6350">
                               <a:noFill/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w:rsidRPr="00700EC0" w:rsidR="00610093" w:rsidP="00610093" w:rsidRDefault="00610093" w14:paraId="4FA2991B" w14:textId="63695554">
+                              <w:p w14:paraId="4FA2991B" w14:textId="69D74742" w:rsidR="00610093" w:rsidRPr="00700EC0" w:rsidRDefault="00C30A0D" w:rsidP="00610093">
                                 <w:pPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:sz w:val="40"/>
                                     <w:szCs w:val="40"/>
                                   </w:rPr>
                                 </w:pPr>
-                                <w:r w:rsidRPr="00700EC0">
+                                <w:r>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:sz w:val="40"/>
                                     <w:szCs w:val="40"/>
                                   </w:rPr>
-                                  <w:t xml:space="preserve">Performing at Manchester – </w:t>
+                                  <w:t>Excelling</w:t>
+                                </w:r>
+                                <w:r w:rsidR="00610093" w:rsidRPr="00700EC0">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                    <w:b/>
+                                    <w:bCs/>
+                                    <w:sz w:val="40"/>
+                                    <w:szCs w:val="40"/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve"> at Manchester – </w:t>
                                 </w:r>
                                 <w:r w:rsidR="00EC307B">
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:sz w:val="40"/>
                                     <w:szCs w:val="40"/>
                                   </w:rPr>
                                   <w:t>M</w:t>
                                 </w:r>
-                                <w:r>
+                                <w:r w:rsidR="00610093">
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:sz w:val="40"/>
                                     <w:szCs w:val="40"/>
                                   </w:rPr>
                                   <w:t xml:space="preserve">y </w:t>
                                 </w:r>
                                 <w:r w:rsidR="00EC307B">
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:sz w:val="40"/>
                                     <w:szCs w:val="40"/>
                                   </w:rPr>
                                   <w:t>C</w:t>
                                 </w:r>
-                                <w:r>
+                                <w:r w:rsidR="00610093">
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:sz w:val="40"/>
                                     <w:szCs w:val="40"/>
                                   </w:rPr>
                                   <w:t>onversation</w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                             <a:prstTxWarp prst="textNoShape">
                               <a:avLst/>
                             </a:prstTxWarp>
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback>
             <w:pict>
-              <v:group id="Group 7" style="position:absolute;margin-left:-1in;margin-top:-62.75pt;width:843.25pt;height:204.2pt;z-index:251658240;mso-height-relative:margin" coordsize="107093,25933" o:spid="_x0000_s1026" w14:anchorId="16857749" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQCf6KGMNwUAAFgQAAAOAAAAZHJzL2Uyb0RvYy54bWzUWF1v&#10;2zYUfR+w/0DovbG+LNlGnSJLl6JA1gZNhj7TNGUJlUiNpGOnv36HpCR/xF2ydB22h6r85r2H5557&#10;nddvtk1N7rnSlRTzIDoLA8IFk8tKrObB73dXryYB0YaKJa2l4PPggevgzfnPP73etDMey1LWS64I&#10;DhF6tmnnQWlMOxuNNCt5Q/WZbLnAZCFVQw26ajVaKrrB6U09isMwG22kWrZKMq41Rt/6yeDcnV8U&#10;nJmPRaG5IfU8gG3GfZX7Lux3dP6azlaKtmXFOjPoC6xoaCVw6XDUW2ooWavq0VFNxZTUsjBnTDYj&#10;WRQV484HeBOFR968U3LdOl9Ws82qHWACtEc4vfhY9uH+nWpv2xsFJDbtCli4nvVlW6jG/g8rydZB&#10;9jBAxreGMAxGYR5OkygOCMNkPJ4mSdqhykpA/2gjK399auuov3p0YNCmBUX0DgX9fSjclrTlDlw9&#10;Awo3ilTLeZCM4zALx1keEEEbEPYTKETFquZkbMlijcDqATA908Dub6EVRqlHKxrHaRg6tAaX6axV&#10;2rzjsiG2MQ8U7nfMovfX2sACLO2XdIRbXlV1TYq6QvwIRFlAlDSfK1M6F/FGbv9KY7/boUkrAV6C&#10;+AndlIs2flkrck8RJ4tVZF3FRSu9v2E6/YsNdqEu6ZL7MyIs9a5hmJrf5LIbj8bDOK3bkvrhHoTB&#10;kuF6Z0VneV0JgreYB2OLG44nmtGa49mcwXRmqprbB+usV9RBY02rhf0KaaHys3YEBOsf0LXMQ839&#10;6k+8AB9A8PgUQpQxLozHdd/p3jcYfehJLXCgPbnA/cPZ3QFW63bo92d7K7v1dit3cjZsPvl0h5uH&#10;He5mKcywuamEVKc8q+FVd7Nf34PkobEoLeTyAdECjjlN0C27qkDVa6rNDVVQT7wLMoL5iE9Ry808&#10;kF0rIKVUX0+N2/UIZ8wGZAM1ngf6jzVVoHL9XoCr0yiFrBDjOuk4j9FR+zOL/Rmxbi4liByBIC1z&#10;Tbve1H2zULL5jMRxYW/FFBUMd88DZlTfuTQ+SyD1MH5x4ZZBsltqrsVty/qosqF4t/1MVdvFq4Ey&#10;fpC9uNDZUdj6tfY9hLxYG1lUjqw7XDu8IXR7euybO5WaZnEWpZMcpnuVcpmCpF6hVlahnqvqySSP&#10;83FATkl7EsdhAiV8gbR/YysCw2eVQ2lvKzbDvy7BofVI2p8uBLDLrC1jfDHRPOuMhqov6/aVf9hq&#10;UdWVeXB1BWLDGiXubypm9d12dvhHaRZa3BIoef8AvoRw0dMv9luh1xW7luyLJkJelhAwfqFbqFQn&#10;W6PD5a57cO8Cyu4k/pSs28nOZRD2qCw4gZovOd5Ktm4gYb6GUrymBgWcLqtWI1BmvFlYVVXvl52w&#10;asWsrtr6KY7yFG7jMt+CWkDtjOKGlU5nnML1GjxMOLd6TzyeNnOSxQa5AXmWIhicIB1VHXmWTrIJ&#10;SPiYoHGWJ8kYMXDEz4Fku0z5zGT6jSxhH8ineecFut4BNP5HlI2SNEqiKUTxkLKxVY1DDv5jlLWE&#10;+MEMTaz538FAu/mIc6AU2JaEUYxSzZ0+lLtJOEFp4ymXpXnua5yXMs7R6ZhZNhf88DoX+XSSR9F0&#10;qHPvrIu/yC1xeFobujKXmC2GO62y498oeKNsOs1D/BAAdGkWj7PsELosTqIoSjx0iGmErl3wUuj2&#10;ijlb3RGUGZkVA/ucT5R5ZrvY4uZdzv13axmwx9cxaPgaBg1fv6Dx4trF/Jcql116d/WM+/nq3rr7&#10;qW1/H+/33ardHwTO/wQAAP//AwBQSwMECgAAAAAAAAAhAKPzjWoJdgEACXYBABQAAABkcnMvbWVk&#10;aWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAALOAAACuAgGAAAAZJd78AAAAAFzUkdCAK7O&#10;HOkAAAAEZ0FNQQAAsY8L/GEFAAAACXBIWXMAAB2HAAAdhwGP5fFlAAD/pUlEQVR4XuzdB5hV1b0+&#10;fu/95yYxyb0pNzc3v9zkplzTTGJMMVFjYmTovdlApQ+9t+kz9Dp9hjIDItJFEUF671WwYBdRQBAB&#10;QVG6nP9ae6/vLmuvvfd3r73PmTMz632e9xmTICDMmfPxzVqbm1RUVFRUVFRUqkOOFHb41ofFXe/8&#10;sKRb3ZMlXTt+UNx1wMniLnmnSrpWki44Vdx106nizlo/LO789qmSLkdOlXTW+pGtnY58VKr3VEnH&#10;TR+xni7puOB0WYfKU8Ud8j4q7jDgVEmHjh+WPFr3w+IOd34w/eHvsp+GioqKioqKioqKStXn4+mp&#10;3/youMcfThT1aHOyMHXoB8Xdp54sTl19srjbWyeLUq9/WJwa+7C4m70ltF21EkCzduHaWSuBs9nS&#10;Tlw7xk472sHadz8qfWzD6bJHK8+UPpZ+tvzRB0+Xd7zjg8kK1SoqKioqKioqKnHK+wU9f3a8oGfd&#10;Dwp7dTtR2HPcB4U9Fn1Q1GMf6VmC5tjJYtruXFONygNaR3RIQGs9U/aYVgLpT86UPnrwdNkjz5wp&#10;e3TS6ZJHe50te6ThR6WP/iKWm/sl9o+soqKioqKioqKi4p9j+X1+/0FRzy7HCntNPV7UkwC5V+xE&#10;UU9Be9iaUECXhAO03ke5PvLS2dJHZhJI9zxd3v6OWOymf2G/JCoqKioqKioqKio33XSisOevjxX0&#10;evR4Ud/iDwp77zhe0PvqB0W9Y2Z72RoNoDlESwOaNHJAPxojeI4RRO8/U/rItLOl7bueKmt3O/vl&#10;UlFRUVFRUVFRqS05mt/rlqP5/R46VtB38vHCPpuPFfb5jHyMWUsArTcQoO2Ilge0juiwgHYiWhLQ&#10;pGdK2187U/bITvLXJR+XP/LYmantb2W/nCoqKioqKioqKjUpx/L73nk8v/+4owX9dh0t7HvtWGG/&#10;GO3xwr5cFaC9AG1rafuDZ8vbFZ6Z0q4u+2VWUVFRUVFRUVGpjjlS2P+u9yb3yz5W0H8zacwsQTMt&#10;wzMG0AaiQwOaR3QNAHRZe9o9BNFjzpW3u4/98quoqKioqKioqCRzjkwe9Kv38gf2OZo/cOn7Bf0/&#10;O1owIGbWimcLokMD2o7oqga0A9EJBPSZsvbXz5S3X00QPeScOhetoqKioqKiopJcOVzU77/fmzyo&#10;PQHzLNJj7xcMJEi21opnBehEAJr19Mfl7RacK2/X5WThgz9hv10qKioqKioqKiqJzKHc3C8fyR/Y&#10;+L38QQUEzS+/nz8o5mgEgHYiWgE6MKDLadu9/XHZw1PPlD7c5uPp93+T/TaqqKioqKioqKjEK0dy&#10;c796JH/IgCOTh7z9Xv6Q2Hv5g7W+bxQDaB7RNQPQJqKTF9Afl7cjffjY2dKH884VdvgW+21VUVFR&#10;UVFRUVGJKvTsMsFy5nv5Qw+QEixTNFubZIB2IFoB2r5A0z78pnahsLT9H9lvs4qKioqKioqKimze&#10;yR/2uyOThuYdmTz0FdIYVMezCNA6osMC2oloBWh/QDsRjQJ02cPvflzebuKZsof+yn7bVVRUVFRU&#10;VFRUsHl7wtA/vjtp2Jgjk4e/cWTyMIJla6sY0ByiqxrQJqKrN6A/Lnv4GAF0Ifl4D/s0UFFRUVFR&#10;UVFRccu7k9L+enhy2sR3Jw8/TBqDEkCzKkAHArSB6LCA1hEdFtBiRNsBfbas3Ydnyx4qV8+EVlFR&#10;UVFRUVER5PDk4fccnpRe+O7EtKMEzzGtk6GJA7QT0QrQ/oB2IloO0AzRJqDPnil/uOJ8efv67NNE&#10;RUVFRUVFRaX25sjEId8nYJ5Feo00BjXwrADN1QS0ieiwgBYhOnkArT2Jo6zds6fKHrmFfdqoqKio&#10;qKioqNSevDMp93vvTMwcRpD82uFJGQTL1ipAhwe0HdHygNYRHRbQTkRLALqs3dGz5e1Gnp/S7mfs&#10;00hFRUVFRUVFpWbn7YmZ9789MWPFO5MyY1AdzFUHaBPRCtBoQDsQnRhAny1/eMuZ0oc7sU8nFRUV&#10;FRUVFZWal3cmZ//pnYlZpe9MzLxAPsbIR70K0Lb6AVqMaBlAc4iufoCe9XH5w/eyTy8VFRUVFRUV&#10;leqfQ/m533l7YvagtyZmv0w+xmh1OEMTD+gjSQdoJ6LlAG1HtDygdUSHBbQT0dEC+kx5u3fPlLfP&#10;+bjo/v9ln24qKioqKioqKtUzb0/ObUnA/NzbE3M0MPOtckCTKkBXc0CTnilrt+Hj8vaPsE87FRUV&#10;FRUVFZXqkzfHZf3+zQk5hW9NyD731gSKZmvjDGgD0ckCaB3RYQFtIDo0oHlE1xhAXztT3q7ybEm7&#10;v7FPQxUVFRUVFRWV5M6b43I7vjU+7/RbE3JjZnO01hxACxAtBWiG6NCAtiO6qgHtQHQiAV3a/sLp&#10;8nZDYrn3fol9SqqoqKioqKioJFcOjcm99Y3xeVPfnJBHkGxt8gHaRHTyAvqYArRWaUCXt597puyR&#10;v7JPTxUVFRUVFRWV5Mgb40a0eHN83vo3J4yI6c3TWj0BbUe0NKAZosMDGvkkDgVoQdvvUWefVVRU&#10;VFRUVJIih3Jzv/zmhJGD3xw/4j0TzdYmB6APRwZoEaJlAM0jumYA2kR08gD6TOkjH58tazfi0+kP&#10;f5d92qqoqKioqKioJDZvjx/5mzfGjZz2xvhRsTfGj9T6Jm1SA1r0JI4aCmgHoms9oOefLX34Lvbp&#10;q6KioqKioqKSmLwxYWTL18eP3KCj2dqqADRDdGhA2xEtD2gd0WEB7UR08gHaRHSyANqJaBuey9rv&#10;O1PyyGPs01hFRUVFRUVFJX45kpv71dfHjR76+vjRR0kJkml5PNdEQPOIrmJAc4hWgMYD+kxp+/On&#10;S9uPOjnlke+xT2sVFRUVFRUVlWjz+riRvyNornh93JgYRbO18QO0juiwgBYjOrkA7UR0DQG0geiw&#10;gNYRrcNZHtCAaALohafUM59VVFRUVFRUos5rY8a0fm3smE2vjxsb0+AMlQG0ENEygHYiWg7QdkQr&#10;QCcS0CJEywDaiWgkoPd/XNq+A/s0V1FRUVFRUVEJl9fHj+9O0Pz+awTN0GQH9NsK0FrjDWgT0ckL&#10;6NOl3oA+XfrI+bPljwxjn+4qKioqKioqKnJ5dez4Ia+NHXf2tXHjCJhpTTwLAc0hWh7QOqLDA1rw&#10;JI4kA7SJ6JoGaDui5QGtIzo8oN2fxHG69NHr9Nzz0fy2N7NPfRUVFRUVFRUVXOjzmV8dMy7v1XHj&#10;r5ASJNMCnmUBLUK0DKB5REsCmkO0DmYFaC9AfxAZoDlEywLageiQgC57pPDT4k7/xV4GKioqKioq&#10;KireeW3s2P98dez4ya+OnRAjH/USOFcHQDsRrQAdH0CLVugaA+jKDwva/Yy9HFRUVFRUVFRUxHl1&#10;1KQfEzBP09FsrR+g7YiWB7SO6NoAaBPRyQJoJ6LlAG1HtDygdUSHBbQT0ShAL/iw/LHb2MtCRUVF&#10;RUVFRcWeV8eP/82rYybOPTR2Ykwvj2dZQHOIVoAmrV6APh4ZoHlEJy+gT5c++vzZ8kfuZi8PFRUV&#10;FRUVFRU9r46d9NdXxkx87tDYSQTMtIBnvckOaCeiqxjQBqKTBdA6osMDmq3QSQxoB6LDALr0sc1n&#10;yh+rz14mKioqKioqKrU9r46ZnPLymMkbDo0hYKY18IwBNEO0ArRRP0CbiA4LaAGipQDNEB0a0HZE&#10;1xhAlz66/0z5o63Zy0VFRUVFRUWltublkZNbvjxm0p5XxkyOmY0K0DyiFaCrG6CPKUBrPVP62BsE&#10;0OoPSlFRUVFRUamteXHU5HteHjP5witj8gmWaa141pvsgDYQXeMAbUe0NKAZosMDGvkkjioEtIno&#10;+AD6o9LHrp0qfqwte/moqKioqKio1Ja8Mrqwwctj8l94eUwBATLAOQig7YhWgPYHtAPR0oAWIVoG&#10;0DyiFaARgD78UWmHh9jLSEXFP8+XNf7+8sIW/1xFuqKwRUvyseOqEtLiFnlaS1oWri5uOWttcfNZ&#10;a4qbb6JdW9JisfafS5pXrilulke7tqRZnzXk71tf1OyRdeT7ol1T1Oq3m3Lv/RL7oVRUVFRU4pBX&#10;xhT87eXRBVsomu1VgFaA1gHtRLQkoB2IrhGAfumj0kebspeTioqO4+eLW9z9fFHLR54vbpmzorjF&#10;EyuKWm5dWdzyOGmMdpWlq0vsJSA2StBsdB3X9ZZuMPvJhpLmBzeWNn9mfUmzSRuKm/XcWNqiwaay&#10;ZrfEcnP/lf0UVVRUVFQkcmBk/u9fGlX4/MujC2NGHYDmV+jkA7SJ6GQBNEN0aEDbES0PaB3RtQHQ&#10;JqITCejHdpCP/2QvK5XalOfL7v/+8qJWDz1f0rpweVGLVcuLWx4hWI7RrrAUwMyjWRbOLmjWStBs&#10;dJOlm0ubndtc2nwX6axNxc0GbCprcTv7x1BRUVFR8cm+UcX/99LoooWksZescK4KQDNE1wZAixEt&#10;A2ge0VUMaA7RtQ3QH5V2WHN6Soc/sZeXSk3N0uLmty4rbv0oAXLxsqJWO8jHK8uLW8VoAcxB4IxF&#10;MxbOG2mFaLZ3C+vmkmZvbilpNm9rSfOBm0ta/H1nftub2T+qioqKigrLi5OmfO+l0cUzSAmaKZyh&#10;hU5EywLageiaAmgd0bUB0E5E1xBAG4gOC2gd0RTOtB8Vd3jm9JTOv2QvM5WakKeLWv98SWHLh58r&#10;aJX/XHHLLUuLWn2+jCAZCmgmgEahWRbOGDRrcCYY9oMzoBm61dqS5odIn9hW0qzPtuJmd6oz0yoq&#10;KrU9+3Onf+3gqOIiHc3WVj9Am4gOCWghomUA7US0HKDtiFaA9ge0ieiwgBYhOgCgSzo8cSb/sf9h&#10;LzeV6phlk5t+d0lRyz7PFrbcRaAcew5qAbMdzXg4y6AZC2e3tTkInLcZbRbbrvfY9rKmhdvLGqtj&#10;HSoqKrUyL44uHvXiqJKYVgeeFaDjBWgnohWgayqgPyrpWHZ4fOo32UtOpTpkaWnzHywpaNnh2cJW&#10;c54tanWSghkKaHaHszuao4CzG5qxcMai2YRzMxPOZXp30I+lTTfsKGuatr20+Z/ZL5uKiopKjc7B&#10;kaXDD44q+cKAswXQTkTXEEBziJYHtI7o2gBoE9E1DdB2RMsDWke0J6BLOoxXDzFI8szKvferS4pa&#10;Nn22uFXRksJWrxIwx2gdaKa1gDkInGXQjIWzG5pl4SxYmw00W7uztNnHO8uaPrWjtFnq7pJmP2W/&#10;nCoqKio1KgdHlfYmPf/iqFKCZVoOz9UI0CaiwwJahGgZQPOIlgQ0h2gFaH9AixEtA2gO0bKAtiK6&#10;pGMWe/mpJFOeLWzxk6cLW2ctKWr1NqmGZWsdcCY49jqm4YZmWTi7oRkLZzc083C2otmEs3htNtBs&#10;6S7a0qYXdpY2nbWzpEld9suroqKiUu3zwqiyhgdHlV0jjekFPCtAxxvQTkQrQNcmQJ8q6dCRvQxV&#10;qjrPFLWq93RR62nPFLU+vaSodQyFZlqCY5ljGm5oloWzG5o1OBP0xmNt9oUz627a0qarCKK7bpvS&#10;5Nvsl1xFRUWl2uWl0VPuJFjea6LZ2lKtNRPQdkTLA1pHdG0ANG1yAdqJaDlA2xEtD2gd0UEAfaqk&#10;4+GTJR2asJejSlWEYLkxwfLMpwtbfUI+EjBDEXAmOMauzVg4Y9GMhbPM2iyGs2VtZnB2Q7MQzlqb&#10;xvaUNdmwq6RxrxentPoe+y1QUVFRqRZ5bWzpfx4cUT7vwMhyAmRo9QW0GNEygOYQrQBNWr0AbSA6&#10;NKB5RMcB0MWdV39U+ugv2MtSJVF5urB1S4LlOc8UtbpIwWxHc2t/NNMSHIddm2XhjEGzBmeC3qjW&#10;5kDHNFhNNAOcjW7dW9qk/+7ihj9kvyUqKioqSZ0XRk4ZcWDklBiFM1QBOjGAdiK6igFtIDpZAK0j&#10;ujYAWkN0cafS2E03/Qt7aarEK/RG5uKCNg8QMC8ivf40A7MTznY0e8FZjGY8nLFoloFznB5B50Az&#10;Ds42NMf2su4pbbqb/G9D905p8jP226SioqKSdHlhZPkjL4yY+rEOZ6gJaBPRyQJoJ6LlAM0QrQBt&#10;1A/QJqLDAlqAaClAM0SHBrQd0VUN6I9KOvVjL0+VeOSpopb3PFXUahPFMlSMZu+12YAzwbHM2iwL&#10;ZwyasXDGotmEc+RrswFnreVNY/vKm57cW9pkgPpDVVRUVJIt+0aU/XX/iCl7Xhg5lQAZWn0BbSA6&#10;NKB5RCtAJwzQ+dEA2ono6gPoD4s7v03w3Ii9TFWiylPF9//pqcKWZYuLWn1mRbM7nO1o5uHstjZj&#10;4eyGZh7OVjRj4eyGZlk4x3tthhI0my1ruvqF8qYPst8+FRUVlSrNztzK77wwYtrcF0ZOi1E4Q6sW&#10;0DqiawOgDUTXOEDbES0PaNJaAmgT0VY8d1l5qqzLLezlqhImz09p9+1Fha0HLS5s/fJiAmJafzQj&#10;4Uxw7HVMw4pmLJytaObh7IZmLJzd0IyDs9zajIazFc2k+7U2uUj+esq+kiZ/Yb+dKioqKlWS/XnT&#10;cgmcY0Y5QJuIDgtoAaJlAC1AtByg7YhWgPYHtAPR0oAWIVoG0DyiayigizsXs5erimwWFrZuSdC8&#10;lKBZAzMezgg00xIcyxzTcEOzLJzd0KzBmaA3HmuzzDENK5pxcNb7QnmTQ+TjkP2Tm36X/daqqKio&#10;JCz7Rk5rtz9v+pn9I6abcK4KQI+KBtBORCtA11ZAOxEtCWgHohMP6A9LutwggO7DXrYqQTK/qM1t&#10;TxW2LlhU0Poc+RizwtkNzbJwFqM5uR9BFxzOUT2CLjiadTjr3V/WZNkL5Y1bs99mFRUVlbhn74jp&#10;d+wbMX3X/hEVMQpnqByg7YiWBzRpsgOaITosoE1EJwugGaJDA9qOaHlA64iuDYA2Ee0B6OIub54q&#10;7dqAvXxV/PJU2f3fWFTUus+iwtYvUDBDg63N1fcRdE44R7c2yxzTsK7NsnAGNNMeKG9CPjb55GBZ&#10;4yLS29lvu4qKikpccjB31rcImJ/U0WytCWgHoqUBLUK0DKB5RCtAJwrQYkTLAJpHdBUDmkN00gO6&#10;uOvzH07pqZ7Q5Zd5k1v+aWF+qycImg0wa2i2wNmKZnc429HsBWcxmvFwxqIZC2c7mqNam3U4u63N&#10;ODjLoVkEZ+jB8ia7D5Y1ac9++1VUVFQiz57ciqx9IypjtE48Vz9AOxAtC2gHomsKoHVE1wZAOxFd&#10;QwDNEH2ypGslexmriEKw/OCiwlbbKZqxcBajWT2CzgnnqrgU6I1mBufYgbImZ8nHvD2lLf+TfSqo&#10;qKioRJI9I2ak7MutPLovT4dzOEDbES0PaB3RtQHQJqJDAlqIaBlAOxEtB2g7ohWg/QFtIhoP6JPF&#10;XS+eLOminszF56nx939zYX7rrIWFbU75oRkHZzuaeTi7rc1YOLuhOQo4u6FZFs5ua3PwYxoeaCa1&#10;ohkLZ4pm6Iv0Y1njefuLG97JPi1UVFRUQmVT7qYv7cmbMWdf3oyYWTugxYiWATSPaAVoX0CPiwrQ&#10;OqLDAtqJaAXoZAD0yaKuq06V9fo+e1mrzC9o8+cFBa1nEzRrYI5ibVaPoOPhjL8UaEUzGs4ExBg0&#10;+8FZb+M9L5c3foR9eqioqKhIZ0/u41335s2M0drxXD0B7UR0TQE0qQI0KR7QJqJrGqDtiAZAnyxK&#10;TWMv69qdhUVtH1pY2HqHjmYTzm5ojnptljmm4YZmWTi7oVmDM0FvcqzNYR5B549mO5w1PH/80pQm&#10;I/ZPV4+tU1FRkcue3IpfEDBvBziHA7Qd0QrQ/oA2ER0W0CJEywCaR7QkoDlEK0D7A1qM6KCA7vbG&#10;h6Wpd7GXd+3LrMIW31pQ0CZ7QUHrjyiaw67NsnAWo1kOzlg0Y+Fc0x5B5wVnK5pfop2i98UpTea/&#10;XNq09r5QVFRUpLMnd+bYvXmPEyxD7YB2IloBuvoBWkd0WEA7Ea0AnZSALuo2nb28a1foo+YWFLZZ&#10;B2D2Wps1OBMM49fm+F4KtKJZFs5uaMbCORiaOTgTBMuszVFfCrSi2QvOL+sfT75Y1vQe9umjoqKi&#10;4ps92Y832J3z+Ik9uVY4BwA0h+iqBrSJ6JoGaDuiFaD9AU2bXIB2IloO0HZEiwB9oqjb1Q+Ku9au&#10;p3DR88zzC1o/Q+BsoNkLzm5rszuc7Wjm4VwVazMWzhg0y8LZbW3GwdkDzaRuaMbC2Q3NAGcdz43f&#10;frm8USf2aaSioqLimk25s766J+eJBXtyZ8XMKkAnCtBiRMsAmkO0AjRpogCtIzosoA1Ehwa0iegT&#10;RanrjhV3/SF7udfszM1vfd+CgjZrvdCMhbMYzU44W9FswJngWGZtloWzG5pl4IxFswnn5H0EnR+c&#10;Ac1mG518eUrjfuzTSUVFRUUYAuUee3KfIFiG2gHtRLQCdG0FtBPRVQxoA9EK0F6APlGSmsVe7jU3&#10;8wtbNZ9f0GYXRbPM2oyDsx3NPJzd1mYsnN3QLAtnDJpl4ey2Ngc/puGBZlIrmrFwdkOzBmcCZDc4&#10;vzKlMe1nr5Q3zozl5v4r+9RSUVGpxonddNO/QNl/FSq7c2feujv3id2kBMh8qx+gTUQnC6CdiJYD&#10;NEO0ArRRP0CbiA4LaAGipQDNEB0a0HZEowBd1P2dj0p6/J297Gte5hW0ar+gsPUhEZp1OMdnbRbC&#10;meDY65iGFc1YOMugGQtnNzTj4FydHkFHsExLgOyBZq2HtI+Nxu+fXveb7FNMRUWlGsXAcsxS8i/D&#10;sVgsNJ535T4xcXfu7JhZBWh/QOuIDgtoA9GhAc0jWgE6YYBmiA4LaCeiowf0icLuj7OXfc3KvMK2&#10;3ecVtH4f0JwMa7PMMQ0rmqOAsxuaNTgT9Ea1Nssc0zDRnNhH0AWBs95G5S8VN6wd55xUVKp5HFim&#10;UIY+df//pzXk/5O0O3tOk105sz+yw9kEtBPRVQxoA9EK0IkGtIHoGgdoO6JrMqA/KOx+g3zswF7+&#10;NSMLCtoMmV/Y+qwVzU44y6/NsnAWoxkPZxk0Y+Ec3aXA6vsIOi802+FMWt7oyVfKG/+afcqpqKgk&#10;UVyxDFC2NvfeL9GP7G+Vys7sOdt25TwZ2w2txoA2ER0W0AJEywBagGg5QNsRrQDtD2gHoqUBLUK0&#10;DKB5RFcpoN8mX1O+xL4EVO/ML2w1YD6BMa07msVrswZngmH82qweQWdHczRrc9SXAq1oloWzFc2v&#10;mt12qOzeb7BPPRUVlSqKAeUgWKbdZCn5e9l3Fyi7cuY+uCtnTsysArQvoBmiwwLaiWgF6OoHaB3R&#10;YQHtRLQkoB2Idgf0B8U9+7IvA9U38wvaDJxf0PoSj2YsnN3WZnc429HMw7kq1mYsnN3QHAWc3dZm&#10;HJw90ExqRbMMnN3QLAnn2GtTGs15u7zFj9inoIqKSoLigLIXlgHKVixP/9O/0R7KvfXLtLHcm6SO&#10;a+zMnrvYDmcT0Aaiaxyg7Yiu0YBmiA4LaBPRyQJohujQgLYjujYB+oOiHps/mJ5aff+U4XkFbbvO&#10;K2j9UZC1GQtnMZqRcCY4llmbZeHshmYsnGXQbMK55jyCzg3NTjiTljeeQv6eb7NPRRUVlTjFdVX2&#10;wrJ1Veax/NT91gY+rrErd27rHTlzbuzKmUuQTFt9Ae1AtDSgRYiWATSPaAVof0DriA4LaDGiZQDN&#10;I7qKAc0hOiJA92BfDqpXFhS2fpBg+TCgGQtnNzTj4IxAM60FzEHg7IZmWThj0Bz12ixzTMOKZh7O&#10;VjRj4eyGZg3OBMjh1mazr09pPGETeZNmn5IqKioRxRXLPJRpA2D5RnHDr1hLvy37IdHZmTV3/k4C&#10;ZqgCtB+gdUSHBbQD0bKAdiBaAbq6AdqJ6IQDet3H01Or15O25hW1bjyvsM2LGDTrcJZfmwPDmeDY&#10;65iGFc1YOMugGQtnNzTj4Fx1lwKtaMbCWfZSoAecY6+VNcpmn5YqKiqSMaAsi2UGZQyWNTDPuver&#10;Wp+69cvsp4DKzux5zXZkzb1CPsa0WgBtIjpZAM0QHRrQdkQrQPsD2kR0SEALES0DaCei5QBtR3Tt&#10;BnTPLuzLQvJnbmHrfxAob7Oi2QvOi7Q60azBmWA4HmuzzDENK5qjgLMbmjU4E/RGtTbLHNPArs1J&#10;dinQhmYDzuWNLr42peEA9umpoqKCjAPKXlgGKAuwDFD2XJYByqRH8++8mfbGojtvpv+Z/XRQ2Z49&#10;f/bO7PkEzbQMzwkFtI7osIAWI1oG0DyiFaB9AT0uKkDriA4LaCeiFaAxgD5e1GvlB9NTv8a+NCRv&#10;5k9u84e5Ba1XeaEZC2f1CDo7mmXhXBVrMxbObmjm4WxFMxbOFM1GpzY+9cbUxtXn3z5VVKoorquy&#10;JJYpkqFYLGtgnt70a0bJj81+ep7ZmTm/IYHzZzsImmkVoBMDaCeiawqgSZMd0ByiqxrQJqKTA9DH&#10;Cns+xr48JGeezG97y7yC1k/NIxD2gjMGzRqcCYbxa3N8H0EXBZzd0IyFMxbNJpyT7xF0WDhb0czD&#10;2Q3NrnCe2jhG0Ez+utE75OMD7NNVRUWFxRXLPJStWAYoe2CZh7IVywBlVyyT3niy3tdp6Y/Hfqqe&#10;2Z41f8aO7AUEzbQ6nu2IDgloIaJlAO1EtByg7YhWgPYHtInosIAWIVoG0DyiFaAjBXRBr+di01P/&#10;jX2JSL4QMC+maObhbEUzFs6JegQdFs4yaMbC2Q3NsnDGrM04OHugmdSKZiycMWiWhbMQzbQMzm9M&#10;bUT+c8PTb1WoP11QpXbHgLIslhmUZbEMUPbCsrX0+2U/ddcQLKdsz1pwzoQzEtAcouUBrSM6LKCd&#10;iFaAThyg7YiWB7SO6LCAdiJaAVoG0EcLez3MvkwkV+YWtBkiQjMPZzc0Y+EsRjMSzgTHybA2Y+Es&#10;g2YTzrX0EXSsTjTrcH6T9OCURs/kjml/K/vUVVGpFXFA2QvLAGUBlgHKXlgGKIuwzEPZFctl936D&#10;9vSMu/+d/v3sH8M1O7IWTtmetTC2PXshA3MNBDSH6KoGtIloBejaDmja5AK0BdEFfZ5mXyaSJwTN&#10;LeYVtH4/DJzd0IyDMwLNtBYwB4GzG5pl4eyGZg3OBL3xWJtljmlY0RwFnN3QrMGZADmqtVkM50YG&#10;nGnnF7aa/l9Den2ffQqrqNTIuK7KklimSIZGjWWAMmCZ9gaU/O/sH0mYHZkL/0HQ/NH2rEUxDc8M&#10;0GJEywBahGgZQPOIVoBOFKDFiJYBNIdoBWjSRAFaR7QMoI8V9GrLvlxUfeZManvrvMLW64OiWYez&#10;/NocGM4Ex+5rc3wfQYeFs3oEnTeasXD2WpstvdBxVMdZ/5XbS/3R3Co1Kq5Y5qFsxTJA2QPLPJSt&#10;WAYoe2GZhzItD2Ublosb/ofWOXq9/gTBbVlPFetottYP0HZEywNaR3RYQDsRrQCdOEAzRCcJoJ2I&#10;rmJAG4iuvoA+VtBnAftyUbWZPj313wiapwKao1ibNTgTDMdjbZY5pmFFsyycMWjW4EzQG9XaLHNM&#10;I1FrsyycMWgWw9m+NtO+RfrqlEYH/5rTY5HCs0p1jgFlWSwzKMtiGaAsi2UDyiIsT6/7Tdpzs+79&#10;Fv25sn9kWzblzvvutsxF1wieOTgrQMcL0CaikwXQTkQrQCcG0CaiwwJagGgpQDNECwB9tKjfb9mX&#10;jarL3PzWg7FoxsJZPYLOjmZZOLutzTg4y6EZC2c3NEcBZwPNpNa1WQRn2tVFLZ7/eUbvhTfl5grf&#10;lFVUkjEOKEtiGaAsi2UeyoGxDFB2wTKU/Njfoj8P9o9vy5aMpwZQNPONBtAcomsyoA1EJwugdUSH&#10;BbSB6NCA5hGtAJ0wQDNEhwX00cK+49iXjarJnMmtms8paPMeFs5uaHbAmWAYvzarR9A54aweQWdf&#10;m3U4i9AMHTHh4cU/SuubHP83joqKS1xXZRGWAcoeWKZIhlKUWgtQlsUyQNkTywzKIixTKBudcs+3&#10;tZIfh/1S2LI1c9Hz27IWEyzTYgDNEJ0kgHYiWgE6cYC2I7qqAW0gusYB2o7oKgT0viOF/b/FvnQk&#10;NgsKW/56Tn6bdVY0y8LZhmZagmEeze5wtqOZh7Pb2oyFswyasXB2Q7MsnBOyNpNa0YyFMwbNUa/N&#10;fsc0oG/r/eSfOd22/W96n0L2Ka6ikhRxxTIPZSuWAcoeWLYiGcpD2QvLPJStWAYoe2EZoCzEMkCZ&#10;dl4TrTcq63/nxozm/85+WYxsy1xyz9aMpy+ZcFaAjiegTUSHBbQA0TKAFiBaAToxgHYgWhrQIkTL&#10;AJpHtAugC/pWzSXBuQWtF8wtCI9mLJzFaEbCmeDY65iGG5pl4eyGZiyc3dDMw9mKZhPOyfEIOhk4&#10;Y9GMgrPH2uwCZ/rzPPPT9D4nfjS8dx77NFdRSXgMKMtimUFZFssAZVksG1CWxTKDsoFl0k9KU/6T&#10;Vvvfya8H+6XSsi3zmbytmU/HrFWAripA2xEtDWiG6LCAdiJaATpxgLYjWh7QOqLDAtqK6KMF/aax&#10;Lx+JC0HzowTN16KAsxuacXBGoJmW4FjmmIYbmmXh7IZmDc4EvfFYm2WOaVjRLAtnDJo1OBMgR7U2&#10;i+GMWpuNTp7w4Kofp/eN/Tit7wD26a6iEvc4oCyJZYCyLJZ5KAfGMkBZgGWAsheWAcpWLN+YrffT&#10;6fd+l5b+c7Nftpt2Dlx085bMZ7ZvzXzGBufqAmgD0QrQrNUQ0AzRYQFtIjpZAM0QXRMBnd//nfcm&#10;9fkp+zIS/8yd1PrHc/PbbJBFsw5n+bU5MJwJjrFrMxbOWDRj4aweQeeNZiycDTSTBl2boe9MbXQ5&#10;Jafb+v9N73Puf9P79maf9ioqkcd1VRZhGaDsgWWKZCgAGQpQlsUyQNkTywzKIiwbUPbAMkBZiGVL&#10;b6w0Lwhuzni6mY5maxWg4wFoB6KlAS1CtAygeUQrQPsDWkd0WECLES0DaB7RiQP0e/n9u7EvI/HP&#10;kwWtcymao16bNTgTDPvB2USz96XAKNdmWThj0KzBmaA3qrVZ5piGdW2O+lKgFc2ycHZDsyucJddm&#10;gmatSwpb77olo89LP8no+8GP03p3Yp/6Kiqh44plHspWLAOUPbBsRTKUh7IXlnkoW7EMUPbCMkBZ&#10;iGWAsgeWAcoiLN+Y2fC/oBem1Pse/bmxX86btmQuKSaNbSFgplWAripA2xEtD2gd0WEB7UC0LKAd&#10;iFaA9ge0HdFVDWgnonU8EzgvYl9G4ps5hW3+OSe/zZEgaMbCOVGXAq1rc7JdCrSiWRbObmszDs5y&#10;aMbC2Q3NsnAWopnUujbLwJk2e1y7BQTOsZ+k973ws8xe97CXgIpKoBhQlsUyg7IslgHKslg2oCyL&#10;ZQZlWSxTKEPJz08r/fHor+32oUt/sDljyas6nKFxBjRDdFhAm4hOFkAzRCtAOxpvQJuIDgloIaJl&#10;AO1EdE0E9PsF/c8eLx70B+0LdbySS77Qz5ncenZUazMWzmI0q0fQOeGsHkFnX5t1OLuh2Q/Ob09p&#10;9M6fs3qs/2lGn9hPMvq89NOMvs3YS0FFxTMOKEtiGaAsi2UeyoGxDFAWYBmg7IVlgLIIywBlLyyT&#10;n5vRC5V1/pv2Bi35++mv8+aMpY9tyXg2ZlQBmtQKaB3RYQEtRrQMoHlEK0D7AppDtDygdUSHBbQT&#10;0dUc0PkDh2pftOOVOYVtOovQLAtnDJrd4WxHMw9nt7UZC2cZNGPh7IZmWTgnZG0mtaIZC2c3NGtw&#10;JkCOx9oc9pgG7WHWokkPrvtpeu9zFM8/S++962fpvVLYy0FFxRbXVVmEZYCyB5YpkqEAZChAWRbL&#10;AGVPLDMoi7BsQNkDywBlEZYByl5YBigbWCYlP973aT+jH8mv4+b0pU9uJmCmVYCuKkDbEV3VgHYi&#10;WgHaH9A8oiUBzSG6qgFtItoD0PkD17Av4dHnyfy2t8zNb701WdbmZL8UaEUzFs5uaMbBWT2Czm9t&#10;Dg7nhrF3pjS80WhEl3U/o3Am/b+M3hv+L633XexloVLL44plHsq0PJQ9sGxFMpSAMWHnlT2xDFCW&#10;xDJAOTCWp/39/9HemNZA646s+X/YlL70xOaMpQTOtNUD0CaiQwJaiGgZQDsRrQCdGECbiA4LaBGi&#10;FaCRgP7iWMGAOuxLerQhWB4NaI4Czm5oxsEZgWZagmOZYxpuaJaFsxuaNTgT9MZjbZY5pmFFsyyc&#10;MWjW4EyAHNXaLIZz+LWZwpl2UWGrAz/P6P2eDmety38+vM/v2UtDpRbFgLIslhmUZbEMUJbFsgFl&#10;AZYByp5YZlAWYRmg7IVlgDIt+fnZsAxQ9sLy5zPq/gC6JevpoSaara3GgOYQLQ9oHdFhAe1EtAJ0&#10;4gBtR7Q8oHVEhwW0E9E1B9DvTR40ln2Jjy50bZ7Dntksi2YdzvJrsyycxWhWj6Bzwjk8mrFwTtQj&#10;6KKA87vT9HYY1WEzwPkWvYt+ltXv5+wlolKD44CyJJYByrJY5qEcGMsAZQGWAcpeWAYoi7AMUPbC&#10;Mvm5uWKZIhnqhuUbln4+tc7/bE5/dtemjOcIkmkVoBMOaA7RVQ1oE9EK0LUd0LRBAP1e/qBj7Mt9&#10;dCFYngZoloXzIq1ONGtwJhjGr83V9xF0DjgT9Ea1Nssc07CuzVFfCrSiWRbObmh2hXMEaDbhrK/N&#10;AOeNpU3f/U1mr5cscI7dkt571s8zuv8Pe5mo1KC4rsoiLAOUPbBMkQwFIEMJFmv8eWVaNywDlDFY&#10;1lpx7w9fG59x5+b0pac3ZSyLUTxXB0CLES0DaBGiZQDNI1oBOlGAFiNaBtAcomsyoA1ExwfQR/IH&#10;3sm+/IfP7Py2984paHM6KJqxcE7UpUDr2qweQcfDWQ7NWDi7oVkWzkI0k8ZrbYb2GvPYaoDzz6GZ&#10;vct/l9bz2+zlolKN44plHspWLAOUPbBsRTKUgBF9XtkLywBlaSwDlCWxDFAWYRmg7IVlgLIIywaU&#10;GZZpb7DuzqnsvimdoJlWw3NVAZo2CkDbES0PaB3RYQHtRLQCdOIAzRCdJIB2IrpmApq0D3srCB+C&#10;5tIo12YsnMVoVo+gc8I5OS4FWtGMhTMWzSg4G2jW4eyGZhyc7Wsz7RHSHWVN3rg1s9dLVjj/IrN3&#10;7BcZvSbd0rev8SeZqVSfhMIyg7IslgHKIixbkQx1XZUFWAYoe2KZQVmEZYCyF5YByrTk5ydclb2w&#10;DFAWYplB2Yrli4/X/xHtDdLtmYvKN6Uv1+GsAG1Bc+0DtIloHs+0VQFoWgXoqgC0iWgZQA96gr0t&#10;hMuTk9vcPTe/zQkRmmXhjEGzO5ztaObh7LY2Y+HshmYezlY0Y+HshmZZOLutzcGPaXigmdSKZiyc&#10;3dCswZkAOR5rczwuBfJwpk0d9dhqgLOGZtJf0mb0GsFeNirVIGGxDFCWxTIP5cBYBigLsAxQ9sIy&#10;QFmEZYCyF5bJz80VyxTJUDcsA5RFWAYo81imvTi97v/Sbs54ZttGAmdaB6ANRIcFtI7osIAWI1oG&#10;0ByiazKgDUQnC6B1RIcFtIHo0IDmEa0A7Q9oO6J5QB+ZPOTQ0fyBN7O3CPk8WdAmP+zarMM5mrVZ&#10;PYKOhzP+UqAVzWg4ExBj0IyFc/V4BJ0OZxGaabeUND/0m4zeh5xw7n39V1m9h7OXjkqSxgCzG5YB&#10;yh5YpkiGApChBItJf17ZC8sAZVksA5RlsQxQFmH54oz7fkz72pgR925MW/4JwLlqAO1EtBygGaKT&#10;BNBORCtA+wJagGg5QNsRXdWANhBdiwD97qTB/2BvFXKZXdDmz3MK2rwXFs6LtHqjGQdnBJppCY5l&#10;jmm4oVkWzm5o1uBM0Jsca3N8H0HngDMBclRrsxjO0V8K5OH8HmnnUR1WA5w1NJP+SmuvT2/N7N2X&#10;vYRUkiyxWEwHsxuWAcqSWAYoy2IZoCyNZYCyAMsAZS8sA5RFWAYoe2EZoCzCsgFlDywDlEVYvmHp&#10;npwZfTemP0+wDJUBtAjRCtDVCdAmosMCWoBoBWjW6gFoB6IlAX1k8pBB7O1CLnPz244Li2YdzvJr&#10;syycxWiWgzMWzVg4R3cpsOoeQYeFsw3NtATIfmjGwtlAM6l1bY7imIYbmgHO60ubv/jrzF5vOOGs&#10;4fnDX2f26cJeRipJEgeYXVZlEZatSIZSKNPyUBZh2YpkqOuqLMAyQNkTywzKIiwDlL2wTJEMJT8/&#10;4arshWWAshDLDMpeWDagLMDypan3/gRKfuyfEHhWbEhbQZBMawW0HdHygNYRHRbQTkQrQCcO0HZE&#10;SwOaITosoJ2IVoBOHKDtiPYC9LuThsxnbxnB82R+q9/PKWj7Vlg4L9LqRLMGZ4Jh/Noc30uBVjTL&#10;wtkNzVg4B0MzB2eCYJm1OepLgVY0y8LZDc2ucDbQrMNZBs0mnP3XZuijIzuu4eH8a2hG7wu3Zva6&#10;h72cVKowxrEMDywDlGWxzEM5MJYBygIsA5S9sAxQFmEZoOyFZfJzc8Uy+fF8zyt7YRmgLItl8uMa&#10;vVRR76e0BLu7KZyhCQW0A9E1A9AGohWgWTGA5hFdxYBmiA4LaBPRyQJohuiEAHrIW4fHD/8me/sI&#10;lifz246UQTMWzom6FBjPtRkLZwyaZeHstjbj4OyBZlI3NGPh7IZmWTgL0Uwbx7XZC87kc/LgLzN7&#10;fWxdmwHOt9Jm9D7064xeLdhLSqUKoqEZwOyCZYCyCMsEa/E/r+yBZfLjhsIyQFkWywBlEZYByl5Y&#10;BigLscyg7IVlimSjM1N+Rvva2In116etuLghbaUB52CA5hCtAG1p9QC0A9HSgBYhOskA7UB0TQG0&#10;juiwgBYjWgbQJqLfmzw0hb2F4DMrt8NX5+S3OScDZzc0Y+EsRrMTzlY0G3AmOJZZm2Xh7IZmGThj&#10;0WzCWT2CLsjajIMzfm2mfZ+0Xl63bTycNTST/oZ+zOi197fpveuxl5ZKgqOhWRLLAGVZLAOUhVhm&#10;UPbEMkBZgGWAsheWAcoiLAOUvbAMUBZh2YCyB5YByiIsA5Q9sTxTh7Kt0+77vz05swdvSFtFoEzh&#10;bG0UgNYRHRbQTkQrQCcO0HZEywOaNjygHYhWgGZo9gK0E9FygLYjGgvodycNDX7J/8nC+zu6oVkW&#10;zm5oxsHZjmYezm5rMxbObmiWhTMGzbJwdlubgx/T8EAzqRXNWDi7oVmDMwFydVibsXCmaKbNn/jQ&#10;DuHaTErh/JvMXrSbf5Pd52/s5aWSwOTm3vSvAGY3KNMSsKnzyoJVWYhlBmUvLBtQFmAZoBwEy7Q3&#10;ntC7JfPp2esJnGlrNaAZosMC2kR0sgCaIVoB2tF4A9pEdEhACxFdrQC9mL2F4PNkQZt5bnDGolmH&#10;c3zWZiGcCY69jmlY0YyFswyasXB2QzMOzuoRdH5rsyyc3dDsBmfy8z5ze2aPl3k4A5p/S5ulfVx5&#10;W1aPP7CXmEoCQ7D8/1mRDCVgS8rzyl5YBijLYpn8eEl3XhmD5UuV995CS35NbiHgPQBwDgZoHtEK&#10;0IkDtI7osIAWI1oG0DyiFaB9Ac0hWh7QOqLDAtqJ6OgAfXjysPc+mDzou+wtxD/zi9rcNqegzamw&#10;cF6kNbFrs8wxDSuao4CzG5o1OBP0RrU2yxzTMNGc4EfQ0RIkR7E2i+GcmEfQ8WimPUraZXTHNW5r&#10;M8D5d7SZPZ/+XVaPX7KXmkqCol8OvP/LBGvqvLILlgHKXlgGKAuxzKDshWUNyW5YZlB2wzLt5cfr&#10;/vyVcZOarRu26tr6tNUEzNDkAbQD0TUZ0DlRAdqJaDlA2xFd1YB2IloB2h/QPKIlAc0hWgbQR/LT&#10;GrK3EP/Mzm87WAbNTjjLr82ycBajGQ9nGTRj4RzdpUD1CDqodW2O4piGG5r94PxsQcvdv87s9REP&#10;ZxuaSW/TPvZ88jeZPX/EXm4qCQpdncNgGaAsxDKDsieWAcoCLAOUvbAMUBZhGaDshWWAsgjLBpQ9&#10;sAxQFmEZoOyJ5ZkclGk5KLthWWtFyi9od+Y8MXDd8DWx9cOtcHYDNI9oBWgroE1EhwW0aIVWgK5O&#10;gDYRHRbQIkRXU0BPHDaEvX34Z05Bm1UycLajWbw2a3AmGMavzeoRdHY0R7M2R30p0IpmWTi7odkV&#10;zgaadTi7oZmHsxXNJpzl1maAM/n4xV3ZPV7wXJsZnGl/n9lz8b25uV9iLzmVBEU74+wDZVrXVVmA&#10;ZYCyJ5YZlEVYBih7YRmgTEt+fsJV2QvLAGUhlhmUZbEMUJbFMkDZC8u0N1i3ZS0qoXCGVjWgTUTX&#10;MEBziJYHtI7osIB2IloBOnGAtiNaHtA6osMC2ono+AD68KThFeytwztP5Le+b05+6+vh12b/YxpW&#10;NLvD2Y5mHs5VsTZj4eyG5ijg7LY24+DsgWZSK5pl4OyGZlk4C9FMG8e1GQtnimZo+rhHVovg7EAz&#10;6+1ZvfLvHBjBn4mvgo521nlR25utSIbKYBmgLItlgLIslimSoTJYBiiLsGxA2QPL5McNhWWAsgjL&#10;AGXayzPu+yUt+bF/SUD67LrhawmaaRWgqzegeURLAppDdFUD2kS0AnS1BvTEtPXsrcM7T+a3HRPl&#10;2oyFsxjNSDgTHMuszbJwdkMzFs4yaDbhrB5BF2ZtFsM5+CPoRHDeVNL80K2ZvT7yXZtZCZxJe45i&#10;Lz2VBEV7qoYFykIsA5Q9sEyw6IplgDKtG5YByiIsA5S9sAxQFmEZoOyFZYCyEMsMyl5Y1pDshmUG&#10;ZS8sG1AWYBmgDFimvTyr/q9oCW73m3B2AbQD0QrQVkCLES0DaBGiFaCrE6DFiJYBNIfomgHow+xt&#10;wz1Pjb//m3Pz2+wVoVkWzm5oxsEZgWZaC5iDwNkNzbJwxqA56rVZ5piGK5pJrWjGwtkNzRqcCZCr&#10;w9osc0zDimbaY9MaxOrldtvpBWc7mnvF/pDZ8wbBczp7CaokILHcm/71g+l/+porlhmUPbEMUBZg&#10;GaDshWWAsgjLAGUvLAOURVg2oOyBZYCyCMsAZU8sz+SgTMtBWRbLAGVawPLlyrq/pv245IHfrx2+&#10;+sO1w9dZ0KwA7YZoOUDbES0PaB3RYQHtRLQCtD+gaaMANEN0kgDaiej4A/r9grSfsbcOcZ7Mb90m&#10;7NqswzlZ1uba+wg6dziHX5uxcI7bpUCPtVkWzm5oxsKZopk2d3z77W6XAoVwzupJ2uOzP2b17M9e&#10;hioJCH2us9cRDE8sMyiLsAxQlsUyQFkaywzKslgGKMtiGaAsxDKDsheWDShbsGx0Zp1b35w0usna&#10;YetiFM7Qqga0iejkBfQ2BeiEANpENI9nWgXoagnoiWl12duGOHMK2swKC+dFWp1o1uBMMByPtVnm&#10;mIYVzVHA2Q3NGpwJeqNam2WOabitzbJwdkOzLJwxaBbDuWofQSeCM/n9+vy3GT1Pe8HZjuaeMYJm&#10;0h4f/TGnVzf2UlRJQLSzzoJVWRbLAGURlimSoW5YpkiG8lgGKHthGaAswrIBZQ8skx83FJYByiIs&#10;A5Q9scxDmWGZ9gbrC7kVPdYOWx/T8FwdAG0gOiygdUSHB7RohZYBNIfomgxoA9HJAmgd0WEBbSA6&#10;NKB5RNcsQL8zISOVvWWI43ZMwwvNWDirR9DZ0SwL56pYm7FwlkEzFs4Gmkmta3MUxzTc0IyFM6CZ&#10;9jhpnZxu230uBQrg3DP2p+we7xE8t2cvR5U4h/4x3BTONigLsAxQpnXDMkBZhGWAsheWAcoiLAOU&#10;vbAMUBZimUHZC8sakt2wzKDshWUDygIsA5RlsXyl4r7fQAnIxuhwhiYe0BsiA7QI0TKAdiJaDtAM&#10;0UkCaCeikw/QJqKTBNACRMsB2o7oqga0gegqAXTGOPaW4cy8yff/aU5+mxvJsTarR9CJ0Bx2bU72&#10;S4FWNLvC2UCzDmc3NOPgHO4RdG5wHji2/Wq/YxpONEN7vHZHdu9W7GWpEufcyL/zZgPKAiwDlL2w&#10;DFAWYRmg7IVlgLIIywaUJbEMUJbFMkBZFssAZVopLM+497dm6/2WwHH2mmEbYrRVDmhSBWgF6GgB&#10;LUC0AjRrlQF6EXu7cGZOfqvuIjTzcLaiGQvnRD2CTgbOWDRj4eyG5ijg7LY24+DsgWZSK5qxcMag&#10;WRbOQjTTxnFtxsLZDc0AZ/I5vwPgjF+bzf45u+f+OzJTG7KXpkocoz2ebmnzf/c6giGLZYCyNJYZ&#10;lEVYBih7YRmgLMTyTA7KtC6rshDLDMpeWDagLMIyg7I3luuZnZbyO1qC0w0A5+QGtB3R8oDWER0W&#10;0E5EJx+gDUTXOEDbES0NaIbosIB2IloB2gvQb0/M2sfeLpx5Mr91ZVRrMxbOYjQj4UxwLLM2y8LZ&#10;Dc1YOMug2YSzegSd39ocHM7RPIKORzPtO1Mafnh7Vo83/eDsgma9WT23/iW7x9/Zy1Mljjky696v&#10;uq3KIiwDlGndsAxQFmEZoOyFZYCyCMsGlD2wDFCm1aAcEMsAZRGWAcqeWOahbMEyQNkTywzKtDce&#10;13ulss5t64eveXPNsI02OCcK0CaiwwKaQ7QsoB2IVoCufoAWIVoG0DyiqxjQDNFhAW0iuuoA/faE&#10;zLNHCnO/xd4uzOTm3vulOfmtD/qtzVg4u6EZB2cEmmktYA4CZzc0y8LZDc0anAl647E2yxzTsKKZ&#10;h7MVzVg4u6FZgzMBclRrsxjOyfUIOhucp+ttnNdlAw9n5Nqs9Q7Sv2R1X/3X7J5/Yi9TlTgldtNN&#10;/0KfsMFDWYRlgLIXlgHKIiwDlL2wDFAWYplB2QvLGpLdsMyg7IVlA8oCLAOUZbFsQDkAlrXOvO/3&#10;x/L73rdm6IbPdThDFaBFgHYiWgE6HoB2IDoJAe1AtCygHYiuKYDWEe0J6AkZf2RvF2bm5Le6M8za&#10;rMNZfm0ODGeCY/e1Ob6PoMPCWT2CzhvNWDjHZ23W4eyGZiycHWi2wDltXLvVXmuzCM5WNNP+JbsH&#10;wXOPJX/N6vlr9lJViVNiubd+maDxOwBlEZYByrJYNqAsiWWAsiyWAcqyWAYo00ph2YCyE8sAZR7L&#10;1r4ytuDR1UM3xVYTMNMmJ6DtiJYHtI5oBeiqADRDdGhA2xEtD2haBehAgB4fFaB1RB+emN2GvVWY&#10;eTK/dZ+ojmlY0azBmWA4HmuzzDENK5pl4YxBswZngt6o1maZYxrYtVk9gs4JZzc0+8KZoZl2eVHL&#10;XSI4Y9dmWgrnv+p4nntXZq8fs5erSpxyquzeb7hhGaAswjJA2RPLDMoiLAOUvbAMUBZieSYHZVqX&#10;VVmIZQZlLywbUBZhmUHZG8sMygIsG1AWYPlKRb3btc6qd/vunMfTNThDEwTodZEBmkd0DQE0Q3RY&#10;QJuITl5A74sM0DyiFaCtgDYRHRbQohU6OKDfmZAzlL1NmJmb3/qJIGjGwlk9gs6OZlk4u63NODjL&#10;oRkLZzc0O+EcYm0mta7NURzTsKIZC2dPNFvg/AHp0WkNzvwpq+crodZmBmfaO7N6VNyT3ve/2EtW&#10;JQ6J5d77pfOV9b/jtiqLsAxQ9sIyQFmEZQPKHlgGKNNqUA6IZYCyCMsAZU8s81C2YBmg7IllBmUh&#10;lnkoc1g2OiPlD1uyFpWsHro5prcqAM1W6CQGtAPRCtCkVkDriA4PaNEKrQCdEEBziJYHtI5oJKCn&#10;srcJPYvy2948J7/1oSjWZgecCYbxa3N8H0EXBZzd0IyFMxbNJpzVI+jsa7MOZzc04+Acp7WZgzNt&#10;k7yum0Vwxq7NAOc7zRbdNmnw19lLVyUOoX8Ut2hVFmEZoOyFZYCyEMsMytJYZlCWxTJAWRbLBpTj&#10;gWUCZaPT6vyRdkvm0nmrDDhHBWiG6NCAtiNaAdof0CaiQwI6B9BsrQygnYiWA7Qd0VUNaCeikw/Q&#10;JqKTBdA8onOeYW8ReuZNbv0rHs2ycLahmZZgmEezO5ztaObh7LY2Y+Esg2YsnN3QLAvnhKzNpFY0&#10;Y+GMQbMsnIVopk3itdmAM0OzFc5Dxj6yCbM283B2rM2sd+WQZvcYe1Pspn9hL1+ViBMjv7YEq9/y&#10;w7IBZUksA5RFWNaQ7INlgLIIywaUPbAMUKaVwrIBZSeWAcqeWAYoi7DMoKz1cb1XK+/70/rhy1as&#10;GrolRvGcCECvjQzQPKIVoOMDaNEKrQBdOwEtQnQYQOdsYm8ReuZObt0xLmszLQExdm0OfynQHc2y&#10;cHZDMxbObmjm4WxFswnn5HgEnQycsWhGwdljbQ4O5/g9go5HM+2s/LZ73eDshmZaEZw1NJPereE5&#10;NYu9fFXikBvFDb9CV2dXLDMoi7AMUPbCMkBZiOWZHJRpXVZlIZYZlL2wbEBZhGUGZW8sMygLsGxA&#10;2QvLAGURlhmUAcvWEohu0+EM9QE0Q3R4QItW6OQCtInoGgZoDtHygKYND2gnopMP0Caiaxqg7YiW&#10;B7SO6ICAfom9PeiZm996ZNSXAuP5CDoZOLuhWRbObmjW4EzQG4+1WeaYhhXNsnDGoFmDMwFyVGuz&#10;GM6NHHAOhuZgcHZDsxDODM08nHeXNn3795k9rwRZm2ld12YG57tzul+8Ozt1EHsJq8Qh9I/i9jqC&#10;IcKyAWUPLAOUZbEMUBZhGaAsi2WAsjSWeSgHxDIPZa0z6v5Z6/SUO9YOXfvyqiFbLXAOA2gnouUA&#10;bUe0ArQ/oLfb4BwG0CJEywCaR7QkoDlEK0DXIECPzz3O3hr0zMlvPVcGzTqc5dfmwHAmOHZHs3oE&#10;nRPO4dGMhTN2bcbC2UAzaXRrsw5nNzRj4exAswXOVjSfoB+nNbj05+weh7zgjFmbeTj/Lac7aeoZ&#10;guce7GWsEnH2T//Tv12YUu97aCwzKEtjmUFZFssAZSGWeSgLsGxAWYRlBmVpLAOUJbCs9XG9q4du&#10;fG8lhTM0ToB2IloS0A5EK0DbAS1aoZML0HsUoLXGG9BiRMsAmkN0RIB+Y3zexaP5+Teztwdtcd4p&#10;A+dFWp1o1uBMMIxfm70vBUa5NsvCGYNmDc4EvVGtzTLHNKxrc9SXAq1oloWzG5pd4RzB2mzCOf6P&#10;oOPhTFs3L3UdwBm7NgOcxWszwFnD89G/ZXV/jL2UVSJOrOzebwCUvbAMUBZhWUOyD5YByiIsG1D2&#10;wDJAmVYKywaUnVgGKHtiGaAswjJA2QvLAGUBlq9W1vkLdOXQzedWDtkWo3j2BrSO6NoAaBPRyQJo&#10;J6LlAG1HtDygdUSHBrRjhU4+QJuIThZAOxEtB2iG6CoG9Evjc3+ovTE8OemRr88taPMhBs1YOCfq&#10;UqB1bU62S4FWNMvC2W1txsFZDs1YOLuhWRbOQjSTWtfmKI5pWNGMhbMnmi1wtqLZCucuozo+7XdM&#10;4w5WzNoMcL6H9e85qW/ck9W9rfaCVok09KKg9kdwe2AZoCzE8kwOyrQuq7IQywzKXlg2oCzCMoOy&#10;N5YZlAVYNqDshWWAsgjLDMphsAy9OL3x3TqarZUBNIdoWUBziFaA9gf0tsgAzSFaAZq0egH6lWoI&#10;6NfH5f5Ee2OYm9/2d2HXZiycxWhWj6Bzwlk9gs6+NutwdkMzDs6JewSdFc20EyY+vNgKZx7NfnB2&#10;W5tNOGt4PvCPrO6NtRe1SqS5kX/nzfS4hvQRDFoJLAOUZbEMUJbGMg/lgFh2QNmKZYCyF5Zn/vOv&#10;0M8r6t55rLBPo5VDthMo08YH0E5E1xBAG4gOC2gd0eEBLVqhkwvQTkRXMaANRCcLoHVEhwc0W6FD&#10;A5pHdPSAfmPSiDu0N4W5BW1ahIUzBs3ucLajmYez29qMhbMMmrFwdkOzLJwTsjaTWtGMhbMbmjU4&#10;EyDHY21OtkuBVjQbcCYw9oPz4qI2q3HHNPBrM8BZR3P32D+0pm6/N7f7P7UXtkqkiU2559uBsMyg&#10;LMIyQNkLywBlIZZ5KAuwbEBZhGUGZWksA5RlsQxQ9sAyhTL0Kuv7BQNarCBopnUHtI7o2gBoE9Fh&#10;AS1CtAygnYiWAzRDtAK0UT9Am4gOC2gBomUALUC0HKDtiK5qQL8xPvce7Q1hTmHrQVW5Nif7pUAr&#10;mrFwdkMzDs7qEXR+a3NwOCf2EXRWNNPuK2u6TwRnzNoMcPZemwHO3WP35qSu/Xtu979oL26VyBKb&#10;/qd/+3zG3T/QkOyDZYCyCMsGlD2wDFCWxrIBZSeWAcqeWAYoi7AMUPbCMkBZhGUeygIsA5S1zki5&#10;C3p4UnrbFUN2aHBWgK5egN6aqQCtAA2txoAeN6qO9oZA4FwWj7UZB2cEmmkJjmWOabihWRbObmjW&#10;4EzQG4+1WeaYhhXNsnDGoFmDMwFyVGuzGM6NHHAOhuZo1mYhnAmK/eB8kv530xqe+GNWjw+DHNPA&#10;rM0AZxPNpLm0qUvvze3xW+0FrhJZ6OPp/LAMUBZimUHZC8sGlEVYZlCWxbIBZVksMygnEstap993&#10;N+3rY3ParxhM4QzV8RwFoJ2IrimAtiNaHtA6osMDOsSTOBIEaAPRNQ7QdkRLA5ohOjygkU/iqEJA&#10;m4hmcB47qqH2ZjCnoPXKIGjW4Sy/NsvCWYxm9Qg6J5zDoxkL50Q9gi4KOLuhGQtnB5otcLaiWQRn&#10;2ruyux8SwfkOVq+1mYez+9qsw/mfWrvNT8nt+TPtRa4SSXJzb/rXC5V1/lsGywBlWSwDlMVYZlD2&#10;wjIPZSuWAcoeWHZA2YplgLIXlhmUhVjmoWzB8sXKf/6N9mplvb+9NnZshxWDd8b01l5Am4gOC2gO&#10;0bKAdiBaATpRgN4fGaBFiJYBNI/oKgY0Q3RUgH59wsjm2pvBvMLWJ6NYmzU4Ewzj1+bq+wg6B5wJ&#10;eqNam2WOaVjX5qgvBVrRLAtnNzS7wjkCNJtwrrpLgYBm2no5XXfyaPaDM2ZtBjjb0Zwau0/vjHtz&#10;e31fe6GrRJLY9KZfu1Tx95/yUPbCMkBZiGUeygIsG1AWYZlBWRrLAGVZLAOUPbAMUJbBstaZde+h&#10;fW3MxG7PEzTTKkBXD0A7Ea0AHR9Ai57EkVyAdiBaFtAORCcO0K+OG32/9kYwt6D1BS80Y+GcqEuB&#10;1rVZPYKOh7McmrFwdkOzLJyFaCaN59qMhbMbmg04Ewxj12baB0d2WusG5yBrM8DZe2024Byrk9u9&#10;pGFu3//QXuwqkSQ2/d7v2qDsgWWAsjSWDSg7sQxQ9sQyQFmEZYCyLJZ5KAfFMoOyF5atfWnU5N7P&#10;D96lwTkqQBuIrnGAtiNaHtA6omsDoE1EJwugGaJDA9qOaHlA64iuDYA2Ec0Beuyo9jc9VXb/N6rq&#10;UqAXmg04ExzLrM2ycMagGQtnLJpNOKtH0NnXZh3ObmjGwbnqLgVa0UybOvqx5UHWZoAzZm22w9mK&#10;Zr0pOd0KmflUIkjsqfu/TJ/nHArLDMqyWDagLItlBmUhlgHKklg2oOyBZYCyH5avVtT5u9bH6/z9&#10;xdGF/XQ4Q2sXoA1EhwY0j+gaAmiG6NoA6H2RAZpHtAK0N6BHd6Rw/n7UlwKtaHaHsx3NPJzd1mYs&#10;nN3QzMPZimYsnN3QLAtnt7U5OJw90ExqRTMWzm5o1uBMgByPtbmmPILOiuYPSYePb/8sBs6YtRng&#10;7L82MzhrH7vlMPepRJDYrHu/JcKyAWUPLAOUxVhmUPbCMg9lK5YByh5YdkDZimWAsheWCZJdscxD&#10;WYBlA8oiLAOUGZa1zrjvH7QvjZrIFme+LoA2EK0AnWhAOxCtAE1qBbSO6PCAFq3QyQVoJ6KrL6Bf&#10;Gzv24ZsW5be9BYtmHc7RrM3qEXQ8nPGXAq1oRsOZgBiDZiycq8cj6HQ4Y9BMi4Ezdm0WwXnsxIds&#10;cL5DgGY3OOPXZhPOVjRrzUm9Uje32xDmPpWQieXe9K83ZtT9geeqLMCyAWURlhmUpbEMUJbFMkDZ&#10;A8sA5bhgGaBswfLF6f+8l5Z8u3tfHzchdfmg3bHlg3cTJIcDtInoZAE0Q3RoQNsRrQDtD2gT0SEB&#10;LUS0DKCdiJYDtB3RCtD+gDYRLQb06+PGtblp/uQ2f8DCeZFWbzTj4IxAMy3BscwxDTc0y8LZDc0a&#10;nAl6k2Ntju8j6BxwJkCOam0Ww7mRA85YNJtwrtpH0FnR/OH0+rGyiW2fwx7TwKzNAGfM2kxblzan&#10;27l6ud16MfuphEys7N5vaMc1sFg2oOzEMkBZGssAZVks81AOimUGZSGWeSiLsMygzGOZ9lplyj9p&#10;3xo3svPyQXtiGp6rA6CHRgNoMaJlAM0jWgG6ugHaiWgF6EQC+vVxo5vdtKCgzd8xaNbhLL82y8JZ&#10;jObkfgRdcDhX3SPosHC2oZmWANkPzVg4G2gmta7NURzTcEMzFs4ONFvgbEUzBs5z8ltrZ5ytcMas&#10;zTycMWszwNmGZtJ6tDndPqiX27Ujs59KyNDH0wGUZbFsQFmEZYCyF5YZlIVYBihLYtmAsgeWAcqy&#10;WAYoi7Bs7bv5GY/pcIZWF0CT1hJAm4iuYYDmEC0PaNraAWgT0TUH0K+MHt3gJgLkRhg4L9LqRLMG&#10;Z4Jh/Noc30uBVjTLwtkNzVg4B0MzB2eCYJm1OepLgVY0y8LZDc2ucDbQrMNZBs0mnJPjEXSAZtrl&#10;hS1WYdZmgDNmbQY4o9ZmUg3OpPXzur3VILfrA8x+KlxWdbj0k7Vdr965uvO1lms7X+2xrtO1vA1d&#10;rs1a3/WLces7XR2wvvP1h9Z1ufbPTeTbHR7/1DdjM1N+JsYyg7IXlnkoW7EMUPbAsgPKViwDlL2w&#10;zKAsxDIPZQGWDSiLsAxQ9sAyRTLUgeUZde6DXqq4r86R/CHt7HAODmgT0SEBLUS0DKCdiJYDtB3R&#10;CtD+gN5ug3MYQIsQLQNoHtGSgOYQrQDtD+hDSEC/Pm7cP2+aX9DmARGasXBO1KVA69qsHkHHw9kD&#10;zaRuaMbC2Q3NsnAWopk2jmszFs5uaDbgTCAsC+cdZU3XieAcZG0GOGPWZoCzAM1a6+V1e7F+btem&#10;OhVrb1Z3ufGdVV2vtVjV+drkVZ2v71nT5XpsLes60vWsG6Bdr8c2sm5i3dz1yhs7e5186sCAF9Pe&#10;HzWtvhXK0lgGKMtiGaBcVVgGKEti+RKBMvTa43qPF/Z5cNmgvTHa2gBoJ6IlAe1AtAK0HdCiFTq5&#10;AO1EtAJ0fAAtWqFNQL8+fvzdNxEwdw6yNmPhLEZz9XoEnQycsWg24Sy3NqPhTEDsBmc3NGPhjEUz&#10;Cs7ItRkH5+R5BB2gmXZveZPt2LUZ4IxZm/0uBbrBmfVk/dzUX1FA1qYsS734vys7X2+/svO1aas7&#10;Xz+0moCYghnQTMHsQDMBMo/mzaxbWLeSbut26eTunqdXHOj3xqh3sha0lsIyQFkWyzyULVgGKHti&#10;mUFZiGUeyiIsMyiLsOyAsgDLAGWtM+qmQI9O6vcQwDm+gLYjWh7QOqJrA6BNRCcLoJ2IlgO0HdHy&#10;gNYRXRsAbSI6WQDtRLQcoCfEXhs9/s6b5ha26RcEzm5oxsHZjmYezm5rMxbObmiWhTMGzbJwdlub&#10;gx/T8EAzqRXNWDi7oVmDMwFydVibZY5puKHZgDOBsOzafIr0UHmjA35wxqzNAOdAlwJJeTQ3MLuh&#10;YW7XOzVR1vCsTr38q1Vdvshb1fnamxTLUH5lBjRbV2ZAs7kym2imYLZ2G+l20h3drny6r/eJRa+n&#10;rehkg7IXlhmUhVgGKEti2YCyB5YByrJYBihLY9kCZaMzU+rSflz+QLNlg3Zf5fGMAbQY0TKAFiFa&#10;BtAcomUBzSFaAdof0GJEywCaQ7QCNGn1AvQrAQH9yvjxv75pXn6rPC8063COZm1Wj6Dj4aweQee3&#10;NsvC2Q3NMnDGrs1+cH55SuOjAGfM2gxwDrI2A5wxazPAuaHe5Q1zu9ym6bIGZnXHGz9a0eXqsFVd&#10;rh/gwSx3NMO+MlvBDGjW4Ey6k7bbpQ8P9D02692cpx/0wrIDylYsA5S9sMygLMQyD2UBlg0oi7AM&#10;UJbFMoNyUCxfqqxTj/Ya6/JBu84uG7SPYJk22QCtIzosoJ2IriGANhAdFtA6omsDoJ2IrmJAG4hO&#10;FkDTRgFotkL7APrlMWP++6b5ha3Tk21tljmmYUVzFHB2Q7MGZ4LeqNZmmWMaJpoT/Ag6WoLkKNZm&#10;MZwbOeCMRbMJ5+R6BJ0VzuTX9807EHDGrM0AZ4lLgSI0xxrpHxfVz+1yiybNGpIlj974z1Vdr/de&#10;2fnadoJmA8w8msMczRChmYLZQDPpLtY9qZ+9+1Kfd6a8P6KsRSAsA5SrCssAZQGWKZKhbli+xKBM&#10;K4PlSzPuqw9dMWjbe88N3E+QDHgWI1oO0HZEK0D7A9pEdFhAixAtA2gnouUAzRCtAG3UD9AmosMC&#10;WoBoGUALEC0HaB3Rr4yd8Mn+1NR/u2lBUes+VjQ74Sy/NsvCWYxmPJxl0IyFc3SXAtUj6KDWtTmK&#10;YxpuaMbC2YFmC5ytaMbCmaKZdm95k4N3WOCMWZt5OGPWZoBzgLVZg3Nj/eOs5rmdf0DRWd1Dn4yx&#10;ssv1VyiYsWgOezSDRzOAGbqbdI/Wi6feyXi6IwrLPJQtWAYoe2KZQVmIZR7KIiwzKIuw7ICyAMsG&#10;lEVYZlD2wvK1GfXMVtRtQCD6MoUz1A/QYkTLAJohWgHa0uoFaCeiFaCrHaBHRQPolyUA/cqYiUe0&#10;N5cFha07uqNZvDZrcCYYxq/N6hF0djRHszZHfSnQimZZOLuh2RXOBpp1OLuhmYezFc0mnJPjEXQ6&#10;nO1rM+3O0qY77kAe08CszQDnoGszwNmKZoAzbZO8LuUtcjt8S/sCUU2zosv1BwmW9/JgBjTH/WgG&#10;KQ9mQPPerte07ut28cShAYcmymLZgLIHlgHKslgGKEtjmYeyBcsAZQyWaS9VpjSkJUjcaYVzTQK0&#10;E9E1BdB2RMsDWkd0bQC0gegaB2g7ouUBTRoJoJFP4qBwHjvpBe0NZn5Bq7ZB4ey2NrvD2Y5mHs5V&#10;sTZj4eyG5ijg7LY24+DsgWZSK5pl4OyGZlk4C9FMG8e1GQtnNzQbcCYQDgJn0dpMu7G4+YY7ODgH&#10;WZsBzkEuBWLXZoBzk7yurF0m3Z97/5e1LxLVLCs6X++/ovO1Y14rsxDNBLVRH81wRbPRK1de6Xv4&#10;8Qslg+u4QVmIZR7KQbEMUJbFMoOyLJYBykIsEyTzWCY/ptbLM+s0Wjd81ZrnBr5AsAyNAtAM0QrQ&#10;Rv0AbSI6LKA5RMsC2oFoBehEAdqBaGlAixAtA2ge0REBevSktdqbzPz8Vg390IyFsxjNSDgTHMus&#10;zbJwdkMzFs4yaDbhrB5BF2ZtFsM5OR9BZ4XzlrJmz2HWZoAzZm0OeynQuTbrcG46gnwc2W2U9kWi&#10;mmRZauy7q7p+MW5l52vXsEczRGiOz9EMEZqvxfaTvkD6Uq9jy46PnPlAWCwbUPbCMkBZgGWKZKgN&#10;yhYsX2JQppXBMkBZhGWAMo9l2musG4cve2apDc5iQDsRrQBdWwHtRLQCdG0FtAPRAQD98phJC+l7&#10;zU3zJre8R3ZtxsEZgWZaC5iDwNkNzbJwxqA56rVZ5piGK5pJrWjGwtkNzRqcCZCrw9osc0zDimYh&#10;nAmEo1ibacm/pC7zgjNmbQY4R3kp0A3OTUd0udZsRJdh2heKJM+m3NiXCJYXY45mAJqtRzNEaKZg&#10;puXBHPRoBqDZCmYrmmkPkB5MvXD4fMGAup5YZlAWYpmHsgjLDMoiLNuQ7IJlA8oiLDMoe2HZgLIA&#10;y+THc8Xytcr7GtNenpHSZFvWgoqlAw/E9NYMQBuIrnGAtiNaHtA6opMa0AzRYQFtIjpZAM0QHRrQ&#10;dkTLA1pHdFUA+tCYyYXaG87Ckla/59GswzlZ1uba+wg6dziHX5uxcI7bpUCPtVkWzm5oxsLZgWYL&#10;nN3QjIXzR6Rlkx7QFmfM2gxwDrI2A5yxazPAWYzmrrFmej8heO6jfbFI4tClOfDRDFqC2sQezdDB&#10;DGimYNbQzHqo18mVZyekNRZhGaAsi2WAcjywDFCWxTJA2Q3L0Guk5E169NIBBxmcFaATDWgD0aEB&#10;zSNaAbq6AVqMaBlA84hOTkC/PGZyX+0NZ0Fxy//Drs0anAmG47E2yxzTsKI5Cji7oVmDM0FvVGuz&#10;zDENt7VZFs5uaJaFMwbNYjg3csAZi2YTzsn7CDornEeOb6ctzl5wxqzNspcCg63NOpyb6z3ZfGS3&#10;ztoXjCTMqs7X+9PjGW5o9juaIUKzFcyA5qiOZojQ/KKlr/d9d04gLAOUZbHMoCzEMg9lAZYBykIs&#10;V3ifV7ZBWYBlCmXo5YqUprRvjs/tp8EZygHaiegqBrSBaAXoRAPagWgFaFIroHVE1wZAOxEdHNAv&#10;jy5oor3pzC9q9t8yxzTc0CwLZzGa8XCWQTMWzm5rsyycq2JtxsJZBs1YOBtoJrWuzVEc03BDMxbO&#10;DjRb4GxFMxbOPJppB41pvwLgjFmbeTgn4lIgtzYDnGkPEzw/pH3RSKIQJD+4qvO1YzyaZY5miNAc&#10;z6MZIjS/RD92ufrFW/0PlhhQ9sIyQFmAZYpkqA3KFixfYlCmlcEyQFmEZYCyJ5YZlEVYBijTkh9b&#10;6+XKOs3Oljz44NKB+z+x4TnRgGaIDgtoE9HJAmiG6NCAtiNaAdof0CaiQwJaiGgZQDsRLQdoO6Kr&#10;M6APjJl0K33fuenJSfW+vrCw9RfRr83qEXQiNIddm5P9UqAVza5wNtCsw9kNzTg4J/cj6Kxw7jS6&#10;4xrMMQ3M2hzPS4E8nFsY7fJKq5Gdm2tfOJIgK7tdvXdVl2v7rGAOejQD0EzB7IXmqI5mAJrhaAaP&#10;ZtqXSV/pdvH0kaHb8gwoi7DMoCzCsg3JLlg2oCzCMoOyF5YNKAuwTH68UFgGKNNSLGudfl9zWvLz&#10;a/784O1vPTvgxdizPJ4VoFktgGaIDgtoMaJlAM0jWgG6ugHaiehaAOjRBR9sys39qvbmQ7OwoPUn&#10;smuzO5ztaObh7LY2y8AZi2YsnN3QHAWc3dZmHJw90ExqRTMWzhg0y8JZiGbaOK7NWDi7odmAM4Fw&#10;EDj7rc20D4zsvMkK5yBrswZn5NoMcHZDsxuc3dZmgHPLEV3Ix857Wo/qVpd96aiysMuAr4jQLHM0&#10;Q4TmeB7NEKGZgllDM+uhrhfPfzwxo0WisQxQlsUyQFmEZYCyF5YNKHNYpiXfrgXt6qHrt+lwhh50&#10;IloBmrR2AtpEdA0DNIdoeUDT1g5Am4gOB+iXRhVup+89RhYWtDnCoxkLZzGakXAmOJZZm2Xh7IZm&#10;LJxl0GzCWT2CrirXZloMnOO1Nn9UUZ8Ates27DGNIGszwBm7NgOcMWszwJmimbaV1s6b2ozqdjf7&#10;8lEloX+MthXNUR3NEKE5nkczRGg+xPoq6eG+b8/noeyJZQZlIZZ5KAuwDFAWYrki+vPKDiwzKIuw&#10;fO1xs5vSn3vaDufqBWgT0SEBLUS0DKCdiJYDtB3RCtD+gBYjWgbQIkTLAJpHtCSgOUTXAEA/qb35&#10;QAicn8OuzTg4I9BMawFzEDi7oVkWzhg0R702yxzTsKKZh7MVzVg4u6FZgzMBclRrsxjOjTzh7I/m&#10;YHB2Q7MQzgTCUazNPJz/npv6mhucfddmWgZnzNpshTNmbebhLFqbTThrfb1pbup32ZeQhGZ1xxs/&#10;WtX52vZ4Hs3AojmqoxkiNNO+1u3zj05mL+gDUPbC8iUGZVoZLAOURVgGKHtimUFZhGWAsheWyc/N&#10;FcuXZ9RpabSiTqud2XOmPDvgJYJkWgVorxU6LKCdiJYEtAPRCtCJA7SO6LCAdiK6FgF6VGEeff8x&#10;sqCgTaEOZ/m1OTCcCY7d1+b4PoJOBs5uaMbBWT2Czm9tloWzG5qxcHag2QJnNzRj4WygmfTEtPrH&#10;CJqPY9ZmgHOQtRngjF2bAc6YtZmHc2vakfRj58Utc7v+gn0ZSVhWdbk6LB5HMwDNiTqaAWg2j2aY&#10;YDbhfC32Vp8jS21QFmDZgLIIywzKslimSIbKYBmgTCuFZQJlKPkxtb48enLukgEvx5YQONPWTEDb&#10;Ea0A7Q9oE9HJAmgnouUAbUe0ArQ/oE1ERwPoF0cXPqa9AUEWFrTtu8hlbdbgTDAcj7VZ5piGFc2y&#10;cMagWYMzQW9Ua7PMMQ3s2oyFsxuaZeGMQbMYzo0ccMai2YRznC4FEgTLrs2ucK6oT3/P9vgd08Cs&#10;zQBn7NoMcA6yNgOc3dZmgHMb2hGdZ7fK7fpD9qUk7lnd4fKvCJgPxPNohgjN8TyaIUIzBTPt66Rv&#10;pF76dGX6orEyWAYoi7BsQNkDywBlEZYByl5YNqAswDJA2QvLAGXay5X3taa9Vlm39YmiAT2W9Kdw&#10;hlYPQIsRLQNoEaJlAM0hWhbQHKIVoP0BLUa0DKA5RCtAk8YB0CMK/q69CUEWFbRq4gZn9Qg6O5pl&#10;4VwVazMWzm5o5uFsRTMWzgaaSa1rcxTHNKxoxsLZE80WOFvRjIWzEM20BM7z8ltrT9TArs02OCPX&#10;ZoAzj2Y/OAdZmzU4A5pJ2+qd2ja3y3fYl5O4Zk2XL/Jq8tEMB5pZ5wzYvefDqfXruUJZgGWAshDL&#10;FclzXtkNywBlwDIt+bHbaK2o03bZwH0fanhWgBaU4TkEoJ2IriGANhAdFtA6omsDoJ2IrmJAG4hO&#10;DKAPjiq+cnB0/v+wtyE9Cwpb/jqatTm+j6CLAs5uaMbCGYtmE87qEXT2tVmHsxuacXCuPo+go2g+&#10;TTpywsNLMcc0MGszD2e/tZmHM2ZtBjh7rs0mnEk75XfI7WA+qicO2dQh9tU1na9diOfRDBGa43k0&#10;Q4RmCmYrmt8kPZR6KdY/u/Bxgk8UlgHKIiwDlD2xzKAswjJAWRbLBpQlsGztiqHbX1rS/xUdzkkB&#10;aCei7XDGAtqOaAVof0CbiA4LaBGiZQDtRLQcoBmiFaCN+gHaRHRYQJuIPjiy+HX2NmRmZXHDryws&#10;bHUcuza7w9mOZh7ObmszFs4yaMbC2Q3NsnDGrM04OHugmdSKZiycMWiWhbMQzbRJvDYbcCYQDgJn&#10;7KVACudOozs+Z4Uzem2mDbA2W+GMWZsBzui12QJnQPP9WjuTdhrFvqTEJWu7XG+XqKMZIjRbwQxo&#10;jupohgjNFMy0b7H2HLbgxYPlrVuGwTJAWRbLAGURlgHKtK5YZlCm5bEMUPbC8pUZde6Hrhm+ev0z&#10;BM60DkAbiA4LaB3RYQEtRrQMoBmiFaAtrV6AdiJaAboaAHoFexuyh8B5q8wxDevaHP5SoDuaZeHs&#10;hmYsnGXQbMI5OR5B9wIBcVA4Y9GMgrPH2hwczlX3CDonnHFrM23jvK5rscc0gqzNAGfs2gxwxqzN&#10;AGe/tdkC5y8eGNkxnX1JiTzrunwxVYTmeB7NEKE5nkcz3NBMu7LP6681GZEzT4RlA8oeWAYoi7AM&#10;UPbCsgFlAZYByl5YBiiLsGxA2QPL1y29MrPuA5sznp4PcFaAjg7QTkTXFEDbES0PaB3RtQHQBqJr&#10;HKDtiEYAupS9DdmzML/VE25oxsEZgWZaAmQZOLuhWRbObmjW4EzQG4+1WeaYhhXNsnDGoFmDMwFy&#10;VGuzGM6NHHAOhuZgcHZDsxDOBMLxWpvJX396d3b3193g7L82m3DGrs0AZ8zazMMZszYDnAHND7A+&#10;qLcj+7ISWVZ3ufGddZ2vH/JCc1RHMwDNiTqaAWi2Hs3g0fy21svX7soufmtjedsHRauyF5YNKAuw&#10;DFD2xDKDsgjLAGUvLAOUhVjmoEzrhmXa66z7RpRPfqb/IQJmWhlAixAtA2gnouUAzRCtAG3UD9Am&#10;osMCmkO0LKAdiFaAThSgHYiWBrQA0SNKB7C3InsW5LfMcYOzG5oDw5ng2B3N6hF0TjiHRzMWzti1&#10;GQtnA82k0a3NOpzd0IyFswPNFji7oRkLZwPNpLA2H5zSlD6/+VPM2gxwDrI2A5x5NPvBGbM22+DM&#10;odkDzqceyuvcjX1piSTrul5rITrPHM+jGSI0x/NoBqDZCeZrsXdYc4c9vfWfeaPX8FCWxTJAWRbL&#10;BpTjgGWAshXLVypTHtQ6o85D7+cPGbCk/0ufm3iOEtA6osMC2oloBejqB2gd0WEB7US0AnR1AfSB&#10;EcX3srciexblt3zEBmeC4WRcm2XhjEGzBmeC3qjWZpljGta1OepLgVY0y8LZDc2ucI5gbTbhXL0e&#10;QQdwfrKgza4oLwVi12aAc5C1GeCMWZsBzhyaYw/pPfLwqM7t2ZeX0NnQ+YvJXmiO59EMEZoTcTTD&#10;iubDrKv7HnrpZ1kF12dM6toDoCzEMoOyF5YByiIsUyRDXbHMoEzLYxmg7IVlgLIIywBlHsu05Ntp&#10;vVJx38MrBm1/5el+rxIk01oBbUe0ArQ/oA1E1zhA2xFdowHNEB0W0CaikwXQDNGhAW1HNArQI8te&#10;3Z87/WvsrcgeAue/xHVtprWA2Y5mPJyxaJaBc6IeQYeDsxyasXB2Q7MsnIVoJrWuzVEc07CiGQtn&#10;TzRb4GxFMxbOQjTTWuA8bFz7zTX5UqALnGlffWhEp1bsS0yorO9y7Rh/NAOL5qiOZmDRHN3RDDua&#10;3yV9NfXC9d9kF5y6N2/0ejcsA5S9sGxAWYBlgLIXlgHKIiwbUPbAMkBZhGUDyi5YpiXfTuuGtOeW&#10;UThDcYDmEC0LaAeiFaATBWgD0aEBzSNaATpxgNYRHRbQYkTLAJpHtI7nF0aUzWZvQ87EcnP/laD5&#10;BSycTTSrR9A54aweQWdfm3U4u6EZB+fq9wg6aPO8LjswxzQwazMPZ7+1mYczZm0GOGPWZh7OgOaH&#10;R7GO7LTv4REdG7AvM1J5tsO5b23ocu2yFc3WoxkiNEd1NAPQbD2aIUJzVEczAM1wNMOKZmhKZumr&#10;/5dZeG3QuCFj3VZlTywzKIuwDFCWxjIHZdpAWGZQ9sIyLfm27WjJG2HR0/1eM+AcHtA6osMC2ono&#10;Kga0gWgF6EQD2oFoBWiG5uoB6IMjyvqwtyJxFhW2mu6GZnc429HMw9ltbcbCWQbNWDi7oVkWzglZ&#10;m0mtaMbC2Q3NGpwJkOOxNifbpUArmg04EwgHgXOQS4G0x6Y1PHF3dvd3rXDGr80mnLFrM8AZszYD&#10;nIOszQBnv7XZgLOO5y3tR3S0/6lLAbK1641f8CszoJkHc7yOZgCaeTDH62gGoNkK5iOsj2TO2PN/&#10;mcWxe7LH7XpnWrPWPJRlsWxAWYBlgLIslgHKXlgGKIuwDFDWWpHSXuuMlPbHCnr3f6b/i5/qeIbW&#10;EkAzRIcFtInoZAE0Q3RoQNsRrQDtD2gT0QzPsoAWIloG0E5EywHajugggN4/esqd7K1InMWFbboF&#10;XZuT/VKgFc1YOLuhGQfnZHkEXbSXAq1oRsHZY20ODudkegSdzzENC5ppV5e23IpZmwHOyXYpMMja&#10;DHC2ormd1k6xdiM7rWo3ssOf2JeaQNnc9cbfa+vRDB7N75EOGj53J4XzLaTdR6eVWKEswjJAmdYV&#10;ywzKtG6rsheWAcoiLAOUvbAMUBZiGaDMsKy1ss4jtNdn1nmEwO9FO5zdAM0jWgE6YYBmiA4LaDGi&#10;ZQDNI1oB2hfQ2VEBmjY8oJ2IjgOgR0w9sCk390vsrUicxcVt/rC4sNV1PJwRaKYlOJY5puGGZlk4&#10;u6FZgzNBbzzWZpljGlY0y8IZg2YNzgTIUa3NYjg3csA5GJqjWZuFcCYIjufaTDt2wsNLveCMWZsB&#10;zti1GeCMWZt5OGPWZoAzZm0GOLcnfWRkp1335/b6Bvtyg86mrtfa+h3NEKHZCmZAc1RHM0RotoIZ&#10;0BzF0Qwrmt8nLRy6YsctmSUEziWxO3MmvbSt5IHH3LAMUPbCMkBZhGUDyh5YBiiLsGxAWRbLAGUO&#10;y7RXZtz3KC0BybOL+70eo61qQDsQrQBNWjsBbSK6pgGaNNkBzSFaHtBTKtjbkHeeKmq12wvNsnAW&#10;o1k9gs4J5/BoxsI5UY+giwLObmjGwtmBZgucrWiWgbOBZlIrmmnbjuiyBrs2A5yDrM1WOGPWZoAz&#10;Zm3m4YxZm61wtqJZg7PWjnPIf/9j9uUGFQLl3qKjGYBm69EMEZqjOpoBaLYezRChOaqjGYBmCmZA&#10;M+2iQdt3UzT/nLXLqMzpXkcwpLHMQZk2EJYZlEVYBih7YplBWYRl8u0egx4YWVK4uN8bGpwVoPGA&#10;NhEdEtBCRMsA2oloOUDbEa0A7Q9oMaJlAC1CtAygeURXGaBT2duQd54qal2GPaaBRXPYtVkWzm5o&#10;dsCZoDeqtVnmmIZ1bY76UqAVzbJwdkOzK5wjQLMJ5+S4FGhFsyucOTS/P73RUYLkN/zgjFmbAc7Y&#10;tRngHGRtBjhj1maAM3ZtBjg/qrXj9E5jOv0X+5Ljm61dvxjptTIDmhN1NAPQnKijGYDmo6yr+x18&#10;WUdzqdY/Z+e/81RR517CVVmAZYCyLJYByl5YBiiLsGxA2QPLAGUhlmdaWpnS4cOibv0JbM/qeFaA&#10;jgbQdkTLA1pHdFhAOxEtCWgHohWgEwdoHdFhAe1EdLwAPfX6iyOn/IG9DXnn6cLWHa1odoezHc1e&#10;cBajGQ9nLJqxcLahmZagl0ezLJzd1mYcnOXQjIWzG5pl4SxEM2k812YsnGXQjIWzEM20HJzJa2mb&#10;9ZgGZm2uSZcCnWszwLlT7LFRHQsfGfzI19mXHc9s7XJtlhuarSuzCM3xPJohQnM8jmZY0XyMdG3f&#10;194GNP9Caxn5tR+xkIcyrduq7IVlgLIIywBlLywDlIVYBih7YNmAsgjLBMrQ66zkx+64YsjWF0w4&#10;Jx7QJqIVoBMOaA7RVQ1oE9HJAmgnouUAbUd0TQf0vrxpu9lbkH8W5bf4HcHyJW80q0fQOeGsHkFn&#10;X5t1OLuhGQfnqrsUaEWzDudga/MZ0kFjH1uHPaZRUy8FusOZfBzdaQz5kvMv+lce92zr8sV4K5r9&#10;jmaI0GwFM6A5qqMZIjRHeTQDwAxd2++VV3Uw62im/UN20Ympk7sP88KyAWVJLBOsxv28sheWAcqA&#10;Za2V93WiJZh45qm+b8YW9+XxrADNA1qMaBlAixAtA2gO0TUZ0AaiwwJaR3RYQIsRLQNoDtE1AND7&#10;RkwvY29BuNClLB5rMxbObmjm4WxFMxbObmiWhbPb2hwczh5oJrWiGQtnNzRrcCZAjsfarB5BZ8K5&#10;cV6XvTycg6zNAGfs2gxwxqzNAOcga7MOZ+zabMJZhGbaDqO1ZrIvO67Z2uX6wNp8NMOK5uOkiwZt&#10;fwHA/EvaDL2N88auc8UyB2UrlgHKnlhmUKblsQxQ9sQyg7IQywBlDyyTH1eHsgXLVyrr6p2R0vnF&#10;UfkFFM5QDdAORCtA+wPajmh5QOuIDgtoJ6IVoGsroJ2Iji+gyf/Wgb0F4bK4sFWp19qsHkHHw1k9&#10;gs5vbZaFMwbNtBg4Y9dmLJwNNJPyaD5Q3vTjO7O7n8OszQDnZLsUGGRttsIZszabcO74eaeRnQay&#10;Lz3CbOtyvR32aAYWzVEdzRCh2QpmQHOYoxlWNNNOGbpytwZmA83lsV+R3pZR+smkSf3zgmAZoOyF&#10;ZYCyCMsakn2wDFAWYhmg7IVlA8p2LFt7pvzRvkv6v/gRwBkab0CbiE4WQDsRrQCdGECbiA4LaBGi&#10;ZQDtRLQcoBmiaxGg9+VVXNwzsuI37C0Il2cKWjWJYm2WOabhhmZZOLuhWYMzQW9yrM3qEXQiNIdd&#10;m4VwJgiWXZtd4WxBM8C5cNKDa9WlQBPOLmtzrOPojrSnO47q2J19+XFka+drKUGPZojQHM+jGSI0&#10;R3U0A9D8AWvm8EW7rWC2tknuuI0iKNPyWAYoe2EZoCzEMkBZFssMyrQyWL4ys04Xo5V1uq4asu3A&#10;U33fssEZWiWANhAdFtA6osMCWoxoGUAzRCtAW5ooQOuIDgtoJ6IVoDlAH2RvP/isLG74lWeKWm0J&#10;C2cxmpP7EXTB4Vx1j6CTgbN6BJ0TzVg4C9FMakUzwLntiM7rZC4FxnNtBjhj1ub4XQp0wrmT3vc7&#10;j+rwKPsSZMuerjd+g1mZAc1WMIvQHNXRDEBzvI9mWNF8grRb+uP7fulA85TYr0lvzSi/mj1+yGQK&#10;ZVo3LBOsJu15ZQPKXlgmUOa7J7ficR3OUAVoPKAZopME0E5E1xRA2xGtAO0PaAPRCQT03ryKoezt&#10;J1gInLOdaI7vpUArmmXh7IZmLJyDoZmDM0GwzNoc9aVAK5pl4eyGZlc4G2jW4SyDZhPO1fcRdBTN&#10;O8qbvEDAfNxrbQY4B7kUiF2bAc5B1maAc5BLgdi1GeDssjYDnGOdR3V8vfPoDm3YlyAj+1Nj393R&#10;9dr1ZD2aIUJzlEczAMy0J0kbZ0590wpmQLPeqbG/ZxW+7ollBmURlgHKnlhmUKZ1XZU9sGxAWYRl&#10;Hso+WCY/Zje9dbudLOk6dEn/gycW9X2bIDm+gDYRHRbQIkTLANqJaAXoxADaRHRYQHOIlgW0A9EK&#10;0AEBfWbvyBm4x9DxWVTY8q5nCltdiHptVo+g4+Esh2YsnN3QLAtnIZpJ47k2Y+HshmYDzgTCUa/N&#10;IjjnjG+3Sl0KxK3NAOfO0FEdXug0+rFG7MuQkZ1drp3m0ex3NEOEZiuYAc1RHc0QodkKZkBz0KMZ&#10;VjQfTb0c+3Nm6YfWlRnATHsr66Bx6VNFWAYoi7CsIdkHywBlIZYByl5YNqAcDZZpr1ampOqt050g&#10;ZgOFM7RqAG1HtDygdUSHBbQT0QrQ1Q/QOqLDAtqJaAVoHs97cmcuZG87cnmmqNWziVqbZeGMQTMW&#10;zlg0m3BOjkuBVjRj4YxFMwrOyLUZB+fq/Qi60xX1Pm+Yl7oDszZrcEauzQacCYgxazMPZ8zaDHDG&#10;rM0iOAe5FOhYm1m76N3WbUyne9mXIS27un4xjV+ZsUczRGiO59EMEZrDHM2gYKb9kHRN/0Pv2MGs&#10;oxnArHda7J/ZBa8cnHJ/KhrLAGVZLDMoS2MZoCzCsgFlMZatfXFUcfmiPgTNtDUZ0ANqJqANRNc4&#10;QNsRXaMBzRAdFtAmohMLaPLfd2VvO3IhcO4Vdm3GwtkNzVHA2Q3NsnB2W5uDH9PwQDOpFc1YOLuh&#10;WYMzAXI81mb1CDoTzkuLW26/K7vHVRGcg6zNAGfs2gxwxqzNAGf82mzCGbs2A5wxazMP565613Qb&#10;0fEO9qXopl1drj8S5GgGoDlRRzMAzfE4mkFL0UxbOHTZHncw62j+DeuAsVkzAMqeWAYoC7BsQNkD&#10;ywBlMZYZlL2wzEPZhmUdyl5YvlpRpwf0QkWLvssG7n1nUZ93dDxHDGgxomUAzSFaGtCkyQ5oA9E1&#10;C9AGokMDmke0AnTiAK0j2gLotw/mzvoJe9uRy5LSlr94prDV+2g4Exx7HdOwohkLZxk0Y+HshmYc&#10;nPGXAq1oRsOZgBiDZiyca8Ij6GTgjF2bsXA20ExqRTPAudeYR9fUhEuB8VybAc4uazPAmfbZriMf&#10;0x4JtKPzjR/v7nrtaNCjGSI0x/NohgjNYY5mAJihLdNm7vIDs97psb9nlbyzsqTTQE8sMyjTuq7K&#10;Hlg2oCzCMg/lgFg2oeyB5RmWVqb0pN2SsXiVDmdoogBtR7Q8oHVEhwW0E9EK0IkDtB3RVQ1oB6IV&#10;oBmaHYCequE3bJYUtpqhHkHHozmKtTm+j6CLAs5uaBbDuZEDzlg0m3Cu3o+gOzyt4fF/5qS+gjmm&#10;oS4FesO5G+2YDuRjh3ldRz3yU/q1iGB5Hg9mQLPf0QwRmuN5NEOEZpmjGdBTpHu7f/TSb9LLj/uB&#10;+bfpZjuNHPm0FJYBylWGZQ7KPli+NCOlF+1V0qP5A58kOL660IAzFtBORCtA+wCaITosoE1EJwug&#10;GaIVoB2NN6BNRDM8ywJaiGhvQO/OndlWg2/YPFPU6qFkvBRoRTMWztFdClSPoINa1+Yojmm4oZkW&#10;A2cHmi1wtqIZC2chmkmtaAY4P5Hfdn2YS4HYtRngHGRtBjhj1mY7nP3XZh7OmLUZ4Oy2NgOcU2lH&#10;d1icm3vvl/Z0udqTB3OyH83AotntaAagmXZ0/51r3NFsBzPt79IrYndmlJ+cW5iaRZBqg7InlhmU&#10;hVg2oOyBZYCyCMsGlCWxzKDMY1lrRZ3etJcr/5mzI3vO4YV9Dsf0hgc0bTSA5hGtAJ0wQDNEhwW0&#10;GNEygOYRrQDtC2gO0fKAprUDenfOrH2bcmd9i9E3XDaRN6wlhS1PuqHZgDPBcdi1WRbObmjGwjkY&#10;mjk4EwTLrM1RXwq0olkWzm5odoWzgWYdzm5o5uFsRbMJ5+R4BJ0O5+BrM23zkV13YtZmDc7ItRng&#10;zKPZD85B1mYNzkI0u8PZDc1ucA6yNmtwBjSTdtf6WPGs4Zt+IkKz39EMEZqtYAY0R3U0A9AcxdEM&#10;CuaPWP+eNnuXCMw8mimYrX0gb8IGG5Q9sAxQFmOZQdkLyzyUbVgOdl7ZbVUWYfnqTNbKOn1oTxb3&#10;fMOEc7wBbUd0VQPagWgFaNJEAdqO6KoGtIloBWg/QO/OeXwcY280ebaw1XA3OFfF2oyFMwbNsnB2&#10;W5txcPZAM6kVzTJwdkOzLJyFaKaN49qMhbMbmg04EwgHgbPsI+gWFLQ6cFdOjxsiOGPWZh7Ofmsz&#10;D2fM2gxwxq/NJpyxazPAGbM2A5w912YDzqRjHxu3t8vlqbJHM0RojufRDBGagxzNsKJ5Zt+XX7g1&#10;feolE8w6mu1gdqL5tvTK2B0ZU89PmdhvvB+WDSiLsMxDOSCWTSjLYdmAsgeWaS9VpPSl/XRaixeX&#10;D97z6cI+73J4FgGaIVoB2tF4A9pEdEhACxEtA2gnohWgEwNoMaJlAC1CtDegd+U8cWNH9qwURt5o&#10;8lx+s1ueLWz5oiucCY5l1mZZOLuhWQbOWDSbcFaPoAuzNovhXL0fQUfbflRH/NpMG2BttsIZszbz&#10;cPZdmy1wxqzNVjjH41KgFc6A5h6s2dm5M/Z3uXoMezQD0Fwdj2ZQMJ/W/vpqrOGwBbvdwKyj2Q5m&#10;QDP0gbzJm6sOyxyUrVgGKHthGaAswDJAmZZ8W72VKf0uV9SZ99bEzOM6nKHBAe1EtAJ04gBtR7Q8&#10;oHVEhwW0E9GSgHYgWgHaH9B2RMsDWke0E9BPrGXcjTbPFrTKxq7NWDi7oVkWzhg0y8LZbW0OfkzD&#10;A82kVjRj4eyGZg3OBMjVYW2WOaZhRbMQzgTCUazNfnBeXtjqwN053T/xgnOQtRngjF2bAc6YtRng&#10;HGRtBjhj12aAM2Zt5uHstjYDnHuMfuxySdrMjUGPZojQHM+jGSI0Bz2aQdFMW9JvH0Oz/7EMHsy/&#10;T5+h9Q/plVcmjB9aYsOyAWUPLAOURVg2oCyJZQZlWlcsA5QFWDagzLBs7ZWK+0Zcqmh0cWHvw7EF&#10;NjzXXECbiFaATjigOURXNaBNRCcLoJ2ITiZA78ydNYxRN9osLW5+K4Hzaw44Exx7HdOwohkLZxk0&#10;Y+HshmYcnKvuUqAVzVg4x+1SoMfaLAtnNzTTAppp3eDsQLMFzm5oxsLZQDOpFc0AZwK+TTXpUiB2&#10;bQY4B1mbAc6YtRngDGjuydp7dKdPZg9aftIKZkCz39EMEZrjeTRDhGYKZloezDyaz3S7Sr7vzy7e&#10;N3zOvqBgtqKZ9nbSFtn5+85W1O9mg7IXlimO+XJQ9sQyQFmAZYCyJ5YZlGlFq7KjM+r0t/ZKZcrH&#10;2zPnX1nQ+0hMqwPQPKIVoBMFaDGiZQAtQrQMoGlrCaANRIcFtI7osIAWI1oG0ByisYDOnn1tT+6s&#10;7zPqRp+lxS1HitZmmWMaVjRHAWc3NGtwJuiNam2WOaZholk9gs4J5+r9CDryuXPw7pzuJ7zWZhuc&#10;kWszwJlHsx+cMWuzDc4cmv3gzKM5/pcCnXDuRTpgVOoniwdudqzM2KMZWDRHdTQDi2ZYmSmaaSf0&#10;373NCmYRmr3ADGi+PX1m7Pa0mbHssRkzrvBQDohlglQGZTksG1COA5bJ9zEAermyzt6Pyx88a8A5&#10;AKCdiJYEtAPRNRnQTkTLAdqOaHlA64gOC2gnohWgEwdohuh4Ajr7yRJG3PhkeUmr3z9b1OptHs5i&#10;NOPhLINmLJyjuxRYdWszFs4yaMbC2UAzqXVtjuKYhhuaaQHNtG5wdqDZAmcrmrFwFqKZVgDnvmMf&#10;W8evzQBnzNoMcMauzQDnIGszwBmzNvNw9lubE3Ep0ApniuZeYx6L9SYdPmLQtWcH7EQfzQA0W49m&#10;iNAc1dEMQLP1aAYtj2b+aAYF81nSY90+u3Z7WsV7bmDm0ewFZug/0qee+LSyAcGwLJY5KFuxDFD2&#10;wjJAWYBlgLInlnkoW7B8uTJlIJR8W9r55PugIDnjwHMYQHOIrmpAm4hWgK7tgDYRHRbQIkTLANqJ&#10;6CQD9Ec7s2ffy4gbvywtajked0wDh2ZZOLuhGQvnYGiOZm1O9kuBVjS7wtlAsw5nNzTj4Fy9H0G3&#10;r7TpS/fkpL6FXptpA6zNVjhj1maAM3pttsAZszZb4RzkUiB6baYlMPZbmwHOtFl5aVee7/9CoKMZ&#10;gGYezPE6mgFo5sEsOpoBaD7Z7eLVdkOWamuzH5h5NN8OYLag+Q9aH9c6ZEzufHcoS2KZQZnWFcsA&#10;ZQGWDShLYpl8O7MzUgbRkn8pyL8yo84Xxwt6vb+g93sEy7S1DNAGosMCWkd0WECLES0DaIZoBWhL&#10;/QBtR7Q8oHVEhwW0E9FVAeg50fxJgX55pqjVHUsLW74vWptl4IxFMxbObmiOAs5uazMOzh5oJrWi&#10;GQtnDJpl4SxEM20c12YsnN3QbMCZQDgInGXX5szx7Za5rc0AZ8zazMPZb23m4YxZmwHOQdZmgDN2&#10;bQY4Y9ZmgHOQtVmHs4nmPmP1Dh3Z58aOnh/UiKMZFM20Awau2xL0WMbtVjQLwEz7R9K6GVPe3VL8&#10;SDoPZVksA5SlscxDOSiWGZRtrawzmJb8S8HRSxUNzq0euu7j+Qae3QHtRLQCtD+gnYiWAzRDdJIA&#10;2oloBWhfQGdUI0Bnzz23M3NeXUbb+OfZwpYFsmuzLJzd0IyFswyaTTjLrc1oOBMQB0UzFs5YNKPg&#10;XEVrMy0Gzolcm3eWNn/9HzmprwKc8WuzCWfs2gxwxqzNPJwxazPAOdkvBfJrM8CZdnz2uNim3m8K&#10;0ex3NAOL5qiOZojQDGCmndx/93aC5PNeaLaC2USzCWYezRTMf0ybZbTPqDFL7VAWYBmg7IFlglR3&#10;LDMo00phmUE5KJYvz7hvCO3VGXWHXJmRsoP8b7F3J6a/Pb/3+zG9NQPQJqLDAlqEaAXo6gRoE9Fh&#10;Ac0hWhrQpEkO6B3Z82Yw0iYmz5fd//3nilpesKIZC2c3NMvCGYPmqNdmmWMaVjTzcLaiGQtnNzRr&#10;cCZAjmptFsO5kSec/dEcDM5uaBbCmUA4irXZD86pozts8FubAc5B1maAM49mPzhj1maAc5C1GeDM&#10;o7mqLgUCnK1o7suan1kQ29rrPdTRDECz9WiGCM1RHc0ANFuPZpwmSObRvLDP6/v/nDbznWjBbEfz&#10;n0jvy5h28rmC1NEEmmIsA5S9sAxQFmAZoOyJZR7KFiwDlD2xzKBMa8Wy1oqUoVpnpDxFGrs4vemx&#10;JQNfPGfiuaYD2o5oeUDriA4LaCeiFaATB2g7ouUBrSM6LKCdiE48oHdkzft8V/bcRoy0icvSopZp&#10;YjTH9xF0MnB2QzMOzlV3KdCKZiyc43Yp0GNtloWzG5ppAc20bnB2oNkCZzc0Y+FsoJnUimbaRYWt&#10;99yV3f1sTbwUiF2bAc5B1maAM2ZtBjhj1maAcz/Skoyy2O6eJ9BHMwDNPJjjdTQD0MwfzaB9M/X8&#10;qT+mVb4nAjOP5tsFaBYdy+DBrPcJrV3yJq4n6KwW55WNMijTemDZ6JXK+wqvVKZcJ38de2N83lt2&#10;OJuANhGtAI0GtAPRNQPQBqIVoKsvoBmi3QC9PXv+bEbZxEZbnYtbrZRdm2XhjEGzBmeC3qjWZplj&#10;Gti1WT2CzglnDJqFcCYIll2bXeHMofnk9PqfthrZdTt2bbbDGbc2W+GMWZsBzpi1mYczZm22wjlZ&#10;LgWK0Ezbn3Rq+vTYgR6nk/pohmhp/vuwJw/IrMw6mPmV2QSziWYdzH/WOjt2T/rM87Mm9y0geK0W&#10;55UByp5YrqwzDHp5Rp3htOSv3yf/W+yz6c2OLxu499P5vY9ycK5egBYjWgbQHKJrMqANRNcsQBuI&#10;Dg1oHtE1F9Dbs+ZfJW3OKJv4PFfc8oHnilp9bl2bo74UaEUzFs5ua7MsnKtibcbC2Q3NPJytaMbC&#10;2UAzqXVtjuKYhhXNMnB2oNkCZyuasXAWopmWg/PEiQ9tpGj2gzNmbQY4Y9dmgHOQtRngjFmbq9ul&#10;QDc49xzTKVaZ9viNQ90/caDZ72iGCM1WMAOa5Y5mOM8z0z7e55X1t6VVfh7NsQx3MFvRTHsH6cPZ&#10;xfscUBZhmUGZVgrLDMqyWDag7IFlgLKGZdbLlfelXamss5N8uxjt2xOzjszrdTQ2T8NzMgHaiWg5&#10;QNsRLQ9oHdFhAe1EtAJ04gBtR3RVA9qB6CoC9PasBfMZYasuy4talmHQHAWc3dCMhTMWzSac1SPo&#10;7GuzDmc3NOPgXH0fQfdCWZPX6+SkHrTCGb82m3DGrs0AZ8zaDHAOsjYDnINdCsStzQDnIGszwBm7&#10;NgOcrWjuP/bRWO+xHck/88DYjOFPXHgj9bLv0QxAc6KPZpzteuXqoIHrt+COZRAoBz6W4Q5mrcNp&#10;n4wtLeg+3oCyAMsAZU8s81C2YBmg7IllgmSo66rsgWXy49mwTHt1Zl29lSmLyd+jwfnzaU1OPz94&#10;60UNz6wK0NUc0AzRYQFtIjpZAM0QrQDtaEhAt2F8rbqsKG3z52XFLV+Jx9qMhbMbmmXhjFmbcXD2&#10;QDOpFc1YOGPQLAtnIZppk3htNuBMIBwEzjJrc58xj67BrM0AZ3Up0BvO+LXZhDOPZhGcB5D2GNOZ&#10;/NrnxgqGP3EKezQDi+YojmYc737xWOshi1/wArMNzUgw82i2gtlAMwMz7V9Im2WUv+WGZYLNUFgm&#10;3y4clgHKwbGcTnu5ok7GpYr7iq9Uplwj34eG58OThh+f1+uYAef4A1pHdFhA00YDaB7RCtAJAzRD&#10;dFhAixEtA2ge0TUc0JkLF+tyTYI8V9RicCLXZiycZdBswlk9gs5vbQ4O56p7BJ0TzsHW5ueKWm29&#10;K7v7URGcg6zNAGfs2gxwxqzNPJwxazPAGbc2m3DGrM08nDFrM8AZuzYDnK1oph1Imjq6a+z27Ak3&#10;eqVPee2dblePYY9miNAc2dGMrlc+L+i3d8sdaY8fDwJmHs04MHMrswXMgGa9c2JTxg2a5rsqB8Uy&#10;D2ULlgHKnlhmUBZhGaDshmVa8u3MVqa8R75PDc4XKxp9smbohss6nqsa0AzRoQFtR3RVA9qB6JoM&#10;6CHJBmg7oqsa0Caiqx7QO7IWPsTYWvVZnd/2O8uKWzznBmc3NMvC2Q3NGpwJeuOxNssc07CiOQo4&#10;u6FZgzMBclRrsxjOjRxwDobmYHB2Q7MQzgTCUazNHnA+03xEl113ZuPXZoBzkLXZCmfM2gxwxqzN&#10;AOcga7MVztXhUiAPZw3PY7rFfpNVELs9s+REft8XVh7uevVjQLN1ZQY0W8EsQjMFMy0PZszRjPl9&#10;Dm25e/gT71rBzKP5dgCzy8qsg9mO5iDHMngw0/6VtH5m5YkLMxr1J8D0xzKDsiyWDSh7YBmgLMKy&#10;AWUPLF+urJMJJd9f5pUK85wz7Xv5Q07N63WcwTkMoAWIjgjQixSgtcYb0CaiwwKaNBJAOxGtAB0e&#10;0FuznlrHyJo8WV7UvBUB87kgcMaiGQtn9Qg6bzRj4RyftVmHsxuaaQHNtG5wdqDZAmc3NGPhbKCZ&#10;1ILm2OgJD28ANPvBGbM2A5yxazPAOcjaDHDGrM0AZ+zaDHAOsjYDnDFrM8AZuzYDnHk0Dxqnt92o&#10;/rHfZ0269ovM0thdaY/vGt9/79Z3ul26nKijGbP7HNrfZOjC3f5gtq/MuHPM/MrsfSzDimYKZr1z&#10;Y3eS5o0dsVgIZQuWAcrSWAYoy2KZQZnWD8taZ6Rkaa2s8zT5aMD5UkW9i1syFp+bq+GZB7Qd0dKA&#10;ZogOD2jkkzgUoAUNC2g7ouUBrSM6LKCdiJYEtAPRNRnQGqJPbMl+ugHjanLl+ZKWhV5oloUzBs0a&#10;nAl6o1qbZY5pJGptloWzG5r94dzIAWcsmk04x+lSIEGw7NrsCmcLmleXtDhJsPwWD2fM2qwuBeLW&#10;ZoAzdm0GOPutzQDnwaSdR/eK/TKz9MYvMsvIx7LYbWnTDvUdsGbthh4nX8ei2QpmQLPb0YxXu587&#10;kTNgy+a/DZ/9SmIeL8etzB7HMkwwm2im/WfaE5+cnd6QAFeMZQPKIiwTJENdsQxQFmCZIhnqhmWA&#10;sgjL5PtyYJn8nLNpr85Myb5WWbfkyow6V8l/b+D5VEnn4xTO0MQCmkd0zQC0iWgFaDygaSMANIfo&#10;qga0ieiqB/TWjEXjGFOTL8untv2f54tbLHGDswyasXBO1CPocHCWQzMWzm5oloWzEM2k1rU5imMa&#10;VjRj4eyJZgucrWjGwlmIZlqG5tenNjnZIq/LbuzaDHAOcikQuzYDnIOszQDn2nQpEOBsRTPtENL7&#10;Rw2O/Taz6NovMwieM8pjv2L9Y1rlKw8PeW5LWd+X9h7ofv6c9WiGCM2ioxmnu129srzX4RcGDly3&#10;4Z9pT+77bXrFxWgeLydamT2OZWhgNtFsBbNoZbZ3XmzYqNErZI9geGKZQZnWbVX2wjJAWYhlWJU5&#10;LNOSb5dDS75dDvn5GOecaa/MqHtt/4ipH1jxjAe0CNFJBmgHohWgrYAWI1oG0CJEK0B7AtpAdFhA&#10;64j2AfTO7VmLfsmYmpxZVdrin88Xt3w5Kji7oRkLZyyaTTirR9DZ12Ydzm5oxsG5ej6Crt/oRzdS&#10;NLvBOcjaDHDGrs0AZ8zaDHAOsjbrcBaj2QvOmLUZ4BxkbQY4Y9dmgDNmbQY40z48coABZrNTYr+G&#10;pk/97M9pMw/WHzZv/YNDl6zrMWjF5gkDdm+Z2feVfc/0fufgM73e2V/a7+Dm4QM3rXl0yPL1jYYt&#10;2nJ32hMHbkurPEGhDLWCmUfz7QI0J/pYBg/mu1j/MfzJi+9PaUEv0yXNeWUvLAOUXbHMSn7s3Csz&#10;7eecac9NeeDY/D6Hr8zt9QFBM20UgNYRHRbQTkQnH6BNRCcLoJ2IlgO0HdHygNYRHRbQTkQrQPsD&#10;Wkf0toynUxlPkzsrClt2e76o5SUZNGPh7IZmWTgnZG0mtaIZC2cMmqNem5PtUqAVzQacCYSDwDnI&#10;pcCySfdvvjOr+ydWOGPWZoCzuhToDecga7MVzpi1GeDMo3nouEe0th4xnGC57IYNzFqnxm61dZrW&#10;3xidHvttur1WLIvQbAWziWYezPzKbILZRDMOzPzKbAWzE80mmLUOmxe7e9j8WP+8iRsJKv2xDFCW&#10;xTKDsgjLAGUvLAOURVimUIZeqUzJ01qR8gz5+21wpn1t/JjDc3sSNNNWF0BziFaAVoBOFkCbiA4L&#10;aBGigwF6S8bT8w/lPvVlRtPkz4qiFhNl4OyGZiyc3dCMg3NyPIJOBs5YNKPg7LE2B4dzMj2CzueY&#10;BkPzxpLmL9ybnfqS19oMcA6yNgOcsWszwBmzNvNw9l+bTThj12aAM2Zt5uGMWZsBzlFdCnSD8zDS&#10;FnnpHmDW0RxPMPMrsx+YeTTLnmMWopmBGVo37Ynziyf3LScATcrzylYoi7BsQNnSazO1lpK/vkK+&#10;PxucL0xvenzZoN0fze15QsezJ6B5REcHaCeiawigDUSHBbSO6LCAFiNaBtAM0QrQlvoB2o5oeUDr&#10;iPYC9OaMpz/Ykrm4PiNp9cjK4lY/XFnU8lkezbJwdkOzBmeC3niszTLHNKxoloUzBs0anAmQo1qb&#10;xXBu5IBzMDRHszYL4UwQHI+1+fi0hiceGNF5w18Zmnk4Y9ZmgHM812aAM2ZtBjjHc20GOGPW5kRe&#10;ChShWe+jsWZ5WT5gdqLZD8w8mm8HMAc+luEBZg7NJph5NPuDmUfz3cMWxP5G2j2ncJcrlhmUaXks&#10;A5S9sAxQFmKZQZnWDcvk2wXBct6VGSkjtD6eMoJ8v0dIbXCmfb+w39tzCJxpFaATCWgRomUA7US0&#10;HKAZopME0E5EK0D7AhoQnbFkDONo9crq4ub3rSxu8YoMmrFwVo+g80YzFs4Gmkmta3MUcHZDMy2g&#10;mdYNzg40W+BsRbMMnA00k9K1OX1c+xVuaPaDc3W+FIhdmwHOQdZmgHOQS4HYtRngHGRtph1OOnhc&#10;B/JrmmOAOejK7AVmG5qRYObRHOYcM/ZYhhXMgGbae4fPuzxzwtBZBJVoLBtQlsQyQFkWywBlHsta&#10;Z9QZSUu+L/IvBE44X66s++nevBnHAc8K0DhAm4hOXkA/pwCtNd6ANhEdFtAcoiUAvTl9yY7NWct/&#10;ziha/bKyuGXqqqKWl4PCGYNmDc4EvVGtzTLHNKxrc9SXAq1oloWzG5pd4RwBmk04J8elQCuaXeFM&#10;0LykqOXzf8nqcckPzpi1WV0KtKPZD87YtRngHORSoAjNtGmkA8d1jjXKHREIzDya/cDMoxkHZm5l&#10;lj6WMU+rO5h1NAOYae8ZtlBrx+yyFy/PqGucVfbEMoOyCMsAZVo3LAOURVgGKNO6YfkKQFmAZXvv&#10;W2IFs7Xnp7Q98eyAA1fm9Dxp4NkENEO0ArSlfoC2I1oe0DqiQwOaVAG6qgBtR7Q8oHVE+wF6U/qS&#10;boyg1TeriluU+qFZBs7qEXTycBaimTSeazMWzjJoxsJZiGbSlSUtTt6Z3f0gRTPAOcjarMEZuTYD&#10;nN3Q7AbnIGszwBmzNoc9poFZmwHOmLU5XpcCRXBOH/8I+X66kF/zUQ40+4GZR/PtKDDb0Yw7x2yi&#10;2QrmoMcy/MBsRTPt34ctipWOy1joh2WAsgjLBpQ9sAxQFmGZh7IQywBlAZYvzawzCnplZt1Rl2fW&#10;LSc/v8tWMFv77qQhJ3Q4QxMHaBPRyQvoxZEBmkO0LKAdiK4ZgDYQncSAXpesgE5/du7+1On/xvhZ&#10;fbOyuO1/rSxqWekFZwyasXDGotmEs3oEnX1t1uHshmYcnKvuUqAVzTqcvdfmraXNXiNo3W9Fsx+c&#10;g6zNAGfs2gxwxqzNAGf82mzCGbs2A5wxazPAOcjaDHAOdikQtzbzcLaiOY2gmcKZtu9Y8nuSM8YV&#10;zf5gtqMZd46ZX5nljmV4glmIZvuxDB7MgGbadpnT3jhW3iLPDcsAZSGWGZRpqwLLFMrQS4+njIaS&#10;v194zpn2cmXdy7tyZp+341kB2glo0QqtAO0JaAPRNQ3QbIUODWge0VKAPrYpc2ldRs/qn+cLWv9s&#10;VXHLhSI0Y+HshmZZOLutzcHh7IFmUiuasXB2Q7MGZwLkeKzNtfERdC+XN3635cjO2//C0OwGZ9+1&#10;mZbBGbM2W+GMWZt5OGPW5mS9FBjPtRngjFmbAc4ZWtvH+ozpHkvJHn/DC81WMJto5sHMr8wmmE00&#10;J9exDB7M1k4cPeK5oFgGKIuwDFD2wjJAWYhlDsoiLFuhbID5CdYZ4nPO0PNT2px+duBBC5rjA2gT&#10;0ckCaCei5QBtR7Q8oHVEhwW0E9HJB2gT0ckCaIbo0IC2IzregN6UvjSNkbPmZHVJq98TPK/Ars1Y&#10;OLuhGQdn9Qg6v7VZFs4YNNNi4Ixdm7Fwpmg+OrXBh+1HdNpA0QxwxqzNAOcgazNtkLUZ4IxZm3k4&#10;q0uB3nDm12aAcyZpzzG9Yv/Mmng9KJj5lbk6Hsvg+49hT8X+MfSp2APpM997sfShiVYoe2EZoCzC&#10;MkDZC8tXAMoRYvnSrJQxRh9PcT3nDD1a0P/kkz0/jNEqQEcJaB7RNQTQDNEK0FUH6I3py2at7Dvn&#10;Pxg3a1bWlLT+2+qSFlswcHZDswZngt7kWJvVI+hEaA67NgvhTBAsuzYL4HyBAG2VFc1+cMaszQBn&#10;7NoMcA6yNgOcMWszwBm7NgOcg6zNAGfM2szD2W9t5uEc1aVANzhnkXYf3Sf2j6yCqyI03w5gjuhY&#10;hgZmA80hj2UQMIuOZXiBWYRmADP0XtLcvLFrDSh7YBmgLMIyD2UhlgHKAiwDlKWwrLXOWNors+pM&#10;IT/3S4BkUck/0/UDo4tPAZ4DA9pAdLIAWkd0WEAbiE5iQDsQrQBNagE0Q3RYQIsRLQNoHtHBAb0x&#10;/blt6zOW/ZExs2ZmdXGzhgTMB3g0Y+Ec3aXAqnsEnQyc1SPonGjGwplDcyxzXLvn/5zd46IIzpi1&#10;2QZn5NoMcObR7AfnIGuzBmcOzX5w5tHsd0wjyNqswZmgGLM2A5zd0OwG5yBrM8BZhGaAM2230f1j&#10;f8soviJEsw3M/MpsgtlEM+4cM78yW8EsOpZhgJmh2Q5mJ5r9wMyjmYL53qGLtbZMm/3h5uLOpQSV&#10;SXVe2QplLyxfmlXX6OdPpIwjP67rOWfoZ9ObnSFv/uef7HHKwHMUgDYRHRbQAkRLAZohOjSg7YhW&#10;gE4goIdEBWgnouUAbUd0PAG9IX3ZyQ3pzz3AeFmzs7a0+f1rilu8jUEzFs7B0MzBmSBYZm2O+lKg&#10;Fc2ycHZDsyucDTTrcJZBswnn5H8E3ZyCNvP+nNXjWpC1GeCMWZt5OPutzTycMWszwBmzNvNw9lub&#10;eThj1maAc5C1GeAcz0uBQdZmgHM2a9dRA2N3ZZR+cTsHZn5l9gOzcGWWPsfMoTniYxkmmE00/1Pr&#10;07HheZO38lgGKHthGaAsxDIHZRGWeShbseyEshPLFMp8r8xM8TznDD1V1unY3B7Hv9DwXAsBvUgB&#10;Wmu8AW0iOiygSeME6DVRAdqB6NCAzmCsrB1ZXdy885qSFh9Wzdqsw9ltbcbBWQ7NWDi7oVkWzkI0&#10;k8ZzbcbC2Q3NBpwJhKNYmwsnPbTuL9k937kju6eGZjc4o9dm2gBrsxXOmLUZ4Ixemy1wxqzNVjjX&#10;1kuB/NoMcM4h7TRycOyv6VOviMAsQrMvmDk0m2Dm0ewP5qDHMvzAzK/MOph1NNM2GT7v/LKCXjN4&#10;KHth+QpAOQmw/PmslPFaZ6eMJ9/fsyIoi/rmxLz3DDgnDNB2REsDmiE6PKCRT+KoQkCbiK5pgLYj&#10;Wh7QOqLDA1rwJI6qA/TjS4cu/XdGytqTNcXN2xI8X3NDMxbOWDSbcE6OS4FWNGPhjEUzCs7ItRkH&#10;5+R+BF3hpAdf+FN2j6MUzTycMWszwDnI2kwbZG0GOGPWZoBzkLUZ4IxdmwHOmLUZ4BxkbdbhjF2b&#10;TThj1mYezpi1GeBM0UybO6F9rMPIobE70qdd9QIzj2a/YxleYA5+LAP/eDkbmF2OZVhXZuh9rANy&#10;S/aKoBwUywBleSwDlPFYtvbi7PumXa1MuSiCMt9LFQ3Obs+Zf8yB54CANhEdFtAiRMsAmke0AnSi&#10;AL086QDNIVoW0Byi4wzoreuGr/wDo2TtC8Fxl7XFzQ8HWZtl4ey2Ngc/puGBZlIrmrFwdkOzBmcC&#10;5HiszbXlEXR549ttJkg+I0KzH5z912YTzti1GeCMWZt5OGPWZoBzsl0KxK7NAOcgazPAGbM2A5y9&#10;1maAc+6EdrFHR6QREM+4jgMztzJLH8uIz+PlMMcynGh+Rmv9YYsuz5sweJ4rlgHKHlgGKIuwDFD2&#10;xrL9vLIQygIsk07QW1frlZl1PhBBWdRPpjX/aF7vI+/N7vGRE881ENBOREsC2oFoBWg7oEUrtAyg&#10;RYiuuYBen7by5Nr052vHuWavrC5p8SDB84tYOLuhGQdn/KVAK5rRcCYgxqAZC2f1CDpvNHvB+cPp&#10;9b5IG9t+w58zu1/4M0OzG5wxazPAOcjaDHDm0ewHZ8zabIMzh2Y/OPNodlubAc6YtdkGZ4Ji/7XZ&#10;hDOPZj84B1mbNThzaPY7pgFops0jbZ+XGfvjcBPOuHPMJpqtYA56LMMPzDya/cDMr8x+YKato3VJ&#10;rGfOlJeFWOagLMIyD2Urlp1QdmLZAWUrlp1QprVh+cKTdSdCseecoSeKu788p8cHVyie4wdoO6Ll&#10;Aa0jujYA2kR0sgDaiWg5QNsRLQ9oHdFhAe1EdNUBen36Knqu+V90PdbyrC1q0Xh9SfNtIjRrcCbo&#10;TY61Ob6PoHPAmQA5qrVZDOdGDjhj0WzCOfkeQXdiev3zBF9r/5TV8wpFM8A5yNoMcMaszQBnCmZa&#10;v7UZ4BxkbQY4Y9ZmgDN2bQY4B1mbAc6YtZmHc7JeCuTXZoAz7cMjchiY+ZVZ7liGJ5iFaE7UsQwn&#10;mLUO0VsxIeOZ6ojlz1kvzE6ZdHFWnaUiIHv1rQkjtgGcsYB+MjJA84iuYkBziFaA9gf0ssgAzRBd&#10;CwG9bvjKx+fkas9rVnCGEDD/fV1x85XYtTk4nNUj6KDWtTmKYxpuaKYFNNO6wdmBZgucrWjGwPm9&#10;aQ2OE7it/hMDs9/aDHDGrM12OOPWZiucMWszwBm9NlvgjFmbrXAOcikQvTbTEhhj12YrnDFrM8AZ&#10;vTbTeqDZC86A5hGkuRMeiT2YNwIFZn5lNsEsQrMfmHU0BwGzgWYkmHk028DM0Jyi9dlYl8zKt05M&#10;az7BCmV5LAOUpbHMoOzEMkAZsKx1jt7Pn0ypuFxZB3XOGXq5MuWzF0ZNeZHHMw7QohU6uQDtRHQN&#10;AbSB6LCA1hEdHtCiFTq5AO1EdNUDeu2wVduW0ec15+b+K+GigrM1awpb3L6+pPkiDJyDoZmDM0Gw&#10;zNoc9aVAK5pl4eyGZlc4G2jW4SyDZhPOyfEIOh3O9cnfX/8NAsQNFM1ucA6yNgOcMWszD2e/tZmH&#10;M2ZtBjhj1ubafCkwyNoMcPZamymcabPGd4i1zR0lALOJZjyYOTQnwbEMHcz2lRnADK1LWjQmdyVA&#10;WYRlgLI3lqM5ryzCsgFlC5Y/ezJlstY5eq88nvKuCMhevVxR7+jm9KXnZvc4TcBMGwWg7YhWgPYH&#10;tInosIAWIVoG0E5EywGaIVoB2ijF87rhqy4sH7b8LxqadTir8NlQ3PL/NhQ3nxHt2qzD2W1txsHZ&#10;A82kbmjGwtkNzbJwFqKZNo5rMxbObmg24EwgHATOdG1eW9Ls1aa5XbYCmgHOmLUZ4Ixfm004Y9dm&#10;gDNmbQY4B1mbAc7qUqA3nLFrM8AZ0DySNXNcp1ibnLHRHcsgYBYdy/ACswjN/mC2o9nvWIYOZhPN&#10;FMx6l8YeTX/i6CtTHi4RYdkJZSeWHVC2YtkJZVo7lud4YJlBWYTlz+bUM3rp8Tq7RTj264VpLd5c&#10;O3z9uyaenYCeHRmgGaIVoC2tXoB+bqACdBhArxm++oMVw1Z0uun++/8/BWefbMq990sbSppXhl2b&#10;TTirR9AFWZtxcE6eR9DNL2j9/t+yu+/j0ewHZ8zaDHBOtkuBQdZmgDOPZre1GeCMWZsBzvi12YQz&#10;j2Y/OGPWZhucOTQHvRQogvMo0rSxXWOtsif4rMxV/6f+iVZmHcz8yszALFiZTTDraK7HOnb0+A2J&#10;xDJA2QvLBpRFWJ5bN9/ai7NSnhPBGNPz5Q8fWDpw3wk7nkWAFqzQSQZoE9E1DdB2RMsDWkd0eECH&#10;eBJHggBtIDp5AP3J6uGr+xIsf8mAszqm4Z+Nxc17byxp9kYUxzSsa3PwYxoeaCa1ohkLZzc0a3Am&#10;QK4Oa7PMMQ03NBtwJhAOAucREx7e8pfs7kf/mGWimYczZm3m4YxZmwHOFMy0fmszwBmzNvNwxqzN&#10;AGfs2gxwDrI2A5wxazPAGbs2A5yDrM0AZ8zaDHDGrs08nCmaaUeTDhuTGmuWNem6E8w6mnkwx/tY&#10;hg5mfmU2wWyiGQdmfmUGMOt9LvZQ2rxTO0o7VTihLI1lBmUnlgHKnlg2oOyOZdpP59QtoP18TkrF&#10;5Rl1PhfBGNOTJV12ETSee6L7GQJkCUBziFaA9ge0GNEygOYQLQtoB6IVoKMC9Nrha2+sTFudqaFZ&#10;wTl4NhQ3rb+xpPlyEZpxcK6Zj6ALDGePtVkWzm5opg0KZ+zaDHB+pbzxkS6jHlt/e2bPqxTNVjhj&#10;1maAM2ZtBjgHWZutcMaszQBnzNrMwxmzNlvhrC4FesPZa20GOI+e8HBsyNiescaZhVfdwayj2Qrm&#10;oMcy/MDMr8x+YHag2QCzaGV2gpm2PmveyIIdVigLsQxQ9sQyO4IhwLIBZU8sMygLsAxQ1jqPdW5K&#10;Ie2VmXUCn3O29r3JA7c8kXrqGsWzXgVoBWgd0E5EVzGgDURXD0CvGLZm/E2pqf9moFnBOXi2lDT7&#10;6ebSFgUbS5pdD4ZmDs4EwcHX5gQ/go6WIDmKtVkM50YOOGPRbMK5ah9Bt6ak5Y5GeV03/YGB2Wtt&#10;BjgHWZsBzpi1GeCMXZsBzkHWZoAzZm0GOGPXZoBzkLUZ4IxZm+1w9l+beThj1maAM2Zt5uGMXZsB&#10;zoDmMRP1DhrTK9Ygo/Ry8GMZiftT/9zAjD2WAWC2orn+kGWx1sMXn19Z1PtJVyw7oUyLxzKDsjSW&#10;AcoWLH86T+/5ufWKLs5KkTrnbO2b4/PWm3A2m+yANhGdLIB2IloO0HZEywNaR3RtALSJ6OQA9Kph&#10;a8tzcxd9R8E5omwsadqLgPl1PJzVI+ig1rU5imMabmjGwtmBZgucrWjm4fxsYetFf8rscZKi2QvO&#10;mLUZ4IxZm2vWpUDc2gxwDrI2A5yxazPAGbM2A5yDrM06nPFrM8DZb20GOI8lHTimX6x+RtkXAOag&#10;xzL8wGyg2QZm/MosfyxDDOYGlg7PK3khKJYByl5YNqAswjIHZSGWAcoclmk/na/34uyUZSIMB+mV&#10;GSlnD44sWftE97MOPCtARwNoA9GhAc0juoYAmiG6JgB65bB1T5ZlPv/jm6YTNFvhTNGsw1lFJptL&#10;m9XbVNpsmT+ao1mbk/1SoBXNrnA20KzD2Q3NODhXzSPoXiprfCR1VIeVt2f2PHZ7Vi9PNLvBOcja&#10;DHBWlwK94ZxslwKDrM0AZ+zarMPZjmbacaT9Rw+IpaRPvxQEzDya/cDMr8w4MNtX5iDnmHkw29A8&#10;eFms4eDlseZDllxaXDD4KTGUnVgGKHti2YCyJJYZlEVYPj+vbjGU/D1llyvrXBeBOEivVKZ8tjH9&#10;+eU6npMA0AaikwXQOqJrA6AdiFaAJrUAmiFaBGiC5mefTF/+25v69v2KgnMcsmnWvV/dWtJsKgbO&#10;GpoZnK1oxsHZA82kVjRj4YxBsyychWimjePajIWzG5oNOBMcu8F5fmHb9whsN1MwA5oxcMaszQDn&#10;IGszwJmCmdZvbQY4Y9ZmgHOQtVmHsxjNXnDGrM08nDFrM8AZuzYDnJPtUiBmbQY40/YdNTh2X9qM&#10;S0HPMYvQ7HUsQwezHc1+55jdj2Us5dDMg1lHsxXMgGbowOzph3goi7BsQNkTywzKAiwbUA6BZQPN&#10;C/Relnies6gXpzd4c2fOnJ0mnpMT0CaiwwJagGgpQDNEhwa0HdEK0P6ANhEdEtBCRAcD9OphG9bN&#10;S1t2l4bm3Nwva3CmaLbCWR3TiCabSpo9vLm0+Rormk04q0fQVeXaTIuBs9fa/EJ5k/e7j+6w+fbM&#10;Xqd/z9DsBWevtZmHM2ZtBjgn26XAIGuzFc7xuhQYZG22whmzNgOcMWszD+d4XQoUoXk8a6+Rw2P3&#10;Dp912Q3NfmA20CwAM35lZmAWrMwmmHU082DmV2YDzAzNVjA3HPy81saDl92YPTHjOU8sMyhLYxmg&#10;LMAyQNkLywBl2k/m1S3RuqBuyaUnwp9zhn4+veF7O3NmvzjLhmcFaFlAOxGtAF0TAb1y2Ibdi9PW&#10;1L8pt8NXDTjD2qzgHJ9sL23+g61lzTK2lDR/20Szc22WOaZhRTMPZyuasXB2Q7MGZwLkqNZmMZwb&#10;ecLZH83B4OyGZiGcGZqtcC6Z/MAmAtm9txEoUzQDnLFrM8AZszbzcMaszQBn7NoMcMaszTyc/ddm&#10;E87YtRngHGRtBjhj1maAM3ZtBjgHWZsBzpi1GeCMXZsBzti1GeA8gbTHiDQC4DlXrWDm0ewHZvHK&#10;7Adm+8oc9bEMHs2NLO2Z9fjbJ2Y2LfI8giHCMgdlIZYBygIsA5S9sGxAmZZgmfbc/HqltAT5y0UI&#10;lu3lirpHd+bMP0HxXH0BbUe0NKAZomsDoE1E1zRA2xEtD2gd0TygVw3Z+GFF/2dvJzD+qhDOFM0K&#10;zvHLtrKm9xA4z9ha2uwL29rM4OyGZnc4u6NZPYLOiWYsnB1otsCZgpn8/u1tN7rTCgLmj3k0R7U2&#10;A5wxazPAOZ5rM8AZszarS4HJcylQhGbaiRMfiqXmZcXuGT7vOmZl9gezHc1+xzJ0MItW5uDHMvzA&#10;TNt48AqtU8ePWOO+KktimUFZhGUeykIsMyhbsfzJQr3nFtQtOz835fHLM1MuiBAs24sV9U/vHzHt&#10;xVndP9bwnAyANhEdFtAiRMsAmke0AnSiAL08MkCLEI0H9IohG7fOG76y2U0DB96swZmi2ft8s4Jz&#10;vLKtpPlj20qbbpQ5poFdm9Uj6JxwBjDTuqFZCGcTzUfzJz+46Pasnsd+R4BM0ewGZ+zaDHAOsjYD&#10;nINcCsSuzQBnEZr94BzkUiB2bQY4B1mbAc7qUqA3nCeRdh2R6wlmHs1+xzJ0MPMrMwOzYGU2wayj&#10;mQczvzIbYBai2R3M0C7pc4+9VvHgNAyWDShXAZa1LjQb1Tlnay9X1vv4xVHF+3Q8K0AHAbQT0ZKA&#10;diBaAdoOaNEKnRhALx+yceUTQ1ffd1Nu6tcCwFklntlU2OInBM5520qavZfItRkLZzc083C2ohkL&#10;ZwPNpNa1OYpjGlY0y8DZgWb210WTHtxOgLrztwTGFM08nP3WZh7OmLUZ4IxZm2vzpcAgazPAGbs2&#10;A5yDXArEr80mnLFrM8AZszbzcLaiGeA8cdJDsU55I5Fg5ldmE8wmmnFg5ldmE8wmmvFgdqKZB3Pj&#10;wStjTVgLxk7c7ItlgLIAywBlLywDlEVYBih7YnlB3XJrL86qu0eE37C9XFn3wqExE3eZeE52QNsR&#10;LQ9oHdG1AdAmopMF0E5EywHajmh5QOuItgJ62ZCNi6cOW/4XgmEdzRqcLcc01MXAqg2B8S07SpvO&#10;ImC+JoKzGM3ycHZDMxbOVjTzcHZDsyucDTTrcHZDMw7O8XkE3RP5bd5Nyem27TeZvWJuaHaDsxua&#10;3eAcZG0GOGPW5rDHNDBrM8AZszaL4FxbLgUGWZt1OGPXZhPOmLUZ4DyZwHnCxPaxjnljhGDmV2Y/&#10;MDvQbIBZtDL7gZlDc8BjGTyYoR2GLzq1e0qnWa5YBigLsAxQ9sKyAWUBlgHKGCxrXaT30ydTnhfB&#10;N4perky5/Mb4UVtndT9nwXPiAC1GtAygeURXMaA5RCtA+wN6WWSAZoiWAPSywRtnFQxb/JubBg/+&#10;uoJzkmdXaZN/EkCXEjif8IezB5pJrWjGwhmDZlk4C9FMm8Rr8+yCNrua5nXZemtGr0samhFwxq7N&#10;AGfM2gxwDrI2A5yxazPAGbM2A5zxa7MJZ+zaDHDGrM08nDFrM8C5Nl4KtKJ5EkEzhTPtuAmPxTrk&#10;TojuWAaBctBjGV5gDn4sY6UDzU0HrTI6ZlTB7rgcwaB1wTKBsA5lJJbPLqw3hfbconpTzi+sP+vy&#10;jGjPOVt7ZUadL96ZkLVpduqZywrQ7oB2IrqGANpAdFhA64gOD2jRCh1/QC8Zurls8OBFP9XQrMHZ&#10;ckxDXQxM3mwtafa3HaXNCnaWNnvfimY0nAmIg6IZC2csmlFw9libg8M5ukfQLchvtaV5Xue1v87o&#10;dfbWzN6x32i1wxmzNlvhjFmbeThj1uZkvRQYz7UZ4IxZmwHO8VybAc6YtTlZLgWK4JxPOmY8+fXP&#10;nnzdD8wmmqvmHHOQYxkiNDcjbTd0yfm1pb0WRoJlBmVPLAOURVhmUOaxTPvxwnpTtT5Vb+rFOJxz&#10;5ntk8pANs7ufPDsrleI5CkA7EW2DMxrQdkQrQPsD2kR0WECLEC0DaCei5QDNEB0hoFcM3n7tmcEb&#10;JtQbPOV7N+X2+oaxNis4V6/sKG96x86ypuN3lTZ9247m+F4KtKJZgzMBclRrsxjO0azNMsc0AMxH&#10;pja8Wj75/q0N8rqu/1Vm75O/Jlh2Q7MfnLFrM8AZszbzcFaXAr3hHORSIHZtBjgHWZsBzkEuBWLX&#10;ZjuccWszwFmEZtoC0pHjusYeziq+ggezfWUOc445HscyeDDrXa01e0T5QYCyF5YByiIsA5Q9scxD&#10;2YJlgLIblrUuqjuN9rMnU+JyzpnvsYK+a+f0OnpUw3McAS1EtBSgGaIVoC2tXoB+bmDVAfr5wdvO&#10;Pz10Yw5B8X/cNHTov7vCmaKZVl0MTP7sLmny+93lTUfuKmv6alRrMxbO2LUZC+f4rM06nN3QTOsG&#10;Z/JrdDF3fPvd9+Sk7idgjlEwA5r94IxdmwHOQdZmgDNmbQY4Y9dmgHOQtRngjFmb7XC2oxkDZ8za&#10;DHDGrM08nP3WZh7O1flSYJC1GeBcSDpiXGrsgYzSS25gdqzMBMvuK3P4P/Uv7LEME806mGmbD1oT&#10;azt4+aXnigcv8cKyAWVal1VZFssAZS8sa12s99O5KStE0I1HT5V23vzcwL3vPA54FgJaR3RtALSJ&#10;6JoGaDui5QGtIzo8oEM8iUMC0MsHb/tg0ZCNg76TS9AsgrNxvlnBuVpm75QmP9tZ1rT7rtKmi/eU&#10;NTkXj7VZFs4YNIvhXDWPoHu6qNXLnUZ12Hp7Vs93fklwTNHsCWcCY8zaDHDm0ewH5yBrswZn5NoM&#10;cObR7AdnEZo94SxEszuc3dDsBucOtMi1WYczbm2u7ZcCeTQDnAsnPRjLHdsz1iZ96ufilZmBWbAy&#10;m2DW0cyDmV+ZDTAzNPNgDnosww/MgGbo8NwZr8lgmUBYh7Iklg0oi7DMoEx7ZlHd6XrrTT89v97s&#10;KzPrfCqCbjx6YVrT/RvSnj9H8Rwc0E5ESwGaQ7QCtD+gxYiWATSHaFlAOxCdHIBePmjHZzMGrW75&#10;7eHDv+kPZ3UxsNqHAPmO3aVN0veWNdmAQTMWzm5ojgLOBppJrWtzFMc0rGh2hfPUhq9Pm3T/UgLR&#10;XT/P6HXtFwTFFM08nDFrMw9nv7WZhzNmbQY4Y9ZmHs5+azMPZ8zaDHDGr80mnLFrM8AZszYDnIOs&#10;zQDnYJcCcWszwDnI2gxwxq7NAGfM2szDGbM2A5yLCJxps8f2ibXOqLxqgtm+MifyWIYfmHk0+4GZ&#10;tgVpq0FrvpiXn7mSh7InlgHKIiwzKHtiGaAswLIJZR3LtB8v1nvmqXoVl2elHBUhN169Uply/YW8&#10;8j2Pp57X8BwFoJ2IVoCurYB2IjoxgH520PaVM4aubvnN/v2/ZcCZopmWolmDs8v5ZgXn6p2nnrr/&#10;/9tT2qTB3tKmkwmcX3SDsxuasXCWQbMrnA0063B2QzMOzt5r8wtljc8UTn5oa7O8Lut+ldH70M8z&#10;+sRo3dDsB2fM2myFM2ZtBjij12ZaBmfM2myFM2Zt5uHsuzZb4IxZm61wrm2XAvFrsw7nIGszwBmz&#10;NgOcRWimazPAuZg0Y8yAWPO0xz9zglm0Msf3T/3DgFmEZhGYWwxaa7R/1uzDJ+c0ngJQ9sQyD2UL&#10;lgHKnlgGKAuxrEOZx7LWp/VemF1nrwi48e4HhT1eerLHybM6oHVE1wZAm4hOFkA7ES0HaDui5QGt&#10;IzqpAc0QraF50K4rK9KWzcgdsvi2b+b2/5YUnNXFwJqTTbn3fmlPabOmBM0L9pU3OYeBMwbNUa/N&#10;UV8KtKKZdnd502sFEx94s1lul52/yOj91v8RKN/CwAxo9oNzsl0KDLI2A5yxazPAWYRmNzgHWZsB&#10;zti1GeCMWZt5ONemS4FB1maAM2ZtBjhTNNOWTH4wljZmcKxJ2pzP4n0swxvMTjT7gZlHMw9m2paD&#10;1sVaDlwXq5w4ckMYLAOUZbEMUBZh+cziepXQ8wvqPSeCbSJ6YWqzY0sH7HvJxLMI0DyiFaD9Aa0j&#10;OiygDUSHBjSP6JoB6OeHbH5z+8iSwrsG9/jeN9N6fpvCmaKZVnhMA3MxUMG55mT69Pu/OWPyQ80L&#10;JzwwibyZbtxU0vywLJyxaEbB2WNtDg5nfW0+PLXBOfLPtSlrfLtld2en7vlZRu/LPyNApmAGNPvB&#10;GbM2A5yxazPAGbM283DGrM3JeikQuzYDnIOszQBnzNoMcMauzQDnIGszwBmzNvNw9lubeThj1maA&#10;M2Zt5uEsWpsBzrTDRg+LNRk+74poZTbBbKIZD2Ynmv3AzKMZB2Y7mgHM0F7p84+/MevBx2WwbEBZ&#10;hGUGZS8sG1AWYflps6cX159xelG9x6/MTLkqgm0iemVG3c935s7easczDtBORFcxoA1EK0AnGtAO&#10;RMcZ0OvTn9qya3xG9r+n9f7Pb6alfTsyOFM063BWqVEhv+k/TevV/vas7k/Wzeu2KWd8u52bS5od&#10;dUOzBmcC5KjWZjGc5dfmt6Y2vvBcUat9A8Y+sp6gchtB8eGfZPSN/ZSgmJai2Q3OmLUZ4BxkbQY4&#10;82j2gzNmbbbBGbk2A5x5NPvBWYRmTzhzaPaDM49mv2MaQdZmDc4ExZi1GeDMo9kPzkHWZg3OLmh2&#10;gzN2bQY4j4nDpUA3OJeSDh6VEWs0bOFVHJg5NMfhWIYOZjuarWA20SxemWlbaV2vtXT8hO0iKHti&#10;GaAswLIJZQ8sA5QFWNagDH2G9el6My/NSnlPhNpE9mj+wN0Evx/VVECbiA4LaAGipQDNEB0a0HZE&#10;13RAPzdw95V9Y8at3jWpZyeKZhucrcc0wlwMVHCu4SGfFF8bOqDr14YPWP+faf1eI0jb3G10xy3l&#10;+fcf2Fjc/FSQtRkLZwPNpBJr84UtJc0PTZjw0Pb7R3TecVtmj9d+lNbn8o/T+8ZoKZihVjgHWZsB&#10;zpi1GeCMXZsBzkHWZoAzZm0GOGPXZoBzkLUZ4IxZm3k4+63NPJwxazPAGbM283CuTZcCg6zNOpzd&#10;0Qxwph00MivWcMjia0HAHPxYRvDHy/FoxoHZRHNr0tThz3y0b0aneVYoy2NZh7I0lgHKDMtan9H7&#10;6ZyU3SLMJrqfTm15mOBqvxPPCtAoQDNEhwW0E9EK0BqcB29+80hhj3WrSlr8/RuDBn2Xovk/Bg78&#10;jgZn/nyzeqKGCiZfGzLk+zcP6z/gq0MH7Lp52MAY7deGDfzke8P7vUqAuL1tXpeNOePabVtY2Prl&#10;A+VNTmPXZlc4u6zNL05pcml5UYt3Cic+uLf3mA5bCOA2/yGr166fZfR+/Ydpfc7/kAD5R6z/y8rD&#10;GbM2A5wxa3NyXwrErc1WOGPWZoAzem22wBmzNlvhHORSIHptpiUwxq7NVjg70ewPZ9+1mdYDzV5w&#10;xqzN8b4UyK/NtGWTH9A6YEQewfGzXzjRbAEzQzMP5mQ4lsGD2eyG2MQxxfsAykIsA5Q9sAxQFmIZ&#10;oOyFZYCyBctGl9R7/PyiektFkK2KXq6sf25zxjPrHk/9RIBnHdAGomscoO2IVoD2B7SJ6PgCekPW&#10;/G2nyh/YUFDQ5jffSO/7X75wpmimpWjW4KwuBqr45CtpA2/56tCBWTcPHfA2A3Ts66zfoB3a/9o3&#10;h/c/Rvvf6f0O/DCt78H/y+i9mWBx2505PdY3zu2yus3ITht7jHlsKcHDtn5jHtn5wMhOO1rnddzc&#10;Jq/Txruze2whUNz2x6we63+d0XvbzzN6HSAQfvn/De/78ffT+sX+H216v9gPWP+HlaIZ4OyGZj84&#10;Y9ZmgLO6FOgN5yBrM8AZuzYDnDFrM8A5yNqswxm7NptwxqzNAOcgazPAGbs2A5wTeSnQDc7lpH3z&#10;RtnAnIzHMjQwuxzLsKN5g9Y2pB2HLj+/fmqvZ4RYZlD2wrIBZRGWGZQ9scxDmWGZ7+UZKVdEkK2q&#10;vl8weMe8Xh+cqu6ANhEdFtAiRMsAmke0ArQXoJcP2nXp7cmD9p2Z1nR111FdfwpotsPZ53yzgrNK&#10;oJBPiK8N69/g5uEDJ3x96ID9BpyHDYj9+3Cz/0H6TdZvsX57eH+t32H9zzS93yX9L9bvae0X+29W&#10;imY3OFvRjIEzZm0GOAdZmwHO2LUZ4IxZmwHO+LXZhDN2bQY4Y9ZmHs6YtRngrC4FesMZuzYDnIOs&#10;zQBnzNoMcMauzSacTTTrfSjWO3dcJGAOeizDD8wGmpFgBjS3GbhR6+hR015yX5U9sAxQFmDZgLIk&#10;lj96pv4so0vqz7o0K+V9EWCrspcrGp7akrn4sI5nBWh3QOuIDgtoJ6IlAe1AdPUE9ObMp05cmN74&#10;gw+nNyj5enq///764MHfk4KzuhioIhv6CfWNYf1bk5b9+7D+r1vR7AdnK5r94IxZm3k482j2gzNm&#10;bQY4J9ulwCBrM8CZR7MfnEVodoNzkLUZ4Myj2W1tBjhj1mYbnAmK/ddmE848mv3gjFmbbXDm0Bz5&#10;pUCCYuzarMGZ4BizNgOcnWi2r820U0hLJrWP9cyZeD2qYxl+YObR7AdmHs0mmE00W8HclvWRIasv&#10;Li8fvJyHsjSWAcqyWCZQNvpM/SdoP5lbd+/VSgJWWgFiq7Ifl7d/85n+B9+cWWMBbUe0ArQ/oE1E&#10;Rw/oZYN3HD1S0Gfv5cqUK29PaTQY0GyFM0UzLfpioIKzStjcPLT3D/596IBHvzFswKx/HzbgfYAz&#10;Zm0GOAdZmwHO2LUZ4IxZm3k4Y9ZmgDN2bQY4Y9ZmHs6YtRngjF2bAc5B1maAM2ZtBjhj12aAc5C1&#10;GeCMWZsBzti12Q5n3NoMcMaszTXhUqAVzhTNtFNJiyY+FkvNLLzCozkImHk0+4FZhGavYxl+YLai&#10;ue3ATbH7SXPyHn/DCmUhlgHKXlgGKIuwzEFZiGUGZa3P6v1wSb3ZZxbWW361gkCVFgCdRIi+XFn3&#10;ylsTRu4luL1QHQAtRrQMoHlEVzGgOUTXNEBvzpmx6WJFo1OXKlM+2VLUtA29uxUJnCmaNTiri4Eq&#10;EeTfh/b7+X8M69/9m8MGPPWtYQPOuMEZszYDnIOszVY4Y9ZmgDNmbQY4B1mbrXDGrM0AZ8zabIcz&#10;bm22whmzNgOcMWszD2fM2myFc3W+FIhem2k90OwFZ8zaXJWXAq1rM8CZtnBi51jnrLKLYc8xi9Ds&#10;B2YDzQIw29EsPpZhBTOg+f4Bm2IPDdxwfVFhxjpXLDMoe2KZh3JQLDMoA5a1Pqv3I9LL01OuXJ1O&#10;oAqATkJEX5zW5KNNGUv3UjwrQEcDaCeiawigDUQjAD14876jJZ120M+xzyvrHpk7qfk/vjZgwP+z&#10;wllDswXOoS8GKjirRJFvDul/+zeH9R/0rWH9V3x7WP9L2GMamLUZ4IxdmwHOQdZmgHOQS4HYtRng&#10;HGRtBjhj1maAM3Zt5uFsRbMfnDFrs7oUiFubAc7YtRngHORSIH5tNuGMXZsBzoDmafl6J0/oFuuY&#10;Me2CGMxONPuBmUczDsyildkPzDqaAcx6N2sdljX3yImFTWe6rsqSWDagLIFl2g+X1n+S9vPHU969&#10;Oo0AleIZmoSIvjIj5cbxop77Vg7d8l4gQBuIDgtoJ6IdeEYB2o5oBWh/QJuIDgtoHdHPD9344auT&#10;0rZdqGj4Nv3cOltR77nni1s1/FoGQTOBs4bmeMFZXQxUiTrfHjLgb98Z1i/7O2n9NgGcMWuzuhSI&#10;WZtNOGPXZoAzZm0GOAdZmwHOwS4F4tZmgHOQtRngjF2bAc6YtZmHM2ZtBjhj12aAc5C1GeCMWZsB&#10;zti1GeDstzYDnKeTThzfI/ZoRuWnXmDm0YwDsx3NYc4x8yuzHcw6mh8wuiU2u2D0FuGqLItlgLIA&#10;ywaUPbBs7adz6u27OpXglOIZmsSIvjS94fHXxo3dM7/Pu5fDA1pHdFhACxEtBWiGaAVoS6MDND3L&#10;/MLYSS+cmdryEHw+nZxe/wnydeyvNw8d+gNXOBM02+Ec0cVABWeVSEM+ob6T3q/ed9P6jf+v4f33&#10;usE5yKVA7NrMwxmzNgOc1aVAbzgn26VA/NpswplHsx+cMWszwDnI2gxwrq6XAgHOVjRPz78/VkE6&#10;flzvWLu0Jz7BgdmOZiuYTTT7rczuxzJ0MItWZvuxDCeYdTQ/SDow46kP3pj3wDwblEVY5qAsxDJA&#10;WYRlimNWNyyfXFp/DvQU6ccL667R4GxtNUD0+SkPvrQ9a8FLM1M/1fCctIDukVyANhFd0wBtRzQP&#10;6O15M98+Udb+Jfj8uTwj5eJ7UxoUNMvtdcvNAwf+D72DpcHZ53yzeqKGSrUI/b9Bvpfev+X3hvcv&#10;pX+wCvaYBnZtBjhj1maAc5C1GeCMXZsBzpi1GeAcZG0GOGPXZoAzZm3m4YxZmwHOuLXZhDNmbebh&#10;jFmbAc7YtRngHGRtBjhj1maAM3ZtBjgHWZtpsWszwBm7NvNw9lqbAc60Y8f2jz00fN4nIjCbaPZb&#10;mf3ALFqZ5Y9l8GC2duqEibsdUA6KZQZlEZYByhgs0558rt5c6JVpKRcdeIYmOaI/Ku784rMDDpxx&#10;AlqEaBlAOxEtB2hSBWhb/QAtRnQwQD8/eMuFo4VdX7V+zlyZkXLtpdJG/W8eNuyHN2cQNAeAc+QX&#10;AxWcVeKd75JP7O+l9W3//eF9H//v4f3eU5cC/Y9pBFmbrXDGrM0AZ8zaDHAOsjZb4awuBXrDGbM2&#10;A5zRa7MFzlY0Y+CMWZsBzjyaK1lHjxkUe2Dook+Cg9mO5kQey+DB/OCArbGHSPukLT29f1bHxSIs&#10;G1CWxDIPZSuWAco8lvU2mEf7+cx6712dUjdmVARo2iRG9EclHV5eM2yDYIEWAVpHdFhAOxGtAJ0s&#10;gH528OY3Dhf22k8fL2f9PLlUkfLR6tIWbb46aNCPbh7WV4fz0KE/0OAsezFQPVFDpbrkv9J63ULg&#10;nPr/0vst/EFa39MiOGPXZoAzZm3m4VybLgUGWZsBzpi1GeCMXZsBzkHWZoAzZm0GOGPXZh7OmLUZ&#10;4IxZm3k4+63NPJyT/VKgG5xnkI4cPSzWdsjTn8ocy9DAHPhYhgeYuZXZBLMIzTqYzW6LFY0vPeDA&#10;MkBZgGUDypJYdkLZxLLR5Q3mffJk3f1XywmYaa2AroaIPl362MHtWQtefYJAVgHaBLSJ6GQBtBPR&#10;coC2I3pdxjNvvVXQa8/nlfVO8J8bZ6fX3bKhpOXDXx3e738jhTNFMy1FswZndTFQpRqEgPk20oH/&#10;k953+f+k97kY5doMcMaszQDnoGszwBmzNgOcMWuzuhSIW5sBzti1GeCMWZsBzkHWZh3O+LUZ4IxZ&#10;mwHOFMy0mLUZ4IxdmwHOmLWZh7MVzbQzSXNHpcdaD1n6GRbMBpqRYObRbILZgmY0mHk0b4s9zNp9&#10;6KpPtlT0WuaAsgjLFMesblgGKMtgGXpiWf35pxfUW3e1jCCZFgBdzRH9cWm7V3bnPH5obq8TkoDm&#10;Ea0A7Q9oHdFhAW0gOgCg12c+9fo7hT33fF5R7yPR58OpafWenTe5dQMNzaTaMQ0KZ+2YhvzFQAVn&#10;lRqRH6T1vuuH6X2yfpTWZ2OQtRngHGRt1uGMW5sBzti1GeAcZG0GOAe5FIhdm00449dmgLO6FOgN&#10;5/hfCsStzQDnIGszwJlHsx+cMWszwJk2e1R2rOXg5ZeCgJlHswlmE814MPNo9gezFc0P998Wa9d/&#10;e2zi6IpX/bAMUJbHsgXJHJYplKEnl+v9cFn9RZfK656/WkpwDICuIYg+P+WB118YOe2VBX2OEDzr&#10;xzjCAtqJ6CoGtIHo2gfojVnzXz1c1HXfxYq6Z0W//7THKhrMTBv7yF+/Onjwj8212Xq+uQqeqKHO&#10;N6skZcgn5f+m9an7v+l9xv5vWt89bnDGrM0AZ8zazMMZuzYDnDFrM8A5yNoMcMauzQBnzNoMcA6y&#10;NutwFqPZC86YtRngHGRtBjhj12aAs7oU6A3nIGszwJlH8+O0BffHMkfmERivvCpCcyLPMWOOZfBg&#10;hnYZvP7iimmD17hhmYeyFcsAZVksA5RpyX9eYO1nlfXev1pCQEzxDK1BiL44vdH5F0aUvfxEjzO1&#10;CtAmosMCWoBoKUAzRIcE9PrsBS8fL3n05cuVKddFv9/Qt6c0nPCV4f1/QusO54gvBio4q9SE3Eo+&#10;qQmYW/w4s2/xT9L7HPI/poFdm004Y9ZmEZy91mYezpi1GeCsLgV6wznI2myFM2ZtBjhj1maAc5C1&#10;WYczdm024YxZm3k4W9GMgTNmbQY4Y9dmgPOsgrax9BGjCZRX33BDM+4cs2hlxj9ezgpmt2MZIjRD&#10;R4144u2gWHZCWYBlBmURlq1Ihn6wvMFC2hOkn8yu94IGZ2trIKI/m9708KGx419ZMuClywrQEQGa&#10;ITosoJ2ItuN51eANXxwcM/bwqSlt3hT93lr7WUXK+69Ma5LxlcGDf2qg2QZn7/PNoeBM0azBWV0M&#10;VKkh+Sl5Yfw0vXe7n2X0nvGz9N5HsGszwDnI2gxwxq7NAGfM2gxwDrI2A5yxazPAGbM283D2X5tN&#10;OGPXZoAzZm3m4YxZmwHOQS8FBlmbAc6YtRngjF2bAc5B1maAM2ZtBjhj12YezlY0+8FZhGbaJ0iH&#10;5o7X4OwEs2hlljvHHMWxDL7t++/Q+tiArdefLs3aXNVYpv1gef1FtGcW1lt/rZjAl8cztIYh+lJl&#10;/WPHi3pu3569cA+B5mcYQBuIrnGAtiM6mQD9dN9Xr2/OmfH6OwWpL31W0eC06PeS7yeVdQ/uKmvW&#10;8ytpA34mC2cNzRY4B74YqOCsUlPz87SeP/u/9D7dCJoXkJ4SwRmzNsteCgyyNgOcMWszwDmeazPA&#10;GbM2A5yDrs06nHFrM8AZszarS4G4tZmWR3PUlwKDrM0A51n5D8aGZOdfEa3MJphNNFfVsQwezNBH&#10;+u+M5eQseO/Yksbz/LFsQTKHZQJhDcq0blgGKIuwbO3x5+s/dbmk7iWKZ6gQ0LQ1DNGXKxqeOjI5&#10;fcuSAS/srSmANhEdFtAiRMsAmke0N6CfGrT7tQMTMnd/UtHE8XQMr16orPtm+ph2fzPQbIUzRTMp&#10;+mJgGDiri4EqtSE/zer9u1vSe/f/eWbvZT/P7PWZ/zEN3NoMcMauzQBnzNrMwzmelwJFaPaDc5BL&#10;gdi1GeAcZG0GOAe5FIhdm9WlQDua/eCMWZsBziI0084mnTG5fWxgZvHnAGbRyux1LEMDM7cym2DW&#10;0cyD2fVYBgGzCM0iMFs7r2j0DlksA5S9sAxQFmGZQhn6AetnlXXfvVZE0AytZYimfzDG+Slt9h8a&#10;O3HzswP2v1lzAW1HtDygdUSHBTQgetngjR/sGTN+/9HSdgc+r6x3RvR75NUPptZ/Zsr4Bxp8ZciQ&#10;/4sEzgTNdjhLXgxUcFapDbklo8edv8zslfHLjF4bsGszwBm7NvNwxqzNAGfM2qwuBeLWZoAzdm0G&#10;OAe5FIhfm004Y9dmgDNmbebhjFmbaYOszQBnzNqMvRQogvOTpBWTyO9HxtRPeTDzK7MJZguaLWAO&#10;eizDADNDMw9mHs08mB/VuiuWlrXkxGuL2i4WYplBWYRlK5KhQbAMUNa6Qu/x5xssPj+73gvXCgmU&#10;obUc0WfL2u/bnTN7EwHnMQXo+AB6Ud9Xzm3NK3n5eFn71/k/rCRIj01vOP/H6X1+9ZWBA2+xwZmg&#10;2QbngBcDI4GzuhioUtvyi/ReKb/K6D2GwHmXA84Expi1GeDshmY3OAdZmzU4I9dmgLMbmv3gjFmb&#10;Ac6YtVkEZ3Up0A3O8b0UOJkAmZaCmRZ7TAOzNgOcg1wKFKEZ4Ew7bWLnWK/0yvMiMNO6g1lHMx7M&#10;HJoDHMvgwWztzPzJ+6PCMg9lIZYZlAHLWlfo/fDZ+iuvFRAcQxWitWpLdHmbN14dN3rv8sF7jiYz&#10;oMWIlgE0j+joAL2g36GPto0oPXCstN3rl0JgmfZyZZ3rB8sbj/zy0H4//0oaQTOFM0VzRHCmaKYN&#10;fTFQwVmlNuY28sL4TUbfZrdm9CoifVldCrTDGb82m3DGrs0AZ8zaDHAOsjYDnNWlQG84Y9dmgHOQ&#10;tRngjFmbAc5zWKdMSI31GP7Ex4BlWgeYuZXZBLMIzd5gDnosQwezHc2P9d8de6zf7tig4c+f2T+v&#10;43MEwhqUad2wDFCWxbIBZQuWyV8/rXUlbf1nLpfWPXctn6CYViFa2M8rGr31QXGPLfvyKjYv6f/S&#10;q9UH0HZEJwrQiwbteX9dzvT9L07qv+uD8pavfF5Z95zo1zVoL1TWO7y3rEnGlwcN+oUXnDU02+As&#10;eTFQPVFDRUU+t+X2+N5vsno/9NvMnpUEz4cxa7MVzpi1mYez79pMy+CMWZutcA6yNgOcMWuz7KXA&#10;IGszwBmzNgOc47k2A5wxazPAGb8263AOsjYDnDFrc7JfCuTXZoDzXNKy8T1jqcPnnTXBbEEzGsw8&#10;mi1gZmjmwcyj2QpmE80cmBmaaTuQlk8sedkPywBlEZYByp5YBig7sNzg6aMr6j8D/Wx63fcMOFur&#10;EC0sXaMvTGv24nuTh67akrlo/bzex15zANpAdFhAOxFtg3OSAHp27zePLU1fvHfv+KE7T05p+VbY&#10;VVnUi5V1T06f/EDLL6cRNFvh7Ha+mTYsnNXFQBWVaHJbZp+f3pbZs8ttWT3n/z6r54c8nLFrM8AZ&#10;szbzcFaXAr3hHM9LgUHWZoBzkEuB2LUZ4BxkbQY4B7kUiF2beThj1maAM2ZttsO5TWxeYZtYyfg+&#10;sc7DFhE882Dm0ewP5qDHMvzAbKDZAma9e2L9hq79ZOsTPVfLYNmAsiyWV5o9tqLBko9n199/bTLB&#10;L60I0LQK0Z69XNnw8ImiHnv2505/cenA/R96A1pHdFhACxEtBWiG6ACAXjJw1/l12bPfOjhp8AvH&#10;y1seuliZclH06xJVz1fUfSV11KP3fHlo/1+i4UzRTBr2YqCCs4pKxLktvcdvb8/o1Y8AeukfMntc&#10;8IJzkLUZ4IxZmwHO2LUZ4BxkbQY4Y9ZmgDN2bebhjFmbAc6YtZmHs9/azMO5Ol8KDLI2A5zjeSkw&#10;yNoMcBatzQBn2sJxA2Idhyz52A3MQY9l+IGZR7PXsQw7mvcY7UhaOK7yddkjGEIsA5Q9sEyhbHSV&#10;3pNLGq6+NomAlxYArRAdqlcqUz67MLXlvmOFfZe/NCp/2Yb0lasW9jm8m6D5g4QAmkO0DKCf6HX0&#10;XEXvN19fPHzZno2jJux8paDX/hNTWr77eUXdz0T/zPHqqen119fJ7fZHguVfGXAmaNbgjL0YmMgn&#10;aqjzzSoq+Pw+o/tfbs/qmf7HrB7rSG9g1maAc5C1WYMzcm0GOPNo9oOzCM2ecObQ7AdnNzS7wTnI&#10;2qzBmaAYszYDnN3Q7AdnzNoMcMaszXY4q0uBGDjPJ80fOyT22OBl50ww62jmwVwVxzKsYAY0d+y3&#10;N9Zj8JaLq2cM2oTFsgFlEZYZlD2xzKBs7furGjxLe6Wg7ucGnhWi49bLlXXOfz6t0aGzpe23vDN5&#10;2PN78ipWrhq6acvCvm+9ThD9mRei4wLoHkevLRyw8+RzGc+8vmFE0YG9E4bsf73osRePT23x2rmK&#10;+icuz6jj+cdbx7tvTW1c+cNhvX/35XSC5jBwjtfFQAVnFZXo8sfsnvf9MbvH6D9l9dwpgjNmbQY4&#10;Y9ZmHs5+azMPZ8zaDHDGrM08nLFrM8AZszYDnIOszQBn7Nqswxm3NgOcg6zNAGfs2gxwxqzNAOcg&#10;azPAGbs2A5wxazMPZ8zaDHB2QzPAmXbS6LTYo4NWnneCWUezFcyJOZYhBjO0E+mEkU8eBijLYtmA&#10;ckAsk7/WenR1/aWfTa33/rWJ9WJGFaKrpJdn1D17uaLB8U+ntTz48ZQH939U0mXbkUlp296ckLdt&#10;X940vSOmbXuBdG9e5b4tGUteXj981cH1w1dq3ZD2/LbNGc+u2pk3Y9vmvCkvbRs9/p2947LfPDhp&#10;4JuvFXZ9/e2SR948Vt7q3Q+nNn33QkX986KfQzKUPjljd2nTnC8PHnzrl4f1/7UGZ4pm2rAXAxPx&#10;RA2KZiuc1TENFRV8/kT+jfSOrB5NCZwL/pzV4yWvYxrotZk2wNpshTNmbebh7Ls2W+CMWZutcFaX&#10;Ar3hHGRtBjhj1maAczzXZh3OuLU5yKVAEZwXsE4YlRV7ZODaC2Iw62gOAmYezX5gFqFZBOZO/fZp&#10;7dZ/17Wl0zK3C7EMUPbCMoOyDJatPTu7/sFrEwiYoQrRQtCpxr/nK+u9ta2sadrXhw34zZcH99Xh&#10;DGtzFHCO7GKggrOKStxze3qn//pzTuqDf8nqMZ3g+R3M2gxwDrI2A5yxazPAGbM2A5yDrM0AZ+za&#10;DHDGrM08nNWlQG84x/NSoBPN/nAOcinQa20GOC8kHTsyL9ZuwIaLrscyCJhFaPYCswjNfmDm0WwF&#10;M21n1tF5Tx19f3ljCmMnlD2wbEBZgGWAsheW31vd8DnoqcX1N18dX+/GtfEEyrQK0QrRVdCz0+vt&#10;WVrQsgdFsxDOEV0MVE/UUFGphrkrs9ePCaA7/zW7x9y7sruf5OHsvzabcMauzQDnIGszwBmzNgOc&#10;g14KDLI2A5wxazPAGbs2A5yDrM0AZ8zaDHDGrs08nDFrM8AZszbTWuFc3S4F8nCmaKZdVNg6NmbE&#10;6BsPD9h0NR7nmHk048BsohnA3Lnffr1998cWlI3ey0PZE8sclGl5KNN6Yfko63urGyyjvVRQ75wB&#10;Z2sVohWiE9AT0xqsIV8zHvr64H6/1dE8+FYNzm7nmxPwRA2KZlrhMQ0FZxWVqstfcrvfendOat+7&#10;s7s/+7fs7p94whm5NgOceTT7wVmEZk84c2j2gzOP5up2KTDI2qzBmUOz3zEN7NoMcBah2RPOBMeT&#10;Wb3WZoCzG5r94JyoS4H82gxwph2ZN+FKEDDzaMaB2Y5mr2MZJpgZmgmYu7BmZy398LUlbZcZUJbE&#10;Mg9lK5YBylYsG13bYNmFafWPXBtHQEwrAjStQrRCdBx6ZGrDhcNGP9zg68MG/g4N54gvBoaCM0Uz&#10;rboYqKKS+NyV3e2Ov+WkDr8nJ3UtgfN17DEN7NoMcA6yNgOcMWszwBm7NqtLgbi1GeCMWZsBzkHW&#10;Zh3O+LUZ4IxZmwHOQdZmgDN2bQY4A5qfoh8LWsdycgo+D3osQwezHc24c8z8yuw8lsGDWe8Lsa6k&#10;TxROfjFeWHZAmWGZ9v01DZbTnpld/6VrYwmCaQHQCtEK0XHspRkpl1+d0mjaPdnd/qqjefBvbXD2&#10;uxhYlU/U4M83KzirqFR9/pbb/Z/3ZHcf+Y/s1B12OOPWZiucMWszwBm9NlvgjFmbrXAOcikQvTbT&#10;Ehhj12YrnDFrMw9n37WZ1gPNXnDGrM016VJg1GszhTPtwsIHYlnZ5Z+4odkKZhPNHJijOpZBkGxH&#10;sw5maHr6qrMHFnVYbUUyLUDZC8sA5aBYfn9tQ61H1jR8/sQzDbdeGVPvxrUxBL8AaIVovQrRkfdC&#10;ZcrJ3WVNx39t+MDff31Iv9uk4EzRbIGzhmZaA87BLgaGgrO6GKiikjy5l7ww/57drQmBc/4/c7of&#10;VJcCTTgHWZt1OGPXZhPOmLUZ4BxkbQY4Y9dmgHOwS4HYtdmEM3ZtBjg70ewP53hcCgQ4A5oXF+ld&#10;UNAuNjyz4uMgYDbQbAOzaGUOfiyDgtmO5gOxbqwVk8tftWIZoCyNZQZlNywbXav380n1zl0bTcBL&#10;8QxViLZXITp0P66o+/ra4hbDvzak/+1fTx9ymw3OBM06nCUvBtJKwjmyi4EKzioqyZOUsb3/877c&#10;rg8QNE+7L7fbW0GOaWDWZh7OmLUZ4KwuBXrDGbs2A5yDrM0AZ8zaDHDGrs0AZ/zabMIZszYDnLFr&#10;Mw9nt7UZ4Pw06dz8x2JD02ed4dFcVccyeDBDBw/b8Om2eT02iqBsxTJA2QvLBpRFWGZQpn1vTYMV&#10;Wtc1WPHplHrvXRtFkEvxDFWIFgOaViE6cD+aVn8XeT33oGjW1mYKZ4rmqOBM0UwqfzFQPVFDRaXG&#10;hiD5f+vkdu+YktNtTp2c1A+scObR7AdnEZrd4BxkbQY482hWlwLtcK7ulwKDrM0anJFrM8DZDc1u&#10;cLaimfYZ0icnd44NTpv3kdvKLHcswx3M7scyDgjQfDCWylo2ccZbXlh2QFmEZQZlEZYNKDMs0767&#10;tsFK2jNz6r+kwdlahWiF6Ih6bGqDVZMmPfDQ14YP+oMYzhFdDAwF58gvBio4q6gkY+pmdfl1vZzU&#10;3nVzui0hcD7vBucgazPAGbM2A5yxazPAOcjaDHDGrM0AZ+zaDHAOsjYDnDFrM8AZuzbzcMaszQBn&#10;zNpsh7P/2szDGbM2A5wxazMPZ+zaDHD2WpsBzrSzJnWPDRz+1CkrmA00I8HMo9kGZsGxDBPMOprt&#10;YLajObXvi7H+g7dfXPvEoO1xwTKDshXL766DNlx5/JkG266OqvuFA8/Q2o5oHtIiQNMqRDv69pRG&#10;87uM7dBQQ7MVzkNczjcn8IkabuebI4KziopKsqdubuqf6+V2G0bQvLpBXtdr2GMamLWZhzNmbbbC&#10;uTpfCkSvzbQCNGPgjFmbAc7otdkCZ8zabIUzZm22wxmxNtPG+VKgFc6A5iVaW8Uen9gr1nfYsxqe&#10;cccy/MDM0GwDM49mfzDTdmfNHz33iBuURVg2oOyBZQPKHJa1rm+4Cqqdcx5JEAsVAZpWIVohGtFL&#10;lXU+O1jWZOqv0nrf9bWhA/6IhnNUFwMT8UQNdTFQRaXmpF5u6j8InkeQbgM4B1mbAc6YtRngjF2b&#10;eThj1maAM2ZttsPZiWY/OGPWZoAzZm3m4YxdmwHOQS4F4tdmE87YtRng7ESzO5yDrM0A57CXAvm1&#10;GeD8LGnl+P6x3kOWf4RdmcOcY/Y6lgFoBjB370P7Uqx3v/3Xls3I2uOAsgjLDMqeWDagLMYy9PD6&#10;hqvPldV7/9oIAleoQrRCtGQ/rah7fGtxs3FfSxv8J60AZ4pmUt+LgQl8oobv+WYFZxWV2pWG5MXd&#10;aES3Rg1zu05unNvtgBucg6zNAOdglwJxazPAOcjaDHDGrs0AZ8zazMMZszYDnLFrM8AZszbzcMas&#10;zQBn7NoMcMavzSacMWszwBm7NgOcg6zNAGcrmmmXkk4fOzjWc+Dq0/5gFq3MMscyDnJotoDZguYe&#10;rBPyFh8/sso8fiHCsgFlTywzKAuwTKFsdIPe00/Uf+VaHsEqrRXQCtEK0QF6Znq9Q88Vtxp+8+B+&#10;d0jDOaKLgQl9ogZFs4KzikrNSv3cLt9pktu1beO8LlOb5HV5E9DsB+dkuxSIX5tNOPNo9oMzZm0G&#10;OAdZmwHOwS4F4tZmG5wJjjFrM8CZR7MfnDFrsw3OVXAp0A3OtFPHDo+lDtpwlgczvzKbYGZo5sAc&#10;9FiGF5ihPfu8HHt62pgDrlhmUJbGMoOy1vUN1mjd2GjNsaUNd1wdUe+La7kEqQBohWhnFaJde3Ja&#10;/e0zCu7vcXPa4DtuHjrgzwaarXAOejEwIU/UCHgxUMFZRaX2pX5mxx8RPHdoNqLL7GZ5XY5b4YxZ&#10;mwHOuLXZhDNmbebhjFmbAc7YtRngnGyXAoOszQBnzNoMcMauzQDnIGszwBmzNvNw9lubeThj1maA&#10;M4/m52iLW8XKx2TGUgduOScCs2NltoFZRzMezByaGZh5NFMwQ0dnLz/16vNt17iuyiIsc1AWYhmg&#10;zLBM+86Ghmu1bmy49vMJ9c9dy6kf0/AMVYgWA5pWIdrokWkNn88d//BDNw8b+Be6NkcGZ4JmDc5h&#10;LwZGCWeKZlp1MVBFpXam+cjOv2w6onOv5nldnyZ4PieCc5C12QpndSnQG87+a7MJZ/TabIEzZm22&#10;whmzNgOc0WszbQIuBWLXZoDzMtLS0SNiXQdsv+B6LIMgObJjGRqYdTS7gZm2V59XtM4tnXxIvCpL&#10;YplBmccy7bus58vrv6/B2VqFaIVon75a3nhe27FdGmpoFsGZotkK5yHBLgZGAmeCZiucKZppg18M&#10;VHBWUVGxpFVutz+2zOs8tOWIzqsInq/E41JgkLUZ4IxZmwHO2LUZ4BxkbQY4Y9ZmgDN2bebhrC4F&#10;esMZszYDnEVopl1OWjhyzNUu/XddMsFsohkPZh3NQjAbaLaDmUczgBmak7H24/1LHt3kh2UDypJY&#10;Jn+9Dnpqdv1D17I5OFurEK0QbennlSmf7ClrUv7tYYPuvnlw/79qaKbHNETnm0PAOV4XA+XgrC4G&#10;qqiouKTFiK5/bz2ycy7pViuca9OlwCBrsw5n/NoMcMaszQDnIGszwBm7NgOcMWszD2fM2gxwxq7N&#10;AGfM2szDGbM2A5yfL24Zmzxi4udd+u69Fv5Yhv3xchgwi9Dcu88hrY8XTX3DE8sAZQGWDSj7YBn6&#10;9qZG648ua7Trak696xqeoSJA0ypE12pEn6+o9/7asuZjCZbv1OoHZ4pm0tAXAyOEc+iLgQrOKioq&#10;oqSSLw6tRnVp2HZEl4ltRnR+QQRn7NrMwxmzNgOc1aVAbzgHWZsBzjya/eCMWZsBzkHWZh3OTjT7&#10;wRmzNtvgzKEZ4Ew7Iaf4vPvKLPN4OSea/cBsRTNt5rAtn25f1GO7EMsAZRGWGZRp3bBMoexsww2f&#10;j69/7npW/RhUIZpUIdrWU9PqvUxek8O/OqT/XRqa0wiarXB2O98cBZwpmq1wpmgmlb8YqJ6ooaKi&#10;Ese0yO3wrQdGdG5z/8hO5Q+M6PQG9pgGZm0GOAdZmwHO2LUZ4BzsUiB2bTbhjF2bAc6YtZmHM2Zt&#10;Bjgn26VA7NoMcA6yNutwxq3NAOcVFM/k7xuTNeVsVRzL4MHcpzf01djUiTPfdWLZ/whGECxbe66s&#10;wdHrmQTNUIVoe2s5oo9Orb+taNL9Pb46bNDdgeEcr4uBoeAc0cVABWcVFRW/tB392P88MLLTYw+O&#10;7PTEQyM6H7XCOV6XAoOszVY4Y9ZmgDNmbQY4B1mbdThj12YTzpi1mYczZm22whmzNgOca8KlQH5t&#10;pnCmXVb4QGxk5oyPsGAOeizDD8wmml/V2pd02MDdl9bNHbQHoOyFZSuSoRgsv7Wp4UboyScbvHo9&#10;g0AZqhDtxDO0liH6zamNlw8c88hDXx0y4G9fTet/lw3OFM202IuBUcI57MVA9UQNFRWVROfB3K6/&#10;eGh05x4EzYsfHtXprLoUiF+bAc5B1maAM2ZtBjhj12aAc5C1GeCMWZsBzti1mYez/9pswhmzNlvh&#10;vJJ0aQH5vUmfe9IdzDqaeTAHPZbhBWZAc9/er2ktGTvvWDgs26HMY5n2nS16jy5vsPtKZr3r19MJ&#10;kGkVoms9oi9X1vniQGnjuXVGdGukoZmuzWHhHPnFwEQ8UcPnfLOCs4qKikweGtn5D+1GdhrcfmTH&#10;laSXMcc0MGuzuhSIW5sBzti1GeCMWZsBzkHWZoAzdm0GOGPWZoBzkLUZ4CxCM+0q0mfyO8Syhy88&#10;QcEc9FiGH5h5NFuPZfBghg7qd/Da809kH3DDshPKwbD81uZGm4xuabTp83H1zxlwtlYhutYh+kJl&#10;3Y+3ljQr++rQAX8nSL3HCmcNzbShLwYm/okarueb1RM1VFRUqjIPj+p0T/tRnXIeGdVx8//f3nuA&#10;V3WdaduTf/LFScaTZGaSmWQmPU7iJC5xw3RhQKiL3ovpvQskUSUhJKGGEIgOptpU0zEd0YsoojcB&#10;EiB6Eb3D+dfaZy9pa2uds9cup4nnvq7nUjyTGTuwz/adx+/7Hr1tMxNnPUuBom0zE2c9bTMTZz1L&#10;gaJtc2lxFmubmThjKdC5OOtpm5k4rx1bz7YovaNtcOSSy6LCrJZmLWEukWbHwtxbykkpo+O/vapX&#10;ltWi7EyWaU5vCdpCUzQu4OLLaCLCNDyBpoFEl3uJvjXZP39FRr0EuzT3r1pKnFnbbIk4W7QY6M6L&#10;GphvBgC4Ej/ygmkT375O6xFtk9uMaLuPJ8562mYmzqJtMxNnPUuB4m1ziTiLts1MnEXaZibOetpm&#10;Js5YCnQuzjxpZuJMMz+tqy16wKrLeoSZJ83awlxampXCTNOHpG/Pk7YlU0cetUSWZVFWyvLprfac&#10;2Ra49drcgBMvo4j80jCBhkS/URJ9dUKd3GnpDaN+GNWnulNxdtVioFsuamjMN0OcAQDeQOdRnX/a&#10;ZmS7+kSgs4g0nxAZ0xBpm9/kpUA9bbNSnEXaZibOepYCxdvm0uIs0jYzcRZpm9XiLNI2K8V53di6&#10;tnnJPWyR/ddetm4sgz/HzJNmKsx9epwqzqjhq28eXVt/q5YsM1HmyXKxKKtkWZnzKwP3PR9U50Wx&#10;PEOi7XlDJDo/K2BLwqjmXX4YFVG9lDhTaaZxNN/siYsajuab3XlRA/PNAAB30T6m/f+2S2jXql18&#10;2xkkF/S0zUyc9S0FirXNanEWaZuZOIu2zUycRdpmtTiLtM1MnEXbZibOetpmJs4ibTMTZ9G2mYmz&#10;eNtcIs4ibTMTZ0fSzMSZ5utR/WwR/TZddSTNWsKslmYxYS4tzX2lnLbNm5h+yrAsy6LMk+VT24K2&#10;KfMwIaDoZSQRXRZIdOmUU4k+nhm8vF18m+Y/HNjPT7c4W7UY6M6LGlrzzRBnAIC30nZE2z93iG/b&#10;hYjzAvLzllqcXdk2M3EWaZuZOIu3zXZx1tM2M3EWaZuxFCjWNjNxFm2bmTivlzMnaaCtb99t15XC&#10;zJNmbWEuLc28sYyywmyX5r7dT9sSB28q2rey9U6lLBeLshNZVosyT5ZpTm4L2k5zZ1ydSy8HErll&#10;gUTzBZqmHEj00wm1n+0bEzL7w8HdQoiY1igWZyrNkjgbXAw0Is4WLwaaEmcqzZI4YzEQAODFdElq&#10;92HH+Lb9Oya0WdUpoc0TLXGmwkzjvG0uEWc9bTMTZ1cuBeppm5k461kKFG2bmTjraZuZOJeXpUCl&#10;NCvFeQPJzMTBtj69d98UaZm1xjLswqxumUuEuUSa7cLcT5HZYyecVYuyUVlmokxzmmVH0ParcwNO&#10;vhxAhJYFEl1uJfpBlv+NDelhWW8N7PeFFCvFmUozieHFQHde1KDSTKM13wxxBgB4M53i21buNLL1&#10;sM4JbbKZOGu1zWpxxlKgc3EWaZuZOOtpm5k4i7bNTJxF2mYmznraZibOPGl2Js5Ummk2kkyPj33R&#10;q1dOkXNhVrfMJcJcIs1iwlxams/Y+pPERe58sH1p15xiUXYqy0EOZblYlGVZpjm5PXAHzfnvgvY/&#10;i67zopQ8a0m0WqQh0V4v0TfH1jm7MKVRwltRfWsycZakWRJnixYDzYizVYuBVoozFgMBAL5AY/KC&#10;6pLQ1r9LYpukriPb5KjF2ZE0OxJnPW2zJM4OpNmROIu2zWpxFmmbmTiLtM08cXbWNqvF2ZeXAvW0&#10;zUpx5rXNTJxppoxIeNSr14EHSmEukWYxYeZJs3osQy3MJckjvwdfXXAky2pR5sqyLMpKWT65I1jK&#10;ie1BO2mkOeeIAJsUnkDTQKJ9VqKvZAbuHz+qSeRbA/vXeitCFmdl2+ypixqO5pvNiDOR5tLibNFi&#10;IMQZAOALDExu/+9EnOt1H9lmbPeRrY9ri7NY28zEWU/bzMRZtG1m4izSNjNx1tM228VZvG1m4izS&#10;NqvFWaRtZuIs2jYzcRZpm9XiLNI2M3EWbZuZODNp3iRnQlza3R49Dz1VCzNPms2MZZSW5rziDO2/&#10;/8mmBf1yjchysShzZPnUjpLcHhdQ+LI/kWYaJtCQ6HIh0WdHB20ePLJFV0maRcSZSjON0cVAd17U&#10;0JhvxkUNAMAbTfeUL3/ZPb5VSyLM03smtC4QaZvV4qzZNtM4kWZn4qynbWbiLNI2M3F2ZdtsF2ex&#10;tpmJsyvbZibOIm2zVUuB6raZifPmceG2rOGZt3r2OPpKtGW2QpgjinPWNill/mWeKDuVZVmUebJ8&#10;cnvQruLsDNp1eW7A6Zf9iCjTMIGGRNvjwxJ9OD1kaePhXZq/NaBvbUma6ZgGT5zV881mxFk5pmFi&#10;MdAKcbZ8MRDiDADwVXrFt/lTj5GtOvdKaDO/d2LrG2pxFmmb1eKMpUDn4qxnKVC0bWbirKdtZuKs&#10;ZylQtG1m4qyUZppskoyhk66JCXNpaS4WZoGxDLUw0wwgGdT72IvVcwcfKyXKRmWZiDLL8Z1Bu2nO&#10;rQ0++HRAwIuXfYkgM4GGRJeNj0j0kwz/xztSw2b9YXDPkLci+/vrFmerFgPdeFFDeL4ZFzUAAG86&#10;vRPafECEuW+fhFYr+ya2eqQlziJtMxNn0baZibOetpmJs0jbrBZnLAU6F2fRtpmJs7O2mYnzprH1&#10;baOHzLzME2Z9LfMZlTSrhdkuzVSY7TknZdzIpdeZKPNkmYmyM1lmokxzcmewPbvsuT8i4O7LPkSK&#10;qTyzQKL5Ak3jpRJ9L93/6ndJ9ccRWa4jSXM0kWalOFNpJpGkWRJnB/PN7ryooTHf7JGLGphvBgC8&#10;CRCBrkQyhAj0Zj1tsyTOKmm2eimQJ81OxZnIsUjbzMTZkTQ7Emc9bbMkzoJtMxNnR9KsJc4ibTMT&#10;Z5G2mSfOztpmtThTaabZQrJhTGNb6qBvLrlyLKNEmO3SPJCm2zlbZPe810tnjDzFk2Umys5kuViU&#10;FbJ8YmfQHim7gvbcHBdYKImzMpBon5Lom6kBp2ePbJTwVmSfANPibPVioDsuahBpLi3ODuabIc4A&#10;AFAam+1fvtc3qXVtIs6JJHvU4izSNr/JS4F62mYmzqJtMxNnkbaZibOetpmJs2jbzMTZWdvMxJlm&#10;XUZLW1Lk4gtOxzKIJBsdy1ALc0nO2zJi19w+vKnBHm6rTKNTlmnIv28vzcVvAs+87E3kVy3PLJBo&#10;r5boiykB+9LimkX+eEC/wDLiTKWZxuhioDsvamjON3vgogbmmwEAbxLdYxq/PTC5TTiR5syBSS2P&#10;aokzlgKdi7NI2+zOpUBXts1MnJk0b5WzZnRb28gBy4k8K4WZ1zLrH8uQhLmUNJ+3RSqyaGr6WbUo&#10;c2VZFmVnsnxid0nOrAs69GxAwHNJnll4Ak0DifYqiT49Knhj75jWXak0/ziyf4AkzlSarRJnKs00&#10;ZhcD3XhRQ3gxEOIMAACO6Z3Q7H8GJrZsTjItMqnledG2mYmzaNvMxFnPUqB421wizqJtMxNnkbZZ&#10;Lc5v+lIgT5y3kaxK62iLi1hzwRVjGTxhponqlm9LGZJ9L2ddq/1EfB3OKxeLshNZPr4rOKc4u+2R&#10;5px7EdFlgUR7vUQfSAhbEjikY8sfR/YJ4oqzxYuB7rioIUlzKXF2Pt9sSpypNEvijMVAAABwSnRS&#10;iz9GJbXsGJXYcl50UsvrSnEWbZuZOOtpm5k4i7TNTJxF22YmzuJtc4k4i7TNTJxF22YmznraZibO&#10;+pYCxdpmtTiLtM1MnJXSTLOdZEVqN1ts/80X9I5lOBfmstJMhVmZbyZMKnAoy7Ioi8rysd3B+1iu&#10;jwu88rInkVsWSHRJvEyiHyX5P9iSUHfmz6P7h0rSrBRnR/PN7ryoQaTZLs4a883uvKjhaL4Z4gwA&#10;APqITGrx/qCkln2INC8fnNTioTNxxlKgc3FWS7OWOOtpmyVxLiPNzsc0HEmzI3EWaZuZOG8fF2Zb&#10;ltLbNrzvjovawqyWZm1hLivNBbZoksToPQ93rOp6yFGrTFNGlmVRVssyzfE99lz8Jujsyx5EaGmU&#10;Ag2JLh0PS/SdxIDLy+Iajv1xZN+QHw/sFywszlSaSSRplsTZ4GKgleJs1WKgGXHGYiAAABhnWGqr&#10;z4ckNR88JKnFRpG2mYmznraZibNI21xanLXbZrU4i7TNTJxF2ma1OGu1zWpxFmmbmTiLtc3uWQrk&#10;SfMOmqww25JREbahvfcUigqz6FiGUpiZNLPMypxRyGuVebKsFmWlLB/bE7Rfyt6g/ac3BR1+1j/g&#10;+cvuRGSZQEOivUqir44MPDl1eJOEHw/sHVpKnKk0kwgvBpoRZyrNSnG2ajHQjDgTaS4tzgYXAyHO&#10;AABgnCFJrWoOHdUiYVhSi91qcRZpm5k4C7fNCnEWaZuV4izSNjNxFm6babAU6LBtZuK8k2RxYvTL&#10;Ib0OXtE3lnG+jDSXFma7NCuFmWZQtwu2ERGHnm5e0vd4KVGm0SnLNEf3BB9guR8XeFcSZ2Ug0V4h&#10;0edHBO+Nj2kV+aOIvmGmxdnqxUC3XNRwvhhoiThjMRAAAMwTkdrq34YlNQ8bntwiIya5+REtcfbl&#10;pUA9bTMTZ1cuBeppm5k4i7bNTJxF2ubS4lxamml2kcxPGP44queRG1SYrRrLUAszy+CuF2zTUudf&#10;cybLTJS1ZPnoXnuO7Ak+KM05dyPCqpZnFki0RyT6WFzohk6DOnT7UVQEkeb+oZI4U2lWirPhxUA3&#10;XNSg0kyjMd9sRpypNNOYXgyEOAMAgHUkZLb7Rcyo5s2IQE+JTW5+Tu+YhkjbzMRZtG1m4izSNqvF&#10;WaRtZuIs2jYzcdbTNjNx1rMUKNo2M3HW0zYzcS4rzY7FeTfJ1/EJdyN7HL/DhNmKsQylMDNpHtz1&#10;oi2216kXaxYMOc2T5WJR5smyLMpMlmnIv5ZSMD/w3MuuRFKpPLPwBJoGEu1yiX42wv/1ntj631aN&#10;6tbq3wf2D7e3zXQhUG6bLRFnixcD3XhRw+F8My5qAACA9xGT1PT3saNadIhLbv513KgW10rEWaxt&#10;ZuKsp21m4qyWZi1xFmmbS4kzlgKdi7NKmpk408yKS78Z2eP0A7NjGY6EWZmJCctvUVGmUYsyT5aZ&#10;KCtl+UhOUC7LyeygY0/7BDyX5JkFEu0RiX4YV+fu+mENZv504KB6bw8YUJcrzlSaleJsdjHQnRc1&#10;HM03WyHOWAwEAADvZsSoZv8g8tw7Prn5spGjmt93Js4ibTMTZ9G2mYmznraZibNI28zEWbRtZuKs&#10;p222i7NY26wWZ622WS3OIm0zE2eRtlkpzntIZsSMuxLZ7exTXsusJcxqaeYJ85Cul+zplv96+ez4&#10;c2VEmSPLTJRplLIsZV9Ice7GBt171SXQxgKJVsUNEn1zeNClRUObjv3pgKj6P4uKqkvFmY5pOJtv&#10;dstFDSrNSnF2MN9sSpypNJNYtRgIcQYAAC+HiHMFIs3RCcnNNiSmNHvlrG1Wi7NI26wUZ5G2mYmz&#10;cNtM44alQOG2mcaJNDsTZ5G2mYmzcNusEGeeNNPszQq1TRs6+RIR59eOpdm5MPOkuViY5QwlyRqx&#10;vujg9vq5zmS5jCgrZPlwTvAhliP7gg/dGB949VVnIs0skGi+QNO4QKILhwUfnzCkdeJ/RgxqoEec&#10;LV8MdOdFDUfzze68qIH5ZgAA8DwJyS2+SExpHp+U3GyXUpxF2ma1OGu1zWpxFmmbmTiLtM1qcX6T&#10;lgL1tM1MnHNIJg2eVSDSMmsJs1qaqTAP7VpYnCVfZRQYkWUqyizkjw/T5C8IOv+qExFlFki02yQ6&#10;b0jYnqHRnQb9Z+TQBpI4DxxUj4qzNKYhshjoiYsajuab3XhRg0ozjfB8M8QZAAC8m/T0Rj9KTG4a&#10;SsR59Kjk5oedibNo28zEWaRtZuKsp21m4izaNjNxFmmb1eLs60uBamlm4rxnbH3b+EHzzzsSZrU0&#10;iwlziTQPk3LZNmbY9vt7N7c46kiUadSyzERZyj57Du0LPnJ8W9CJp70Dn5eSZ0i0yyX60NB669tG&#10;du/5i4iYRobFmUozjVWLgWbE2erFQHdc1KDSrBRnjGkAAIDnSUtr/nMiy02IOE8m4pwn0jYzcVZL&#10;s5Y4i7TNTJz1tM12cS4rzVriLNI2M3HW0zYzcVZLs5Y4i7TNpcSZiLFI28zEed/4UNvOsU1s46KW&#10;ndUW5tLSrBTmEmlWCrNdmlnmT55QKCzLsigzWbYnRMrh/cFH78UF3XvVkUgxDU+gaSDRlkj00yF1&#10;XuwY3PjbKlGD2/yy//DGvxgwrCEVZzqmYclioDsvajiab7ZCnC1bDIQ4AwCAz5Ka2uJ3qanN2xGB&#10;npuW2vQKE2csBToXZ9G2mYmznraZibNI28zEmSfNTJxptmW2tGUM/C5PLcwl0qzVMpeMZaiFebic&#10;tKh9j7av63JSS5ZLRLm0LCtzPSvo2qsORIRpmEBDoi2X6IeDg26vHdR85v9GjGjyy4FxjWnbbLk4&#10;U2kmkaRZEmedi4HuvKhBpZnE0XwzLmoAAAAoJjW10d/TU5v2TE9punR0StN7WAosEWeRtlkpziJt&#10;MxNn4bZZIc4ibbNSnPeTbB3TzpYWsSlPnzCrW+YSYS6W5i5XpMSQzM2aec25LNtFmSfLhw+UJH9h&#10;UMGr9kR+aZhAQ6Itlegb0cEX5kW2yfpN/8SmZcTZ6sVAM+Js9WKgGy9qcMc0IM4AAFD+SE1t8hkR&#10;56gxqU3WjUlp+lJkTENP28zEWaRtZuIs2jYzcRZvm0vEWaRtVouzVtusFmeRtpmJs9GlQKU0M3Gm&#10;yU7vbEvuu+2s/rEMx8LMpJkmOeLY040r+uTpleVD+4OPFedA8LFj24NPPu0V+LxYniHRZWNCoi9G&#10;hx7LHNgx6XcRCc3+t3+8XZzpmAZnvtkjFzUczTdbIc4WLwaaEmcqzTRYDAQAgPJDZnpzv8zUJiMy&#10;05ruUIqzSNvMxFlP28zEWbRtZuIs0jYzcdbTNjNxFm2bmTiLtM1MnPW0zUycRdtmJs4H5GxM624b&#10;1XvPOS1h5kmzI2GO6XK1ODMzFt50KMo8WSaizJJ7IOQ4zSGSe7HB9161I6LLAonmCzSNDok+HVV/&#10;15CBvQf/rn9icxFxtnwx0B0XNbQWAz15UUM93wxxBgCA8kkMedGPSW8SPDa1STqR51xn4izSNjNx&#10;xlKgc3HW0zYzcVZLs1KcD44Psa1P6fMqodehfFFhVktziTCXSHOslGu2xN5nX6xdPDhfRJaZKDNZ&#10;psk9GHKC5kpW0PVXbYncskCiTUt07oBG61tFRPf+Q7+kFlScpTENIs50TENoMdCdFzU05pvdelFD&#10;Y77ZlDhjMRAAAMo/4xLr/de49KaNx6U2nkTk+YyztpmJs562mYmzaNvMxFmkbS4tzmJtMxNn0baZ&#10;ibNI26wWZ5G2mYmzaNvMxJlKM00uyXdJUY9H9Dx2Ue8csyNhZokjmZay4o4RWWY5eDD45NnFQRdL&#10;ibMykGhdEv10YJ2nOwY0/7ZS/6T27/RPa2lYnK1aDLRAnC1fDDQhzpYtBkKcAQCg/DM+relvstIa&#10;tyXCPHtiWuPLTJz1LAWKt82lxVmkbWbiLNI2M3HW0zYrxVmkbWbiLNI2W7EUqG6bmTjTrEwYfndE&#10;99OX7cJcWpq1xjLswlwizVSY7blui+9W+HrlNyMvqmWZibIjWVbm8I7gM497BD5/9SURWRqeQNNA&#10;op1K9N2IoFurIr6c9Zd+6a3eIflDv5QWkjhHJDQztRhoRpwtXwx0/UUNSZqV4lxmvhkXNQAAAOhk&#10;clrzdyelNe4xMb3xt0Sc75bHpUDRtpmJs562mYmznqVA0baZiTOT5kNylscn3ojrfu56KWFWSLNa&#10;mNUtc4kw26V5hJxJCZvu7c+pe8KRKPNkOTc3pDgHc0NO3YkJvP+qDZFXGibQkGhhib4xIPT83P6d&#10;x/8tYnRrSZylttkicabSTGJ6MdCdFzW05ptNibPli4EQZwAAeJOYmtb4k8lpjSInpzdaS8T5heiY&#10;hmjbzMRZpG1m4izSNpfXpUB128zE+fCEENu3I9Ivx3Q/f8fIWIZamO25YRvR+YZt6az0K6KyTEVZ&#10;ncLxgTdftSbCSsMEGhJtj4ZEX+hf/8iYvr1H/b3vmC/V4mzZYqAV4mz1YqAbL2o4mm+2SJwBAAC8&#10;qUxLbVKdiHPs1PRG25k461kKFG2bmTjraZuZOL8JS4FqcabSTHOEZEFs1oXYLhcf6B3LKC3NdmGO&#10;l5M1fOfDXTtantEjywdyQ06z5C0OvvSqFZFUGibQkOiyUUn06X6Ndw7qN2jo3/uO+/LdfhltqDjT&#10;MQ3efLNbL2pozTe746IGlWaFODucb3bHRQ0sBgIAAHDGwoWNfzA9tWHQ9PRGqUSeD3piKVBP28zE&#10;WbRtZuIs0jYzceZJsyuXAtVtMxNnmnnDpp0b3qXwORNmdctcIsx2aVYLs1Ka4zvftI0kWTht4nU9&#10;skyz/1DwGZrDe0LOPu4W9PxVyyC7PEOiNSV6X58W61r3S+z7fv+stiLibNlioBXibNVioBsvamjO&#10;N0OcAQAAWMHXE1r8x/TRjRrNGN1wAslpPWMaztpmtTiLtM1MnPW0zUpxFmmbmTiLtM1MnPW0zUpx&#10;FmmbmTgzaT46IVjK7MFzzqiFWd0ylxJmVcvMhJllTPSBJ9s2dz7vTJSVsnzgUKiU/YdC8mjuxAY9&#10;kMRZGUh0GYl+3Cfo0eZeXy6p3Cer04f9xrezi/MYSZy1FgPdelFDdDHQnRc1HMw3u/WiBpVmiDMA&#10;AAAR5mTW//XMjEZtZo1uOIuI8yU9bTMTZ5G2WS3OIm0zE2fRtpmJs0jbrBZndy4FqttmJs5Hyb+e&#10;Eb34lHNhlqW5lDCXleaRnW/ZEkjmT5x1U48sSzlsz6UJQbdetVCJszKQaFtRr9DrK/p2nvVJ7ykd&#10;Puozub1ecbZ8MdCtFzU05pvdclFD52IgxBkAAIBVzMlo9NfZGY26EWlePHt0wztm2mYmziJtMxNn&#10;V7bNTJxF2mZ3LAUycWbSfEzOkaz6tmmRK086bJk1hblEmmkyIk4927SmzwUmylxZlkWZZt+hkLNS&#10;DoecPbM8+PKr5kSQqTyz8ASa5g2U6Ks9656b1bvvhI/7Tu1IxfnDfpPaUXGmYxqGFgPdeVFDdDHQ&#10;jDgTaZbE2exioJXiTKWZBouBAAAArGTO6PofE2keMHd0gzVzMxo80xJnPW0zE2c9S4GibTMTZz1t&#10;s12cxdpmJs6ibTMTZ622mYnzcZKDY5vYJkdsOFFKmDXGMtTCnND5tpREkjmZi+44kuViUZZlWZmD&#10;OaH50pwzlWcWSLSU/J6NDqf3jEr9rO9XHak429tmk+LsqsVAd1zUcDDfbIk4E2lWijOVZhr9i4EQ&#10;ZwAAAG5gzuiG1YhAx3wzpuFWJs4ibTMTZywFOhdnpTTTnCA5kNnKNrH/ViLPZYXZ0ViGUpqpMLOk&#10;9c5/uXb5oEJeq6zO/sOh56Qctec2nXNuRmSYBRJtO9a92a6oPvHDP+89vbNanC1bDHTnRQ2t+WYT&#10;4uyqxUBj4ozFQAAAAG5kMvmbzfyMBgHfjG6YQqR5v1qc9bTNkjg7kGarxzS02+YScRZpm3ni7Kxt&#10;Vouzs7aZiTNNTkZ7W1bfvScct8y3VNJcWphpkjrfkfJV6sp7orK870jIeZZLE4Nvv2pKBJjlDZfo&#10;nO5t1rfuOTaiUt+ZnT/vM6MTFeey881uvKihuRjoxosaWvPNFoqz6cVAiDMAAAB3MiOj7s/mZTRs&#10;sGB0g/ELMuqf1BJnPW0zE2fRtpmJs0jbzMRZT9vMxFm0bWbiLNI2q8WZSfNJmonBtj2ju9gyex88&#10;VVqY7dKsFGa1NDNhTupkT3LXa69XLx55tZQo82T5aElyjoTkn1oWcvVVEyK9NEqBfsMk+lHX4Aeb&#10;u3deUrXX7G5V+szs4lycXbQYaEicLV4MdMNFDfHFQFzUAAAA4IMsSG/0f0SgWy/MqD+TiPNFobaZ&#10;xok0W9U2M3EWaZuZOLuybWbirNU2M3E+RbIzpefT0T2PnikrzHZp5gqzQppHdSqSMi1h88N9ufXO&#10;O5JlKsrFOWrPvoMhFx51DXpeLM9voEQXda57dVn3XnP8+nzdrXLvWV2pOH/ee7okzpqLgVaKM5Vm&#10;EsOLge68qCE632xKnC1aDIQ4AwAA8BREmv+8aEy9rkSYF347pv5tnjhjKdC5OCul+dTEINtpkm3J&#10;A+6l98g760iYS0mzSphZkjvdtS37Jv0GV5ZlUbYntECZm8ODH75qTARXLc8s5Viir3RqeHZ210ET&#10;a/T+urshcbZ6MdCMOFNppjG7GGilOJtdDMRFDQAAAOWFpRmN/0lEOmJJRv3VJE+djWmIts1MnPW0&#10;zUycy0qztjhrtc1qcRZpm5k4i7TNTJxpNo8aeiOlW36BljCrpZkKM8vk2N2Pd+xpfrG0LJcWZSnH&#10;7Nl7NOTCxcnBd141IlJL5ZmFJ9A05Uii8zs3P5TRY2RajV4LelBxpmMaVJylMQ0Di4EeuajhYL7Z&#10;HRc1xBcD3XFRQ2O+GeIMAADAm1g+ukGVZRn1hi/LqL9F71KgWpq1xFm8bZbFmYixSNvMxNmRNDsS&#10;Zz1tsyTOHGk+I2fDyJGXU7pdKiwlzBotM0uKlHu2xTMm3taSZSnH7TmxMvjaq4ZEZKk8s5RziT7W&#10;uc3OqG6ZI2r2WtSjRq9vLBFnyxYD3XlRg0ozieP5Zvdf1HA434yLGgAAAMobMTF+31+RWa/OirH1&#10;Rq0YU28fT5y12ma1OIu0zUyc9bTNTJxF22YmziJtMxNn0baZiXMeyZoRaQXJna9d1yfMdmmmmTjk&#10;8NOt2zsWOpPlPcdDL7LsOxR66VGnoOeSPLOUU4l+0T7o5Z6Onda36jEzqk6vb3sxcaZjGpYsBrr1&#10;oobGfLMl4mzRYqA7L2pgvhkAAIAv8l1my5+sHFO//qrMuuNWZtY9wWubleIs0jarxVmzbVaIs0jb&#10;rBRnkbZZLc6abTONLM48aaY5S7Iqdnxecqcbd5yNZZRIs12YaVI73ZeyYMrsIkeyvLd0LtHcGh70&#10;6HWDIBtLeZToh+3C7m3q1HtpQM9lvf17ftu7du/FPSVxVs03e+SihqP5Znde1BCdb3bLRQ2N+WaI&#10;MwAAgPLMmtH1f7VqTL1WRJi/Wp1Z94Jo28zEWaRtZuKsp21m4izaNjNxFmmb1eIs0jYzcT5HsnzY&#10;9FOjOt16JCLMSmmmyRpw5vnGjb2vcmRZEmVlyP++sGBy8N3X9Yk0s5Qzib7drsGVJZ0j54b0Wt63&#10;tDjb55tdsRjo1osaVJppHM03e+KihqP5Znde1MB8MwAAAF9nbVbYO2sy6nb5bkzdBUSYbyrFWU/b&#10;zMRZKc1a4izaNjNx1tM2M3EWaZuZOPOkmYkzzbdDvj6e0qnoRWlh5rfMLGkdaR7Yvh636D4RY4ey&#10;LOWEPcdWhd4oJc7K+LhEF7ZrkvdVp9jJIb1W9g3qsawPFWc6pkHFWWsx0K0XNRzNN1shzlYtBrrz&#10;oobWfDPEGQAAwJvG2rH1P1w3tn6/tZl1V60bG/7YmTiLtM2lxJmIsUjbzMRZLc1a4qynbZbEWbBt&#10;ZuJ8flKglEWDvj3Ca5kdCTNLZu9LL9etGXzDkSzvOREmZfeJ0Mt7joReedQp+PnresE2KTyBpvEx&#10;iT7XrnXu6C6jM0J7rurHF2f3LAa686KGJM0i881GxNnixUBT4kylWRJnLAYCAAB4AyHyXHnD2PCh&#10;6zLDs0XbZibOIm2zWpy12ma1OIu0zUycRdpmtTir22YmzucmhtjmRa4+7Eia1cJMky7loW3u6NUP&#10;HcmyJMyK3IwNfvS6LpFmGibQPizRR9p12Dmk61cjw3us7m8X5+WSONMxDX2LgW68qKEx32ypOFNp&#10;JjG8GOjOixpUmmm05pshzgAAAN40bORvdmvHhPlvzKybtDEzPEcpzsJts0KcRdpmpTiLtM1MnIXb&#10;ZhodbbNSnPNJzoyvb5s7MPuQUph50syEmWVM11uvVy0feYsny7tPhl4pzqnQK/lTQ+6+DieiTMME&#10;2gcl+lnL4Od7vuy5vm33bwfX7bk6wrw4W70Y6IaLGqKLgWbE2arFQCvFGYuBAAAA3mR2JIf/++bM&#10;enU3jw0fS3LMmTh721KgnraZibNampk405wa19Q2q//uXK2WmWa0lEdSZo7KfrzneF2uLNPsOhl6&#10;lebo2tBbr8OIHNMwgfYxiX7QMrxoU7uopQ26bxjYsMfaAUyc6ZhG2cXAshc1PtdYDHTrRQ3R+Wa1&#10;ttsnAAB17UlEQVR3XtRwNN9sRpyJNJcWZ4sWAyHOAAAA3mSys4J/uWVc3RbZY8OmbxkXlq+UZi1x&#10;Fm2bmTiLtM1qcdZum0vEWbRtZuJcIOdEZmvbjD65h5wLc4k0Z8hZviC9iImyUpZ3nQqTsvNU6LVd&#10;J0KvPegY/KJYnn1Mom+2bFK4pH3c1426bYyk4tyg59oIKs5svtmdFzU0FwPdeVFDazHQnRc1NOab&#10;cVEDAAAAcAGbMuv9advY8E5EoOcTeb7BxFlP28zEWS3NWuIs0jaXEmfBtpmJs1qaleJ8geRIRsdn&#10;03odP6wey+AJsz2PbdNH7Hm67WCz62pZVmbX6dBr12OCH78OJSLM4iMSXdiy1ZkZ7VOnNu2xOcou&#10;zuvKiLPeixra881uuKghuhhoRpxdthjowosaVJolcdaYb4Y4AwAAAKXZNibsg+3jwvpuGxe2YvvY&#10;sEeOxFm0bWbirKdtZuIs0jYzcRZtm5k4U2mmuUhyKL37vck98o6qhbm0ND+WMkbOkq8n3+PJcnFO&#10;hV4/PzX4filxVsZLJfpMiw6HMjpOHdO8e3Z0k56bI6k4N+yxfgAV53AH883uvKghvBjozosajuab&#10;3XhRQ3i+GRc1AAAAANewfUJYxR3jQofsyArdJNI2K8VZpG1m4izcNtPoaJuV4sxrm5k40xxI7X9j&#10;Uo8LJxwJc4k0P7GN6fDENm3o0eebdne4qRTl4py25/C60DuvQ4jwsvAEmsZLJPpwix47h3RZOKpl&#10;963RpcV5rVNxtmwx0I0XNSRplsTZwXyzOy9qaMw3e+SiBuabAQAAAGPYyN8wd2aF1iJJ3DUudI9a&#10;nLXaZrU4i7TNTJxF2ma1OGu1zWpxvjQpQMq+5CGFE7pePsNvme3CTJMpZ+G0OQ+Vokyz83TYjeKc&#10;Crtxv0Pwi9fBRHRpvFSinzYOe7K7ZcSGTt22DG/VbfsgKs50TIOKs97FQPde1BCcb3bHRQ2t+WZ3&#10;XNQg0lxanB3MN0OcAQAAAPeQndX47d3jwsN3jQvL3DMu9KgzcRZpm5k4i7fNJeIs2jYzcXbUNjNx&#10;LpwcYNudNOL8+C43z5cSZlmamTBndnhqG0syZeC5Fxu29r5TSpZJdpwJu8lyLTbkyesgIrc0TKC9&#10;SKLvN2pwe0OrYcu/7LZ7SOtuO4a06rbVgDi7YDHQExc1HM03u/OiBpHmUuJcZr7ZAxc1MN8MAAAA&#10;mOfQhPr/vScruHlOVshUkvMibTMTZ5G2mYmznraZibNamrXEmUozzWWSHfGpp7M6F13iCTOTZpb5&#10;Exc/UsuyPaG3aM5OC334OpAILQ0TaC+R6JuNml1a2iZlXtuuu4dScW7ZfcdgKs50TKNkMbDsRQ3R&#10;xUC3XNSg0qwUZ/V8szsvamjNN7vxoobwYiDEGQAAAHA/e8aG/WHvuNCOOeNDv9mXFXKdibNI26wW&#10;Z5G2mYmzaNvMxNlZ28zEmSY7Luv4uE73r6lb5tJ5ZpvU+8qrNRsH3VXK8o68khzaEHZXkuYAEibQ&#10;XiDRlxp9eXr2l5Omt+u+dxgVZ9o2U3Fm8836Lmq4djHQrRc1NOabPXNRw/l8sylxptIsiTMWAwEA&#10;AACPkDMh5L3940P67M8KXX4gK+ShI3EWaZtLi7NY26wUZ5G2mYkzk+YrcjYN/+rw2A6PinjCPK44&#10;z23fZH73pESWw4qzPS/sNs39DiEvJHFWxoMSndeka+7YtvOyOnXbP7xd990Kcd5WLM6iFzW0FgM9&#10;clHD0XyzOy9qEGm2i7PGfLM7L2o4mm+GOAMAAADewb6s4M+JOA/KHR+8kYjza9ExDZG2mYmzaNvM&#10;xFmrbWbifJVk7bB5B4k8Py4rzHZpziKZ0PXeq9Wr4u8zUZZy1p5teWF3rsaFPH1dh0irWp5Z3CjR&#10;h5v02xXTaX1K5677Yzp03zeMinPJfDN/MdAtFzUEFwPdclFDa77ZSnG2ajHQjDhjMRAAAADwPg6N&#10;Dap5KCtk5KHxwbuZOIu3zSXiLNo2M3EWaZuZOCulmeba5Dq21YOW7R/b/ukrtTArMyd1y7NteeHF&#10;sizlrD1nvgp59NqfiCuVZxaeQNO4SKKfhIc/3tNkyMaeXXPjunQ5EMsXZyOLgeJfte2RixqO5pvN&#10;iDOVZqU4W7UYaEaciTSXFmeDi4EQZwAAAMC72D859MeHxoeGHRkfnEFyxJE4u3sp0JE40yyPWruP&#10;J8xZHV7Yxre3Z/mS9IdMlrfnhRVJORtWlLs59P6rOiE2SZ5Z3CjRd8Mb39rUYtSKHl0Oj+jW7XAs&#10;FWc6pkHFWXQx0K0XNTQWA916UYNKM43WfLNbLmo4Xwy0RJyxGAgAAAB4LwczA39xfHxQUyLPU4gw&#10;n9Vqm5k4i7bNTJxF2ma1ODNpvk5ydVKIbcmArTlKYVZKM83s+JznW441v0tlmWbbubC7LPc6hLx8&#10;XZvIM4ubJPpGvdYXl7UYv6BXl6Mj7OKcqxBn+2KgY3F23Vdtu+WihvB8sxsualBpptGYbzYjzlSa&#10;aUwvBkKcAQAAAO/n5MSA3x+fENL++Pjgr09MCLpKxVlP26wUZ5G2mYmzVttMxZmmcHwD28J+e4k8&#10;lxbmCe1fFmfZvEmPlcIs5XzY3ctxIc9e1yLCzOIGib5Ur/OpuW2+ntm7y4l4Ks7dux6Oo+JMxzTs&#10;i4H8ixpai4HuvKihuRhoiThbvBjoxosaDuebcVEDAAAAeHM4nhXwj5OTgnudnBC07NSEwPs8cRZt&#10;m5k462mbmTgzab5BM6WO7VJWs+cLeh3J4UnzxPavbLOGnHqy8UCH+1SWabaeD7tHc3pG2OPXNYkk&#10;s7hYovPq983NavvdxL5dT4yk4kzb5rLirHVRw7WLgW69qEGlmURzvtmdFzUczTdbIc5YDAQAAADe&#10;TI5NrFOByHP06QmB609PDHwlOqYh0jYzcdZqm5k43yTJH/vl/W96nt6vlmaWxbNmP7ULc7icsPsH&#10;toY/fOlPxFgpzy6Q6JeBIa8ONxi8a2T7vaMjupxKsIvzMVmcnS0GGvyqbTde1NCab3bLRQ0qzUpx&#10;djDfbEqcqTSTWLUYCHEGAAAA3lDyJgbUODM+MP7sxMCdetpmJs562mYmzkppprlFcnZMlxtzuhcc&#10;VAozy7T+lx6u393rIRXmrflyzoc9uNs+5OXrL4gQ8+SZxYREPw6s/3B3w4RNAzvlJQ3ofCaxX5cT&#10;kjj36nJcnm8uvRho/qKGdYuBbr2oIboY6M6LGo7mm915UQPzzQAAAED55GJ6ox+dnRQccnZC0GiS&#10;Q47EWaRtZuIs0jYzcaY5nd730qyuVw/z5HnRtMXPqCxLybenMC7k+esaRIKpPLPw5JlFh0TfC25x&#10;Y1OTzFXRXc6NsovzKYU4G1kMLLmoIboY6I6LGpqLgZ64qOFovtmNFzWoNNMIzzdDnAEAAIA3k1OT&#10;Q39+fmJAk3MTAyYTcc4THdMQaZuZOKul+bYUf9vxlKhzX3W+eUwtzlN6FD38bmv04y3nwx6ynJwd&#10;9vS1HxFfKs8sFkj09aD2F1Y0nbUounN+cmSn80lUnCO6nEmg4iy6GGjsooaLFgPdelFDY77ZjDhb&#10;vRjojosaVJqV4owxDQAAAKD8cnly6G/zJ9Vpd2FiwJz8iYFXRNtmtThrtc1MnO+QHB4Ve3J657un&#10;1PL8Tea6B1vywx/SZOeHP8rZHvbkRc2Q15I8s5iU6AshPU9/3WLZnEGd8lPs4nxWFudTGuLsoq/a&#10;dudFDSrNSnF2NN/szosajuabrRBnyxYDIc4AAAAAUJE/NfhvBRPr9LwwKWAJEel7PHEWaZuZOPOk&#10;maaI5ODI5CNTOj48pxTnSZ2fPFm5Pu4plWaaLQXhj4rahbx6XZ1IL4sJic4Ljcqd1Gb7lCGdLqVI&#10;4twlfxQVZzrfXLIYWHJRQ3Qx0B0XNUQXA916UcPRfLM7L2pQaSZxNN+MixoAAAAAcDkXJgV9emlS&#10;nSgizuvIz5ciYxoibTMT57ske+PGHZzc4elFpTzPTtp9gwpzdkHYY5rC+NAXtmohNhYjEv2iVviL&#10;o+Fxu1Pan8kc2vFSKhVn2jbzxVnkooZrvmrbnRc1NOebzYiz1YuBbryowR3TgDgDAAAAQJSLkwP9&#10;Lk8JiCucHLBDtG0uLc6lpZmJM82umOk5k9o/u87EeUK7l6+Xr0p/ll0Q/nhzQfiTk3NCnyvFWRkR&#10;iX5cs/H9PfXSs2M7XU2P6XQ5zS7OF2RxZouB2hc1tBYD3XlRQ2sx0CMXNRzNN1shzhYvBpoSZyrN&#10;NFgMBAAAAIAzXmcGvnVlYmDw1UkBaVcmBeTyxFmkbVaK872p/ratw77ZPbHd87tMnmcNP1G46UzT&#10;J5svhj/Zuzv86asaIS9sVYks03AEmoYn0UW1Wt/IbjDtu/iO10dTcR4mi/MgWZzVi4HGL2pY/1Xb&#10;brmoQaWZRmu+2R0XNbQWAz15UUM93wxxBgAAAIAe7k6t859XJ/s3vj7ZfyKR5zMiYxo8aWbZOGjZ&#10;zontXjxl8vztosl3N18If0rk+em9ViH3bVWIINMwgdaQ6Ov+XS+sbrJ4SUKnmxnxHa/K4nxJFme9&#10;i4F6v2rbjRc1tBYD3XlRQ2O+2a0XNTTmm02JMxYDAQAAAGCU2+Pr/Ob6RP+2N6b4zybSXKinbaa5&#10;L6W2bU3U2h1MnKcNuHhx7dF2zzddCHt2KS7sqa0ykWIaJtBOJPqif8TphU03f5PY8faY+A7XJXGO&#10;6XQ1jYqz1mKgsYsarlkM9MhFDUfzzRaIs+WLgSbE2bLFQIgzAAAAAIxyc3Kdd29O9u9O8i2R5yLe&#10;UqC6bWbi/ID8z1cN2LadyfOCrxZc2Hwp/NmJr8Nf2CoRKaZhAu1Aos8GDj/0VevDXyV1vJ2Z2PGm&#10;JM5xwuJs/Vdtu/OihuZ8sxlxtnwx0PUXNSRpVoqzg/lmXNQAAPg8C2P+/vbs6D+9M2PIn2rMGPS7&#10;d2fE/O5nD2f4/fLJRL/fs9hm+P1M/rcDALyQm1PrfELEeeCtyf5riTg/dybOD6g4kxRNDn61rG+O&#10;JM9Tet4u/G5/jxd79oS/eFU59KmtYqhdnjkS/bxq3edHQ1L2jGl7bUJyx7uZVJwTOt3OoOI8QloM&#10;vCovBpZc1NBaDHTnRQ2txUC3XtTQmm9250UNrflmC8SZSjMNd0xD32IgxBkA4FoWxvz5nwuGvxM/&#10;b9if53w97M/ZXw/9c96cIX96MGfoO7bZQ96xzRryJ9uMwX+yfTX4j7Zpg/745Juhf7m0buR7h/al&#10;fbL//NhK+x9OrnHq+bRaNpZnU2sVPZ9aK790ah59Nq1mtjLPp9VcSf53M5R5Nr3WxGdTv4hV5unU&#10;L6KfTanZtlSm+rd6MrVWjSdTA2o8mWjP48mBVclPIvQ0dYsj/8cE4I3nziT/6kWT/WOLJvlvV0uz&#10;1DbLeUhyb0rAg3k9z+VSeZ6bueHkxkvhLx42DL0kibMyskA/qtbs3r6wKVvSO9zPSu5wb2xyx6JM&#10;OqYhzTd3uJrh/KKG1ldta1/U0FoMdOdFDc3FQCvE2erFQDde1HA032yROAMAgLUsGPTOL74d9uf6&#10;C4f9dfTC4X/NWTD8L7b5JEScbd+QEHG2zSXSzBPn6XZ5tk0d9AfblOg/2CaTTIr+ve3b2HfPHkz9&#10;eMfNCdX3ENG9rhRp16Q2EXR/kgDb0ymBJEEkwbYnk0NIQknCSMJtjyfR1CWpZ3s4od7LhxPrP344&#10;ocHdhxMa3ngwvlHhw/GNzz2c0Pjk/awmh++Pb7rvQVbznfezmmffG9d83f2slivuZbVcfG9c62/u&#10;jm0z8+64NlPujW2TdSfzy9FF49om3RvbPu5uZochRRkdB94Z06nP7cxO3W6N6dLhzphurW5ndmlS&#10;lNGt3u307sG3RnerfSOje/VbGX0+L0rr9dHt0X3/cWNM7z9fSY343Y3RfX9VmNjjv65nxbxto//o&#10;EQA3YFvY+Ad3p9YJvDvFP5WI8wGeOD8iuT8l4PrcbpePTuzw4tna421vXo4Myy8jziRF1Tpc31Z3&#10;/rqMDg+zUjvcKyvOghc1tBYDzV3UsHYx0K0XNbTmm91xUYNKs0KcHc43u+OiBhYDAQDuYEXMX95d&#10;GvvunG9j/1q0OOavtkUkRJxtIuI8U0OcJ0b93jYh6ne28SSTov/wcMeofx58MrXmJb70WhEmznWE&#10;xfnRxPokDeQ0JCLdiKQxSRPbg/FNSZqRNJdyP6sFSUuSViStbUSeSb4kaWu7O5amHUl7kg62osyO&#10;cjqRdLbdGdOFpCtJN9vtjO4kPaTcGt2TpBdJb5I+tpvpNH1J+ttupEXIGUAy0HYtJbLoempkvj3R&#10;+ddSBuVfSx58lCSb5kryUJJh2VdGDVt5JXn4DCmjYqVcHTVi4uWkuNhLNAnxLNEXkka2vTAyqTiX&#10;EpJaXYpPqnEpPlVKPsmF+LSq+UkZv8+PKR35EQLlkLsTQv7j/rRaDR9MqTXhwZTap6g0M3GmuTcp&#10;rGBml1unZsbnnjz2Tdgj2+dEllmINN+o0evCukYbl2V0eDyeinNa+/vjqDjb55tLFgPNXdRQLgaK&#10;XNRwvhjo1osaWvPNVoizVYuBbryoobkYCHEGAHiKlTF/r7Ai7t0xy2L/dnNp7N9sS2LfpQ2xTY88&#10;zxRonZXynBX5O9u06N8/3Zfy0Z4HU744yZdfM+GLc4k8u0Kc2+gU566C4txPIc92cSbCTBIlJ9p2&#10;LXUQkWmawSRDbFeTh5IMIxku5UpyjI1Is5w4khG2yzRJ8SQjbYVJCSSJtsLEJDmjbJcSk+1JSCFJ&#10;tV2Ukma7ODLddmHkaJIMkjG2C/E0mbaC+LG2/PixL/NHjHucHzfu7vm4rBskhfkjxp87Hzfh5Pm4&#10;iYfPx03edy5u0s5zsZOzz8ZOWXc+dtqKszHTF5+LmfbNuZjpM8m/nnIm5qusvGFfjT47fGZS3vCZ&#10;cXnDZw05PXzWwDPDZ/Y5M3x2N5IOZ2LmtMobOqfJqaFf1zs99Ovg00O+rn16yNzqp4d98/mZod98&#10;lDf0m3+cHfr1n48Pmfu7E4Pn/OpE9Kz/uh6z8O1jMQvR2pvg1hS/Xz+cUqvNg6m1ZxF5vvSYiDPN&#10;vcnhJ6Z3vntp05peRa8rhN63VSDSTHKp5qBTS5scWDC2/dMJTJxT2t8j4lwki7PexUDxr9p2x0UN&#10;4cVAM+Js9WKgOy9qOJhvdutFDSrNEGcAgBWsjnn3L6vj/xa7Iu5veSS25SREng2Js8i4hlqcx0X+&#10;1jZ24G9tXw35463D6Z/sfDilxlm+BBuJljjT1llUnJk8i4gza53FxNneOlsvziXyLCbOdnkWFOcE&#10;x+JszzhbwYgsW76U8SQTbPlxE23n4yaRTJYzxXYudqqcaSTT5XxlOxszQ85MObNsRJ5JZsuZI2eu&#10;7cywr+V8I2eelNND58tZIGeh7dSQRfYMXvyM5MGpwd/ePjl48dWTg5YUkJw5OXjpMZKDJHtODF62&#10;7UT08o0nBq1YfSJ65VKSBSRzTkSvmn4satXEY1GrM09Ef5dyImr1yGNR3w0niT4Wvab/sci1PY8M&#10;/K7zseh1Xx6LXt/8aNTahkej1oUdjVwfcHTg2i9yB6yrcmRg9qdHBmz84Mig7HePRG/44+HI7F8f&#10;ilj337l9sn92sd+uH9kaL/xX+SPq1VzP8nubyHNHIs4bHk+r/eL2+CbX58ft3f68Ruh522dEmr8Y&#10;tH9Su8dTsto9mzhGFmc63yyJs8ZioLmLGtYuBrr1oobWfLNbL2pozDe78aIGlWYa7pgGxBkA4A5W&#10;j/hHx9Uj/nZ11Yi/21aSeFKcxwz8jS2DZHzUb5+eyfh8J1+E9UZEnFnrLCrOtHUWFWcaUXG2t85i&#10;4myXZ3FxtrfOYuKcICzOJa2zoDiTiIszk2cRcWbyrC3OJfK8WM63Uk4OXiJnqZxlcpbbiDiTrJSz&#10;Ssrx6NVyvlNkDcla27EolnWKrJezwXY0kmWjnE2KbLYdGUiTXZIBW/JZDg/Ymn84Yhv5uW07+dfZ&#10;5GdJInbOORSxc0ZJds3IjdiVlNtvZ6wyByJ2dc3tv7utMof67wzNjdhdQ5lDETnv5fbZ/fvSyXV4&#10;IefRFL9fP5pSs+/VsR3WnW8zcMe5WolLJrZ/NXl8+xeTxkri/JiI80OFOBfJ4uxsMVD7oobWYqC4&#10;OLthMdCdFzVEFwPNiDORZkmczS4GWinOVJppsBgIALCK9TF//d+1I/+R/l38P2yriTDzxHmpQXHW&#10;M+esFOdMWZxHD/iNLX3Ar22bEt7f/nRazUd8IRZPiTjTBUFn4kwjKs721llMnO2ts6g42+VZTJxL&#10;t87a4izJs4g4F7fOouKcISzOpVtnEXFm8iwizkyeRcSZybOoODN51hJnpTxbJM4DtxSHyDLJNkW2&#10;K7JDCpFmRXYpsttB9nCytzi5/ZXJKZOD/XOKyM+CQwN2nSS/hqsvjEyZd2p521kT271oRMQ5g4rz&#10;uPbPJtjF+XEW96KGxmKg9kUNrcVA7Ysaol+17ZaLGnoXA91xUcPBfLMl4kykWSnOVJpppDENXYuB&#10;EGcAgMVsHPn+x2tHvvcNiW0NEWdH8uzOOWcqz5mK1pnJ8+q4vx8qmlTjKE+IxWNvncXEmbXOYuJs&#10;l2cxcS5pnUXEmbXOLhDn4tZZRJwV8qwlznLr7B3ibJdnMXG2y7NnxVkpz87F+chAKs5KefacOB8e&#10;uKXw5JDFhy7EZ+y9MbrHoUeTQ3PJZ27/0+m1DmRfDL+3/lJYxcmd7/98YocXNcZ2eN5TbpwdXNTQ&#10;WgwUu6ihtRjozosamouB7ryooTXfbEKcXbUYaEycsRgIALCQTYnvBa+Lf2/zOiLNWuLsyXENJs5p&#10;Eb+2fT3sz2evja+yt6wQi4aNa+gRZ9Y6i4gza51FxZlGVJx76xBnWZ6FxZnGenEuaZ1FxFkpz1ri&#10;zOTZVeLM5FlLnO3yLCbOSnn2fXE+HLn+6qlhc87mj0o4d21M12P3pgTn3J9SO+chyeOpNLX2PSU5&#10;vyEwf8OVurb1l8Nnyq8e4iy2/29Mh2cfpHd40IKIcwLvoobWYqD4RQ13fNW2Gy9qaC4GuvGihtZ8&#10;s4XibHoxEOIMADDDhsR/hK5PeP/BeiLMviTOqSRp/X/94uK4ygbnnpXirP8knbg4t9Ihzqx11hbn&#10;ktZZUJyl1llUnOPExVmWZ3FxJnGJODN51hbnEnnWFueS1llMnEvkWVScmTxriTOTZ1FxVsqzljg7&#10;kmeeOO+xHY5af/9U7NSr50YNz7uS2fzAzcn+u25N8d9VRDPVf3fR1Np77tNMqb33ARVoIs9PSPbn&#10;htzeeLmubUNh+N2NV8O/kF9BxaS1vf2blA63A0d1vN3flRc16JiGs/lmt17UEJ1vNiTOFi8GuuGi&#10;hvhiIC5qAAA8wKak9xtvTHi/gMS2gYTJ85p4uzyvluWZivPKuL+XnXOO9cycMxPnlIj/s2UM+O3z&#10;grGVdvHl2Fn4C4Ki4ly6dXYuziWts6g4s9ZZRJztrbOYOJfIs5Y4l7TOYuJsb50FxTl+nA5xVsqz&#10;iDgzeRYRZybPIuLM5FlUnJXybKU4K+XZHeK8/cWRwUvunoibVJg3avip/DHtDxROqrP9yuQ6O67S&#10;TPLfeX2i/64bJFSg7xB5vkPk+a4UuzzT9rlwacCJ7IvhL6k4Symsmym/hsoQ0/362yO73KowsuP1&#10;trEdyZOp46u23XlRQ3Mx0EpxptJMYngx0J0XNUTnm02Js0WLgRBnAIAoWxLer5ad8P6eTYnv29Ti&#10;7EutM5Vn8v/jys3x1Q7yBdlRtC5ruEKc7a2zuDiXv1vOTJxLWmdXifMcIsii4myXZzFxZvJstTgr&#10;5dlqcbbLs4g4Hx6Q/fzIkMW3j8SNv3AyaejxM2O+3HtuYsCWAnu2XpxUZ9slEiLPNNupPF8h8nyN&#10;hMmzsn2m8nyPyPPRXcGXi6XZLs4X1l2o94n8OnLIiC43/hzT6Vo4Eecod37VtlsvaoguBpoRZyrN&#10;NGYXA60UZ7OLgbioAQBwF1tG/PPPWxI/WJad+IGtPIhzcv//o3/uUw8m1zjNl2RetMTZ3jqLiTOT&#10;ZzFxtrfOYuJsb531iDONtjiXyLOYONvlWVCcE/SIs9w6C4kzk2cxcba3zq4S52WyNIuIM5Nnq8VZ&#10;Kc/a4lxanu3CnBu58enhwQtuHo4bd/5Y0uDDx8a03HliQuDmUySnJwZuPjMhMDuPSDOV53xZngtU&#10;8qzVPl+f639gx+mwR6XEWUr4CPmVpMmgdld+MazjhWqDuhR0Ev2qbe2LGiJftS12UUNrvtkjFzUc&#10;zDe746KG+GKgOy5qYL4ZAGCCY1l/f5tI8yQSGxXnzQbF2dNn6dTiPKr//9rWxb934MnUmjf5oqyO&#10;mDjbW2dRcaats6g4M3kWEWd76ywuzi685Vwsz87FuaR1FhRnEnFxZvIsIs5MnrXFuUSexcS5pHUW&#10;Fec1RI5FxFkpz9aKc27kuse5Q+ddOxibcfbAqOiDh8a22HJ4QvD6ozTjgzYcGx+08fj4wE0nSJg8&#10;nybyfJZGlmeSrer2+YqT9vnUhuCzGwulllmV8CNrL4a9I7+ahOjcef//i+x09v3ILmca9e9ycogV&#10;FzW0FgPdelFDazHQnRc1qDSTOJ5vdv9FDYfzzRBnAICr2Jr0fuy2pA9tW0moPG822Dp7w1k6njxv&#10;TfrgMF+Uy6ZEnMUua4iJs711Fhdn3HLmj2uIiDOTZxFxZvIsIs5MnkXFmcmztjiXtM5Wi/MW22FJ&#10;nlXiHLnp+cGhX1/bF596Iie19649Y8PX5mSFrt0nJWTdgayQ9QfGB68/RMLkmWTjCSbQtH2mzbPR&#10;9pnI857c0Nt8ca5rW19Yd4D8atJN/255v+nb7XhtIs7dtRYD3XNRQ2Mx0K0XNTTmmy0RZ4sWA915&#10;UQPzzQAAPWwd9UHA9qQPbirFuTyNa1BxTia5klV1P0+Uy8beOuOWs3pcQ0ScFfKsJc5y6+w6cZ5J&#10;JFlUnO3yLCbOdnl2jTgr5dmZOCvl2bk409b5YPSKe/uGzri0Jy7l2M5R/XftGNtkzbZxYat30mSF&#10;fbeLZPe40DU5NLI876fyTJJL5NlM+0zlmUj0dmX7fGZp4LHNF+u+2kQkmZeNl+ru2Hal0S/kV5Qh&#10;erXc85MenY982r374eZdiTSbuaihtRjokYsajuab3XlRQ3S+2S0XNTTmmyHOAACr2DHqw1nbR31o&#10;K8/inNTvf20r4/525OnUmk/5sqwMG9dgJ+lExJm1ziLizFpnUXGmERVn3HJWirO9dXaNOJfIs5Y4&#10;2+XZfeK8+fWB6CVFe4dPL9g1MvlQ9qje29aNabBqw9jwFZvtWbklM2wVEedV2+0pluc9NMXyLNY+&#10;U3nW2z4f2B1cyBPmUrkc3sn+hjJP9+4H3unU9WBQxx77eqnnm/WLs+sWA916UYNKM42j+WZPXNRw&#10;NN/szosaVJrt4gwAAGXZkfhB052jPnzBE+fyNOdMxTmRpGBcZYEvR1GLs711FhNnfbec7fIsIs6s&#10;ddYW55LWWVCcpdZZVJzl1llEnGV5FhdnEpeIM5NnbXEukWfrxblEnkXFmcmzc3E+Ernh5YHBi2/t&#10;Gjb53LYRCQc2JPfatDqz3pLvMustXUOydmzdZesy6y5fT6SZyvMmWZ6zqTyTUHnW2z4ftjfPhtrn&#10;c3MD9m07HfZo06Vwm7NsvBi2+rszgW/JrypLaNfr4C/adttZuU23XW30XtQQXQx060UNvfPNrrio&#10;obUYaIU4W7UYCHEGAJghO+vvb+8c9c/lJLYdJGp5Lm9zzlSeyV/DqSdTa97hCzOLswVBbXEu3TqL&#10;iDONqDiz1llEnO2ts5g4l8izkDhL8iwmziWts4A4F7fOIuKslGcRcWbyLCLOTJ5FxJnJs6g4K+VZ&#10;vzgfjlzzPGfw/Bs7h086nT0yfs/q5O7rlmTUX/ztmPrfLiNZnlFvyQoizqtIiDjTSPK8lsizUqD1&#10;tM859ubZcPtMxLm4fT60MTiPJ8q8bLgQ2lR+XVlKr17fvdWm+/Z/tOy6JbxF9+x+bL5Z7KKGexYD&#10;3XlRQ5JmkflmI+Js8WKgKXGm0iyJMxYDAQAG2JP8ceddyR/ZHIlzeRzXoK1z3pjPd/OFmUXrsoYr&#10;xNneOouLsytvOdOIiLO9dRYX5zQd4kyjR5ynE0kWFWffuuV8OHrl05yh31zJHp51Yt3IuJ1LRnVe&#10;PS+jwYL5oxssXEQzpsHCxWMaLPqWyDMV6KVMnmWB1ts+U3neIcuzVvtM5blM+0zl2Un7vONQ6G2e&#10;JPOy4ULYPPl15TKadlv7m0a9Nvs17L6hvXWLgW68qKEx32ypOFNpJjG8GOjOixpUmmm05pshzgAA&#10;EbJj/L6/O/mfeW+iOJN/3z3ns85a4mxvncXEmcmzmDjbW2cxcVa2zmLiTKMtziWts5g42+VZUJwT&#10;qDjTiIiz3DoLirO9dRYTZ3vrLC7OJfIsIs7mbjkfiVrzMmfI/Gubh2ceWTJywMbZ6S0WzBrd4JtZ&#10;oxvOm2PP/K/TGyz4msozyYISeZYEWrR93iALNJXn7HHG2mf14iBrn9nohrJ9pvJ8ZHnwEZ4gO8rG&#10;i2FPNlwMC5RfWy6lcecNP23Y67uP6vVc08BtFzWEFwPdcFFDdDHQjDhbtRhopThjMRAAIMKe5A/r&#10;7SbSrCXO5XHOOaHfr2yF46rk8KWZRkyc7a2zqDiXtM7a4szk2RXijFvOJeLM5Nl6cS5pnbXFOXfw&#10;kvu7hs0s2BibcXBZ4pCNc1LaLZyS1mjO1PSGc6fTpDX8esZomgbfzJYFejaVZ1mghdpnWZ5p+0zl&#10;2Wj7XCLPpdtnNrrhrH2m8rx3d2jh5ovhNnV40lyci2GT5NeWe7DZvlev13d/Cum5qnZQrxUdtS5q&#10;fK6xGGiNOFu8GOjOixqO5pvNiDOR5tLibNFiIMQZAOCIPSkfpZHYtOS5PM45U3nekvi+xpIglWdf&#10;u+VM5VlbnEu3ztriLMmzS8SZtc7a4ly6dRYRZybPIuLM5FlEnJk8i4ozk+cScT4waOHdbUO/Orcm&#10;Nj1nQXz02gkpX34zLrXxrKy0xrMmkExMbzR7CslkIs9UoJk8M4EWaZ9JFi0x2D5LzbPcPsvyXKZ9&#10;ZqMbztpn9eLgka+D9mw5E/qYJ84aubalsF4l+dXlVgJ7ffeLOj2XVKjda1ETV1/U0FwMdOdFDa3F&#10;QHde1NCYb8ZFDQCAyzkW8/cf7E3+aI+IOJfXcY0pg35/+em0mrf50kxjb51dd8uZyrO2OJe0zqLi&#10;TFtnF4hzcessIs4KeRYSZ723nCfL0iwizp6/5bx/8Lzb2cOmnFkRl7J7dnzkqsyUNjPTUpp+NZok&#10;k2RMapMZmSlNZo4lYQI9nojzJFmgtdpnKs9zqTwbbJ+/o82zqn0m8izcPpc6W5dVsjiobp/3bgzO&#10;40ixUDZdCk+WX18eoWK/BT+q03Pxu369vgn8ovfXnY0vBnrwooZ6vtmMOLtsMdCFFzWoNEvirDHf&#10;DHEGAKjZn/pxzb0pH9tExbm8jmtcn1BNYFzDm245dxIUZ9Y6i4izLM/C4kyjR5xptMW5pHUWE+eS&#10;1llbnO2ts7g4l8iztjiXyLNdnI8PWvI6Z+icG5uHTzqxJDZp29T4AUsTR7WYmpjSbGpicrNpySQp&#10;KU2np6baQwU6Q5ZnJtCO2udpFrTPVJ6XUnk22D6rz9aJts/HJwZu2nY47DZPisUSdnrThbB/yK8w&#10;j1Kz34L/q9ZrduVKvWc3c9VFDeHFQHde1HA03+zGixrC8824qAEAsJKclI9jSGyi8lxexzV2JX+4&#10;ky/NNGpxtrfOYuLM5FlEnFnrLCbO9tZZVJxpBMW5uHUWEWe5dRYRZ7l1FhdnEl3iTCMizkyerRXn&#10;44MXvdg7dNaV9cPHH1k4InHzhJH9Fw4f1XJiTHKLSbGjmk+OIxmR1HzKyOTmUxJpiEAnEXkeReSZ&#10;CTSvfc6k8mxB+6yQZ/e3z0SeWfu8b3nwoc0XiAA7CleWS2fjhfAh8ivMK6gdtfCnFft99X6FntNC&#10;dC0GuvGihiTNkjg7mG9250UNjflmj1zUwHwzAECEfakfb9AjzuV1XOOrQX88+3RqzYfOxRm3nB2K&#10;syTPYuJc0joLiHNx6ywqzqx1FhFnJs8i4szkuUScjw6Z93TX0K8urRk+7uDXcSPXjY7v+3VUUqvx&#10;0YktJ9AMTmo5YSgRZxom0FSe44g8Fws0p30mPyV5NtQ+E3meaUH7TOVZebZOb/usPFunbp937A69&#10;xBVmHdlUELYv+1L9X8uvMa+hceOF/1qh55Q/fNRnUvV/9p7UwvqLGoLzze64qKE13+yOixpEmkuL&#10;s4P5ZogzAMAKsmP8fkjE2QZxto9rPJ5a87x+caatsx5xbiwozvbWWVycXXfL2S7PIuJsb53FxTlN&#10;hzgr5FlInK2/5Xx06NePdgybmr8qZnTO9Ni41YnxvWf0S2wzNmKUPQOSWo8bmNg6K5LIMxNoKs9D&#10;VPKsbp8TqDwbaJ+pPJttn5Vn64y2z+qzdc7a55y5Ybs2nw57wpNhvckuCOspv8q8kn/2yvzFB/0n&#10;fPSPvuPDhBYDPXFRw9F8szsvahBpLiXOZeabPXBRA/PNAAAeOamfvmdEnMvrnPPdSTWOGBNne+ss&#10;Ks721llMnO2ts5g4K1tnMXGmERVn2jqLiXOxPIuIc3HrbL0421tnMXEu3TrbxfnwsNn3tw6feHbp&#10;8PRdk2KHLxs6oseUbvFtMrqPbD2mJ0mvhNaZvRPaZPYh8swEulieSZTyPFRun6k8m2mfJXk22D4r&#10;z9aZaZ+pPG8Ya6x93rk57HQ2lV5rsnHHzfB/l19nXkvFfuk/+tvAMX/+a0RGjXf6prV0+WKgOy9q&#10;aM03u/GihjSmIbIYCHEGABjlQPJHtfanfmLTK8/ldc75SlYVB2fpxMS5pHUWEeeS1llbnJk8u0Kc&#10;6S1nKs8i4mxvnYXFubh1FhFn2joLinOxPIuIM5NnbXHOHfbVnezh408tjEndNjZ22KKIEd2z2o9s&#10;m9Yh4cv0TiSdR345uiuJJM8kTJ57EXnuS8LkuT+RZyvaZyrPRttn9eKg3vaZd7bOSPvM5FlqnyeF&#10;rt96KPx2dgGRXkfhC7LjFNRtLb/OfIK/Dkz+3z8OHP3p7/snhzubb3brRQ2N+WbPXNRwPt9sSpyp&#10;NEvijMVAAIBO9qV83MKIOJfXcY0zYz7fwRdnGirPnr/lXCLPzsW5RJ61xbl066wtzpI86xLnJEFx&#10;Zq2zqDiz1llEnJk8l4hz7rBpNzfGjDs2LzZ5U2rM4G+6jOiS0SqubUqr+LYpbUi+HNkutQMJleeO&#10;JEp5ZgJdIs/G2mepeaYx2D6rz9YZaZ/VZ+v0ts9MnrXa5+0rww5yZdlcvpVfZz7FH6NG/fR3fUb9&#10;7bcRSTVduhjozosaRJrt4qwx3+zOixqO5pshzgAAIxxI/aQfxLlEnPelfLSdL8009tZZ3y1nJs/O&#10;xblEnl0hzrR11iPOUWLiXNw6i4lzcessJM70ljOTZxFxFrvlfCB2ytV1MZmHZsckrR0RN2hmi7hO&#10;KU3j2yc2GdE+qRlJi/h2o1qOaJssyTMJk+d2CoGm8my0fabyHEnk2Wj7TOWZtc9Uno22z0yezbTP&#10;RJx1t89b94Zd4oiv2bzafD6srvxK8zk+6dz5//0qKua3/xMR9/l/DxhWlzff7JaLGnrnm82Is1WL&#10;gWbEGYuBAAAjHEz7eBSRZ0PiXB7nnDclvLebL800bFwDt5xLi7NdnoXFWZJnbXEuaZ3FxLmkdbaL&#10;85nh017lxEwo/C5m9P6pMQmrhsRGT607olN83Zj2I+vFtkugaTCiQ0LDuPaJjYk8M4Fm8lws0Cba&#10;Z+7ioGD7XNw8m2iflfJstH2m8qw8W6e3fc6m8kwzL2x79unwpxzxNZ3N58NnyK80n+ZX/WN+/j8R&#10;Me/954Do2i5ZDLRSnK1aDDQjzkSaS4uzwcVAiDMAQJSDqZ/MOJD2iQ1zznZ5Jn8NB/jSTMOfcxYT&#10;ZybPIuLMWmcxcba3zqLizORZQJyLW2cxcZZaZ2Fx1nnLmciziDgfiB1/dVVs2t6xsXGL2sX2Tg2I&#10;6RQbFNsxLjiu4wiaUJKw2A6SPNeXBbpYnkmMtM9qeTbaPlN5NtM+U3k20z6rz9YZaZ/VZ+tKtc/Z&#10;Yae2EMnVCk+MtbK5IKwoO79uDfm15vP8qnPMj38aMeQP/xkZWZHNN7v1ogaVZhqt+Wa3XNTo4XQx&#10;0BJxxmIgAECU3LRPZx40KM7lcVxjVdw/jvGlmcbZgqCoOLPWWUScmTyLiDNrnUXF2ZW3nO3yrCXO&#10;Ja2zmDjbW+cScT4VO/7xrtiMs8tiU7aNiYlb2DVmwJgawzoNrxnTaXjt4R1jpMR2jGHyzASayTMT&#10;aD3tM0+ePdE+U3lWnq3T2z6rz9YZbZ+ZPGu2z5Prrsk+HHZnSz6RY70hYiyS7IKwMfJrrTzxPUkY&#10;B9CRiL61rV0MdMNFDSrNNBrzzWbEmUozjTSmYWYxEOIMABDhYOqnyVScjY5rlDdxJv8ZBb5229ll&#10;DVFxxi3nUuMaAuJ8Im7s/W2x6acWxiZtTomJmds2ZkBK5Ziug6sO7zKkWkznoVKGdxrG5LlYoIk8&#10;11EItO72mciz4faZyLMV7bN6cVBP+6w+W2ekfVaerTPSPm9aVfcAV4qtTcHGvNCP5VdbuYOKIJVP&#10;IpaVrRFnixcD3XhRw+F8sxlxptKsFGeMaQAAeBxI+aR/btqnNk+Oa1Bxplkgy/M8WZ49Med8KO3T&#10;XXxpphERZ1fecqbRFmdl6ywmzjSi4kxbZzFxLpZnEXEubp1LxPnEiNF3tsalHaXfyBc/fNiMhsP6&#10;jfxkSPfoT4d2G1RhSNfBNBWHdR3M5LlYoIk8+ykEWm/7TOXZaPusPlunq30m8mxF+8zO1hltn5Vn&#10;64y0z8qzdWvG2QV6097wSxzRtT7nwkfIr7byS0zjH1CplOSViLIli4HuvKjhaL7ZCnHGYiAAwNXk&#10;pn3ckoozxjXs8nx2zOc7+dJMIybOJa2ziDiXtM5i4kxbZ1eIM2udRcTZ3joLi3Nx6+xcnI/Fp9zY&#10;NCIpd1bsiFVDhg+dXHtYv+H/GNp94IdDukV+OMyej4Z2jWLyXCzQRJ6VAq3VPvsTebasfSbybKR9&#10;Vp+tM9M+S4uDBttnKs9lztbpaJ9JSp2t47XPa+fV3bo5L/w5V3Stz+FNF+r9SX69lXuoMFI5pQJs&#10;SpwtWgw0Jc5UmkmsWgyEOAMAXMLBlE9rQ5xLxPlKVlUnVzVoqDxTcXbFLWcaEXFWts7OxblEnkXF&#10;mbXO2uJcWp5FxLn0Lecj8aOurI9PyJkaG7s0Ylh0VoXoPoP+MqRH/78O6h7x16E9pfxtSI8BVJ7f&#10;p/IsCzSVZ6VAa7XP1Yk8W9E+U3k20z6XXRwUb5/VZ+v0ts/qs3VG2mcqz8qzdaLt88Yt4Se3nA+z&#10;GQ5fkB3nXFiE/Hp7cyBC+MOoqN/+PyK3kjTTGF0MdOdFDUfzze68qIH5ZgCAHg6nf/w+E2ejc87l&#10;6SzdnYl+Tq5q0LDW2RdvOffWIc7W3nK+lJj0+tDIhIvfjRixa0Lc8IXdYwelvzu0d7/fD+rR53eD&#10;e/X9w6Ce/Wj+FN2jP5VnpUBTeWYCrdU+M3n2dPtM5dlo+6xeHNTdPhN5Vp6tM9U+S/JsrH2mZ+tW&#10;Ta63etORsKKtRIBpuGJsfbZnXw79ufyKe7MgwkfFkja+REKrGhJnKs00RhcD3XhRg0ozjfB8M8QZ&#10;AGCW/Bi/Hx4i4uzpOWc98uzKs3RPp9Qq5Aszi1Kc6biGK8TZ3jqLibNdnkXF2d46i4mz1DoLi7Nd&#10;npXifDwx7trq+NhtaXGDZwYPixj+P9E9e/5PVK9ev4ru2fv/5Px2cM/eVJ6VAk3lmQm0y9tnIs/K&#10;xUE97bMkz5a1z20Mt8/qs3V622dHZ+v0tM/qxUHWPq9ZHb6fSbOrwhFn29ZzoR3lV9ybCxFHKqc/&#10;ju79SbE4U2mWxFljvtmMOFu9GOiOixpUmpXijDENAIAziDhvxrjG/9E/zwW+LCvDn3MWE2cmz2Li&#10;bG+dxcTZ3jqLijOTZwFxLm6dnYvzhVGxT/YnDD+9LH7oRiLKXzUaMnDETyL7dPtZdO/u/0Xyi6he&#10;PWiYPCsFmsozE2he+yzJsxe0z1SejbbPVJ4dna3T0z6rFwf1ts/kZ6nFQb3ts/psnVb7vDEn7BJP&#10;dl2dLedDVy081vgH8ivuzYbIIR11+H9EbCVhFhFnqxYDrRBnyxYDIc4AAIs4nPZJHMT5/2z7Uz7e&#10;y5dlZZwtCIqKM2udRcSZybOIOLPWWVScjd9yzh819MG+xCHHFicM+S4+dtDkgEFRQ388MKLz25H9&#10;urw9sG9Xmp9Ek8jyrBRoSZ6dtM9Uno22z1SerWqf1fKsp32W5NlE+6w8W2emfVaerTPTPkvyrLN9&#10;XrGgfvaWM2Evtp4jMmsmHDEWyZbzYU3kVxyQoa3sWwN6/Yk2ycXi7Gi+2Z0XNag0kziab8ZFDQCA&#10;V3FkdMmC4Js853xtQlWN+WYaZ+LMWmdRcXbdLWe7PGuLc0nr7Fycz6cMurMnaVDuwoToZXFx0WO/&#10;GDZgAPmbXvu3Ivt1eGtg345SIvt1KpZnWaCZPDtrn6k8G22fJXk22j4TeVaerTPVPhN59nT7zOTZ&#10;aPtM5Vl5tk5v+1zqbB3Jui11T3JF2E3Zci70G/kVB9QQiaRySmXXbYuBbryowR3TgDgDAKziTGbg&#10;W7lpn+S8yXPO0wf98cqTKV/c5suyMiLirPeWM5VnbXEuaZ1FxdneOouJM02JOJ9LjryxJzlq78LE&#10;qAVDhw9MrRgd0fOHA/q1+WEUSWTfL98a0KctEeV2kjxH9S8RaFmele2zJM8Wtc9Ung23z0SerWqf&#10;qTx7on1Wn60z2j4zeTbcPlN5dtI+L5zWcMXmo2F3eULrrmw5G/p46/mQAPtbDnAhokgFlEotnYWW&#10;pJk332yFOFu8GGhKnKk002AxEABglNzUT9Pf5HGN7IQPnHzxSemIiHNJ6ywqzvbWWUycaessLs52&#10;eXYuzudSIgp3j4rYMX9kxJzBsQPi34/q2/GHA/s0/2FkvxY/HNi3pZQB/Vo5lmdF+0zkmfwskWcP&#10;tc9Uno22z5I8W9A+qxcH9bTPJfJsvH1Wnq0z0z4rz9aJtM8rVtXbx5NZd2fLubCJ8isOaEFEk4rr&#10;vw2KeM9di4FmxJlKM400pkHFWe9iIMQZAGCG3LRP6r3J4nwpq4qwONtbZyrO1t9ytsuziDgrW2cR&#10;caatc4k4X0rrXZST0nf7rIR+k9sMjej3o4i+jX40sH9jIsRNpAzs05RIc7NieWYCTeV5YERrJtDF&#10;8mywfabybFX7TOXZaPssybOJ9ll5ts5o+8wd3dDRPivP1plpn9WLg3raZybP63PCC7edDbNtI/Jq&#10;JjwZ1pWzYVe354dVlF9zQISYmB/8W0TX/7a30GXnm916UUNjvtmUOGMxEABghuwYv+/npn6a9ybO&#10;Oc8c/Mf7z6bWPMOXZF7YuIa33HKmcSzON0d3f3UmreeZHcm9185N6DO+34h+ET+N7NPgRwP71PtR&#10;VL/6P4qMaCBlQL+GpeRZiizPA3qXyLOZ9pnIs9H2mcqzVe2zJM8G2mcmz1a0z1SejbbP3MVBHe2z&#10;1DzL7TOVZ6Pts/psHW2fFy9osGnrmdBXkji7IkSI9WT7udBR8msO6ISKKJVaKshMnC1fDDQhzpYt&#10;BkKcAQBGyE3/pIuZ1tlX55yPZXy6kS/IjqIUZzquoUecGwiKs711FhfnklvONzK6PMsb3e34ztSe&#10;y2cn9MzoFdu3xw8G9gv+QWREyA8i+oaRv6mFS4nqW7dEnolIM3mOjLCmfeYsDupqn4k8W9E+S/Js&#10;sH3mLQ7qaZ8lebaqfSbybKR9pvJsVfssybNG+7x6S92TZWTXowk9te1M+N/l1xwwApFOKq//TiS4&#10;9Hyz6y9qSNKsFGcH8824qAEAcDt7Miv85GDqpyvfpHGN6YP/cOTRlC+O8wXZUfgLgqLibG+dxcTZ&#10;3jo7F+ebYzo+ODu6c+6OlK6LZiZ1S+oS27vDWwP61nkrsk8A+RtWIBHmIEmcmTwP7B9aLNBMno22&#10;z1SeI/oWyzP59xlun6k8G22fqTxb1T5XNdg+M3k22j6r5dlU+0zk2Wj7rDxbp7d9njO9wbJNR8Pu&#10;lZVXDycvbLD8mgNmWNj4X2nDK7XQVJitWgy0QJypNNNwxzT0LQZCnAEA4hxM+bjFmzSukZNaYS1f&#10;jp3F2WUNUXFmrbOIODN5tovz7cx2z/Iz2h/fPbrT12NHdYt8b2i/4Lci+tZ8KyqiJhHm2m9F9vaX&#10;Ukqe+5SWZ6Ptc3R/r2ifqTwbbp+JPFvVPlv6ld0G22cqz0bbZyrPyrN1uttnIs/Ks3XL1tTfuz0v&#10;zGZVygiwwWzNC8vZdTrk/+TXHLCA/yFS+uMB3X/5k+h+77j7ooaj+WaLxBkAAPSRm/bx12/CWbr5&#10;w9899nBKrTy+HDuLM3FmrbOoOGvfcr6R2eZ6XsaX23ekt5v+VXLHqKYx3Rr8MKJP9R9GkQzq50eE&#10;ucZbA/t9USzPA/vXKhZoKs9m2mcqz17QPkvybLR9JvJsuH0m8mxV+0zl2Wj7rD5bZ6Z9Vi8OirbP&#10;vLN16vZ5/b7wQp4Ae0dCe8ivOGAldOShX7//pAJsyWKgOy5qYDEQAGAl+5M/Dj2Q+vG98j6ucX5s&#10;1Ry+GGtFRJxZ66wtziWts12cb4xrfulcZuuNO0Z/OX5acqc+YTG9AumXFJC/uVSWvu2Lfl1u8Vfn&#10;2uWZK9Ci7bNSns20z1SeDbbPkjxb1D5TeTbaPlN59or2mciz0fZZfbbOaPtM5ZmerRNtn+cvrr+R&#10;L6zekW15oRuyrzd+W37NAev5HhVW2kLTbyc0LM5WLQZCnAEA7uRg2icZ5Vmc18a/r3OuuXRKxFnk&#10;soZzcb47vmnRhbHNN28b3SotObFjc3o/VbqjGtnT/mUE0RH027wqFsuz9DW5skBTedbTPkebbJ/V&#10;Z+sMt8+lz9Z5rH2m8mywfS5zts5g+8zk2Wj7LMmzF7TPq7bUO7XjTJjNTHjCa2XIn6OV/IoDroQK&#10;KpHbHw7p/xtJnHUuBrr1ogaVZogzAMAs+9M++fmB1E9mlMc55zXx7x15MLnmeZ4Qi4e2zqLizFpn&#10;uzjfmtDo5Pmspkt2pLdImpLSps2Hg3tWkE499e//kXQzdTAJ/RYvKtCSPDsQaK32mSfPetrn6P7W&#10;tM9Mno22z0SerWqf3zXYPjN59nT7rLU4qOcru420z+qzdax9nvZVoyWbj4Q9UIuwN0Qlz4vlVxxw&#10;BwuJkPbq9RMqwG8NkaVZQJxdthgIcQYAuJKc1E/fI+K8pjzNOS+NebegaFKNU3wZ1hM2ruFcnB9O&#10;DH9xc2K9w+ezGs7bldF0+OSk1o3/Wzrl1Pcf9Bu6pHuogwZ8QL9UoFiemUAzedbTPlN5NtI+M3k2&#10;0z4rz9aZaJ+pPBttn6k8W9U+U3k23D4TeVaerdPbPivP1plrn0svDuppn9Vn65y1z9+uqb93x2ki&#10;qs7CkVr3J/TljryQcPkVB9wJkdd/j47+LyrIpcRZazHQSnGm0kyDxUAAgKvISfm0NpHmQ+VhXGPh&#10;sD8X3ZjgZ2pEoyRKcS6Zc340JfjR7YnhOQXj68/cM7ZR5IS01qH/Ht3/L/8+sM9fyQv/3bcj+/zt&#10;7Yhef6cplmcq0jyB5rbPRJ5lgZbk2Uz7TOXZcPtM5NlM++xscVBH+0zl2Wj7LMmzVe0zkWfl4qCe&#10;9pnKs6fb5+Lm2UD7nJ7RdOb6nPArO4kc6wlXrvWGK8fOs/102Ffy6w14AklYe/3k33r3/h8hcSbS&#10;rBRnKs000piGrsVAiDMAwE3kpHzUiuSaL4sz/b+5PL7aMb4EG4ldnJ9MqVN0a1LwjoLxYZP2javf&#10;a2xqs5o/je77R5qfDBjwJ/qFAZI4swwcWEqgJXl21j5TefZ0+8xbHNTTPlN5tqh9luTZYPtM5dmy&#10;9pnIs9H2WS3PetpnSZ4tap+VZ+v0ts/Ks3WzFzbYuPNUKJFhK8KXbNFw5VqdU2F3dp0J9ZNfb8BT&#10;2Gzfo20wbY6luWYdi4HGxBmLgQAAN7Jn1D8b7U356IkvzjnPHvonW8G4Kof5AqwvT6bWun53cu1N&#10;hZMCxxycENoxI6V5pR9GRf1WSkTE7+g/gpQS0fMPTJ7J3xjeKSXQrmqfqTxb1j47WRx01j6rFwc9&#10;2D5TeTbaPkvybFH7LMmz0faZyLMV7TOVZ6Pts3pxUN0+r9hS95Qkzq4IV671hifZoRnyqw14A0Rm&#10;qfi+PWjQL9yyGAhxBgC4g5yUjxruSf54ly/NOU8f9Ifz1yZUy+VJsEieTq358P7U2psuT/JP3TUm&#10;pH5wfPvf0X+MSF/uxS1JZK9f0+3xMgIty7Oj9lmSZzPtc7RF7TOVZzPtM5Vno+2z4mxdWYHW1z5T&#10;eTbaPlN59ob2Wb046In2Wb046Kx9nvhV48XbjoY93EUkVytcMfZEiEzvOB2av+N08D/lVxvwFiSJ&#10;tbfQ2vPNuKgBAPABdqV8UmVP8j+X+MK4xoaR75+4PbH6AZ4QO8rTqbXO3ptae8nVSf5xRycFN0hM&#10;bPoX2oLQsFk7OptHb5UWy7Ms0I7k+a2+3Yrl2XD7rF4c1Ns+U3lWnK3zSPvMWxzU0z4TeSY/S+TZ&#10;RPtM5dlo+0zl2Yr2Wb04qKd9Vi8O6m2f7fJsb5+pPBttnxeuaZDDk2R3hSvGgtl+MiROfq0Bb4RI&#10;7n8RCaYLhXxxtmgxEOIMAHA1O1I+/hOR5gmuGtcwK84zyR/npn929MnUmld4cqzM4ym1TtyfUnve&#10;zcm1o09NCAoanN7o/2iD8dNu3f6Dvpx/EtPvP+mLWnppc+S5TPscE2m8fVbLs6faZyrPZtpnZ2fr&#10;BNvnYnn2gvaZyrPR9lmSZ4vaZyrPRtpn7uKgwfaZyjMT6IQxzaevzwm/uuskkVgrQmTWndl5MuTw&#10;9tMhf5Rfa8BbkUYqOv+YyjF9F9NIbbNV4kyl2S7OAADgWog0R5MUedO4xoq4d59dHFfZ4RLg06m1&#10;Dz6a5v/Vncm1++RNDKjxZUafn9GX7C9iYt6m7cZ/kpcvzX9Edf5psTzLAs3kuVigmTwbbZ+jLWqf&#10;iTybaZ/LyLPR9pnIs6n22d48G2ufiTxb1T6/Y6J9luTZgvaZyrNSoPW0zzx51tM+U3kWaZ9nLmm0&#10;fjcRXkfhyrG7wxFmZXacCu0vv86At0OXCYn4/oKI8U9jYn6GxUAAgE+yO+WjD3YkfZhEpLnAk+Ma&#10;s4b86c7OUR+tfjK15l2VLJ98PK325PsTa3Y4Pqb2n6UXJw19iUov1M72VsKRPFvVPnMWB3W1z1qL&#10;g6LtM29xULR9LpZnxdk6T7TPnMVBXe0zkWcr2mfe4qBo+8zk2Uz7XOps3UgT7TORZyPt86qt9U7t&#10;PkEkWTREZM2GK8dmciJ0294T9f5Lfp0BX4FI76/J+5u+ryHOAACfZOeof1beNuqDrK2JH952pzjP&#10;GfKnZ1sSP1x7f3IN+WpGzdwX02plPJ1Ss9GNSdV+Jb0UaRYupC/I70v/iK5x4xJ5pv8Ijwm0LM+m&#10;2ue+nUrLs+H2ufTZOj3tsyTPyrN1HmqfJXk20z47PVsn3j5TeTbaPlN5tqp9pvJstH2m8mxV+6xe&#10;HNTVPhN5pgI9dkbTRduOhD7mCrI7Q+TXbHadCusgv8aAr2F/v//gV/T9TaWZhkqzJM6KMQ0sBgIA&#10;vJXshA/e25r4wZwtie8XufIs3YJhf36wa9Q/99yYWO1rIspJT6fVrGeb4fcz+S9DCX0hfk96OTqS&#10;5y/JS5XJs0KgtdvnaMvaZ0mefb19VsuznvZZfbbORPssybPB9pnKs1XtM5Vno+2zpV/ZbbB9Vp+t&#10;U7bPC9Y12LuHiCsLV2p9JSdDVmbb/L5vf10An0Vqkcm7nDbNEGcAgK+xLeGfv9iS9GH9zSPfG03E&#10;OceKOWcizscWDP/r5M0j/tHnyvgqDWxZfm/LfzoR7PJssxlun+3y/GWJPOttn52crdPTPkvybLR9&#10;VsuzmfZZuTiot32m8qw+W+eB9lmSZ6PtM5Fnq9rnMouDOtpnKs9Wtc9UnrXa5+EZraZuyql7bc9x&#10;Is2OQoTUbLiS66LsOh7SWH5PAF+HvuclOWaFCBYDAQA+yLqRf//n+sT34teP/MccIs7Za+LfyyPS&#10;/IAnzsvi/vZkWezf8ok0Zy+O/eu8xcP/kkrEuUZ2jOlWSGf7bG8uPNI+q8/WGW2flWfr9LbPRJ6L&#10;BZrKs5n2OVp9tk5H+0zl2ar2mciz0faZyrMV7TOVZ4+1z0SezbbP05c2XseVZVeHCK7Z8KRZyvGQ&#10;r+2vCFCO+J70nqeyDHEGAJQXsmP+/vbymL+/s5KI8YqY995dGvMhb9zCasq2z1SezbTPqsVBj7TP&#10;sjwbbp/VZ+uMts9Mns20zwMVi4O62ufSZ+vMtM9Ung23z1SerWqfiTwbaZ+L5dlE+1z6bJ1doFdt&#10;rXuaK7a+GCLNklAfD3lEftaR3w+gvGEXZPtCIAvGNAAAQBceaZ+L5dlM++yCr+zW3T6r5dlU+0zk&#10;2Uj7zJNnD7XPkjwbbJ+pPFvVPlN5NtI+M3l2dLaOtc/ps5su3Jkb8mzvsVCb1eGKrTtzLHSC/dUA&#10;yjH2dz7mmwEAwDD89pnKs0Xtc5nRDR3tM5VnM+1zKXk20z5TebaifabybKZ9pvJssH2m8mxZ+zy0&#10;t+H2mcqzmfZZebbOTPssybPO9nn+ugZ7edLrreEKsoPsPhZ6Zffx4M/l9wIo/3xPug0NcQYAAN3Y&#10;5dmK9pnIs9H2mSvPHmifuYuDetpnKs9WtM9Enk21z5I8G2ufqTxb1T5TeTbcPhN5Vp6tM9U+E3k2&#10;0z5Hjmk5eXNO2HWeoJaX5BwPSZLfCQAAAADQQLt9LpZni9pn9eKgYPusXhzU3T5TefaG9pnKs1Xt&#10;s2JxsKxA6/vKbj3tM5Vny9pnIs9G22e1PFvdPk9d2nhdzlEilxZkLw1HXD2fkJO7jwb/TX4fAAAA&#10;AEADS9tnSZ6tap/p4qDPt89OztZptM/F8iyFyLOZ9pkuDhpsn6k8m2mfnZ2t09M+S/JsQftM5Vmk&#10;fV61re4ZngR7S/girD97joQMkt8FAAAAABCgZHFQZ/tcdnHQ/e0zV571tM/OztbpaZ/Vi4N622dJ&#10;nhVn6wy2z5I8m2ifqTwbbZ+pPFvVPkvybLB9pvKsPFunt31Omd18/p5DIS9yjoTYhMIRW1/J3iOh&#10;e3ccCP9f+6sAAAAAAKJot8/KxUEd7TOTZ1Pts/JsndH2Wb04qLd9pvKsOFvnsfaZyrPybJ3e9tnJ&#10;2To97bO0OOjh9lm9OKi3fabyrG6fF6xrkLOPCLHRcOVabziS68J0l98BAAAAANBB6bN1ptpn9dk6&#10;He2z8myd2faZyrOn22cqz2baZ/XZOj3tM5VnJtBUns20z0SejbbPVJ6taJ95i4N62mdJnp20z/3H&#10;tJq0dW/YTZ4QezJcudYbvjTb9h4NWX/okP+/2V8BAAAAANCLvvaZszgo3D4zeVaerdPTPpc5W2ew&#10;feYtDupon8vIs9H2mbc4qKd9pvJs0Vd2m2mfqTwbbZ8lebagfWbyrKd9nvJt43X7DhNZdRYioeUh&#10;SqneeySkpfzZBwAAAIABSrfPank21T5b95XduttnZ4uDou0zb3FQT/ssybPibJ2Z9ll9tk5P+0zl&#10;2aL2mcqzkfaZybNXtM9Enldvq5u3n8ixnnDlWm9kmfVU9h8JXmT/2AMAAADADJ5tnzUWB/V8Zbep&#10;9pnK8xvcPlN5tqx9JvJstH2m8mxV+0zlWdk+J81tMS8nN+Q1T47dGa5YGwlHkJ3kRc6h0DD5Mw8A&#10;AAAAEzhvn6k8lzpb55n2mbs46In2mciz4fZZLc9m2mcqzwbbZ0mevaB9pvJstH3WOlunbp8Xrm+Q&#10;s/8QkVerQyTW0+GKdZkET7d/3AEAAABgBXZ5Vp6t09k+2+VZcbbOQ+2zJM9m2melPJtpn5Vn6/S2&#10;z1Se1WfrDLfPpc/W6WmfJXm2qn2m8mywfS5ztk5H+9wnq9XEbTlhtw8Q0XUWrhh7IkR0rc6+QyG3&#10;DxwOri5/1gEAAABgATrbZydn63S0z3Z5Ntk+W/GlKWbaZybPRtvnaPXZOoPtM5VnM+0zkWej7TOV&#10;ZyvaZ+7ioIn2eeqyRut4ouyOcMXYE6ECfShktP1jDgAAAAArKds+qxcH9bbPkjyXnK0z0z5TeTbU&#10;PvPkWU/7rD5bZ7R9ZvJspn0eqDhbZ6J9pvJstH2m8uwV7TORZ+XioLJ9rh/XfuTareFnD+YSkbUi&#10;REI9nTJSLJrc4PMHj4Z8KH/GAQAAAGAhHmyfiTx7un1m8mymfVbKs6n2mciz0fZZLc8m2mcqz0bb&#10;Z0mePdA+J81tNo9Ks6vClWu9IVLrruzLDYm1f7wBAAAA4Aq022fO4qCe9lktz0bbZ0mezbTPVJ6N&#10;ts9Unq1on3mLg3raZyrPXtA+U3k22j5TebaqfV60rv7+gweJ5IqESKw3hCvXesORZpr9ucGH9hwK&#10;+4P82QYAAACAC7DLsxXts2pxUE/7zJVnD7TP3MVBPe0zlWcr2mf14qDe9lmSZ2vaZyrPRttnSZ6N&#10;ts9EnpVn65QC3SOrzfgde0LvciXZXSES6+mUFevgfvLnGgAAAAAuxP3ts/psnZ72mcmzFe2zVV/Z&#10;7cn2WXG2rqxAO2+fJXm2qH2m8my4fSbyLNo+T13eaF3ugRBbcYjImglXjD0RIr8ms/XYsTr/KX+m&#10;AQAAAOBCXNY+M3k23D4TeS51ts5o+0zl2Uz7rFoc1Nc+Ozlbp6d9ZvJstH0m8kx+lsizh9pnKs9G&#10;2ueQkR3iN2yre76UOFsdIrFmwxVjN+TAgZD28ucZAAAAAC6mZHFQZ/tcdnHQRPusXBzU0T5z5dkT&#10;7bN6cVBv+yzJs+JsncH2uczioM72mcqzVe0zlWej7bMkz7JAJ85tNo8ru94eIrVmwxPlsgleYbM1&#10;/lf7xxkAAAAA7kC7fVaerTPTPhN5NtU+lzlbp6N9pvJsUfssybOn2mfl2Toz7TORZ6PtM5Vnq9pn&#10;SZ4dtM+L19U7cIiIqJlwxdYXQ0SZl0MHQhvKn2MAAAAAuImyZ+sMt8/qs3UG22fO4qCu9llrcVC0&#10;fabybLR95i0O6mmf1WfrjLbPnMVBXe0zkWcr2mdJngXb554TW2ft3RNy/9D+YJulIRJqNlyx9VAO&#10;Hgiea/8IAwAAAMDd6GufOYuDetpnSZ6VZ+tMtc+lFweF22cmz8qzdXrbZ6U8G22feYuDetpnKs9O&#10;z9aJt89Uno22z1SerWifp69ouJ4rvt4YIrBmw5NikRzcH/Lw4L4gf/nzCwAAAAA3o/2lKYbbZ8dn&#10;63ymfabybFX7TOXZaPusPlvnofaZyrPh9pnIM699rpPQccTmreEFh/cF2/TkEA1PbH0xRIpFQwR6&#10;vP2jCwAAAABPYbp9pvJsuH2m8uzkbJ3b2me1PHuqfaby7AXtsyTPRttnIs8i7XPiNy3m8cTYE/EJ&#10;Gd8XdDl3X0gF+XMLAAAAAA+h8yu7PdM+S/KsPltntH1WLg7qbZ+JPJtqn5XybKZ9pvJssH2W5Nmi&#10;9pnKs5H2eem6egd5EltewpVfkyH/fxPtH1kAAAAAeBq7PCvP1hlon9Vn6zzRPkvyzASayrOZ9ll9&#10;tk5P+6w8W2ekfVafrTPcPpc+W+ex9pnKM0n3ia2z9u0KfnQkJ9imFbWQvsk5tC/oxOHDAX+VP68A&#10;AAAA8DA622cnZ+t0tM/qxUFD7bNlX9ltsH3mybOe9jlafbbOYPvM5Nlo+0zk2ar2+V0H7fOM5Q03&#10;8CTZXeFJqa/k0N7gaPtHFQAAAADeQtn2mcmzifZZebbOTPtM5dlw+6yWZzPtM5VnI+0zk2cz7fNA&#10;xdk6E+0zlWej7TOVZ73tc+3EzjHZ28IuHtlLJJaGI7a+GJ7kuiQ5QXv27Qv4lfw5BQAAAICXoL04&#10;6Ib2mSvPbmufiTzLAi3Js5n2mcqz4faZyLOZ9tnZ4qCO9pnKs9H2WZJnkqRvms07SoTZUYqF2kw4&#10;YuuL4YozyaF9gd3kzygAAAAAvAzt9pmzOKinfVbLs9H2Wb04qLt9pvLs6faZtziop32m8mxR+yzJ&#10;s8H2mcozr31esaFeLk+YXRmuXOsNR2w9lcM5wev27w/9sfz5BAAAAICXYV37zOTZ19tnKs+Wtc8W&#10;fWW3B9tnKs9a7XP3yW2yDu4KfsqTW18LV671hiPFojm8L6iF/NkEAAAAgJdiqH2m8my4fVafrTPY&#10;PhfLs9H22dnZOj3tM5VnM+0zlWej7bPibF1ZgdbXPlN51ts+z1reaOOxPcE2lqNWhAhoeQlXrh0m&#10;aKH8mQQAAACAF+Oy9pnJs+H2mchzqbN1Rttn9eKg3vaZyrPibJ1H2mfe4qCe9pnIM/lZIs8m2mcq&#10;z3WSOw3fviX0slKcXRGuXOsNEVOvz57g50f3BoXKn0kAAAAAeDElZ+sMtM+l5LnM4qCO9ll5ts5I&#10;+6yUZ0+1z1SezbTPzs7WCbbPxfLswvY5bV6zecd2E7nVGyKynk4ZsTYSnvyazJG9QdPsH0cAAAAA&#10;+ALa7bPqbJ3h9pnJs9H2uczZOoPtM5FnM+1zGXk22j4TeTbVPtubZ2PtM5Fnve3z6vX1DnPF2BMh&#10;IuvpcOVaZ47sDrp1eE9INfmzCAAAAAAfwPmXpniifeYsDupqn7UWB0XbZ97ioGj7XCzPirN1nmif&#10;OYuDutpnIs+9prUed2Rn8IvjRFqtDleMPREisp4IEeh0+8cQAAAAAL6E7vaZyrOp9ll9ts5w+1z6&#10;bJ2e9lmSZ+XZOg+1z5I8m2mfnZ6tE2+fqTyr2+e5KxpuOr6LiK5WiIB6Q7hi7IlwRLlMdgedO7I7&#10;8AP5MwgAAAAAH0LnV3braZ8dn63T2z5L8uzr7bNanvW0z+qzdSbaZ0menbTP/mkdhu3aEnL1+K4g&#10;Isd6Q0TWbIiAekO4YmxV9gQPt3/8AAAAAOCLlF0c1Nk+2+VZcbZOb/vs5GydnvZZkmej7bNans20&#10;z8rFQb3tM5Vn9dk6N7XP6fObzD+xM8gmhciwmfDlWm+IyJoNkVVvCBPno7uCcnN3B/xe/uwBAAAA&#10;wAfR2T5b85Xdhtpn9dk6o+2z8myd3vaZyHOxQFN5NtM+lzlbp6N9pvJsVftM5Hnt2rpHi8XZFSEy&#10;bCZ8udYbIrJmoxBiIzm6K7Cv/WMHAAAAAF+mbPtM5dlM+6xaHPRI+yzLs+H2WX22zmj7zOTZTPs8&#10;ULE4qKt9Ln22Tt0+953WetzxHUGvucLrzSEybCZ8udYbIsQ6cmxn8JYj20P+Q/7MAQAAAMCH8Uj7&#10;XCzPZtpnF3xlt+72WS3PptpnIs9G2meePGu0z/NWNtx8koio0XCl1ldDZNhM+HJdOsd2BrWzf9wA&#10;AAAAUB7gt89UnplAU3k20T6XGd3Q0T5TeTbTPpeSZzPtM5VnK9pnKs9m2mcqzwbb56DRnYbt2xxy&#10;4+QOIsFWhQio2XCl1ldDZLlUdgYtt9nI5wsAAAAA5Qa7PFvRPhN5Nto+c+XZA+0zd3FQT/tM5dmK&#10;9pnIs6n2WZLnkvZ53IIm87ny620hAmo2ZYTWk9kd3ED+nAEAAACgHCHWPkvybFH7rF4cFGyf1YuD&#10;uttnKs/e0D5TebaqfVYsDqoF+j+G9Om0eW3Y8VPbg2x6whVbXwwRWLPhSrFAju0MmiN/vgAAAABQ&#10;zrC0fZbk2ar2mS4O+nz77ORsnUb7XCzPUog862ifo2a0HMcTY0+EK7a+GCLFIjmxI/DB8e0BteXP&#10;FwAAAADKGSWLgzrb57KLg+5vn7nyrKd9dna2Tk/7rF4c1Ns+S/KsOFtnsH2m8rxkRf3s09uCbMrw&#10;pNYXc5KGJ7ZelcAs+0cLAAAAAOUV7fZZebZOR/vM5NlU++z0bJ1g+6xeHNTbPlN5Vpyt81j7TOVZ&#10;ebZO0T43HNtx8MHNIbfV4uyK8MTWF2O1jJ/YHlh4amfgZ/LnCgAAAADllNJn60y1z+qzdTraZ+XZ&#10;OrPtM5VnT7fPVJ7NtM/qs3VO2udpi5rM50mur4Qntr6ZwAT7RwoAAAAA5R197TNncVC4fWbyrDxb&#10;54n2mbc4qKN9LiPPRttn3uKgYPv8u6Hd229fE3byzNYgm9mcpuGIrS+GL7Yuz/ET24L+In+eAAAA&#10;AFDOcf6lKabaZ+u+slt3++xscVC0feYtDuppnyV5VpytM9M+K87WjZjVPJMnwd6SN03GT2wLjLJ/&#10;lAAAAADwpuDZ9lljcVDPV3abap+pPHt5+7xqZd0tZ7YQSRWJSmp9Nd4s46e2Bu0+lh38S/lzBAAA&#10;AIA3BJ1f2e2Z9lmSZ/XZOk+0z0SeDbfPankWbJ/bZbWOProp+G4ekWIj4cq13qik1ldjpYyf3BrU&#10;1f4RAgAAAMCbhl2elWfrdLbPdnlWnK3zUPssybOZ9lkpz2baZ+XZOr3tM5Vn+Wzd3IX1F+RlB9os&#10;CxFhs+HKtd6opNbXQuR57cVdjX4kf34AAAAA8Iahs312crZOR/tsl2eT7bMVX5pipn1m8my0fS5z&#10;ts7ePv9zRM82OWtDTp8lwssLV4w9ESLCZsOVa73hCK4rczo7uLn9owMAAACAN5Wy7bN6cVBv+yzJ&#10;c8nZOjPtM5VnQ+0zT571tM/qs3VG22cmzwLtc/rsZmPObiaSrCdEZM2EK8aeCBFhs+HKtd5whLkk&#10;gQvkzwwAAAAA3mA82D4TefZ0+8zk2Uz7rJRng+3zxpVhW7ly7O4QkTUTrhh7IkSEzUYp1XlbAp+d&#10;3RIYbP/IAAAAAOBNR7t95iwO6mmf1fJstH2W5NlM+0zl2Wj7TOXZivZZsTjYe3KryFMbAh+c2xRo&#10;Kw6RWLPhirEnQkTWTLhi7IGc2Rw4Vf6sAAAAAADI8mxF+6xaHNTTPnPl2QPtM3dxUE/7TOVZoH1e&#10;/G39BaWk2VUhEms2XDH2RIjImglPjDWzOeDmqezAqvJnBQAAAABAwv3ts/psnZ72mcmzFe2zVV/Z&#10;Ldg+V0vu0jJ3TUje+Y2BNj05R8OTY3eHSKzZcMXYEyFyLJA0+TMCAAAAAFCMy9pnJs+G22ciz6XO&#10;1hltn6k8m2mfVYuD+tpn+9m6iXMbZvDE2BPhirEnQiTWbLhibEkCzp7dEvS+/BkBAAAAACimZHFQ&#10;Z/tcdnHQRPusXBzU0T5z5dkT7bN6cVDRPu9dHbo/f0OgTR2e2HpLTq0LfHxwedDlfTOD8g7ODDx3&#10;MMM/L5fk8PDap48PrXnuZI8aZ+50rnz8QeeKuSx3B1Q5cHtY1e00N1Krr7021m/LlalfbL64qPaB&#10;/O/8885tqHOPK9FWhUiv2TB5ztsUEGv/eAAAAAAAlEW7fVaerTPTPhN5NtU+lzlbp6N9pvJsUfss&#10;ybNG+9wms01HnjS7KjwJdpZTawOfHF4SeDV3atDZIwm18vJ7Vr94L/zze7YaH9tckRfBn9593Kbi&#10;ibsDq+y4PrrG+sL5tbPz1wVcVP91ccXYjTm7KeBqfrbfD+XPBgAAAABAGcqerTPcPqvP1hlsnzmL&#10;g7raZ63FQdH2mcqzgfZ59bfhC3iC66kcWxl06+CsgHPHRtY+e6VD1Suva33ymie47s7Tpp9dKhpc&#10;bc/VaV9sK1jhf+j8hoD7apk2G54gO8vZjQF97B8LAAAAAADH6GufOYuDetpnSZ6VZ+tMtc+lFweF&#10;22cmz8qzdXrbZ9Xi4O+Gdg8+szbwbsH6QJsV4YmwVs6uC3p6aH5QwbFRtc/eaFP5Jk9avTEvAz++&#10;da935S1XptfcdH5dwFWeCLshefLnAQAAAADAKdpfmmK4fXZ8ts5n2mcqzxrt85z5jUbzBNjVyfsu&#10;8OHh2QFnTw+uefZBvQoPeGLqS3lZ55PX9/tUPnR1as2dBd8FnOP9FwQajviaTv7GgLb2jwMAAAAA&#10;gDam22cqz4bbZyrPTs7W6WmfJXk22j6r5Vmgfc5ZEbLjwroAm2h4Eiya/HWBr4/ODyw4lVjzzK0W&#10;lW/xBLQ85EXIp/fuRVXZe2V2rR35awIKeQJtaTYGLrPZpP8SCQAAAAAghM6v7PZM+yzJs/psndH2&#10;Wbk4qLd9JvLcc2Krtjw5tjpnVwfcO5lZO+9+04pFpSTzi/KflwEfP7kzvOrughV1HLbQVuTcBnwh&#10;CgAAAAD0Y5dn5dk6A+2z+mydx9tnKs9m2mf12bqIPtU3Lw1fcGEtkVsroxDmk4sDLp0e+cWZRw0/&#10;e8iTSl/Ka5N56f+J7d7AKgcLv6mdk78u4DmvkeeFJ8ncrA+cJT//AAAAAAC60Nk+Ozlbp6N9Vi8O&#10;GmqfXfCV3bz2uW1G66anVgdeuEhk11G4YiyQEwsCCvLiapx+HP7pE55ESqn55uZBr8oHrs6qva1g&#10;bcAtniwbS8A98rOW/fEHAAAAANBP2faZybOJ9ll5ts5M+0zl2XD7rJZnne3zwq/rpV5cQwRZb4gY&#10;O0re4oBrZ6NqnHxR++PnPGFESudpo093X5v6xeaCdQEvyoqw/uSvC5wqP/cAAAAAAIbQXhx0Q/vM&#10;lWcPtM+SPJOcWBl0kivGBnJ2RcCdwv7VCnhyyE0tRJmnzT67cGmx/0HlmIvBPMlfFfxL+bkHAAAA&#10;ADCMdvvMWRzU0z6r5dlo+6xeHNTdPlN5dtI+T5jeJOLSdwG2MiESrCfnVwbcPZ1Z+9iDppVuv671&#10;CZFAxHg+tRUNrbb94hIi0GuJBLPwBdlhLq4LGCk/7wAAAAAAprCufWby7IPt867FoYu44qwjJ2b5&#10;n7zSo9o5vgSWzSua2ohWnjb8rOB6Ro0NF1fXOVtKoAVTsLbOsUvra/9Zft4BAAAAAExjqH2m8my4&#10;fVafrTPYPhfLs8H2uVp8x5oXVwc8KyTyqzdUmPNX1Ll3fvAXB1/4f/KCJ36INXlav0L2lQX+u3mz&#10;5Mrw5PnCd3X6ys85AAAAAIAluKx9ZvJsuH0m8lzqbJ3R9lm9ODi478er5tVLLlxNRNhATk/zP/Y4&#10;9LOHPNHTjD9iJEXDqm69sDrgIW+2nBsqzmvqXLJl+31ffs4BAAAAACyh5Gydgfa5lDyXWRzU0T4r&#10;z9YZaZ+V8uykfX5ncNeKJ5cF7b28KsDGC0+Wac4vC7iWH//FEXqLmCd3iGvzoHvlnMvza+/iirKD&#10;XFgT0MX+iAMAAAAAWIt2+6w6W2e4fWbybLR9LnO2Trx9njOrQX+eMDtL3td1Tl3vXeU0T+iEUgex&#10;Is/qf1Zwc8IX6y99F1DEW9Qsk+8C1uRn+/1Qfr4BAAAAACzF+ZemeKJ95iwO6mqfVfJ8cHHItzw5&#10;5qVwZcDrs1m1Dz1o+vkNnsiVx7z0gRQNrbLh0rI6uWxJ01kKvwtsZn+0AQAAAABcg+72mcqzqfZZ&#10;fbbOcPtc+mydUqATJjZrVLA84PqVlQE2rRQsCbh8MbbGIZ646UoA4oo87lhxz5X5tXc6WuBUZL78&#10;TAMAAAAAuAydX9mtp312fLZOb/ssybNg+7xjUXjGlZV1iBg7S4Atb1HAyaIeVa7zhA3xnjxr+tnT&#10;qzNrb+DNpJekztMrq/2D7I80AAAAAIBrKbs4qLN9tsuz4myd3vbZydk60fa5Vlynz84uDdx/dUUd&#10;m7Ocm1vnxK2ulfN4oqY7gYir87zep7dvZH2xmS/N9lxcFTBFfpYBAAAAAFyOzvbZmq/sNtQ+q8/W&#10;ye3zsjn1+vNEWZnzM2ofLmpbsYAnaIj35kXAJ8/upPqtv7wy4DZ/Vr3OjcvL/avYH2UAAAAAAPdQ&#10;tn2m8mymfVYtDrqqfT6xKHjpteV1bMqUkuaptfffb/75ZZ6Y6c2LoE8RD6RohN86Is/nefJM/uep&#10;8jMMAAAAAOA2PNI+F8uzgfZ58rQGDS8v9b+tFmeW/Kzaex81/PwWT8YQ38q9oVU3XV5ep0C56CmL&#10;c97Vlf7v2R9hAAAAAAD3wm+fqTwzgabybKJ9LjO6oaN9pvLMBHr/vJCx15YRSeakYFytvTwBM5xg&#10;xNN52KvyscsrAl4o5ZmmcIX/UPnZBQAAAABwO3Z5tqJ9JvJstH3myrMs0G1Ht/24YHHAoetEktW5&#10;MLbWnidhnz3gyRfi2ymKqbbj8gr/G6UvpvgfuLyi9m/lZxcAAAAAwCOItc+SPFvUPqsXBx20z9lz&#10;Q/tdX0pEWZULU2rvfdiwwi2edBlKCOLKPDeQOyOrZ19d7l+knGW/usK/t/zMAgAAAAB4DEvbZ0me&#10;ZYGW5Nlg+3xmUdBytTRf+qrO/vvNK17iyRZSvnInxW/9leV1HjJxvrLCf/OdhbV/Kj+zAAAAAAAe&#10;o2RxUGf7XHZx0Hz7HD++VeUbRJSVuTrfv/Be/QoneZJlOKGIt+ZZyCcv74yu8Z1yGfTy0jr17I8r&#10;AAAAAIDn0W6flWfr9LbPRJ5F2ufjC4LG3lhChFlO4df+x4s6VT7JEyyk/OZZ+KdFtyd/kc3E+epy&#10;/6XycwoAAAAA4BWUPltnqn1Wn63Tbp//HtP7t9e+9b9xkwgzzY1v6zx60KbiBZ5YmUoY4gt5Wv/T&#10;F9cX+p9h11QuL6ld1f6YAgAAAAB4D/raZ87ioHD7zOS5b6df7ZsbEnHzWyLN9ry4Huu3hydUyJuT&#10;R90qHbm2sPZJelHlxrI6M+XnEwAAAADAq3D+pSmm2mf+2boLi+qsYuJ8dVzN3TyRMpNn4Ygv5u7Q&#10;KluvLfG/SeT57tVv/WvaH08AAAAAAO/DLe3zlpnh9W8u8n9ya7G/7cqs2ocftP68kCdRb1Y+Q+Tc&#10;Ge23ll5XIQI9Vn4uAQAAAAC8Ep1f2a2/fT67IGg8leabi/2f3etYeS9PnkylLuLjuXxrTu1dN5bW&#10;eXJ9YfAv7Y8lAAAAAID3Ypdn5dk6ne2zXZ4VZ+tI6o/u9Kubi+rcvb2IiHOM3w6ONCGI7UnzCjtv&#10;LKpTdHNpnXj5eQQAAAAA8Gp0ts9OztbJ7fOJuUE9qDTfmFprH0+YTKUe4so8dXMeRFXZe+PbOkXX&#10;F/q9bX8cAQAAAAC8n7Lts3pxULB9vr6gzr5b8/3vPmxW4RRPlhBEmdtf1col8txXfg4BAAAAAHwC&#10;0+3zrhlhVe4s9LfdGlZ9O0+STKU+Uh7zuHWFA7cW+J+0Zft93/4YAgAAAAD4DtrtM2dxkObaN3Wm&#10;3ZpZ68yTep8+4UkSgvByN7badzcX+beSnz8AAAAAAJ/CLs862ueYCa3+u2i+/737HSvv5cmRqTRA&#10;ynOeNPjs5p3JtRbJzx4AAAAAgE8i3D4XzPXvfXvMF3t5YvSmhAggYjCPOlXceGe6X6j83AEAAAAA&#10;+CRC7fOdmf77HjWrcIEnRYbTEHmTcm9k9bnyMwcAAAAA4LOULA5y2ufTcwKq3Y+ueoAnQwgimsdt&#10;Kt67O77WZ/ZHDgAAAADAt+G2z7dSa0wl4vNULUKm0gh5E/OgX6Wp8rMGAAAAAODzlDpblz059Of3&#10;B1TeyJOgNycVEIvyqFWFU4/6Vaxgf9QAAAAAAMoHkjzfT6g+/HGTzx7wJMhwGiOuymMfyKM2FUbK&#10;zxgAAAAAQLnhew/6Vl7Jkx8EMZymnx160vTjP8nPGAAAAACA7/NwcPU2j5p+docrP0bSBEGKEyk/&#10;ZgAAAAAAvs+Dzp/P4ggPgliRvY+bfvob+VEDAAAAAPBdnnat/NdHLSq84AiPsTRFkNJ51LRCT/lx&#10;AwAAAADwXZ60rBDPk53yHiJziKvTzJ6HTT9bLz9uAAAAAAC+yevAwLeI1GznSo/eyJKEIOo8bFrh&#10;1YNmFWrKjx0AAAAAgO/xsFmFEJ7oIIjpNFel2WcJ8mMHAAAAAOB7PGz6WQZXevRGLUkIogr5L2l7&#10;X7ev/O/yowcAAAAA4Ds8aPb5/zxq9tkRnuQgiNE8bOE45HmrLz9+AAAAAAC+w+MWn7XgiY+ePKTh&#10;CBJiVT4vV3nQrMJ4+fEDAAAAAPAdHrSo8BVPbhDEcFpqpMXnp27jpjMAAAAAfInrjf3eJuL8pIz4&#10;6AlPjBBEI/ebV6gnP4YAAAAAAN7Po5YV6/OkBkEMpZWOtKyQKT+GAAAAAADez4OWnydyBUg0PCFC&#10;EIGQZ2+n/BgCAAAAAHg/D1tWWM+TmvKWB4jr01p3nt1pVeFD+VEEAAAAAPBe7raq+M6DVhXucCVI&#10;K3wRQhBdud+qQgf5cQQAAAAA8F6IADfjyQyC6E4bw5koP44AAAAAAN7L/VYV0rgSpBW+ACGIkeyz&#10;/cu/fE9+JAEAAAAAvJMHbSps4YgMggjn/pfmc7ftp5/JjyQAAAAAgPdxv/knP+eJkLPcp+GID4KY&#10;yb02n7eSH0sAAAAAAO+j6MvPavEkBkGE07aiJbn3ZcVR8mMJAAAAAOB9FH35eSeuDDkKR3gQxJp8&#10;vkB+LAEAAAAAvI977Sol8iUGQTTSzuK0rbhPfiwBAAAAALwPIizzywiRo/BkB7Ek9xDbvbaf3y76&#10;0u9n8qMJAAAAAOBd3Gv3eQ5XYhDEWdq7JkVtK34sP5oAAAAAAN7Dnc6f/PRuu4q3uGKkDEdwEMQV&#10;ud/+84by4wkAAAAA4D087Fj5nzx5QRCn6eDCtK84UH48AQAAAAC8h3vtKoWWkSJ1eHKDIC4Lvnob&#10;AAAAAF7IvfYVWvPlBUHK5m5H16eoA07SAQAAAMALudvh8248QaK5S8MRGwRxZYo6VlwtP54AAAAA&#10;AN5DUYeKkTx5QZAy6eSeFHWquE1+PAEAAAAAvId7HSuO8KQkIQgnB+XHEwAAAADAe7jb6fMMjrj4&#10;YCohrkpn96aoU6U8+fEEAAAAAPAe7nSqNM3TovQmpQgRyVX58QQAAAAA8B6KOlWazxEXBLGniwfS&#10;udJD27/8y/fkRxQAAAAAwDu407niao9KEoJwcqtXhZ/IjygAAAAAgHdwp3OlbJ64IEhRV89FfjwB&#10;AAAAALyHO50rLvK0JCGIMne6Vnxii/H7vvyIAgAAAAB4B0RSvuLJizfnDuLadPNwula8IT+eAAAA&#10;AADew+2ulcZy5QVBPBTyTJ6XH08AAAAAAO+hqFulBJ68IG9ouns+t7tXOiw/ngAAAAAA3sOdbhUH&#10;8eQFQTyXijvlxxMAAAAAwHu41a1iL768IG9UenhRuldcKz+eAAAAAADeQ1H3z9ty5QUxnNtSKiNG&#10;073SYvnxBAAAAADwHm51r9SIKy/Im5OeXpYelWbIjycAAAAAgPdwq1eVilx5QRAP5VbPSsPkxxMA&#10;AAAAwHt40LXSf9/uUekhT2CQNyC9vC83e1ZuJT+eAAAAAADexa2elY/wBAZBPJNKleVHEwAAAADA&#10;u7jds9IyvsB4LrcQ16a31+bR9e6f/VJ+NAEAAAAAvIubPStlcAQGQdyem70qHZMfSwAAAAAA7+NW&#10;r8q9eBKDlNP08eL0rrRCfiwBAAAAALyP230rhXAlBkHcnNt9Ko+RH0sAAAAAAO/jVq8Kv+ZJDFIO&#10;09fL07tiT/mxBAAAAADwPmyNG/8rkaoDXJFBuLmJuCiVasqPJQAAAACAd3KjT+XJfJFBykX6eX9u&#10;9Kt06lavCj+RH0kAAAAAAO/kRt/KHXkyg/BSBXFBbvStMkd+HAEAAAAAvJc7/ap8eKNflec8oUF8&#10;PP19I0Sc+8iPIwAAAACAd0MkaydPaBDEHbneH98YCAAAAAAf4Xr/ypk8oXFVbiCuTYQvpfKhY43/&#10;/gP5UQQAAAAA8G5u9qvcii81COLaXI+oMlV+DAEAAAAAvJ+iPn4/u96/8gue2CA+lgG+FfLctZUf&#10;QwAAAAAA3+BGROWFPLFBEFflekSVy7ciq/9NfgQBAAAAAHyDawOqdOHJDeIbuU4z0LdyY2DlWfLj&#10;BwAAAADgO1wfUPlPRL7yeYKDIC7JgCpt5McPAAAAAMC3ICIzlSs4iHcn0vdybWDlEzcHVv5f+dED&#10;AAAAAPAtrkZUasaTHASxOjciq4yVHzsAAAAAAN/jcn+/n18bWPkQT3QQL01UVZ/MtajKdeXHDgAA&#10;AADAN7keWTWNJzoIYjbX5FyNqrr7aoT/v8mPHAAAAACAb3J9QOV/8qRHb5gkIS5KtO/mSlSVofLj&#10;BgAAAADg21yNrjKHJzwIYjZXo6qcvhZZ/X35UQMAAAAA8G2uDapaj8jzS574IF6QQb6cyonyYwYA&#10;AAAAUD4ggraALz4IYjRV8q9EV/1EfsQAAAAAAMoHVwdVacKXH8RTuUoz2KeTJj9eAAAAAADlB1vj&#10;xv96dXCVpRz5QRDduTKo6uXC6MqV5McLAAAAAKB8QWSnFU+CEA9kiG/nymB84QkAAAAAyjlEevap&#10;JQhB9IRI84uL0RXfkR8pAAAAAIDyyZWhVRoQ+bmrliHEjRnq84mXHycAAAAAgPINEZ8MlQj5bK4g&#10;Lk61Urk8pNqWazFV/yg/SgAAAAAA5ZtLg6p+cGVI1f0iooRYmGG+nctDq766Mrzal/JjBAAAAADw&#10;ZlA4pFoPnhwhiMMMrTpNfnwAAAAAAN4cLsd88uPLQ6vO5woSYn2G+3YuD6t2+vKwqlXkxwcAAAAA&#10;4M2CyFAAkaJCtSQhiDrkWYmWHxsAAAAAgDeTq8OrxvNECbEml2lifDzDq+XaYvy+Lz8yAAAAAABv&#10;JlcGVf0FEaN5XGFC3vgUDq92vHBY1Vry4wIAAAAA8GZTGFOtMsl+njghJhLr2yHPxHOSrvJjAgAA&#10;AAAAKFdiq31JJOk+T6CQNzbp8uMBAAAAAACUFMZWS+DIE2IkcT6e2Gorrsb4/V5+NAAAAAAAgJL8&#10;GL9fEmlaWEaiPJxCxK25FFvt1OW46v7yYwEAAAAAAHhcivH7dWFc1SKeUCGCGeHbuTiiajP5cQAA&#10;AAAAAM4oHFG9CRHAszypcn+qI27MpRHV4uTHAAAAAAAAiHAxtlqHSyOqX+fJFeIg8T6eEdUz8mP8&#10;fig/AgAAAAAAQJTLI6r3uRRf/RFXshCfDvl9VaXa9HMJn/+P/FsPAAAAAAD0UhhfbWhZyULKZKTv&#10;5uLI6osujaj+Z/m3HAAAAAAAGMHWuPG/XhpZLZknXEi5yLoLI6p+Iv92AwAAAAAAsxTSVpIvXm92&#10;Enw51a5eTPR7R/4tBgAAAAAAVlCYWOu/Lo6sls4XMMQHs/ZSkl8N+bcXAAAAAABYyZlegW9dSqgW&#10;ezGh2jOOiL15SfTNFCZVW3h5ZLWP5d9WAAAAAADgKi4mVI8g8nyLJ2VGcxFxS8iv9TSMZwAAAAAA&#10;uJFLSdU7E3nO58nZG5EkH0xi9dFnUyv9t/xbCAAAAAAA3MXFRL/mFxKrHeFKGuI9Saz29EJStVh8&#10;uQkAAAAAgAch4lyHyNnKMrJWXjPK53K8MLlaV/m3CwAAAAAAeJKC1Gp/III2+sKoai9U0qYRP8Sl&#10;qb6sILlGLfm3CQAAAAAAeAsXkvy6kZy4QKStXCbZRzKq+tP85Oqp50ZV+a38WwMAAAAAALwNIs61&#10;Lyb7LeMKHeKOHLmU4tdJ/u0AAAAAAADeDF1Cuziq+kSO1PluUnwh1XfnJ/n9Xv5tAAAAAAAAvsKF&#10;UdWbFCRXX8OXPMSyJPsdL0jxG0C/3VH+pQcAAAAAAL5Gwchqv7qQXH1wQUr1PK70eXmIkHpznhUk&#10;+006n1rjc/mXGwAAAAAA+DpEnqsRef6qIJUIH2I6+Sl+mwrSarSUf3kBAAAAAEB5Iz/Vrx0Rv21q&#10;EUTEQn79LpDEXh5TGxczAAAAAADKO+dTv/hdfkr1/kQAdxakESFEBFI9n/xMI79uleRfRgAAAAAA&#10;8KZQMLrarwpS/XoSKcwuK4qIlFS/0+TXJ/FC2hefyL9sAAAAAADgTaVwXK3/upBWvTMRxXUF6UQW&#10;EVt+evWj+el+sRfTq78v/zIBAAAAAABQQn6aXz0ijRtIXhBxJALp7tTwaM6n1zhJfg2i8zP8fib/&#10;kgAAAAAAAOCYgtE1Pz6fViOSyOy68+l+r/JHE7Espzk/usbBc+k1Us9n1AjIjvH7vvxLAAAAAAAA&#10;gD7y06t/QeQ5IX+03x6eePpizqfXOE9+Trkw+osmJ/DFJQAAAAAAwGrOpflVPZfuF0ukc3t+Ro0X&#10;JDZfyfmMGidJJuan+zU7luX3tvwfCQAAAAAAANdCz9oVjKnRkMho0vnRfhvzM/zu8oRVK+T/3iU5&#10;N7pGLsmU8xl+nc6kVf9I/ssGAAAAAADAs9CFurwMv3pEogecH1Nj6rmMGrvJz5skNleG/HmeEFE+&#10;Sv71IvIz6dwYv1b5aX7vyn9ZAAAAAAAA+Aan0vx+np/uV/HcaL+O58bUSCWCO0POBvLH2SS5JPk0&#10;VITl3JT/OE/+92QTKZ5H/ngG+TnubIZfXyLIoXnpfu/IfxoAgCn+5V/+f8JG+SHjCBToAAAAAElF&#10;TkSuQmCCUEsDBAoAAAAAAAAAIQBXSGLGaRkAAGkZAAAUAAAAZHJzL21lZGlhL2ltYWdlMi5zdmc8&#10;c3ZnIHZpZXdCb3g9IjAgMCAzNTguODggMzQ4LjMxIiB4bWxucz0iaHR0cDovL3d3dy53My5vcmcv&#10;MjAwMC9zdmciIHhtbG5zOnhsaW5rPSJodHRwOi8vd3d3LnczLm9yZy8xOTk5L3hsaW5rIiBpZD0i&#10;TGF5ZXJfMiIgb3ZlcmZsb3c9ImhpZGRlbiI+PGRlZnM+PGxpbmVhckdyYWRpZW50IHgxPSItNzk4&#10;LjIzIiB5MT0iLTExMzYzLjgiIHgyPSItODgwLjYyIiB5Mj0iLTExMzQ2LjQiIGdyYWRpZW50VW5p&#10;dHM9InVzZXJTcGFjZU9uVXNlIiBpZD0ibGluZWFyLWdyYWRpZW50IiBncmFkaWVudFRyYW5zZm9y&#10;bT0ibWF0cml4KC0wLjkyNjMzMiAtMC4zNzY3MDkgMC4zNzY3MDkgLTAuOTI2MzMyIDM3OTguMjgg&#10;LTEwNjg0LjMpIj48c3RvcCBvZmZzZXQ9IjAiIHN0b3AtY29sb3I9IiM5NzYyRkQiIHN0b3Atb3Bh&#10;Y2l0eT0iMC42Ii8+PHN0b3Agb2Zmc2V0PSIwLjQyIiBzdG9wLWNvbG9yPSIjMDk3NjcxIiBzdG9w&#10;LW9wYWNpdHk9IjAuMyIvPjxzdG9wIG9mZnNldD0iMC45NyIgc3RvcC1jb2xvcj0iIzA5NzY3MSIg&#10;c3RvcC1vcGFjaXR5PSIwIi8+PC9saW5lYXJHcmFkaWVudD48bGluZWFyR3JhZGllbnQgeDE9Ii03&#10;OTcuOCIgeTE9Ii0xMTQyMS42IiB4Mj0iLTc3Ny4yMiIgeTI9Ii0xMTUxNi45IiBncmFkaWVudFVu&#10;aXRzPSJ1c2VyU3BhY2VPblVzZSIgaWQ9ImxpbmVhci1ncmFkaWVudC0yIiBncmFkaWVudFRyYW5z&#10;Zm9ybT0ibWF0cml4KC0wLjkyNjMzMiAtMC4zNzY3MDkgMC4zNzY3MDkgLTAuOTI2MzMyIDM3OTgu&#10;MjggLTEwNjg0LjMpIj48c3RvcCBvZmZzZXQ9IjAiIHN0b3AtY29sb3I9IiNGQTlDNDMiLz48c3Rv&#10;cCBvZmZzZXQ9IjAuNTciIHN0b3AtY29sb3I9IiMwOTc2NzEiIHN0b3Atb3BhY2l0eT0iMC41Ii8+&#10;PHN0b3Agb2Zmc2V0PSIwLjkzIiBzdG9wLWNvbG9yPSIjMDk3NjcxIiBzdG9wLW9wYWNpdHk9IjAi&#10;Lz48L2xpbmVhckdyYWRpZW50PjxsaW5lYXJHcmFkaWVudCB4MT0iLTgwMy42OSIgeTE9Ii0xMTQy&#10;OC4zIiB4Mj0iLTY5NC45MyIgeTI9Ii0xMTI5NS4yIiBncmFkaWVudFVuaXRzPSJ1c2VyU3BhY2VP&#10;blVzZSIgaWQ9ImxpbmVhci1ncmFkaWVudC0zIiBncmFkaWVudFRyYW5zZm9ybT0ibWF0cml4KC0w&#10;LjkyNjMzMiAtMC4zNzY3MDkgMC4zNzY3MDkgLTAuOTI2MzMyIDM3OTguMjggLTEwNjg0LjMpIj48&#10;c3RvcCBvZmZzZXQ9IjAiIHN0b3AtY29sb3I9IiNCQkU2NEYiLz48c3RvcCBvZmZzZXQ9IjAuNTYi&#10;IHN0b3AtY29sb3I9IiNGQTlDNDMiIHN0b3Atb3BhY2l0eT0iMC41Ii8+PHN0b3Agb2Zmc2V0PSIw&#10;Ljk4IiBzdG9wLWNvbG9yPSIjRkE5QzQzIiBzdG9wLW9wYWNpdHk9IjAiLz48L2xpbmVhckdyYWRp&#10;ZW50PjxsaW5lYXJHcmFkaWVudCB4MT0iLTc5NC42IiB5MT0iLTExMzY5LjYiIHgyPSItODA2LjQ2&#10;IiB5Mj0iLTExMTg3LjciIGdyYWRpZW50VW5pdHM9InVzZXJTcGFjZU9uVXNlIiBpZD0ibGluZWFy&#10;LWdyYWRpZW50LTQiIGdyYWRpZW50VHJhbnNmb3JtPSJtYXRyaXgoLTAuOTI2MzMyIC0wLjM3Njcw&#10;OSAwLjM3NjcwOSAtMC45MjYzMzIgMzc5OC4yOCAtMTA2ODQuMykiPjxzdG9wIG9mZnNldD0iMCIg&#10;c3RvcC1jb2xvcj0iIzk3NjJGRCIvPjxzdG9wIG9mZnNldD0iMC45NyIgc3RvcC1jb2xvcj0iI0ZB&#10;OUM0MyIvPjwvbGluZWFyR3JhZGllbnQ+PGxpbmVhckdyYWRpZW50IHgxPSItOTAwLjc5IiB5MT0i&#10;LTExNjM1LjgiIHgyPSItODM1Ljg1IiB5Mj0iLTExNDc5LjUiIGdyYWRpZW50VW5pdHM9InVzZXJT&#10;cGFjZU9uVXNlIiBpZD0ibGluZWFyLWdyYWRpZW50LTUiIGdyYWRpZW50VHJhbnNmb3JtPSJtYXRy&#10;aXgoLTAuOTI2MzMyIC0wLjM3NjcwOSAwLjM3NjcwOSAtMC45MjYzMzIgMzc5OC4yOCAtMTA2ODQu&#10;MykiPjxzdG9wIG9mZnNldD0iMCIgc3RvcC1jb2xvcj0iI0JCRTY0RiIvPjxzdG9wIG9mZnNldD0i&#10;MC45OCIgc3RvcC1jb2xvcj0iI0ZGNDAzMiIvPjwvbGluZWFyR3JhZGllbnQ+PGxpbmVhckdyYWRp&#10;ZW50IHgxPSItNjYyLjI1IiB5MT0iLTExMzc5LjkiIHgyPSItMjg3LjQ4IiB5Mj0iLTExMzc0IiBn&#10;cmFkaWVudFVuaXRzPSJ1c2VyU3BhY2VPblVzZSIgaWQ9ImxpbmVhci1ncmFkaWVudC02IiBncmFk&#10;aWVudFRyYW5zZm9ybT0ibWF0cml4KC0wLjkyNjMzMiAtMC4zNzY3MDkgMC4zNzY3MDkgLTAuOTI2&#10;MzMyIDM3OTguMjggLTEwNjg0LjMpIj48c3RvcCBvZmZzZXQ9IjAiIHN0b3AtY29sb3I9IiNGQTlD&#10;NDMiLz48c3RvcCBvZmZzZXQ9IjAuOTciIHN0b3AtY29sb3I9IiMwOTc2NzEiLz48L2xpbmVhckdy&#10;YWRpZW50PjxsaW5lYXJHcmFkaWVudCB4MT0iLTcxNC41OCIgeTE9Ii0xMTQ3MC40IiB4Mj0iLTY2&#10;Ni4xMiIgeTI9Ii0xMTUwNy4yIiBncmFkaWVudFVuaXRzPSJ1c2VyU3BhY2VPblVzZSIgaWQ9Imxp&#10;bmVhci1ncmFkaWVudC03IiBncmFkaWVudFRyYW5zZm9ybT0ibWF0cml4KC0wLjkyNjMzMiAtMC4z&#10;NzY3MDkgMC4zNzY3MDkgLTAuOTI2MzMyIDM3OTguMjggLTEwNjg0LjMpIj48c3RvcCBvZmZzZXQ9&#10;IjAiIHN0b3AtY29sb3I9IiM3MzZBMTMiLz48c3RvcCBvZmZzZXQ9IjEiIHN0b3AtY29sb3I9IiNG&#10;QTlDNDMiLz48L2xpbmVhckdyYWRpZW50PjxsaW5lYXJHcmFkaWVudCB4MT0iLTY2My45IiB5MT0i&#10;LTExMzMyLjEiIHgyPSItNzE4LjE3IiB5Mj0iLTExMzY0LjEiIGdyYWRpZW50VW5pdHM9InVzZXJT&#10;cGFjZU9uVXNlIiBpZD0ibGluZWFyLWdyYWRpZW50LTgiIGdyYWRpZW50VHJhbnNmb3JtPSJtYXRy&#10;aXgoLTAuOTI2MzMyIC0wLjM3NjcwOSAwLjM3NjcwOSAtMC45MjYzMzIgMzc5OC4yOCAtMTA2ODQu&#10;MykiPjxzdG9wIG9mZnNldD0iMCIgc3RvcC1jb2xvcj0iIzk3NjJGRCIvPjxzdG9wIG9mZnNldD0i&#10;MC45NyIgc3RvcC1jb2xvcj0iI0ZDNjZGQSIvPjwvbGluZWFyR3JhZGllbnQ+PGxpbmVhckdyYWRp&#10;ZW50IHgxPSItODEwLjgxIiB5MT0iLTExNDIzLjIiIHgyPSItODA2Ljg1IiB5Mj0iLTExMzYxLjki&#10;IGdyYWRpZW50VW5pdHM9InVzZXJTcGFjZU9uVXNlIiBpZD0ibGluZWFyLWdyYWRpZW50LTkiIGdy&#10;YWRpZW50VHJhbnNmb3JtPSJtYXRyaXgoLTAuOTI2MzMyIC0wLjM3NjcwOSAwLjM3NjcwOSAtMC45&#10;MjYzMzIgMzc5OC4yOCAtMTA2ODQuMykiPjxzdG9wIG9mZnNldD0iMCIgc3RvcC1jb2xvcj0iI0ZG&#10;MzM0QyIvPjxzdG9wIG9mZnNldD0iMSIgc3RvcC1jb2xvcj0iI0ZBOUM0MyIvPjwvbGluZWFyR3Jh&#10;ZGllbnQ+PGxpbmVhckdyYWRpZW50IHgxPSItODE2LjI3IiB5MT0iLTExNDIwLjgiIHgyPSItODUw&#10;LjExIiB5Mj0iLTExNTE2LjkiIGdyYWRpZW50VW5pdHM9InVzZXJTcGFjZU9uVXNlIiBpZD0ibGlu&#10;ZWFyLWdyYWRpZW50LTEwIiBncmFkaWVudFRyYW5zZm9ybT0ibWF0cml4KC0wLjkyNjMzMiAtMC4z&#10;NzY3MDkgMC4zNzY3MDkgLTAuOTI2MzMyIDM3OTguMjggLTEwNjg0LjMpIj48c3RvcCBvZmZzZXQ9&#10;IjAiIHN0b3AtY29sb3I9IiNCQkU2NEYiLz48c3RvcCBvZmZzZXQ9IjAuMjEiIHN0b3AtY29sb3I9&#10;IiNDMkRDNEQiLz48c3RvcCBvZmZzZXQ9IjAuNTUiIHN0b3AtY29sb3I9IiNEOEMzNDkiLz48c3Rv&#10;cCBvZmZzZXQ9IjAuOTciIHN0b3AtY29sb3I9IiNGQTlDNDMiLz48L2xpbmVhckdyYWRpZW50Pjxs&#10;aW5lYXJHcmFkaWVudCB4MT0iLTgxMC4wNCIgeTE9Ii0xMTQyMC41IiB4Mj0iLTcwOS4xMSIgeTI9&#10;Ii0xMTQ3Ny4zIiBncmFkaWVudFVuaXRzPSJ1c2VyU3BhY2VPblVzZSIgaWQ9ImxpbmVhci1ncmFk&#10;aWVudC0xMSIgZ3JhZGllbnRUcmFuc2Zvcm09Im1hdHJpeCgtMC45MjYzMzIgLTAuMzc2NzA5IDAu&#10;Mzc2NzA5IC0wLjkyNjMzMiAzNzk4LjI4IC0xMDY4NC4zKSI+PHN0b3Agb2Zmc2V0PSIwIiBzdG9w&#10;LWNvbG9yPSIjQ0Y3MkNDIi8+PHN0b3Agb2Zmc2V0PSIwLjE0IiBzdG9wLWNvbG9yPSIjRDA3M0M2&#10;Ii8+PHN0b3Agb2Zmc2V0PSIwLjMxIiBzdG9wLWNvbG9yPSIjRDU3OEI2Ii8+PHN0b3Agb2Zmc2V0&#10;PSIwLjUxIiBzdG9wLWNvbG9yPSIjREQ4MDlDIi8+PHN0b3Agb2Zmc2V0PSIwLjcyIiBzdG9wLWNv&#10;bG9yPSIjRTk4Qjc3Ii8+PHN0b3Agb2Zmc2V0PSIwLjk1IiBzdG9wLWNvbG9yPSIjRjg5QTQ5Ii8+&#10;PHN0b3Agb2Zmc2V0PSIwLjk3IiBzdG9wLWNvbG9yPSIjRkE5QzQzIi8+PC9saW5lYXJHcmFkaWVu&#10;dD48bGluZWFyR3JhZGllbnQgeDE9Ii04MTAuNzciIHkxPSItMTEzODIiIHgyPSItNTkyLjQzIiB5&#10;Mj0iLTExMzgyIiB4bGluazpocmVmPSIjbGluZWFyLWdyYWRpZW50LTYiIGlkPSJsaW5lYXItZ3Jh&#10;ZGllbnQtMTIiPjwvbGluZWFyR3JhZGllbnQ+PGxpbmVhckdyYWRpZW50IHgxPSItNzkzLjk2IiB5&#10;MT0iLTExNDI1LjYiIHgyPSItNjcyLjA4IiB5Mj0iLTExMzMyLjMiIGdyYWRpZW50VW5pdHM9InVz&#10;ZXJTcGFjZU9uVXNlIiBpZD0ibGluZWFyLWdyYWRpZW50LTEzIiBncmFkaWVudFRyYW5zZm9ybT0i&#10;bWF0cml4KC0wLjkyNjMzMiAtMC4zNzY3MDkgMC4zNzY3MDkgLTAuOTI2MzMyIDM3OTguMjggLTEw&#10;Njg0LjMpIj48c3RvcCBvZmZzZXQ9IjAiIHN0b3AtY29sb3I9IiM5NzYyRkQiLz48c3RvcCBvZmZz&#10;ZXQ9IjEiIHN0b3AtY29sb3I9IiMwMDgzNzAiLz48L2xpbmVhckdyYWRpZW50PjxsaW5lYXJHcmFk&#10;aWVudCB4MT0iLTY4Ni43NiIgeTE9Ii0xMTM2NS41IiB4Mj0iLTY4Ni43NCIgeTI9Ii0xMTM2NS41&#10;IiB4bGluazpocmVmPSIjbGluZWFyLWdyYWRpZW50LTEzIiBpZD0ibGluZWFyLWdyYWRpZW50LTE0&#10;Ij48L2xpbmVhckdyYWRpZW50PjwvZGVmcz48ZyBpZD0iTGF5ZXJfMS0yIj48Zz48cGF0aCBkPSJN&#10;MzQ1LjMgNzAuMTIgMjQ1LjMgMjAyLjI2IDM1OC44OCAyNDkuODUgMzQ1LjMgNzAuMTJaIiBmaWxs&#10;PSJ1cmwoI2xpbmVhci1ncmFkaWVudCkiLz48cGF0aCBkPSJNMjQ4LjA5IDMzNC40MiAyNDUuMyAy&#10;MDIuMjYgMTAyLjM0IDIyOS40NiAyNDguMDkgMzM0LjQyWiIgZmlsbD0idXJsKCNsaW5lYXItZ3Jh&#10;ZGllbnQtMikiIG9wYWNpdHk9IjAuOCIvPjxwYXRoIGQ9Ik0yMTAuMzggMTAuMjUgMjQ1LjMgMjAy&#10;LjI2IDE1Ny40NCA1NS42MiAyMTAuMzggMTAuMjVaIiBmaWxsPSJ1cmwoI2xpbmVhci1ncmFkaWVu&#10;dC0zKSIvPjxjaXJjbGUgY3g9IjI4Ni41NSIgY3k9IjcyLjI1IiByPSI3Mi4yMyIgZmlsbD0idXJs&#10;KCNsaW5lYXItZ3JhZGllbnQtNCkiLz48Y2lyY2xlIGN4PSIyNDcuNTciIGN5PSIzMDYuODEiIHI9&#10;IjQxLjQ5IiBmaWxsPSJ1cmwoI2xpbmVhci1ncmFkaWVudC01KSIvPjxjaXJjbGUgY3g9IjU0Ljkx&#10;IiBjeT0iNzcuMDIiIHI9IjU0LjkiIGZpbGw9InVybCgjbGluZWFyLWdyYWRpZW50LTYpIi8+PGNp&#10;cmNsZSBjeD0iMTE1LjE1IiBjeT0iMjE2LjE4IiByPSIxNy4xMyIgZmlsbD0idXJsKCNsaW5lYXIt&#10;Z3JhZGllbnQtNykiLz48Y2lyY2xlIGN4PSIxNjUuNzEiIGN5PSI5MS44NyIgcj0iMTcuMTMiIGZp&#10;bGw9InVybCgjbGluZWFyLWdyYWRpZW50LTgpIi8+PHBhdGggZD0iTTI1OS4zNCAxMzkuMTVDMjg0&#10;LjUgMTQ5LjM5IDMxMi4wNyAxNDQuNDEgMzMxLjg0IDEyOC41MkwzMzEuODQgMTI4LjUyIDI0NS4z&#10;IDIwMi4yNiAyMTguNjEgOTYuNzRDMjI1LjMyIDExNS4zMyAyMzkuNTkgMTMxLjExIDI1OS4zNCAx&#10;MzkuMTVMMjU5LjM0IDEzOS4xNVoiIGZpbGw9InVybCgjbGluZWFyLWdyYWRpZW50LTkpIi8+PHBh&#10;dGggZD0iTTI4NC45NiAyODguODJDMjgwLjY1IDI3OS44NiAyNzMuMTQgMjcyLjQyIDI2My4yIDI2&#10;OC4zOCAyNDEuOTcgMjU5Ljc1IDIxNy43NiAyNjkuOTYgMjA5LjEzIDI5MS4xOEwyNDUuMyAyMDIu&#10;MjYgMjg0Ljk2IDI4OC44MyAyODQuOTYgMjg4LjgzWiIgZmlsbD0idXJsKCNsaW5lYXItZ3JhZGll&#10;bnQtMTApIi8+PHBhdGggZD0iTTEzMS4wMSAyMjIuNjRDMTM0LjU3IDIxMy44OCAxMzAuMzYgMjAz&#10;Ljg5IDEyMS42IDIwMC4zMiAxMTkuNzkgMTk5LjU5IDExNy45NCAxOTkuMTkgMTE2LjA5IDE5OS4w&#10;OEwyNDUuMzEgMjAyLjI2IDExOS45OSAyMzIuNjEgMTE5Ljk5IDIzMi42MUMxMjQuODEgMjMxLjE4&#10;IDEyOC45OCAyMjcuNjYgMTMxLjAyIDIyMi42NEwxMzEuMDIgMjIyLjY0WiIgZmlsbD0idXJsKCNs&#10;aW5lYXItZ3JhZGllbnQtMTEpIi8+PHBhdGggZD0iTTEwNS43NyA5Ny43MUMxMTMuNTcgNzguNTUg&#10;MTA5Ljc1IDU3LjU2IDk3LjYyIDQyLjUyTDI0NS4zMSAyMDIuMjYgMzkuMTYgMTI5LjYxQzY1Ljk3&#10;IDEzNy42OCA5NS4wMSAxMjQuMTYgMTA1Ljc3IDk3LjcxTDEwNS43NyA5Ny43MVoiIGZpbGw9InVy&#10;bCgjbGluZWFyLWdyYWRpZW50LTEyKSIvPjxnPjxwYXRoIGQ9Ik0xNTkuMjYgMTA3Ljc0QzE2OC4w&#10;MiAxMTEuMyAxNzguMDEgMTA3LjA5IDE4MS41OCA5OC4zMyAxODMuNTYgOTMuNDcgMTgzLjE0IDg4&#10;LjIzIDE4MC44OCA4My45MkwyNDUuMzEgMjAyLjI2IDE1NC4zOSAxMDQuNzNDMTU1LjggMTA1Ljk3&#10;IDE1Ny40MiAxMDcgMTU5LjI2IDEwNy43NUwxNTkuMjYgMTA3Ljc1WiIgZmlsbD0idXJsKCNsaW5l&#10;YXItZ3JhZGllbnQtMTMpIi8+PHBhdGggZD0iTTE1Mi4xMSAxMDIuMjggMTUyLjA5IDEwMi4yNiAx&#10;NTIuMDkgMTAyLjI2QzE1Mi4wOSAxMDIuMjYgMTUyLjA5IDEwMi4yNyAxNTIuMSAxMDIuMjhMMTUy&#10;LjEgMTAyLjI4WiIgZmlsbD0idXJsKCNsaW5lYXItZ3JhZGllbnQtMTQpIi8+PC9nPjwvZz48L2c+&#10;PC9zdmc+UEsDBAoAAAAAAAAAIQAd/rNWMhwAADIcAAAUAAAAZHJzL21lZGlhL2ltYWdlMy5wbmeJ&#10;UE5HDQoaCgAAAA1JSERSAAABFAAAAIoIBgAAAGtrtf4AAAABc1JHQgCuzhzpAAAABGdBTUEAALGP&#10;C/xhBQAAAAlwSFlzAAAdhwAAHYcBj+XxZQAAG8dJREFUeF7tnE+obfdVx5/iQNFBRWvS5uWc8+57&#10;rUG0qHUgWKgD0VQ6CFIwFgcBq2ZQJGioERxUK3SQQaoOAkrNIJQIr9KBYIhVM+ggSsAOSo0S7Ru8&#10;QZBIQ8ygyBs81+e319p3nd9Zv733OWffe/d9WV/4cu7+/V2/9Vvru397n/PelUQikUgkEolEIpFI&#10;JBKJRCKRSCQSiUQikUgkEolEIpFIJBKJRCKRSCQSiUQikUgkEolEIpFIJBKJRCKRSCQSiXclbjzw&#10;wNXrq82tZDKZvLZafUKl4TCs1+vN9fXmbjKZTJ6s14+pNByGFJRkMmlMQUkmk7MxBSWZTM7GFJRk&#10;MjkbU1CSyeRsTEFJJpOzMQUlmUzOxhSUZDI5G1NQksnkbExBSSaTszEFJZlMzsYUlGQyORtTUJLJ&#10;5GxMQUkmk7MxBSWZTM7GFJRkMjkbU1CSyeRsvFBB+amf+NDdj/7cR0JSF/XZl9HYcK7xz5pDPjJG&#10;/WoyzuO/+Vt3//SZL9z9qy9+8e7fv/TS3S/fvFn+puyTv/po2A9Gc0aM+hqnrANObTeFS9jjOdfj&#10;x/v4x3657Bl72iL18Dz9cOGC8s+vvFIYwZx4KHF6jdu3b5dkIomiPjUZ4+233y6kb9QmovWpyUZH&#10;7Vts+Yix/u2b3yxrGQoYAop2tGcMBORP/uiPix2f+b0nix8Yw8DflPsxuKYvY9TwdgztF36M1mGw&#10;MbCLT3x9LBgzsuU8OeS7fYEP8TH+afmROiNtzI98svfH5tQYF/PIEyX/1KRvkf4eODRqN8R6DJIx&#10;aheRNXEKqEF51H6M3kdjdx3aWtDxOTYn49W2RuJXJ/rQyaZF+ni09tmvF7AO/D9ExrJ1kMTRuBdF&#10;ktwjst+TtUDzee3r2j+gFReMZzhLYVnUOxTuKB7HBASOre8Kh5wOGMPfDfa1iTFqMMahG2p3najO&#10;SOBZEBI8rSCL6JOdBKjrvegccwLwGNoXPx9/R20ikojHxM9ZsBbSqE1EYgXUJ0fI/nqM7bWJGr4Z&#10;u8kcwkUJCklQ3wEjJ06hV3bDvmOZqhPwPrD3GccExYsSODQZxwSFICFYwCEnMmiBz1x1nfdDVD+V&#10;ZiOo77yePmH2ERTzeyvBKMdX7C3zn/WjAKxPFFGbFlk78ViXE+ceY4JifgHswVj7fbk4QSFIfdAO&#10;Jc8QSVgS3yPakCEyhs3v7y77JJJtIIlB8HockpDcYVo+YS475R0bLOxBJHqXRVAgfWsfcE05PsSX&#10;/E1SshbAJ9cmMCbQx9BuQMcICrEzh6DAY3w6xkUJCs5ngbXjhwIuIs5nLJzLpwHnR+0jWvL7PgSh&#10;YeodDRsAm8i130xg5VM5JCg+uPZZa0TWh+/q8sskKDXZC3yHUEaJR9yZsNja7UaCP/nb09+wsLOu&#10;J4aYz/biGEFp0e85mCIo/sYW7fExXJSgAAsan7z7Bq7dZfjb7thgn+QlcXG23yAfQFODuxYUaM+x&#10;hn0eoVqCYgIA+JzjCE9S1GWXWVDM72O+sTWyd+wN/aJ2jGNonX4REeu/FEGp7ZgjVoyLERTbHEs8&#10;n7xg6qJxlk8oLyitwKhpttQBbOIAarFpMRIUaHdCw1BSebYExQfWsYk3xMsqKD6Jpgg4PqYPQsEd&#10;PWpjcQKGHqfN7qUICv72mJpbU7g4QbGTBfSnlKnBRH8vHD5xpwqKbdLYHXrKO5mWoFDuxY4EI+B8&#10;m4gtQaHcUM81J5cuKMRR5Ef2yhC9G6rJGDZWK0mnCooJ0iGCMiZ+hwiK9wX7ELU5lIsRFHO23xjv&#10;LBY+pqQ4k3Y+QPdNAMYgYVvi44NiymYwHoiSnPX4xGLesYCIBMXWbdjnEWpfLl1QWHvka//eAMwh&#10;ulMFxXiIoIyJ3yGC4m8+9I/aHMrFCIodw3wyWDIaxjYN59Qb4AMyurPXZH7QOuZCxjGMJe+QoEBb&#10;t2EsSSNBqQN1yPZjuWRBwdfYFPm6Fl2AL6ckYItnKSjYRWxhc1Rv3FdQvLCSK8esP+JiBMUWWieD&#10;D+Ax55JodYLXpxxfF5GAZJwhR5vogLE7COOAoTtiLSqt0xGMBKXuP3aSO4Z+P+bCVEGZiqniDYiJ&#10;sZtCi8cKyhTMKSjMz3iAOJ9bTOBiBMWStBYUS0hDa/Pph7NqJ+0jKBZw9InqjbVNQwlsbYcEBRKQ&#10;Hq11RoLi7zrgLALFWJ9QCNJDaIENpgoK4s38LWIPGPJ17SsDY2NX1KfFYwUlWoORfQZzCApl+ISx&#10;8BG2nlWMLEZQLKGi4DLngjqZjDgqEgJ/mgBDjvTz7AMCIBoPMh8YExTIOB61uMIpJ5R9E2Mfehvx&#10;edRmCg8RlCE/G/HPmK/xDz6MwBxTk+0sH3kgftlXUBBGiB/4rNc5xYfHcDGCYo6JkmEsYbjG8dFJ&#10;Yerdm76MgcMRoTH6QG/NDfcRFGh3WUO91khQfGCDoQQ9lksXFNubqK5mfSo0YNsUH561oMDWDdTo&#10;BYXYqOuZsxaVQ05jU7kYQbHAaSWmd0odWPSNnAnHxMjIxhBIU+9O0NvUCqh9BYX2bLihFqtIUGwO&#10;Q3RSm4tLFxS4b7L4NXmMicp5CEorH4xjggKJD+o8pormvlyMoNimthKaO4+HOZr2Q86pNzFqxxgk&#10;6dSkN/pgx4aojSX7PmOzNp9wCIzVRYIC/cnmmEQf42UQlENInHghB9jYikd4HoIyximCYvRtDdFj&#10;9TFcjKCYgkZ10JLeYMGFk3zC1bSENkQOtMeife9s9diIXqvNvmJVB58lb0tQasE9i7sPvFcFxejX&#10;B4aE4rIJCsTXNaK4PZSLEpTWXd4YnQhIriGH1EkfbTyJMWUzIvoAjITtUEGB9eYzRktQmMcLbtRm&#10;XzImvuHTyi6roOxzs8DHhqE5L6OgwEhUptg/hYsRFJJxLAlqcSCgx46l0KN2nG3yoUe/OkjsUcxo&#10;Nh8iKBB7PfBRy0/1KeXYOw/BWtt92QSFJGMPGKfemxb9i/yhfTtvQWE/6z09RFDgWZ1UFiMoJMnQ&#10;o4vRBzTAoVE7Tx+8dXvGO/ZuTn9DHfTHCgqs1zxkr7+7ThHbFkkW+tfJ7m1ZuqBYAvM3IjG1vxeK&#10;oRvNeQsK/p5LUGAtKtF+78tFCApBT5KwoKje028i7bmO2hktoQ3e6bbBxyQ79EFf22Rz7JsMNQkm&#10;w5CgsF7/cpG22BC1bZExmC8SeC8oU24ALU4VFD/fvgnDvpivbB+mJIy1xQdDgmztwBRBqRN4aOya&#10;1rcWOO+fobhokTX4vQCHntbhIgQF1TVMWYwlzFiAsWHe4cCLltXtG6g168cSxrU6W5uf9xB6oZgS&#10;OF7kwNTjLPPgD+yN9sILG23GBD2iT0QwlIz1fFMEgTXY+k30KDOM+YK7Pj6mT1RvxD+GKTFUx8mU&#10;0zVkzdgDvL+xz8oN+Nb3nULG8X4G+O+Qvb0wQcFYHEzyESgeLI4FRf2gJWkruKgnkOpxDdTVCUdb&#10;gmJq4mE7ZJxoHoKFgPMbzryUTw2kmmw8c00RFIh/WJOBfthLOf5nPMjflFFHG+yj3MZhHZSZoNVg&#10;D8fWZPttc9SgnDFICOaDlEXAB9gSkbH9fnhx97FGW+Zj3ZB5oe2rX78n6zD76nWYb31S23qoi+IE&#10;1GvwrPsw/pAfge3H1Fg2Mm4tLMSP7UvUp+aFCQobxoKHGPUzDi2Qsak/lNGYNSN7p5IAi8acQuwb&#10;S96aFoQEC0FqSccn15RbckWJRHm0jpqtJIQkYtSnJu2whYSZg4xZ24Kd7AF1zAXxD74dWgOc4gu/&#10;vyYmcxA7sS+aM+IxccY6zUeQfYna1VzMS9lkMnn5mYKSTCZnYwpKMpmcjSkoycVz7L2GkXb2vojP&#10;qe/DoL1spS/vDOgftRsjcx7z7uKyMwUluWgiEvaNR1QPacNLS/tGwn9bQT8EIuoHERL/TZgHY+wj&#10;SlNsvdeZgpJcLEl2+2q0laS0oS46FSAGJiwITlTPt132LRfCQzsP5q/7tWh9U1COQApK8ixIspOY&#10;/qRRt+FEYGJQ1xnt1AC86FhfTjP83eoDhsY3Ikb+Ny5Rm3cDU1CSiyPvL3gMQVRI1FaSIhBg7J2F&#10;jeF/5GanEd/Ok5OPAVuiNkbaIk6MD1JQjkAKSnJOIiKcGux6SFDsEWPsBaoJjxcG+tYnk5pDpyMj&#10;YzAuNuQjTwpKcuEcEhSrI/HrOk8eWYB/dJnyLc4UgWBME8AUlBSU5MI5JCicDuylLaeE6MSBcNg/&#10;Mxg7kdRkTBs7qufk4x+jUlBSUJIL55CgQPumxkBS806DOk4O9i2Ole1DE6voHY19u+RFKgUlBSW5&#10;cI4JCiSp7YWogfYICYIT9RmjvXdpnWyYrxaaFJQUlOTCOUVQjJxI7FRhQFQYI2o/RPpxuonetTBP&#10;9FVyCkoKSnLhnCIoJL2dSHgU4VRSn1hI9qhvRAQD2MtWT+Zqva9JQUlBSS6cY4Ji3+BEgoGw0M/Q&#10;ernqae9k/MtWIyLCeK33MSkoKSjJhXNIUKLfl0Tk5GIYeqeCYPDIhJhEJxDmoZ7PiPa4hSBZWfRC&#10;915mCkpy0RwSFHusGUtaxMEQPcZYG4SHU0YkJiY2Q7Rvm/i0skPe31xmpqAkF80hQeEEACIBqGnJ&#10;Hr1MpT9jtcRkKscez94NTEFJLppDSWrvLKb8xsQEpW5rYtI6uUAek6b8sjYFJQUluXAOJam9Q4le&#10;yHoiBlE7e2nLHL68JqeaKe9CUlBSUJILp32FywkjqrfHntYJghMI70ZIcv84g5jwjsN+oBYRgaAv&#10;7aY8CqWgpKAkF0iSl4QnqUlmA8mPcNTf1NjLWU4gVscYtCW563cjjGuPQFOADdZ3iCkoKSjJBZLE&#10;RCSGWL8LQUh4NOHEwqmCT65r8bG2nHymEnvqMSJi0z7t70WmoCSTydmYgpJMJmdjCkoymZyNKSjJ&#10;ZHI2pqAkk8nZmIKSTCZnYwpKMpmcjSkoyWRyNqagJJPJ2ZiCkkwmZ2MKSjKZnI1zCMr9J6vNy8lk&#10;Mnl9vX5YpSGRSCQSiUQikUgkEolEIpFIJBKJRCKRSCQSiXMBP345+gcwiXsKH71y5Xs0Lp6+vto8&#10;J59PadU9CVnfE5kDAfhh2/X1+uenULtc0R/BfF0vzwxi23uYl08tCqFtHtLLvfGB9fonrz24/uzY&#10;PBeJlo0k8o0HHriqlxcC3advlF9brjZvyd+vSrI9r9U7uLFe/yx7Nmb3B9/3vh+mHdSixYD4P48c&#10;aEF8/r2LjFfZrEfqn9+2aAs4L0Hpgom5149oUQiCWOz5il7uDfoyDwmrRYuD2ShrfUaLCkoCy4lA&#10;Ly8Esj+fw7aT1eoPCXQtbuJkvfmv0n69/gstCiHjfrYbd/1/Fy2aNYj/88iBCPhCfPfOIk9IP/be&#10;9/6ABMHGswTuen2zLtcu95ygMA/9+dSixaFlY/HPBQuK2PVPiMTJycmPaFETxFu3p0VQ3pG4agqQ&#10;1L8ua/tOafvggz+jxYsA8Q/18lxBLqr/ntCiZWMsQaXunhKUy4zin4s+oaw2b8ge/a1eDoJHt5IM&#10;RRw3d2+sVr+uVVtw7V4un+v1o1q1CBD/55EDEe5VQXmZv7njXFutPi59nmGBXJdGFcQJ7yFIpE15&#10;ocvfWtXEMYKi8xSHcxeUMR5u2ah2PYGNXNNX31eEd0+pf7Su7xJg/Qh9sVuLe1CvfTbMz3xiz+e1&#10;ujuBSBlt+ITeR95GoXvvVZLuRbumHe8emIf3K9p9bzCPjPcI9oidz5VPtw+2nq682PB1uxY7m0dx&#10;iZVP0J6YkXZ36n0zyFyfk3qO9Y+W9jKuVvVQG/FbiSn+1qotdDZ2ttMHEdNYeKzlo+Lj1epT7BHr&#10;h9L+ca0m5m75HGB8xpQ+n5a+Ydwwt+5jMwdsn9WPJQ4gddL/IV1v8UmxTfedujKAgrm07RPYxrVW&#10;9dCxy17JCfAj8vfTfJbKOSGGThKU61ev3hAj2PTbYrS9lHutNr44SQJOxy2f2nbwzto560BBwT7Z&#10;dH3efBO2bJQ6CcbNXdtgafcHXEvg/UZp4HDjgRtXZezXbD7G4W+1gbXdoi9/R3OUNUl/tePWdl0p&#10;68bp/u79420sSck8NpfsQX+92rwg1493/Vef0u49VMxeFztuatEO1MZ+HcJySujG7GySNg9T3tfJ&#10;KaW/rt7zeMjcT9GefZExvirXdxBAre6BjcLnxYeSRGX8F7SqQOoek7LiKyh/e7/3j+fA7NakuaNj&#10;iw9Y0+7JSsVO4qX4lth+VecqAgKYr6zV5YAb81WxYUtUBnKg95XGUrf3zO3WVeq6b9BudTYV294s&#10;9V3Z0zrM6f4NzAVKP4ndIrA2p/hVq+eDGjIoKDitM3b1pBb3wSL9+ztv7yQx3m80i6NtdOcxFMeU&#10;hR4mKJ3j11/DRrsTRTbiRMpMUHhel+tvn6zWf10aOFhb+Sx3q+KLsmGnd0fsLW2cTdZP2j5LuT8l&#10;cU0dvsBfWozvTt9bVTYadMwtYd5sNj8q5d+S8r/Roh4nm81v00fm/B0t2gLzS78SjN7vuo/2+LEV&#10;dKXtyM3BIO2eZYzubzkBFPu3hY81lnKZv7v7l79f1eoC6nZ8oTFV20KZ2P6ilJN4/aOTXL9Q6lxZ&#10;+WaJeEIkqru13zPGwiYZdysHpFxODWXM/mtz59PBHJDxuniX+elTGgVgDJ1j55FH5ypC4seQ6xJj&#10;0qffO+wp5XKDQ0S1eH6oQSOCUha+pXgnV6/+eCmXO48W9YlQC0dZeDfGW1q0g97BBwqKjr8VXEM2&#10;+gBFTE7Wm/+RYPlpLSqQ8b50fbX+925T9RuyIJmkrL+zcG1zyOebUrZ19yqb2rXdurN6RDaCgfmf&#10;FUqirz6sRQUyzk1Z17euXbv2QS3agtTLEXnoEUPWIMGqRQXdPBMFpTuV3OZvklf+viNlXyuVCrku&#10;jzvmJxn7Da5L5QDMPmlfTn6GUobdVQLa/kn5n2sRcxVBqEWuBnPoXNs5ICLUzXd68mFenWdLiJ29&#10;JQekjwlK84QHiBMdb0dQ2Dedf+vxL9o71iBj3PGCeCZggXWCeliyRkdVNdofDZ8rCxQnsVhPFkQd&#10;i9XmW+gdfISgICBa1KO2kY2mzCcrjzul3YOb39eiK5KEHxIx+W+x5wtcW6CwxnptMr4eXbuNtTmk&#10;7bNce+Ab6uinRTuIbAQ2v172wGfUiR2f0SKZZ/VhKft2ZIMBP9KPoNWiLZR1aQIYuI5siCDtuCu+&#10;opfY+VXm818Ly1rL445eMucratP9WtSE2rIjKDLejpCzRuq87WZP3bYGc9CuzgEbU2w+jS/1qfQZ&#10;zAGo7TjJHHRCKXOJD+p5ylzd2P3e+bm16GzApBimlzvAWZJY/6GXWygLdSpoC6RPizhIm2+BZCxO&#10;qNS2hjpqK6AZV8reuHr16vdpUY8dG4NkPTk5WXESkfJ/kMvvpkzs+N3Sd73+WLmWOXWscF3QbJfP&#10;LsGdQBlKgOjmls/gDhXZCLRPmMxSzrsed0daPdnZ0H7xZnbo5Q66NW0HofSZJCgPvf/9PyTr4H3P&#10;l7SIdZX3PfJZHhGubza/pNe/VhoIGFvLit898C/JInZ9hbWqLduCQtl684962cMSk/G1iPX9q/A1&#10;vWyim2s3B/BLsVX8pEUWi5NyQNp1j23dGCJEuzdTs1v8sSMorB3W43tq07IGOa3+p16eHXTxIyeU&#10;7WOqoeVMvdwLBAvj8RJSi0Koc/tjK9B5twLLsGNjI1ml/M8ov7HZ/CLXMt7fyaPQS/Lnd+l12Xz+&#10;HoPN0fqaFBAgYtfpSznpo1VNG0vbpqB0AsKLQ67L2CPJom2a+6V+PeiEIolQXrDKWvoXiO6xp7wj&#10;kXE+L9dbv0+Ruu6Hc+5bFhJXbOFm1SUPvjP/1YLS9d355a4lprdd2t2u+0egTZQDfbL7+CJxhXo5&#10;CvYYm4pt1VignyMWlMHc9dA1bL2bOhOMGcUCWw5SB7i7oiTdQIAOgUQoTh14nhXn3q9tPq1FBdiI&#10;w/RyC7WNsjGxoNjzsKxB5tFvG07nsWOk1I0eGWXjuvctI49vQAOqvJm3sVs2djbFyYxvpN8dfsFa&#10;xpS2cj34b2xYq5+3Bj6t977YOkFQePGnNtTvMuwxA3v5tmQr+eW6rF0+ixBhm9hQTiS1ndgH9bIA&#10;+2ivlz2k746gIBLYoJdNMHftB4A9xdZtQSmndL3cC9jGeMSaFvV2i529wBqwqV5/C7qGLbE6E7Q2&#10;wIARGKOXW1Bn9nWWdASFFk1GecPf2dJcNE4V3qnfldCn5djaRmyjrE5WIHWvM44QYfyOD2ATCb/Z&#10;LewjKEDm0jvU9juYfQQFSP+brFU+edF5R+wffA9h8/CpRT36NYgvtKhAricJCmJM//rEyQ1Dxy3f&#10;ANU+wgdaXl509na02h0hKLLuv6SMb/q0KAQ+9TFkiARFxtfHmGl772E3Am+j2R3Fnc1FGy1qQtdw&#10;uQSlOLhLyFtRwlKvf4aQTSjHXRxqR3egv6fgtwhvCPuvgA3YyJx6uYXaRkuiUFDk7l7ad9/5b/0W&#10;AjCHcOsrVoPfVOrLOiYEVQmYMuZpYLRslPLym4rWv3WxUwF2ypqbe+pha2JOrssekqxaXu8ZZcIJ&#10;gtIFe52s/WOPCLZ87vwcv/vNSllDeVzrfenmxC/sebTvcj1dUMS2Yst6/Y3a19K+//EY8QP1skfn&#10;q21BsTLsGsoB+zSUfsR913f726Ry8ty8PPBSeOf3OPX4uobLJShAg7EkCE5lbBujdlQNfj+CEneb&#10;XPoTdPajI35Q9FT0a0fGZy693EJto4zRFBT+ZezJav2/Ot+vaHEP+jCP2ra1Nv7WZoOCgg/Upu7F&#10;YmlXrvvNbtko43WCC7GjEr3VavWD11frf6H+2nr9SS0eBHN4O2TMsndd2e4L8lI/RVDWmy8zzgdW&#10;qxMt6oHdZQ45IWhRj/vuu+/7u6/wN2+xHsp6+zqfl2O+2l3eq5SOCvpRrpc9LPmkfst2OTE9KWXd&#10;vyHqXiLz9eo7svbTnxrInFAvexQRoJ/bO3C6/73NfZzYScPZY2uynOGGteV3sef5Mk8nxFs/bJO/&#10;S6yU+s7OMpe2O30v19Wdg6CI8bK45n8HwMbVgW2gb1SHo2Ux/Nz8GRbIJ45sjVND+pefm8sYPOI8&#10;LnfeX2BMrd4B4yIGermF2sZuI+OfJwP75/Z6GYKNKsLXra18jVzNUeyP5qCd7w/527cdspFTSDlJ&#10;cTcL3jfJ2E8Lb+/7U3zmk37lZSc2RnMDbIt+QlCDMVp+1PU1/0sD2wNp51/Wlp/de9vM5tJAof12&#10;4pmxBuru59FMxnqKRzV8THutLvb4/TXYmI26nRzgWsrLSULrSxywl9aGNZUBHMqNtvvFdPdPA6o2&#10;zF+Pw9jMoU2aa0gkBqEBNXqCSCQSiUFwx5c70x3uZlqUSCQSh6EceQ943EkkEgmewzc88/O8rGLC&#10;NxaD738SiUQiRHl5uSrf9vCz+xe51qpEIpFIJBKJRCKRSCQSiUQikUgkEolEIpFIJBKJRCKRSCQS&#10;iUQikUgkEonEWeHKlf8HHnVzRsEor8cAAAAASUVORK5CYIJQSwMECgAAAAAAAAAhABcIWzBiMgAA&#10;YjIAABQAAABkcnMvbWVkaWEvaW1hZ2U0LnN2Zzxzdmcgdmlld0JveD0iMCAwIDEzNy45IDY5LjMi&#10;IHhtbG5zPSJodHRwOi8vd3d3LnczLm9yZy8yMDAwL3N2ZyIgeG1sbnM6eGxpbms9Imh0dHA6Ly93&#10;d3cudzMub3JnLzE5OTkveGxpbmsiIGlkPSJMYXllcl8xIiBvdmVyZmxvdz0iaGlkZGVuIj48ZGVm&#10;cz48L2RlZnM+PGc+PHJlY3QgeD0iNC42IiB5PSI4LjYiIHdpZHRoPSIxMzAuMyIgaGVpZ2h0PSI0&#10;MC41IiBmaWxsPSIjMjMxRjIwIi8+PHBhdGggZD0iTTg4LjIgMzcuNUM5MCAzOC4yIDkwLjggMzkg&#10;OTAuOCA0MC4yIDkwLjggNDEuNCA4OS4zIDQzLjEgODcuNCA0My4xIDg1LjUgNDMuMSA4NC4xIDQy&#10;IDg0LjEgNDAuNSA4NC4xIDM5IDg1IDM4LjUgODYuNiAzNy45IDg1IDM3LjIgODQuMiAzNi41IDg0&#10;LjIgMzUuNCA4NC4yIDM0LjMgODUuNiAzMi45IDg3LjMgMzIuOSA4OSAzMi45IDkwLjQgMzMuOSA5&#10;MC40IDM1LjIgOTAuNCAzNi41IDg5LjYgMzcgODguMSAzNy41TTg2LjkgMzguMUM4NS43IDM4Ljcg&#10;ODUgMzkuNSA4NSA0MC41IDg1IDQxLjUgODYgNDIuNyA4Ny4zIDQyLjcgODguNiA0Mi43IDg5LjYg&#10;NDEuOSA4OS42IDQwLjYgODkuNiAzOS4zIDg4LjggMzguOSA4Ni44IDM4TTg3LjMgMzMuM0M4Ni4x&#10;IDMzLjMgODUuMSAzNCA4NS4xIDM1IDg1LjEgMzYgODUuNiAzNi41IDg3LjggMzcuMyA4OC44IDM2&#10;LjggODkuNCAzNi4xIDg5LjQgMzUuMiA4OS40IDM0LjMgODguNCAzMy40IDg3LjIgMzMuNEw4Ny4z&#10;IDMzLjRaTTk4IDQwLjEgOTggMzkuNyAxMDMgMzIuOSAxMDMuNSAzMi45IDEwMy41IDM5LjMgMTA0&#10;LjggMzkuMyAxMDQuOCA0MC4xIDEwMy41IDQwLjEgMTAzLjUgNDIuOSAxMDIuNCA0Mi45IDEwMi40&#10;IDQwLjEgOTguMSA0MC4xTTEwMi4zIDM0LjUgOTguOCAzOS4zIDEwMi4zIDM5LjMgMTAyLjMgMzQu&#10;NVpNNzkuMiA0MyA3OS4yIDQyLjZDODAuNyA0Mi42IDgwLjggNDIuMyA4MC44IDQxLjZMODAuOCA0&#10;MS42IDgwLjggMzQuM0M4MC4zIDM0LjcgNzkuNCAzNS4zIDc4LjcgMzUuNkw3OC43IDM1LjRDNzku&#10;NSAzNC44IDgwLjkgMzMuNiA4MS4zIDMzLjFMODEuOSAzMy4xIDgxLjkgNDEuNEM4MS45IDQyLjQg&#10;ODIuMSA0Mi42IDgzLjYgNDIuNkw4My42IDQzIDc5LjIgNDNaTTk3LjggNDAuOCA5Ny41IDQwLjhD&#10;OTcuMyA0MS43IDk3IDQyIDk2LjIgNDJMOTIuNSA0MkM5NC41IDQwLjMgOTcuNSAzOCA5Ny41IDM1&#10;LjcgOTcuNSAzMy40IDk2LjMgMzIuOSA5NC43IDMyLjkgOTMuMSAzMi45IDkxLjcgMzQuMSA5MS42&#10;IDM1LjlMOTEuOCAzNS45QzkyLjIgMzQuNiA5My4xIDMzLjggOTQuMiAzMy44IDk1LjMgMzMuOCA5&#10;Ni4zIDM0LjcgOTYuMyAzNS45IDk2LjMgMzguNyA5MS43IDQyLjEgOTEuMyA0Mi41TDkxLjMgNDIu&#10;OSA5Ny41IDQyLjkgOTcuNSA0MS45IDk3LjYgNDEuOSA5Ny44IDQwLjcgOTcuOCA0MC43Wk04OC4y&#10;IDIxQzg3LjkgMTkuNCA4Ny40IDE5LjMgODYuNyAxOS4zTDgyLjMgMTkuMyA4Mi4zIDI0LjEgODUu&#10;OCAyNC4xQzg2LjUgMjQuMSA4Ni44IDI0LjEgODYuOSAyMi45TDg3LjMgMjIuOSA4Ny4zIDI2LjIg&#10;ODYuOSAyNi4yQzg2LjcgMjQuOCA4Ni40IDI0LjkgODUuNiAyNC45TDgyLjMgMjQuOSA4Mi4zIDI5&#10;LjFDODIuMyAzMCA4Mi43IDMwLjIgODMuNCAzMC4yTDg2LjQgMzAuMkM4Ny44IDMwLjIgODguMiAy&#10;OS45IDg4LjcgMjguMkw4OS4xIDI4LjIgODguOCAzMC45IDc5IDMwLjkgNzkgMzAuNUM4MC42IDMw&#10;LjUgODAuNyAzMC4yIDgwLjcgMjlMODAuNyAyMC40QzgwLjcgMTkuMiA4MC42IDE5IDc5IDE4LjlM&#10;NzkgMTguNSA4OC40IDE4LjUgODguNiAyMSA4OC4yIDIxWk05Ni45IDIwLjYgMTA1LjMgMjAuNiAx&#10;MDUuNSAyMi44IDEwNS4yIDIyLjhDMTA1IDIxLjQgMTA0LjcgMjEuMiAxMDQgMjEuMkwxMDEuOCAy&#10;MS4yIDEwMS44IDI5LjNDMTAxLjggMzAuMiAxMDIuMSAzMC41IDEwMy4xIDMwLjVMMTAzLjUgMzAu&#10;NSAxMDMuNSAzMC44IDk4LjggMzAuOCA5OC44IDMwLjUgOTkuMiAzMC41QzEwMC4yIDMwLjUgMTAw&#10;LjUgMzAuMiAxMDAuNSAyOS4zTDEwMC41IDIxLjIgOTguMyAyMS4yQzk3LjcgMjEuMiA5Ny40IDIx&#10;LjQgOTcuMSAyMi44TDk2LjggMjIuOCA5NyAyMC42IDk3IDIwLjZaTTkxIDIyLjNDOTEgMjEuNCA5&#10;MS44IDIwLjggOTMgMjAuOCA5NC4yIDIwLjggOTUuNCAyMS42IDk1LjkgMjIuOEw5Ni4yIDIyLjgg&#10;OTYgMjEuMUM5NS40IDIwLjggOTQuMSAyMC40IDkyLjkgMjAuNCA5MS4xIDIwLjQgODkuOCAyMS42&#10;IDg5LjggMjIuOSA4OS44IDI1LjggOTUuNSAyNi40IDk1LjUgMjguNyA5NS41IDMxIDk0LjIgMzAu&#10;NSA5MyAzMC41IDkxLjggMzAuNSA5MC4zIDI5LjcgOTAgMjhMODkuNyAyOCA5MC4xIDMwLjRDOTEg&#10;MzAuNyA5Mi4zIDMwLjkgOTMuMyAzMC45IDk1LjQgMzAuOSA5Ni45IDI5LjYgOTYuOSAyOCA5Ni45&#10;IDI1IDkxLjIgMjQuNSA5MS4yIDIyLjFMOTEgMjIuM1pNMTI2LjYgMjguNSAxMjUgMjdDMTI0LjEg&#10;MjYuMSAxMjMuNSAyNS43IDEyMi43IDI1LjEgMTI0LjMgMjQuNiAxMjUuMyAyMy40IDEyNS4zIDIx&#10;LjkgMTI1LjMgMjAuNCAxMjMuNyAxOC40IDEyMCAxOC40IDExNi4zIDE4LjQgMTE4LjMgMTguNCAx&#10;MTcuNSAxOC40IDExNi43IDE4LjQgMTE1LjUgMTguNSAxMTUgMTguNUwxMTUgMTguOSAxMTUuNCAx&#10;OC45QzExNi42IDE4LjkgMTE2LjkgMTkuMyAxMTYuOSAyMC41TDExNi45IDI4LjhDMTE2LjkgMzAu&#10;MSAxMTYuNSAzMC40IDExNS4zIDMwLjRMMTE1IDMwLjQgMTE1IDMwLjggMTIwLjYgMzAuOCAxMjAu&#10;NiAzMC40IDEyMC4xIDMwLjRDMTE5IDMwLjQgMTE4LjUgMzAuMSAxMTguNSAyOC45TDExOC41IDI1&#10;LjYgMTIwLjggMjUuNkMxMjIuMyAyNi41IDEyMy41IDI3LjggMTI0LjIgMjguNSAxMjYgMzAuMiAx&#10;MjYuNCAzMC45IDEyOS45IDMwLjhMMTI5LjkgMzAuNEMxMjguNCAzMC40IDEyNy42IDI5LjcgMTI2&#10;LjQgMjguNUwxMjYuNiAyOC41Wk0xMTkuOSAyNS4yIDExOC43IDI1LjIgMTE4LjcgMTguOSAxMTku&#10;NyAxOC45QzEyMi44IDE4LjkgMTIzLjYgMjAuMiAxMjMuNiAyMi4xIDEyMy42IDI0IDEyMi4yIDI1&#10;LjMgMTE5LjkgMjUuM0wxMTkuOSAyNS4zWk0xMjYuNiAyOC41IDEyNSAyN0MxMjQuMSAyNi4xIDEy&#10;My41IDI1LjcgMTIyLjcgMjUuMSAxMjQuMyAyNC42IDEyNS4zIDIzLjQgMTI1LjMgMjEuOSAxMjUu&#10;MyAyMC40IDEyMy43IDE4LjQgMTIwIDE4LjQgMTE2LjMgMTguNCAxMTguMyAxOC40IDExNy41IDE4&#10;LjQgMTE2LjcgMTguNCAxMTUuNSAxOC41IDExNSAxOC41TDExNSAxOC45IDExNS40IDE4LjlDMTE2&#10;LjYgMTguOSAxMTYuOSAxOS4zIDExNi45IDIwLjVMMTE2LjkgMjguOEMxMTYuOSAzMC4xIDExNi41&#10;IDMwLjQgMTE1LjMgMzAuNEwxMTUgMzAuNCAxMTUgMzAuOCAxMjAuNiAzMC44IDEyMC42IDMwLjQg&#10;MTIwLjEgMzAuNEMxMTkgMzAuNCAxMTguNSAzMC4xIDExOC41IDI4LjlMMTE4LjUgMjUuNiAxMjAu&#10;OCAyNS42QzEyMi4zIDI2LjUgMTIzLjUgMjcuOCAxMjQuMiAyOC41IDEyNiAzMC4yIDEyNi40IDMw&#10;LjkgMTI5LjkgMzAuOEwxMjkuOSAzMC40QzEyOC40IDMwLjQgMTI3LjYgMjkuNyAxMjYuNCAyOC41&#10;TDEyNi42IDI4LjVaTTExOS45IDI1LjIgMTE4LjcgMjUuMiAxMTguNyAxOC45IDExOS43IDE4LjlD&#10;MTIyLjggMTguOSAxMjMuNiAyMC4yIDEyMy42IDIyLjEgMTIzLjYgMjQgMTIyLjIgMjUuMyAxMTku&#10;OSAyNS4zTDExOS45IDI1LjNaTTU5LjcgMTguMkM2MS44IDE4LjIgNjMuMyAxOC45IDY0LjIgMTku&#10;M0w2NC40IDIxLjcgNjQgMjEuN0M2My40IDE5LjkgNjIgMTguNyA1OS44IDE4LjcgNTYuNSAxOC43&#10;IDU0LjkgMjEuMiA1NC45IDI0LjYgNTQuOSAyOCA1Ny4xIDMwLjYgNjAuMSAzMC42IDYzLjEgMzAu&#10;NiA2My4yIDMwIDY0LjYgMjcuNkw2NSAyNy42IDY0LjEgMjkuOUM2Mi45IDMwLjUgNjIgMzEuMSA1&#10;OS42IDMxLjEgNTUuNiAzMS4xIDUzLjIgMjguNSA1My4yIDI0LjggNTMuMiAyMS4xIDU1LjcgMTgu&#10;MiA1OS44IDE4LjJMNTkuNyAxOC4yWk03OC43IDMwLjQgNzguNyAzMC44IDczLjggMzAuOCA3My44&#10;IDMwLjRDNzUuMyAzMC40IDc1LjUgMzAuMiA3NS41IDI5LjFMNzUuNSAyNC43IDY4LjMgMjQuNyA2&#10;OC4zIDI4LjkgNjguMyAyOC45QzY4LjMgMzAuMSA2OC40IDMwLjMgNzAgMzAuNEw3MCAzMC44IDY1&#10;LjEgMzAuOCA2NS4xIDMwLjRDNjYuNiAzMC40IDY2LjYgMzAuMSA2Ni42IDI5LjRMNjYuNiAyOS40&#10;IDY2LjYgMTkuOSA2Ni42IDE5LjlDNjYuNiAxOS4xIDY2LjYgMTguOSA2NS4xIDE4LjlMNjUuMSAx&#10;OC41IDcwIDE4LjUgNzAgMTguOUM2OC40IDE4LjkgNjguMyAxOS4yIDY4LjMgMjAuNEw2OC4zIDIw&#10;LjQgNjguMyAyNC4xIDc1LjUgMjQuMSA3NS41IDIwLjJDNzUuNSAxOS4xIDc1LjMgMTguOSA3My44&#10;IDE4LjlMNzMuOCAxOC41IDc4LjcgMTguNSA3OC43IDE4LjlDNzcuMiAxOC45IDc3LjEgMTkuMiA3&#10;Ny4xIDE5LjlMNzcuMSAxOS45IDc3LjEgMjkuNCA3Ny4xIDI5LjRDNzcuMSAzMC4yIDc3LjEgMzAu&#10;NCA3OC43IDMwLjRaTTQ4LjggMTguNSA0OC44IDE4LjlDNTAuNCAxOC45IDUwLjUgMTkuMiA1MC41&#10;IDIwLjRMNTAuNSAyOC4zIDQyLjMgMTguNiAzOS4zIDE4LjYgMzkuMyAxOUM0MCAxOSA0MC40IDE5&#10;LjIgNDAuOCAxOS41TDQwLjggMjkuMkM0MC44IDI5LjkgNDAuNSAzMC41IDM5LjkgMzAuNSAzOS4z&#10;IDMwLjUgMzkuMSAyOS45IDM4LjggMjkuM0wzNC4yIDE4LjYgMzIuOCAxOC42IDI4LjYgMjguNUMy&#10;Ny44IDMwLjIgMjcuNyAzMC40IDI3LjMgMzAuNCAyNi45IDMwLjQgMjYuNiAyOS45IDI2LjUgMjgu&#10;NkwyNS45IDE5LjlDMjUuOSAxOS4xIDI2LjEgMTguOSAyNy42IDE4LjlMMjcuNiAxOC41IDI0LjMg&#10;MTguNSAyMCAyOC41IDE1LjYgMTguNSAxMi4xIDE4LjUgMTIuMSAxOC45QzEzLjYgMTguOSAxMy44&#10;IDE5LjIgMTMuOCAxOS45TDEzLjMgMjguM0MxMy4zIDMwLjEgMTMgMzAuNCAxMS42IDMwLjRMMTEu&#10;NiAzMC44IDE1LjcgMzAuOCAxNS43IDMwLjRDMTQuOCAzMC40IDE0LjEgMzAuMSAxNC4xIDI5LjFM&#10;MTQuNiAyMC4yIDE0LjYgMjAuMiAxOS4yIDMwLjcgMTkuNyAzMC43IDI0LjIgMjAuMiAyNC4yIDIw&#10;LjIgMjQuOCAyOUMyNC44IDMwIDI0IDMwLjMgMjMgMzAuM0wyMyAzMC43IDMwLjYgMzAuNyAzMC42&#10;IDMwLjMgMzAuNiAzMC4zQzI5LjUgMzAuMyAyOSAzMC4xIDI5IDI5LjYgMjkgMjkuMSAyOS4zIDI4&#10;LjcgMjkuNCAyOC40TDMwLjUgMjUuOCAzNS42IDI1LjggMzYuOSAyOC45QzM2LjkgMjkuMSAzNy4x&#10;IDI5LjQgMzcuMSAyOS43IDM3LjEgMzAuMyAzNi43IDMwLjQgMzUuNiAzMC40TDM1LjMgMzAuNCAz&#10;NS4zIDMwLjggNDMuMyAzMC44IDQzLjMgMzAuNEM0MS42IDMwLjQgNDEuNiAzMC4xIDQxLjYgMjgu&#10;N0w0MS42IDIwLjIgNTAuOCAzMC45IDUxLjMgMzAuOSA1MS4zIDE5LjlDNTEuMyAxOS4xIDUxLjMg&#10;MTguOSA1Mi45IDE4LjlMNTIuOSAxOC41IDQ4LjggMTguNVpNMzAuOSAyNS4xIDMzLjIgMTkuNyAz&#10;NS40IDI1LjEgMzAuOSAyNS4xWk0xMTQuNCAyMSAxMTQuMiAxOC41IDEwNC44IDE4LjUgMTA0Ljgg&#10;MTguOUMxMDYuNCAxOC45IDEwNi41IDE5LjIgMTA2LjUgMjAuNEwxMDYuNSAyOUMxMDYuNSAzMC4y&#10;IDEwNi40IDMwLjQgMTA0LjggMzAuNUwxMDQuOCAzMC45IDExNC42IDMwLjkgMTE0LjkgMjguMiAx&#10;MTQuNSAyOC4yQzExNCAyOS45IDExMy42IDMwLjIgMTEyLjIgMzAuMkwxMDkuMiAzMC4yQzEwOC41&#10;IDMwLjIgMTA4LjEgMzAgMTA4LjEgMjkuMUwxMDguMSAyNC45IDExMS40IDI0LjlDMTEyLjIgMjQu&#10;OSAxMTIuNiAyNC45IDExMi43IDI2LjJMMTEzLjEgMjYuMiAxMTMuMSAyMi45IDExMi43IDIyLjlD&#10;MTEyLjcgMjQgMTEyLjMgMjQuMSAxMTEuNiAyNC4xTDEwOC4xIDI0LjEgMTA4LjEgMTkuMyAxMTIu&#10;NSAxOS4zQzExMy4yIDE5LjMgMTEzLjcgMTkuNCAxMTQgMjFMMTE0LjQgMjFaIiBmaWxsPSIjRkZG&#10;RkZGIi8+PC9nPjxnPjxwYXRoIGQ9Ik03LjUgNTQuMyA3LjUgNjAuOSA2LjcgNjAuOSA2LjcgNTQu&#10;MyA0LjUgNTQuMyA0LjUgNTMuNiA5LjcgNTMuNiA5LjcgNTQuMyA3LjUgNTQuM1oiIGZpbGw9IiMy&#10;MzFGMjAiLz48cGF0aCBkPSJNMTQuMiA2MC45IDE0LjIgNTcuNEMxNC4yIDU2LjYgMTQgNTYuMSAx&#10;My4yIDU2LjEgMTIuNCA1Ni4xIDExLjYgNTcuMSAxMS42IDU4LjNMMTEuNiA2MC45IDEwLjggNjAu&#10;OSAxMC44IDUzIDExLjYgNTMgMTEuNiA1Ni43IDExLjYgNTYuN0MxMS45IDU1LjkgMTIuNiA1NS40&#10;IDEzLjUgNTUuNCAxNC40IDU1LjQgMTUuMSA1Ni4yIDE1LjEgNTcuMUwxNS4xIDYwLjkgMTQuMiA2&#10;MC45WiIgZmlsbD0iIzIzMUYyMCIvPjxwYXRoIGQ9Ik0yMC43IDU4LjEgMTcuMSA1OC4xQzE3LjEg&#10;NTkuNyAxNy43IDYwLjQgMTguOSA2MC40IDIwLjEgNjAuNCAyMC4xIDYwLjMgMjAuNSA2MC4xTDIw&#10;LjUgNjAuOEMyMC4xIDYxIDE5LjUgNjEuMSAxOC44IDYxLjEgMTcuMiA2MS4xIDE2LjMgNjAuMiAx&#10;Ni4zIDU4LjMgMTYuMyA1Ni40IDE3LjIgNTUuNSAxOC43IDU1LjUgMjAuMiA1NS41IDIwLjggNTYu&#10;NSAyMC44IDU3LjcgMjAuOCA1OC45IDIwLjggNTcuOSAyMC44IDU4LjFMMjAuOCA1OC4xWk0xOC42&#10;IDU2LjFDMTcuOCA1Ni4xIDE3LjMgNTYuNyAxNy4yIDU3LjVMMTkuOSA1Ny41QzE5LjkgNTYuNyAx&#10;OS40IDU2LjEgMTguNiA1Ni4xTDE4LjYgNTYuMVoiIGZpbGw9IiMyMzFGMjAiLz48cGF0aCBkPSJN&#10;MjYuOCA2MUMyNC41IDYxIDI0LjEgNTkuNyAyNC4xIDU4LjVMMjQuMSA1My42IDI0LjkgNTMuNiAy&#10;NC45IDU4LjRDMjQuOSA1OS41IDI1LjIgNjAuMyAyNi44IDYwLjMgMjguNCA2MC4zIDI4LjggNTku&#10;NyAyOC44IDU4LjJMMjguOCA1My42IDI5LjYgNTMuNiAyOS42IDU4LjFDMjkuNiA2MCAyOC42IDYx&#10;IDI2LjcgNjFMMjYuOCA2MVoiIGZpbGw9IiMyMzFGMjAiLz48cGF0aCBkPSJNMzQuOCA2MC45IDM0&#10;LjggNTcuNEMzNC44IDU2LjYgMzQuNiA1Ni4xIDMzLjggNTYuMSAzMyA1Ni4xIDMyLjIgNTcuMSAz&#10;Mi4yIDU4LjNMMzIuMiA2MC45IDMxLjQgNjAuOSAzMS40IDU1LjUgMzIuMiA1NS41IDMyLjIgNTYu&#10;NyAzMi4yIDU2LjdDMzIuNSA1NS45IDMzLjIgNTUuNCAzNC4xIDU1LjQgMzUgNTUuNCAzNS43IDU2&#10;LjIgMzUuNyA1Ny4xTDM1LjcgNjAuOSAzNC44IDYwLjlaIiBmaWxsPSIjMjMxRjIwIi8+PHBhdGgg&#10;ZD0iTTM3LjUgNTQuNkMzNy4yIDU0LjYgMzYuOSA1NC40IDM2LjkgNTQgMzYuOSA1My42IDM3LjEg&#10;NTMuNCAzNy41IDUzLjQgMzcuOSA1My40IDM4LjEgNTMuNiAzOC4xIDU0IDM4LjEgNTQuNCAzNy44&#10;IDU0LjYgMzcuNSA1NC42Wk0zNy4xIDYwLjkgMzcuMSA1NS41IDM3LjkgNTUuNSAzNy45IDYwLjkg&#10;MzcuMSA2MC45WiIgZmlsbD0iIzIzMUYyMCIvPjxwYXRoIGQ9Ik00MS43IDYwLjkgNDAuOSA2MC45&#10;IDM4LjkgNTUuNSAzOS44IDU1LjUgNDEuMSA1OUM0MS4yIDU5LjMgNDEuMyA1OS42IDQxLjQgNjBM&#10;NDEuNCA2MEM0MS40IDU5LjcgNDEuNiA1OS40IDQxLjcgNTkuMUw0MyA1NS41IDQzLjkgNTUuNSA0&#10;MS44IDYwLjkgNDEuOCA2MC45WiIgZmlsbD0iIzIzMUYyMCIvPjxwYXRoIGQ9Ik00OC40IDU4LjEg&#10;NDQuOCA1OC4xQzQ0LjggNTkuNyA0NS40IDYwLjQgNDYuNiA2MC40IDQ3LjggNjAuNCA0Ny44IDYw&#10;LjMgNDguMiA2MC4xTDQ4LjIgNjAuOEM0Ny44IDYxIDQ3LjIgNjEuMSA0Ni41IDYxLjEgNDQuOSA2&#10;MS4xIDQ0IDYwLjIgNDQgNTguMyA0NCA1Ni40IDQ0LjkgNTUuNSA0Ni40IDU1LjUgNDcuOSA1NS41&#10;IDQ4LjUgNTYuNSA0OC41IDU3LjcgNDguNSA1OC45IDQ4LjUgNTcuOSA0OC41IDU4LjFMNDguNSA1&#10;OC4xWk00Ni4zIDU2LjFDNDUuNSA1Ni4xIDQ1IDU2LjcgNDQuOSA1Ny41TDQ3LjYgNTcuNUM0Ny42&#10;IDU2LjcgNDcuMSA1Ni4xIDQ2LjMgNTYuMUw0Ni4zIDU2LjFaIiBmaWxsPSIjMjMxRjIwIi8+PHBh&#10;dGggZD0iTTUyLjMgNTYuMkM1MS4xIDU2IDUwLjUgNTYuOSA1MC41IDU4LjdMNTAuNSA2MC45IDQ5&#10;LjcgNjAuOSA0OS43IDU1LjUgNTAuNSA1NS41QzUwLjUgNTUuOSA1MC41IDU2LjQgNTAuNCA1Ni45&#10;TDUwLjQgNTYuOUM1MC42IDU2LjEgNTEuMiA1NS4zIDUyLjMgNTUuNEw1Mi4zIDU2LjJaIiBmaWxs&#10;PSIjMjMxRjIwIi8+PHBhdGggZD0iTTU0LjIgNjFDNTMuOCA2MSA1My40IDYxIDUzLjEgNjAuOUw1&#10;My4xIDYwLjJDNTMuNSA2MC4yIDUzLjkgNjAuNCA1NC4zIDYwLjQgNTUuMSA2MC40IDU1LjYgNjAu&#10;MSA1NS42IDU5LjUgNTUuNiA1OC4yIDUzIDU5IDUzIDU3LjEgNTMgNTUuMiA1My43IDU1LjUgNTUu&#10;MSA1NS41IDU2LjUgNTUuNSA1NS44IDU1LjUgNTYuMiA1NS42TDU2LjIgNTYuM0M1NS44IDU2LjIg&#10;NTUuNCA1Ni4xIDU1LjEgNTYuMSA1NC4zIDU2LjEgNTMuOSA1Ni40IDUzLjkgNTcgNTMuOSA1OC4z&#10;IDU2LjUgNTcuNiA1Ni41IDU5LjQgNTYuNSA2MS4yIDU1LjcgNjEuMSA1NC4yIDYxLjFMNTQuMiA2&#10;MS4xWiIgZmlsbD0iIzIzMUYyMCIvPjxwYXRoIGQ9Ik01OC4xIDU0LjZDNTcuOCA1NC42IDU3LjUg&#10;NTQuNCA1Ny41IDU0IDU3LjUgNTMuNiA1Ny43IDUzLjQgNTguMSA1My40IDU4LjUgNTMuNCA1OC43&#10;IDUzLjYgNTguNyA1NCA1OC43IDU0LjQgNTguNCA1NC42IDU4LjEgNTQuNlpNNTcuNyA2MC45IDU3&#10;LjcgNTUuNSA1OC41IDU1LjUgNTguNSA2MC45IDU3LjcgNjAuOVoiIGZpbGw9IiMyMzFGMjAiLz48&#10;cGF0aCBkPSJNNjEuOCA2MUM2MC43IDYxIDYwLjQgNjAuNSA2MC40IDU5LjRMNjAuNCA1Ni4yIDU5&#10;LjIgNTYuMiA1OS4yIDU1LjYgNjAuNCA1NS42IDYwLjQgNTMuOCA2MS4yIDUzLjYgNjEuMiA1NS42&#10;IDYyLjggNTUuNiA2Mi44IDU2LjIgNjEuMiA1Ni4yIDYxLjIgNTkuMUM2MS4yIDYwLjEgNjEuNCA2&#10;MC4zIDYyIDYwLjNMNjIuOCA2MC4zIDYyLjggNjFDNjIuNSA2MSA2Mi4xIDYxLjEgNjEuOCA2MS4x&#10;TDYxLjggNjEuMVoiIGZpbGw9IiMyMzFGMjAiLz48cGF0aCBkPSJNNjUuOCA2MS41QzY1LjIgNjMu&#10;MiA2NC43IDYzLjcgNjMuNSA2My43IDYyLjMgNjMuNyA2MyA2My43IDYyLjggNjMuN0w2Mi44IDYz&#10;QzYzLjEgNjMgNjMuMyA2My4xIDYzLjYgNjMuMSA2NC4yIDYzLjEgNjQuNiA2Mi44IDY1IDYxLjdM&#10;NjUuMiA2MS4xIDYzLjEgNTUuNyA2NCA1NS43IDY1LjEgNTguOEM2NS4zIDU5LjMgNjUuNCA1OS43&#10;IDY1LjUgNjAuMUw2NS41IDYwLjFDNjUuNSA1OS44IDY1LjggNTkuMSA2NiA1OC41TDY3IDU1Ljgg&#10;NjcuOSA1NS44IDY1LjYgNjEuNyA2NS44IDYxLjVaIiBmaWxsPSIjMjMxRjIwIi8+PHBhdGggZD0i&#10;TTcyLjkgNjFDNzEuNSA2MSA3MC41IDYwLjEgNzAuNSA1OC4yIDcwLjUgNTYuMyA3MS41IDU1LjQg&#10;NzMuMSA1NS40IDc0LjcgNTUuNCA3NS41IDU2LjEgNzUuNSA1OC4xIDc1LjUgNjAuMSA3NC41IDYx&#10;IDcyLjkgNjFMNzIuOSA2MVpNNzMgNTYuMUM3Mi4yIDU2LjEgNzEuNCA1Ni43IDcxLjQgNTguMiA3&#10;MS40IDU5LjcgNzIgNjAuMyA3MyA2MC4zIDc0IDYwLjMgNzQuNiA1OS43IDc0LjYgNTguMiA3NC42&#10;IDU2LjcgNzQuMSA1Ni4xIDczIDU2LjFaIiBmaWxsPSIjMjMxRjIwIi8+PHBhdGggZD0iTTc5Ljgg&#10;NTMuN0M3OS41IDUzLjcgNzkuMiA1My42IDc5IDUzLjYgNzguMiA1My42IDc3LjggNTQuMSA3Ny44&#10;IDU1LjFMNzcuOCA1NS41IDc5LjQgNTUuNSA3OS40IDU2LjEgNzcuOCA1Ni4xIDc3LjggNjAuOCA3&#10;NyA2MC44IDc3IDU2LjEgNzUuOCA1Ni4xIDc1LjggNTUuNSA3NyA1NS41IDc3IDU1LjFDNzcgNTMu&#10;NiA3Ny43IDUyLjkgNzkgNTIuOSA4MC4zIDUyLjkgNzkuNiA1Mi45IDc5LjkgNTIuOUw3OS45IDUz&#10;LjYgNzkuOCA1My42WiIgZmlsbD0iIzIzMUYyMCIvPjxwYXRoIGQ9Ik04OS42IDYwLjkgODkgNTYu&#10;NEM4OC45IDU1LjUgODguOCA1NSA4OC44IDU0LjZMODguOCA1NC42Qzg4LjggNTQuOSA4OC42IDU1&#10;LjMgODguNCA1NS44TDg2LjcgNjAuOSA4NS44IDYwLjkgODQuMiA1Ni4xQzg0IDU1LjYgODMuOCA1&#10;NSA4My43IDU0LjZMODMuNyA1NC42QzgzLjcgNTUuMiA4My42IDU1LjggODMuNSA1Ni41TDgzIDYw&#10;LjkgODIuMSA2MC45IDgzLjEgNTMuNiA4NC4yIDUzLjYgODUuOSA1OC41Qzg2LjEgNTkgODYuMiA1&#10;OS41IDg2LjMgNTkuOUw4Ni4zIDU5LjlDODYuNCA1OS40IDg2LjUgNTkuMSA4Ni43IDU4LjZMODgu&#10;NCA1My42IDg5LjUgNTMuNiA5MC42IDYwLjkgODkuNiA2MC45WiIgZmlsbD0iIzIzMUYyMCIvPjxw&#10;YXRoIGQ9Ik05NC43IDYwLjkgOTQuNyA1OS44IDk0LjcgNTkuOEM5NC40IDYwLjUgOTMuNyA2MSA5&#10;Mi44IDYxIDkxLjkgNjEgOTEuMyA2MC41IDkxLjMgNTkuNyA5MS4zIDU4LjkgOTIuNSA1Ny44IDk0&#10;LjYgNTcuOEw5NC42IDU3LjRDOTQuNiA1Ni42IDk0LjMgNTYuMSA5My40IDU2LjEgOTIuNSA1Ni4x&#10;IDkyLjIgNTYuMyA5MS44IDU2LjZMOTEuOCA1NS45QzkyLjIgNTUuNyA5Mi45IDU1LjUgOTMuNiA1&#10;NS41IDk1LjEgNTUuNSA5NS41IDU2LjIgOTUuNSA1Ny4zTDk1LjUgNjEgOTQuNyA2MSA5NC43IDYx&#10;Wk05NC43IDU4LjRDOTIuNyA1OC40IDkyLjIgNTkgOTIuMiA1OS42IDkyLjIgNjAuMiA5Mi41IDYw&#10;LjQgOTMuMSA2MC40IDk0LjEgNjAuNCA5NC43IDU5LjUgOTQuNyA1OC41TDk0LjcgNTguNVoiIGZp&#10;bGw9IiMyMzFGMjAiLz48cGF0aCBkPSJNMTAwLjUgNjAuOSAxMDAuNSA1Ny40QzEwMC41IDU2LjYg&#10;MTAwLjMgNTYuMSA5OS41IDU2LjEgOTguNyA1Ni4xIDk3LjkgNTcuMSA5Ny45IDU4LjNMOTcuOSA2&#10;MC45IDk3LjEgNjAuOSA5Ny4xIDU1LjUgOTcuOSA1NS41IDk3LjkgNTYuNyA5Ny45IDU2LjdDOTgu&#10;MiA1NS45IDk4LjkgNTUuNCA5OS44IDU1LjQgMTAwLjcgNTUuNCAxMDEuNCA1Ni4yIDEwMS40IDU3&#10;LjFMMTAxLjQgNjAuOSAxMDAuNSA2MC45WiIgZmlsbD0iIzIzMUYyMCIvPjxwYXRoIGQ9Ik0xMDQu&#10;OSA2MUMxMDMuNyA2MSAxMDIuNiA2MC41IDEwMi42IDU4LjQgMTAyLjYgNTYuMyAxMDMuNSA1NS40&#10;IDEwNS4yIDU1LjQgMTA2LjkgNTUuNCAxMDYuMSA1NS40IDEwNi41IDU1LjZMMTA2LjUgNTYuM0Mx&#10;MDYuMSA1Ni4yIDEwNS42IDU2LjEgMTA1LjIgNTYuMSAxMDQgNTYuMSAxMDMuNSA1NyAxMDMuNSA1&#10;OC4zIDEwMy41IDU5LjYgMTAzLjggNjAuMyAxMDUuMSA2MC4zIDEwNi40IDYwLjMgMTA2LjEgNjAu&#10;MiAxMDYuNSA2MEwxMDYuNSA2MC43QzEwNi4yIDYwLjggMTA1LjYgNjEgMTA1IDYxTDEwNC45IDYx&#10;WiIgZmlsbD0iIzIzMUYyMCIvPjxwYXRoIGQ9Ik0xMTEuMSA2MC45IDExMS4xIDU3LjRDMTExLjEg&#10;NTYuNiAxMTAuOSA1Ni4xIDExMC4xIDU2LjEgMTA5LjMgNTYuMSAxMDguNSA1Ny4xIDEwOC41IDU4&#10;LjNMMTA4LjUgNjAuOSAxMDcuNyA2MC45IDEwNy43IDUzIDEwOC41IDUzIDEwOC41IDU2LjcgMTA4&#10;LjUgNTYuN0MxMDguOCA1NS45IDEwOS41IDU1LjQgMTEwLjQgNTUuNCAxMTEuMyA1NS40IDExMiA1&#10;Ni4yIDExMiA1Ny4xTDExMiA2MC45IDExMS4xIDYwLjlaIiBmaWxsPSIjMjMxRjIwIi8+PHBhdGgg&#10;ZD0iTTExNy42IDU4LjEgMTE0IDU4LjFDMTE0IDU5LjcgMTE0LjYgNjAuNCAxMTUuOCA2MC40IDEx&#10;NyA2MC40IDExNyA2MC4zIDExNy40IDYwLjFMMTE3LjQgNjAuOEMxMTcgNjEgMTE2LjQgNjEuMSAx&#10;MTUuNyA2MS4xIDExNC4xIDYxLjEgMTEzLjIgNjAuMiAxMTMuMiA1OC4zIDExMy4yIDU2LjQgMTE0&#10;LjEgNTUuNSAxMTUuNiA1NS41IDExNy4xIDU1LjUgMTE3LjcgNTYuNSAxMTcuNyA1Ny43IDExNy43&#10;IDU4LjkgMTE3LjcgNTcuOSAxMTcuNyA1OC4xTDExNy43IDU4LjFaTTExNS41IDU2LjFDMTE0Ljcg&#10;NTYuMSAxMTQuMiA1Ni43IDExNC4xIDU3LjVMMTE2LjggNTcuNUMxMTYuOCA1Ni43IDExNi4zIDU2&#10;LjEgMTE1LjUgNTYuMUwxMTUuNSA1Ni4xWiIgZmlsbD0iIzIzMUYyMCIvPjxwYXRoIGQ9Ik0xMTku&#10;NyA2MUMxMTkuMyA2MSAxMTguOSA2MSAxMTguNiA2MC45TDExOC42IDYwLjJDMTE5IDYwLjIgMTE5&#10;LjQgNjAuNCAxMTkuOCA2MC40IDEyMC42IDYwLjQgMTIxLjEgNjAuMSAxMjEuMSA1OS41IDEyMS4x&#10;IDU4LjIgMTE4LjUgNTkgMTE4LjUgNTcuMSAxMTguNSA1NS4yIDExOS4yIDU1LjUgMTIwLjYgNTUu&#10;NSAxMjIgNTUuNSAxMjEuMyA1NS41IDEyMS43IDU1LjZMMTIxLjcgNTYuM0MxMjEuMyA1Ni4yIDEy&#10;MC45IDU2LjEgMTIwLjYgNTYuMSAxMTkuOCA1Ni4xIDExOS40IDU2LjQgMTE5LjQgNTcgMTE5LjQg&#10;NTguMyAxMjIgNTcuNiAxMjIgNTkuNCAxMjIgNjEuMiAxMjEuMiA2MS4xIDExOS43IDYxLjFMMTE5&#10;LjcgNjEuMVoiIGZpbGw9IiMyMzFGMjAiLz48cGF0aCBkPSJNMTI1IDYxQzEyMy45IDYxIDEyMy42&#10;IDYwLjUgMTIzLjYgNTkuNEwxMjMuNiA1Ni4yIDEyMi40IDU2LjIgMTIyLjQgNTUuNiAxMjMuNiA1&#10;NS42IDEyMy42IDUzLjggMTI0LjQgNTMuNiAxMjQuNCA1NS42IDEyNiA1NS42IDEyNiA1Ni4yIDEy&#10;NC40IDU2LjIgMTI0LjQgNTkuMUMxMjQuNCA2MC4xIDEyNC42IDYwLjMgMTI1LjIgNjAuM0wxMjYg&#10;NjAuMyAxMjYgNjFDMTI1LjcgNjEgMTI1LjMgNjEuMSAxMjUgNjEuMUwxMjUgNjEuMVoiIGZpbGw9&#10;IiMyMzFGMjAiLz48cGF0aCBkPSJNMTMxLjEgNTguMSAxMjcuNSA1OC4xQzEyNy41IDU5LjcgMTI4&#10;LjEgNjAuNCAxMjkuMyA2MC40IDEzMC41IDYwLjQgMTMwLjUgNjAuMyAxMzAuOSA2MC4xTDEzMC45&#10;IDYwLjhDMTMwLjUgNjEgMTI5LjkgNjEuMSAxMjkuMiA2MS4xIDEyNy42IDYxLjEgMTI2LjcgNjAu&#10;MiAxMjYuNyA1OC4zIDEyNi43IDU2LjQgMTI3LjYgNTUuNSAxMjkuMSA1NS41IDEzMC42IDU1LjUg&#10;MTMxLjIgNTYuNSAxMzEuMiA1Ny43IDEzMS4yIDU4LjkgMTMxLjIgNTcuOSAxMzEuMiA1OC4xTDEz&#10;MS4yIDU4LjFaTTEyOSA1Ni4xQzEyOC4yIDU2LjEgMTI3LjcgNTYuNyAxMjcuNiA1Ny41TDEzMC4z&#10;IDU3LjVDMTMwLjMgNTYuNyAxMjkuOCA1Ni4xIDEyOSA1Ni4xTDEyOSA1Ni4xWiIgZmlsbD0iIzIz&#10;MUYyMCIvPjxwYXRoIGQ9Ik0xMzQuOSA1Ni4yQzEzMy43IDU2IDEzMy4xIDU2LjkgMTMzLjEgNTgu&#10;N0wxMzMuMSA2MC45IDEzMi4zIDYwLjkgMTMyLjMgNTUuNSAxMzMuMSA1NS41QzEzMy4xIDU1Ljkg&#10;MTMzLjEgNTYuNCAxMzMgNTYuOUwxMzMgNTYuOUMxMzMuMiA1Ni4xIDEzMy44IDU1LjMgMTM0Ljkg&#10;NTUuNEwxMzQuOSA1Ni4yWiIgZmlsbD0iIzIzMUYyMCIvPjwvZz48L3N2Zz5QSwMEFAAGAAgAAAAh&#10;APHcdrfjAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FqwzAQRO+F/oPYQm+JbNUuqWs5hND2&#10;FApJCqW3jbWxTSzJWIrt/H3lU3ubYYfZN/l60i0bqHeNNRLiZQSMTGlVYyoJX8f3xQqY82gUttaQ&#10;hBs5WBf3dzlmyo5mT8PBVyyUGJehhNr7LuPclTVpdEvbkQm3s+01+mD7iqsex1CuWy6i6JlrbEz4&#10;UGNH25rKy+GqJXyMOG6e4rdhdzlvbz/H9PN7F5OUjw/T5hWYp8n/hWHGD+hQBKaTvRrlWCthESdJ&#10;GONnJdIU2JxJExHUSYJYiRfgRc7/zyh+AQAA//8DAFBLAwQUAAYACAAAACEArtSby9cAAACtAgAA&#10;GQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHO8ks9qwzAMh++DvoPRfXGSljFGnV7GoNfRPYCw&#10;Fccs/oPllfbtayiDFbrtlqMk9P0+hLa7k5/FkTK7GBR0TQuCgo7GBavg4/D2+AyCCwaDcwyk4EwM&#10;u2H1sH2nGUtd4sklFpUSWMFUSnqRkvVEHrmJiUKdjDF7LLXMVibUn2hJ9m37JPNPBgw3TLE3CvLe&#10;rEEczqkm/8+O4+g0vUb95SmUOxHS+ZpdgZgtFQWejMNrc92kYEHed+iXcegbPv7q0C3j0P11h80y&#10;DpvvO8ibJxsuAAAA//8DAFBLAQItABQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAARAEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ/ooYw3BQAAWBAAAA4AAAAA&#10;AAAAAAAAAAAAQwIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAhAKPzjWoJdgEACXYBABQA&#10;AAAAAAAAAAAAAAAApgcAAGRycy9tZWRpYS9pbWFnZTEucG5nUEsBAi0ACgAAAAAAAAAhAFdIYsZp&#10;GQAAaRkAABQAAAAAAAAAAAAAAAAA4X0BAGRycy9tZWRpYS9pbWFnZTIuc3ZnUEsBAi0ACgAAAAAA&#10;AAAhAB3+s1YyHAAAMhwAABQAAAAAAAAAAAAAAAAAfJcBAGRycy9tZWRpYS9pbWFnZTMucG5nUEsB&#10;Ai0ACgAAAAAAAAAhABcIWzBiMgAAYjIAABQAAAAAAAAAAAAAAAAA4LMBAGRycy9tZWRpYS9pbWFn&#10;ZTQuc3ZnUEsBAi0AFAAGAAgAAAAhAPHcdrfjAAAADgEAAA8AAAAAAAAAAAAAAAAAdOYBAGRycy9k&#10;b3ducmV2LnhtbFBLAQItABQABgAIAAAAIQCu1JvL1wAAAK0CAAAZAAAAAAAAAAAAAAAAAITnAQBk&#10;cnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAJAAkAQgIAAJLoAQAAAA==&#10;">
-[...1 lines deleted...]
-                  <v:fill type="gradient" opacity="0" color2="#f3f1e8 [3212]" colors="0 #f3f1e8;20972f #f3f1e8" focus="100%" rotate="t"/>
+              <v:group w14:anchorId="16857749" id="Group 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1in;margin-top:-62.75pt;width:843.25pt;height:204.2pt;z-index:251658240;mso-height-relative:margin" coordsize="107093,25933" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQCf6KGMNwUAAFgQAAAOAAAAZHJzL2Uyb0RvYy54bWzUWF1v&#10;2zYUfR+w/0DovbG+LNlGnSJLl6JA1gZNhj7TNGUJlUiNpGOnv36HpCR/xF2ydB22h6r85r2H5557&#10;nddvtk1N7rnSlRTzIDoLA8IFk8tKrObB73dXryYB0YaKJa2l4PPggevgzfnPP73etDMey1LWS64I&#10;DhF6tmnnQWlMOxuNNCt5Q/WZbLnAZCFVQw26ajVaKrrB6U09isMwG22kWrZKMq41Rt/6yeDcnV8U&#10;nJmPRaG5IfU8gG3GfZX7Lux3dP6azlaKtmXFOjPoC6xoaCVw6XDUW2ooWavq0VFNxZTUsjBnTDYj&#10;WRQV484HeBOFR968U3LdOl9Ws82qHWACtEc4vfhY9uH+nWpv2xsFJDbtCli4nvVlW6jG/g8rydZB&#10;9jBAxreGMAxGYR5OkygOCMNkPJ4mSdqhykpA/2gjK399auuov3p0YNCmBUX0DgX9fSjclrTlDlw9&#10;Awo3ilTLeZCM4zALx1keEEEbEPYTKETFquZkbMlijcDqATA908Dub6EVRqlHKxrHaRg6tAaX6axV&#10;2rzjsiG2MQ8U7nfMovfX2sACLO2XdIRbXlV1TYq6QvwIRFlAlDSfK1M6F/FGbv9KY7/boUkrAV6C&#10;+AndlIs2flkrck8RJ4tVZF3FRSu9v2E6/YsNdqEu6ZL7MyIs9a5hmJrf5LIbj8bDOK3bkvrhHoTB&#10;kuF6Z0VneV0JgreYB2OLG44nmtGa49mcwXRmqprbB+usV9RBY02rhf0KaaHys3YEBOsf0LXMQ839&#10;6k+8AB9A8PgUQpQxLozHdd/p3jcYfehJLXCgPbnA/cPZ3QFW63bo92d7K7v1dit3cjZsPvl0h5uH&#10;He5mKcywuamEVKc8q+FVd7Nf34PkobEoLeTyAdECjjlN0C27qkDVa6rNDVVQT7wLMoL5iE9Ry808&#10;kF0rIKVUX0+N2/UIZ8wGZAM1ngf6jzVVoHL9XoCr0yiFrBDjOuk4j9FR+zOL/Rmxbi4liByBIC1z&#10;Tbve1H2zULL5jMRxYW/FFBUMd88DZlTfuTQ+SyD1MH5x4ZZBsltqrsVty/qosqF4t/1MVdvFq4Ey&#10;fpC9uNDZUdj6tfY9hLxYG1lUjqw7XDu8IXR7euybO5WaZnEWpZMcpnuVcpmCpF6hVlahnqvqySSP&#10;83FATkl7EsdhAiV8gbR/YysCw2eVQ2lvKzbDvy7BofVI2p8uBLDLrC1jfDHRPOuMhqov6/aVf9hq&#10;UdWVeXB1BWLDGiXubypm9d12dvhHaRZa3BIoef8AvoRw0dMv9luh1xW7luyLJkJelhAwfqFbqFQn&#10;W6PD5a57cO8Cyu4k/pSs28nOZRD2qCw4gZovOd5Ktm4gYb6GUrymBgWcLqtWI1BmvFlYVVXvl52w&#10;asWsrtr6KY7yFG7jMt+CWkDtjOKGlU5nnML1GjxMOLd6TzyeNnOSxQa5AXmWIhicIB1VHXmWTrIJ&#10;SPiYoHGWJ8kYMXDEz4Fku0z5zGT6jSxhH8ineecFut4BNP5HlI2SNEqiKUTxkLKxVY1DDv5jlLWE&#10;+MEMTaz538FAu/mIc6AU2JaEUYxSzZ0+lLtJOEFp4ymXpXnua5yXMs7R6ZhZNhf88DoX+XSSR9F0&#10;qHPvrIu/yC1xeFobujKXmC2GO62y498oeKNsOs1D/BAAdGkWj7PsELosTqIoSjx0iGmErl3wUuj2&#10;ijlb3RGUGZkVA/ucT5R5ZrvY4uZdzv13axmwx9cxaPgaBg1fv6Dx4trF/Jcql116d/WM+/nq3rr7&#10;qW1/H+/33ardHwTO/wQAAP//AwBQSwMECgAAAAAAAAAhAB31IsA+YwEAPmMBABQAAABkcnMvbWVk&#10;aWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAALOAAACuAgGAAAAZJd78AAAAAFzUkdCAK7O&#10;HOkAAAAEZ0FNQQAAsY8L/GEFAAAACXBIWXMAAB2HAAAdhwGP5fFlAAD/pUlEQVR4XuzdB3gU17k3&#10;cO79chM75abcJDc3vTjNSRzHabZjBxsVOqiAbXpRQUgISQjUpVVHgKRVBVTovffeewfTTTOYajo2&#10;Nk2Y+Z6Z2dmdPfOeOWfPzDbpvM/zf8htsQ3a3d/9531nW7Xiw4cPHz58+PDxgzlv7fetjysjX/24&#10;KirwWlVk/yuVkYnXKiNyr1dFNlyvipx1vTJy0/XKgVI+rhx45npVxPnrVQOl3HDKgPM3quVcr+q/&#10;6YYtN6v6z7pZ06/hemW/3BuV/RKvV/Xr/3FVn8CPK/u9eqWux3fRvx8+fPjw4cOHDx8+fLw2d+qi&#10;v3mjMuYvVytiwq9Zo0dcqRw07lpl9OprlVGnr1VEP/24Mlr4uDLKOVViIqVctycCyUApN9SpHoCk&#10;v3BTk37qfHijuu+GmzV9Gm5V902/Xdvn3Zu1/f9+pZSjmg8fPnz48OHDh4+b5qPywb+8XD448Io1&#10;NuqqdfDIK9aYOVcqYvZdqYi5fbUiRrhWKWYQkmh72AEtI9ogoKXcqukr5WZNn09uVfc5dLOm94Jb&#10;NX3G3KzqE3u7pne7G9V9fiNYLF9C/9n58OHDhw8fPnz48MHOpbIhf75SMTjikjV23OWKwfuuVMQK&#10;VysGA4lxikcBXWUM0HL6IOl9+HZ17wm3a3oPvlnb6++C0Oo/0N8bPnz48OHDhw8fPi14rloH//5S&#10;eWyfyxXxlVescTsul8c9uVIRJzgS6xRzAI0gmhnQaAuN4pkF0H2E2zW9hdvVvfffqu49/nZ1r8jr&#10;NT1fRn/f+PDhw4cPHz58+DTzuVgW+8LFsqHvXSqPL71sHbL5knXIZ5etQwR1rljj5LgEaGdEswNa&#10;RrRRQGsRzQjomt7CrepeTbdqeu+8XdO76k5t7763xvV6Ef195cOHDx8+fPjw4dMM5lJZ/KuXyxJG&#10;XiwfuuuiNb7pknWoIOayNR4JBzSKZzWgnVLd69Dt2p7WW2N7BqK/33z48OHDhw8fPnz8aM5bE167&#10;UDo0+1J5wuZL5QmCI0Pl2PBMA2g7og0DGkV0MwB0TS8xe27X9iy6W9vzbfTPgQ8fPnz48OHDh48P&#10;zvnSYb+7UJY05GJZ0uKPyhM+u1ieKDiixrMK0YYB7YxoLZ49C2gNoj0I6Fs1vZ7equ21+nZtz+F3&#10;+V40Hz58+PDhw4ePb825iqH/e6F0WK8LZUmTLpQlXfqoPEm46BQ1njmgPQFoW27eqe05625tz4hr&#10;1nd/jv658eHDhw8fPnz48PHAHLNYvny+LKnDhbJh5RdKhx35qGyYoIkJgNYimgMaxTMR0LViep65&#10;U9Nj3K3qHuF36rp/E/3z5MOHDx8+fPjw4WPynLdYnjtfNjzxfOnwMxfKhgsXypKlfGQPDaBRRKN4&#10;9k9AOxCN4tl3AH2ntqdwp7bHpdvVPXLvWvt9C/3z5cOHDx8+fPjw4WNwxN3l86XDMy+UjTh4oWyE&#10;IKNZHR8DtAbRHNDODbSYHqekg8LqXq+gf958+PDhw4cPHz58XJyzZSl/Oj9mRO750hFHz5eOEJTI&#10;eIYALSPaKKC1iOaARvGsBbQW0Vo8A4Cu6fHhndqeo2/VvPdP9M+fDx8+fPjw4cOHD2HOjBrxyodj&#10;UorOl6Z+cL40RXCOlwGte0joeUA7EO3fgL5T0+PSndqe1js1Pd5Afx748OHDhw8fPnz4IPPhmLR/&#10;nitNG/1haeq5D0tTBSXn7eGAdgnQdkQbBbSMaKOAhhGNNtA9P75d814tfyY0Hz58+PDhw4cPMOdK&#10;U984Nybd+uHotIsfjkkTpJQq8RygtYjmgCYDWotoNkDbEO0A9O1btT3q79X2CkZ/Xvjw4cOHDx8+&#10;fFrcnB89/AfnxqRPOjcmvencmHRBiR3PHNBYQDsQbRTQEKJ9B9DSkzhqei66XtP7BfTnhw8fPnz4&#10;8OHDp9nP2TGW758dnZlybkz6iXNjMgTncEAbBzR0SMgCaBnRRgGtRTQDoGt6Xrxd2zP/3tiev0R/&#10;nvjw4cOHDx8+fJrlnBmd2f3M6IwVZ8dkCkq0ePYsoB2I5oCmBrQG0Sie3QPo27U9ttyq7jEA/bni&#10;w4cPHz58+PBpNnO2NPuvZ0dnVZ8dnXn/7Ogs4ezoTDkc0C4BGkY0C6ChJ3H4FaAn3ant0Rr9OePD&#10;hw8fPnz48PHbOVZm+c6Z0dnDTo/OPnJmdLYgRoazEs8D+rzPAVqLaDZAOyOaHdAyoo0CWotocwF9&#10;q7bnh7dqe+Xcqej+U/Tnjg8fPnz48OHDx6/mTKkl5PTo7CVnRudIYEbjdUDbW2gUzxzQfgPoml7C&#10;rZqeG+7U9uqN/vzx4cOHDx8+fPj4/JwamfXnU6NyrKdHZd89PUpEszpuBrQd0b4CaBnRRgFtR7Rh&#10;QKOIbjaAbrpV27PhdlXPf6E/j3z48OHDhw8fPj45p0Za+p8uyb15epRFcCRHSvMBNIBoJkDbEG0Y&#10;0M6I1uLZs4DWINqTgK7udf9mbc/hgqX1l9CfTT58+PDhw4cPH5+YY0WWFz8oyR13alSucNopvgdo&#10;B6J9F9CXOKCNAbq21/RbNb3/if6c8uHDhw8fPnz4eHU+GJnX9VRJ7vpTo/IEOblS/BPQzohmBrQN&#10;0cYBjbbQHNAonnUAvYfvPvPhw4cPHz58fGKOWSxfPjUqP/lUSd4FB5rV8Q1AnzMN0BCiWQCNIhrF&#10;s38C2tjXebsH0Leqe9+5XdMz79O6Ht9Ff3758OHDhw8fPnw8MmdK8v/wwcj88R+UFAgflORLOSVG&#10;g2dfAjT0JI5mCmgNols8oGferu7xGvpzzIcPHz58+PDh49b5YFR+yMmS/A0ymtXxBqBtiDYMaOiQ&#10;kAXQMqKNAlqLaN8DtAPRvgJoLaKd8FzTa9+tqt590Z9nPnz48OHDhw8f0+e8xfLcyZGFI06WFF48&#10;WVIofCAFxXNzBDSKaC8DWvdJHBzQeoC+Vd3r3s3qXgXXxvb+PvrzzYcPHz58+PDhY8qcHJn/p5Mj&#10;C+tPjiwSRDSr4z5Ay4g2CmgY0b4FaC2imwmg7Yg2CmgZ0UYBrSD6VnWv2df5M5/58OHDhw8fPmbP&#10;iaKisBPFRZtOjiwWJDgrYQE0iGgWQGsRzQZoZ0RzQHsS0BCiWQCtRTQloPffqe7VD/1558OHDx8+&#10;fPjwYZqTJSWDThQXfXRiZLGgxNcBfYYD2iOAdiDadwF9s1of0Dere9+7Xds7Bf2558OHDx8+fPjw&#10;cWmOF5cMP1E88vaJkSMFOQ48g4BGEM0OaBnRxgGNttC+B2gHopsboJ0RzQ5oGdHGAY220Go893kq&#10;7j1fLOv2PPoa4MOHDx8+fPjw0R3x+czHi0bmHh9Z8vj4yBLhhBQFz6yAhhDNAmgU0SieKQHt4iEh&#10;B7QYFM+sgIYOCRkArUE0imcXAV3T2/pp5YDvoa8HPnz48OHDhw8fcE4UF//P8eKS0uPFo4TjxSVy&#10;RsrxdUBrEc0B7R5AQy10swF0w8flPX+Jvi748OHDhw8fPnyc5njBmJ8dLx41XkazOiRAOyOaHdAy&#10;olsCoB2IRvHsLUBrEc0GaGdEswNaRrRRQGsRTQXoWR/X9n0JfX3w4cOHDx8+fPhIc7yk5A/Hi0ZP&#10;P1Y8WpCD4pkV0PhDQg5o/wD0ZdMAjSLadwF9s7rP8tu1vV9HXyd8+PDhw4cPnxY+x4vH/PNo0egl&#10;x4rHCHIUPMvxdUBrEe1lQNsR7SuAlhFtHNC2FtqHAa1BtBFAV/fdfKu2bzD6euHDhw8fPnz4tNA5&#10;XlQacKSodMOxojGCFDueaQBtQzQHNDWgHYg2CmgA0UyAtiHaMKCdEa3Fs58CurrP/lu1fcLQ1w0f&#10;Pnz48OHDp4XNkfzSkCNFY/YcLSoVHDEL0CiiOaD9DdCXOKBlQFf3/eBWdR/+RSl8+PDhw4dPS533&#10;C0rfOFJUev9oUZkgR41nOb4OaDuiNXj2d0A7I5oZ0DZEGwc02kL7HqAdiEbxbA6gb1T3bbpe2bcb&#10;+jriw4cPHz58+DTzOVpobXukqOzAkaJyG5rVoQG0M6K1eOaARgGtQTQzoCFEswAaRTSKZw5oANDn&#10;blT3ew99PfHhg53lNR1+sMza9a1V1q5vrbB2DVll7dp/VVXX/qsqu+ZKqQqxrq4MmbS2ssukNZVd&#10;NolZW9V1nvRfV3VpWFPZOVfM2qrOQ9ZUde2/vqJz73XWrm+JWVMR+sdNltZfQv+afPjw4cPHvDla&#10;VP6vI4XlW0Q0O4cDmgNaBrQW0YyA1iC6WQD68I3qPp3Q1xWfFjwijpdXdn19eUVI7+WVITkrKrtO&#10;XlERsnVlZcjllZUhgphVqqyucs6aqq72rFVlHZL1qmxw5JMNVV0ObazusmB9VecxGyo7D95Y3bXt&#10;pprOLwgWy3+if698+PDhw4d+DuaX/flwgXX5kUKrYI8G0GgL7XuAdiAaxbO3AG1DtGFAQ0/iYAG0&#10;jOiWAGgHoj0J6L47blb3ewt9ffFpAbO8pvsPllWEvre8Ksy6rKLrqmWVIeeXV4YIYlaoooAZRTMr&#10;nDFolrKxuos9m1TZXN357ubqLrs2V3eZtKmyc+Kmmq4vo/88fPjw4cMHnn0Flb86XFgx+3BhhXBY&#10;DWdvANqG6JYAaBjRLIBGEe1lQOs+iaP5A/pGdb81N8f2+yv6OuPTzGZxZZcXl1aG9VlWGVK5tCJ0&#10;x7LKkMfLKkMFMQqYXYEzLZpp4bxRBWdnNDtniy2bqzqf2lLVecbWqi5Jm6u6vrmzrNvz6D8zHz58&#10;+LT0eX/M2O8fLqxsPFxYKchwVmLVIpoV0BpENxdAy4huCYDWIrqZANqOaKOAlhFtx3NlvwU3xw78&#10;Lfp64+PHM78i7NcLrSE9lpSHli2pDNmyuCL086WVoYISBc3LKNHMCmcaNOu3zVo0K9mqTlWXY1ur&#10;ukzeVtV5yLbKzq/ynWk+fPi09NlvqfvqoYLKChnN6vgfoB2INghoENEsgNYimg3QzojmgCYD2oFo&#10;o4CGEO0CoKv6Tb5V1vdH6OuOjx/N0tJO311YETJkkTVk1+KKUGGJEhWYndFMD2cWNNPCGdc2uwLn&#10;bfZ0FrbLubS9ppN1e00HvtbBhw+fFjnvF1YWvF9QJUjR4JkD2l2A1iKaAxrFc3MB9I2q/jXnSqK/&#10;ib72+PjwLK7u8sOF5SH9FllDpy2qCL0mglmJgmY8nPFoNgPOODTTwpkWzQ44d3bAuUbODvHX6k4b&#10;dtR0Stte3eVv6O8fHz58+DTHOZRfnXqooOoLO5xVgNYiupkAGkE0O6BlRLcEQDsQ3dwA7YxodkDL&#10;iNYFdFW/Ev4QAx+fSZbWzy2sCOm0qDK0YqE19PiiilBBjAbNQNtMC2cWNNPCGYdmVjgDbbMdzers&#10;rO58Z2dNp7k7qjtH767q/Av095UPHz58msMcKqiOO1RQfe/9gmpBDoJnPwK0A9FGAQ0hmgXQKKJR&#10;PFMC2sUncXBA4xDNAmjokJAB0GpEV/XPQl+HfHxgFlm7/ny+NSxrYUXomYU2LKujgbNu2+x8FOjO&#10;tpkWzjg0o3B2pW22o1mVXWKqO93fWd1p0s6qjoHo7zMfPnz4+OscKKhpd6igpulQQY0gR8EzB7S7&#10;Aa1FNAd0SwL09ap+/dHXIx8vzYKK0KD5FWHjF1SE3VxYESZQoZkIZ9fbZlY449BsxlEgrm0mwtmW&#10;3WKqO63aWd0pctvYjt9Gf+/58OHDx1/mcOHYVw8V1Ox1oFmdahWimxugnRHNDmgZ0S0B0A5Eo3j2&#10;FqC1iGYDtDOi2QEtI9oVQF+v6n/uWlW/jujrko8HZ35FWIcFFWET5ltDP1kggVkJBZx10eyfj6DD&#10;w1nVNgNrGmo0g3CW0knYU9Nxw66qDrHvjw39PvpnwYcPHz6+PCeKq//nUF7tjIP5tcKhAiUonv0H&#10;0DCiWQCNPyTkgPYPQNsRbRjQKKLdAOjKgatvVPf5Dfr65OPmmW8NC5lvDZ22oCL0gQhmZzSHkdFM&#10;hDMdmlnhTINms9tml9Y0NGhW4GzP1r3VHRN2V7b7Mfpnw4cPHz6+OAfyx+YdzB8riHBWwgHtGUBr&#10;Ee1lQNsR7SuAlhHdEgAtIbpyQLXQqtV/oK9RPiaPeJE5rzz8nfnW0DnzraFP59vArIUzRdsMHAWq&#10;22ZaONOimQXOuLaZFc64tpkOzk5oFvbasqe60+7dNZ1G7B3b8ZfonxcfPnz4+MocyK/tfSBv3B0Z&#10;zkocgHYgGsWztwCtRTQboG2I5oCmBrQD0UYBDSCaCdA2RBsGtDOitXj2LKBvVA0Yir5O+Zg4cytC&#10;3phbEbpJxLISGM36bTPdmgYezaxwpkEzLZxp0QyuaZjTNtvhLKW2k7CvttO1vdUdE/mXqvDhw8fX&#10;Zl9ezT/3543dcyB/nHDQHv8FtB3RhgGNIpoD2mOALjMH0FpE+w+gP64ceOZG1YD26OuVj8GZW9n9&#10;r3OtITXzKkI/U6MZD2e2tpkWzjg0o3A2s21mhbO722Yl+2Q4y6nptPpAbad30T9HPnz48PHG7LQ0&#10;fOdA3vjpB/LHCyKclXgX0DKiWwKg7YjW4NnfAe2MaHZAyy10SwC0A9FqPEesvF4T8QL6uuXDMMvH&#10;9vz2HGvYsHnWsCPzKsIEMWQ0U8JZt21271GgGs20cMahmQ7ObG0zNZzVaK7tJOyX0vHBvtpOY/dV&#10;dfwH+ufKhw8fPp6c/bnjLQfyxgv2IIB2INoooAFEswAaQDQboJ0RrcUzBzQKaA2imQENIZoF0Cii&#10;UTw3E0BXDqxEX7d8XJzZ1rCQOdawxfOsMpjp4UyBZiKcXUczK5xxaDb7KJD5EXS2qNFMB2c5B2o7&#10;Httf22n4/tJO30X/jPnw4cPH3bMvf3zP/bl1t/bn1Tng7A1AF5gDaC2iOaBRPLcUQGsRzQhoDaI9&#10;D+iPqyKeXa+KGIK+fvlQzMyK8JfmWsPK55SH3Z0rolkFZxyaWeEMo9m9bTMtnHFts+twNusRdK6j&#10;WYaznP01HZceqO0Qhv558+HDh4+7Zm9e3d/35dXt2p9XL4hwVsIGaGdEswNabqF9GtA2RBsFtAPR&#10;KJ69BWgbog0DGnoSBwugZUS3BEA7EK0D6MqIU9erI9uir2M+mJlb0/3rcyrChsyxhh0QwazEtbZZ&#10;/yjQzLaZFc44NGvhbF7bzLKm4eJRIAhnBc1iDtZ2FNvnTw7VdKg4VNPhZfTPnw8fPnzMnEOWSd/a&#10;n1c/VUazOg5AaxDNDGgI0SyARhHNAe0pQMOIZgE0imgvA1r3SRw+COjKyOUfjx3Mn9BFmhmlIX+d&#10;XRY6eY4KzHptMx7OxttmWjjTopkWzu5pm7VrGqYeBeqgGYKzkkO1HXcfqunYC/054MOHDx+zZo+l&#10;PmtfXoMgRotn/wO0BtGsgNYgurkAWkZ0SwC0FtHNBNA2RF+rimxAX898VDPHGvbuHGvodhHNtHCG&#10;0azfNtMdBeLRzApnGjTTwpkWzeCahgttsxlwxqHZBmfhYE3H24dqO+buqQ75H/Rngg8fPnyMzJ68&#10;xoB9loaL+3JlOBsDNPQkDhZAy4huCYB2INogoEFEswBai2g2QDsjmgOaDGgHoukBfa0y8sG1qgj+&#10;ZC505pZ0/+bssrCs2dbw6yQ008GZrW2mhTMOzWbAGYdmVjjj2mZaOFOhGX0EHSWcRTQreV/8tabD&#10;jP2V7V5Ffz748OHDh2U2WTZ9aU9u47R9uY2CI86AhhHNAmgU0RzQRECPNAvQMqKNAlqLaA5oFM/e&#10;APS1ishV12tif4C+vlvszCwP/9us8rAps63hEphJcCajmRLOum2ze48C1WimhTMOzXRwpj8KdGfb&#10;TIKznA57jtR26I3+nPDhw4ePq7PHMjFyb+4EQYwznv0T0FpENxdAQ0/iQPHMAa0GtAPRzQ3QzohW&#10;AH2tIjoNfX23yJld0e292dawHTKaHXDGoZkOzhRoJsLZdTSzwhmHZgnOPtM2G3kEHRnNznCW8Hzn&#10;8NiOefvr+GPr+PDhwzZ7LPW/2Zs7YbsCZ2OAdkY0BzQZ0PDXebMAGkI0C6BRRKN4pgS0i0/i4IDG&#10;IdpVQEd98HF19Gvo67zFzCRr12/NKg/PnlUedkNEs9G2mRXOMJrZ4EyLZlo449pm1+FM3zbj4cyG&#10;Zlo4q9F8WMxYOe+P7TjzSHWnlvtC4cOHD/PssUwo3ps7UXDEGdBaRHNAo3j2fUDLiDYKaC2iOaB9&#10;EtAVUXXo67xFjPiouVnW8HUKmPXaZgnOLrXN7j0KVKOZFc44NNPC2TU0sx8FuuMRdBCa9eB8RP71&#10;2vs1nd5Af4748OHDBzd7sie23Z0z8eoeixrOLgDaxUNCdwPagejmBmhnRHNAkwHtQDSKZ28BWoto&#10;NkA7IxoC9NWKqCdXKiNb1lO4xH3mmeVhC2ap0KwHZ1zbjIez77XNtHCmQTMrnHFtMx2cddCMHAWa&#10;2TYrcJbx3OHMkdr2A9CfJz58+PBBZ5Nl0nN7cibP2mOZJDiC4pkD2l2AhhHNAmj8kzg4oN0NaBnR&#10;RgFtR7RhQDsQfbUiet2lysgfo6/7ZjnTy8LenlUevlYPzbRwhtGshbOZbTMrnHFoZoEzLZrBNQ0X&#10;2mZqODO0zbRwVtDsSPtrR8Z2GIr+XPHhw4ePevZYJsXssUwWHHEGtBbRHNAonlsKoLWI9jKg7Yjm&#10;gNYD9NWq6Cz0dd/sZqY1tMvM8vBdIpr14IxDMx2c2dpmWjjj0MwKZxo0s8IZ1zbTwpkKzSY9gs4J&#10;zkDbrOTo2A5iPjta2yFTsFj+E/0Z48OHj/+N0KrVfyhB/2css9sy4cXdlsm7dzvB2X8B7UA0imdv&#10;AVqLaDZA2xDNAU0NaAeijQIaQDQToG2INgxoZ0Rr8QwAumLQ2RtVMW+ir/9mMzPKQ3vNsoYdg9Bs&#10;9ChQr20G4azbNvNH0LkEZ0o008JZr222oVnKMenX9iX76wK/if6s8eHDx/fHjmVBFYvlPwVBMIzn&#10;XZbJo3dbpgiOoHjmgNYCWka0UUDbEW0Y0CiiOaA9Bmgboo0CWoto8wF91TpoIvr6bxYzw9pt0Izy&#10;sI8UNKNw9kbbjIczHZrNgDMOzRKcTWybWdY0vPUIOlfgLKd97eHKdi1jz4kPHz8fDZZFKCuZ2/3/&#10;STH4nyTtzp7WcVfOlBvOcHYAWotoLwPajmgOaE8D2tjXefsyoJ0R3ZwBfcU66NnViph+6PuAX8+s&#10;8vDhM61ht9Vo1sKZvW1mhTOMZno4s6CZFs64ttl1ONO3zXg4s6GZFs4saHaGcwfhWG37qUdrO/we&#10;/dnjw4eP9weLZQXK6lhaf0n8Ff33cGV2Zk/btitnqrBbiQbP/gNoB6KNAhpANAugAUSzAdoZ0Vo8&#10;c0CjgNYgmhnQEKJZAI0iGsWzRwF9RrBYvoS+F/jlzLSGJs60hgti8GiG22YJzi61zfwRdO5om1nh&#10;TINmVjir0XzckW3Halp/Hf0Z5MOHj2dHva9MjWUxm1Rh3HXelTP93V050wRHOKCJgLYh2iigtYjm&#10;gEbx7PuAlhFtFNBaRDMCWoNoPKCvVA6OR98P/G5mlocnzSwPe4iimRbOuLYZD2ffa5tp4YxDsxlw&#10;xrXNdHDWQbPJR4G4R9C5AGfhxNj2087Udv0J+rPIhw8f944GynpYVqCsxnLdX/9LzDHLi18WI1ha&#10;Ma1r7MyePs8Zzg5A2xGtwbO/A9oZ0c0a0DZEGwW0A9Eonr0FaBuiDQMaehJHywD0lYqYzVfqov33&#10;W4ZnlHeLnFEedsOVtpkWzjCaKeHM2DazwhmHZlo4s6AZXNNwoW2mhjMDmmnhTItmLZw7CCdqO4w9&#10;Mrbjt9GfST58+Jg7GixD+8ooltWtMorlud3VcXldY5dletiOnGnPduVMF+SgePYfQGsQzQxoCNEs&#10;gEYRzQFNBrSMaKOAhhHNAmgU0V4GtO6TOJgBHYO+L/jFzLKGvTvTGn5OQTMtnHFopoMzBZqBtpkW&#10;zjg0s8KZBs2scMa1zbRwpj0KNLNtluBsuG125OTYDqM2WVo3j30nPnx8aLBYRqHsIpafVbb7ijri&#10;/y761ybNzqzpM3fmTBeUcECTAC0j2iigNYhmBbQG0RzQ/gZoLaI9Duh1d+qi/etJWzMqwjrMsIa/&#10;T4Nmjx8F6rbNLfcRdHg449FM2zbTwpm2bXYBzsKJmvbZ6M8nHz58XBvD+8o2KNNgWQLzpNbPSZn7&#10;4pfRvxe92Zk9o/OOrOmPd2bPEKSoAO1ANIpnbwHahmjDgIaexMEBrQdoB6INAhpENAugtYhmA7Qz&#10;ols2oAdHoO8PPjvTrWH/nmkN36ZGsx6ccW2z60eBFGgmwpkOzWbAGYdmCc4mts0saxq0bTMtnHFo&#10;ZoUzDZrtcK5t/+DE2HaJ6M8pHz589EcDZT0sU+wr62HZDuVJrZ+7WPbq82KezXn1efG/Rv++9GZ7&#10;9swpO7NnCnJsePYooGVEGwU0jGgWQKOI5oAmAnqkWYCWEW0U0FpEc0CjeIYAfbkiduWVuuivou8R&#10;PjczS8P/Mr08bJUemmnh7Ja2GVjTcOdRoBrNtHDGtc2scPZG20wLZxyaUTizts32jOtw/YNxHfzn&#10;//vkw8dLo8Eyzb6yDpbV+8q0WJbAXNfpq/ZQPs95Z+bMdtuzZ362I3umIIYD2jOA1iK6uQAaehIH&#10;imcvA9rFQ0J3A9rY13mbD+hL1sF90fcJn5qpZd1emFEeNncGgmYUzjRodr1tdu8j6MyAMw7NtHCm&#10;RTO4psHYNrPCGYdmWjiztM1YOI/rIHwwTvzX7c9+MK7DO+jPLR8+LX2wWEahDK1g6GAZhbIaywqU&#10;sViu6/TVZ1ODviZG/Ouhf8/QbM+a2bgje5YgR8azM6INAhpENAugtYhmA7QzojmgyYCGv86bBdAQ&#10;olkAjSIaxTMHtCFAl8cuEeqi/wt9r/CZmWENnyeiGYWzmW0zHs5sbTMtnFnQTAtnHJpZ4UzTNtPB&#10;WQfNJh8F6rXNtHAG0ayC8wfj2gsnx7a7ebqef7sgn5Y93tpXRqGsh2V1xH9f9J8BnR3ZswK2Z826&#10;64AzJaARRLMDWka0UUBrEc0BjeLZfYCGDglZAC0j2iigtYjmgGYB9EVrbA/0/cInZnp5+HAIzSic&#10;cWimhTOMZko4+0jbTAtnFjQbbZup4cyAZlo406KZCs52NMtwPjWuvXBobPsFlqJeL6I/w3z4NOfR&#10;QFkPyxQrGHpYpl7B0MNyTeuvi7nZ+Po3xP979J8HnR1Zs8duz5otbM+ejcC5GQHaxUNCdwPa2Nd5&#10;c0A3J0A7EI3i2VuAViG6fMh89P3C6zO9PLzrjPKwj4zAGYdmOjhToNkNbTMrnHFoNvso0J2PoGOB&#10;Mw7NEpxNbJthOLe3w1nMTGto3feGx/4A/Vnmw6c5jQbLvrCvjMGyAmUFy2KeKZka9DX0n009OzJn&#10;/3t71uwb27PmCBKebYCGEc0CaAjRLIBGEY3imQPaXYCGEc0CaPyTODig3Q1oGdEsgL5UHtsNfd/w&#10;2kwb0+3FGdaw9a6iWYYze9vsMpx122b3PoKOFs40bTMdnPkj6HBtsyr3+xf0n/Q9Syz/am4+zWqw&#10;WEahDK1g6GAZhTK0gqGHZRTKaKuswXJlu/+WMk2O3jcIbsuaWymjWR0SoJ0RzQ5oGdFGAa1FNAc0&#10;imf3AdqGaB8BtBbRXga0HdH+C+hL5UNmoe8bXpm6uuj/mmENG6eg2RU449pm148CKdBMhDMdmlnh&#10;TINms9tmljUNT7XNrHCmQTMMZ+e2Wczpce2F42PbH/pnTswcjmc+/jx+t6+Ma5UhLNcFflPM3Umt&#10;vyX+vaL/7OJsssz47rbMOU3bsuYicOaAdhegHYhG8ewtQGsRzQHtGUA7EG0U0ACimQBtQzQA6IsV&#10;Q/+Ivn94fKaXhSXTopkWzm5pm4E1jZb6CDo6OLOhmRbOODSbAWf1UaC6bYbgLGZ1Rdflv86Im93K&#10;YgE/lPnw8cXRQJkRyzT7ynpYRqHsMpYVKGOwrESY1Ppb4t8H+vsgzpaMuYkimtGYA2j8kziaHaDt&#10;iPYVQMuINgpoO6INAxpFNAe0xwBtQ7RRQF+0xo9E3z88OtNKQ7tMKw+/QAtnHJo1cHapbeaPoNPC&#10;2XjbzApnHJpp4cyCZiycddY0FDQryRvVY95P0uJ94z/G4cMHMxos++u+MgJlCMsilO0Z+8a3pdR1&#10;Ar/IYGvmnOXbsuYJcmgAbUO0jwBai2gOaM8B2hnRWjx7FtDGvs7blwHtjGgvAnrfeWvCt9D3EI/M&#10;LGvI76eVha9To5kVzjRtMx7ObG0zLZxZ0EwLZxyaWeHskbbZTx9BpwfnM3I+eSsnattP04dY0Z91&#10;Pny8OVgso1CGWmUdLKNQhlplPSyjUIZaZT0sK1AGsaxAWcyMjlKeNQR/51ljl2+gvz/bMhe+sTVj&#10;/kMHnDmg3QloB6KNAhpANAugAURzQHsG0BpEMwMaQjQLoFFEo3i2Abo83jtHgtPLw2ZNLzeOZlo4&#10;w2imhLNu2+x8FOjOtpkWzjg0o3A2s22mhjMlmlngTItmKjjrtM0YOIt/n7d+kT7k6k9S43LRn3c+&#10;fDw1LWFfWRfLNijbsdwQ/J1PqgP+R4z0Pxda/Yf692tb5oLcrZnzBXU4oL0FaOiQEMUzBaBtiDYK&#10;aC2iOaBRPLsP0NAhIQugZUQbBbQa0RfLh45Xv4d4ZKaXh/WZXh7eZAaccWimgzMFmolwdr1tZoUz&#10;Ds1mHwXyR9C53DbbUzrq3VU/S48XfpYWn4j+3PPh467RQJkRy/60rwxhWYGyGsvPpsj5tK71d8WI&#10;/9zK79vOpDnPb8lcsH1r5gInOPsLoI19nTcHtE8AmvLrvEmAdiAaxbO3AG1DdHMEdFnC2QtjhvzC&#10;+V3YjTN9TNjPppeFb2BFswxn9rbZZTjropk/gk4LZ+NopoUzbdtMC2fcUSBN26zk7Lj2jwJyotb/&#10;NH3I3Z+mx8ehP/98+Jg1Giy3tH1lTKsMYlmVZysdB4KbM+Z3ltGsDgc0imczAK1BNDOgIUSzABpF&#10;NAc0GdAyoo0CGkY0C6BRRHsO0BfKEqKc35HdOFPLwywimlnhjGubzT4KNLNtZoUzDZrNbptZ1jTc&#10;eRSoRjMrnHFoxsKZsW0+a8tCa9iuFzKGHP55RvyVn6XFDUBfA3z4sA4WyyiUoVZZB8solKFWWQ/L&#10;KJShVlkPy1QrGDpYVqAMYfnZhHbfU3J/bND3xb835fdzS+bCyi2ZC4UtmQukcEB7C9DQISELoGVE&#10;GwW0BtGsgNYgmgOaDGhnRHsb0FpEy3i+UJYwx/nd2U0zzRr+1rSy8POuoJkWzri2GQ9nirYZOApU&#10;t820cKZFMwuccW0zK5xxbTMdnNnQTAtnHJpZ4QyimfIRdHpwFpM9suesn2fECz9Pj7//y8zYN9DX&#10;Ah8+NMP3lfH7yjRYFqGs5NlUOeJfT/y93T5i8Q83Zyw8LsNZiZsBTfl13iRAOxCN4tlbgLYhmgNa&#10;E3cD2oFog4AGEc0CaC2imyOgPypPuH25cthf0PdsU8disfzntNKwKWa1zbRwhtGs3zbTrWng0cwK&#10;Zxo008KZFs3gmoaPtM20cGZBMxbOOkeBajST4HxmbPuzf8uKWf+LjCHCzzOGHP5FRnxn9DXBhw80&#10;GigzYrkl7CvrYVmBspj7DW3+V8wzMVMC/kf8fd6csbjvloxFgj0c0AigZUQbBTSMaBZAo4jmgCYC&#10;GjwkRPFMA2gZ0UYBrUW0nwO6LGkE+v5t6kyzhg+E0MwKZxo04+HM1jbTwpkFzbRwxqGZFc4eaZtN&#10;fgSd2UeB6rbZ6JqGmHO2VIx5d90v0uPuinj+ZXrcrl+mxwagrws+fMTRYJnvK9PtK2OwrEDZjuWG&#10;Nv8rTGr9AzGfib/O7f7/Nqcvnro5Y5EghgPaW4B2RrS3Aa1FNAe0NiigUUSjeKYEtIuHhO4GNNXX&#10;eZclrUHfy02bqWXdXpheFrYVgjMLmmnhDKOZEs66bbN7jwLVaKaFMw7NdHBma5up4UyJZlo4s7TN&#10;VHDWaZtdh3M74ezYds/a50Ws+6UI54whwq8y4jb8Ki3uNfT1wadlDhbLKJShVlkHyyiUoVZZD8so&#10;lKFWmRnLFPvKelhG95WpsTz+zf8T82x8Wyk7smb+ZVP64qubMxYLcvwD0A5EGwQ0iGgWQGsRzQHt&#10;GUDDX+fNAmgI0RzQlID+4lJ5Yhv0vd2UmV4eXqig2Qw449BMB2cKNBPh7DqaWeGMQ7PZR4H8EXTm&#10;ts0inMXMsYYe/HVG3AUZzlKW/Tp1yJ/R1wif5j98X9n8fWUUynpY/rwx8IdKtmTNH+FAszp+DGjw&#10;kBDFMw2gZUQbBbQW0RzQKJ7dB2jokJAF0DKijQJai+jmA+gLpcOK0fd6wyO2zdNsz2xmRbMMZ/a2&#10;mRXOMJrd2zbTwtktbTOwpqFGMx7OxtFMC2fatpkWzmYfBarh/OF4Of0K+m1W4PyCnDm/zBr6a/S1&#10;wqf5jQbKjFjm+8p4LCtQ1sPyM1U+H9fmR5vTF+3alLFE2CwFxTMHtNsB7eIhobsBbezrvDmgmxOg&#10;HYhG8QwD+kLZsEvo+77hmV4ePt5dbbMEZ5faZv2jQDPbZlY449CsgbOJbTPLmoY7jwLVaGaFMw7N&#10;WDibgGb1moYazhurO334h8zYwyo4Cy+kx036dcagH6GvFz7+Pxos831l4goGK5YVKNNgWUp96x+f&#10;KMl4dXP64pubMpYKIp79AdAwolkADSGaBdAoolE8c0C7C9AwolkAjX8SR7MDtB3R7gH0+bKkV9HP&#10;AeaZUtat9bTy8JuuopkWzri2GQ9n420zLZxp0UwLZ5q2mRXOuLaZDs5saKaFMw7NrHAG0ezGtllJ&#10;bFHf1Qqcf60kM672T2mDv42+bvj432CxjEIZapV1sIxCGWqVWbHcXPaVISzboWzDsphntuzOaRi0&#10;KX2pIEXCs7cArUW0Fs80gHZGNDugZUQbBbQW0RzQKJ7dB2gbon0E0FpEN09AXyhLHoJ+JjDPtPLw&#10;ajPbZlo4w2jWb5vpjgLxaGaFMw2aaeFMi2ZwTcOFttkMOOPQTAtnWjRTwVnnKFCNZjo4O7fNYs6P&#10;byfsqOn4wYuZsYfVcP5NZpzwm4zYMS/Ex9u/yYyP/4whLPN9ZdP2lTVYtkFZjeUHE4N/IubZxOCf&#10;bM+cU7spfZkMZw5oAM8tB9AORKN49hagtYjmgPYMoB2IZgH0sMno5wPTTC0Nf316WfhVCM2scKZB&#10;Mx7ObG0zLZxxaEbhbGbbzApnXNtMC2cqNLfQR9Dh4CwmuqDvagXOEpoz44TfismIzUNfP3x8d4xi&#10;me8r47HMsq8MtcoolsU8qAv8qZjNGQu2bUxfJojRANqOaKOAlhFtFNAwolkAjX8SR7MDtB3RvgJo&#10;GdFGAW1HtGFAo4jmgCYDGjokdMD5fOnwYxfLkp5HPytcnqnl4WVG22ajR4HqtpkKzrpts3uPAtVo&#10;poUzDs10cKY/CnRn20wLZ2+0zaxwhtAsZktVl2N/yIg7poVz3NPfZcWloq8hPr41djDjsNwC9pX1&#10;sOyNfWWoVYaw/KDx7Z+JOVGU13pj2rJPFDh7B9BaRLMB2oZoHwG0FtEc0ERAA4hmA7QzorV49iyg&#10;jX2dt38C+sMxyf9GPzNcminl4X+bVh5+wSicadpmOjhToJkIZ9fRzApnHJrNPgo01ja79xF0Gjib&#10;2DbDcGZvm0lrGkoujG8nDCzot1qBs4TmzDjhd1JiP30xMy4efS3x8Y0RBEEGMw7LFPvKeljm+8ps&#10;+8oolCEsP1NlT05j/Mb05YIjLICGEM0B7U+AdiDaKKABRHNA+xWgNYhmBPT50uHD0M8Nl2Z6WbeR&#10;RtFstG1mhTOMZjY406KZFs64ttl1ONO3zXg4s6GZFs4sbTMtnD11FKhGswLn9dVd3v99ZuwHWjhL&#10;eP7495lDItDXEx/vjgbMKJb5vrLX9pWdoAxg+eG41j9XIkxq/fNtWXPrN6StEDami1ED2hnR7ICW&#10;EW0U0FpEc0B7DtDQISGKZwpA2xBtFNBaRHNAo3h2H6ChQ0IY0B+OGT4T/eygnqlloX+eVt7ttFE4&#10;49pmCc4utc3uPQpUo5kVzjg008LZNTSzHwU230fQadc0aNHsStuspE9+/zUonH+vJCPu/ouZsW+g&#10;rys+nh/7WoYOlvm+Mh7LNPvKelim2VfWw7IIZSUP64N+IWZzxpLdIpyVeBTQGkSjePZPQBv7Ou+W&#10;CmgU0V4GNOXXeZMA7UA0imdvAdqGaI8AevjpcyWp30Q/R6hmalm3fBY008IZ1zbj4ex7bTMtnGnQ&#10;zApnXNtMB2cdNCNHgWa2zaxwBtFs0poGrm3Wg/PCitBDv82MvaNumxU4vygmI+7Y7zNiu6KvLT6e&#10;GwnNCpgxWKZZwWDFMtW+sg6WW8K+sh6WFShLmRDwSzEnikcHr09b8WBD2ko7nF0DNPQkDg5ofwK0&#10;BtHMgIYQ7WOA1iC6uQBaRrRRQMOIZgG0A9EXSkcEoJ8lxJlk6ffctLLwuyxwxqGZFs4wmrVwNrNt&#10;ZoUzDs0scKZFM7im4ULbTA1nhraZFs60aKaCM2XbTAdn+rZZzEfj2wlBuVHbUDhLaM6ME/4g4Tl2&#10;7x/T44LQ1xgfz4yEZkYs831lz+wrY7Fsg7JTxr/9qz05U5I3pK0SZDirYwagZUQbBbQW0RzQKJ7d&#10;B2jokJAF0DKijQJag2gOaApAaxHNBmhnRNMC+sMxI1w/8p9q7d4fh2ZWOOPQTAdntraZFs44NLPC&#10;mQbNrHDGtc20cKZCM38EHRHOIprFlI1+bwfYNtvg/IfMWDGb/5A95F/o64yP+8diafWfCphxUIaw&#10;zPeVySsYelimWcFwBctink2WsyVz/pT1aasEMS0a0JRf500CtAPRKJ69BWgbojmgNXE3oB2INgho&#10;ENF+Beh56GcJcaaWh8/AwZkWzUaPAvXaZhDOum0zfwSdS3CmRDMtnL3RNrPCGYdmHJyPju1w6+XM&#10;mCMonBU0/1FMlvTrypeyYv6Cvtb4uH/E1hmFsh6WUSi7jGWKFQxWLNPsK+th2Rf3lTVQBrD8sKH1&#10;C2KeNQS/sDF92UEFzq4BGkU0B7TnAC0j2iigYUSzABpFNAc0EdDgISGKZxpAy4g2Cmgtos0D9LnS&#10;lAtXSod9F/0swc7MivCXppWHXzcKZ2+0zXg406HZDDjj0CzB2cS2mWVNw2uPoGOAMw7NMJzZ22aW&#10;NQ0FzWIujm8nRBT2X4NrmxU4/0lM5uD5f8qK+S36muPj3pGPA7t/me8r+96+MgplHJbFPJoY+Ouj&#10;I8d0Xpeyqml92mrBEd8BtAbRzRnQOSieWQGtRTQboJ0R7W1AaxHNAa0NCmgU0SieKQHt4iEhBOjz&#10;ZWnt0M8S7Ewp65bMgmYtnNnbZlY4w2imhzMLmmnhjGubXYczfduMhzMbmmnhzIJmWjir1zQ8/Qg6&#10;HJwXlYfs/n1m7A0Uzk5ozooVXpJ+HTz1D5mDf4K+7vi4d8TW2QiW+b4yHstG9pXVUMZhWUp9wG/E&#10;7MyZnLQudY2wPlUNZxygUURzQKsB7UC0UUBDLTQHtD8B2oFoo4CGEO2ngB6dMhz9HMHOtPLwVSxw&#10;pmmbJTi71DbzR9C5o21mhTMNmlnhjEMzFs46axp6R4Fmts0KnD8a3+6L17JjDui2zTY4i/lz5uB5&#10;rS2WL6GvPT7uHWnHmQBlCMstfV9ZD8tG95UVKOthWcwzW7ZlzakS4azE24A29m2EPgxo8JAQxTMN&#10;oGVEGwW0FtEc0Cie3Qdo6JCQBdAyoo0CWoto9wD63JjUevQzBJzJZWFvTysLe+oqmmnhjGub8XD2&#10;vbaZFs44NJsBZ1zbTAdnHTSbfBTYHB9Bh6JZSfrI3qshOGvQbMvLWbFlryYlPY++Bvm4b6Rd5znd&#10;nkehzIplvq9sDMsKlCEsK1AW86jx7d+Kedb49m83ZyxetC51rSCHA9q/AY0iGsUzJaBdPCR0N6CN&#10;fZ03B7TPAHp02nr0MwScqWXdisxsm2nhDKOZEs6MbTMrnHFopoUzC5rBNQ0X2mZqODOgmRbOtGim&#10;gjNj2wzDmb5t1oPzpqoux17MjL1BbJsdcBZezhpcgL4G+bh3pKdq8H1ln9hXxmFZgbKCZTGPJgX/&#10;TszG9BX7HXDGAFqDaA5oNaBhRLMAGkI0B7Q/ARpGNAug8U/i8GNAn0M/PzQzt6T7N6eXhe+F0MwK&#10;Zxya6eBMgWagbaaFMw7NrHCmQTMrnHFtMy2ccUeB7mybJTj7SdtMC2ccmsVcGt9WCLJE7dSDszOa&#10;Y4W/ZA5+9nLW4HT0tcjHfSNYWv3nlbq/fhWLZb6vTMYyCmWgVWbFsgJlNZYfNQT+Xsydqnf+vDZ1&#10;9cdrU9chcOaAhhCtxTMNoJ0RzQ5oGdFGAa1FNAc0imctoLWIZgO0DdE+Amgtot0P6I/K036JfoY4&#10;zdSysHCjbbPRo0Bz2+aW+wg6PJyNt820cKZtm12Gs07bzApnHJpp4SyiWYylpNd23FEgCOeswcJf&#10;smI+eyVrcAL6euTjvhGf6wxh2RP7ynpYptlX1sWyn+0ro1i2Q1mFZXsmtHnx1JjCjmtT1gkinJVo&#10;8exZQDsQ7buA3qbBMwe0OwDtQDSKZw5ovwX06LRA9PPDaaaVh08yCmdc2+z6USAFmolwpkOzGXDG&#10;oVmCs4ltM8uaBq5tZoUzDs2scKZBMwxn9raZZU0Dh2Y1nLdWd/n8jxmDb+rB2RnNg4VXpMTceCUn&#10;Ngp9TfJx30i7zkCrzIplvq/s+r4y1CqjWBbzzJYDlvqYtSnrBQnP/gBoO6KNAlpGtHFAQy00C6Dx&#10;T+JodoC2I9pXAC0j2iig7Yg2DGgU0c0L0GdHZUSjnx1Og1vT0EMzLZxp2mZWOMNopoczC5pp4Yxr&#10;m1nh7I22mRbOLGimhbN6TcNXHkGHolnM5fFthTY5UdsJR4EAnAcLf82OufBKTmwv9HXJxz0jfg23&#10;CGe+r+y9fWUNlAEsP65/+w9KduVML5LhrMTzgN5gGqAhRLMAWotoNkDbEO0jgNYi2vcA7UC0jwAa&#10;QDQboJ0RrcWzZwFt7Ou8jQI6YyT62WGfGaXd/zqtLPyZq3CmQbPrbTN/BB2EZqNtMyuccWg2A844&#10;NGPhrLOm4c6jQDWaSXBOKu61Gtc2K3DWollJzIm/Z8eFoq9PPu6ZZ2WvPu/v+8p6WKbaV9bBsjv3&#10;lamw3Nj6j44E/XFL5sIpa1I2CGK8Dmjw67w5oDmgjQAaQDQHtLcBPQf93LDPtLLQQRCaUTib2Tbj&#10;4czWNrPAmRbNtHDGodkMOOPaZjo466DZ5KPAlvQIOjWaFTjPtYbtUOAMoVkfzoOFv2UP3v/3zGj6&#10;byziwzzS4+kWd/kGhGW+r+zefWUyloMcGR/wJzEb05dvUODs24CGDglZAC0j2iigtYj2PUDbEa3B&#10;s78DGjokRPFMAWgboo0CWotoDmgUz2pAnxmdtQ/93LDP1LKwBgjOLG0zLZxhNFPCmbFtZoUzDs20&#10;cGZBM3gU6ELbTA1nBjTTwpkWzVRw1mmbXYczfdtMC2cRzWLOjm338ctZMadIcMagWU7W4K3/yI55&#10;E32d8jF/zk9q/RyKZb6v7P59ZV0s26As5tlEOY8b2ry0PnXNqTUpG53g7ClAOxBtFNDQISEDoDWI&#10;RvHMAe37gIYQzQJoFNFeBjTl13mTAO1ANIpnzwH6zKjM2+etlm+hnxutLJbWX5pWFnYIRTMrnHFo&#10;poMzBZrd0DazwhmHZrOPAs18BB0KZzPbZgnOJrbNMJzNaZtp4YxDMwjnOjkdciM2oHCmbJul/D17&#10;sPCPrEGr/5k9+K/o65WPuSO0avUf4hM2UChDWOb7yubtK9NiWcqEt/98qSz+7TUjNnwuw1kJBzQE&#10;aC2iOaBRPJsBaA2ifRDQGkSzAlqD6OYCaBnRuoAelfEK+rkhrmm8aqRtluHM3ja7DGfdttm9j6Cj&#10;hTNN20wHZ/4IOvPbZu2ahhlHgWo4p43suVqvbYbgrEazBOfsGOEfWTEL/5k1+Pfoa5aPuSNYXvyy&#10;tKpBsYLBimW+r+y8r6zGsgJlFMvqHC0u77N6xCZhdcpGKb4JaGdEswNaRjQHtDcAbUO0YUBDT+Jg&#10;AbSMaA5oFwBdguKZFdAyos+Nzg5HPzPENY0hRuCMa5tdPwqkQDMRznRoZoUzDZrNbptZ1jRo22Za&#10;OOPQzApnGjTDcGZvm1nWNFw5ClTQLGZZRcguCM44NOPg/E8Zz9Nfy4z9Gfq65WPuXK9p/XUclvm+&#10;svn7yhooA1h+XB/0spRJQS/vzpmYLsFZiYcAvc40QKOIbiaApvw6bxKgHYhG8ew7gN6nwTMroFFE&#10;c0CrAe1AtFFAQy2064A+OypnBPp50Wp6WdhkV9BMC2e3tM3AmkZLfQQdHZzZ0EwLZxyatXA20Da7&#10;+RF0tHDWRbMKzlfq2goXx7e99deswUcNtc02OIt5NSum/o30+O+hr10+5o1gaf2lew3B30GxzPeV&#10;ya2yLpYJKxiaqLBsT2PAX7ZkzalaPWKzIMcbgLa10D4MaA2iOaARQMuINg5oqIXmgPYIoMFDQhTP&#10;NICWEU0J6HFOHxZzyro9P60s7JgrcMahWQNnl9pm9z6Czgw449BMC2daNINrGoxtMyuccWimhTNL&#10;24yFs86ahhrNdHB2U9uMwFlMx9zIzRCcUTST4PyqIxUvjUn+mtMLmI+pI34VN9QqQ1j2xL6yLpYp&#10;9pX1sOzNfWVNUCw3BvzFnvFtXhGzJXPxjFV2OJsFaBuiDQPaGdEc0GRAOxBtENA5KJ5ZAa1FNBug&#10;nRHtbUBrEe17gIa/jdCbgEYRnbPA6YNiRmnY71A0s8KZpm3Gw5mtbaaFMwuaaeGMQzMrnD3SNpt8&#10;FKjfNtPBGUSzSWsa7mqboTUNBc7Di3tvQtFMA2dN22zLazkxwmvZMcWthFb/4fQi5mPaCEKr/xC/&#10;BIWEZb6vbGxf2Q5lCMs2KEuZKOdJw9t/XZ+6dMWqEVsEEc+eAPRaDZ5ZAY0imgPaPYCGWmgO6JYJ&#10;aAjRRgCds8npg2J6aVh/FM4saKaFM4xmSjj7SNtMC2ccmlE4m9k2U8OZEs0scKZFMxWcddpm1+FM&#10;3zbTwhnXNouZVNZtLw7OODTj4CyhOSdGeF3Cc3SW04uYj6nzrLLdV8TWGYtlvq+MxTLtvjIWyzYo&#10;K1hWZ33aqm0ynJUQAG1DtHFAQy20bwHagWgUz34OaPCQEMUzDaBlRBsFtBbRvgdoY99G6MuAhg4J&#10;WQAtI9pFQB92+pCYXhaWbwaccWimgzMFmg3AGYdmVjjj0Gz2UaA7H0FHC2caNEtwNrFthuFsTttM&#10;C2ccmkE4A22zmN3Vnc78OXPwYxTNNHAG22YbnF/PGfTg9ezoYU4vZD6mjvhV3BCW/X5fWQfLVPvK&#10;elhGoewillEoS2kM/JuUuoC/rx2x9siq4VtVcDYCaC2i2QDtjGgOaDKgt2vwzApoCNEsgEYRjeKZ&#10;EtAuPomDA9qPAF1iuez0ATGtLGw6C5plOLO3zS7DWRfN/BF0WjgbRzMtnGnbZlo4444CjbXN2jUN&#10;NZpp4axBM6Ztvir+Or7tw79lxxzTgzOEZhKc/5UzSPhXTvSt17OjY5xezHxMm/11f/0v8eka1Fjm&#10;+8p4LAP7yrRYljJRzuoRGy+sFOGsxE2A1iKaEdAaRHNAOwMaaqF9C9B7OKA9AmgY0SyAxj+Jwwig&#10;PyjJfXCxrOx5+wfE9LKwnSxwxrXNZh8Fmtk2s8KZBs1mt80saxruPApUo5kVzjg0Y+FsQtvMsqbh&#10;0lEgpm0W4SwmMDd6ndGjQOe2WYGzhOeL/8oa1NdJfHxMG6Gm9df5vjIFlhn2lUEoA1h+0tDmH0pW&#10;jth8d+XwbYKIZ31Ay4huCYB2INpXAK1FtBbPNIB2RjQ7oGVEGwa0poX2PUA7EI3i2VuA1iKaDdA2&#10;RHsZ0IdLLD+WPhimjun9tenl4R/ToJkWzri2GQ9nirYZOAp05yPoWOCMa5tZ4Yxrm+ngzIZmWjjj&#10;0MwKZxDNfvgIOgjOEQX95+PaZgXOEJpJcH7Dljdzoj94I2tQNxR9fIyPeCgofQW3Dpb5vrIOlnX2&#10;lWmxrORBXYfXZTSrwwJoBNEaPFMC2sUncXBAi0HxzApo/CEhB7R/APqoHwL65EjLz6UPhull3f5k&#10;tG2mhTOMZv22mW5NA49mVjjToJkWzrRoBtc0fKRtpoUzC5qxcNY5ClSjmQ7ObmqbMXBW0Cxm1Oge&#10;88w6ClS3zQ44S3g++O+sQR1Q+PExPs/KXn1eXNeAsEy1gsGI5ea+r0zE8oS3/qnk8/rAVy9Zh7Rf&#10;OXy7IMc9gNYiupkA2o5oo4CWEW0c0FAL7VuA1iLay4C2I9pXAC0j2jigbS20YUCjiDYf0B+Myfu7&#10;9KEwvTy8q1E406AZD2e2tpkWzixopoUzDs2scPZI22zyI+jMPgpUt81mrGmYeRSoRjPtmoaYeRXh&#10;q/XaZgectWgmwVlG8yDh31Kit7e2DHoLhR8f4yOMfePbLmGZ7yvjsaxAWQfLIpSVPLHlo/LEriuG&#10;bxfE4AEtI7olANqBaKOAhhDNAmgtotkAbUM0BzQ1oB2INgpoANEsgAYQzQZoZ0Rr8exZQH9QYnlD&#10;+kCYZg0bZgTNtHCG0UwJZ9222b1HgWo008IZh2Y6OLO1zdRwpkQzLZxZ2mYqOOu0za7DmR7NtHCm&#10;bZvF7KvptA+CM03brMAZQrMWzoOE1jnRa9+0DPoHCj8+xkao++t/fd74+g/5vrJ5+8o4LCtQltIY&#10;8JqSc2PSu60YvkOCMwe0fwF6ayYHNAe0Ej8G9MiCNtIHwjRrWI0ROOPQTAdnCjQT4ew6mlnhjEOz&#10;2UeB/BF0vtc2g3CmaJuvif+98e2uvpIV87F+2+zaUaAazg40DxJaW8REL25tifkjij8+xkZ8PB0J&#10;yzQrGHpYplnBYMUy1b6yHpZN3FemxbKUurdfF3OyOKfXimQRzkrMA7QW0c0F0M6IZge0jGjjgEZb&#10;aN8DtB3RGjz7O6CdEc0MaBuijQMabaF9D9AORNvgXFzQTvowmFYettIVNMtwZm+bWeEMo9m9bTMt&#10;nN3SNgNrGmo04+FsHM20cKZtm2nh7KmjQDWaaeGsQTOmbYbgLOa17EHHIDhDaCbBGd82y3B+S0rU&#10;zADL4F+i+OPDPhZLq/+839Dmf1mwzPeVnfeVnbCMQlmF5QcNb/1LzJOGoH+dKC7utyJ5pyCn5QLa&#10;gWijgIYOCRkArUE0imcOaHcBer9pgIYQzQJoFNFeBrQN0WYB+uSo/C7Sh8EMa9g1V+CMa5slOLvU&#10;NusfBZrZNrPCGYdmDZxNbJtZ1jTceRSoRjMrnHFoxsLZBDSzrGmYfRSooFlMUE7kThTNJDhDaMbB&#10;2RnN0cLbchpbW2J/gAKQD/sIdZ2++rD+zV+gUNbDMt9X1u4ra6CMwbKUCYFviDlRNDpqefJOQQwH&#10;tH8AWotoDmgUz+YAGnoSh28BWoNoVkBrEO05QB8fWdhd+iCYXh52Xw/NtHDGtc14OBtvm2nhTItm&#10;WjjTtM2scMa1zXRwZkMzLZxxaGaFM4hmN7fNtHDGoRld06Bpm8W8mz9gLQ7OEJpJcNZvm+1wFtpY&#10;BlW1s8T/NwpAPuwj1LX+bovZV9bDMgplV7Fsg7IeltU5XFAatzx5lwRnswBtR7QGz/4OaGdEswNa&#10;RnRLALQD0SievQVoG6INA9oZ0eyAlhHdEgDtQDQC6OKCXq3m1nT/OmvbTAtnGM36bTPdUSAezaxw&#10;pkEzLZxp0QyuafhI20wLZxY0Y+GscxSoRjMdnOnbZlo4s7TNYqIL+y6D0EyCM4RmfTir0SwnICfK&#10;iuKPD/sIc7t/WXyesyEst/B9ZQXKJCw/qW/zppSJbd58v9A6VIazkpYFaDuiDQMaRXQzAbQN0Vo8&#10;Nz9A79PgmRXQKKI5oPUBXdhfhPMPWOFMg2Y8nNnaZlo449CMwtnMtpkVzri22XU466CZP4KOCGca&#10;NKNtMy2cP65rK6SW9FpEA2eathl3FKhtm21wln6NykEById9hEmtvwVhme8ru7CCAWFZgbINy1Ia&#10;3/63mMMFo22NMxoMoO2I5oD2NKA1iOaARgAtI9o4oKEW2rcArUW0/wL6RHFxj1Zzyrq9QItmo0eB&#10;6raZCs66bbN7jwLVaKaFMw7NdHCmPwpUo5kazpRopoUzS9tMBWedtpkVzjRopoUzbdsMwbl49HtO&#10;cIbQjIMzhGYSnNVolpIT/TjQEjUcBSAfthEsrf7zWWPgD3VbZQDLLX5fWQ/LCpRVWH5Q91ZrMU8m&#10;BLY+OXJU9LJhu4VlybsBPLsGaAeiUTx7C9A2RBsGtDOiOaDJgHYg2iCgQUSzAFqLaDZAOyOaA5oM&#10;aPjbCNV4HhneamZp+F9o4UzTNtPBmQLNRDi7jmZWOOPQbPZRoLG22b2PoNPA2cS2GYYze9vMsqaB&#10;QzMIZ4a2+eO6YKFmdLclpLbZxKNADZwDxeRE3Q2yRMWiCOTDNkJN669L6xq0WKZYwWDGsp/tK2uw&#10;bIMyimUxTQ0Bb4k5PTJ/4LJhewQJz/4A6BHmABpGNAugUURzQPsboLWI5oBG8exOQJ8cWdi51azy&#10;8Ddp0Gy0bWaFM4xm97bNtHDGtc2uw5m+bcbDmQ3NtHBmaZtp4eypo0A1mmnhrEEzpm2mgfO0sjBp&#10;x9lzR4EImi3RQpCYnKgrQZbI/igC+bCN+Hg6vq/s+r4y1CpDWFbnw7KMvjKclfgLoOUWuiUA2oFo&#10;FM9+DmgE0eyAlhHdEgDtQHTzAfTRwsK2rWZZw9vTwBnXNktwdqltdu9RoBrNrHDGoZkWzq6h2TeP&#10;AnXbZko449CMhbPOmgYtmo22zaxwJqFZzDJr11U0bTPLUSCEZiycLdFCcG7U6baWyHdQBPKRZ1W/&#10;hz9fG/nk1dUDm0LWDnwSs25AU+6GiKZJ6yO/GLl+wJPE9QOfvrcuoumtTf0e/vxcydxvChMCfglj&#10;me8rk7CsQBnEcmObt5U8rH+7zfmy4T2d4ew6oB2INghoENEsgNYimg3QzojmgCYDersGz6yAhhDN&#10;AmgU0SieKQHt4pM4OKDFoHiGAX1y5Mi3Ws0sD38HQjMtnHFtMx7OxttmWjjTopkWzjRoZoUzrm2m&#10;g7MOmpGjQDPbZlY4g2g2aU0D1zbTwhmHZqNrGmJ21HRaB8EZQjMJzjRtswJnAM1SgnKj3g+2RHZC&#10;0djSZnXEs++simzqumpgU+mqgU/3rIl4Kqy1ZV3EU2G9LRuURD4VNtqyyZbNkY8/2Bl7be7BxPfT&#10;PioYH+wv+8puxTJhX5mEZRHKSpomyrlsHfLu0mF7BTFaPDc/QGsRzQhoDaI5oJ0BDbXQvgVoLaI5&#10;oFE8mwNoqIV2APpkScnrrWZawwdCcMahmRbOMJrd2zazwhmHZhY406IZXNNwoW2mhjND20wLZ1o0&#10;U8GZsm2mgzN920wLZ5a2WYazjGYxe2s7bkfRTIIzhGYSnCnaZnWuBVuif4disrnP0ugHP1058Gmv&#10;lQObxq8e+PTY6oingghmBc0imDVojtSiebMtW2zZGvlU2Bb18NruwTdXHBz6QcHZrFlhTFhuAfvK&#10;elhWoCylMTBAycUxQ99T4OxeQENP4kDxTANoGdEtAdAORPsKoLWI1uKZBtDOiGYHtIzolgBoB6JR&#10;PHsL0FpEswF6lHCisOTVVtOt4UNdgTMOzXRwZmubaeGMQzMrnGnQzApnXNtMC2cqNPNH0BHhTINm&#10;M9rm63XBwrHa9gdJcKZpm5mOAgE0t3VkQztL5KsoLpvjrI5+9LtVEV/krhrYdErEshK0ZVbQrG6Z&#10;FTQ7WmYHmkUwq7Mt8qmwPfKpsCPq8af74q7OOZm2YgDfV6bEsgrK9kwICBRzp/adzkuH7X6C4pkG&#10;0DCiWQANIZoF0AiiNXimBLSLT+LggMYhmgXQ+ENCDmj/APRRFwF9tKTk961mlIXm6qHZ6FGgum2m&#10;grNu2+zeo0Az22Y6ONMfBbqzbaaFszfaZlY449DMAmfatpkE5yNjO1xkOQqE0EyCM4RmHJzbyVnW&#10;zhLxEgrN5jKr+z/7yYqIJymrIp4eRMGMopluNcO5ZVaDWUGzBOfIp8JOMVEPPz4Yf2nShznz39XD&#10;sgbKUKush2VPrGCwYhnZV6bF8sOGNkFimmxZNmzX7aXD9glyfA3QMqKNAlqL6GYCaDuijQJaRnRL&#10;ALQW0V4GtB3RvgJoGdHGAW1roQmAPlJU9L+tZlrD0vXg7I22GQ9nOjSbAWccmiU4m9g2s6xpeO0R&#10;dAxwxqEZhjN728yypoFDMwhnA22zAueDtR1P6bXNHjoKhNAstJd/nRNsiXgBRac/z8I+z/5nVeTT&#10;uJUDm7avUoEZRbOR1QwIzSKY7WiOfCrssmVP9GcfHh5yduxHeTVdXcJyM9xX1kBZB8sPG98OVrJi&#10;2LYLS5L22+CsjhmAdkY0BzQZ0A5EGwU0hGgWQGsRzQZoG6I5oKkB7UC0UUADiGYBNIBoNkDLiD5a&#10;POqT/dHR/9VqVkXYEP2jQPa2mRXOMJrp4cyCZlo449pm1+FM3zbj4cyGZlo4s6CZFs7qNY3m/Ag6&#10;Bc1i9tZ2POQLR4E4OHeQf53UxTLwhyhA/XHEJ2OsjHh6VAQzLZqNrmagaFbArGS3iGcpD66fzZjf&#10;nwrLKJSBFQxdLPvovrIaynpYbmoMcqQ+sO2q4VuPiHBWQgI0jGgWQNsQzQHtt4DWIpoD2u8AXWAO&#10;oI8wAPpo0ejz0ofLLGtYfzya4bZZgrNLbbN7jwLd2TbTwtk1NJvTNrPCmQbNrHDGoRkLZ501Db2j&#10;QDPbZlY449CMHgUqcN5Z3WkHqW1mOQqE0EwDZzWaFTiL6ZgbUdvV0u9bKET9aVZEPH13VcTTvSiY&#10;oX1mt6xmAGBW0Lw3sknKvqgHV48lHhvNimV/31dWoEyDZTEPGwLaiVmTsmGnGs7NCdBaRDcXQDsj&#10;mh3QMqJbAqDtiNbg2d8B7YxodkDLLbRxQKMtNB7QR4vHHJA+YGaWh3ZzFc64thkPZ99rm2nhjEOz&#10;GXDGtc10cNZBs8lHgfwRdK7BGWqbxWys7LIBhTOEZhKcadpmBc44NOPg3DE30paIMd0t3b+MgtQf&#10;ZsXApwkrBjZdQtFM3Gd2w2oGFs32PH58NP7cxPtVyW1wUAaxjELZVSz7yL4yiGUblNVYbrLl0YQ2&#10;7delrlqzJOmA4IgZgLYhmgOaGtAORBsFNHRIyABoDaJRPHNAuwvQGkQzAxpCNAugUUSbBOjCMWul&#10;D5mZZaHtSGimhTOMZko4M7bNrHDGoZkWzixoBtc0XGibqeHMgGZaONOimQrOjG0zDGf6tpkWzma2&#10;zWK21HReQtM2e/IoUNs2y3DulBcpdMyPKkBR6suzNFr47qrIL0auHNjUpIdm0j6ze1YzIDQ3Cfsj&#10;m4QDkU3C4dhLSy/nT3jHKJb9bV8ZxbICZRTLYpps2Zi6dMFiJzjDgNYimgO6pQJai2gOaBTPLQXQ&#10;GkS7AOgjRWNmSx82M0pD3iDBGYdmOjhToBlom2nhjEMzK5xp0MwKZ1zbTAtn3FGgO9tmCc5+0jbT&#10;whmHZhDOJrXNYmaWhS7VgzNN2+yOo0AcnDvlRTR1zotIQYHqi7PJInxpVcTTeSiYodUM2n1mUstM&#10;u5qhoFkNZjWaxRyMbBIORd8/d688MVAXy81sXxlqlSEsNzW83UHMo8aAjtuyZtUvTjooyEHx7J+A&#10;NvR13j4NaGdEswNaRrRPA9qGaC2eXQO0A9Eonr0FaBuiDQPaGdHsgJYR7Q1AHysqtUofOLOrQv+M&#10;otnoUaC5bXPLfQQdHs7G22ZaONO2zS7DWadtZoUzDs20cNagmaJtpoXzjbpgoWbMO1LjDKEZB2cI&#10;zbi22chRoBbNkUJnOZ90zosYgkLV10ZsmlE0E1czgH1m969myGBW0CyCWUKzLcdir628PSqtA4Rl&#10;qhUMHSxTrWAwYpl1XxmFMg7LSpoaAzruz6svXJx4yAZnDmhPA9qOaMOARhHNAe1vgIYRzQJoFNG+&#10;CegjRaXx0gfOrMqQX6FwxrXNrh8FUqCZCGc6NJsBZxyaJTib2DazrGng2mZWOOPQzApnGjTDcGZv&#10;m1nWNHBoBuFsoG2G4Jxf0lNqnPXgTNM2sx4FQmgmwbmLnGtd8qMGolj1lVk18GmCuJ6BQzNpNQNC&#10;sztXMyA0v6/KyfgPp7mEZT/eV3aCMoBlEcpKHtUHdBJzqsQyVIKzEgTQWkR7GdDA13lzQHsG0BpE&#10;c0AjgJYR3RIArUW064A+UljeUfrQmVnR+X9p4UzTNrPCGUYzPZxZ0EwLZ1zbzApnb7TNtHBmQTMt&#10;nNVrGi3lEXQKmsUMK+q1wtePApG2WYGzmHNd8qPeQ9Hq7VktPj1jYNMlFM0sqxkQmt25mgGh+bD4&#10;a8STL04nHKpqCfvKCpQhLCtQFtM0Qc6jhjadb1e9++7ipP2fOOHZ04C2IVqLZ9cA7UA0imdvAdqG&#10;aMOAdkY0BzQZ0A5EGwQ0iGgWQGsRzQZoZ0T7M6APFo15UfrgmTom6GuzrWFfkNDsetvMH0EHodlo&#10;28wKZxyazYAzDs1YOOusabjzKFCNZlY449CsdxSowHlAYf81em2zrxwFonDuak/E0dD8gV1QvHpr&#10;VkY9ab0qomkf1DLTrmbQ7jObtZph32fGoFnMkcgm4WjUg5vnR2zL1cWyn+8r62FZgbKCZSl1b3cR&#10;09QY2GV58vbTixLfFxaheOaA1gLahmijgIYRzQJoFNEc0P4GaC2iWwCgC8uvbLJYnrN/AM0uD/uE&#10;BGdc24yHM1vbzAJnWjTTwhmHZjPgjGub6eCsg2aTjwL5I+hcgzOpbRbzTv7ATWo4Q2jWhTMGzTg4&#10;49CMgzOEZjWcQ/IihK55A/eEFUQFOgnWC2M7BjwKoZllNQNCsztXMyA0i2CW0GzLscgH9+6Mzujq&#10;aSx7cl8ZwrIdygiWxTyqD+gqZvWI9dtkOCs5pEU0B3SLBbQD0Sie/RzQCKLZAS0juiUA2oFoY4A+&#10;XGDd7vQhNLs8/DyKZlo4w2imhDNj28wKZxyaaeHMgmbwKNCFtpkazgxopoUzLZqp4OyltpkWzu5q&#10;m2/UBwsdciO3kdpmHzoKdIKziGYxoVIGbgoviHrd6U3EwyN+jbY7VjMgNJNaZiOrGRCaj9lyPLJJ&#10;OBd/ZiYKZV0s+9m+sgbLNihDWG6a6Mim9CXzneHsX4B2INogoEFEswBai2g2QDsjmgOaDGgY0SyA&#10;hhDNAmgU0SieKQHt4pM4/ADQU50+hGaXhy9B4YxDMx2cKdDshraZFc40aGaFM65tpoUz7VGgmW2z&#10;BGcT22YYzua0zbRwxqEZhLNJbTMK5zct0SdwcCa2zd45CnRqmx1wlnKykyX6u05vJB6a1f2f/WTV&#10;wKbt7lzNoEUzqWWmXc2A0CzmRNTnN65lzxrSXPeVoVYZwvKjxjYh9tS3Cd2ZPW3sosTDghwUzxzQ&#10;akQbBbQW0YyA1iCaA9pzgJYRbRTQWkS3IEAXWHOdPohmlYdbjT6CzmU467bN7n0EHQuccWimgzN/&#10;BB2pbWaFMw7NtHDWoJmibaaFs3pN4+r44Ev/zI65DKEZB2cIzbi22V1HgRCcw8Tki78OnBdiifyN&#10;05uJB2ZVxJMUd6xmQPvM7lzNsO8zq9CsgNkB5ybh9JDzi0lYplnBYMWyu/eViViubxOqpGmCnCOF&#10;pZaFiUeEhYmHpTRPQENP4kDxzAGtBrQD0b4CaC2itXimAbQzojmgyYB2IBrFMxug3y+09nX6IJpd&#10;3i0e1za7fhRIgWYinOnQzApnGjRLcDaxbWZZ06Btm2nhjEMzK5xp0AzDmb1tZlnTcOko0EDbjIVz&#10;fbD4Z7YH1zazHAVCaNaDM4RmEpwhNKvhHC4mb+CUUEvkj53eUNw4q/s9+t2aiKcH3bmaAaHZnasZ&#10;EJpFMIs5GdUkfBD98NOV6XOKWbDsD/vKelhWoCzmUcPbYWKaGgLDrlYkxixMEOGsxD8ADSOaBdAQ&#10;olkAjSBag2dKQLv4JA4OaByiWQCNPyTkgDYR0Hnlbzp9GM0pD+2Ig7Nb2mZgTYM/gk4PzmxopoUz&#10;Ds0onA21zW5+BB0tnHXRjGmbaeEMotkG5xllYdITNXBo1oUzZdvszqNAJzgraM6PELrJGdfNEvEd&#10;pzcVN82aiC9ym/NqhgbNtkxL3L3n43HBQVgoA1j2l31lHJYVKCtYFvOoMSBcSn2bbkuT9n0s4ZkD&#10;GohxQGsR3UwAbUe0UUDLiG4JgNYi2suAtiPaM4A+VFD5+FBh2Y+cPoxmWUN+D6HZ9bbZvY+gMwPO&#10;ODTTwpkWzeCaBmPbzApnHJpp4czSNmPhrLOm4c6jQJfaZgyccWimPQq8WR8s5I/qsVivbfaPo0Ck&#10;bXbAWeiWP6Csn6Wf41E9bphN/YTn1gxsuu/O1QwIze5czYDQLIJZjeZTUU3CseiHQkK2dSItlmlW&#10;MHSxTLGCwYpldF/ZFSyrs2LE9sMLE47KcPYJQGsRrcUzDaCdEc0BTQa0A9FGAQ0hmgXQWkSzAdqG&#10;aA5oakA7EG0U0A5EH8qvPIl+HrVaWdnuK7OtoZdROOPaZjyc2dpmWjizoJkWzjg0s8KZpm2mg7MO&#10;mk0+CtRrm2nhDKLZpDUNd7XNZqxp6B0FinAeUNh/iRrOEJr14QyjWQ/OEJpxcIbQTIKzgubuUgYK&#10;3fMHFKDvLWbO2oinPT21mgGh2Z2rGRCaRTCLOW3L4JRZ7x+qDQsxgmVf3FdGoayH5ceNbborWZO6&#10;ev2ChKOCGA2g7Yg2CmgZ0UYBDSOaBdA2RHNA+y2gtYjmgPYDQK9AP4+kmW0N3UoLZxjNlHD2kbaZ&#10;Fs4saDbaNlPDmRLNB9zYNlPBWadtdh3O9G0zLZxp22YtnOnaZjEdciPXktpmXz0KhNCMgfMX7+T3&#10;T0ffW8yadRFfjIPQ7M7VDAjN7lzNwKFZzMohJ090zMuZAWHZn/eVnaCsg+WnqjyeEPjO5oz5MxU4&#10;c0CbB2gtopsLoJ0RzQ5oGdEtAdDGvs7blwHtjGgKQFejn0fSzC4LnYxDMx2cKdBsAM44NLPCGYdm&#10;s48C3fkIOlo406BZgrOJbTMMZ3PaZlo449AMwtmNbfONuuBPX88edBIHZ3Lb7INHgQia37HlXTn9&#10;0fcXo7M64tl31g18ekwPzWatZtDuM5u1moHuM0NoPiPlUdNr2ZWnN9Z2exdqlfWw7Ov7ymhwWBbz&#10;1JZ9ebWlCxKOCXJYAA0hmgXQWkSzAdqGaA5oakA7EG0U0NAhIQOgNYhG8cwB7S5AaxDNDGgA0XnV&#10;iehnkjSzykJycHDGodllOOuimT+CTgtn42imhTNt20wLZ9xRoLG2WbumoUYzLZw1aGZqm2E4q48C&#10;lbb50NhO4vObP4XQjIMzhGYSnFE0k+AMoVkXzjptMwLn6+/lDoxC32OMzLrIpq7QPrM7VzMgNLtz&#10;NUNBsxbMTcJZWywp87e+lVu4BoUyK5Z9ZV8ZwrICZTWWHzcEvCulsc17H5UNT1yYcPhzB57NBLSM&#10;aKOA1iKaA9r/AC0j2iigtYjmgEbx7KuAPphX2Rr9TJJmTllIb/ajQAo0E+FMh2ZWONOg2ey2mWVN&#10;w51HgWo0s8IZh2YsnE1om1nWNFw6CjTQNmPhrFrTmFoevgvXNrMcBUJo1oMzhGYSnDVo1oEzgmbh&#10;PTnnexQM7IW+z7DOhoFflOqhmdQyG1nNgNBMapnNWM1Qo/mcLavjjx3+ZVb508YxkTHNaV8ZxbIC&#10;ZRTLYp7a8rj+7R4rhm0/On/ocWFBghg1oJ0RzQFNBrShr/P2aUA7I7pZA9qGaC2eXQO0A9Eonr0F&#10;aBuiDQMaehIHAdD5Ncf3W+q+in4mSTOnLOQfbm2bgaNAdz6CjgXOuLaZFc64tpkOzmxopoUzDs2s&#10;cAbR3MIfQafAOWVkr83N+SgQA2cxx9/LGxCKvtewzPqIpkvoagYtms1azaBFs3mrGc5o/jCqSTge&#10;ff/pH7LLr7fOLVyPw7I/7iuDrTIGy2KeTgiUsiFtyVIRzkroAA09iYMB0BpEo3jmgHYXoO2INgxo&#10;FNEc0J4DtIxoo4CGEc0CaBTRMp4P5NVMQT+P7CNYLP851xp2gBbO/BF0WjSDaxo+0jbTwpkFzVg4&#10;6xwFqtFMB2c3tc0YOOPQ7OpRoJguuRE79Npmfz8KVMNZQXOPAlvyB+zrkde/Lfp+48os6nf3Wxsi&#10;mh65ss9s1moG7T6zWasZCpqV1Qw1mpUEZFYf/1WmtWnYyOHFKJY9sa+si2WKFQxdLNugrIdlMY8b&#10;AnqKOZA3vmL+0BN2OBsHtIxoo4DWItrLgAa+zpsD2jOA1iCaA9qvAH0or2YI+pnkNHOsoXU4NOPh&#10;zNY208KZBc20cMahmRXOHmmbTX4EndlHgeq22Yw1DTOPAtVoNmNNg3QUKObS+HZXX88e9KEazhCa&#10;SXCG0KwHZwjNODhDaCbBGUIzCGcZz1t65fV3/tYlF2Zr5LPfoC0ztM/sztUMaJ/ZnasZCprVYD5v&#10;S+/Mxj2/yqwU3sgeuevs+M5hKJRZsezNfWU1lCEsK1CWUh/QS0pjQK9L5XEJCxLe/1TGs5IWAmgb&#10;orV4dg3QDkSjePYWoG2INgxoZ0RzQJMB7UC0QUCDiGYBtBbRbIB2RrQrgN5fOPZV9DPJaeZZw6Nw&#10;cIbRTAln3bbZvUeBajTTwhmHZjo4s7XN1HCmRDMtnFnaZio467TNrsOZHs20cKZtm2nhDKFZzOrq&#10;kK00bbOvHgVCaCbBWY3mnlIGCD3zB6zqmd/vr+h7Ds1sjnz2ZktdzUDRfCGqSRiWOn2nCOcXMiuF&#10;QYVpVc1lXxmLZQXKNixLaWjTW8zTCW16rxi+/X1nOOMAjSKaA9pjgLYh2iigYUSzABpFNAc0EdDZ&#10;ZgFaRrRRQGsR7QZA5407uMli+RL6meQ08yrD/zLPGvqUHs4UaCbC2XU0s8IZh2azjwL5I+h8r20G&#10;4ezmtllM8agei/XgTNM2+9lRIAjnXgUDhN75A3Z1t8R+HX3fIc2myKZupNUMCM3uXM2A0Oyu1Qw1&#10;mj+KahKsI1bseCGzShDzas6Yw9uq3umLw7I/7CvrYlmBMoJlMY8b3+4jZnPG4kXzhp4UxGjx7FlA&#10;axDNAd1iAW3s67x9GdDQkzhQPHsZ0C4eEuIBPbYe/TwCZ25F6G49NLPCGUaze9tmWji7pW0G1jTU&#10;aMbD2TiaaeFM2zbTwtlTR4FqNNPCWYNmTNvMAmfoEXRKuuVFrMGhGQdnCM00cKZpmz1xFAihWYKz&#10;lP7TehYM/Bn6vqM3WyKfxkGrGbT7zGatZtDuM5u1mqGgWQSzgmYxc4Zt3y2i+de2RBRk1kFY9rd9&#10;ZQ2WbVCGsPy4PqCvkoP5VdZ5Qz+Q4MwBTQ9oB6INAhpENAugtYhmA7QzojmgyYCGEc0CaAjRLIBG&#10;EY3i2WOAjkY/j8CZWxFWowdn2qNAM9tmVjjj0KyBs4ltM8uahjuPAtVoZoUzDs1YOJuAZpY1DXce&#10;Bbr6CDoxH9W1v/ivnEEfkOBM0zYrcMahGQdnCM0kOENoxsEZh2YcnPtI6V83oGjA99D3Htxsjfwi&#10;H0Uzyz4zqWWmXc2g3Wc2azVDQfNFW1YPPXRERnO1lL9ll52dWzEwFmyVASz76r4y1CqDWJ6gSkNA&#10;v48rohIWJhy5LeOZA9ocQEOHhCieaQAtI9oooLWIZgS0BtEc0J4DtIxoo4DWItpdgB739P38sX9B&#10;P4/AmW8N6+/Oo0B120wLZ1o008KZpm1mhTOubaaDMxuaaeGMQzMrnEE0u7ltpoUzC5pp4QyiGYDz&#10;fGvYtpZ8FIii2QHnAULfgv7W3sm9v4a+/0CzNaJpEg7NpH1md65mQGh2x2qGGs2XopqEtfEnziho&#10;/o2UGuG9/LzZKJQhLPv6vrITlCEsNwT0U/LUlseNbfqvGL71gAPOnge0sa/z5oA2BGgXDwndDWgH&#10;on0F0FpEa/FMA2hnRDd3QO/LHb8b/SzCzpyyrn+aXxH2UB/N+m0z3VEgHs2scKZBMy2cadEMrmn4&#10;SNtMC2cWNGPhrHMUqEYzHZzp22Yz4IxDswxn19rmW/XBwrDivutIbXNzPwrEw3mA0KdwQFGrVq3+&#10;A30PQmdbxBclrqxmQGh252oGhGZSy+zKaoYCZiVrhx49LoNZRrOYv2RXXB1XOihFD8s0+8p6WPbE&#10;vrIelhUoK1iW0vD2ADFbMhcsmBt/SpgXj+KZAxoFNIxoFkBDiGYBNIJoDZ6bEaDtiDYKaBnRRgEN&#10;I5oF0PgncfgroPfl1dWgn0W6IzZl+nBma5tp4YxDMwpnM9tmVjjj2mbX4ayDZv4IOiKcadDsyaNA&#10;Ec4dciP2onCG0EyCM4RmPThDaMbBGUKzPpxhNOvBGUKzmH6FUjLR9x90tkY8TWrJqxlqNF+Wd5wP&#10;KGD+rZgMOR1yi9dhsUyxgqGLZQ/tK+OwbIeyCsuPGwLlNAYMfL+grFyEsxIJ0BpEc0CTAe2MaHZA&#10;y4g2CmgtojmgWyqgtYh2L6D35Tb0Qz+LdGeeNbQaj2ZKOOu2ze49ClSjmRbOODTTwZmtbaaGMyWa&#10;aeHM0jZTwVmnbWaFMw2aaeFM2zbTwhl3FCii+WBtpzuvZg+6S9M2++pRoBbNdHCmaZsdcO7/+YD8&#10;AUnoe5B6tkU87Um7mkGLZrNWMyA0m72aoUazmLEjVu6WwGxHc63wu4xa4aWM6k/GjEnIdQXLCpT1&#10;sOzJfWUQy3YoO2NZnVu1feIXJrx/Q41nTwDagWhfAbQW0Vo8c0C7A9AORBsFNIRoFkBrEc0GaBui&#10;WxCg9+XWP9iTX/8H9LNIdxaUh3bEw5kCzUQ4u45mVjjj0Gz2UaCxtpk/gg5CMy2ccWgG4WygbcbC&#10;GWibrWPeXYu2zSicadrm5nUUiKJ5gNC/sL+Ym/0L+g9C34eU2TqwKQBFM2k1A0KzO1czIDSbtZqh&#10;oPmKLZmpc3arwaxOR8vIjRCUISwrUNbDMtUKBiuWMfvKtFh+PKFNhD0NbSJXDd92cG78aSc4exXQ&#10;dkQbBbSMaKOAhhHNAmgbojmgvQBoGdFGAa1FNAc0AuhD6OcQcVZWtvvKgorQLUbhDKPZvW0zLZxx&#10;bbPrcPbeI+hY4EzbNtPC2VNHgWo008JZg2ZM20wLZxDNwCPoRDh3yxto32+G0IyDM4RmPThDaCbB&#10;GUIzCc60bTP5KFAL5wFyPhpY0K8P+l4kzp7IZ3+gaZlp95lJLTPtagbtPjOpZSatZqjRfDWqSYhK&#10;n7hPi+axwu8zxgovZtQ+yS4ZXkrCsi/vK9uhrIflhjaRaPZY6ifKcFbCAU0PaBuifQTQWkQ3F0A7&#10;I5oDmgxoY1/nzQbovbn1I9DPIapZUBGarUWze48C1WhmhTMOzbRwdg3N7Gsa7jwKVKOZFc44NGPh&#10;rLOmQYtmlqNANZpZ4UyDZiycATTvqO144PWcmMt6bTPLUSCKZhKcITST4AyhGQdnGM14OENoVsFZ&#10;GFjQ/+TAwn7h6HvR/mjhuzsim57qoRnXMntiNQNCs5mrGQqYxVyLahI6ZI47pQazgmY544Q3s6wn&#10;dbHs4/vKmuhg+XHj21FyAqOuVUWOWJhw6Oqc+DMqPLsH0A5EGwU0hGgWQGsRzQHtGUA7EG0U0NCT&#10;OBgArUE0imcOaAKgb+3Nb6R7DB06c6whry2wht43u22mhTMtmmnhTINmVjjj2mY6OLOhmRbOODSz&#10;whlEs5vbZlo449CMrmmY2TZDcM4p6bkKXdOA0EyCM6ltRuFM0zb70FGgE5wHKinod2BAYd/26PvR&#10;zoimmyiaSasZEJrduZoBodmM1Qw1mi9GPxL+lln9sbplVsAs5kVbho1MHwdh2R/2lV3BspgnDQHR&#10;ctoMWp+2aoMIZyXeATR0SMgCaBnRRgGtRTQHtP8BWka0UUBrEc0BjeJ5j2XCbPTzx6VZUBG6yFNt&#10;MyucadBMC2daNINrGi60zWbAGYdmWjjTopkKzpRtMx2c6dtmWjiztM0ynF1vm2/WB33eLjd6B03b&#10;LMEZg2YsnDFoJsGZpm325FGgpm22JULOtqiiAa3V70W7Ir8Yj7bMtKsZEJrduZoBodnIaoYIZjEf&#10;RzUJaxKOnXUGs4xmBcxyxgtvZZcfPTS2ezQ1ln1sXxmGMoxldd4vqKydM+SMIKU5AzqxeQLa0Nd5&#10;+zSgnRHdrAFtQ7QWz64B2oFoFM/uBfQey8RI9WePy7OgIjTWaNtMC2ccms2AMw7NrHDGtc20cKZC&#10;M38EHRHONGhG22ZaOOPaZhKcF1eGbH8tO+YJBGcNmingTNs2sxwFQmiG22a3HQWCcI6UsyYqr//f&#10;lfeiXRFPe7uymkG7z2zWagbtPjPLaoaCZjHWEUv34MEso/kPtiQWZzX6674yCmU9LD+pbxOj5H59&#10;1/ilSXvPzhlyVsazyYCGEc0CaOhJHCyARltoFM8+AGg7opsXoO2INgxoFNEc0J4DtIxoFaDPHLJM&#10;+rmzhF2chdUhv1lgDf2IGs66bbN7jwLVaKaFMw7NdHCmPwp0Z9tMC2dvtM2scMahmQXOtG0zLZxJ&#10;R4GxRX3WNIejQAjNenCG0EyCM4RmFZzFLIrM7ys9EmjHwGc/2x3ZdJEGzaR9ZneuZkBoNrKaoYBZ&#10;SUjahF0kMMupE97Mqjq7smpAki6WfXRf2RnKOlhuVKUhYLCYLRnzVslwVuIpQDsjmh3QMqKNAlqL&#10;aA5oFM/uA7Qzor0NaA2iOaBxgB6HOphpFlpDG6nQTISz62hmhTMOzRKcfaZtdu8j6MyAMw7NMJzZ&#10;22aWNQ0cmkE4G2ibsXAG0HxufLvLb+VEH4XaZhTONG1zizkKBOAcJaaonxBV2G9GZEHvX4jvRXsj&#10;m2agYKZdzYDQTGqZjaxmQGgmtczQaoaS61FNwt5BNw7/Ib32MgnMf0x3ZEB+/nwmLNPsK7sVywiU&#10;CVh+2BgQK+ZJY0DsxbKkqXPizzyZ7YRnGkBrEc0BTQA05dd5kwDtQDSKZ28B2oZoDmhN3A1oB6IN&#10;AhpEtD6gd1smdEMNzDQLKkLfcwXOMJrZ4EyLZlo449pm1+FM3zbj4cyGZlo4s6CZFs6eOgp0Z9tM&#10;C2cQzZi2eXJZt/VGjgIhNOvBGUIzCc4QmvXhTG6bUTjTtM3oUSDaNitwjhZT2G+exdL6S3singxG&#10;wYyiGdcye2s1gxbNuNUMBc1iChN2rsGj2RnMYv6UXi+8mlF7bbo1OguFsi6WfWRfGcSyDcoolqXU&#10;t4kT86jhrZwd2dPOzR5yTpBjHNB2RBsGNIpoDmiPAdqGaKOAhhHNAmgU0RzQRECDh4QonmkALSNa&#10;DejdOZP2bbJM+hZqYKbZZGn9pYXWkGs4NNOtadChmRXOODTTwtk1NLMfBbbUR9ChcDazbWaFMw7N&#10;rEeBYrrkR+6kaZtZjgJRNJPgDKFZF84gmvFwxqEZB2cIzbpwVtBc1E8YJKVv5aTUTT+H0ExazYDQ&#10;7M7VDGifmXU1QwTzDVveTJuyCwIzimYRzOq8kztqgz/uK6NYVqAMYfnJBFsa2gwRc61y8AcOOLsb&#10;0M6I1uLZs4DWIJoD2oOAdka0twFt7Ou8Wxagd+dMHIn619Assoam4uDsjbaZFs40aGaFM65tpoOz&#10;DppNPgp05yPozFjTwLXNtHDGodmMNQ0QzRg4zyoPPfhaTswzCM4aNFPAmdQ2o3CmaZt99ShQg2YQ&#10;zv2EQcV9R+6NeDQObZlpVzMgNLtzNQNCsyurGWo0T4g/cuDF9HEP9dYy/gSg+aX0BuHvGePujR09&#10;tISEZc+sYLBh2Q5lHSyLeVgfEC/m0/Fd31+WvOfT2UM+RPAMAdqGaA5oTdwNaAeiDQIaRDQLoLWI&#10;5oD2DKBhRLMAGkK0PqB35Ux+tiN7UgBqX0OzpKzzC4usIe9j4czYNrPCGYdmFjjTohlc03ChbaaG&#10;MwOaaeFMi2YqODO2zTCc6dtmWjh7um3uVdCfvm22wxlGsx6cITST4Exsm33sKFANZwXNMbZkZ1sa&#10;90c8uUS7mkG7z+yLqxkimG9K//qJ0C5l1m4cmKGWWUGzkndySzd7D8sUKxh6WFagDGBZgbKYJ422&#10;NAQMfVTfZsbp0ZmXZTgrcR3QWkRzQKN4dh+goUNCFM80gJYRbRTQWkQzAlqDaA5oMqCdEc0OaBnR&#10;WkBPXou615RZVB6aDaIZaJtp4YxDMyucadDMCmdc20wLZyo0m9w2S3D2k7aZFs44NINwNqltJsF5&#10;mTX04Os5gz7Rg7MWzWQ4o2gmwRlCMw7OEJpJcEbRTIIzhGYSnHFtswLnmMK+j6rSJmykQTNpn9md&#10;qxkQml1dzRDRLKZq6D4bmslrGSiY/5zeKOUv6Q2PR5WMqIJXMHSw7OV9ZTuUASzboWzDsjqP69/O&#10;e1jf/sHsuHPCLCc8N19AG/s6bw5oQ4B28ZDQ3YB2INpXAK1FtBbP3gP0TsukFNS8psziyi4vLqoI&#10;PaGBs27b3HIfQccEZ0o008KZtm12Gc46bTMrnHFopoWzBs0UbTMtnElHgZGF/Tc1p6NACM16cIbQ&#10;TIIzhGYcnBU0D7YlrnDAJ1OGLbvGspoBoZnUMhtZzYDQTGqZFTTfinoiXIj67MHbqdP2uQpmNZrF&#10;vJzeKHTNLtt3uz44yt/2lUEsI1CW0tgmQZ3HDQF3tmfOfDwr7rwgRQNoFNEonjmg3QVoGNEsgIYQ&#10;zQJoBNEaPDcjQNsRbRTQMqKNAhpGNAug8U/i0AV09pSmPZZJP0DNa9osrgzJh9pmPJzp0GwGnHFo&#10;luBsYtvMsqbBH0GnRTPLmgYOzSCcDbTNWDgDaN5c3eXQ6zmDruq1zfwokK5tho8CtXCOLeonJBZE&#10;fzIvabOmZaZdzaBFM6llpl3NoEWz0jKLaBYzKmH3NtJahh6YFTS/nD5BeDltgpBdnNGogbKLWPb0&#10;vrIrWH4yoU2ikkcNbfbeqX33th3OLgBai2hGQGsQ3ZwBrUW0Fs80gHZGNDugZUQbBbQW0RzQngO0&#10;DdHuBHT21CrUuqbOsqrQPy+qCD2DwhlGMz2cWdBMC2dc2+w6nL3XNtPCmQXNtHBWr2m01EfQQXCO&#10;L+67Dm2bWY4CITTrwRlCMwnOGjRTwJnUNqNwpmmbXT0KVMNZRHNsUV8hrqivkJo3rGlR4k7q1Qza&#10;fWazVjNo95nR1QwRzLejngiXoj5rejmt/gIOzCia9cCs5N/p465+2tA2kh3LFCsYelhm2FfWhbIK&#10;y48aApKUPJEz80ljgAiSWxo8GwG07iGh5wHtQDQHdEsHtAPRRgENIZoF0FpE+xigb+zMntIata7p&#10;s7gipIRuTYMOzaxwxqGZFs6uodmctpkVzjg0mwFnHJqxcNZZ03DnUaAazaxwxqGZ9ShwX3Wnw2/k&#10;RJ+G0KwPZ7q2mfUoEEIzCc4QmvXgDKEZB2cIzSQ4Q2hG4SwmKzft8fKEAy6tZkD7zO5czYD2mXGr&#10;GQqar0U9eNJz+GKpbUaxjIIZRbMdzCo0/0XKRCnDiywz8VBmxLIb95U1UAawbIOynMaAYWIeT2hT&#10;9rixzReXy2M/mhV3QZDTwgBtR7RRQMuINgpoGNEsgLYhmgPaBUBDh4QsgJYRbRTQWkR7A9DTzPmm&#10;QNIsqAj9+2JryEdQ28wCZ1o008IZh2Yz4Ixrm+ngrINmk48C+SPoXIMza9ucWdJzKa5t5keB+m2z&#10;AmcIzfpwdqB5SLGcEflDnu0YfEWDZn9czRDRLCYxad0WCM1kMDu3zGowi3klbaIQmDH2wy2VvdNR&#10;KLNimWpfWQ/LKJRdxbINyk5paJMs5nFDm4sP69veXT1i3Z2ZdjzjAa1FNAc0GdBaRLMB2oZoHwG0&#10;FtEc0NoggM7wI0BnT7+7M3NGIGpct80ia0g5a9vMCmccmmnhzIJmcE3DhbaZGs4MaKaFMy2aqeDs&#10;pbaZFs6ebJt3Vnc5+e+c6OMKnCE0k+AMoVkPzhCaSXCmaZv95SgQbZsVOIspyR4pbIo7BaKZtJpB&#10;i2azVjMgNCtgFlOasHv7n9Lr7+mhmWYtQ41mEcyvpE2yZ0hB0WL/2lemx/KjxreHi3nSGDj8cWPA&#10;DnFd48PR6Wdmxn0kyGkegHYg2iigIURzQPsToB2INgpo6EkcLIBGW2gUz94H9I7sGY2obd06y2u6&#10;/2BJRch9M9tmVjjToJkVzri2mRbOtEeBZrbNEpxNbJthOJvTNtPCGYdmEM4mtc0kOEcX9ttAapsV&#10;OENoJsEZRTMJzhCacXCG0EyCM4pmXNvs7qNABc5qNMfbUpZZLmyNvaBpmaHVDNp9ZrNWM+B9ZueW&#10;WczsISf3/y1twllzweyM5r+mTRLezhh/bUl5dCEWy763r6zFsg3KKJal1AeMkNIYMFeE84O6TpcW&#10;Jr1/14Hn5g5o6JCQBdAyoo0CWotoDmjPARo6JGQBtIxoo4DWItrzgN6RNePzXdnT26O2dfssrghJ&#10;g9Hs3kfQscAZh2Y6OHvvKFCNZlo407bNtHDWolnbNrPCGYdmWjhr0EzRNtPCWb2moUazmDnWsD2v&#10;ZQ+6jYMzTdvsq0eBEJr14AyhmQRnDZp14AyhGQfnocV9haqMGmH34KvUqxnQPrM7VzOgfWYlp6Lv&#10;XX8lreECBGYUzbRrGSiY5UyWEpE7ej2IZR/cV3YRy/Y8bnjb+rgh4KmI5w9Kck87w9kBaAeiOaCp&#10;Aa1BNIpn/wS0oa/z5oD2DUATvs57e/bMKahpPTJS61wZulILZzo0s8KZBs0SnE1sm1nWNGjbZlo4&#10;49DMCmcaNMNwZm+bWdY0cGgG4WygbcbCGUHztbrgT0PzI7fj0KwPZ7q2mR8F6rfNajir0Swmobiv&#10;MC69TjgYc5OIZlzL7InVDBTNYtP8ZsrUgxCaSS2zDGa0ZXaA2YFmGcx/kzJFeCN9wr1JpfHlUKvM&#10;jGUUyq5iGYUysIKhi+WGNilKHjW2SRXzpKHNRyKcP6vrfHlp0t5PZ8ZdBPDsP4CGEc0CaOhJHM0U&#10;0HZENy9A2xFtGNAoopsvoLdnzXyyPWtmF9S0HpsllSHvLKkI/bz5PoJOu6aBQzMezmxopoUzDs0o&#10;nA21zW5+BB0LnDVoxrTNtHAG0QzAefTo9zaKaCbBWYtmPJxxaMbBGUIzCc4QmklwRtFMgjNN22zm&#10;USAOzoOLBggNaROfHRv0iQbNpNUMCM3mrWZo95nFTBxydP1LaQ2fuwpmtGUmgVmNZjF/T5si9Miu&#10;3KeBMoRlH9hXJmFZgbKEZVseNbyd9rihzU4RzmLOjM46PyP2ojBDwrMvAVqLaDZAOyOaHdAyoo0C&#10;WotoDmgUz+4DtDOivQ1oDaK9BOjtWbNmopb1+CyrCKmhQbMZcMahmRbOtGgG1zQY22ZWOOPQTAtn&#10;lrYZC2edNQ13HgWq0cwKZxyaWY4CD9R0PNkmJ/qQGs4Qmklwpm2bWY4CITST4AyhGQ9nGM04OENo&#10;JsFZi2Z9OKvRnFDcR4gr7i+E5CUJjamT738Q/Yi4mgHtM5NaZjNWM25HPn4yLGn9FhTMKJpJj5eD&#10;0EwCs5RUMVOFxeWDSvxiX1kHywqUFSyLeTIhUE5DwDwFzp+P73hzefLWBxKebeGA9nNAU36dNwnQ&#10;DkSjePYWoG2I5oDWxCCgw1HHenxWVIf/bWllyFESnFnQTAtnHJpZ4UzTNtPBWQfNJh8F6rXNtHAG&#10;0WzSmoa72mYz1jRANANwHlLUZw1N28yPAvXbZgXOEJpJcEbRDME5sbiPEFM0UGhtsQjlqZOv065m&#10;0KLZjNWMy4MeXAobPu+AHpihlpkEZhTNajDb0WwDs5h/pE4VOmfUnsZh2Zf2lV3EcrqYR/VtMh7W&#10;v135uCGgScHzuTGpl2fEXrLD2f2AlhFtFNB2RBsGNIpoDmiPAdqGaKOAhhHNAmgU0c0c0Jmz56GG&#10;9dosqeiarIdmVjjj0EwLZxY0G22bqeHMgGZaONOimQrOOm2z63Cmb5tp4UzbNmvh7FrbvKQidOtr&#10;2YMuQnCG0EyCM4RmPThDaCbBmaZtbi5HgWo0i0kq7iNEF0YKL2ePehabPvbE2agnl/TQTNpnNm01&#10;I/Lx5+VD9275e9rEy66AGUUzHZiRllkFZgXNcqYJY0cOG6/BMgplV7GMQhlYwdDFMrSvjEAZh2Ux&#10;TxpVaQi4oMD5QX37T9aM2PBIxrO3AW1DtGFAOyNai2fPAlqD6OYM6OEonr0NaGdEexvQxr7O21xA&#10;78ia/R7qV6/N6rJu31la2XUJDs44NLPCGYdms48C3fkIOhY449AswdnEthmGszltMy2ccWgG4WxS&#10;26wD51td8iJ2vZqtRTMJzhCaaeBM0zazHAVCaMa1zf52FIjCWcJzUZTwh6xy4eXMqqtl8QdWnot8&#10;cgdazaDdZya1zHqrGTOHHNvyeurkD/VaZtJaBu7xcrRrGSiYxfwzdZoQnNlw9X5j+wQNlCEse3Ff&#10;2QnKOlh+1NAmU8mThjaZj+sde85iLpQNvz4j9rINzkYADSDaJEDP4YD2CKAdiDYKaKiFZgG0FtEc&#10;0MYBvTVr7jrUrl6fZRVdQpdXhtx1Bc60aKaFM03bTAdn/gg689tm7ZqGGs20cNagmalthuGsXtNQ&#10;t82Fo3psUNBMgjNN2+yrR4E4NOPgDKGZBGcIzTg449CMgzOK5mEj5fQsSBD+nDWm6TeZ1cJraRN3&#10;lSTs3Xo26uEjT61mTBlybH/HEbN3k8Hs2loG+ng5mrUMNZpFMMuZLryaOl3ILc6bB0IZaJWZsUyx&#10;r6yLZRuUabAspTEgS0pDm/lqOD+sD3qwJWPe3ekSnlFAOyOaGdA2RBsHNNpCc0CjeHYfoKFDQhTP&#10;NICWEW0U0FpEMwJag+jmDGgJ0Ve3ZM9vi7rVJ2Z5VYhVD82scKZBs9ltM8uahqfaZlY449BMhjN7&#10;28yypuHSUaCBthkLZxWaV1d1vfZaTsxpFM4Qmklwpm2b+VEgHZxJbbMC5+SRfYSBhbHCbzOrn/0m&#10;s0b4bWaN8FLa+GPxiWvWboi5dpIWza6sZhwfdPdqTuKWzf9KnXIUPf4jrWWwPV6Ofi3DAWYHmsW8&#10;lTb5k9t17YbjsOwL+8o4LNuhrMLyo4aAbDFPJgRkNzUEVj1ubPNEjefrVQMvi3BW4llAo4hG8eyf&#10;gDb2dd4tFdAIojV4pgS0i4eE7ga0A9HeB/TWjDkjUa/6zCwb1+1Hyyu7LsTBmQXNtHDGtc2scMa1&#10;zXRwZkMzLZxxaGaFM4hm/gg64eS4jte65kbsRtFMgjOEZhyccWjGwRlCMwnOEJpJcCa1zSicadpm&#10;TxwFKnBWo1nM8JF9hO4FycIfMyuafptRI/w2o1b4nS2vpDUc7TF8yZaa+MN7Dw66d5e0zwytZtyM&#10;evJ4Wey5A0lJ6za8lTZ13x/T6x+4Cma0ZWZay5DADLXMjrUMFMyOzBBSCgpXgFhGoQy0yrpYNnFf&#10;WYNlpVVGsCzmUUObHDFPxNQ79pzFPG4MbNqfN+6KGs/0gIYQ7WOA1iCaA1oNaBjRLICGEM0BrQto&#10;O6KNAlpGNAHQO7dnzfkt6lWfmlXVXd9aXhlyxCw449BMC2daNINrGoxtMyuccWimhTMLmrFw1lnT&#10;UKOZDs5uapsxcMah2dWjwKGFfTaKaMbBGUIzCc60bTPLUSCEZn04w2jWgzOEZhycITST4AyhWQ/O&#10;EJpxcBbTIz/RDmZHxgq/V5I+7rO/pU04FJwyY/27Ixauixm2YvOoxN1bJsQf3bcg7uyhBbFn91cP&#10;PbQ5NWnTmj7Dl61vnzJny+tpkw++lNZwFfc12SiafWEtAwXza7b8O3Xqg4/GdhWP6aiw7Il9ZT0s&#10;K1DGYtmWR41tLI8nOO85i7k79p1LM4ecezw99oogxwxAy4g2Cmgton0P0A5E+wqgtYjW4pkG0M6I&#10;Zge0jGijgNYimgOaDGgZ0dsy5kejTvXJWWENiVpeEfKQBc20cMahmRXOHmmbW/Aj6FjgjEOzGWsa&#10;pKPAmjHdN7+aNegTNZxp2mZ+FKjfNitwhtBMA2eatlmBM4rmESN7SwnLSxV+l1HzzAnMUsYJLzpl&#10;vJQ/2FMn/DHdOWosQ2gmtcxsaxl4MKMtsxrMWjQ7wCwlZYbwespMISF39EYqLHtpXxmFMoRlEcpK&#10;HjcE5EqpD1iAwlnMiZKic9MHXxGk+AugdZ/EwQHNAe09QDsQbRTQEKJdA/SWjPkzj1nmfhk1qs/O&#10;ioquo1ngjEMzLZxxaKaDM1vbTA1nSjSzwJkWzVRw1mmbXYczPZpp4UzbNtPCGUXzxqouB1pnRx/W&#10;a5sVOENoxrXN/ChQv202+ygQB+eUkb2FrrnpOmCW0exOMKMtMwnMKJrpwUxumRUwKwlMm3xvXml8&#10;rS6WFSgDWHb3vrIayhCW7VBWpWmClOrHDQGPUTjfr+t0eemw3TemD74q41kX0CiizQO0FtHNBNB2&#10;RBsFtIxoo4CGEc0CaBuiOaBdADR0SMgCaBnReoDenDH/ypbMecGoTX16VlaG/nhlRcgiFM2scMah&#10;2eyjQP4IOt9rm0E4u6ltvjy+3dV38gZu+KcNzSicadpmBc4QmvXgDKGZBGcIzTg4Q2jWgzOEZhKc&#10;ITST4EzbNrMcBUJoltNH6JybRQCzFs0ollEwo2gmPV4OQjMRzCatZYhgRtH8esos4V8ps4RBOdZd&#10;WCz7wr4yPZZzHzcG5EmZGJD3pDHgPApnMR9Zh56ZNviqIIYD2pOAhhDNAmgtotkAbUO0jwBai2gO&#10;aG0QQCuIzlhYhLrUL2Z1ZZe3V1Z2PcqCZlo4u6VtBtY01GjGw9k4mmnhTNs208LZU0eBajTTwlmD&#10;ZkzbzAJn9BF06SN7rcChmQRnmrbZV48CUTST4AyhmQRnCM04OOPQjIMzhGY9OKeO7C0kj+wndMzN&#10;YV7L0AMz1DKTwIyimbSWoQdmLZrhtQw1mBU0i2mdOuPRhFEjJrmCZU/uK0NYVqCMYllKY5t8MY8a&#10;2uxC0SzmUUPgp3tzGy8reOaApgO0A9G+C+glHNAeAbQD0UYBDT2JwzVAb05fuGNz1rJfoyb1m1lZ&#10;GRK9qiLkkatwpkGz2W0zy5qGO48C1WhmhTMOzVg4m4BmljUNdx4F0j6CbmFFyPJ/ZMU8JMEZQjMJ&#10;zqS2GYUzTdvMjwL122YFzhCaxaSN7C0kjRwotLfkuQRmFM0kMKNopgOzWWsZMzQtszOYHS2zkjdS&#10;Zkvpn13z/qPGQPuusi6WPb2vjGuVASw75+2FKJqV3Bvb7eqixIOPpw2+ZsezA9A2RHNAuwBoZ0Sz&#10;A1pGtGFAa1poDmjPARo6JGQBtIxoEqA3pS+MQi3qd7Oqsms1Cc0scMa1zaxwxrXNdHBmQzMtnHFo&#10;ZoUziGY3t820cGZBMy2cQTTXBQsrq7peezV70CERzQqcITTrwhmDZhyccWjGwRlCMwnOWjTTwVmv&#10;bUbhTNM2+8JRIATn9JLeQkJxhNAut0CDZhTLKJhRNNOB2cW1DIOPl3MFzGo0i3kzZY5QPTJjNgnL&#10;XtpX1rbKAJYfTmhToOTxhMCCRxMCa580tnmEolnJh2OGX5XhrMRzgDb2dd6eAfQ8DZ5ZAQ0dEjIA&#10;WoNoFM/+CWg7ojV49h1Ar/NVQKcvmr4/uu6/UIf63ays7Pa9lRUhDXpwpkEzLZxp0QyuafhI20wL&#10;ZxY0Y+GscxSoRjMdnOnbZjPgjEOzDGf9tnlrdecTbXOj9qvRTIKzBs0UcKZtm1mOAiE0w22zZ44C&#10;ITTj2ma2o0AYzSQ4q9GcViLDWUx8cbQQlFOERTMZzK6tZXjq8XIwmp3XMlAwK2gW0zNz/AeXarvm&#10;4rBMs4LhLSyLUFbycGJAoZLHmD1nMY8aAh/typlyzxnPHNBaQEMtNAe0LqDtiG5ugIa+zpsF0Cii&#10;mQB9aVPm4kDUoH47y8vDfrmqMmQ2hGZaOOPQzApnXNvsOpx10GzyI+jMPgpUt81mrGmYeRSoRrO7&#10;jgKP1Hb4MCR/4PZ/2NCMgzOxbeZHgcS2WYEzhGY9OGvRTIYzhGYcnDOk9BKGFA0SArJLnumhmbSW&#10;wfZ4Oahl9uxaBgpmdUYX5i1xFcue2FfWw7IaynYwT7alEd5zVnJvbPjNRUmHEDibD2gHolE8ewvQ&#10;WkSzAdoZ0eyAlhFtFNBaRPseoB2IRvHsLUDbEG0Y0M6IdjegN6UvTkPt6fezuir0z6sqQ1agcMah&#10;mRbOODTTwZmtbaaGMyWaaeHM0jZTwVmnbWaFMw2aaeFM2zbTwllE88VxbT/ulTdgg4hmBc4QmnFw&#10;htCMa5v5UaB+2+zJo0C0bVbgnFnSSxhcFCu8lTX6qatgRltmf1zLQPPvlLnCv0fMFd5Jn3Dh/er3&#10;RvvavrIrWH44KaDInokB2D1nJRfLE65NHfyxIEaLZw5odkCjiG4mgKb8Om8OaPcBemP60kkr46f9&#10;N+rOZjFrqsL+tbqq6xYaOOPQbPZRoLG2mT+CDkIzLZxxaAbhbKBtBuB8P66o7yo1mklwpmmbFThD&#10;aNaDM4RmEpwhNOPgDKFZD84QmklwhtBMgjOpbUbhTNM20xwF4uCcVdJLGFQ4RPh3VvkTCM3sj5dD&#10;W2bPPl4OB2YIzQqYlbQeMVew5Bav9bV9ZZewLKVNsZjHk9qMfdIY8BDFsjqPGgKeHiysvK7g2WVA&#10;2xHtK4CWEW0U0HZE+zCgNYjmgHYGtA3RRgENI5oF0CiiXQf0xvQl29ZnLH0F9WazmtWVndutqep6&#10;EEUzLZxxbbPrcPbeI+hY4EzbNtPC2VNHgWo008JZg2ZM20wLZ7RtzhzZc/nfsmMeQHCG0KwLZ8q2&#10;2WNHgZRtswJnFM24tlmBM4RmXThj0IyDMw7NODhDaCbBGUKzAmcxUYUJwr8yKh+DaDa0loHfY0Zb&#10;ZmOPl9OimQRmFM0imFuPmCclJG3Kx5srB1Z7C8u4fWWnFQwdLD+cFGjP55MDRurtOSv5rK7zrXWp&#10;a+5Njblux7MZgHYg2iigAUQzAdqGaMOAdka0Fs8c0G4D9HAUz6yA1iKaDdDOiHYnoDekL722IX3J&#10;O6gzm+Wsre7SfU1l1zM0aKaFs2toZl/TcOdRoBrNrHDGoRkLZ501DVo0sxwFqtHMCmcaNKNwnlYe&#10;PuNvWTFNEJpJcNagmQLOpLYZhTNN28yPAvXbZgXOEJpxbbMC52xbIguShNcyqr9AwYy2zCQwo2im&#10;BzNdy0wCM4pmFMswmB1ofkvKfCE1t3QrimVv7ytroazFsghlNI8nBOjuOSu5XjPg0vSYy19IeG6B&#10;gJ7DAe0RQDsQbRTQUAttDqDXmAVoDaINAzoD9WWzntWVXQauqer6MQnONGhmhTOubaaDMxuaaeGM&#10;QzMrnEE0u7ltpoUzDs3omobRttk65r11/8gefPbv2YMlNOPgDKFZH84wmvXgDKEZB2cIzSQ4Q2jW&#10;gzOEZhKciW2zHxwFom2zAueckl7CgPxk4Z/p4x5DYIbQTASzF9cyUCyjYEZbZhnMMprFdEydcW9p&#10;eWwjCmU9LLt9X9kFLH8+KaBEypSAkocTAxahSMbl1OjcC3Y4ewzQzohmBrQN0cYBjbbQvgdoB6JR&#10;PPs7oKEncaB4pgG0jGjjgEZbaK8CeuLiEYu/gdqy2c+ayi7d1lR1bcKhmRbOtGgG1zRcaJvNgDMO&#10;zbRwpkUzFZwp22Y6ONO3zbRwZmmbZThr22brmHcP/DU75qKIZhTONG2zrx4FQmgmwRlFMwnOEJpx&#10;cIbQrA9nLZpJcIbQTIIzTduswFlEsxjLqF5Cv/wRwt/Txz/RAzOKZtJahh6YtWgmrWXQP17OCcya&#10;llkGs7plVvK2LYmWqr0QlF3Fsln7yq5gWZ0HU94e/6Qh4AGKZCgP69ve3p4z85IGzy4C2oFoo4CG&#10;EM0CaBTRKJ45oN0F6GUaPHsb0AiiNXimBLSLh4QGAb11XerKv6CmbDGzvqprxNrKLucgOOPQzApn&#10;XNtMC2cqNPNH0BHhTINmtG2mhTPUNueW9Nz8j+yYWxCaSXAmt838KJDUNitw1qJZH84QmklwhtCM&#10;gzOEZhTOllE9hT55acJf0xqf0oHZrLUM9zxeTgtmtGV2gNmB5gVSglPmPJoxKnkGFste2FcGoQxg&#10;+fMpAaPkBEp5PKHNFRTJuHwyvsuNGXHnL0yJuaHFczMEtBbRjIDWIJoD2hnQUAvNAmgI0c0X0OvT&#10;Vl5bm768Zew1683qqq7vrq3s8j4tnHFopoMz/VGgO9tmWjh7o21mhTMNmmnhTNs268H547qgL9KK&#10;e234W+ag+3+zoRkHZwjNODhDaCbBGUUzCc4QmnXhTNk2t9ijQMq2WYGzgmYxuaN6Cr1yM4VXUh1w&#10;Jq5l+Ojj5aCWmQRmMW2kLBQG54w9AmLZB1YwgDhh+f7UwNFKaPeclVytHHRkWsyVxyKe3Qdo6Ekc&#10;LICWEd0SAO1AtK8AWotoLZ5pAO2MaHZAy4g2Cmgtor0H6PXpq8S95v9AHdkiZ21F1w7rq7psg9As&#10;wdln2mb3PoJOA2cT22YYzuxtM8uaBg7NIJwNtM1X64LvxRf3XfvXrMGPRTQrcIbQTIIzTduswBlC&#10;sx6cITST4KxBsw6cITTrwRlCMwnOGjRTwJnUNnvrKBBtmxU4i+mRl6P7eDmoZdZby9AFM4hmT61l&#10;aMEsZbic+lEZC/wRy5/bcn9KwJgHk9osRnFMyulRedsUONMCeqoGz6yARhHtZUDrPomDAxoC9FIN&#10;nlkBbUN0CwT0utSVE6dZpOc1czgrs76q65vrKrusROGMa5tdhzN924yHMxuaaeHM0jbTwtlTR4Fq&#10;NNPCWYNmTNtMA+cL49tejirqt/qvNjCT2mZ+FKjfNitwhtBMgjOEZj04a9GMhzOEZhKcITTrwVlB&#10;c56E6N7Cu7l5VGBGW2bSWoY+mLUtMwnMaMtMAjOKZicw29AcIGWREJHZcPrq+C6jfGFf2QFlLZYV&#10;KCtYljJNzudTA+ofNbSh2nNW8qgh4LMDBWPfR/FMB2iohfYtQGsR3UwAbUe0UUDLiDYOaKiF9i1A&#10;axHtfUCvTVm1ban4vGaL5T85nJFZY+368vqqLnNo4OwamtmPAvkj6LRoNto2s8IZh2blKPDS+OAP&#10;3s0fuEFEMw7OEJpJcNaimQxnFM0kONO0zfwoUL9tVuAMoZkEZxTNKJzFZJX0E7pZCgAwQy0zCcy+&#10;t5Yhg9m5ZVbArCRw+CKhosiy0lf2lSEs26GswvJnUwNKpUyT83hiwIcojkl5VB90cXP64rtTYm4K&#10;cswAtDOiOaDJgHYg2iigIUSzAFqLaDZA2xDNAe0E6HWpq+4vS1n2DwnNMpz5oLOhMuRXGyq7NOqh&#10;mRXOuLaZDs46aEaOAs1sm1nhDKLZpDUNXNtMC2ccmo2saayt6ny8kyViq4JmBc40bbMCZwjNJDhD&#10;aNaDM4RmHJwhNJPgDKFZD84Qmklwpmmb/f0oUIGzguZ8WzJHDhDCc4o1LTPzWgbD4+UgNJPB7Npa&#10;hgxmB5pFMMtZLPRJn3zx6NgeVRCWtVDWYlkDZf1WWYvlaTpYtkEZwvJn04LseTixzW4UxjS5P77r&#10;qbWp6z904FkL6CkonpkBbUM0B7TfAnpJEge0EUCvSV19ZUXKigGtunf/fxzOhNlkaf2lDVVdGnBw&#10;pkUzuKbhQttMDWeGtpkWzrRopoIzZdtMB2f6tpkWzqxt88zysI/+lT1oH4pmEpxp2mZfPQqE0EyC&#10;M4pmXNvMchQIoZkEZxTNJDhDaNaFM2XbjDsKhOBcMKqnkFYcKYRmjwLQ7AxmLZq9v5ahPF4OBDPQ&#10;MjvALKM5yJbiwpINnsQybl8ZbJUhLE8PLFPnwaSAJSiKaXOvtsfBxUn7rjrjGQI00EL7GKAdiG5u&#10;gHZGNDugZUQbBzTaQvseoO2I1uDZa4D+ZHXq6vhWFsuX7HDmaxrk2VjZJW5jVecPWOGMa5tp4UyF&#10;Zv4IOiKcadDM2jbnjeqx5R/Zgy6+kuVAMwpnCM0kONO0zfwoUL9tVuAMoVkPzhCaSXDWoFkHzhCa&#10;aeAsollM4aieQkpRtNA5a8xTLZihltn1x8uhaEaxDIMZbZlJaxl4MKMtswJmOUuE99JmXN9RPaBe&#10;C2VmLDPtK2uhjMeymE+nBZaL+XxaQP2jxjafoyimzbWqiF2zh5y9O3nQLQTPlIBGEK3FMwc0CmgY&#10;0SyAhg4JGQCtQTSKZw5oVkCvTV37bGXa6kwJzRzOrs+Gyk7BG6u6LIPQTAdn+qNAd7bNtHCmbZtd&#10;hrNO28wKZxyaWeBM2zYrcD5a2+F8REHf9S9nDn4iolkNZ5q2meUoEEIzDZxp2mZ+FKjfNnvrKBBt&#10;mxU4F47qIQwvHix0yLQ+wYPZ+FoGimUUzGjLTAKzBs2EtQwUzGKCbcnNL9/hC/vK6hUMHJSlzLBl&#10;eoBVzOMJbVzec1bnQmnSlsnR15tEPMvhgOaAlgGtRbSXAQ18nbcvA3pFypqSVtHR/2VHM4ez67Ol&#10;qvMvNld3Ld9Y1fmpa2hmX9Pw2iPoKOFMg2YYzuxtM8uaBg7NIJwp2+Y1VSE72udGbvqLDcx6bbOn&#10;jgJxaMbBGUIzCc4QmnFwxqEZB2cIzSQ4Q2jWh7MWzSQ407TN7j4KVMNZQXPRaDnDimKFthnVj7Ro&#10;Jq1leOrxcpiW2fZ4ORjMKJplMKvRHDx8qRCWOu/eyoq4qVgsa6HsGpYp95WxWFagrMLypzPk3Jse&#10;VPFgUgDTnrM6p0py1zvg7IivA9qBaBTP3gK0FtFsgHZGNDugZUS3BEA7EI3i2TuAXpWyttZimfMd&#10;DmeTZmNVp9jN1V1O0sOZvm3Gw5kNzbRwZkEzLZzVaxrN5RF0i6xhc/6aGXNNRLMenGna5pZ7FEjX&#10;NitwhtBMgrMWzfpwhtCMgzOEZn04w2jWgzOEZgjOxaN7CElFQ4XgjJovWNcySGBGW2bPrWXAYG6r&#10;Smpu1QFXsWz2vjKIZQXKCJbFfDpTzoMpAUtRCLuax40Btw/lV62dPOi2Bs8c0OYA2o5ow4BGEd1M&#10;AG1DtBbP/gfolSnrptZkLv9Zq7ro/3KCMz8MNDabqzsHbaruvJSMZnPaZlY449BsBpxxaMbCWWdN&#10;w51HgWo0s8JZAfPhmg7nowv6rXw5c/Cll7NiddGMgzOEZhKcITST4IyimQRnmraZHwXqt80KnLVo&#10;JsMZRbM+nJ3RLGbk6B5CQmGiEJBe99AVMKNoRrGMghltmenADK1lkMCsXcsQweyE5uSlQrvkZUKX&#10;4QsfzitPngtDWYtld+wra7BsgzKE5XszAiuVfDojsOZRQ5unKIZdzeOGgM82pi9fJuPZBwANfJ23&#10;dwEtI7olAFqDaA5oZ0DbEA0BemXKukVT05f9sVV8/Fc4nN0wmya1fm5rVedxNHDGtc10cNZBs8lH&#10;gfwRdHg4z7R2u/CvnEGbRTAraKaBM03brMAZQjMJzhCa9eAMoRkHZwjN+nCG0awHZwjNJDjTtM3N&#10;5ShQi2Y8nMXEFyQLb6c1PtSiWR/MEJr11jJYHi+HolkNZqhldoAZaZmTHWhWkpRddwyFMoRld+4r&#10;02LZjuZZch4xPM8ZyoO6tqd25kzb6cCzbwLagWijgAYQzQRoG6INA9oZ0Vo8c0CjgHYg2iCgQUS7&#10;BujVKRvWzUhb+pqEZovlyxKc+WGge2ZTVecem6u7rFGjGVzTcKFtpoYzA5pp4UyLZio4e6ltpoWz&#10;Xtt8oLbjR4MK+21+OTP25p9taNaDs17bjMKZpm1W4AyhmQbONG0zy1GgFs10cKZpm1mOAiE008CZ&#10;pm32xaNACM0ltsTmpwqtUyc9wqGZBGa0ZSbtMaNoJq1luLrHrF7LQMHcLnm5lA7JS59NGZ2xRBfL&#10;bt5XJmFZgbKYT2YEVkmZFVj1cLLxPWcln9e1u7AzZ8r7k5zwzAHNCmgtojmgUTw3B0CvTNmwe17a&#10;muBWln7P2eGstM0czu6Z7dVdfri1pnPGlqouZ/TaZlo40x4Fmtk2S3A2sW2G4WxO20wLZxyaQTgD&#10;bXNV6Tub3sgZtPelrFhBRLMCZxyacXCG0EyCM03bzI8C9dtmBc44NOPgDKGZBGcIzTg449CMgzOE&#10;Zj04jxrdQ4jJSxPeTJn2RK9lRrGMghlFMx2Y3buWgaK5vSqDsyaeuTqhUwWEZU/sK+th2Q5lG5bF&#10;3J0ZVC3m/tTAZSiAjeRRfeDFnTkzr4p49l9AOyOaGdA2RLcEQDsQjeLZ3wENPYkDxTMNoGVEo4Be&#10;NXzjx/UJi15uZbE8B8KZHwa6d7bVdHpja3WXxq3Vnb/w5lGgGs20cKZtm2nhrEWztm1mhTMOzbRw&#10;1qAZaZu3Vnfe27NwwIqXsmLvoGjWgzOEZhKcITTj4AyhWQ/OEJpJcIbQTIIzbdvMjwLp4EzTNitw&#10;htAsZvTo94To3CzhjdQZT1EwQ2gmg9m1tQy9x8tBLbPeWgYJzGI6JK+QMq4kb40Gyx7aV8Zi2QZl&#10;NZY/mS3n7qzAmnvTAyY+mhBwHwWwkTyoD765P2/8+5MG3ZHw7AuAdiDaKKAhRLMAGkU0imcOaHcB&#10;epkGz6yAhhBND+gVwzdunZG6snOrpKTnJTiLaNbfb+Zwdtdsq+rSd1t1p40saxq0bTMtnHFoZoUz&#10;DZphOLO3zSxrGjg0g3B2oPliWem7c17OGnzpT1mxgohmHJxRNJPgDKGZBGeatlmBM4pmEpwhNJPg&#10;DKEZB2cYzXg4Q2gmwRlCMwnOKJpJcKZpm719FIiD85jR7wmReRZdMKNoJq1l6D5eDmiZzV7LwIFZ&#10;SUT69Esn6t8dT4Nld+wr02JZymxHzNpzVudRQ9Cd9wsq98l45oB2BdBaRDMCWoNoDmhnQEMttGcA&#10;vWz4xpWTR6x+u5Ul+qsuwJmPO2eTtevPt1V3zt1W1fmCHprxcGZDMy2ccWhG4WyobXbzI+hY4KxB&#10;s+1fV4x5d/tblkE7/5gVK4hoRuFMaptRONO0zfwoUL9tVuAMoZkEZwjNenCG0IyDM4RmEpwhNOvB&#10;WYtmMpzVaFbgPHrMe8KA3HwNlmEwoy0zaS0DD2a0ZSatZeiDWYtmFMwdklcKHW0pLx69mYhlN+0r&#10;q6Gsi+VZgbXqPJgUuAeFrxl51BB4/1jR6F0OPPs6oKEncbAAWkZ0SwC0A9G+AmgtorV4pgG0M6LZ&#10;AS0jWg3opcM3zhuXsuwfrSwWGc0SnFVrGvww0Luzs6bzCzuqO03aUdO5CYIzjGZ2OOPQTAtnlrYZ&#10;C2edNQ13HgWq0UyC8+Sy8A8DcqK2/SEzVsChGQdnHJpxcIbQTIIzhGYaOOu1zSicadpmfhSo3zYr&#10;cIbQrA9nLZpJcIbQjINz6Zj3hFGjewn9c4tAMKMtMwnMGjQT1jL0wWxsLQMFs5J+qXOu7x47YBIW&#10;y27cV1agTINlKXPkfDo1YDmKXrPyqCHg0QclBVsnDbqrwrPnAA0jmgXQKKK9DGjdJ3FwQEOAXqrB&#10;MyugbYhmAPTS5I2TylPm/aFVcvLXOJx9fHZVd3xrR3Wn6h01na+S4ayDZpOPAvXaZlo4g2g2aU3D&#10;XW3zlPLwXZ1yI7a+mBH7UEIzBZxp22aWo0AIzbi22RNHgRCa4bbZAWccmnFwhtBMgjNN29ySjwLV&#10;aB4zRoazmJGj+gr9LKOAlplxLUP38XIomslg1qKZDGYUzZ2GrbKnqKB8N4hloysYOli2Q5kSy7dn&#10;B40Vc3dO0Nh7s4MnPWo0d89ZnceNbb44Oypr05ToW484oPGA1iK6mQDajmijgJYRbRzQUAvtfkAv&#10;HLG5Jjl5zi8kNEtwVq1p8MNA352tVZ3/taO6c/nO6s4fqdFMDWcGNNPCmRbNVHDWaZtdhzN920yC&#10;86yy0C1dcgeu/X1G7O0XM+OEP0hxhjOEZj04Q2gmwZmmbfbVo0AIzXpwhtBMgjOEZhycITTrwRlC&#10;M65t9sejQAjOZWPeE4pKBgi9skufksCMtsyktQwSmF1by5AfL4cHM9wyq9HcedgqoeeIhffWVsfO&#10;NgXLLu4r46CMYlnMndlB46TMDRr3wA17zmjOlw7fMGXQtduTokU8mwFoLaI1eKYCtDOiOaDJgHYg&#10;2iigIUSzAFqLaDZA2xBtIqBXJG9vWpC8YVRQ8tjvt7LEft3eNnM4+9fsqO309501nUp2VXc6g65p&#10;uPMoUI1mCc4mts0wnM1pm2nhDKH5/Lh2T2pLu29tmxu5/neZcdd+nxkn4NBMgjOKZhKcITST4EzT&#10;NvOjQP22WYEzimYSnCE0k+CsRTMezjg068OZrm1WHwWiaBZTPuY9IX9kpNAjq/IxPZihtQy2PWa0&#10;ZTZjLQMFs5zVUrLzag95Y18ZapVxWJYyJ3C8mM+mBrhlzxnNpfL4tdNiL16U8OxGQIOIZgK0DdEc&#10;0H4L6CVJ3gP08uRt9+aP2JjTKj7+v1uNGPENLJz5YaD/zO6qjn/eXdspf1dNp+Nmtc20cKZtm2nh&#10;rEWzGW2zdk1DjWY9OO+r7fTAUtJr9xs50ft/lxkniGBW0EyCM4RmPThDaCbBGUIzDs4QmvXgDKGZ&#10;BGcIzfpwJrfNKJxp2mZ+FKjfNitwhtBMgrN1zHtC3sho4Z2M6oc4MGtaZt21DNcfL6dFMxnMKJrV&#10;YHagWQazmC7D1gjdkpc9XFKZvFAPyzQrGKxYVqCsh2Up8+R8Oj1gBYpcd+V69cDNS5L2np2o4BkE&#10;tIzolgBoB6KbG6CdEc0OaBnRxgGNttDuBfSy5G1X5gzfOOw7lvj/BuFs32/mcPbL2Tu24y931nQa&#10;tKu607w9NR3vGoEzDs2scKZBMwxn9raZZU1DAfP8itAjAwr6bX05a/DZ32bGCSKadeFM2TZ77CiQ&#10;sm1W4IyimQRnCM26cAbRjIczDs04OPdz+SgQRjMNnPXaZhTONG2zLx8FomhW4Gwd865gKR4shKeP&#10;+xxFs6+vZZDArKBZSaql8QQLlo3sKztBGcKyDcpibs0JrJMTVHdzZtCUxxPafIoi1125P77T/g1p&#10;y++KeHYd0FpEMwEaQbQWzxzQKKBhRLMAGjokZAC0BtEonr0D6GXDdnzWOGx1yLdTU79JhjM/DPT7&#10;2Vvb6e+7qzum763puIEGzbRwxqHZDDh7/RF049qdHD+m++I3cgbt+nVGbNNvMuMEEc0onDVopoAz&#10;qW1G4UzTNvOjQP22WYGzFs34tpntKBBGMw7OEJpxbbMvHAVCcK4Y866U7OIhQlhGwxNfWMsggRlF&#10;MwnMYroOWyOEDlvzxYyyzJUolHWxbMK+Mg7LDijLWBZzZ56cW3OD6h9NCriIAtededwQ8PRAbu2e&#10;idH3JDybAWgtojmgWyqgtYj2DKAXDdu+snHE6pBvJiR8yw5nEc1iSIeBHM7+PXPndv9/e6o7tt1b&#10;3al0b22n93FwxqGZFs4saMbCWWdNQ41mOjjrt80Hajrcspa+t7VzbsS632XEHft1xhBBDA7NJDhD&#10;aNaDM4RmHJwhNJPgDKFZD84QmklwJrbN/CiQ2DYrcIbQrAdnCM0kOENoxsEZQrPYNitwrhzzrpBR&#10;lCh0SZv4mRbMUMvs+loGCcxaNOuDGUIzBOauw9bak5A15dy1aR3GenJfGcayDGUUy1Lmy7k/pc1e&#10;FLeeyBVrzOGpMdduy4CWEd0SAO1ANIpnbwFai2g2QDsjmh3QMqJ9GtA2REtoHrbr8Yq0pY2W4fNe&#10;+qYl4VtMcOaHgc1nNllaf2lPdedO+2o7zdpX2/EuDZxp0MwKZxDNJq1p6LXNu2s7NZWPfudUZ0vE&#10;zt9kxJ3+VcYQ4QUbmBU0k+AMoZkEZxTNJDjTtM0KnCE049pmTxwFQmgmwRlFMwnOEJpJcKZpm5vL&#10;USCEZhKcadpmBc4imsVUlb4rpBUlCx3Tpn2Gtsxmr2Xog1mLZhKYUTSjYBYTMmydEJK0TmgYnb/B&#10;CJZd3VdGsaxAGcLyrXlBDUruzQpagqLWU7k/rvOlxYn7DjvwDAEaRTSKZw5oLaBlRBsFtB3RhgGN&#10;Irp5AHr58M2ntudXWV9Ljvn+N9MGf1uEs4hmMeCaBs1hIIdz85m6uu7fbCx9r4t11Dtjikf32Lip&#10;qss5VjjTopkKzjpts+twltvmc+Pa3j1Q22lTVknPpa9nR+/5ZUbco19mDBFEMCtoJsGZpm3mR4H6&#10;bbMCZwjNenCG0EyCM4RmHJwhNENtswJnCM0kOENoJsGZ1DajcKZpm40eBaJtswJnMSmFKULH1BmP&#10;tWgmr2Xog1mLZhKYUTTTgdkZzQqYlcSmz7z8waR3J7JgmWVfGWyVISzPd+TmvODGm3OCJj6eEPAE&#10;Ra2n8rgx8POdlilbnfFMB2gtor0MaODrvDmgPQNoDaLdDOj16XO37CrJyP5GWtz/fDMt7dumwZkf&#10;BjbTsVie+0VabK+XswZNDcyN2pRT0nPn5qrOF3FoluBsYtsMw5m9bT49rsP9JRWh+xKLe69/M2fQ&#10;thcyhpz7eUa88IuMIVJENOPgDKEZB2cIzSQ4o2gmwRlCsy6cKdvmZnMUCKBZF86UbbMCZxTNJDhD&#10;aNaFMwbNODjj0IyDc5EbjgJxcK4ufVdILsgQ2qfMfkIHZvevZaCPl0PBTGqZxYRKWS+lumTUdgjK&#10;ulg2sK/sBGUAyxKUlSywZX7QhIeTAi6goPV0LpYl7Z486PaN5gpoB6KNAhpANBOgbYg2DGhnRGvx&#10;3LwAvSRp9+N9RSNX7xozeICIZic4q9c0IDjTHgZyODfzscR+/asjEiO/mpq4/n/Shp74V86gzVGF&#10;/bfUlnU/uLGyy3VX2mZaOOOOAinb5vtbqrocGzXqve3d8wbueCkz5sRP0oY8+ll6vCBGBLMSNZwh&#10;NJPgTNM2K3CG0KwHZwjNJDhr0KwDZwjNenCG0EyCswbNFHAmtc0onGnaZn4UqN82K3CG0Ixrm2U4&#10;49GswFnMsPwsod3weU2ugFmLZjKYUTSbuZbhALMDzWFJ64Xo1AU39jUOmEG9r6yLZfK+si6WFSjb&#10;sCxlgZxPpwXsRiHrjXw6LuTc/KHH92vxzAFNBWgboo0CWotoDmgJzsmbT523xqxbVdX1za8PG/Zd&#10;Ec3/nZT0HQnO6H6zETjzNY2WM18dPvwHz6ckJD43InHX8ylJgpivpiR98v3Uocdfyord3i03YmPO&#10;yJ7bZlvDjhys7XgThTMOzVg4Y9rm98d2fLisoutZ6+h398YV9dvSMTdy81+yYnf9MiPu5I/Thtz7&#10;cXq88BNbfmoLCmeatrn5HAXStc2sR4EQmklwhtCsB2cIzTg4Q2gmwRlCsx6ctWgmw5nYNvv5USDa&#10;NoupKX1HSmJerhA8fNEXWjST1jJcf7wcimY6MOuvZaBgdmSDMLqocp+n9pWxWFagrMKyPQuDJt6b&#10;E7QYRay38qgh+O7mjAXrJkZ/AuBZBrQd0c0O0M6I5oAmA9qBaBTP5gJ6Q9bMbddr39lQXh7+h6+n&#10;x3+PCGd+GMjH1flKWtILz41Iynp+ROIZG6CFr9nydTEjEpq+mZpwScz/pg89+OO0+EO/yojb/ErW&#10;4G2v5sSs72CJWB2eP2BjTFHfxSkje28bWtR75zv5A3aE5fbfHJ47YOPr2TFbXs2O2fZKVsz632fE&#10;bft1RuzBn6THH/m/1Pg7P0gbKvyfmPShwg9t+ZEtIpoVOOPQTIIzTdvMjwL122ZfPQqE0KwPZy2a&#10;SXCG0IyDM4RmEpxRNJPgDKGZBGdy2wwfBeLgXFv6jhCfW+AEZrRl9oW1DAnMmpZZBrMzmjdICU/a&#10;IPQfseze+nGxC0Asm72vDGEZhbINy2geNQY8RhHrzXxUnrxjRuyV6/4OaAeijQIaQjQLoFFEo3jm&#10;gFYDetmwXQ/PlA7bd2t8p9WRBZG/UNDsDGfCfjOHMx+XxmL50ldTEto+n5o06msjEvfb4ZySKHwj&#10;1ZH/Tk0UvmnLt2z5dmqClO/Y8j9pcr6bliB8z5bvSxkq/K8tIppxcFajmQbOEJpxcIbQTIIzhGY9&#10;OENoxsEZQjMJzhCa9eAMoZkEZ5q2mR8F6rfNCpwhNOvBGUIzCc4QmnFwhtCsD2cHmuW8J8RZRpoC&#10;ZhTNpLUMEpjRlpkEZgXN4UkbpRQWjD+MYtld+8q0WL6xIHiSPQuDJz2cFPARildv51F9u+tbMued&#10;k/HMAY0HtIxoo4DWIpoR0BpE+yegN2fOvXq/rsOVj+vaVn0tfej/fi05+ftMcOaHgXxYR/yB+npK&#10;QtjXUxJqvpGScFKNZhKc1WgmwRlCMwnOKJpJcKZpm331KBBCMwnOKJpJcIbQjIMzhGYSnFE049pm&#10;fhSo3zbbjwIBNOvCmbJtVuCsRbNz2yxmbOk7QtWYXsLgnNFPYTS7vpZBAjOKZhKYUTSjaxkomLvZ&#10;0nv46gfLapOXoVBmxrLOvjIVlheqsiB4sphPpgfufdIQIEgBEOvN3KntdWpBwqFTE5otoKEncXBA&#10;6wHagWjzAb00ecfF8+VD9j5qCHh8Zmz7ZAXNaji7fBjI4czH6Dw/Iu6H3xiR2OfrKYmTvpGS+JEC&#10;ZwjNODhDaCbBGUKzHpwhNJPgTNM286NA/bZZgTOEZj04Q2gmwVmDZh04Q2gmw5mubW5pR4FqOIto&#10;FjOu9B2hYnRfITrT+hhFsytgRtFMAjOEZr21DBKY1WjulrRJ6J60ScjJnfiBJ/aV0WiwbIOylEVy&#10;Pl4YNOXW7KBlT+oDBCkKoH0I0Y8aAh+fHpW/d/KgW/f9AdAwolkAjSLay4DWfRKH/wN6c07jpgf1&#10;7a8/bAj4ZEtFp3DxdssUOPPDQD5mzjdGDP31f6ckDPpmSuLcb6Uk3sLBmaZtVuAMoZkGzjRtM8tR&#10;IIRmGjjTtM38KFC/bfbVo0AIzSQ4Q2jWgzOEZhKciW2ziUeB6rZZgbMY6+iBwsCsmgcomLVo1gcz&#10;hGYSmNGW2dW1DDWYFTR3T9wkvJe04ekca8Y6LJZN3FfGYtkGZQXLUhbJubEoaMqjuoDHT+psePZR&#10;RD8Y3/HGpozFe0U8c0CbA2gtopsJoO2IpgB08uZ9F6sG7BB/xj5vCDw/fUyXf381MfH/1HCW0Gzm&#10;YSCHMx8z5pvDE17+ZkrCsG+lJKz4dkrCQ1zbjMKZpm1mPQqE0EyCM03brMAZh2YcnCE0k+CsRTMe&#10;zjg0k+BM0zbzo0D9ttlXjwIhNJPgjKKZBGcFzePL5JSOihL6Z4y/D4NZi2YSmFE004EZaplJYHa0&#10;zCKY5WyWkpI1/fzV2Z0moFg2e1/ZFSyL+Xhx8FQxn08M+PDJ+ABBwrMSH0T048aAZ5crBu9bOWLL&#10;BZcAbUe0UUBrEa3BMxWgnRHNAU0GtAPRRgEtI3r5iI0fHx+Ttu1+fbsz4s/W7fqgJcsrQ9t9NSPx&#10;/0Q4S2h2F5z5YSAfs+fbwxP/9Z2UodnfSRu6iR8F6rfNvnoUCKGZBGcIzXg4w2jGwRlCMwnOWjTr&#10;wxlCMwnONG1zczkKhNAMwbmu7B1hdEmM0Cej4VM9MKNopgMzsJbBuMeMtszOYJbR/I49W4Qp5YVb&#10;wFaZFcvAvrIGyjpYVufTaUH7nowLECQ8K/FhRD+sa3f5xMjiPTOHfPjIOKBlRBsFNIhoJkDbEM0B&#10;7RZAi7vMB4rHHLg1LuSY8vN0rS54snXMe/98fsSIH2Lh7K7DQA5nPqZO9+7/7zvpQ4O+mza05Hup&#10;CXtxcIbQjIMzDs0kONO0zfwoUL9t9tWjQAjNJDijaCbBGUIzDs4QmnFts78fBSpwVqO5rqy7UF/W&#10;XSgZGSf0TJv8CR2Y3buWIYMZapmd1zK0YJbR/G7iFiEpY+6VD2a8M8Od+8pqKOth+dri4GlKri8O&#10;nnZnduAaCc7q+AGi74199/D2rFmHJ0R/KuHZZwEd41uAdiC6uQHaGdEooLfnTjhztabXYeXn51Fj&#10;wIMLY9uWd7bEvvB8UtKPxBssCc6E/WZT4cwPA/m4a8T/GOT76Qkh309NqBa/WIXUNnviKBBCM65t&#10;9sRRIIRmEpwhNOvBGUIzCc40bXNzOQqE0EyCM03brMAZQrMenCE049pmlqNACM00cNZrmxU4iyku&#10;ThDeS53xCQRm+paZBGaoZWZfy0DBrM64UaN3a6DsKpYpVjBosCzm2pKg6Uoejw94oMGznyD6RuXA&#10;9xclHrylBTSEaBZAaxHNBmjXnsTBAY1DtGuAXp685f5Fa+Rx9c/M48aApsPV7ROeT0n58fMZST9y&#10;Bc6mHwZyOPNx93w3I/H/vp8W3+sHqfET/zd16AV+FIhvmxU4Q2imgTNN28xyFAihGdc286NA/baZ&#10;9SgQQjMJzjRtM8tRIITmBlsKi4YJ74yY84nrYPbeWgYK5ncTtwrvJW4VhqQtvrl/Uv95EJbN2leG&#10;sKxAGcWynLYzxHw+IejCk7GBgj0onv0A0Teq+h1Zk7IBaKAhQMuINgpoLaI5oH0F0IuSN39wzhq7&#10;X3y8nPrn5GF9wI3V1V3Dnxs27CfPp8TLcB4x4ocSnFkPA43Ama9p8PHkfC8t9oX/Sxsa/X/pQ2f/&#10;MC3+JgRnHJpxcIbQTIIzTdvcXI4CITST4EzTNitwxqEZB2cIzSQ4Q2jGwRmHZhKcadpmfhSIb5sV&#10;ODeWdRfyC1OEbsPnf8qylqH3eDmoZSaCmWItAwWzI9uEipLqgxosm7ivjGJZC2UHlu1Z1nbGJ1MD&#10;9z+pDRSkqAHth4i+Wd330PasWccnx9zkgFYB2oFoFM/eArQW0WyAdkb0uowFp0+Xx+75vCHoKvqz&#10;cbsucMuGqpAez6UO/ampcOaHgXz8cX6UPvSlH6UPTfpRevyyH6UPeWBm28xyFAihmQbONG0zPwrU&#10;b5t99SgQQrM+nGE068EZQjMOzhCaSXCG0KwHZwjNJDir0SxmQll3wVKQLoQNX/wZLZjRlpkEZhTN&#10;pLUMfTCjaN4m9LBl0IhVn2ypj12qgTKEZYZ9ZVewrOTq0uCZN2cFrXtSEyhIUQDt54i+U93z6O6c&#10;icemx15lBDSKaBTPHNBaQMuINgpoO6JdAPT6zLknz1oH7/m8PugG+rMg5vr4oEUzSsPaSmhOHfpT&#10;aU1DhLO0psF+GMjhzKdZzA/T4l77cfqQrJ+kDdkIoZkEZwjN+nCma5sVOOPQjIMzhGYSnCE04+CM&#10;QzMezlo0k+AMoZkEZ1LbjMKZpm1uuUeBdG2zAmcIzSQ4o2gmwRlCMw7OYrILsoWQ5GUPXQEzimbS&#10;WoY+mFE0o1jWglmN5h4J24SeCduF0YX1x0lYNrKvDEJZhWURykquLZPz8dLgOQ9rA+89qbbhuRkh&#10;+t7Yd04eyB9/dNaQ84KyxmEU0FpEexnQwNd5txRAb8yaefxcReS+B/WBt9E/eyWX6ttOSCvu/c/n&#10;kpN/5mib1fvN7HAG1zT4YSAfvx2L5T9/mjYk8KfpQ4p/mha/BwdnmraZHwXqt80KnCE068MZRrMe&#10;nCE04+AMoZkEZwjNenCG0EyCM7ltbj5HgRCaSXBG0TxRTHl3ITM/VwgZtvIJhGYjYAbXMnTArEWz&#10;di0DBbOSiOT1D1aMT16DwzIKZWgFgxXLCpTFXF0aPEudzxqCPnpSFShIeFbSjBD9oK79vQN5NUcm&#10;x9xqUYB2INoooAFEMwHahmiDgF6fPevI5ao+Rx41BDxF/6zVOTO23aivpCb8XAweziYfBnI482kO&#10;86Il9us/z4jv+rPM+Mqfpw85hmubHXDWopkEZwjNNHDWa5tRONO0zQqcITTTwFm/bW4+R4EQmmng&#10;TNM2sxwFQmjWh7MWzSQ4Q2gmwZmmbTb7KBAH50nl3YT0vEKh67DVz3BoJq1lmPF4OTWY0ZbZDmYA&#10;zUoK8iafcRXLWigDWEZWMNRYRqEs5sqytrPFXF3WdvYnU4IOSHBWpxki+rO6TueOFZccXZh4+BEH&#10;tEmAtiHaKKC1iHbG86rkDV8cKio+d31s+Cn0zxXNZ/UBHx0d3zHjK8nJv7Cj2QnO+vvNhuDMDwP5&#10;NLf5RfrQ//1FelzPX2bENf4yPe68Fs1w26zAGUIzrm32xFEghGZc28yPAvXbZtajQAjNJDjTtM0K&#10;nLVo1oczhGYSnCE04+CMQzMJzjRtswJnCM1iJpd3E0ZYSiQ4a8EMtcxse8xoy8yyloGmV8IOKX0T&#10;tz6dX5212dtYFnNlWfAcMbdmB61vqkTg3IwR/bAh+NLlisHbt2fP3jN98JXPaADtC1/nrcWzGYB2&#10;RrQvAXp+/PGnm3MaT54tjz78WX3bm+ifI5RPGgIP7arpPPgraYm/ZIWz4cNADmc+zXV+nTb4l79K&#10;HxL1QsaQWS9kDLkOwZmmbWY9CoTQTIIzTduswBlCsx6cITST4AyhGQdnCM1kONO1zfwoUL9t9tWj&#10;QAjNJDhPKntXGJ5d9hhqmX1pLQMFs5LeCTuFnJxZFy4t7DCDjGXyCoYelhUoQ1hW5/Ly4LmPqgIf&#10;inhWosFzM0X0o/p218+Xpm9ZmHhgb3MBtAPRRgENIZoF0CiiUTw7A3rusN0nDo7K3P1JfUfN0zH0&#10;cr8h8FR6Uc9/2dGshrOrh4FG4MwPA/m0hPlFVtyfXkiPS/h1ZtzSX2fGfga1zS35KBBCMwnONG2z&#10;AmcYzXg4Q2gmwRlCMw7OODST4EzTNvOjQP22WYEzhGYxU8q7CY2lvYSkzMrPWdcyWB4vh7bMajBD&#10;aIbArM6MisIdrFjW21dGoQxhWYSykiu2fNYQ+GFTRaBgTwtDtPjFGPfGhu8/Vjx686LE/aeaL6Ch&#10;Q0IWQMuINgpoBdFLkzde2VNUsv9idc+DnzcE3UL/fEi5Mi54wdiSd9p+ZfjwX5kCZ7MOAzmc+bSE&#10;eSEj5tXfZsZm/DYjdgOMZjycITTTwJmmbeZHgfpts68eBUJoJsEZQrMenLVoJsOZpm32haNACM5T&#10;y7sJ9WP6CvEZ4z5FwYy2zGavZdDsMeuBuY+UXUJa1sKrJ+Z0mwdi2eAKhh6WFShLWSHn8vK28+5N&#10;CTrQZA0U7GnhiL5d02vf7pwpm6YPvnKJA9o9gJ4Tf/Tu1tyqI5drep1Ev6zElVyqazfzZ+lDfveV&#10;pKQXnOBs8DDQFDjzw0A+LW1+kx4b8LuMuKLfZ8bt0sCZsm1W4IxDMw7OEJp14YxBMw7OODST4EzT&#10;NvOjQP222VePAiE008CZpm1mOQqE0KzAWcz40QOF2PSGexCYwZZZZy1DH8zalhnFMgpmFM0KmNWZ&#10;UFa63ywso1AGsWyDsoJlKSvkfLwoeGVTeaBgD0e0FKmJrg3/4PjIwr3Lkvdc1OLZdwANI5oF0Cii&#10;zQP0rKHHbmzLqz54qbrnyYcGsCzmUUObp4dqO+R/ecTQX38lLekFCc4imk2Cs2mHgRzOfFrivJSc&#10;/LU/ZMR3fjEjtuLFjNgjUNuMwpm2bW4OR4EQmuG22QFnHJpxcIbQjIMzhGZc28yPAvXbZtajQAjN&#10;JDjTtM0KnKfZMnZUtBCTOvmOLphdXMvQAzOEZjKYndHcN2G30HfobmFY6vJb+2f0X2L2vjKEZTuU&#10;VVi+vLztfCkrxQQveFQdeLepLFCQwhEN5vP69qevVMZs2Zdbv3lhwuHj/gNoZ0R7CtBzhu35aF1O&#10;3f73xyTsulIbcvTzhsC76O8pS+43BJ3bW9Mx48vDhv1GD86mHQYagTM/DOTT0uclS8z3/5AV994f&#10;Mwc3/DEr9hyEZj04Q2gmwZnYNjejo0AIzSQ407TNCpwhNOvBGUIzrm1mOQqE0KwHZwjNJDhDaCbB&#10;mbZt9tRRINo2K3CeXt5NqCkZLESnzrhNWsvQBzOKZvPWMpzAbEOzmH5Ddwu1o6uOkLBMs4Khi2UF&#10;yhost51/cUXwAiWf1QVesMNZHY5oMGIbfX985/cvlI5YtSVzzvoZcZdOaABtR7RRQGsRrcGzDwB6&#10;StypS4vT5+3dWzJi57WxIaeNtspQHjQEXqsrfSfky2nDfuMEZ9x+sxlw5oeBfPiYMy9lDvnFS5mD&#10;I17KGjzzz1mDP0bhjKKZBGcIzSQ407TN/ChQv21mPQqE0EyCM03brMAZRTMJzhCaSXCG0IyDMw7N&#10;JDjTtM00R4EwnMOFGdZwoapkiDAwZc5tLZhRNKNY1oIZbZlRLLsKZnXLrIBZzh5h6Ii1n2ydPHg1&#10;C5Zx+8rUWF7pyKUVbRfemRK8v6k0UJCC4pkjmiqPGtqdu1oRs2e/pe79xUn7P9YHtIxoo4AGEc0E&#10;aBuiXQD0wqRd99ZlTzl9aEzygcu1IcceNAQ8QH9PzMy9+sCj0QV93vjyiITfUsPZpMNADmc+fEye&#10;l9Jj/vhyRuzQP2cNXvyXzJj7enCG0EyCM4RmHJwhNOvBGUIzCc4QmnFwhtBMA2eatpkfBeq3zQqc&#10;ITST4EzbNrMcBUJoJsFZi2YHnMVYRyYK/YcvvIMDsxbN+msZKJZRMKNo1lvLcEbzHnv6D90jWEc2&#10;nGRdwQCxrEBZB8silO1ZJefawnarm8YEClIUQHNEG8rjhoDP7o8L2XfJGr/scEHZ0g3pK1fNHnJu&#10;96RBd654BNAIorV4JgN6cuzFu/Vxp07OS126Z2PBqJ1Hy2P3Xx0b8uHn9YGfof+87sz1uuD1bSxR&#10;r3x52LDf2eE8YuivJTjTHgYagDM/DOTDx43z54xB/3g5a3D6K1kx617JinlG0zb76lEghGZdOFO2&#10;zQqccWjGwRlCsy6cMWjGwRmHZhKcadpmfhSo3zbTHgXi4DzTGi6UFQ8X+iYvvau/lqHzeDlKNJNa&#10;ZmgtQw1mBc39h+4VYpK3PFjdOGwTLZbJ+8oELNugrM5Hq9ouEvO4PPBzO545ot2WRw1t7n0+vv2x&#10;29W9tpwtTVm+J7d+5aoRm7bMjj99ctKg25/pIdotgI652DQ7cee1JRkLTm7Iqzi4d9Tw/Scr+r5/&#10;eVzXE3frg68+amyj+/XW7s7pcR0afpwS96cvpw/7nSE4u+swkMOZDx/z5pXswW+/kh1T+NeswTsh&#10;ONO0zfwoUL9t9txRIIxmHJwhNOPaZk8cBUJoxrXNvn4UiKJZgbOYMYVpQp9hK+9pwYy2zJ5ay4DB&#10;rGTA0L3CqPyp56j2lXWwrN5XdgXLl2y5uDp48Wfjgj5qGh0k2MMR7ZU8agy8/ai+7eVPx4ccujP2&#10;3f03qiK2nR+Ttu3UqNxt+3LHy8kbv+1A3vhte3Mb9m3JWHhkfeqqQ+tTV0rZkLZ82+aMRat25jZu&#10;25w79vC2wpKze0dmnzo0JunUCWvkyTNVvU9dqg398ONxnT68Xx98D/3r+0rEJ2fsru6U8+Xk5Be/&#10;nJLwewnOIprFGD0MNBPO/DCQDx/z56+W6K/+PSum09+yB5f/LSvmMNQ2K3CG0KwPZxjNenCG0EyC&#10;M7Ft5keBxLbZV48CITSb1TbLcIbRTIIzbduswHmWLaMKsoTeSWvvw2A2ay0DD2YIzRCYBwzdJyUq&#10;YVfT4vGZ20EsM+wru4JldW5PCT7UNCpIsIcjWoM5Hs/kXkPQ6W01ndK+lpL4hy8nx8twVtpmM+Bs&#10;2mEghzMfPm6fl9MHfO9vOdHv/iMrpu4f2TFnadpmBc5aNJPhjKKZBGcIzTg4Q2gmwRlFMwnOEJpJ&#10;cKZpm/lRoH7bzHoUqEUzGc4QmnFwxqFZDefZ1nChOD9X6Jm44QHaMht5vByEZhKYUTSrwSxmoC2F&#10;uXMvfrSsgwhjLZR1sAztK6NQ1sPyhdXtlii5Pi9485OSoGdNJUGCFI5ojmgv5HZd0J7F5SExIppB&#10;OJt0GGgOnPlhIB8+Hp3XMmN/9o+smIH/zI6Z/lr2oGsonMltc/M5CoTQTIIzhGYcnCE0Q22zAmcI&#10;zSQ4Q2jGwRlCMw2cadrmlnQUiMJZRLOYOdYwoSiv8FmPxE1P3LHHjKKZDswONCtgHjh0v5z4/cKs&#10;msK9KJR1sUzRKpOwfNGWC6vbLhXzsDzorh3O6nBEc0R7IFfHt11TV/bOe19LHvpHGc3JL0pwxu03&#10;G4Cz6YeBHM58+Hh2/mEZ9OLrOdHxr2cPWvSv7EGf6MKZsm3mR4H6bTPrUSCEZl04U7bNCpxxaMbB&#10;GUKzLpwxaMbBGYdmEpxp2mYzjgLRtlmBs5j83FGPXQEzimY6MNOvZTjAbENz/H4hwpbsrMUfn1jY&#10;bakZ+8poUCirsWzP2rZL748PPt80MkiQguKZI5oj2o05P67d7JTCHm2/lpL0J2o4m3wYaAjO/DCQ&#10;Dx/vzWvZUX//V0506hs50WvfyBn0lNQ2K3CG0KwHZwjNJDhr0KwDZwjNNHCmaZv5UaB+28x+FEjf&#10;NrMcBUJoxrXNrhwFquGsoHmu+Gt5mJCTU/45hGYymF1by5DBjLbM2rUMFMxyDgiR8QeEydbS992F&#10;ZQ2UbVgW89GatsvE3JoSfLipOEiQogCaI5oj2o152Bjw6PjY9uPfyI76p4zm5D86wZl0GGginA0f&#10;BnI48+Hj/fmXZdBbb2QPyv93dvQOTx4FQmgmwZmmbWY9CoTQTIIzhGY9OGvRTIYzsW3mR4HEtlmB&#10;M4RmPThDaEbhLGa29R0hK7v2ExyaSWsZrjxejriWEY+iWQazkvT0VbcPzum3GgdlPSzrrWDoYfmj&#10;te2knF/TbvnVBe22Pi4KetZUZMMzRzRHtBtzvyHg2u6aTiVfTU3689eGD32JCc4mHwYagjM/DOTD&#10;x3emtaXfc29mR3VsnTOo7K2cQYdIcEbRTIIzTdvsq0eBEJr14axFMwnOEJpxcIbQTIIzimYSnCE0&#10;4+GsRTMJziiaSXDWopkMZ5q22dWjQAXOCprnVciZVd5TSM2sv+MKmNGW2cy1DBHMzmg+KETZUl9a&#10;exxqlZmxbIMyDsv2rJXz+Zigu02FQYKEZyUc0RzRJudOfeDJtZVdU786POHlr6UPf8kJzkYPAw3A&#10;2bTDQA5nPnx8ZwKK4/7nbUvkO29bose/bYk6jaJZD84Qmklwpmmb+VGgftvMehQIoZkEZ5q2WYEz&#10;hGY9OENoJsEZQjMOzhCaaeCMa5sVOM+vCBOml/UVRqRPuoWi2VtrGSiYlSSnbPh024yYjRCUoRUM&#10;PSzboQxh2QZlMRfWtF0hZV3bFZ+ODbrQVBAkSHhWwhGtxTNHNHNujA/eNb08PEZEs9Q2i3AW0WwW&#10;nA0fBpoAZ34YyIePb06gJfqnbSyD+gfkRE1rkxN9xVNHgRCaSXBG0Yxrm/lRoH7b7KtHgRCadeFM&#10;2TYrcMahGQdnNZrFLKgIE6aWDhSS02bcwLXMbGsZeDCjLbMazFo0HxKibakZ3XhaD8saKENYtkEZ&#10;wrIdyjYsi/lwbduVYm5NCz4swVkdjmiOaJNyaVzbVWPGvPPeV1OH/QWGs0mHgYbgbPphIIczHz6+&#10;OIFZEb8PyomOC8yJWhhkib6HgzOEZhKcadpm1qNACM0kOGvQrANnCM16cIbQTIKzBs06cIbQTANn&#10;mraZHwXCbbMCZzGTxgwSklLnXievZeDBjKIZerwcDGa4ZVajOTr+fSEhefuDtZOHbXcLlm1QVmP5&#10;w3VK2q28vKDtticFgV9o8MwRDUMaxTNHNDZnxrafGVHcr52EZjWccfvNRuBs0mGgSXDmw4ePr0+g&#10;JfpvQZaolODcqNVtcyObSG0zPwrUb5sVOENoJsGZpm1mPQqE0EyCsxbN+nCG0KwPZ4q22QNHgWo4&#10;K2heKCVUmDg6VohPWSThmW4tgwRmtrUMFMxiBtlSVjj9PA7KEJahfWUUy3YoI1iWsr7dKiXSnnN+&#10;kGAPimeOaI5oF/Kwoc1nh2o6jvtdWtxrXx2R+Ao1nM06DDQAZ34YyIdPC5wgS/S/2+ZG5rXNjdym&#10;wBlCMwnOEJpxcMahmQRnmraZHwXqt80KnCE0k+CMopkEZy2a8XCG0EyCM4pmEpwhNENwXlQRKjSU&#10;JAhxw5fdwIEZRTNpLUMPzFo0q8Eso1kB86AhYg4LcUP3Ny1tzNqjgTKEZcy+Mtwqw1hWcm59u9V3&#10;a4I+asoLEuzhiOaIZsyn9YGXt1Z2HvnVtOS/SlHgLKKZ5jDQDDibdRjI4cyHT8uadvHxX2mfF9W+&#10;nSWytIMl6iAOzhCaSXCmbZtlOMNoxsEZQjMJzlo068MZQjMJzjRtMz8K1G+bWY8CITST4KxGs5jF&#10;FaFCXXGyMDhp9U0ymKGWmWUt45CmZbaDWYXmGFtG5c67fH6VY/0CwrLevrIGygCWRSjbs0HOzcnB&#10;R5tygwQpakBzRHNEu5BbdUHHllSGpj6fPPTvzHA26TDQFDjzw0A+fFruBFsivtPREtmtQ27EuI65&#10;EadIbbOvHgVCaCbBGUUzCc4QmnFwhtCMa5vZjgJhNOvCmbJtbs5HgTg4ixlXnCpED9twGwUz2jLr&#10;r2XgHy8Ht8z6YFYyeMgRYf74ooNYLBP2lYlYtkFZyvq2a6RsbL/m0uJ2O57kBX3RZLHhmSMaDkc0&#10;NtfGB29vLO8e83xa8t+fH5H4Nzua1XB29TDQAJzddhjI4cyHT8ub4Mz+P+mYG9Gvc17ElM65EZf5&#10;USC5bfbEUaAWzWQ4a9CsA2cIzXpwhtBMgrMGzRRwJrXNKJxp2mYFziial4ipDBVqizKF6KQtdyEw&#10;a1pmwlqGPpjhtQwUzSKYlRRmL7t+fHm3NSiWafeVsVhWoGzDspizG9qtlbKx3drPRwXfbcoJFiQ8&#10;K+GI1uKZI1qT8+PbLbeU9Hjv+ZSkf4hts2lwNusw0Ew488NAPnxa9nTJH/jbTnkDY7vkRs7vkhd5&#10;F4IzhGZc28yPAvXb5uZyFAihmQRnCM16cIbQjIMzhGaobVbgvLQyVKguzBMiE7ffh1tm0uPlIDTr&#10;rGVIYNa2zGowi4kdclTK9OrSY3CrzIhlG5RRLIv50JZ7tcEfSXBWhyOaI5qQ47UdZnQrjmgnoRmC&#10;s8HDQFPgbNphIIczHz58VBNqiXolJHfgiJC8gatC8iIe67XNrEeBEJpJcIbQjIMzDs04OENoJsEZ&#10;QjMOzjg0k+BM0zbzo0D9tlmBM4RmMcsqQwVrftGTiIRdD0lrGfpgRltm+rUMFMxKcjLW3tm/sM8m&#10;EpahfWVXsHx2Y7t1Sq5PCT7WlI3AmSOaIxqTzxsCPtlT07H22ynDXn8+OeGfEprFNQ1ov9kAnN11&#10;GMgGZ34YyIcPH8x0zYt8Myx/oCUsf+DWlnoUCKFZH870bTPLUSCEZhKcITTrwRlCMwnONG2zt48C&#10;cXBeXhkilOaN/jwifm+TFswomlEsa8GsbZn1wQyhOW7IMSkTK8Z9oItlzL6yE5QJWFZyZlP79ReX&#10;tt/1JCfoqYRnJSieOaI5ohsDhHv1QR+trelS/HxK0qtSSHA26zDQRDgbPgzkcObDhw800XXR/xVa&#10;ENGuW17E6PC8gQcgOMNoJsOZpm3mR4H6bbMCZwjNJDijaCbBGUIzDs4QmvXhrEUzCc4QmnXhjKBZ&#10;gbOYUTmV9/AtM8vj5bRoJoFZjWYxmSlbPt0+J2Y7iGXCvjIJyyKUtWm34fOS4LtPs4IFJRzRHNFo&#10;ro8POjLLGp763PCE1yQ0pyX80wnOuP1mM+Bs+mGgATjzw0A+fPiQpqul37feyRsY3j1/QO07eQM+&#10;0G+b2Y4CITST4AyhWQ/OEJrxcNaimQRnCM16cNaimQxnmrbZV48CtWjWhzOEZn04A2jWgfMKEc8V&#10;YUJR1tjb3ljLQME8JE7JcWHc6AkfarFMXsFwBcvq3K1pe/FpZrBgD0c0R7QqF8cFb6sY0z3muZRh&#10;r7sMZ3cdBhqCs0mHgRzOfPjwIU23wr4/eid/QN938wdMfi9v4EVPHAVCaKaBM03bzHIUCKFZH85a&#10;NJPgDKGZBGeatrklHwWibbMIZzFLre8I+ZmNN2jBrG2ZjYHZgebjUuLjjgspSbsfrps+bI+r+8qu&#10;YPn0pnYblVyb2vb404xgwR6OaC2eWyiiT43rsCypqPd7zw1P/NdzaQmvOcHZ1cNAM+Fs9DDQDDjz&#10;w0A+fPi4Mu9aIn/zXuHAmB4FA+f1KBhwG4IzhGYSnGna5uZyFAihmQRnCM04OOPQjIMzhGYSnCE0&#10;4+CMQzMJzuS2me4oEILzysoQYXF5TyE3ffo1PJihtQz9x8tBaNYDs4Lm+LgTUqqKZ1wyhmVnKKNY&#10;FnN2i5yLy9rufpwZ9PRperAghSO6xSP6UUObLw5Wd5jeJi+qvYRmsW02CmfTDwMNwNmsw0AOZz58&#10;+LDMe/kD/9Izf0Byr/z+K3vl93+k1zbzo0D9ttlXjwIhNJPgTNs2sxwFQmgmwRlCs5hVlSHCgrJ+&#10;Qnbq7Ku6j5fDtMwkMKNoVq9loGBWMmzooablk7MP4rCshbJrWD69uf0me7a03/T5yOC7djirwxHd&#10;4hB9vyHwztaqzjXPjUh887nUoW+o4WzeYaAZcDbpMNAInPmaBh8+fIxOj4IBb/QqGJDTu6D/Zhya&#10;SXCG0IyDMw7NODhDaCbBWYtmPJxxaNaHM13bzI8C9dtmBc4QmklwXl0VIswrixQyUhZeoQUzimYU&#10;yyiY0ZYZAvNQKSellBcsuOYqllEo62FZzKnN7TeLuVvd9uLTtGBBCopnjugWg+hbdUHnl1pDimQ0&#10;D3vDCc5K22wKnE06DDQDzvwwkA8fPr4wrS2WL/UtGBjcJ7//qL75/fdBcIbQTIIzbdvMchQIoZkE&#10;Z9q2meUoEEIzCc4QmvXgDKGZBGeattmXjwJRNCtwFjO7NEZIG778iitghtBMBrMzmtVgFpMQd1JI&#10;HHJSWNhQeNQULNugrMbyqS1yTm9tt+Xj6W1PPE0NFqQogOaIblGIvjY2+FBjWXjqc6kJ/9aFs7sO&#10;A1ngbPZhIIczHz58fGGiS6K/2bdwQGjf/P41/Qv7n9Brm/lRoH7brMAZQjMNnGnaZpajQAjNNHCm&#10;aZvdcRSIg/Oaqq7CrFFxQsqw1VcgNJPAjKJZb48ZQrMI5oS4D+wpyVlx8+jq0C0kLCtQhrBshzKC&#10;ZXU+XNZu35P04CY7njmiWxSiz9e03VxU0mPQc6nJ/3aCs4hmvcNAM+Fs9DDQDDjzw0A+fPj42gy0&#10;DPzhgKIBvQcU9J80oKD/RxCacW0z21EgjGYSnGnaZn4UqN82sx4FQmgmwRlCMw7OODQrcBYzoyRJ&#10;SE7acA2HZhTLKJhRNNOB2RnNiVJOCbPGlX3AjGUblCEsf7C1/VZ1Pitqe/dpSrBgD0d0i0D08coO&#10;SwYU9O3x3Iik1i7D2azDQDPgbNZhIIczHz58fHX65/f/dURB/0ERhf3nRBT0v4XCGUKzHpy1aCbD&#10;GUIzDs4QmvXgDKGZBGcIzSQ407bN/CiQDs5rbZk2coSQmLj1OqllJoOZvJahBbOM5sTYU0Jxxoa7&#10;+5b12QGuYOhgGYUyhGUxJ7e23ybmTnXwpacjggV7OKK1eG5GiH40NvDxvoqOU/+cMbjjV1IT3rLD&#10;WUSzkcNAFjibfBhoCM78MJAPHz7+MINGDvhzZEH/YZFFfZdHFfV9SIIzimYSnCE0k+BM0zazHgVC&#10;aCbBGUIzDs44NOPgDKEZ1zY3t6NAtG1W4LyuqqswuThDSBi66yYEZhTNpLUMGcxoy+wAs7plFsGc&#10;pMrUqrFnUSizYlmBsphTSra333ZtetuTT4cHC/ZwRDdbRN+vCbqxrqxzzVdGJL0txUw4Gz0MNAHO&#10;ph8Gcjjz4cPHlyeqoP/rUYV9sqOL+m7iR4H6bbMnjgIhNJPgrEWzPpwhNOPgDKGZBGcIzXpwFtEs&#10;Zn1VV2FCQW5TfPzeu/pgRltm0loGHszOaD4tDIs9LeSl7Li/bVHMXpp95dNb22OxbIeyDctiTm5r&#10;t13Mhyvb73+cFtzkhGcSolFIc0T7PKJvVgWfnTu6W9FXUhPbKHCW0CzB2aTDQCNwNusw0Ew488NA&#10;Pnz4+MN07979/w0q6h80qLjvyJjCvntROOPQjIMzhGZdOGPQjIMzDs0kONO0zfwoUL9tVuAMoZkG&#10;zlDbrMBZTH1+0efx8Qfuk9cy8GCG0IyuZaBgduSM0FA28SMcllEog1i2QVmN5ZPbO0g5sa39DjHS&#10;nnNyW0EKimeOaL9H9NXKdvtrS95J+cqIYQFfSbbBWd02mwVnsw4DjcDZXYeBHM58+PDxhxkxauA3&#10;Bhf1C4kt7FsVW9jnOBnOdG2zAmcNmingTNs2sxwFQmjGtc0ynPFoxsEZQjMJzjRtsz8fBarhrKB5&#10;gy1j80rvxQ15/xEKZgjNRtYynNF8xp6sYfsfbpiTdIgFy3YoA1j+YLsjt6vbXn46rK0gRQE0R3Sz&#10;QPTZ8vYbMwp7xkhopoGz0cNAM+Bs0mGgqXDmh4F8+PDxt4kd3e8HsQW9ew0p7jthSFGfC1o0k+FM&#10;bJt9+ChQi2Z9OENo1oczjGYcnCE068EZQjMJzhCaSXCmbZvRo0C0bVbgvLG6i1CTU3lrSNzRL3Bg&#10;RltmM8CcbM9ZYfzo2VcgKOti2QZlCMsnt7Xfac+O9juvTG976mlSW0GKAmiOaL9H9OGyjou65wzq&#10;8ZXhiYESmsU1DQjO6H6zETibdBhoBpxNPwzkcObDh4+/TnxB31/FFfaOji/qO3tocZ8bKJwhNJPg&#10;TNM286NA/bZZgTOKZhKcITST4AyhGQdnHJpxcFajWcym6i6CNWv8x3RghtYyTgFo1q5loGAWMzz2&#10;rJA+9FjTiukZx0j7ylRY3uHI8R3td4k5t7rDwUfD2zY9TbThmSMajp8g+qE16MH2MZ2n/CJjSMev&#10;pAwLchnOZh0GGoCz2w4DjcCZr2nw4cOnOczQor4vJRT3SUwo6r0ssbj35yQ4Q2jGwRlCsx6cITST&#10;4AyhmQRnUtuMwpncNvOjQFzbrMB5Q1WoUJ45+QoEZtda5tNgy+wAs4xmEcxyzkmpLlx0nWZfWQ/L&#10;CpTFnNzRQc5OOZ/mt733NKGtIOFZCUe0Fs8+juhPyoKurRwZWv2V4YnBEprTEgOd4Ex7GGgGnE06&#10;DDQVzvwwkA8fPnwck1Dc57WE4j6ZicW9N0Jo1oUzZdvMehQIoVkXzhg04+CMQzMOzhCadeGMQTMO&#10;zjg0k+BM0za7+yhQDWcRzWI2V3cR1lV0F8akz7ykbZlpwIy2zPBahgPMMppHiBl8TkiJPfNs0aTC&#10;DyAsq/eVcVi2Q1mF5RM72u+WsrP97pvV7S5LcFaHI9qvEH1zTNtTUwu7FX0lJaGtYTibfRhoAM6m&#10;HwZyOPPhw4eP8whCq/9IHNkncNjIPsXDRvbZjcJZg2YKOJPaZhTONG2zrx4FatBMAWfatpnlKBBC&#10;M65tNusoUN02K3AWs8baSxiZMv8j3bUMzOPlUDRDaxkomB35ULDmrrp9eEPYbrBVZsCymOM72u/5&#10;/+2dd1QUeb72d9/duzO7dzbv3s15ZicnnTErjJKTOeeAGSSDiuScczTnnHPCLGIAFDGQBVExIIp5&#10;tN5TDQXNr6q7YtPd+HzOef54z3nv2b071XU+99l6vtC5sdrq+vfOhDhDoo1Gom9EWZ6NCRzh9TMP&#10;VyuWOMsdBiohzooNAxUQZwwDAQBAMzP9h77nGTnOwSN8bKJn+OhLfOLMJc3axJlLmvnEmbdtxiiQ&#10;t21mxJlLmrWJM5c084kzI81Hm7MnbgIV4rGtqq0wc7XM4j/LUAlzG2kup7zUsiE7tpQUZU5ZbhZl&#10;bbJcfLo11/dZF7zwsHypkmcmpDxDog1Soq9F2Bx09h87nZbmn3m5WarEmZZmpcRZqWGgIuKs8DAQ&#10;4gwAAJpxDh3xB8+w0SM9w0Yv9AofXU5KM584k9LMJ85c0qxJnLmkmU+cSWnmE2e2NPOLs5C2uSOP&#10;ArnE+ViyA7UzZgoV6L6niluYyZZZ3GcZXMJMx3tGBRU1P6chb9+Yc9q+V24RZS2yfPmUTV5LTjdF&#10;9Z2zkyXVEki0wUv0+VD7zVbzp4z+mdcca05xVngYKEucdTQMlCXOGAYCAIAwfMJH/ds7fPQU77DR&#10;a3zCR98x5FEglzRrE2cuaeYTZy5p1iTOXNKsTZy5pJlPnLmkWbM4s6VZiDgLaZsZcVaXZjrHkx2o&#10;7dEzqAC3w1Vky8z3WYZ2YWZLMy3M6lmdllGpUZabRVmoLBedtjnL5E6yVe33sy2plkCiDVain4Sb&#10;Pz4S2n/p73zc7FTSrC7Omr5vVkCcFR8GKiDOsoeBEGcAABCHV/ioz+eGj54zL2LMtnnhoxq1iTMp&#10;zXzizCXNWsVZYNvcUUaBXNKsVZxZ0szdNjPirEmaNYkzlzRrEufjyfbU1ihnys/lxA1+YSalmV+Y&#10;2dJcSfnMqKTCfHIbT+ycXkDKMiPKnLLcLMqkLNO5nNuUG6utS7+fZUmpoi7QkGiDkugHYZY3twYO&#10;TvqZl4vtzzxdbQSLs1LDQCXFWalhoBxxxjAQAACksyB6TNf54SPnzQ8fdZCUZm3izCXNmtpmjAK1&#10;t82GOArkkuYTdFLsqc0R7pSvc26NUGFmSzO/MDPSzGRZ4pIarlaZS5ZJUVaX5aJc63OqnLE+d+2Q&#10;deELN8uX389slmdItMFJ9K0QqyvZfsNCf+bpbNdGnGlpFjMMlCPOuhoGyhFnpYaBEGcAAJDO/PAx&#10;fX0jRoUuCB91mhRnIW0zI85c0swnzmxp1i7OXNKsSZy5pJlPnLmkWZs4c0kznzjzts16HgVqEueT&#10;KfbUxjCf7+c7XagV91lGOUuayc8ySGGmM3dGFRXkXvD88GaXy0I+wdAmy3Qu5dqcZ/Io0OqhSpzV&#10;A4k2CIkuD7I5E+w/xuun7i72ssVZ6WGgEuIscxioiDhjGAgAAPJxjx7zvwvCR9r7RY6K948ceZFP&#10;nIW0zYY6CuSSZj5xJqWZT5y5pFmTOHNJM584k9LMJ85c0qxdnNtKM51TKfbU2lC/p96zL9YJPS/H&#10;1zJzCTOTedOrqIXRa29rk2VGlPlk+dKZplzMtbmg+s55BiHOkGi9S3RRoN0Bx7mTZ/zU293+Z55u&#10;dipxpqVZXZwlDwMVEGeFhoFyxFmxYSDEGQAAlCM0ceLv/SNGjvCPHJkVEDmyjJRmPnEW0jZjFKi9&#10;bWbEmUuatYkzlzTziTNbmjWL8+kUe2pVcOhDr1mXHyj5WYa6MDPSPG/6DSrA6eqrPevmX+OS5RZR&#10;5pLlZlFmZJnOpTNNqVxrVfb9dEtKJc9MSHmGRLebRL8IMn+TGzBwUy/vGWN+7unm0NQ204PA5rZZ&#10;EXFWeBgoQ5wVGwbKEWcMAwEAQDf4hw//Z0DEqMmBkSNXBUaMut0qztzSrEmcuaSZT5xJaeYTZy5p&#10;1irOAtvmt3UUSEozI850lgXG3vWade0xKcykNPN9lqFJmNWTHrrtHkuWm0WZS5YZUVaX5Yt51vlM&#10;ruRYFz2fY/lSJc9MINF6kejGQIuH+xcMWvpLz7kD3vPw6M8pzkoPA5UQZ7nDQCXEGcNAAAAwbIIi&#10;RnwaGDHKOThy5NaQiJGPtImzkLaZEWcuadYmzlzSzCfOLGnWIs5c0szVNjPizCXN2sWZQ5oFiDNf&#10;20yKs5C2mW8UqEmcc1PsqSX+ybVeM0qfc7XMfMJMSjOXMM+fXt2UGRVvti0PLmOJMocsM6JMyrIq&#10;Z21b8jDAuuH1NCuKCSS6/SX6rp919Qbf4Um/9PAe+Ctv7/60ONOfaWj7vlkRcVZoGChLnBUeBkKc&#10;AQDAwAmJGNklNGqkT2jkiANhUSNea2ubSXEW0jZ3lFEgW5r5xZlLmrWJM5c0axJnLmnmE2cuaaZz&#10;JsWOWuibWe05o+yNZmnWLsxc0twizM3xnV5NpQTtr79wfGC+NllmibKaLBfm2RQwuXjWpqAu1erW&#10;66lWVEsg0Wx51qFE1yywuZw2f2zYb9znDhIjzooPA2WIs2LDQAXEmfMzDQwDAQDAMAmNHPVdWNTI&#10;4PDIEacwCuRrmw13FMglzXzinJdiR2XMW1bJFma2NPMJMynNtDD7Tq9pyebF8ZVSZJkWZSaFeTaF&#10;dCrWWZe/drSiWgKJbjeJLplvn+vr4zj3N16+g1Ti7Dl3AC3Oqs80hAwDlRRnucNAJcRZV8NAiDMA&#10;ABg2sbFDfhoWOdwuImpkXETkyEJt4swlzdrEmUuaNYkzlzTziTOXNGsTZy5p5hNnIW2zIY8CSWlm&#10;xDk3aSCVOndtuSZhJqVZmDC3SvMCVW5SCQuOPzpzeNQlTaLMJcuMKKtytikFZ20uXj5mXfzc2epl&#10;G3mGROtcogt8B+yf4DVz9u/d/YdIFmelh4FyxFnpYaCS4oxhIAAAGA8xMSN/Fx09YlhU1IjM6KgR&#10;JULa5vYYBXJJs3ZxZksznzhzSbMmceaSZj5xJqWZT5y5pFmrOAtsmxlxPptqR51MGkYle28t5Rdm&#10;/s8y2gpzkzQzWZuZViNYlptFmZHlptiqUnjO5lJDoHXD6ylWlCqkPEOiFZXo5/MtXp2YN3RTT+95&#10;4/7o5jf09x4LBtPiTH+mocgwUI44KzUMVEKcFRsGQpwBAMBoiY4e9Y/o6JETo6NGrIyJHl6LUaD2&#10;tpkRZy5p1ibOXNLMJ84sadYizlzSzIgznWOJo6l4z90lpDALb5lbP8sghdmvOTHeZ58c3zftCp8s&#10;t4pyW1lWz50U69uvJ1tRqjACDYlWXKIb51nf3zt35NI/uwcN+6Nn4FC6bVZcnOUOA5UQZ4WGgcqI&#10;M4aBAADQIYiOHvJJbPTw2bFRw7fERQ1v0CbOQtpmjAK1t826GgVyifO5VDvqaMJEKsb9UIk4YSZb&#10;5lZhbpHmabWq+E+rpVamLL2tXZabRJlLlgvPt6ZivXXl60lWlCqMQEOiFZXoOh+bqjVe41L+5hY2&#10;nCXOSg8D5Yiz0sNAGeKs+DAQ4gwAAB2D6Ohh38ZHD/dOiB62LyFq+Pfa2mZGnLmkmU+cuaRZkzhr&#10;kmZN4swlzXzizCXNfOJMSjOfOAtpm+WOAtWlmRFnOjmxU6lIl2OlpDTzf5ahWZgZaaYT6V70/OD2&#10;OSViZbngnE1RS87bFBUdt7ny3MnqZYs8Q6LZkSHRN3zsihI9p4T/wz10xJ/dgpvEmf5Mg+P7ZkXE&#10;WalhoBLirPAwUJY4YxgIAAAdj8TYkSaJ0cOCEmOGn+goo0AuaeYTZy5p1ibOXNKsSZy5pJlPnLmk&#10;WZs4n2/OwZiZVIRzbhmfMHNJsyZh9p92qyVL49ff1SjKXLJ8vjX5520v0yk4b3u5IcCm4fVEK6ol&#10;kGi2PEuQ6GveA0/N93Se9w+3sJFCxFnxYaAccVZqGKigOMseBkKcAQCgY+LvP/7dhNhhNknRw2KT&#10;YobnaxNnIW0zRoHa22ZGnLmkmU+cSWlWF+cLqbbU/qg5r0OdCiqECjMpza3C3CrNAarcpsKcS1/t&#10;3TivQogsM6LMyDKd/Au2xXRqU6zvvJ5gRbUEEi1bovM9huwf4+7j/C/X8FG0OKs+03ALHk5/piFo&#10;GKiEOCs0DJQlzgoPA2WJM4aBAADQ8UkOG/Db5NjhQ5Ojh2akxAy7rq1tZsSZS5r5xJktzdrFmUua&#10;tYuzsLbZWEeBpDjT0kwnP9WW2h3u/TRodtENMZ9laBNmJoHTblMLo7Y/kCLLTC5csLlSutH6Rhtx&#10;hkRLlujnnhbPT3iM3NTdLXzS+24xoyWLs1LDQAXEWfFhoAxxVmwYCHEGAICOT2rM8L+lxAydkB4z&#10;bHl6zNCbUkaBXNIsRJyFtM1SRoFc0ixEnIW0ze09CiTbZkac6ewI9XsYNPPaTa7zcnyfZTQJc6s0&#10;08LclDtU8IyaNztWh9wgZZkRZU2yrJ7CEzbXn86yevl6vBWlCinPkGhBEv3Q3freTvfxy/7rGjvm&#10;fdfYMf9yjRqlEmf30BGyhoFyxFnxYaAC4ix7GKiAOGMYCAAAbxeZMSM/yogZOis9duimzNhhDzWJ&#10;s5C22VBHgZqkWZM4c0kznzhzSbMmcdYkzZrEmZHmguZsCw6rC5xZdqeNMHO2zK3fMXMLc5M0BzUn&#10;I/RQw7m8/sWaRJlLlvPzbVtyId/26gN/q0evx1lRqjACDYkWLNF1HnblK92mpn7sHjdWJc6qtlkh&#10;cVZqGKiIOCs0DJQlzooPAyHOAADwNpEdM7RzZswQr8zYIXuzYoe+0tQ2k+IstG3GKFCYOGtqmxlx&#10;LkyzpTYFxd70n1n+gFuYyZa57WcZpDA3pY4KmlpHbVkWWytUlmlRJlOTanX39VgrShVGoCHRgiS6&#10;ym3gxQQX54hPXBLGk+Ks2DBQCXFWehgoR5wVGgYqJM4AAADeVhZGD+uTHTs0IDt2yHEpo0BN0qxJ&#10;nLmkmU+cuaSZT5xJaeYTZyFtsy5HgaQ409JM52KaLbUuIKUqYNqNx1wts7bPMtpKc5MwBzcnxe9k&#10;46kTo6+LkeXz+bbXmJRstKl+PcaKUoURaEg0O4REX3MdenKu61zfT1ySx3/kGj+OFmf6Mw2u75tl&#10;ibPSw0AlxFmpYaAMccYwEAAAgCKsXz/0J4uiB1svih0SvSh26AVN4iy0bZYyCuSSZj5x5pJmbeLM&#10;Jc2axJlLmjW1zUqMAsm2mRFnOmsWLCzzm1bzUuxnGYwwq0tz8NS7VMjUu9T6hel3xMgynXMFNtfp&#10;FObalj6dYf3y9WjrJnmGRPNK9Nk5o/aNdQ1z+dwtZYIQcVZsGKiEOCs1DFRCnJUaBkKcAQAAKMGq&#10;tFG/XhQ3ZMiSuMFpS+IGX9PUNnOJs7a2mRRnIW2zoY4CuaRZiDgLaZsZcWak+VKajSrL5624Tgoz&#10;2TK3EWaiZWaEmUmCz/lnxw5PLdcmyuqyfL7ATpVzBbYldB4EWD9WibN6INEsiX46x/rJYafxm3vM&#10;SXH80jV1YpM4J6jEmW8YqIg4Kz0MlCPOCg0DFRFnDAMBAAAozYrEgX9dGj9k3LK4wcuWxQ2p1ibN&#10;msSZS5r5xFlI29xRR4Fk28yI86U0W2qJz8ar2oWZ/VkGlzSHTL1HhU69R61NX3aXFGVtsqxKYVOq&#10;06zvvR5FiDMkuo1E1zvZ3dnuMnVZZ+esyV/PyZwkVpwVHwYqIc5KDQNliLPOhoEQZwAAAEqxIn7I&#10;h8vjh8xYETdk4/K4wQ9IceaSZj5x5pJmTeLMJc3axJlLmvnEmUua+cRZaNssZhTIiDMjzUXNuZgy&#10;kFroteMKtzQLEeZWaaYT7371xaE9c6oYUeaU5WZRpnO2wLZUlULb0uvbbG6+HmlNqeSZCSnPb7FE&#10;35rdv2yZs0taJ5fsKbQ4f+maMZEWZ/ozDUnDQCXEmeszDTnDQDnirNQwUElxxjAQAACALlgRN7DT&#10;yrjBHivjBu1ZGT/oBZ84c0kznzgLaZsZcSalmU+cuaRZuzhzS7MmcdYkzZrEmUuaucT5cpoNdSFp&#10;GJXpfqBYzGcZpDCHTr2vStjU+9SKxA0PNMlyiyg3y7J6LuTZVai+c6blmQkkWpWK2UMKY2d7R3/r&#10;sngKLc5NbbNMcdbVMFCOOMscBioizooNAyHOAAAA2oEVcYN7r4wb5L86YfBRjAK1t81iR4GkNNMp&#10;TrOhzieOodLdjhZzCTNbmtWFuUmaaWFmEuNc8f3ebXNrWLJMiDKdc4V2Zapcasp9+jvnEdZUSyDR&#10;VNHMEae85wT7dXVeNJUUZ8WGgUqKs9xhoAxx1tUwUJo4YxgIAACgHcnMnPo/a+MHWa6OGxy1Nn7w&#10;OVKcuaRZqzhrkGYh4qytbSbFmb9t1u8okEuc6eTFT6JSXM4Ua26Z77FaZnVhphM+9YEqi6N3NAiV&#10;5bMXbcuZVKfb3H893JpqyVsu0Xkzx+0fOzvJvbvL0qld5yxxpMWZ/X2zAuKs2DBQAXFWahiooDjL&#10;HgZCnAEAALQnS+L7/2pN/OBB6+IGpa6LH3iFT5xZ0ixAnDVJsyZx5pJmTeLMJc2a2mZdjwLVxZmR&#10;5it00m2o3LhpVKLzhatCP8sghTncsSmR02+/2bUx5FYbUeaS5UutybtoW3F1q+2t18OsKVXUBfot&#10;k+gn020eH545dXMvp+Uzes5ZOk27OOtoGChJnBUeBsoRZ8WHgTLEGcNAAAAA+mJd7JC/rIsbNHZ9&#10;/MClGxIG3SClmbNtNuBRIJc0axNnLmnmE2cuaeYS56vpNtTJqNnP42Zfus4WZnbL3CLMatIc4Viv&#10;ysLQw41n8weUa5JlWpRbcqkpZy/YVj2Zbv2yRZ7fQomun9r/1taZTitM5qya0cN52XRanOnPNGhx&#10;5h0GKinOcoeBSoiz0sNAWeKs0DAQ4gwAAEBfbEwY9MGGhAHTNycMWr8pYeB9LnEW0ja/jaNARpzV&#10;pflqujV1Ld2aOhbp0RA7q6RUkzBztcyMMDOJdHxIbV0dW8cpy82i3BS7SvXc9bNpfD2UEOe3RKJr&#10;HQeXLp8+N93UedVMSeKs9DBQjjgrNQxUUpzlDgOVEGcMAwEAABgCW+KHfrUxYZD75viBuzbHD3zO&#10;1TYz4swlzdrEmUua+cSZLc384szXNpPiLKRt1jYK1CTOdA5H+NZFzaio5BNmUpppYWaSGXD66Ync&#10;kTfaynJbUValqClnLtlW3ci0efB6iDWlkmcmpDx3QImumDqyIH5WSIyp07pZtDjTn2nQ4qz6TEPC&#10;MFARcVZoGChLnBUfBsoQZ6WGgRBnAAAAhsS2uEE9t8YP8NsaP/AIKc184kxKM584c0mzVnHWIM2a&#10;xFmTNGsSZy5p1irOHNJ8vTkHQkJuRs2oruH7LINLmqNUaaA2Lkm/zxJlQpZVudyU4h02t18PtqZU&#10;8sykg0t00dRxJ71nJAb1ddowy9RptSLirNgwUAFxVm4YqIQ4KzQMlCPO+EwDAACAIeLvb/Lj7YkD&#10;LLYnDYjYnjDgLJc487XNpDgLaZsNdRTIkmYecS5Jt6b2BMVURk69fUecMDdJM530+YXPjx6fUqNN&#10;lnMv291gcrbArvqJo/VLlTwz6aAS/WqS9fe5Uxz3j5m11NvCaZMTI870ZxqKDAOVEGelhoGKiLNC&#10;w0AlxBnDQAAAAB2Z3Ymjf7EjYeDAnYn9k3ck9i/mapvf5lEglzTTKU23pnYGpJZEOtY9IKVZXZjV&#10;W2Ym0Y6PVFmXtbxekyyfaZtqOvf8rJ+8GWRNMemIEt040b7hkKPzFsvZW53NZ29yNnPeOFslzsT3&#10;zbLEWelhoBxx1tUwUIo4Kz0MhDgDAADoyOyJG/innQkDxuxOHLB4V2L/KlKa+cSZS5o1iTOXNPOJ&#10;MynNfOLMJc184iykbWbEuSzdmtq2YNHVCMd7T4QIs7o000nxuP7y4EHnWxyyrBJl9eRetqupzLR5&#10;+GagNdWSDibR9ycOqt081WulrdM2l7bi3PR9sy6GgYqIs1LDQCXFWe4wUAlxxjAQAADA28LeFPv3&#10;98T3n7Y7of+6vUkD7rbnKJBLmrWJM5c084kzlzRrEmcuaWbEmc6m+asuRznWv9L0WQYpzHRiptB5&#10;TK1K3vBImyyrUtyUop12dW3EuQNJdM3EYSWLHQMybZ12uFjP2jqHFmf6Mw1anPmGgXLEWbFhoBLi&#10;rNQwUAlxVmoYCHEGAADwtrE3aeCX+5IGuu5N7L9zX5LDU23izCXNWsVZYNtsCKNALnEuz7BSZcPc&#10;TRe5WmZNwswk0bn6+3175tVpkuXcYntVThfb3cy9aFf7xNHm5ZsBNpQqpDwbqUSXTRybHzctLt5u&#10;9k5XbnFun2GgLHHW1TBQijgrPAyUJc4YBgIAAHib2ZvYv8eBJAfffYkOOaQ084kzS5oFiDNf20yK&#10;s5C2Wc4okGybGXEuS7el1njtKtQkzaQw04lVpZFaGberUZMsq4RZLXcDbJ686W9DqcIItBFL9MWJ&#10;k0/On744xGHWLrcmcd6mEmf6Mw1xw0D54qzUMFBRcZY7DFRAnBUfBkKcAQAAvG1Q/v7/b2+CvfnB&#10;xP7hBxMd8tTFmUua+cSZS5q1iTOXNGsSZy5p1i7O3NKsTZwrMqyo66kDqZWeOQV8LTMjzEwSpt97&#10;s3NbyD0uWT59xa62JVftaiuybR++cbChVGEE2ggl+sVom5e542fvnzBz07z+s3e5yxdnpYeB0sVZ&#10;8WGgHHFWahiopDhjGAgAAOBt5kSkw88PJw7ofzjJIelwkkORNnHmkmY+cSalmU+chbTNjDizpZlf&#10;nElpZsSZztXk4dQyt9P5XMJMSnOcKk9UWRqR8zT3cn9OWaZz6ordLTqX9trde2NvQ6nCCLSRSfTj&#10;0Q71hyZ6bxk084Dn4Fl7PRhxpj/TYA8D2Rc1+IaByoizwsNAOeKs1DBQjjjrahgIcQYAAPA2k5Ni&#10;88cjyf1H5STZLzqSbF8hpG021lEgKc6VzSlOHEstmZNfoF2YW6U5vjnb1sXWM6KsLsunrtqrcvKq&#10;3e1TxXa3H0+xedUiz0Ym0XdHD6vZPClw1ZAZB71ocR40e687Lc7M981scdbdRQ3eYaCS4ix3GKiE&#10;OCs0DFRUnDEMBAAAAJo4lDjgP8eSHByPJNuvPZrsUMeIM5c084kzKc184swlzVrFWWDbTI4C1dtm&#10;RpyrMqyoi/FTXix0ulxIfpbBJcxNeUotCsp9fuzCiDukLKvn1DW723f8bZ6+sbOhWmIkEl0zesz1&#10;JZOis4fPOuzdJM77WOLMHgZqv6jB/32zDHFWehgoR5x1NgwUL86KDwMhzgAAAEBbjiXYf3E82d7l&#10;WLL99uNJ9k80iTOXNGsTZy5p5hNnljRrEWcuadYmzrQ007mRYUUVxM5syJxVcokU5rbS/FSVhOZs&#10;XpXZwCXLLblqd6c82+ZRG3E2Aom+PmpyQfyU7ISRM3N8hs0+7EWL8+BZ+z1ocdb0fXN7XtQQPAyU&#10;I85KDQMVFWeFhoFyxBmfaQAAAACaOZ5m3+1Est38Eyl2h4S0zYY+CiTbZkac6ZyPdqvLmFVVrEmY&#10;W6X5GZUw+Rm10PfSy0OnJ99VF+WWXGtK4T67B29sbaiWkPJsYBJdOGrWyfnT1keMnnnUp60479Uq&#10;zooNA5UUZ7nDQCXEWaFhoKLijGEgAAAAoFuoH/zghydT7PqdTLELO5Vsl0uKMynNfOIspG3W1SiQ&#10;S5yrMyxVORs5vyZt+s3rpDSrCzOdxOasX7iiUV2U6Zy8Zl/Xkqv2dY8m27x6Y2NDqWKgEv18qP2z&#10;06PdDzjOOOI3ZsbxubQ4059p0OIsdhgoS5x1NQyUIs5KDwNliLPiw0CIMwAAANA+5KQMfe90soPD&#10;qWT7xNxku0vaxJlLmjWJM5c084kzlzRrE2cuaVYX55pMS+p0eFB56rS75W2EuVmaGWFOnPycSpr8&#10;nMryLHt14KjzgzayfM2+7sR1+7tMbgfYPntjbUOpwgi0AUn0oyGD7h8Ys2Db+Bmn54+dcWL+mBlH&#10;JYizDoaBSoqz3GGgEuKs2DBQAXHGMBAAAABofwrSBv5fborNyLwU2+y8FNtyIW2zlFEglzTziTMp&#10;zXziTEsznZuZltSJ4OhrKVPrq7mEmZFmJmvTNz4hZbkpdvfolC60a3xjZUOpwgi0gUj03SEjqreM&#10;i1ozYfppX1qcR888MY8WZ/ozjdZhIPuihtBhoCxxVmoYqIQ4KzUMVEScFR4GQpwBAACA9ic3yf5f&#10;Z5LtpuSl2q0+m2J7xxhGgWTbzIgznZzAlMvJjo9uky1z27ygMpxrX+85OPehuiyfKGlNwQH7hypp&#10;tmyWZwOR6Ooh468tH5+xaOLMMwtocabbZlqcme+bxV3U0O0wUJY4KzwMlCXOOhoGyhJnDAMBAAAA&#10;/ZKXZvvZuVTbOedS7LadT7Ft1CTOXNKsXZyFtc1iRoHq4sxIc21zDvktLkya/KSeS5iTW/KSWp24&#10;+1mrLNu35HiJ/X06jybbvlKJs3r0KNElw6bnJ01Yk+I445zfxJmn1cT5WIs4C72owTcMVEKcFRsG&#10;KiDOig8DFRBn2cNAiDMAAABgGJxNsel6IdV2bn6qzcH8VNs3fG2zlFGgJmnWJM5c0swlzrcyLam9&#10;C9ZcSJr85ClbmJukOWXySyptesPrXTuDHzGirEppU46V2D+4FWj7/I0FIc56kujCYa6n/B33R02d&#10;fs5/8syzC2hxbv2+mXsYKEeclR4GyhJnpYaBSoqzUsNAOeKMYSAAAABgeBQkWfctSLENKUi1OW1o&#10;o0BGnNWlmc7tTAtq19yt55ImPX9NCrN6VkQfeXGsxKFFllUpbcr1xbZP3pjbUCp5ZkLKs44l+pmD&#10;w9PcYfMPzp6eHzht2vkAbnGWMgwU/qe2lRBnxYaBcsRZV8NAOeKs1DAQ4gwAAAAYFucy7X5WkGpn&#10;fzHVJv5iqs1FTeLMJc184kxKM584a2ubGXGms81771kuYU6Z/IpKndSUbZtjGxlZPl5iX69KqX19&#10;/mG7R68tbCmVPDNpR4l+6DD03qFREdtnTSsMmjGjMIAWZ/ozDVqchQ4DNYuzDi5q8AwDFRFnpYeB&#10;SoizzGGgIuKMYSAAAABguFxItPr95VTr4ZfSbLIup9mU8rXNuh4FqoszI813Mi2oWxm21GaPo3nq&#10;wqwuzXSWB+e9PFI08iEty3SOldk/ZNIw2fb7N2a2VEvaSaLrBoy9sXVU6jqnaZeCmsQ5X02cm4aB&#10;msVZyDCQ+6IG3/fNcsRZ+WGgAuKs0DBQjjgrNgyEOAMAAACGz5V0y39eTrOddDnVZlVxmvUtWpy5&#10;pFmIOAtpmzWNAsm2mRZnOjWpg6j1rmfySGFOm/R9S7auyXiqLsyqlNs/vBlo++JNP1uqJe0g0dUD&#10;pl5dOW7VUudpxcG0OM+cXhhIizP9mUbTMJD7ogbfMLA9L2rwDgMVEWeFh4EyxFmxYaAcccYwEAAA&#10;ADAuLqdYfnolw8bpSpr11qtpVo+4xFmTNGsSZy5p5hNnRprr6GRZUNUpI16uc7qYxyXN6ZNeU8vm&#10;X3128PzkR7Qs0zlabt9A59oS+6dv+tpSLdGxRJcMdMlPmbA73WV6cQgtznTbzBZnvosauh0GKiLO&#10;Sg8DlRBnucNAJcQZw0AAAADg7aQo3aLL1TQrn2tpVvuvpVu95mublRoFconz3SwLqiJp/KPVs6+d&#10;I6WZycZly583CbNDc+wfnT/q0Pi9uZo460iiv7eyfV04aN6pkEln4tynXQ1tEueiZnHWNgzkvqih&#10;/ftmeeKs9DBQEXFWaBgoS5wVHgZCnAEAAIC3lJJ0S9PrqVbBpelWJ7VJsyZx5pJmPnFWl2Y697Is&#10;qNKEaXUrZlZeUBdmJgvdqhv3n3ZqpIX5aEVzyu0fP5xk+/2b7zjEWSGJfmo1sPH04NBDno4l4R5T&#10;r4e5TitWibPTtMvN3ze3HQbKv6ih3DBQCXFWfBgoQ5wVGwYqIM6cn2lgGAgAAAC8PdyIHfLT0gwb&#10;29I067jSNOsCTeIspG1mxJlLmjWJM51rsS7Vy6bfKiTFmc6GhRtf0LKsSkVTagJtX74xtaVU8syE&#10;FGeJEt1gM6ru0LDEnT7TyiKaxPmqmjhLGQaK/1PbcsRZsWGgkuIsdxiohDjrahgIcQYAAADeTq5m&#10;2v2uPN1yWFm6ZWZ5hlWJpraZFGchbTMjzqQ031fFnLoc5V22eOrdIlKcs2bVN+4+6vP0SLl9I5Mr&#10;y+2fvzGxpVTyzEQBib5jPalq+/BlG3ymVkR6OZaH0+LsPu16KC3OQoeBbHEWclFDR8NAOeKs9DBQ&#10;jjgrPQxUUpwxDAQAAADAzUy7v1dkWEysSrdcUZFuVatJmvnEma9tZsT5QZY5VRgRcGXR1IdXSXle&#10;nbjv8ZEKh0Y6ORUOT/KO2z971df2jUqemciU6Crb2ddWjdq6Yq5jRVSTOJc2i/NVHnHmGwZyX9Tg&#10;HQYqIc5KDwPliLNSw0AlxFmxYSDEGQAAAAAEFdk2H1emW8yuyrDcXJVu2cAlzlzSrEmcuaSZTn2W&#10;OXUhJPJi1pTGMnVxzpj67NmO/YHPaWmmc6TS4Un9RNvXb/rYUi2RIdEldt75GeOOZ813rI5SifO0&#10;ighanOnvm1uHga0XNYQOA9vjoobQYaAi4ix3GKiEOCs0DFRGnDEMBAAAAIAWqjKsv6nOsPCuzrDc&#10;V51h8b22tlnbKFCTOD/MMqfOBCZfyJz8/Ia6PC8PP11HC3NOpf1TOjXBdq+o3rYUEykS/aqfw6tL&#10;DoGnoyZdT/SdUh1NizPdNnOLs5CLGlKGgfx/alsJcVZsGChHnJUeBsoQZ8WHgRBnAAAAAGjjRqaV&#10;yc0sy8CaTMsTmqRZuzi3lWZGnOmc8l+UlzHpxR1GnNMmfv9m287YFzmVDk8PVzo8u7LC7qW6OIuV&#10;6Kd9hz7KHRCbE+B4K9bf8WZMkzhXNYszMwzkv6jBNwzkF2flLmrwDQMVEWelhoFKiLPCw0BZ4oxh&#10;IAAAAACE8CbR6p3adCubWxmWMbUZlvlc4syWZu3i3JBtTh1dsPp0+sSXDxl5XuZXXHPo+vBnh284&#10;PDtz2uH5a1PbV1QvW0oVDoHWJNH1/cbW5QxauDt4yp04WpwXNIvz3GZxJoeB0i9qCBkGivtT23LE&#10;WfFhoBxxVmoYqKA4yx4GQpwBAAAAIIaH2Ra/uZVpPvROpnn67UyL65rb5lZx5pJmJgfnbj2ZPvHV&#10;c0aeN23IfHi4yuH54RsOzxvG2D6ietpSqjACzSPRd8ynV+0atnFzqOPd+OApt5rFubpZnMUOA8X+&#10;qW0ucdbRRQ2+YaAS4qzQMFCWOCs8DJQlzhgGAgAAAEAq91Mt/nYn3XxCXZb58rtZFjVc0qxNnB+p&#10;Ykbt8d57ghHnhR43buy9NPHloSr7F9WB9s+pHraUKoxAa5HoG+bu19YPP7w6bMr9hODJd1Ti7O94&#10;K4YWZ75hILc4813U0M0wUBFxVmoYqIA4Kz4MlCHOig0DIc4AAAAAkMrdTIuP7maaz7ybab7pXpZF&#10;PSnOpDSri/PjLHNqp8ex44w8r1u8rupwtcOL4lUOr6jutpQqjEBrkOhSK7+CxWMLF4dPuZ8YNuWu&#10;SpwDBYuzkGGguD+1LUecFR8GyhFnxYeBCoizQsNAWeKMYSAAwBBY7//Je8t9/vP+kvn/MV0y9x8f&#10;LfH/x68al5j88Vm6yT+ZUEtMfkX+zwEADIe72Rad72eZe97LNN/7IMv8pTZxfkyLc7YZVZ9p83qr&#10;S55KnrNm36/ZfW7Wq9xch1eve9g9p7rZNckzh0S/7NX/5SXbqNyECbfTIqc8TKTFOdTxfjwtzkGq&#10;YeCt5mFg60UNvmEgtzjr5qIG3zBQEXFWahioiDgrNAxUQJwVHAZCnAEAumW9/wdfrfN7P3jNgg9W&#10;rFrwQc4q3w9KVsz/z+MVvu9Ty+e/Ty2b/x9qybz/UIvn/ZtaOPffz1b7/rd6X8hnBWdjOp8rT+p+&#10;rjHT9OrLhf0oJi+y+9W/zO5X0TZ9L71Y2DdHPS8X9t3xMrvfEvW8WNQv/UX2dwHqeZ79nc+LrL4T&#10;2iTbfMyz7H6mz7ItTZ+lN+VpplWvZ+mW/2xK/5aQ//sC8LbyIMO8T32meUB9hvlxUppVbXNzGrPN&#10;qIYsy8drZpfl0/K8MvHAlYPVDq8aB9tVq8RZPc0C/aT3iIaz9llHYic/Somc3JAUOaU+kf5MQ/V9&#10;8+Rb8dovavD9qW3+ixp8w8D2vKjBOwxUQpyVHgbKEWeFhoEKiTMAACjLurnv/37Tgg8Grl/wYdx6&#10;vw/z1vn9l1rr919qzYIPqNULPqBW+X5ArfR9n+IS50VN8kxlz/0XleXzLyrT519Uhs8/qU0BH5Ve&#10;iO504m5an9zn2d/dURdp3cSMepFtTr3ItqSeZ1lRz7OsqedZNtSzTFvqWaYd9SzTnnqW6UA9zaDT&#10;n3qaMYBqTBvwfWP6wKeNaYMeNqYNrnucOqSmMXVoWWPa0CuPUoYVPkodfvZxysiTj1JG5jQkj9wf&#10;pJrAAABjIklEQVT3KGX09oaU0Rsbkseufpg0bunD5HFZDUnjUh4kjo+rT54Q3pA0KfBh4uT59fFT&#10;PB8kOM65n+g4417CtMkPEmaMuZ84bVh9/IwB92Nn2tyLm2FWFz+zz734OV3rY5y+vh/n8mldgvMH&#10;tdHu/6iLc/lTTdis395J8X+Pov+rRwDaAWr90J88zLawephlHt2QbX6eS5yfZJtRj7Is76yccfNS&#10;+uRXL/ZennD3ppd9BUucu9lR9b0n3znWf+2++MmNKdGTG9jiLPCihubvm5W4qKHsMFCWOCs9DFRC&#10;nJUaBsoQZwwDAQAGxXb//360JeCjFZsCPqzf6P8htcH/Q2q934eUEHFeyiPO6d7/pNK8/0Glev+D&#10;yvD5V+OJiK8uPMvuW80WXqXCiLOFYHF+kj6QepI+qDmDqca0IVRj2lCqMW0Y9Th1OPU4dQT1OHWk&#10;Ko9SRlGPUkZTj1LGUI9SxlINyXTGUw3JE6iHSXQmUg+TJlEPkyZT9YlTmuNI1SdOpR4kTKMeJEyn&#10;HiTMoO7Hz6Tux89S5V7cbOpenBN1L86Zuhc3h7obS8eFuhvrRtXFuDfHg6qL8aRuR3nV34n2qmiK&#10;T8XtqLkVtyPnXbodOS+HTm2kb05t5IKc2ogFO2oj/ZaoEhGgyq2IoPSb4YEB1XRCg5n4VIWHTKgK&#10;CW9JdWj4mOrgcNPq4GhVKoKjTauCY3pVhMf/s8K/bchnCXQcHqbZ/vrRwn6DH2f1S3ucZXaVlmZG&#10;nOk0ZNhXLp127+rS4PwrRavtn1Bd7aiWdLOj6kydqvYNObg1fvLTVFqcYyY9SqbFuen75tZhoLyL&#10;GurDQCEXNbQPA5UQZ8WGgUqIs1LDQCXEWalhIMQZAKAvdvh/0mV74EcJWwM+vrsl4GNqc8BHdENM&#10;iZHnpQJaZ3V5TvH6B7XQ55/Pz0Z9nfs467srbPGVG25xbpVnXYjzOJHiPF2gOLuqyXOTON+J9qLu&#10;RHs3x4e6HT2Xuh1FZx51O2o+dSvSl7oVuYC6FemnSm2kP1UbEdCcQKo2Ioi6SSc8mLoZHkLVhIdS&#10;NeFhVE1YeHMiqOqwyKaERlHVodHUDVViqBshsVRVSBxVFRJPVYUkUFXBdBKpyuAkqiI46fuKoOSn&#10;FYHJD8sDU+rKA1NqKoJSy8oD066UB6YXlgdmni0LzDhZFpCZUxqQta88YOH2Uv9FG8v8F64u81+0&#10;tNR/UdZ1/8UpJQsWx5X6LQ0v8VsaWOK3bP41v2We1/2Wzrnut3zGdb/lk6/7rxhT4rti2FXfVQOu&#10;+a6yuTZ/ldm1+Sv7XFuwuut139Vfl/iu/rTUd9UHl+ev/EfxvBV/KvZZ9ts7/uvfK/Jfj9ZeBvey&#10;TP7amNVv3ONss2WN2WbVT7PNKDoNmQ7Fi6Y+rD60x6n+TRe7R1QXO4pOdd+5V7cMO78uadLzNEac&#10;oyY1JEdOrm8WZ7HDQOF/ars9LmoIHgbKEWelh4FyxFmhYaAi4oxhIACgvdnl/9F/dwV/HLA98OOS&#10;7YEfU9sCP6a2ShRnIZ9rkOKc7PV3Ksnz79Ti+f++Vxjb+WRjlmkpW4Clhk+c6dZZqDgz8ixEnJnW&#10;WZg4N7XOyotzqzwLE+cmeRYozqGaxbkpyVRlUApVoUoqVRGURlUEplPlgRlUeWBmc7KosoDs5iyk&#10;ygIWNWcxVeq/pDlLm7OMKvGjs7w5K5qzkrq+YFVzVjdnjSrXfNc2Z11z1lNX529oyryNL67O2/j4&#10;6rxN96/M23jrytzNlVfmbr5+Zd6Woivztly4Mm9LbvG8rceKfbYdLJ67fVexz44txT471hX77FhR&#10;7LNzUZH3zvQi712JxT67o4q9d4UUee/2K/Le7VPks8etyGvv7Iueu6cW+ewbX+Szf+Ql772DL3nv&#10;s7/ktd/ykufe7/I99vW86JnzzUWPg19cnJvz0UWfA/8u9Mr5a4H7vv/Ln5Pzqxuup35KDV3/I/K3&#10;aojcSTF5rzHbbMrTbLMDTxeavbqfOuzO2sAzx1+a2pVT39pR1d/NPZcx8WlWysQX6QnN4kx/36wS&#10;Z55hoGZxFnJRQ9lhoCLirNQwUAlxVmoYKEOcdTYMhDgDAHTFrqBPp+wK+vjWzqBPqB1Bn1D6FOcE&#10;z79R8Z5/o1K9//78enzXk2wJlhIh4sy0zkLFmW6dhYozHaHi3NQ6CxPnJnkWLs5NrbMwcQ4VLM6t&#10;rbNAcQ5KEyHOjDwLEWdGnvnFuVWeNzZnkypX5m1uzpbmbG3ONqp47naqeO6O5uxU5bLPrubsVsse&#10;6rLPXqrIm8k+texvzgHqkheTg805pJbD1EVPOjmt8ThSwaTQ42hFofuxikKPY8cLPY7mFHoca437&#10;yRUF7ieXtObUknz3U+H5ricD1HPe/dT0fLfTE9RT4HbSLt/9tKl6CtzzPsufc/qfbZOv8ULOkyyT&#10;vz7J6utyK2nyvvJxnifK+oVtTp/0OjN10quMJJU4P02Ln9yoJs71zeKsbRjIf1GDbxgoXJzbYRio&#10;hDhzfaYhZxgoR5yVGgYqKc4YBgIAlGa//4d/3hvyaezu4E+pXUGfUFzivEWiOIv5zlldnBObxTnO&#10;429UrMdfqUOhnx9/vrDvE7YMi0urONMDQW3iTEeoODe1zsLEual1FirOTfIsTJzbts784qySZyHi&#10;3NI6CxXneMHi3LZ1FiLOjDwLEWdGnoWIMyPPQsWZkWc+cVaXZ4XE2fNISwo9jlKFHsfUclwtJ1Qp&#10;cD+pllNqOa0huRw505J8N/XksXLBLa8+3y2vssDj1JUr8zbvqgqJWnN124Rl6RNfDUmf9DqeFufk&#10;SS/SmsT5aQrnRQ2eYSD/RQ2+YSD/RQ2hf2pbljjrahgoR5xlDgMVEWfFhoEQZwCAwhwM+bzT3pDP&#10;Vu8N+YzaE/wppUme2/M7Z1qeE9VaZ0aedwV+UlCfYXqJlGFxaWqdhYkz0zoLE+cmeRYmzq2tsxBx&#10;ZlpnHYhzS+ssRJzV5JlPnJtbZ8MQ5yZ5FibOTfKsX3FWl2ft4nzRkxZndXnWnzgXeh6puTJ/Y0FV&#10;cPyZurhZBU8y7fJfLux37vmifudzbjg07K+275Y59dHv0ie/Mk2a/HJ2c+Os4aIG3zBQ2EUNvmGg&#10;dnFW9qIG7zBQSXGWOwyUIc66GgZKE2cMAwEACnIo7DObfcGfHd4X8hnFJ876/FyDEecY979SqxZ8&#10;UHo7tecZthALjfpJOqHizLTOQsSZaZ2FijMdoeLsLEKcm+VZsDjTUV6cW1tnIeKsLs984szIs67E&#10;mZFnPnFukmdh4qwuz8YvzoVe+29dXbCitCIitOx2wvSihiybvEdZZnmNWWZ5T7Pp9Dv7PLvf2fID&#10;VhUHavtT+286LGXePf7+1P9LmPzii9jJj0dFT24I5bqowTcM1C7O7f2nthUQZ8WGgQqIs1LDQAXF&#10;WfYwEOIMAJDDgbBP7faHfv54f8hnlDGJc7T7X6kYt7++upHcQ+J3z+JvOat/riFcnMeIEGemdeYX&#10;59bWWaA4q1pnoeIcKFycm+VZuDgn6UicGXnmF+dWeeYX59bWWZg4t8qzUHFm5JlPnBl5FirO6vLM&#10;J86a5JmU5qYUeu9/dDUg+1ZZhF9JbeLI83czzU/dyzI/VU8n2/x0fbZZ7iM6WWZnHtMCnW2W9yzb&#10;LO9cvu39gzf7UwdqHB4evOXwHfkuiplw/29Rk+9bRUy576bLixp83zfLE2cdDQMlibPCw0A54qz4&#10;MFCGOGMYCACQyqHwz4ceDP288mDo59SB0M8pRp73BDfJ865meabFeUfgJ+zvnAPEibNS3zkz4hzl&#10;/hcq3uPvLyuTup9iizFfuAeCQsVZ2kk6oeIs9pazq0BxlnKSTpg4N7XOAsU5OFmEOKvLsxBxZuRZ&#10;iDgz8ixEnBl5FirO6vKspDiry3N7iPPxVxfnbX5YHJhRUxLhd7UiYdL5mgyL47WZFidu0ckwP3kn&#10;3fxUXbr5KVqgH2SZn3qQbX76oSpN8ky3zzVbLItzbjh8T4uzKjX9E8n3EYP/zDvvhUy71yVkyp0J&#10;AVNqI8X8qe32vKjBOwxUUpzlDgOVEGelh4GyxFmhYSDEGQAglCOhn/fOCf0891DY5xQpzsbUOtPy&#10;nD33X7V3U3tfYMuxtnCLs+5vOY8XIc4d75Yz+3MNXYnzChHiTJyk0yrOjDwrLc7q8qy0ODfJsxBx&#10;LvTIeXlx/sb7FwNTq66E+16+njD+TFm65ZHKphy9kWFxrDrD4lhNU47T8lybYX7ydob5SUae1dtn&#10;Wp4bsszOXDplc7NFmpvEuWpf1YDO5HuJJGha3Qf+jrcdfKdUe7fnn9pu14saQoeBcsRZqWGgkuIs&#10;dxiohDhjGAgAEMKRoK8+OBL2xdacsC+ojiDOkW5/of+1rz7ONL3GFmRN4RPnptZZmDgb0i1nOvzi&#10;jFvOcsV5qwhxZuRZaXFWl2d+cW4rz03CnO918HnhvHV3CwOTy4vC5xUWJYw+WZxmdfganXSrw9fT&#10;rHJK0y2P0PJc0SzPlYQ887XPd1aanz9xzf5JG3FWxSGIfDdpYu7E2t8vmFLVe+60Skehf2qb/6KG&#10;kD+1LeyiBt/3zYqIs0LDQFnirPgwUIY4YxgIAGgPilI+ee9I2BcZR8K+oGhxPixRnPV9lo4U5wi3&#10;P1P7gj87/yy77122JHNFmDjr9pYzLc9CxNmAbjmLPkknUJzfilvOewSKs7o8KyvO+V77nub7rrl9&#10;ISC+9HyEz4WCpFFHCtNs9l+ik2p9oCjV+uDlVKtDxalWh642y/M1Wp6bBZqW5wpanon2uVZL+3z1&#10;gE3pwRpVy0zE4eLeG/bvk+8obUydeu5/vBxLP/eadn2I27Qr87WJs9CLGnzDQCXEWbFhoALirNww&#10;UAlxVmgYCHEGAOiKo+GfBxwL/5I6Gv4lRcvzYYmtsyGcpeOS56PhXxSyJZk74m459xcozrjlzPrO&#10;WaA4t89JOiHibKS3nFXyTIiz16GXF3xX3T4bHF2cF+18KjfJYW9eit3es6rY7jufYrv/fKrN/oLU&#10;Vnm+lGp9sJgRaKZ5lto+Z5qfys23u8+W5qbsr+nvQb6jhOI2o+RvLjMumzlPK57JNwxsn4saPMNA&#10;JcRZqWGgIuKs0DBQCXHGMBAAoAuORnxheTz8i7vq4tyRPtegxTnS7c9UbUqvc6Qkcwe3nLm/cxYi&#10;zuJP0ulOnJeKEGcpJ+l0Ic7q8qxNnNXlWbs4063zBZ/tDWd9l1TnBkYVnYxwO3UiadieY8n2u07S&#10;SbHffSrFfvfpZLs9eXSa5fkcLc8ptvvzU232y2mfaXmupuVZrX2+vsWq6PCN/q8P1fSnuHKwuv+J&#10;Y7VDfk++q8TgNDr3F7OmXvxm5szCkdOnn/PnEmehFzX4hoGyxFnpYaAccdbVMFCKOCs9DIQ4AwCU&#10;4kTEl8uOR3xJdWRxDnf9M7Uj8OOLz7P7PmeLMhnyJJ0QccYtZ6nibKy3nMWepGs/cT785rzP5voz&#10;fosqT4VEFuREOB/blzBo54Ekh+2Hm7LjSKL9zmPJ9juPN6VFnnPptMizsPaZkWcx7fP50zY1pCyz&#10;ctPBkXxXSWXmzPPvO06/YD1l1lkn8vtm8eKsu2GgIuKs1DBQSXGWOwxUQpwxDAQAKMGJsC+Gn4z4&#10;8hWXOHek75xpcQ5z/TNVmdxDwB9HIcVZ3Ek64eLMtM5CxNlwbjmr5FmIOOOWs4bvnIWKMyPP2sX5&#10;oteB78/P23jv1ILMsmNBoecPRDod2pU4YPPuxAFb9iQO2LI3qf/WfYn9t+1PcthOy/OhZnnOoeU5&#10;sUmexbbPhU3Ns6T2uWyl5dlj1+yfHKp2oLTl4A37XbuvW71DvrPkMNHpwu8nzDjZY9yMU+O4h4Ga&#10;L2oIHQbKEWedDwPFiLNSw0AlxFmpYSDEGQAgh5yUT947GfHVtpMRX1EnIr6iSHnuaN850/JMX9l4&#10;lt33AVuWucSZayDIL87STtIJFWdjveVMR4A4t7TOQsRZ6kk6IeJsuLecC732vMybt7bupF/GtZyQ&#10;4NxdkTP3bY4fuHFTwsBNWxMGbtoWP2Dz9sQBm3cmDti8pykqed6b2H+bukCLaZ/zmppnye0zc7aO&#10;bp8LDtqUkJKsKQeq7IaT7y0lcHLa/c64mcc/HT39iMOomTmuzPfNwi5qtM8wUCfiLHcYKEWcFR4G&#10;yhJnDAMBAHLIjew09VTk15Qmce6In2vQrXNJQtfTbFkWKs5vwy1nOkLE2ZBuOS8SIc7Gdcu50GfH&#10;8zzf1bU5finF+0ICT26OmLprTfygdWvjBq3fQCdh0PqNCYM2bIofuJEW6C2MPDcLtNj2mZbnE83y&#10;zNc+0/LMap/VztZxtc8nCuzuk4KsKQeq7NeQ7y2lGT5j79+GOB02GTzzwCTlhoHyxVmpYaCi4ix3&#10;GKiAOCs+DIQ4AwCEkONv8uPTkV+VvI3iHO/5twbt3zrzibMh3XIWe5KOX5x1f8uZjhBxNpxbzmJP&#10;0gkXZ0aeW8X5ovee7/Pmr7192C/x4uYQj4PLY0etXxY3aPWyuMFrVjRl7arYQetW0fIcP2jdulZ5&#10;Vgm00Pb5QLNA0/KckyytfSaHg0z7rP7phnr7fHGbzUVSjrXl4A37Zwdu2FuR7y9dMHTqgV8Odtr9&#10;9YDZewbJF2elh4HSxVnxYaAccVZqGKikOGMYCAAQQm7klwNOR35N8YlzR/zOOdT1T1RNcs88tjCL&#10;E2fxt5zFnqTThTjjljP7cw3lxVnMLef8eZsfnfRdUnUwIP7C1rD5B1dETVyfFTNkRXbs4JWL6MQM&#10;XrU4dtDqJXGDVi9vFujltDw3C7Sg9rlZnun2mZZnqe1zqzy3bZ+ZTze0tc+0PJ85bVdz+IYDRYYU&#10;5ja5YZ9Bvr90CkX9cIDT7v/Yzt5pZu20fQrfRQ2+YaAy4qzwMFCOOCs1DJQjzroaBkKcAQCayI36&#10;OiY36muKT5474nfOtDwfCfucZyRIy7Ox3XKm5ZlfnCWdpNOJODOtM784Sz9JJ0Sc2/eW8/m56x8e&#10;811cticgNm9dsM/etKjxq5Ojhy5LjhmyPDVmyPL02CHLs2KHLM+MGbKCFmhGnhmBFtI+b6CbZ4nt&#10;s6p5bm6fm+WZ1T4zn25oa5/J4eClVda5R67bPSWlWUBuH6kZ0J18h7UHVk67f28xe3MXM6cNw3R9&#10;UYN3GKikOMsdBiohzgoNAxUVZwwDAQBcFPl/8pMzkV/nChHnjvq5Rtbcf958vrDvfbYwt22dhYqz&#10;+FvOtDzzizNuOXOJc6YIcdb/Ledz89bcz1mQdX17YNTp5cFeOxOjxi2NiRq+OC5q+OLEqOGLE6KH&#10;LUmMGrY0KWrY0haBjh2yPKNZoPnaZ1qeV9LyLLF93k03z0T7zAwHhbTPbc7WpbQOB8n2+cxBmxIO&#10;KRaUQ9UOkeR7rD3p5rrupxazN35k4rTa6jvnVVOlDwNliLPSw0A54qyzYaB4cVZ8GAhxBgCQnIvu&#10;1PdMVCdKqDh31M817qT1FvC5hiHdcnYUKM5M6yxEnHV9y5kOvzgb0i1nOSfpLs/d/CbPd0XdYb+M&#10;4s0B4ceygz22hEWMyg6LGpEdFjliYWTkiIVRUcMXRUc3hRbo+GZ5ZgRaU/u8UIH2mZbnLWrDQbHt&#10;M3m2Tmj7fDnd6tCxQvv7pBALj/21Q1X2n5LvMn3Q13XdX3o7Le/R3Xn5CPHirPAwUI44KzUMVFSc&#10;FRoGyhFnfKYBACDJi+rknxfViRIqzx31c41TkV+eZAuzJnEWd8u5SZ6FiLMh3XKmI0ScDemWMx0h&#10;4qybW86X5214dcZ3We1+v9SL64PCDqeFuK33ixid7h85KiMgYmRmYMTIzKDwkVkhkSOzwuhEjcgO&#10;jxyxMCJq+CJGoLna58TooctSFGif1eS5/dtntbN1Z7fZFByucqA0hiXK7ByscphPvsv0iZn3+l92&#10;c138eZfZC21FDQOVFGe5w0AlxFmhYaCi4oxhIABASc5GdzogRpw76ucai+f+u/R5dt9GtjSrizPX&#10;QFCoOIs9SSdUnHHLmfs7ZyHiLO+W86X5a56f8l1cvccv+cKqwJB9ccEuq7zDx6T6hI1OozMvfHSa&#10;b8TodDqMQNPyHBg+MqtFoDna56hmeZbSPi+k5VmB9pk8Wye2fVY/W0e2zydO21WzZFlkDlXan82p&#10;HvhX8n2mb4YOXf+jLrOz/vX1nIw+XzlnjOIVZ10NA6WIs9LDQBnirPgwEOIMAFCCHH+Td89Gd6Ig&#10;zk2fazzN7lvOlmY+cRZ7y3moQHE2nFvOTfIsRJx1fctZ3Ek64eIs7JbzJd9VT04syK7Y6R+Xtygg&#10;cFdYsPMS17BxSe4RTfEIH5vsGTY2xSt8TCoj0LQ8zyfkmWyfQ2l5ltA+0/Ist31WP1sntX0mz9Zp&#10;a5/zVtqfOnzN/hkpwlKSU2k/m3ynGRJfOSX+/gu3tK8/dUm1FzQMVFKc5Q4DlRBnxYaBCogzhoEA&#10;ACXIi/7mMyni3FG/c36YYXqRLc1CxBm3nDm/cxYizi2ts/LiLP6Wc9uTdIULlj866pdeusUv9lRG&#10;gN9W36BZWTOCx8XPDBmbMDtkbIJT6NhE59BxiXPCxiUxAt0iz2FjU9Tl2be5fablWU77rJJnie2z&#10;+tk6Oe0zLc8HkqS1zycP21/LoaVXmRw8cdfh5+R7zdDo5hr70489Ez740D3e9H2XmNEaxVmpYaAS&#10;4qzUMFARcVZ4GAhxBgBI5Xzk1/3ORXemxMpzR/3OuTalp4azdMLEubV1FiLOUk7S6UKc6VvOtDwL&#10;EWfDueXcJM9CxFn4Lef8BYsf5PilXl3vH30sKWDBBvegmSmTQibETA4dH+sYOj52asj4uOkh4+NU&#10;8hw8Lp6RZ6fQcYkuoeMSGXl2Cx+brET7TMuz1PaZHA6KbZ+5ztZJaZ8ZeVa1zxl2+48WONzPqaTb&#10;Yg1hy7H2VPYfS77XDJkPPSP//G/PuG/+6RbpoO37ZlnirPAwUJY462gYKEucMQwEAEjlbFSnUVLE&#10;uaN+rnE9oesJtjSry7P+bzmLP0nHL86STtKJEudwgeLcvrec8xcsvHvQP7loTUDkoWj/eaunBU2L&#10;HxM4IWpM8ISoccETosaHTIyeHDIxmpbnKSETYtTlmRHoVnmW1j6rmmcZ7TN5tk5K+0yerRPbPpN/&#10;NEVT+3x8h/0FlijLzybyvWYM/Ns74pf/mBPx8d/dw/tyibNiw0AFxFnxYaAC4ix7GAhxBgBI4Xx0&#10;Z1eIc6s4n436+jhbmNu2zkLFWdpJOl2Is9hbzt7CxFnnt5zFnaQTIs7nA7Ju7fNPLFjuH743KHDu&#10;0lGBjlHDgyeFDQuaFD4iaFL4qOCJEaODJkSq5DmwVZ4nqgk0Lc9S22danr3UhoNi22fybJ3U9pmR&#10;ZzntM3O2Tkz7fPSMfTWH+MrN68Pl9v3Jd5ux0Hnq1P/5k7f/3//gHtj1/zwW9Of6vlmWOOtqGChH&#10;nJUaBsoRZwwDAQBSuBDTKeK8RHHuiN85Hwr97DRbmNuKM245k+LcJM+CxVklz/ziLPeW83W/ha/z&#10;/NNqdvvHncv2D905P8Anu3+QY3B//0khAwImhtIZFDQ5dHDgpLChwZPCGIFm5LlFoGW0z5zDQYHt&#10;M3m2Tkr7rC7PUttn8myd2PaZOVt3bI398ZxrDs85xFd2Dpc7LCHfbcbIn9z8f/cHd//PfuPhY6aT&#10;YaCS4qzUMFCOOCs1DIQ4AwCEciG685LzMZ0pKa1zR/zOeZ3ff8+zhZkU57bfOQsTZ0O65UzLswBx&#10;NqRbzsHJgsT5fEDqrZ0BMWeSAgI3TAxwjrb0dwywDpgSaBM4JYiOXeCUIPuAySp5Htgs0C3yHNgq&#10;z2LaZ1KepbbP5Nk6se2z+tk6Ke0zebZOSvtMnq1r0z7n2F89UulA8YWUYiE5XGlfn1PR35R8vxkr&#10;f5rq/7Nfus//12+8vLox3zcrIs5KDwOVEGeZw0BFxBnDQACAUPJjvll6QaI4d8TPNXYGflrEFmbt&#10;4qzbW860PAsRZ0O65Sz2JJ0wcSZvOV8NSH16KiC+dGtA1LEE/8D10/09EkwXOPr19Xf0M/Ob4q9K&#10;wBR/Rp4ZgWbkmRFoMe0zlzzro30mz9aJbZ9ZZ+skts+MPPO2z5n99+QU2j84UuFAiQ6HXHMlp9I+&#10;gXy/dQB+qBJGD/qTCBczZYeBCoizQsNAOeKs2DAQ4gwAEMKF6G8iaXGW+rlGRxPn4xFfCviz21zi&#10;zLTOQsUZt5zF3nIuDkx6dCwg9ur6gPDDUf7+Kyf4e0T18J8+r5fftPm9/af6quLnuICR5xaBDpji&#10;b6Em0KLb5+CJEZLbZ7WzdXLaZ3I4KKZ9Js/WSWmf1c/WSWmfD+3sf54lxMqn8mCJXSfyHddRoEWQ&#10;ls933dx6KCPOCg8DZYizYsNAOeKMYSAAQAjnozq75cd8Q+nzcw1anOmsa5bnNc3yzCXOuv7OuSDm&#10;m1NsYRYjzrq85UyHX5ylnaQTKs7td8u5OCjuwdHAmEv0X+QL9luwZPAC15DO82f6fOM7Y26X+dPn&#10;0em2YPo8Rp5bBNrPcYGJmkCLbZ9peZbaPpNn60S1z8TZOqntM3O2TnL7rHa2Tkr7rH62bk9yk0Af&#10;OuNQzSG6yqfMIYh8x3U4/If+hJZKlbx6uZkrMgxUQpzlDgOVEGcMAwEAuiY/ptNoWpzxuUaTPJcm&#10;dD3JFmZx4myst5yb5FmIOOvmlnNRcFTdoaDw/GUBQTvn+/lmmi1w9fvUd6bnl/NneH25oClf+073&#10;ZuS5RaAXtBVovvbZ3N8xQLH2WW04KKZ9Js/WyWmfVcNBie0z19k6Me0zebaOq33eu6b/0cMlDi9Z&#10;kqubFB6qGvAf8j3XUaGFkZZTWoBlibNCw0BZ4qzwMBDiDADQCReivjGDOLeKc21KLy1XNRh51tUt&#10;ZzpCxFnKSTqh4izylrPIk3Tq4nwxOKJ2f3BoXnZAwBb3BT4pXXzmzP3v/FluH86d6f6h72xVPp4/&#10;y4OW589peW4WaFqe1QWar33us8DRT4n2mZZnOe0zezgovH0mz9aJbZ/Js3VS2mfybJ3Q9vngEYcr&#10;R8rtKclhy7H2lNm7k++5Do//1J+96+399//xdOkkexgoQ5wVGwYqIM6cn2lgGAgAkEthbKfPGXGW&#10;+p1zRzpL9yDdRMtVDfXWWZg4SztJpwtxbmqdhYuzsrecq8PC3xSEhN7YHRR0Ki3Qb/3MgLmxH/k6&#10;u/5z7qw5/5jn5PKvubNd6fzHZ5YbLc/qAk3LMyPQfO0zI8/6bp9peZbaPpPDQdHtM3G2Tk77TJ+t&#10;k9o+02frdmYO2HXoon390XJ7ig5LinWT4zk37X5HvuveCvz9/x8tlnTj+66bWy9J4ix3GKiEOOtq&#10;GAhxBgDIpcLf5N2CmG8ofX/nLEaedXmW7nlWvxq2LGsSZ13ech4jUJwN95bz5bDA27uCA47FBM5b&#10;arPA3e8PPrNn/8HbyelPPrOd/9Kcv8+b7UzLs7pA0/LMCLTO22diOCimfSbP1slrn8dJbp/Js3Vi&#10;22dNZ+vEtM/kcJBpn/fscjjHSLOuwiHO1NEyuynku+6tw8npF7Sc/szHubPoYaAccVZ6GKikOGMY&#10;CABQgoKYbw7jc42/0P86VWxRJsP9nbMwce64t5yrIgKenQv1u7Y12PdgTOC8xUPmewb9wmvOjF/5&#10;OM/8rY/zzN97O82iw8izukDT8swINFf7rJJnA2ifWWfrRLTP2s7WiWmfyeGg2PaZPFsntn0mz9bx&#10;tc8H8+yrSdFtjxwpt9u5vmjoT8h33VuJv/9P6E8d/sfL5VOVMAsRZ6WGgUqIs2LDQIgzAEAhCmM6&#10;B0Kc/0Kdi+p0hi3KZLjF+W275VwR4fv4bNj8oo2h83cHB8zNtJzr7fszT/ep73m5TnvP02U6nV/4&#10;uExn5FldoFXyrKV9puVZavtMy7NS7TMpz2LaZ21n64S0z+pn6+S0z+pn6+S0zyp5Ftk+b183MOfI&#10;dftXR8voBlhGOMRYSI6U2w8j33VvO3Qr+46H03/oJpl3GKiEOCs0DFRGnDEMBAAoxMW41oHg2/yd&#10;8+20XjzfN/OJs+Hccm6SZ35xFnrLuTxq7oPc8Ln560N9tgYG+iR9t8DD4x3vOZPe8XKd/I6nyxRV&#10;vFwdW+S5WaAZedbWPtPyLLV9Vsmz1PaZOFsnq31WGw7qq31m5Flq+8w6WyeyfW5zti5+0Lp9R/pf&#10;YUlwO+ZImd1q8l0HmvGf+jNaTmnZ1SjOSg8DZYiz4sNAiDMAQA7XE63eyY/pnPc2f+e8aO6/a59l&#10;fXefLcpkhIiz2FvOtDzzi3N73nIui/Sqy430PrM+zHudr59ndDcf99nveriOe9fbddy7Xi7j3/GY&#10;M+EdL9eJKnn2dmsV6GZ5Vm+fVfKsUPtMDgdFtc/E2To57TMtz/pon8mzdVLbZ3I4KLp9Vjtbx9U+&#10;r184ePvhS/YPSZltzxwptXt6tNzWknzfATWGDv0RLaC01NLfQmv8vlkJcVZ4GChLnDEMBADIJT/6&#10;m9i3+XONnNAvtPzhk7YRIs6GdMu5SZ61i3NZlHvN6Qj3E2tD3FfMC/AI/tzbZcq7nnNGvuvlOupd&#10;T5fRqni4jtEsz2rts5er4zueLq3yrKf2mRwOimmf1c/WyWmfyeGgmPaZPFsnpX1WP1snq31Wk2ch&#10;7fP2nQPOkiKrjxwps08n33VAA56eP6fF9X/nun/GEmcdDQPliLPsYSDEGQAgh/yYzgPeZnGuTukp&#10;WJx1ecu5SZ6FiLOUk3St4lwd41yfF+VyfFmoa+Y4X3fXn7q7DPmpp9vQd71chqniOWf4u16uI1rk&#10;mRFoWp493ccyAt0izxLbZ1qelWqf1YeDYttn9eGglPZZ/Wyd1PaZS57FtM/qZ+vktM/kcFBM+8zI&#10;8/48h5pjpfbUsTJ5IUVYdErtbx2vsO9Gvu+AFvz9f/K/7tP/r6mFZn/frKQ4yx0GyhJnDAMBAHLI&#10;8Tf5cX70NyVv43fOS+f9+9GL7L7X2YKsKYZ2y5mOZnG+Gzfz9fWY2ddPRDrvXRk6J9U1yNX9l15z&#10;Bv3Uc86An3q7Dvypl/sgVTxcB7eRZ1Wa5dnDuVWe5bTPxHBQTPtMnq2T0z6Tw0Gh7TN5to4UaDHt&#10;My3PUttnzuGgiPaZPFsntX0mz9bR7fOGdQMPH71u91olzroIh2Bry/EyuwjyfQeEQYsoLbW0IOts&#10;GChDnBUbBkKcAQBSyI/tPE1O62ys3zkXxX9zkC3H2iLnlvMggeIs/ZZzXfy0FyVxMy6fjJ69bXno&#10;7HinAJdZP/F0tfmJl7vtT9xd7H/iOcdBFW+X/q3yPKdVnr3clWmfOYaDotpn4myd1PZZJc8S22eu&#10;4aCY9pl1tk5O+6w2HBTTPpNn6+S0z7Q887XPu470v8KSXb3G7uqx6w6fkO87IAJX15/S8vpzT+cP&#10;2n7frIA4KzQMlCXOGAYCAKSQm9jlFxeiv9khVZyN8XONRfP+dfFJ1neX2XKsLdwDQaHirPQt57sJ&#10;Ux6Xxk3NPxE1fcPS8Bnh0wKcJ7/j4WLxjtccy3d8XK1+4uVurRJnRp493exaBJqRZ6ntMy3P7i4t&#10;8iynfSaHg2LaZ9bZOhntcy+J7TPX2Tox7TMpz7LaZ2I4KKZ9Vj9bJ7Z9XrFo0NZDl+wb2PKq55TY&#10;zyPfd0AC64f+iG54VS00LcxKDQMVEGcFh4EQZwCAcC5EdRr1Nn2ukRfdZS9bjPnCLc7tdcv5fuLE&#10;FxXxky6fjnNclRQxw+szX1ebd9xd+r7j7d73HQ8Xs3e8nM1VaSPPc9rKs9T22cfNINpncjgoqn0m&#10;ztbJaZ/5hoNa22fybJ0GgeaSZ/JsndT2mTxbJ7Z9Js/Wbd0z8MzxEntKqbAEWGKOltjnnbpm+xfy&#10;fQek8wd39//9mcfMP/7Cx/V92eKs0DBQIXEGAABx5Md0WvU2nKVb6/dRUWNWvxK2GPNFmzgrf8u5&#10;LnHcnZL48cdPxE5ctDhyivdw/xmD3nWf0+dd7zl93p3ravKOt7vpO56u37XIs6dbvxaBpuVZTvtM&#10;y7MBtM/kcFBU+0yerRPTPhNn6+S0z+rDQbHtM3m2Tk77TA4HhbbPXGfryPZ5/1mHGlJ+DSd2s8h3&#10;HVAA+pMHV9ff0AKsyDBQhjhjGAgA0AvnIjvZnY/u1CBFnI3pc43ypF55bCkWEiHizLTO/OJM3nKu&#10;Sx5ZXZY49uCJuPGpCyMd59j7O1nRf6TgXTf6r3y59FT9udyWP53bJM+cAi20fVaXZznts/pwUGT7&#10;zDpbJ6N9JoeDYtpn9bN1em2f1YaDYttn8myd1PaZOVsntH1es2HAIbasGk6OldgdyLkz9D3yfQcU&#10;44e0sNItNP3XCSWLs1LDQIgzAKA9uRDTOb4ji/Pe4M9FftfcNq3iLOSyhnZxfpg6vL4qaeThY3Fj&#10;YiLDpoyk76eq7qh6zW76YwQ+7vRf8+rWIs+qP5PbLNC0PItpn31kts/k2TrJ7XPbs3V6a5+J4aCY&#10;9pl1tk5i+8zIs9T2mX22Tj/t884jA66euG5PyQkpu0rnxHX7MeS7DugAWlB9Zv323fluf5MyDFRE&#10;nDEMBAC0J+diOv/ufHTnJVLE2dC/c94T/NnFx5l9y0kZFhdxt5yb5LlJnO+lDblSnjJ884nYUeFZ&#10;UePGfTlvdhfVqSc3t69VN1PnuXRS/RUvWqBV8qxBoPnaZy55FtM++7gp0z4z8iy1fSbO1slpnz+S&#10;2D5znq3TQ/vMNxzka5/Vz9ZJaZ/Js3VM+7xw8ZDNhy/aPyZF2BBCyPNG8l0HdMj6oT+iP52gBfid&#10;+c3SLECcdTYMhDgDAHRJXvQ3n52N7rRHrDwb8nfOW/w/qqzPML3KFmGxEXbLuTHd4dXd9AGF5SmD&#10;15yKH+6XGT526P+pTjm5fEr/hS7VPdS5Hl/Qf1SgRZ4ZgWbkWUz7TMuzlPaZkWcugRbaPqufrZPR&#10;PpPDQTHtM3m2Tk77zBoOimmfibN1Yttn9bN18trntsNBMe0zebZOW/u8ac/AMyeu2VNawyG17R+7&#10;70+U2DqQ7zrQDri6/vTnPj6/pQVZ1DBQSXHGMBAAoGvyor4xy4vqVCBGnA31c431Cz6or0szkfWJ&#10;RmvIW85N8vwky+bJ/XSHvMrUgUtzk4Z4pcWMtfu5j9t/f+4558P33Nw+es9rzsfvuTt9QqdFnmmR&#10;5hJozvbZtUWgVfIsp31mDQfFtM9qZ+uktM8seZbWPpNn68S0z+TZOlntMzEcFNM+s87W6aF9Js/W&#10;iWmfY+OHL92f51B78po9JSYssZYSlhjz5/g1+8Xkew60IyphdfrF/zo7/0GQOCs2DIQ4AwDaibyo&#10;r8fkRX1925jFmf6fuZnau4gtwFLTJM7Psizq72XYnKhMtc84mzzQKSl6RN9f+rj8m84vPDz+Q//B&#10;AJU4M/H0bCPQzB8P0Ng+0/Ks7/aZazgopn0mz9bJaJ/J4aCY9pk8WyerfSaGg2LaZ1KexbTP2s7W&#10;iW2f1c/WiW2f1c/WLV8/6ODJq3bUyWtKhC3YYsISa65ctX9w6rqdCfmeA+0MRf2QboPp5lj1XbOI&#10;YaA0ccYwEADQjuRGfDXkTNTXz4SKsyF957zc9z9UZXLPQrb8is+z7H53HmaaHarJsEq4kGY3JT5q&#10;ZPd3vb3/roq7+z+Y+6TvuM/+FyPPv3B1fb+NQOuqfablWbH2WctwUFv7TA4H9dg+k8NBMe0zebZO&#10;TvusPhwU3T6rna2T0z7T8iy1fSaHg2T7vP1I/6sqcdZFWGItJWzBPnnNLp58xwE94u//E1p835s7&#10;9/dCxFn2MBDiDABoD/Kivh6cG9nplBB5NpTvnBfN/Vf57bTe+aQAC83z7L6Nj7LNDt3MMI8+lWA7&#10;0CZ40j/o/xqRfrm3tCReTn+l1+MsgW6WZ03ts0qe5bTPPgq1z7Q8y2mfaXmW2j6rna1jC7S49pk1&#10;HBTRPpNn6/TVPpPDQX20z+RwUFv7nL546MZjl+wbT121o/jCkmJ95ZoddeKaXcWJazZfke84oGdU&#10;EtvUQvN/3yxDnDEMBAC0F6eiOvfMjfxqM584G8LnGgdCPi++n97nPCnD2vI8u19pQ7bZ5lsZ5oGX&#10;MmwGhYUN/y/dgtBhvrWjv82jb5W2yHOzQGuS53dcZrTIs+T2mRwOim2fibN1emmfuYaDYtpn8myd&#10;jPaZHA6KaZ/Js3VS22dyOEgKtLb2mRwOim2fybN1Utvn9XsG5ZGC3J5hSbGIHL9iG0i+34AB4eT0&#10;zm89PX9ODwq5xVmhYSDEGQCga05EdfrPqciv0/jEWernGnLFeen896n82G8vPcvuW0uKMZmnWf2K&#10;H2WZrbmbaeZzNc3ael7skL/QDcYvZ8z4Nf1y/oW/62/oF7Xqpc0hz6z22d9LevtMyrO+2mf1s3VS&#10;2mdtZ+sEts+ss3V6bJ/Vh4Ni22f1s3Vy22danqW0z1zyLLV9Vh8OhiaMXLQ/z+HWqSt2lCLhEGNd&#10;5uQV28Lj12z/Tb7fgIGh+qRi6s9oOWZ936yEOGMYCABoL05GfOVzMuKrek3yrI/PNbYHfvTiRnIP&#10;jSPA59lmF54sNF/8INNsTkm6pen4+Dm/ol+yv/f3f49uN37j5PQLOr/2nvrLFnluFmhGnlsEmpFn&#10;qe2zj0Lts49zZzntM0uepbbP3i79ZbXPTc2ztPaZOFsnp31+X0b7TJ6tk9o+0/IstX3mkmcx7TPr&#10;bJ2G9nnp5iH7T1+xozSFJcb6CIcwq+fEVTs38r0GDBR6TOjk9M7v/We+90t//19hGAgAMEpOR339&#10;xYnwL8OPR3xZSYpze36usWz+fx6cjPh617Psvg8JWb7ydKFZ5qP0vpMvJ5h9oHpx0qFfoqoX6tSm&#10;VkKTPCvVPnMMB0W1z6Q8S22fuYaDmgSabJ+5ztbpo33mGA6Kap+Js3VS22eu4aDQ9pnrbJ3Y9rnN&#10;2boQGe2z2nBQTPu88+iAq6eL7SjB4ZBrsWGJsdwU2x07Uzzgt+R7DRg4/v4//qur60/p9zXEGQBg&#10;lJyM+KrHsYgvUo6GfXm/PcV5xfz/vDgS9uXeR5mmzVcz+ua/Wtgv/nlW3yF1Gb3/1PJfw61fT78g&#10;f6z6r+iGDm2VZ/q/wmMEulmeOQVaaPvs4thWniW3z23P1mkUaI72mXW2Tk/tM+tsndj2WevZOuHt&#10;M3m2Tkz7zDpbJ6N9JoeDYtpn8mydnPaZHA6Kap+bz9YlLRm+4dhFu6csOW7vcMi12Jy6aj+ZfJ8B&#10;I6Hp/f6TP9HvbwwDAQDGSE7oF58dDftixZGwz+vlfOfMd5Zu3YIPHp+K+Cq3Lr33qlcL+4U/X9h3&#10;ALXE5Ffkv5/mF+IPtcrz+PGt8iyqffZRrH1WybOxt8+kPItpn8mzdTLaZ9ZwUET7TJ6tk9M+qw8H&#10;xbbPfGfrtLbP5Nk6DQLNJc/a/miKevu8bt+gM7nFdhQTltAaU67Y7sihTH5MvjiAkaFqkce/q2qa&#10;Ic4AAGPjWOhXvz8S/uXAwyGfxR0M/TxPrDxzfee8zu+/Rev8Psw8HPTpnNrUnoOoFJP3yH9dLTTJ&#10;M0VpFmie9rlJnse3yrPY9lnL2Tox7XOb4aDY9pmUZznts/pwUGz7zHW2Tg/tMzkcFNU+k2frZLTP&#10;rOGgiPZZ/Wyd3PaZlme+9tkvfkz2obz+t3Mv21EaoybVUsMSXB3m1GXboeQLAxgp9HteJcdMIYJh&#10;IADACNkX8slX+8M+C94f8umKfSGf5ewJ/qxkd/Cnj7nEeWvgx8+2BnxcsSngo5yNAR+u2ej33+gN&#10;/h+a5vjLboVEts9NzYVe2mfybJ3U9ln9bJ3Y9pk8WyenfWadrRPRPqufrZPbPhPDQTHtM3m2Tmr7&#10;TMuz3tpntbN1UtvnRVuG7mOJcnuEQ67FhhTmlly2XUW+LIDR80PVe56WZYgzAKCjkOP/yXvb/D95&#10;f4f/h6bb/T/7aIv/l1yfWygNu32m5VlO+0wMB/XSPjfLs+T2mTxbJ7V9JoeDUtpn9eGgqPa57dk6&#10;Oe0zORwU1T4TZ+tktc8B0tpnrrN1YtvntmfrmgR659H+11hSa6xhhPqy7ZPcYjsL8kUBOghNgtw0&#10;CMQwEAAAJKGX9pk8WyepfRZ6tk5b+0wMB0W3z6Q8y2qf1YaDYtpnLnnWU/tMDgfFtM+ss3Uy2mfW&#10;cFBg+8x3to5pn2OXD19/Mt/2xZkiO0rpsKS2vVNkl0a+JECHo+mdj++bAQBAMtzts/rZOpntMynP&#10;Ytpn9bN1UtrnNvIsp33WNhwU0z7T8iynfSaHgyLaZ/Jsnaz22ddZcvvMOlsnsn1WP1snp33WNhzU&#10;1D6v3TfoDCm8hhyWHGvJ6SK72tOXbbqSLwjQYfmh6jY0xBkAAETTJM9KtM8zZvxaavvMKc96aJ85&#10;h4Ni2mfW2TqJ7bOn21BZ7TM5HBTRPpNn6+S0z7Q8S26fibN1stpnteGglPbZK2F05uE8+zuknHak&#10;5F22DSdfDgAAAADghr995jhbJ6t9JoeDAttncjgoun0mz9bpq30mz9bJaZ/VhoNsgdbePpNn68S0&#10;z+TZOlntMzEcFNM+k/KsdPucvWXovrxLdpQSOUOHQ1z1H9srpy/ZfEy+GAAAAADAjaLts/rZOtnt&#10;Mz0cNPr2WcvZOp72mXW2Tk77TA8HJbbP5Nk6se2ztrN1Ytpn9bN1ctpnWp6FtM87j/W/TgqwIYUt&#10;wdKSe9F2LvlSAAAAAIBmWoeDIttnljzroX3mlGcx7bO2s3Vi2mdyOCi2fSbP1klsn1XyLKN9Zg0H&#10;RbTP5Nk6Oe2z+nBQbPtMnq0T2z5HLR+5NrfA9lXeRVtKUDjE1lhy5qLdmRPnHf5MvhQAAAAAoB3+&#10;9ll9OCiifWadrZPSPqufrZPaPpPDQbHtM3G2Tm/tM3m2Tmz7rOVsnZj2mTxbp4/2mRwOkgLN1z6r&#10;n61j2ud1+wblnb1oS0kNS6ylhENydZiZ5MsAAAAAAPy0PVsnq30mz9aJaJ/Vz9bJbZ9pedZ3+0zL&#10;s5z2mTxbJ6Z9Js/WyWmfieGgmPZZ/WydnPaZazgopn1mna0j2me3hDEZR8/Y3yVlWN9hibWUsIVZ&#10;lTOXbPcXFJj/L/kyAAAAAIAwxLXPHMNBwe0z19k6Me0z62ydxPaZazgoon1mybPU9plrOCimfeY9&#10;W9c+7TNrOCiifSbP1kltn7mGg3ztc9amofvOFtpSWsMhtsYYdak+c9F2NPkSAAAAAIBwtP/RFFnt&#10;s+bhoNb2meNsnej2WdtwUGj7zDUc1CTQXO0zebZOTvtMnq0T0z4TZ+vktM/kcFBo+8x1tk5v7XPw&#10;xIhdx/qXnCu0pcSEJdZSwiG27ZlzF202kC8AAAAAAIhHv+0zz3BQe/vc9mydRoEW0j7T8vwWt8/k&#10;2TpZ7TM5HBTRPpNn6+S0z+rDQbp9Dl85ak1evu0bUozbOyyplhoOQdaSV3kFdvbkjx8AAAAA4tHe&#10;PrPO1umnfeYcDuqjfVYfDoptn0l5ltM+qw8HRbbPrLN1emqf1YeDYttnvrN1ZPu8fv+gvHMFtpTi&#10;4ZDj9g5Lqjljs4j84QMAAABAOuyzdaRA87TPrLN1emqf25ytk9I+q8uznPZZ/Wyd2PaZ62yd5Pa5&#10;7dk6Me0zebZOVvtMDAfFtM+ss3Ui2uc5KWPSj+XZ3z9fYEtpC0uK9RUOOZabswW2988X2vQhf/QA&#10;AAAAkI7I9lnL2ToR7XOTPMtsn4UOB8n2Wf1snZz2mZFnqe0z62ydxPaZlmc57TMxHBTTPpNn66S2&#10;z5zDQRntc/bWIftISW6vsKRYX6EFusA2jvzBAwAAAEA+7PaZHA6KbZ+Js3Vy2mf14aCo9plLnsW0&#10;z+TZOqntMzkclNI+q5+tk9E+k8NBMe0zebZOb+0zMRxUb58HBk4K2XvUofRCvi11XolwyHF7hyXF&#10;QpNvU37hku2X5I8dAAAAAPLRY/vcerZOb+0zcbZOUvusLs+y2me14aDY9pmUZxntMzkcFNM+k2fr&#10;2qt9Dl85Yg0tzboKS6ylhEOOdZWz+bYB5A8dAAAAAMrB3z5zDAfFtM+kPEttn1XyLKd9JoeDYtpn&#10;bWfrxLTPXMNBMe0zebZOT+0zORwU0z6zztbJaJ837Bt47sIFW0pQOMRYH2GJtZRwSDOdc/k2BbkF&#10;9v8if+QAAAAAUA7+s3VC22diOCimfeaUZz20z5zDQTHtM+tsncT2mRwOim2fybN1Mtpncjgopn0m&#10;z9aJap+Js3XqAj0rZVzqiVy7hyxBbs9wiHF7hyXV+Tau5A8cAAAAAMrT/u0zebZOTPusdrZOdvus&#10;bThoLO2z2tk6tkBrb5/Js3Vy2mdyOCiqfSbO1mlrn7O3DdmXf96WaskFeWFJsb7CIccic7SoyOI3&#10;5I8bAAAAAMqjs/aZNRwU2z6TZ+ukts+0PMtpn4nhoLj2WcvZOjHtMyPPUttn8mydntpncjgotH22&#10;DZkcfOBY//I24qx0OORabFhS3E45f952EvnDBgAAAIBuaB0OimyfWfIsp31WHw6KaJ855Vkf7TM5&#10;HBTbPpNn6yS2z6zhoMj2mXW2Tkb7rD4cFNs+qw8Hw1aOWMMSXWMIh1yLDSnJ3LHZTlFDf0T+sAEA&#10;AACgO/jbZ/WzdXLaZ2fnP8hqn1ln60S0z+pn62S2zyp51lf7rH62Tk77TAwHxbTP5Nk6Oe0zORxU&#10;F+iN+wacLzhvS8kJS2qNNRxyTafgvN1g8gcNAAAAAN3CPlsnuX0mz9ZJbJ85hoOi2mdSnqW2z7Q8&#10;S22fuYaDYtpn8myd1PaZYzgoqn0mztZJbZ9V8iywfZ6dPjblTK7to4JzNpSi4ZBrsWFJrR5z4bzN&#10;SvLHDAAAAID2QVz7zDEcFNM+s87WyWqf2w4HNQo02T5zna0T2z5rGw4KbZ+5hoNi2mfes3XC22dy&#10;OCimfWadrZPYPi/aPng/S3oNNRxyLTakEAvNhXO2jRfOWpuTP2QAAAAAtA/s9pmUZ8nts+azdUbT&#10;PpNn6zQJtJD2mZZnqe0zebZOT+0zORwU1T4TZ+sYgbYInRJ0+KhDZeFZG0pMCuiQUmus4ZBrTck/&#10;b5tK/ogBAAAA0L7Ibp9peZbcPvOcrWu39pmUZ321z7Q8G0D7TA4HRbXP5Nk6De1z2OpRa0gp1leM&#10;QsbPWt/MP2vbhfwBAwAAAKB94W+f25yt00/7zHm2Tmr7rD4cFNs+q5+tk9I+q8uznPZZfTgosn1m&#10;na2T0T6Tw0Gh7fOWfQMukALbkcISXwVSeNYmjPzxAgAAAEA/sM/WkQItoH0mz9bpo31mna2T0z6T&#10;Z+vEtM/qZ+uktM/k2TrJ7XPbs3V6a5+bh4Mz08emnD1l8+Ring3FF1JI3+YUnLUuLiy0/JD84QIA&#10;AABAP4hsn7WcrRPRPpPDQUnts9CzddraZ5U8axBovvaZS57FtM+ss3US22dGnqW2z8TZOjnt80ca&#10;2ucl2wYfIAW5PUMKqTGl4IyND/mjBQAAAIB+YbfP5Nk6Ce2z+tk6Oe2z+nBQdPtMyrOc9lnbcFBb&#10;+0yerZPSPqufrZPRPpPDQTHtM3m2Tkj7bBY21T/nmP2Ni2dsKFU4xNYYQwquzpJnnXv2rOWfyB8s&#10;AAAAAPQL/3CwHdpnTnlut/aZOFsnp31mDQfFtM9qZ+uktM8seZbWPpNn68S0z8zZuvDVI9ZcOmND&#10;aUqLUMsJh9gaY1jS3JyCs1YzyB8rAAAAAAwD/vaZYzgopn0m5Vlq+0wOB0W3z+TZOn20z1zDQTHt&#10;M3m2Tkb7TA4HxbTP5Nk6RqC3HxiQT8qyrsMSaynhEFt9pTDPZt+5c3Y/I3+oAAAAADAMlGufibN1&#10;Rts+k2frZLXPWoaD2tpncjiox/aZHA5ytc8zM8elXDhl85wUW2MMS6ylhEOKhabwrPUo8kcKAAAA&#10;AMNCUvtMy7Pk9pk8WyexfW6RZ6nts7azdWLaZ1qe5bTPtDxLbZ/VztaxBVpc+8waDgpon5dtG3Kw&#10;KNeGYnJJiXBIrbGGJdZaY72e/HECAAAAwPDQWfvMGg6KbZ/Js3VS22dyOCi2fSbO1umlfeYaDopp&#10;n8mzdTLaZ1qeLSId/Y4fsbupLs66CEuspYRDag0uuTYvL52xtiN/nAAAAAAwPFrP1klon7UPB0W0&#10;z+pn66S0z+ryrK/2Wf1snZT2WdvZOoHtM+tsnQ7a55g1I9YUnbahRIdDjts7LLGWElJ8FcjFM9YL&#10;yR8mAAAAAAwX/vaZOFunUaD52mdGnqW2z6yzdRLbZx/nznLaZ5Y8S22fvV36y2qfm5pnae0zcbZO&#10;SPu8a/+AQpYU6yscctzeYYm1hFw8bX2vMNe2N/mjBAAAAIDhov2PpuijfeYYDopqn0l5lto+cw0H&#10;NQk02T5zna3TR/vMMRwU1T57Ozk5LRybfPGkzavLp20opcOSYn2FQ47bI5dybWLJHyQAAAAADB/R&#10;7TN5tk50+0yerZPcPrc9W6dRoDnaZ9bZOj21z6yzdWLbZ61n64S3z+TZOjortw8+dPmUDcUbDjHW&#10;R1hSrK9wiDIrp63LLp62+oL8MQIAAADA8NHePrOGg2LaZ81n68S2zyp5Nvb2mZRnMe0zebZORvvM&#10;Gg4S7bN5zOQFp47Y3rp8ypoSHw65FhsOMdZHWFKsZHJt/MgfIgAAAACMB/ZwkBRonvaZdbZObPus&#10;5WydmPa5zXBQbPtMyrOc9ll9OCi2feY6W9dO7XPs2mFri09aU6qckhe2WEsJh1yLDYcY6yOMOF86&#10;ZZ2ff9ryn+SPEAAAAADGg8j2WcvZOl23z+TZOqnts/rZOrHtM3m2Tk77zDpbJ6J9Vj9bJ7d99poz&#10;Y+/e/pdaxFkX4RBsMWGLtZRwyLXYcIixmFw6ZeVC/gABAAAAYHyw22danuW0z8RwUC/tc7M8S26f&#10;ybN1UttncjgopX1WHw6Kap/bnq0j22eXhWOTL5+wfsOSXUMPh2CLCVuspYRDrrWk6KTNkYvHbX9N&#10;/vgAAAAAYHzopX0mz9ZJap+Fnq3T1j4Tw0HR7TMpz7LaZ7XhoJj2mUueedrnNTsGH75y0pqSGpbQ&#10;GnM4BFtM2GLNTtFJ64nkDw8AAAAAxgt3+0yerZPRPpPyLKZ9Vj9bJ6V9biPPctpnbcNBMe0zLc9y&#10;2mdyOCiifbaOc1xw9rBt3ZUT1pRi4ZBrsWEJrTGHFOyT1tsoyv//kT86AAAAABgv/GfrhLbPM2b8&#10;Wmr7zCnPemifOYeDYtpn1tk6ie2zp9tQWe0zMRxMXjdsLUt8DTEcci02LKHVZ07bDCJ/cAAAAAAw&#10;foS1z8TZOlntMzkcFNg+k8NB0e0zebZOX+0zebZOTvusNhwkBfrX8+c4Ht5rf/nqcWtKTFhSa6zh&#10;kGuxYQmxwBSdtF5B/tAAAAAA0DFQtH1WP1snu32mh4NG3z5rOVvH0z6zztaJaJ+9l4xOJqVYX2FJ&#10;rbGGQ665UnzC6vHl45Zm5A8NAAAAAB2D1uGgyPaZJc96aJ855VlM+6ztbJ2Y9pkcDoptn8mzdRLb&#10;Z1qeN28fmHPtmDWlHlJojTVXjELGrVLIHxkAAAAAOhb87bP62ToR7TPrbJ2U9lnr2TqB7TM5HBTb&#10;PhNn6/TWPpNn69Ta58FJU+ZdOGx7nxRnXYSUWmON0jJefNyq5upJq2/JHxgAAAAAOhZtz9bJap/J&#10;s3Ui2mf1s3Vy22danvXdPtPyLKd9Js/WaWmfF24YtpYUXGMKKbXGG6tQ8scFAAAAgI6JuPaZYzgo&#10;uH3mOlunj/aZazgoon1mybPU9plrOCiwff6H78xJx/fYX7l+1JqSm2t0OMTWGMOW2nbJ5eJj1v8l&#10;f1gAAAAA6Jho/6MpstpnzcNBre0zx9k60e2ztuGg0PaZazioSaC52mfybJ2c9lntbF3QspGJpAAb&#10;Ut42GS8+ZuVN/qgAAAAA0LHRb/vMMxzU3j63PVunUaCFtM+0PBt4+7xzR/8j149YU4LCIbbGGEOW&#10;8atHrU8X5dj8kfxBAQAAAKBjo719Zp2t00/7zHm2Th/ts/pwUGz7TMqzwPZ5YspYn0uHbB6WHLGm&#10;pIQl1lLCIbbGGCVl/MpR6+nkjwkAAAAAbwfss3WkQPO0z6yzdXpqn9ucrZPSPqvLs5z2Wf1sndj2&#10;We1s3cr1A9eV5FhRioVDrsWGJdZSwiG2xpRrx6z33jg15KfkDwkAAAAAbwci22ctZ+tEtM9N8iyz&#10;fRY6HCTbZ/WzdXLaZ0aepbbPrLN1Te3zV0Gzx+Xttb1WmmNFcYUlxfoKh1yLDUuspYRDcHWZazk2&#10;I8kfEQAAAADeLtjtMzkcFNs+E2fr5LTP6sNBUe0zlzyLaZ/Js3VS22dyOKilfY5dPiKh9LAVJSoc&#10;gi0mLCnWVzjkWmxYYi0lHMLcGqt15I8HAAAAAG8femyfW8/W6a19Js7WSWqf1eVZYvt8cIf9UZYY&#10;6yMcgi0mLCnWVzjkWmzUpbrkiNWL0iNWNuSPBwAAAABvJ/ztM8dwUEz7TMqz1PZZJc9y2mdyOCim&#10;fdZ2tk5M+6w2HHTOHON19YDV47JDVlRLDssPS4r1FQ7BFhOWFOsp1w9bZZM/GgAAAAC8vfCfrRPa&#10;PhPDQTHtM6c866F95hwOimmfWWfruNvnjZsGrmsjzboKh1yLDUuK9RUOwRYTUooF5bDl3as5Vr3I&#10;Hw0AAAAA3m7av30mz9aJaZ/VztbJbp+1DQd10D73jpw2On+PbUn5QStKTMrokGKsj3DItdiwpFhf&#10;4RBsjsSQPxYAAAAAAJ21z6zhoNj2mTxbJ7V9puVZTvtMDAfFtc9NZ+vSVw6OJ6VYX2FJsb7CIddi&#10;w5JixWJZWnrE+nPyxwIAAAAA0DocFNk+s+RZTvusPhwU0T5zyrM+2mdyOKjWPp/ZZXeu4oAVRYaU&#10;WkPK1X1WTy9ss755dql1yYWlVmUX4s1L8uPNSwr9zK5d9u1bdmWW6fUHU3tcfjy1Wz6Thx49z99f&#10;0Os4nbroPntvJ5kcqc3+7vCNDWbnK3abl5QdsGhgCbSS4ZBrsWHkueSQZQD5QwEAAAAAYOBvn9XP&#10;1slpn52d/yCrfWadrRPRPqufrZPZPqvkmad9Hpc4bgopzLoMKcB8ubrX6lnhZqtb+dnWpRdD+5VU&#10;zO5zo8GhawNl2onSRV7ZfPPw6bhuxQ89e564E2e6v2atWU7FPssb5L8vlhS3c0oPWd6qyDF5l/yR&#10;AAAAAAAwsM/WSW6fybN1EttnjuGgqPaZlGep7TMtzxLa512bHNaRcqvPFO2wvndhmWVZUYhZae3k&#10;XrVv+nV+Q8qtPvJ8+LfV9fN6595a+N2xyu3mBeUHLB+RMi03pBzzpfSg5RzyBwIAAAAAQCKufeYY&#10;Doppn1ln62S1z22HgxoFmmyfuc7WiW2fieHgP3xn2lzfa/Wwcr8VpURICRaS0n3WzwvWWlcWRZiV&#10;1o3rcZcUVkPN91ad7jU49zhSu6jvofJ9lrdICW6nlJA/DAAAAAAALtjtMynPkttnzWfrjKZ9Js/W&#10;cQj0irVD4kj5bY+U7LZqLFxuWXptXt/SxwO6PCal1NjyvUXnN4/m9Ci4ld33ZOVuyzLy/zhgwiG+&#10;slNx0HIC+cMAAAAAANCE7PaZlmfJ7TPP2Tox7XOb4aDY9pmUZwHtc9522xNV+ywpoSEFWEwq9lm9&#10;ubTWqvJqWN/r90b1uEfKZ0fJK9tvGhq8e56pXd7vRMUeyxpSnhXPQautFKX6PyIBAAAAAATB3z63&#10;OVunn/aZ82yd1PZZfTgotn2e62oyO33MBFKMdZHSXZYNVxLNSh4N71bfRjK/6/j53rLTswd+vU5X&#10;brfQ2EIrkbID+IMoAAAAABAP+2wdKdAC2mfybJ3e22danuW0z+TZOvc5fQ5vcVhXtdeSUjRqwnxl&#10;o2X1tZDvrj8Z/G0jKZTGljcy8715Z6rBs+eFmtVmeRX7LF+SbbymkIKsMfutlpE/BAAAAAAAIYhs&#10;n7WcrRPRPpPDQUnts9CzddraZ2I4yNU+T4gfO/zqLquqG3stKU1hSbHAFK+zrCwJNL321OGbZ6RA&#10;tqTv25vHTj3O31pmdqxyr+U9UpSlx7Khcr9VP/KHAAAAAAAgFHb7TJ6tk9A+/1ztbJ2c9ll9OCi6&#10;fSblWWT7vH7VgOgbeywp0eEQbCYlGy1vl3qbXnll1uklKYsIO8+HfHP6dvZ3hyv3Wb5ii7D4VOyz&#10;yiZ/AAAAAAAAYuAfDrZD+8wpz3pon1Xy7DGne/EO6yssKZaY0u2WD2rceleSYqgx/RD1PB/xbVX1&#10;RvML5LfhEvKsYqfNH8kfAAAAAACAWPjbZ47hoJj2mZRnqe0zORwU3T6TZ+uI9jlt0TD36t2WFCt7&#10;xKV8h+XDa4lmRY+Hd7//pl9nCpGTb6h6397Hb2w2v9Dm0xe2HGvNjX2WIeSDDwAAAAAgBeXaZ+Js&#10;nTG1z6c22m1gSbPIFC8zv1I7q3cZWwC585qOGcKX54O/rbwTb3rgxi6LUvLbcSGp3GtRVL3f7APy&#10;wQcAAAAAkIqk9pmWZ8ntM3m2TmL73CLPEtvn3sFT+t7YZfmiZrclJTa0MFdst2gon/fdhVfmnV+R&#10;0ocol+cDu+TUrjM/TX5HToYUZ1V2W7iQDzwAAAAAgBx01j6zhoNi22fybJ3U9pkcDs5z6bRzzYDI&#10;ml2WlJRcW2he9NTu20ZS8gTFHJGS+gW9jlbtsmwkvyvXGFqc91hUUzkmPyYfeAAAAAAAObSerZPQ&#10;PmsfDopon9XP1klpn9XlWUv7/P686d2ubLU+c3OnJcUVUpSZlG+1vF0R/N1F+hYxKXaI7vN4Zo+8&#10;m2vNTrEkWUuq9lhOIx92AAAAAAAl4G+fibN1GgWar31m5Flq+8w6Wye8fV6xbJAbKct8KVllcfWO&#10;c89rpMwJjgWiRF4M/Lbybtp3+6t3W9aTI03O7LbcU5Fj8i75oAMAAAAAKIH2P5qij/aZYzgoqn0m&#10;5PnCRttNpBhrSs0OyzelKWYFj4d3rSMlrqPmeyNIvW/PA9VbLfLJsSZXanZbjSAfcgAAAAAAJRHd&#10;PpNn60S3z+TZOsntc9uzdeoCHZo+YkjlNss7tTssKb5Ubra8eSPAtICUNtGxRHSRp1O65dauNTtJ&#10;jjeZAada1pIPNwAAAACA0mhvn1nDQTHts+azdWLbZ5U8C2yfT2xwiK/dYUFpjyVVssHySv2snndI&#10;WUMMKy+Gf/v81lKzA+T36G1j8bx2l7k1+XADAAAAAOgC9nCQFGie9pl1tk5s+6zlbJ3Q9rlfoOO3&#10;pVuszt3abkFpS9lKi+J703uUkJImKVaIrvNywDf361K+O8wW5tbc2GmZRT7UAAAAAAC6QmT7rOVs&#10;na7bZ/JsXXP7vHXFADdSksmULzErrJ/QrZKUM8Sw88qy84sH0Sb7b+6wvE9+p970rbpF3c1t5j3J&#10;hxoAAAAAQJew22danuW0z8RwUFftc/EGmy23t1lQ6mkjzdlm5x6N7HqTlDIpeWX9DaKH1AeZ7Lu5&#10;w7KcFGdVdlhGkw8zAAAAAICu0Uv7TJ6tE9M+Zy4cNPjmFvP7pDgzqUgxO/NkcNd7pIghxpcG316H&#10;bm6zqFQfejaLc8mtHeafkQ8zAAAAAEB7wN0+k2frZLTPpDyLaZ/Vz9adW2ObdHurBcWVyuR+Z0j5&#10;khUbRN9pdOpRdHO75SvyUkrNdnNf8iEGAAAAAGgv+M/WCW2fZ8z4tdT2mVOemwV6QtyETpUbLQvu&#10;bLWgyFQl9ct9Zv/tY1K8EONPvX/vEze3m9e1vZhifv7mdrO/kw8xAAAAAEB7Iqx9Js7WyWqfyeGg&#10;hvY5Z6Wd650tFhSZqiyzM42Du9wjhUtybBFd5qWEPAjpk3Nrm3l92xGouTP58AIAAAAAtDeKts+s&#10;s3UaBJqvfb6+wXobKc3Viy3OPRrZrZoULaTj5UGUyf7abRaNjDjXbjc//GC92S/JhxcAAAAAoL1p&#10;HQ6KbJ9Z8qxA+xycOqZH3RYLSj231prXNAzscoUULFmxQww1L2w7f/8gznS3+hj05haLAeSDCwAA&#10;AACgL/jbZ/WzdWLbZ/WzdVra58vrrJPqNltQTGpWmV+ud+xxhZQrpGPnhcM39fczv8tpOUO4zXwL&#10;+cACAAAAAOiTtmfrZLXP5Nk6/vb5E3/nv9/eZF53d7MFRaduk8WTx+O6VZFSJTv2iDHk+cBvXt1Z&#10;b36duaZyc7NZL/KBBQAAAADQN+LaZ47hoOD2We1s3dmVtu53N1lQzXl1J8Akl5Qp5O3KkxndL95e&#10;b3aFvqhSt9ViKfmgAgAAAAAYAtr/aIqs9pn7bF3VBoudjDjfSu57mpQouXnhgBhjHvr2PHp7s/nd&#10;O1stHt7aZN6XfFABAAAAAAyFdmmfjyx1GHh3g/mzexvNqdplZoWPx3atIQXq7cu3SHMexJnspa+r&#10;3N5snkQ+oAAAAAAAhoT29pl1tk58+1y6zjqVlua7G81fNEzpcYYUJ9npjxh5bt5bYXaqbovFszvr&#10;bf5IPqAAAAAAAIYG+2wdKdA87TPrbJ2r628Gxjn+6e4Gi4f3N5hTd/1NTnBIE4JQz0Z2OVm3waL+&#10;7haLYPLBBAAAAAAwRES2z1rO1jW3z8UrrWfR0lyX3e8sKUuyMwDRZZ63cx579zxTt8mi/s56k/fI&#10;BxMAAAAAwFBht8/kcFBg+3xnncXZe2vNHzaO6HKVFCUEIXN/cb/8uk0WLuQDCQAAAABgyMhun08t&#10;se/5YL05dW9Bn+OkIMnOQKQj5unYLufvrTO/QuWY/Jh8IAEAAAAADB3+9pljOEjn9mqLhfeW9rv+&#10;bMA3z0hBQhBNeRjQe/fdDeZjyAcRAAAAAMAY4D9bR7TP/mlj/q9+rXnDoyk9zpBiJDuDkI6cZ4O+&#10;vfsgs98G8iEEAAAAADAmBLfPlSvNne8nfHeGlKK3Kc8QyXni2O3gg0UmduQDCAAAAABgTAhqnx8s&#10;NT/7ZESXKlKIZGUw8jalIaTPSvLhAwAAAAAwNlqHgxzt87UVlr0f+fQ6T4oQgojJ03HdGh6m9vuW&#10;fPgAAAAAAIwRzvb5XrRp9rPB3z4nRUhWhiBvYx67ds8mHzoAAAAAAGOlzdm6nEy73z3y6HGQFKC3&#10;K10QhfJkTJerT1y7dSEfOgAAAAAAY0Ylz49C+/g9HfbtY1KAZGUooqs8NYI8GdclhHzYAAAAAACM&#10;nR8+dumxgxQfBJGV4d8WPBve6T/kwwYAAAAAYLQ0zusz7snwbx+wxEdqhiFIS7zI5w0AAAAAwGh5&#10;PLXrMg7hQRAlcubp8G/+Rj5zAAAAAABGx/PpPT58MqrLKw7hkZbhCNI2T4Z3mU0+dwAAAAAARsez&#10;0V2CSdF5G/IE0X1GNKVx+Lf7yecOAAAAAMCoeGNl9U7j8G+Ps4RHSpolCUHINA7v8vrxiC59yecP&#10;AAAAAMBoaBzRxZaUHARRJCOJjPg2lHz+AAAAAACMhsbh38azhEdKSElCECKNI7qceTOpx8/JZxAA&#10;AAAAwOB5PKLrH56M+PYiKTgIIieNozTnyYhvB5LPIQAAAACAwfN01LejSOkRm0YeUULkpmuHyuMR&#10;XVLJ5xAAAAAAwOB5PKrLYlJsEERWRvNkVNer93HTGQAAAADGxJ2hJu89HtXlGUt8xISUIgQRkEcj&#10;uwwgn0cAAAAAAIPlyehuA0mhQRDJGSMio7skks8jAAAAAIDB8nh01zCW/IgJKUMIIjCPR3c9ST6P&#10;AAAAAAAGS+PoLvtJoemIeYzoPmNF58WDMV2+JJ9JAAAAAACD4+GYbu8/HtPlAUuAhIQtQQgiOo/G&#10;dJlMPpcAAAAAAAbH4zFdR5AigyCSMk5y0snnEgAAAADA4Hg0pksMS4CEhC0/CCI1Z6kf/OCH5LMJ&#10;AAAAAGBQPB7X5QiHyCCI4DwaLz8PJ3zzLflsAgAAAAAYDI9Gdv4dKUF8eaSQKCGIehrGdR1DPp8A&#10;AAAAAAZD/fhv+5ECgyCiMqGbImkY3y2CfD4BAAAAAAyG+vFdHVkipC0cwoMgyqTrOvL5BAAAAAAw&#10;GBomdg9jCwyCCMhEhTOh21ny+QQAAAAAMBgeTey2liVEmkKKDqJYGhCqYULX+/XjTX5FPqMAAAAA&#10;AAZBw8SueSyBQRC+TNJN6id060Q+owAAAAAAeufB1M6/fDix2z2WFJHhEBwE0UUeTeo6mHxOAQAA&#10;AAD0TuOUHl+R4oIgvJmsw0zq5kk+pwAAAAAAeqdhYnc7lhSRIcUGQXQa/OltAAAAABggDZO6jGWL&#10;C4Jw5+EU3ad+Mk7SAQAAAMAAeTi56wxSjlokqZ1ECUHUUz+l2y7yOQUAAAAA0Dv1k7t5keKCIJxx&#10;bJ/UO3Y7Rj6nAAAAAAB6p2FKtyCWILWjJCEIRy6QzykAAAAAgN556Ng1nkNcjDDdEV1lavum3rF7&#10;CfmcAgAAAADonQeO3RfqW5TeptQjQnKLfE4BAAAAAPROvWP3tRzigiBNmaaHTO3eSP3gBz8kn1UA&#10;AAAAAL3yYGq3XXqVJAThyD2nLr8gn1UAAAAAAL3yYGr3HFJaEESV6foL+ZwCAAAAAOidB1O7bdC3&#10;JCGIeh5M7/aM8jf5MfmsAgAAAADolQfTuy0mxcXQ8wDRbWboOdO71ZHPKQAAAACA3rk/vXsSS1wQ&#10;RI+5P717OfmcAgAAAADonfoZ3UNJcUHe4szUf+7P7F5IPqcAAAAAAHrnwYxuc0lxQRD9pttJ8jkF&#10;AAAAANA792Z0c2KLC/LWZZYBZWa3veRzCgAAAACgd+pndp3AEhdEVu6r0gORmpndN5LPKQAAAACA&#10;3rk3s/sQlrggb1dmG1hmdV9CPqcAAAAAAHrnnlPPbixxQRA95t7s7gvI5xQAAAAAQO88nt79/+7P&#10;6t5IygvylsTJ8HJ3do8x5HMKAAAAAGAQ3Jvd4yIpLwiiv3TvQT6jAAAAAAAGwf3Z3bey5UW/uYfo&#10;Ns4Gmyd3Zn77R/IZBQAAAAAwCO7O7h7PITAI0u6569S9iHw+AQAAAAAMhntOPZxIgUE6cOYYcJy7&#10;byefTwAAAAAAg+G+S3dblsAgiB5yf06PBPL5BAAAAAAwGO45dfkrKTBIB42Lgce522zy+QQAAAAA&#10;MBiooUN/dG9Oj/MsiUE05i6io3TvSz6fAAAAAAAGRd2cHplsiUE6TFwNP3Wu3a/ec+ryC/LZBAAA&#10;AAAwKOpcekwhRQbRlJ6IDlLn0nMF+VwCAAAAABgcD1x7flnn2vMlKTNIB4ibcaTOpecc8rkEAAAA&#10;ADBI7rr2PEnKDIK0V+644S8GAgAAAMBIuOPWI5GUGV2mDtFt3I0pPQqKhn7yE/KZBAAAAAAwSO66&#10;9hjDFhoE0X3uuPfMJp9HAAAAAACDpX6Oya/uuPV4RUoNYoTxMK7ccesxgXweAQAAAAAMmjr3HutJ&#10;qUEQXeaOe8+b97z6fEw+iwAAAAAABs1tj57TSLFBjCd36HgaV+o8eywjn0MAAAAAAIPnjkeP/9zx&#10;6FlByg2C6CwePceRzyEAAAAAgFFwx6NnNktuEMOPl/HltmeP4ruePf5MPoMAAAAAAEbBLffuI0jB&#10;QRBdpM6rZxL5/AEAAAAAGA033Ux+d9uzRwEpOYgBx7uXUea2d4/+5PMHAAAAAGBU3PHqFUNKDoIo&#10;kdvNueXd6/Qtd/P/JZ89AAAAAACj4o5Hj69I4ZESRpIQHcXHeFPr3dOXfO4AAAAAAIySWz49V5Cy&#10;gyBK5JZ3z2u3vfp8Tj5zAAAAAABGye25vQbc8un5PSk9iIFkrjGnRxj5vAEAAAAAGDW3fXqtY0sP&#10;gshJz4pan16dyWcNAAAAAMCouTW35zC2+CD6zC0684w6MeRzBgAAAABg9FBDh/7o1ryeWzjkB0FE&#10;p3Zur5s1Pj26k88ZAAAAAECHoHZurzGkACF6ynzjTu08/METAAAAAHRwbs3vdZaUIAQRk9p5PV/d&#10;8On2PvlsAQAAAAB0KGp9ew66Nb/XQ1KGkHaMr9EnmHyuAAAAAAA6JLd8e8VzyJBRphbRcXq3yc35&#10;vY/c9u/1b/KZAgAAAADokFTP7fVF7fxe59iSxBYlRMEsMO7c9O31utav93jyeQIAAAAA6NDUzO89&#10;ixQjBNEa314LyecIAAAAAKDDc9O/889u+vZay5IjRDfxM+7cXND72s0FvXqSzxEAAAAAwFvBzQW9&#10;LWv9eteQkoQgZG4u6O1DPj8AAAAAAG8Vt/x6BZOShCiXm3T8jTx+vfMpf5Mfk88OAAAAAMBbRe3c&#10;Xr+/6dd7DUuWEMS/N1Xj1/tyzYJe/cjnBgAAAADgraTGv3ePGv/e50hpQmQmwLhT49/7ZY1/7+nk&#10;8wIAAAAA8FZTG9B7fI1/70ekPCFvdWLJ5wQAAAAAANDNc0DvUA55QqQk0MgT0Hv7LX+Tf5LPCAAA&#10;AAAA+MEPflDhb/LHm4G917MkSs+pQdo11QG9r94M7GNOPh8AAAAAAECNan+Tv9YE9qonZQoRkSDj&#10;zo2gXiPI5wIAAAAAAHBQE9RnWE1g71JSqPSTPkg7pjqodyD5PAAAAAAAAC3cCOg9uTqozx1SrBAt&#10;CTbyBPWJr/A3eZd8FgAAAAAAAA83g/rMqQ7u84QlWIjRp5qV3ovKQrv+gXwGAAAAAACAQGqCe/uy&#10;JQthJcR4cyOkz4bqoD4fkP/sAQAAAACACKihQ39UHdI7kpQtpMNkX1VQr87kP3cAAAAAACCRGrqV&#10;ZEsXEmrM6X3rRpjJ++Q/awAAAAAAIIOasH6/vRHSO5YtX4iRZm91uIkp+c8ZAAAAAAAowHUnq3eq&#10;Q3sH3Ajt/YJDxN6+hBlnasJ7r78Z0rsT+c8XAAAAAAAozI3QPu43QnvfI4VMTm4g7ZLqsD4L8XkG&#10;AAAAAEA7Uh3eZ+qN0N4VpJi9NQk3woT1iSuN7v5/5D9LAAAAAACgY26EmYysCut9kSVoiGElrPfz&#10;qvDeAfjjJgAAAAAAeqQqrLfFjfA+O1iy1lETYXS5XBPZezr5zw0AAAAAAOiByuje/7oR0SeuKqL3&#10;Kw5x0xITRKfps7Uy0rQf+c8LAAAAAADomapwkxlV4SbFVREmVIdMpJEkos/zisg+0WURPf9O/jMC&#10;AAAAAAAGQlW4idmNSJOtLJlD2isXq6NMHMl/LgAAAAAAwAChR2g3Ivqkc0id8SbKGNLndEW4yT/J&#10;fx4AAAAAAMDAqYroM6wyss8etuAhiibS5HJllIkH/dcdyX8GAAAAAADASKgM6f2nqsg+8yqj+pSw&#10;hM8IUmnYeVEZaZJRHm3alfzPHQAAAAAAGClVkX16V0b1WVwZbUIh8lMRZXKoMsZ0NPmfMwAAAAAA&#10;6CBURJtMrIw2OUaKICIsFdEmVRXRJgE3E8xwMQMAAAAAoKNTHv3dPyqi+rhVRJucrIwxoRAh6VNR&#10;GWMSUxHVpzv5nycAAAAAAOjgVMb1/lNltMnsypg+OWxRRFSJNrlWGdMnrCrmu87kf34AAAAAAOAt&#10;oya532+rYvpMrYwx2VcZa0IhJlRFbJ9LFbEmATdi+3xO/ucFAAAAAADADypiTAZUxPY5UBHb51WF&#10;SiDbO6Z6TXms6ZWKGBOfiniTX5H/2QAAAAAAAMCiMq5vp/IYU6+KWJN95bEmryviTKmOmvI40wtl&#10;sabR5fGmljn+Jj8m/7MAAAAAAABAEBWxfb4rjzUJrYgzySWl01hTHmtaXhFnmlUV992wYvzhEgAA&#10;AAAAoDRlMSa9ymJNAiriTI9XxJu+qog3pYwl5fGmV8rjTdMrYk1GFKWYvEf+7wYAAAAAAIBOoM/a&#10;VSaYDi6PNw0vjzM5WBFv8pCUVSEp11HK4kzzy+JMs8rjTRyvx/T5mvz3DwAAAAAAgF6gB3Ul8SYD&#10;yuNMPMoTTLPL4k1PlyeY3i1PMKV0mbJ402fl8aaXyhNMN9ASX5ZgMqYixuQj8t8fAAAAAAAABs3V&#10;GJPfVcSadCuLM5lSlmAaXZ5guqQ5B8oSTHPKEkzzyxJMK+ioCfHd5v93SfP/n5zyeNM1qv+5eNPk&#10;0ngTl7IEE7uSWJP3yX89AIA0/j/r//i5HG9ITQAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEAV0hi&#10;xmkZAABpGQAAFAAAAGRycy9tZWRpYS9pbWFnZTIuc3ZnPHN2ZyB2aWV3Qm94PSIwIDAgMzU4Ljg4&#10;IDM0OC4zMSIgeG1sbnM9Imh0dHA6Ly93d3cudzMub3JnLzIwMDAvc3ZnIiB4bWxuczp4bGluaz0i&#10;aHR0cDovL3d3dy53My5vcmcvMTk5OS94bGluayIgaWQ9IkxheWVyXzIiIG92ZXJmbG93PSJoaWRk&#10;ZW4iPjxkZWZzPjxsaW5lYXJHcmFkaWVudCB4MT0iLTc5OC4yMyIgeTE9Ii0xMTM2My44IiB4Mj0i&#10;LTg4MC42MiIgeTI9Ii0xMTM0Ni40IiBncmFkaWVudFVuaXRzPSJ1c2VyU3BhY2VPblVzZSIgaWQ9&#10;ImxpbmVhci1ncmFkaWVudCIgZ3JhZGllbnRUcmFuc2Zvcm09Im1hdHJpeCgtMC45MjYzMzIgLTAu&#10;Mzc2NzA5IDAuMzc2NzA5IC0wLjkyNjMzMiAzNzk4LjI4IC0xMDY4NC4zKSI+PHN0b3Agb2Zmc2V0&#10;PSIwIiBzdG9wLWNvbG9yPSIjOTc2MkZEIiBzdG9wLW9wYWNpdHk9IjAuNiIvPjxzdG9wIG9mZnNl&#10;dD0iMC40MiIgc3RvcC1jb2xvcj0iIzA5NzY3MSIgc3RvcC1vcGFjaXR5PSIwLjMiLz48c3RvcCBv&#10;ZmZzZXQ9IjAuOTciIHN0b3AtY29sb3I9IiMwOTc2NzEiIHN0b3Atb3BhY2l0eT0iMCIvPjwvbGlu&#10;ZWFyR3JhZGllbnQ+PGxpbmVhckdyYWRpZW50IHgxPSItNzk3LjgiIHkxPSItMTE0MjEuNiIgeDI9&#10;Ii03NzcuMjIiIHkyPSItMTE1MTYuOSIgZ3JhZGllbnRVbml0cz0idXNlclNwYWNlT25Vc2UiIGlk&#10;PSJsaW5lYXItZ3JhZGllbnQtMiIgZ3JhZGllbnRUcmFuc2Zvcm09Im1hdHJpeCgtMC45MjYzMzIg&#10;LTAuMzc2NzA5IDAuMzc2NzA5IC0wLjkyNjMzMiAzNzk4LjI4IC0xMDY4NC4zKSI+PHN0b3Agb2Zm&#10;c2V0PSIwIiBzdG9wLWNvbG9yPSIjRkE5QzQzIi8+PHN0b3Agb2Zmc2V0PSIwLjU3IiBzdG9wLWNv&#10;bG9yPSIjMDk3NjcxIiBzdG9wLW9wYWNpdHk9IjAuNSIvPjxzdG9wIG9mZnNldD0iMC45MyIgc3Rv&#10;cC1jb2xvcj0iIzA5NzY3MSIgc3RvcC1vcGFjaXR5PSIwIi8+PC9saW5lYXJHcmFkaWVudD48bGlu&#10;ZWFyR3JhZGllbnQgeDE9Ii04MDMuNjkiIHkxPSItMTE0MjguMyIgeDI9Ii02OTQuOTMiIHkyPSIt&#10;MTEyOTUuMiIgZ3JhZGllbnRVbml0cz0idXNlclNwYWNlT25Vc2UiIGlkPSJsaW5lYXItZ3JhZGll&#10;bnQtMyIgZ3JhZGllbnRUcmFuc2Zvcm09Im1hdHJpeCgtMC45MjYzMzIgLTAuMzc2NzA5IDAuMzc2&#10;NzA5IC0wLjkyNjMzMiAzNzk4LjI4IC0xMDY4NC4zKSI+PHN0b3Agb2Zmc2V0PSIwIiBzdG9wLWNv&#10;bG9yPSIjQkJFNjRGIi8+PHN0b3Agb2Zmc2V0PSIwLjU2IiBzdG9wLWNvbG9yPSIjRkE5QzQzIiBz&#10;dG9wLW9wYWNpdHk9IjAuNSIvPjxzdG9wIG9mZnNldD0iMC45OCIgc3RvcC1jb2xvcj0iI0ZBOUM0&#10;MyIgc3RvcC1vcGFjaXR5PSIwIi8+PC9saW5lYXJHcmFkaWVudD48bGluZWFyR3JhZGllbnQgeDE9&#10;Ii03OTQuNiIgeTE9Ii0xMTM2OS42IiB4Mj0iLTgwNi40NiIgeTI9Ii0xMTE4Ny43IiBncmFkaWVu&#10;dFVuaXRzPSJ1c2VyU3BhY2VPblVzZSIgaWQ9ImxpbmVhci1ncmFkaWVudC00IiBncmFkaWVudFRy&#10;YW5zZm9ybT0ibWF0cml4KC0wLjkyNjMzMiAtMC4zNzY3MDkgMC4zNzY3MDkgLTAuOTI2MzMyIDM3&#10;OTguMjggLTEwNjg0LjMpIj48c3RvcCBvZmZzZXQ9IjAiIHN0b3AtY29sb3I9IiM5NzYyRkQiLz48&#10;c3RvcCBvZmZzZXQ9IjAuOTciIHN0b3AtY29sb3I9IiNGQTlDNDMiLz48L2xpbmVhckdyYWRpZW50&#10;PjxsaW5lYXJHcmFkaWVudCB4MT0iLTkwMC43OSIgeTE9Ii0xMTYzNS44IiB4Mj0iLTgzNS44NSIg&#10;eTI9Ii0xMTQ3OS41IiBncmFkaWVudFVuaXRzPSJ1c2VyU3BhY2VPblVzZSIgaWQ9ImxpbmVhci1n&#10;cmFkaWVudC01IiBncmFkaWVudFRyYW5zZm9ybT0ibWF0cml4KC0wLjkyNjMzMiAtMC4zNzY3MDkg&#10;MC4zNzY3MDkgLTAuOTI2MzMyIDM3OTguMjggLTEwNjg0LjMpIj48c3RvcCBvZmZzZXQ9IjAiIHN0&#10;b3AtY29sb3I9IiNCQkU2NEYiLz48c3RvcCBvZmZzZXQ9IjAuOTgiIHN0b3AtY29sb3I9IiNGRjQw&#10;MzIiLz48L2xpbmVhckdyYWRpZW50PjxsaW5lYXJHcmFkaWVudCB4MT0iLTY2Mi4yNSIgeTE9Ii0x&#10;MTM3OS45IiB4Mj0iLTI4Ny40OCIgeTI9Ii0xMTM3NCIgZ3JhZGllbnRVbml0cz0idXNlclNwYWNl&#10;T25Vc2UiIGlkPSJsaW5lYXItZ3JhZGllbnQtNiIgZ3JhZGllbnRUcmFuc2Zvcm09Im1hdHJpeCgt&#10;MC45MjYzMzIgLTAuMzc2NzA5IDAuMzc2NzA5IC0wLjkyNjMzMiAzNzk4LjI4IC0xMDY4NC4zKSI+&#10;PHN0b3Agb2Zmc2V0PSIwIiBzdG9wLWNvbG9yPSIjRkE5QzQzIi8+PHN0b3Agb2Zmc2V0PSIwLjk3&#10;IiBzdG9wLWNvbG9yPSIjMDk3NjcxIi8+PC9saW5lYXJHcmFkaWVudD48bGluZWFyR3JhZGllbnQg&#10;eDE9Ii03MTQuNTgiIHkxPSItMTE0NzAuNCIgeDI9Ii02NjYuMTIiIHkyPSItMTE1MDcuMiIgZ3Jh&#10;ZGllbnRVbml0cz0idXNlclNwYWNlT25Vc2UiIGlkPSJsaW5lYXItZ3JhZGllbnQtNyIgZ3JhZGll&#10;bnRUcmFuc2Zvcm09Im1hdHJpeCgtMC45MjYzMzIgLTAuMzc2NzA5IDAuMzc2NzA5IC0wLjkyNjMz&#10;MiAzNzk4LjI4IC0xMDY4NC4zKSI+PHN0b3Agb2Zmc2V0PSIwIiBzdG9wLWNvbG9yPSIjNzM2QTEz&#10;Ii8+PHN0b3Agb2Zmc2V0PSIxIiBzdG9wLWNvbG9yPSIjRkE5QzQzIi8+PC9saW5lYXJHcmFkaWVu&#10;dD48bGluZWFyR3JhZGllbnQgeDE9Ii02NjMuOSIgeTE9Ii0xMTMzMi4xIiB4Mj0iLTcxOC4xNyIg&#10;eTI9Ii0xMTM2NC4xIiBncmFkaWVudFVuaXRzPSJ1c2VyU3BhY2VPblVzZSIgaWQ9ImxpbmVhci1n&#10;cmFkaWVudC04IiBncmFkaWVudFRyYW5zZm9ybT0ibWF0cml4KC0wLjkyNjMzMiAtMC4zNzY3MDkg&#10;MC4zNzY3MDkgLTAuOTI2MzMyIDM3OTguMjggLTEwNjg0LjMpIj48c3RvcCBvZmZzZXQ9IjAiIHN0&#10;b3AtY29sb3I9IiM5NzYyRkQiLz48c3RvcCBvZmZzZXQ9IjAuOTciIHN0b3AtY29sb3I9IiNGQzY2&#10;RkEiLz48L2xpbmVhckdyYWRpZW50PjxsaW5lYXJHcmFkaWVudCB4MT0iLTgxMC44MSIgeTE9Ii0x&#10;MTQyMy4yIiB4Mj0iLTgwNi44NSIgeTI9Ii0xMTM2MS45IiBncmFkaWVudFVuaXRzPSJ1c2VyU3Bh&#10;Y2VPblVzZSIgaWQ9ImxpbmVhci1ncmFkaWVudC05IiBncmFkaWVudFRyYW5zZm9ybT0ibWF0cml4&#10;KC0wLjkyNjMzMiAtMC4zNzY3MDkgMC4zNzY3MDkgLTAuOTI2MzMyIDM3OTguMjggLTEwNjg0LjMp&#10;Ij48c3RvcCBvZmZzZXQ9IjAiIHN0b3AtY29sb3I9IiNGRjMzNEMiLz48c3RvcCBvZmZzZXQ9IjEi&#10;IHN0b3AtY29sb3I9IiNGQTlDNDMiLz48L2xpbmVhckdyYWRpZW50PjxsaW5lYXJHcmFkaWVudCB4&#10;MT0iLTgxNi4yNyIgeTE9Ii0xMTQyMC44IiB4Mj0iLTg1MC4xMSIgeTI9Ii0xMTUxNi45IiBncmFk&#10;aWVudFVuaXRzPSJ1c2VyU3BhY2VPblVzZSIgaWQ9ImxpbmVhci1ncmFkaWVudC0xMCIgZ3JhZGll&#10;bnRUcmFuc2Zvcm09Im1hdHJpeCgtMC45MjYzMzIgLTAuMzc2NzA5IDAuMzc2NzA5IC0wLjkyNjMz&#10;MiAzNzk4LjI4IC0xMDY4NC4zKSI+PHN0b3Agb2Zmc2V0PSIwIiBzdG9wLWNvbG9yPSIjQkJFNjRG&#10;Ii8+PHN0b3Agb2Zmc2V0PSIwLjIxIiBzdG9wLWNvbG9yPSIjQzJEQzREIi8+PHN0b3Agb2Zmc2V0&#10;PSIwLjU1IiBzdG9wLWNvbG9yPSIjRDhDMzQ5Ii8+PHN0b3Agb2Zmc2V0PSIwLjk3IiBzdG9wLWNv&#10;bG9yPSIjRkE5QzQzIi8+PC9saW5lYXJHcmFkaWVudD48bGluZWFyR3JhZGllbnQgeDE9Ii04MTAu&#10;MDQiIHkxPSItMTE0MjAuNSIgeDI9Ii03MDkuMTEiIHkyPSItMTE0NzcuMyIgZ3JhZGllbnRVbml0&#10;cz0idXNlclNwYWNlT25Vc2UiIGlkPSJsaW5lYXItZ3JhZGllbnQtMTEiIGdyYWRpZW50VHJhbnNm&#10;b3JtPSJtYXRyaXgoLTAuOTI2MzMyIC0wLjM3NjcwOSAwLjM3NjcwOSAtMC45MjYzMzIgMzc5OC4y&#10;OCAtMTA2ODQuMykiPjxzdG9wIG9mZnNldD0iMCIgc3RvcC1jb2xvcj0iI0NGNzJDQyIvPjxzdG9w&#10;IG9mZnNldD0iMC4xNCIgc3RvcC1jb2xvcj0iI0QwNzNDNiIvPjxzdG9wIG9mZnNldD0iMC4zMSIg&#10;c3RvcC1jb2xvcj0iI0Q1NzhCNiIvPjxzdG9wIG9mZnNldD0iMC41MSIgc3RvcC1jb2xvcj0iI0RE&#10;ODA5QyIvPjxzdG9wIG9mZnNldD0iMC43MiIgc3RvcC1jb2xvcj0iI0U5OEI3NyIvPjxzdG9wIG9m&#10;ZnNldD0iMC45NSIgc3RvcC1jb2xvcj0iI0Y4OUE0OSIvPjxzdG9wIG9mZnNldD0iMC45NyIgc3Rv&#10;cC1jb2xvcj0iI0ZBOUM0MyIvPjwvbGluZWFyR3JhZGllbnQ+PGxpbmVhckdyYWRpZW50IHgxPSIt&#10;ODEwLjc3IiB5MT0iLTExMzgyIiB4Mj0iLTU5Mi40MyIgeTI9Ii0xMTM4MiIgeGxpbms6aHJlZj0i&#10;I2xpbmVhci1ncmFkaWVudC02IiBpZD0ibGluZWFyLWdyYWRpZW50LTEyIj48L2xpbmVhckdyYWRp&#10;ZW50PjxsaW5lYXJHcmFkaWVudCB4MT0iLTc5My45NiIgeTE9Ii0xMTQyNS42IiB4Mj0iLTY3Mi4w&#10;OCIgeTI9Ii0xMTMzMi4zIiBncmFkaWVudFVuaXRzPSJ1c2VyU3BhY2VPblVzZSIgaWQ9ImxpbmVh&#10;ci1ncmFkaWVudC0xMyIgZ3JhZGllbnRUcmFuc2Zvcm09Im1hdHJpeCgtMC45MjYzMzIgLTAuMzc2&#10;NzA5IDAuMzc2NzA5IC0wLjkyNjMzMiAzNzk4LjI4IC0xMDY4NC4zKSI+PHN0b3Agb2Zmc2V0PSIw&#10;IiBzdG9wLWNvbG9yPSIjOTc2MkZEIi8+PHN0b3Agb2Zmc2V0PSIxIiBzdG9wLWNvbG9yPSIjMDA4&#10;MzcwIi8+PC9saW5lYXJHcmFkaWVudD48bGluZWFyR3JhZGllbnQgeDE9Ii02ODYuNzYiIHkxPSIt&#10;MTEzNjUuNSIgeDI9Ii02ODYuNzQiIHkyPSItMTEzNjUuNSIgeGxpbms6aHJlZj0iI2xpbmVhci1n&#10;cmFkaWVudC0xMyIgaWQ9ImxpbmVhci1ncmFkaWVudC0xNCI+PC9saW5lYXJHcmFkaWVudD48L2Rl&#10;ZnM+PGcgaWQ9IkxheWVyXzEtMiI+PGc+PHBhdGggZD0iTTM0NS4zIDcwLjEyIDI0NS4zIDIwMi4y&#10;NiAzNTguODggMjQ5Ljg1IDM0NS4zIDcwLjEyWiIgZmlsbD0idXJsKCNsaW5lYXItZ3JhZGllbnQp&#10;Ii8+PHBhdGggZD0iTTI0OC4wOSAzMzQuNDIgMjQ1LjMgMjAyLjI2IDEwMi4zNCAyMjkuNDYgMjQ4&#10;LjA5IDMzNC40MloiIGZpbGw9InVybCgjbGluZWFyLWdyYWRpZW50LTIpIiBvcGFjaXR5PSIwLjgi&#10;Lz48cGF0aCBkPSJNMjEwLjM4IDEwLjI1IDI0NS4zIDIwMi4yNiAxNTcuNDQgNTUuNjIgMjEwLjM4&#10;IDEwLjI1WiIgZmlsbD0idXJsKCNsaW5lYXItZ3JhZGllbnQtMykiLz48Y2lyY2xlIGN4PSIyODYu&#10;NTUiIGN5PSI3Mi4yNSIgcj0iNzIuMjMiIGZpbGw9InVybCgjbGluZWFyLWdyYWRpZW50LTQpIi8+&#10;PGNpcmNsZSBjeD0iMjQ3LjU3IiBjeT0iMzA2LjgxIiByPSI0MS40OSIgZmlsbD0idXJsKCNsaW5l&#10;YXItZ3JhZGllbnQtNSkiLz48Y2lyY2xlIGN4PSI1NC45MSIgY3k9Ijc3LjAyIiByPSI1NC45IiBm&#10;aWxsPSJ1cmwoI2xpbmVhci1ncmFkaWVudC02KSIvPjxjaXJjbGUgY3g9IjExNS4xNSIgY3k9IjIx&#10;Ni4xOCIgcj0iMTcuMTMiIGZpbGw9InVybCgjbGluZWFyLWdyYWRpZW50LTcpIi8+PGNpcmNsZSBj&#10;eD0iMTY1LjcxIiBjeT0iOTEuODciIHI9IjE3LjEzIiBmaWxsPSJ1cmwoI2xpbmVhci1ncmFkaWVu&#10;dC04KSIvPjxwYXRoIGQ9Ik0yNTkuMzQgMTM5LjE1QzI4NC41IDE0OS4zOSAzMTIuMDcgMTQ0LjQx&#10;IDMzMS44NCAxMjguNTJMMzMxLjg0IDEyOC41MiAyNDUuMyAyMDIuMjYgMjE4LjYxIDk2Ljc0QzIy&#10;NS4zMiAxMTUuMzMgMjM5LjU5IDEzMS4xMSAyNTkuMzQgMTM5LjE1TDI1OS4zNCAxMzkuMTVaIiBm&#10;aWxsPSJ1cmwoI2xpbmVhci1ncmFkaWVudC05KSIvPjxwYXRoIGQ9Ik0yODQuOTYgMjg4LjgyQzI4&#10;MC42NSAyNzkuODYgMjczLjE0IDI3Mi40MiAyNjMuMiAyNjguMzggMjQxLjk3IDI1OS43NSAyMTcu&#10;NzYgMjY5Ljk2IDIwOS4xMyAyOTEuMThMMjQ1LjMgMjAyLjI2IDI4NC45NiAyODguODMgMjg0Ljk2&#10;IDI4OC44M1oiIGZpbGw9InVybCgjbGluZWFyLWdyYWRpZW50LTEwKSIvPjxwYXRoIGQ9Ik0xMzEu&#10;MDEgMjIyLjY0QzEzNC41NyAyMTMuODggMTMwLjM2IDIwMy44OSAxMjEuNiAyMDAuMzIgMTE5Ljc5&#10;IDE5OS41OSAxMTcuOTQgMTk5LjE5IDExNi4wOSAxOTkuMDhMMjQ1LjMxIDIwMi4yNiAxMTkuOTkg&#10;MjMyLjYxIDExOS45OSAyMzIuNjFDMTI0LjgxIDIzMS4xOCAxMjguOTggMjI3LjY2IDEzMS4wMiAy&#10;MjIuNjRMMTMxLjAyIDIyMi42NFoiIGZpbGw9InVybCgjbGluZWFyLWdyYWRpZW50LTExKSIvPjxw&#10;YXRoIGQ9Ik0xMDUuNzcgOTcuNzFDMTEzLjU3IDc4LjU1IDEwOS43NSA1Ny41NiA5Ny42MiA0Mi41&#10;MkwyNDUuMzEgMjAyLjI2IDM5LjE2IDEyOS42MUM2NS45NyAxMzcuNjggOTUuMDEgMTI0LjE2IDEw&#10;NS43NyA5Ny43MUwxMDUuNzcgOTcuNzFaIiBmaWxsPSJ1cmwoI2xpbmVhci1ncmFkaWVudC0xMiki&#10;Lz48Zz48cGF0aCBkPSJNMTU5LjI2IDEwNy43NEMxNjguMDIgMTExLjMgMTc4LjAxIDEwNy4wOSAx&#10;ODEuNTggOTguMzMgMTgzLjU2IDkzLjQ3IDE4My4xNCA4OC4yMyAxODAuODggODMuOTJMMjQ1LjMx&#10;IDIwMi4yNiAxNTQuMzkgMTA0LjczQzE1NS44IDEwNS45NyAxNTcuNDIgMTA3IDE1OS4yNiAxMDcu&#10;NzVMMTU5LjI2IDEwNy43NVoiIGZpbGw9InVybCgjbGluZWFyLWdyYWRpZW50LTEzKSIvPjxwYXRo&#10;IGQ9Ik0xNTIuMTEgMTAyLjI4IDE1Mi4wOSAxMDIuMjYgMTUyLjA5IDEwMi4yNkMxNTIuMDkgMTAy&#10;LjI2IDE1Mi4wOSAxMDIuMjcgMTUyLjEgMTAyLjI4TDE1Mi4xIDEwMi4yOFoiIGZpbGw9InVybCgj&#10;bGluZWFyLWdyYWRpZW50LTE0KSIvPjwvZz48L2c+PC9nPjwvc3ZnPlBLAwQKAAAAAAAAACEAVBZz&#10;tjQaAAA0GgAAFAAAAGRycy9tZWRpYS9pbWFnZTMucG5niVBORw0KGgoAAAANSUhEUgAAARQAAACK&#10;CAYAAABra7X+AAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAJcEhZcwAAHYcAAB2HAY/l&#10;8WUAABnJSURBVHhe7V1NqC5HWr6KC0UXio7JzL23q8/3XccgOqgzC8HAuBB1ZBZBBoyDi4BRswhy&#10;0TCOkMX4Ay5c3FEXAw5jFjKMkJEsBEOMmoWLKAGzGMYo0bmLuwgSMcQsBsniylNdT5/3e7+q6urv&#10;63NOn3OfBx7OPd3V9fPW+z71VnWf5No1QRAEQRAEQRAEQRAEQRAEQRAEQRAEQRAEQRAEQRAEQRAE&#10;QRAEQRAEQRAEQRAEQRAEQRAEQRCEBxG3rl+/se36u6Ioiidd9ymvEbMQQui3ob8viqK4CeEJrxGz&#10;IEERRZGUoIiiuBglKKIoLkYJiiiKi1GCIoriYpSgiKK4GCUooiguRgmKKIqLUYIiiuJilKCIorgY&#10;JSiiKC5GCYooiotRgiKK4mKUoIiiuBglKKIoLkYJiiiKi1GCIoriYrxQQfmxH/nI/Y//5KNZ4p4v&#10;fwh9vUvXf9as2Yj0z+SIep761V+7/8d3Pn//z7/0pft/+9JL97/6/PPx37j26V98fO8Z0rdXon/O&#10;t+/L59haroVrmOMlx2Pr++Qnfj7OGea0RNwHz9MOFy4o//Tqq5E50IiHEkb3uHfvXgwmBJEvnyPq&#10;ePfddyPxrL9fIp/xxET7sjWWbIS6/vXrX49jqTkMHArlUB51QED+4Hd/L/bjM7/1TLQD6iDwb1y3&#10;deB3PIs6PGw/avMFO+bGQbAO9As/YetjgTp9P86bNdvNBWwIG8M+JTviHokytCN+Yu5rc7QEL1RQ&#10;LHPB3xr0JeJ5CxjUl5mirwPB6MuUiDEhC/DAdV+2hdZGNRFhWTodfk61ifp8X3Pi5wO9ltmUiGcs&#10;SvPsfQLjgP1rRF0cB4LY13mRtMIN+L57Yiwgbe5t7e0DlPwC9RFnKSyrERQQK4rFMQ4Bw/pVIRcg&#10;NbIOuxrM7RPq8EAdh04oVx1/3RKORyeE85ScLEcb7AgAf9+KzjEZgEVtXmx7+Le/XyICce5cnTW9&#10;kPr7JcJXAJ85gphfi6m5pqjBNlOLzCFclaAgCPwKmDNiC62yH1oXVR0Obx17Tj0UFJ+iHhqMU4LC&#10;LRpwSEYG0vHRlr9n7ZC730or9n7ltbQBM0dQaPdSgOE6bMWzhkMFfg59RuHv14ixwx/9dZ9Bl8ZL&#10;2gUOczBVfi5XJyhwUuu0teCpEQGLwLfITUiNqIPt29VlTiBxAhEYcF6LOfWQPF/w10G0xSzvWGfB&#10;HORE77IICp/1NsDvuA4bwpY8lLbbQ/xOgbFnaIeSC9AxggLfyfnvXEEBj7HpFFclKDA+BugNX3O4&#10;HGF81AXj4idR2qvnyOC3z9iMp3VFs4KC332KOjeLqAmKda45Y80R44Pt/PXLJCiemAvYDkKZCzx7&#10;7sSxcyGBPfFvS7tgoZ/+PnwI7XEuvF/79g/hIYJiF7bcHB/DVQkKQKexwTvXcbnK4N/2XGZO8CJw&#10;KUq8Zh2o1bm9oLBuizlbqJKgUAAA/GwVvBpzgX6ZBYV2n7INx4i5w9zkzpJAnm0AuewBhIjw+bUI&#10;iu/HlD3mcDWCwslh4PntSuugmaKyvBWUkmN4si/egSkOgBebEnOCAvozlVpQWZYExTqW7/eSvKyC&#10;YoOoRcBhYzwDoSgdGrcICsh++0D25Q7hIYLCrItoja0Wrk5QSluMVmfC81Y4bOC2CgonKefoNqBq&#10;TkSWBAXXrdghwFpO3UuCYrMe39aSXLugwI9ydrSvTXNnQ56og3WVgrRVUChIhwjKlPgdIijWFld2&#10;y0Nj24mxxmpJ42FMlLMOOjcAuM8uiY91ipbJKAkKaLcpANqdcoicoHDcxJQTHsO59izxrAQFY8/Z&#10;2h+I58rMZaugkIcIypT4HSIodvE59qzNczWCwjTMBoPdYgBTkwbj+AmwDukDMUdutUppLmgzp6ng&#10;rQkK6NPPqSDNCYp31Frfj+WaBQW2Rp9ytvaiC8CWLQFY4lkKCvoF35patOYKihXW0uH0MVyNoHCg&#10;PhisA08ZF4HmA9xnOf4ZTzjkVKZgz3e8gHlOCQroRaWUHYE5QfHPT2Vyx9DOx1JoFZRWlGzt7QTA&#10;J7zPtPJYQWnBlM/OERSeLwLw81rZQ7kaQSllBj5LKU2+fVVsr88RFDrcVBro+1QL4BZBAe2+FiiN&#10;MycoPp33NliSPkOBkx7CQzIUiDfaL5HnZTVbe1sRqBv98uVrPFZQfP8tuS2Z8tkWQcE12AR1wUbo&#10;a67cElyNoDCgcs5l93w+mEj7qtjSvy2qGdK2MwdwAF8X2SoooA1WwIsrmBMUv/LODYw5tH1c25YH&#10;hH2mbA372G2rBdqo+YjlsYLi73vCLnMFBcIIwg78MNOixYbHcDWCQsPkgmEqYLji5TIFvyKVnIUH&#10;pDA4RGiK1tFLbYNzBAX0r5P9WHOCYh0bqAXosVy7oHBu/PUcfVZIoG+1PpFnLSign2tPKyi5rXJO&#10;PA/Jxlq5GkGh45QC0xrFOxaezRkTnBIjEhOT2zLVaPtUcqi5goLy/nWytUlOUPwWLJepLcW1CwpY&#10;muMSfWZI1PoFnoeglOKBnBIUEP7hs+9W0ZzL1QgKJ7UU0H7rQkOjfM04fhJz5VAHgrQ16Emfpfj7&#10;rBuYUzezJcIe/OYEBbSZzTGBPsXLICiHEH5ihRyYWmDOQ1Cm2CIoubJEblt9DFcjKFRQf51k0BN0&#10;rtyrYv+cRc6A3BbNXdl83bmD1EMEBfTOx+AtCYoX3FqQHsOrKiikz1ZqQnHZBAX0GTuQ89tDuSpB&#10;Ka3yZC4jQHDVDOKDPjfxCIyWycjROmBO2A4VFNBPPrd2OUHxgpsrM5eo079evKyCMmexsNuDWpuX&#10;UVBA71dAS/9buBpB4Ym0v27pxQEOPZWWghbecJzkXObSQu8kfs97jKCA/uAQNirZyWcpNaFtIZzV&#10;9/uyCQqCDHOAevzclGgP8v34Lc9bUPhCwF47RFDAnKj4ug/hagQFQZJb4T19StpyAGmd15dHfaUA&#10;bWVuK0YeKyigH3Otv3Z1bRHbEnmO44P9MgkKAxj/hki0Pm+ForbQnLegwN4+6A8VFNCLSm6+53IV&#10;gsJ0fWrLA9pJRPmpVcdnNdbonOBjgh30WzHbJ7bR6swl2kPXmqBgvPZwEWXnpPusA+3lBH5qi9fK&#10;VkGx7c0NGMwLbcV5qLVFsqzf7nlagWgRFB/Atbo9+awXOGufml+UiDHYuci1MYerEBSbqrcMhgEz&#10;5WCYML+6W9Hival6pui3JVY8OLYWsazRCkWL41iRA/zKViLa4XlWbi6ssHnxbKVfqWvB6NtrEQRu&#10;cQCKnl1YpmyBVR82ngp4uzVq8SHvJz5bLhFjZhZs7c2F2GLu4sF6rJ2BOVtEywsTFHQWBkbweYXE&#10;4GpZA4O05Fy4D0fy9RK45wMOZeEUU85Gou8g6sm1A2eBw9kJR7u43upInph4tNUiKCDsY7dAeA79&#10;xXXYH/WB+DeucUVH/2wwYRx8m5YD5nBqTJxvtuGB66gDAYH2QD9HBGyAvuTITJew4m59jXOBcYNo&#10;F+S8lsQE42D//DhoWxvUHE/JTwA/Bkv/DOqv2RHgfLT6Mol6vbDAfzgvvnyOFyYomDAeMpXon7Gs&#10;DRB100EOoa8vR9/XOcyt/K1E/6aC15NOyG0Mgw4/8TuuM7hygYTrfgw55p4lEYi+fI4oh74gYJYg&#10;6vR9QT8xB7hHgYd9YNvaGMAWW9j5pZgsQQq9b6/EY/wM46SNwNZs5cIERRTFq0cJiiiKi1GCIori&#10;YpSgiKvn1LmGLcfzIn84OkUetuJZnBmUDvyniDaPObu47JSgiKsmRIJvPPw9WwaHlnwjYd9W4DkI&#10;hH+GhJDYN2EWqGOOKLX09apTgiKulgh2vhotBSnK4F4uK4AYUFggOLn7eNvFt1wQHpSzaH1FD/LZ&#10;Ul8fBEpQxFUSwc5X2qUgRUZAMfD3bBk8C1jR4bO5b07sM0CtfhJiZL9x8fcfFEpQxNWRH+RBVBCo&#10;pSCFQHihyJF1+C+Yc1kLicyHmPoKFmUhTvzyOtfXB4USFHFVhIjYT/FrgsItxtQBKoXHCgOe9ZmJ&#10;Zy07IlEH6uWXxlPlrzolKOKqWRMU3kPg+3uW2LIAdusyJUJgi0DwELi1/FWnBEVcNWuCguyAh7bI&#10;EnIZB4SDf2aQu18j3/6UtjzIfOw2SoIiQRFXzpqggHxTQyCo+XcnyBz4Fqf1b1EsKVa5Mxq+XbIi&#10;JUGRoIgr55SggAhq/5+pQPm535FY8tyllNmgPS80EhQJirhytggKiYzE/0k/RKX2YVuJeA7ZTe6s&#10;Be3kXiVLUCQo4srZIigIemYk2IogK/EZS+0VsScEA7Bvm2xbpfMaCYoERVw5pwSFb3BygsGP44jS&#10;4ap/BpmJPWwl+cFb6TxGgiJBEVfOmqDkvi/Jkd+TALUzFb41gpjkMhC0g/v4mSO3W/yv/4H+nOWq&#10;U4Iirpo1QeG2ZipoIQ5EbhvDMhCe0gdvFJsa+baJr6nBQ85vLjMlKOKqWRMUfieSEwBPBnvuMJVf&#10;u5bEpJW1vj4olKCIq2YtSHlmUTrTsKSg+LIUk1LmAmKblHvb41nr64NCCYq4ataClGcouQNZS4hB&#10;rhwPbae2JchqprZVYK2vDwolKOKqyVe4yDD8PZDbnlIGwbMRBLndzkBMeAALscgRAoFnSx+3eUpQ&#10;JCjiCong5X9K0X6ohuDP/acdeTiLDIT3UAe/T/FnI6jX//9uakAffB9zlKBIUMQVEoEJkajRn4VA&#10;SLA1QcaCrAI/8bsXH5ZF5tPKqS0RiT7NKX8VKUERRXExSlBEUVyMEhRRFBejBEUUxcUoQRFFcTFK&#10;UERRXIwSFFEUF6MERRTFxShBEUVxMUpQRFFcjBIUURQX4xKC8vCm618RRVHchvBzXiMEQRAEQRAE&#10;QRAEQRAEQRAEQRAEQRAE4SyBj1+O/gBGuFL4+LVr35b84o+2Xf/cJoTP+jJXCZsQbisGMsCHbdsQ&#10;fqqFfCZ9BPP6bk3LI4Tw3WgXP/09i1TmEX+9FT8Qwo+e3Ayfm2rnIlHqIwL51vXrN+y180aap6/F&#10;ry27/p1tCK9tQvgLX464FcJPYM6m+v3hD37w+7zvrQXw//OIgRJCCN/ufWEV2IbwmP/8tkQO4LwE&#10;ZXAmtB0e8/cs4MSbrn/BX28FnkU7CFh/by1gH7ddf8dejwHc9c/Za+eNbQi/Hz/b7rpn4ej+vscm&#10;9P+ZPvP+M3/PYhvC54Z6w/9Nic954yIFBbbYhPDeKjOkH/rAB74Lf89jmYL4eX+dz1w1QUE7Q8Cu&#10;byUkSn1MInOhgrLp+n+ASGw2m+/39zzgb1ygEBQ1AdqE8Oa2678Zy968+TF//yJxkYLCGMW2y99b&#10;JaYC9KoJymXGGgRl2/VvbUP4a389B2zdhqxjyLhudd0v+zKAKfdKCp7HfZmLhARlBqYClH9IhH9j&#10;xTnpuk8iFccA8bsvD2C7BCfhgS7+7ct4HCMoqZ1ocKyC+KOnUh9Tv26PW7oQnkjnFdnVE87t7w8B&#10;EB7Dsz6L4P30TI/20d626/+Q92MGEsJtlEkHfretjWwfd8+9YtC9yN9RDmcPaAfnK2MHZiKdizyG&#10;/kCw4k8zDxzPcD324XX+XkvFT7ruUygPn9mE8L6fNwLbqJTWPx7LZ7ajPGOjT+XsDti+4xmIWPKF&#10;J0o2ijbuuicxRxh/Omh+ive3XX/XxkA8Ouj6O9uue7rkNy0xwHm2fmD8+JE03miT2Lc07/4M0djm&#10;NvqWO29Jdce52ty8+SgO1PHTlzsauQC1GP8y8caNW2nS75lDuTd856ORuv71VG/82bKyHiUo6F/X&#10;3037zbfBUh8HZ+zvc4K3IfxOWj1/xdYJ3Lp+68am699ge6gnrranY7vLAMu1EcfU9W+kftzdvTcc&#10;asZ6nH1sH2NQoh22FcJ74+9d/xU4/vB89ySfJ5KYvYktrb9HpD6O42CWYPsEgT79C9V4/a3xd3fO&#10;Y4G3P9G216/f2IbwMkQFApgp9yYOdocgivV/xd1/grbK2H3cngPsdwqa91Pdb6b52Muskti9nWwL&#10;334ttRUFBKCg2Bgwdb7mRaUSA6Otki8Nc5/GwnHFe8MbtLtDn2Lf3ua84x7rGeev0lYsN4zhhSiw&#10;bLOyGByMXIBaDE4UXhs62z0zXk/OYlfe0Uhdf9dOdFTzwspDHCsoyRn+EX3kSpTroxcU7Ne3of+f&#10;TRf+0tZpy3K1SgGENxvj6siDbtunUTS6/gu4brMkpv/+Lc7OuZXrI5Hq3BHmvu9/cBv6b2y7/q/s&#10;dWDT97+e+vYb/h4QV7bkjNbuaR65/dhxulh2YnEgMH7UMfy7e3Lo/67wDdneMO+nZy7hNVsG9/Zs&#10;kXzK9yWN98UUeOPWCSKVxjNei2+W4E8QCbda2zkbAn0/BoasIdY5vjY3Nq3GwOjvXf+OX5Qtalue&#10;1FYUkp0FLfmYnTsKChY4iOhYydLIBaiFWZV2FG9z48YPp8l/ebyWAsELx5CSDcaz1y2OFZScc9X6&#10;aB0UYrIJ/X9vu+7Hx4eHtr687cK/DZOa3pBlgsmuLPjdCNHbfvXiZPuV1SLXR6DS/heGQO8+aq9v&#10;Qnh+E/pvnJycfNheJ4YUeX++AM4ZnNVenyUoQ1ZyD/9G8CJjgOi7MnG7QzvF7CeE92yZHIxPxcyP&#10;GOZ7PwBH4Q/hT8drSRC8yHlwfvdi4ObNR5N/jZkPbeqF2MeAEZRihgfUBIVbUL/9y81dEtj3rSCe&#10;CXIBasFgzaWqqdM2NXyORuIee9x7u6DzWEJQICD2OuD7mAtWbHdiuZv9b/PaycnJR7Zd+K9tCJ9P&#10;z0VH4RmD5WnqOkyszVBYH+FXqhxyfQTYvr02XB+zpM+M17ruo8i8cn0gpsSNKbS9NktQhlXx1fH3&#10;EF5Ge/a1MLc74+9d/2rq08O8VkLqy56g5IScgWn7zv74sh70XR8DY7Bb/zKv/L2f2BiwgliKCaAm&#10;KNx++3ZiW0a8gKn4Wwy5ALUY0vzw7/46kIw5qiAHyP11jiXnNYKSPWwjvFMAQx/7t27cuPEd9jqw&#10;18dMsG42mw6ZyDb0f3ft2rVvHZ4Lv5km8hPx9ySWfjyW7PsY4EagiOggpyseUuO9FSrXRyA3dgKp&#10;7O6K1D0z9KF88MZ++OvEMKZdJ2wVlEc+9KHvTec9X+Y1nvdwi7Dt+59Nv/8Sy4x2Tna3gH2TgL8w&#10;nhd4QRnOEP7eXgNygrLp+n/BGdluyX0Mbe3HgMkErKDEbbH3DUvGwLhtG+rAZwJ7i2lNUJL/xPOd&#10;ElkWY9iE/j92azgDNAmKS1OJkjF3S7WBgoJDSH/PIhl3TFuB1O6OYxF7fSwE6yaEP8H1W33/M/G5&#10;rv+bTRdeunbt2rek3+Pk22dKYBul16RAPHW3h3ImRS710QeEBQUEB4f4PQVcNVhyGYhFbj5bBYUH&#10;rPYA0Wx74hkJthz++5TxwznzlgWBmxarIXj4RiSd17Hc8Hx8du/L3ayg4Nyt4DcWg/Dux0AhQ5n1&#10;ijmeITGzd3UBE4JSjV2LNIads6kzwVSnktJlDZQMYPdpd7wDtgKBMEx4eT87vEKNZZ621xsEpZqh&#10;xOvcD3f9ndO3DaftMI1sSRnH85bMiuORHCqezPszGN9HHxAW8b8XHF/Nds/yoHPqb2wokqUxpQA+&#10;6Awlfl6QCQSzzUB/8bZkJ/jN+VMUIooJ+uH7yRXaXcv6c05QIBI846mhJBKFDCVm6bsl20Bhsdth&#10;IyijwBI5QS0hjWFHrM4EpQkg5ggKg84fSLUgnvCnVNHfI2DUGDTurGQJQUn38LVm3Ibgq82dVD+J&#10;RO3sg5gjKMDpCrV7BuP76APCA6+Ho5MNB53vT51DmODdmy9zCO1fPzYJCsQ42stlnKdve4Y3QN5G&#10;ZusbDzpLtjSHmgcLyiaEL8bxT3yZO0dQTrcxbXNvwYXA9pH9zvmdWRCyxwgWl1JQooHTquGDgff9&#10;NQumuzHAUuoOpO8p8C3CW/YVMLGYoHTds7H88M5/51sIII1t5xUrYSe1FAQ5pDMVZiixjlIf+U1F&#10;6W9dmBWkzKI4pxYcE0VlCJLTbxv8nLULyuDsPljHbU/Xf9Nvd4Dhm5U4hrhdM8I2tgm7JL/cm/eS&#10;P2cF5ebNj6Ut2Ne8re3HY3MEhdemYsDbNcXO+FLD3ksfBb5SORTe+x7H138pBWW4Fp2RH9dEx2Yd&#10;3lAe+H4kHrrFSY7Pw+n40RE+KPps7mvHnGMRvo+lYAXwl7GbLvxvau8X/P20PRkPVO3YrA1rgjIG&#10;Gg8WY7m2c55RcFP7XvS6rvuebRf+GfdPQvi0vVdCCs6xH5y74dr+AXmzoIT+q3EMXbfZu3f6TcgX&#10;/b2HHnroO4dX+P07GA+ujf1LWzAGK89V7PMlf84JChDPnvg3ROmjwfjTfmowQ1CA0/nf9xNmGqY/&#10;HBNjZuc7JwDbwtQ/CPHOh230Fc4Z20rlTs/lzk1QMp/yWmDivGMTeDZ3L+57h8/N76RJj6/QcmVz&#10;4OfmaYvz1EnX/bRXXAvUCzHw1wHfx2Ei858nA/xze3/dAhPFtw1wUD829j/XRgwE8zyIf9uytT7G&#10;LzuRScVPxPfPm+In1SHcywlvDWiPh53oY65tAH3zK2UOUXwLdkzjK/4nDTgH7rA2fnZv+8Y+22dL&#10;/pz+JKN072FszeKHkF33NGxs20Z/cr7LOgv39mIAvzOTSPejH2AuWSa3CMWFdvhievjTAFcG7ft6&#10;ULedw9IYBKEKipy/LgiCMAvpb5ne9wehgiAIsxFT3gO2O4IgCMNZRNc9nd6AQUzwxiJ7biEIglBF&#10;PLwc3vbgs/sXSwfTgiAIgiAIgiAIgiAIgiAIgiAIgiAIgiAIgiAIgiAIgiAIgiAIwqL4fx51c0aH&#10;+F8cAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQAXCFswYjIAAGIyAAAUAAAAZHJzL21lZGlhL2lt&#10;YWdlNC5zdmc8c3ZnIHZpZXdCb3g9IjAgMCAxMzcuOSA2OS4zIiB4bWxucz0iaHR0cDovL3d3dy53&#10;My5vcmcvMjAwMC9zdmciIHhtbG5zOnhsaW5rPSJodHRwOi8vd3d3LnczLm9yZy8xOTk5L3hsaW5r&#10;IiBpZD0iTGF5ZXJfMSIgb3ZlcmZsb3c9ImhpZGRlbiI+PGRlZnM+PC9kZWZzPjxnPjxyZWN0IHg9&#10;IjQuNiIgeT0iOC42IiB3aWR0aD0iMTMwLjMiIGhlaWdodD0iNDAuNSIgZmlsbD0iIzIzMUYyMCIv&#10;PjxwYXRoIGQ9Ik04OC4yIDM3LjVDOTAgMzguMiA5MC44IDM5IDkwLjggNDAuMiA5MC44IDQxLjQg&#10;ODkuMyA0My4xIDg3LjQgNDMuMSA4NS41IDQzLjEgODQuMSA0MiA4NC4xIDQwLjUgODQuMSAzOSA4&#10;NSAzOC41IDg2LjYgMzcuOSA4NSAzNy4yIDg0LjIgMzYuNSA4NC4yIDM1LjQgODQuMiAzNC4zIDg1&#10;LjYgMzIuOSA4Ny4zIDMyLjkgODkgMzIuOSA5MC40IDMzLjkgOTAuNCAzNS4yIDkwLjQgMzYuNSA4&#10;OS42IDM3IDg4LjEgMzcuNU04Ni45IDM4LjFDODUuNyAzOC43IDg1IDM5LjUgODUgNDAuNSA4NSA0&#10;MS41IDg2IDQyLjcgODcuMyA0Mi43IDg4LjYgNDIuNyA4OS42IDQxLjkgODkuNiA0MC42IDg5LjYg&#10;MzkuMyA4OC44IDM4LjkgODYuOCAzOE04Ny4zIDMzLjNDODYuMSAzMy4zIDg1LjEgMzQgODUuMSAz&#10;NSA4NS4xIDM2IDg1LjYgMzYuNSA4Ny44IDM3LjMgODguOCAzNi44IDg5LjQgMzYuMSA4OS40IDM1&#10;LjIgODkuNCAzNC4zIDg4LjQgMzMuNCA4Ny4yIDMzLjRMODcuMyAzMy40Wk05OCA0MC4xIDk4IDM5&#10;LjcgMTAzIDMyLjkgMTAzLjUgMzIuOSAxMDMuNSAzOS4zIDEwNC44IDM5LjMgMTA0LjggNDAuMSAx&#10;MDMuNSA0MC4xIDEwMy41IDQyLjkgMTAyLjQgNDIuOSAxMDIuNCA0MC4xIDk4LjEgNDAuMU0xMDIu&#10;MyAzNC41IDk4LjggMzkuMyAxMDIuMyAzOS4zIDEwMi4zIDM0LjVaTTc5LjIgNDMgNzkuMiA0Mi42&#10;QzgwLjcgNDIuNiA4MC44IDQyLjMgODAuOCA0MS42TDgwLjggNDEuNiA4MC44IDM0LjNDODAuMyAz&#10;NC43IDc5LjQgMzUuMyA3OC43IDM1LjZMNzguNyAzNS40Qzc5LjUgMzQuOCA4MC45IDMzLjYgODEu&#10;MyAzMy4xTDgxLjkgMzMuMSA4MS45IDQxLjRDODEuOSA0Mi40IDgyLjEgNDIuNiA4My42IDQyLjZM&#10;ODMuNiA0MyA3OS4yIDQzWk05Ny44IDQwLjggOTcuNSA0MC44Qzk3LjMgNDEuNyA5NyA0MiA5Ni4y&#10;IDQyTDkyLjUgNDJDOTQuNSA0MC4zIDk3LjUgMzggOTcuNSAzNS43IDk3LjUgMzMuNCA5Ni4zIDMy&#10;LjkgOTQuNyAzMi45IDkzLjEgMzIuOSA5MS43IDM0LjEgOTEuNiAzNS45TDkxLjggMzUuOUM5Mi4y&#10;IDM0LjYgOTMuMSAzMy44IDk0LjIgMzMuOCA5NS4zIDMzLjggOTYuMyAzNC43IDk2LjMgMzUuOSA5&#10;Ni4zIDM4LjcgOTEuNyA0Mi4xIDkxLjMgNDIuNUw5MS4zIDQyLjkgOTcuNSA0Mi45IDk3LjUgNDEu&#10;OSA5Ny42IDQxLjkgOTcuOCA0MC43IDk3LjggNDAuN1pNODguMiAyMUM4Ny45IDE5LjQgODcuNCAx&#10;OS4zIDg2LjcgMTkuM0w4Mi4zIDE5LjMgODIuMyAyNC4xIDg1LjggMjQuMUM4Ni41IDI0LjEgODYu&#10;OCAyNC4xIDg2LjkgMjIuOUw4Ny4zIDIyLjkgODcuMyAyNi4yIDg2LjkgMjYuMkM4Ni43IDI0Ljgg&#10;ODYuNCAyNC45IDg1LjYgMjQuOUw4Mi4zIDI0LjkgODIuMyAyOS4xQzgyLjMgMzAgODIuNyAzMC4y&#10;IDgzLjQgMzAuMkw4Ni40IDMwLjJDODcuOCAzMC4yIDg4LjIgMjkuOSA4OC43IDI4LjJMODkuMSAy&#10;OC4yIDg4LjggMzAuOSA3OSAzMC45IDc5IDMwLjVDODAuNiAzMC41IDgwLjcgMzAuMiA4MC43IDI5&#10;TDgwLjcgMjAuNEM4MC43IDE5LjIgODAuNiAxOSA3OSAxOC45TDc5IDE4LjUgODguNCAxOC41IDg4&#10;LjYgMjEgODguMiAyMVpNOTYuOSAyMC42IDEwNS4zIDIwLjYgMTA1LjUgMjIuOCAxMDUuMiAyMi44&#10;QzEwNSAyMS40IDEwNC43IDIxLjIgMTA0IDIxLjJMMTAxLjggMjEuMiAxMDEuOCAyOS4zQzEwMS44&#10;IDMwLjIgMTAyLjEgMzAuNSAxMDMuMSAzMC41TDEwMy41IDMwLjUgMTAzLjUgMzAuOCA5OC44IDMw&#10;LjggOTguOCAzMC41IDk5LjIgMzAuNUMxMDAuMiAzMC41IDEwMC41IDMwLjIgMTAwLjUgMjkuM0wx&#10;MDAuNSAyMS4yIDk4LjMgMjEuMkM5Ny43IDIxLjIgOTcuNCAyMS40IDk3LjEgMjIuOEw5Ni44IDIy&#10;LjggOTcgMjAuNiA5NyAyMC42Wk05MSAyMi4zQzkxIDIxLjQgOTEuOCAyMC44IDkzIDIwLjggOTQu&#10;MiAyMC44IDk1LjQgMjEuNiA5NS45IDIyLjhMOTYuMiAyMi44IDk2IDIxLjFDOTUuNCAyMC44IDk0&#10;LjEgMjAuNCA5Mi45IDIwLjQgOTEuMSAyMC40IDg5LjggMjEuNiA4OS44IDIyLjkgODkuOCAyNS44&#10;IDk1LjUgMjYuNCA5NS41IDI4LjcgOTUuNSAzMSA5NC4yIDMwLjUgOTMgMzAuNSA5MS44IDMwLjUg&#10;OTAuMyAyOS43IDkwIDI4TDg5LjcgMjggOTAuMSAzMC40QzkxIDMwLjcgOTIuMyAzMC45IDkzLjMg&#10;MzAuOSA5NS40IDMwLjkgOTYuOSAyOS42IDk2LjkgMjggOTYuOSAyNSA5MS4yIDI0LjUgOTEuMiAy&#10;Mi4xTDkxIDIyLjNaTTEyNi42IDI4LjUgMTI1IDI3QzEyNC4xIDI2LjEgMTIzLjUgMjUuNyAxMjIu&#10;NyAyNS4xIDEyNC4zIDI0LjYgMTI1LjMgMjMuNCAxMjUuMyAyMS45IDEyNS4zIDIwLjQgMTIzLjcg&#10;MTguNCAxMjAgMTguNCAxMTYuMyAxOC40IDExOC4zIDE4LjQgMTE3LjUgMTguNCAxMTYuNyAxOC40&#10;IDExNS41IDE4LjUgMTE1IDE4LjVMMTE1IDE4LjkgMTE1LjQgMTguOUMxMTYuNiAxOC45IDExNi45&#10;IDE5LjMgMTE2LjkgMjAuNUwxMTYuOSAyOC44QzExNi45IDMwLjEgMTE2LjUgMzAuNCAxMTUuMyAz&#10;MC40TDExNSAzMC40IDExNSAzMC44IDEyMC42IDMwLjggMTIwLjYgMzAuNCAxMjAuMSAzMC40QzEx&#10;OSAzMC40IDExOC41IDMwLjEgMTE4LjUgMjguOUwxMTguNSAyNS42IDEyMC44IDI1LjZDMTIyLjMg&#10;MjYuNSAxMjMuNSAyNy44IDEyNC4yIDI4LjUgMTI2IDMwLjIgMTI2LjQgMzAuOSAxMjkuOSAzMC44&#10;TDEyOS45IDMwLjRDMTI4LjQgMzAuNCAxMjcuNiAyOS43IDEyNi40IDI4LjVMMTI2LjYgMjguNVpN&#10;MTE5LjkgMjUuMiAxMTguNyAyNS4yIDExOC43IDE4LjkgMTE5LjcgMTguOUMxMjIuOCAxOC45IDEy&#10;My42IDIwLjIgMTIzLjYgMjIuMSAxMjMuNiAyNCAxMjIuMiAyNS4zIDExOS45IDI1LjNMMTE5Ljkg&#10;MjUuM1pNMTI2LjYgMjguNSAxMjUgMjdDMTI0LjEgMjYuMSAxMjMuNSAyNS43IDEyMi43IDI1LjEg&#10;MTI0LjMgMjQuNiAxMjUuMyAyMy40IDEyNS4zIDIxLjkgMTI1LjMgMjAuNCAxMjMuNyAxOC40IDEy&#10;MCAxOC40IDExNi4zIDE4LjQgMTE4LjMgMTguNCAxMTcuNSAxOC40IDExNi43IDE4LjQgMTE1LjUg&#10;MTguNSAxMTUgMTguNUwxMTUgMTguOSAxMTUuNCAxOC45QzExNi42IDE4LjkgMTE2LjkgMTkuMyAx&#10;MTYuOSAyMC41TDExNi45IDI4LjhDMTE2LjkgMzAuMSAxMTYuNSAzMC40IDExNS4zIDMwLjRMMTE1&#10;IDMwLjQgMTE1IDMwLjggMTIwLjYgMzAuOCAxMjAuNiAzMC40IDEyMC4xIDMwLjRDMTE5IDMwLjQg&#10;MTE4LjUgMzAuMSAxMTguNSAyOC45TDExOC41IDI1LjYgMTIwLjggMjUuNkMxMjIuMyAyNi41IDEy&#10;My41IDI3LjggMTI0LjIgMjguNSAxMjYgMzAuMiAxMjYuNCAzMC45IDEyOS45IDMwLjhMMTI5Ljkg&#10;MzAuNEMxMjguNCAzMC40IDEyNy42IDI5LjcgMTI2LjQgMjguNUwxMjYuNiAyOC41Wk0xMTkuOSAy&#10;NS4yIDExOC43IDI1LjIgMTE4LjcgMTguOSAxMTkuNyAxOC45QzEyMi44IDE4LjkgMTIzLjYgMjAu&#10;MiAxMjMuNiAyMi4xIDEyMy42IDI0IDEyMi4yIDI1LjMgMTE5LjkgMjUuM0wxMTkuOSAyNS4zWk01&#10;OS43IDE4LjJDNjEuOCAxOC4yIDYzLjMgMTguOSA2NC4yIDE5LjNMNjQuNCAyMS43IDY0IDIxLjdD&#10;NjMuNCAxOS45IDYyIDE4LjcgNTkuOCAxOC43IDU2LjUgMTguNyA1NC45IDIxLjIgNTQuOSAyNC42&#10;IDU0LjkgMjggNTcuMSAzMC42IDYwLjEgMzAuNiA2My4xIDMwLjYgNjMuMiAzMCA2NC42IDI3LjZM&#10;NjUgMjcuNiA2NC4xIDI5LjlDNjIuOSAzMC41IDYyIDMxLjEgNTkuNiAzMS4xIDU1LjYgMzEuMSA1&#10;My4yIDI4LjUgNTMuMiAyNC44IDUzLjIgMjEuMSA1NS43IDE4LjIgNTkuOCAxOC4yTDU5LjcgMTgu&#10;MlpNNzguNyAzMC40IDc4LjcgMzAuOCA3My44IDMwLjggNzMuOCAzMC40Qzc1LjMgMzAuNCA3NS41&#10;IDMwLjIgNzUuNSAyOS4xTDc1LjUgMjQuNyA2OC4zIDI0LjcgNjguMyAyOC45IDY4LjMgMjguOUM2&#10;OC4zIDMwLjEgNjguNCAzMC4zIDcwIDMwLjRMNzAgMzAuOCA2NS4xIDMwLjggNjUuMSAzMC40QzY2&#10;LjYgMzAuNCA2Ni42IDMwLjEgNjYuNiAyOS40TDY2LjYgMjkuNCA2Ni42IDE5LjkgNjYuNiAxOS45&#10;QzY2LjYgMTkuMSA2Ni42IDE4LjkgNjUuMSAxOC45TDY1LjEgMTguNSA3MCAxOC41IDcwIDE4LjlD&#10;NjguNCAxOC45IDY4LjMgMTkuMiA2OC4zIDIwLjRMNjguMyAyMC40IDY4LjMgMjQuMSA3NS41IDI0&#10;LjEgNzUuNSAyMC4yQzc1LjUgMTkuMSA3NS4zIDE4LjkgNzMuOCAxOC45TDczLjggMTguNSA3OC43&#10;IDE4LjUgNzguNyAxOC45Qzc3LjIgMTguOSA3Ny4xIDE5LjIgNzcuMSAxOS45TDc3LjEgMTkuOSA3&#10;Ny4xIDI5LjQgNzcuMSAyOS40Qzc3LjEgMzAuMiA3Ny4xIDMwLjQgNzguNyAzMC40Wk00OC44IDE4&#10;LjUgNDguOCAxOC45QzUwLjQgMTguOSA1MC41IDE5LjIgNTAuNSAyMC40TDUwLjUgMjguMyA0Mi4z&#10;IDE4LjYgMzkuMyAxOC42IDM5LjMgMTlDNDAgMTkgNDAuNCAxOS4yIDQwLjggMTkuNUw0MC44IDI5&#10;LjJDNDAuOCAyOS45IDQwLjUgMzAuNSAzOS45IDMwLjUgMzkuMyAzMC41IDM5LjEgMjkuOSAzOC44&#10;IDI5LjNMMzQuMiAxOC42IDMyLjggMTguNiAyOC42IDI4LjVDMjcuOCAzMC4yIDI3LjcgMzAuNCAy&#10;Ny4zIDMwLjQgMjYuOSAzMC40IDI2LjYgMjkuOSAyNi41IDI4LjZMMjUuOSAxOS45QzI1LjkgMTku&#10;MSAyNi4xIDE4LjkgMjcuNiAxOC45TDI3LjYgMTguNSAyNC4zIDE4LjUgMjAgMjguNSAxNS42IDE4&#10;LjUgMTIuMSAxOC41IDEyLjEgMTguOUMxMy42IDE4LjkgMTMuOCAxOS4yIDEzLjggMTkuOUwxMy4z&#10;IDI4LjNDMTMuMyAzMC4xIDEzIDMwLjQgMTEuNiAzMC40TDExLjYgMzAuOCAxNS43IDMwLjggMTUu&#10;NyAzMC40QzE0LjggMzAuNCAxNC4xIDMwLjEgMTQuMSAyOS4xTDE0LjYgMjAuMiAxNC42IDIwLjIg&#10;MTkuMiAzMC43IDE5LjcgMzAuNyAyNC4yIDIwLjIgMjQuMiAyMC4yIDI0LjggMjlDMjQuOCAzMCAy&#10;NCAzMC4zIDIzIDMwLjNMMjMgMzAuNyAzMC42IDMwLjcgMzAuNiAzMC4zIDMwLjYgMzAuM0MyOS41&#10;IDMwLjMgMjkgMzAuMSAyOSAyOS42IDI5IDI5LjEgMjkuMyAyOC43IDI5LjQgMjguNEwzMC41IDI1&#10;LjggMzUuNiAyNS44IDM2LjkgMjguOUMzNi45IDI5LjEgMzcuMSAyOS40IDM3LjEgMjkuNyAzNy4x&#10;IDMwLjMgMzYuNyAzMC40IDM1LjYgMzAuNEwzNS4zIDMwLjQgMzUuMyAzMC44IDQzLjMgMzAuOCA0&#10;My4zIDMwLjRDNDEuNiAzMC40IDQxLjYgMzAuMSA0MS42IDI4LjdMNDEuNiAyMC4yIDUwLjggMzAu&#10;OSA1MS4zIDMwLjkgNTEuMyAxOS45QzUxLjMgMTkuMSA1MS4zIDE4LjkgNTIuOSAxOC45TDUyLjkg&#10;MTguNSA0OC44IDE4LjVaTTMwLjkgMjUuMSAzMy4yIDE5LjcgMzUuNCAyNS4xIDMwLjkgMjUuMVpN&#10;MTE0LjQgMjEgMTE0LjIgMTguNSAxMDQuOCAxOC41IDEwNC44IDE4LjlDMTA2LjQgMTguOSAxMDYu&#10;NSAxOS4yIDEwNi41IDIwLjRMMTA2LjUgMjlDMTA2LjUgMzAuMiAxMDYuNCAzMC40IDEwNC44IDMw&#10;LjVMMTA0LjggMzAuOSAxMTQuNiAzMC45IDExNC45IDI4LjIgMTE0LjUgMjguMkMxMTQgMjkuOSAx&#10;MTMuNiAzMC4yIDExMi4yIDMwLjJMMTA5LjIgMzAuMkMxMDguNSAzMC4yIDEwOC4xIDMwIDEwOC4x&#10;IDI5LjFMMTA4LjEgMjQuOSAxMTEuNCAyNC45QzExMi4yIDI0LjkgMTEyLjYgMjQuOSAxMTIuNyAy&#10;Ni4yTDExMy4xIDI2LjIgMTEzLjEgMjIuOSAxMTIuNyAyMi45QzExMi43IDI0IDExMi4zIDI0LjEg&#10;MTExLjYgMjQuMUwxMDguMSAyNC4xIDEwOC4xIDE5LjMgMTEyLjUgMTkuM0MxMTMuMiAxOS4zIDEx&#10;My43IDE5LjQgMTE0IDIxTDExNC40IDIxWiIgZmlsbD0iI0ZGRkZGRiIvPjwvZz48Zz48cGF0aCBk&#10;PSJNNy41IDU0LjMgNy41IDYwLjkgNi43IDYwLjkgNi43IDU0LjMgNC41IDU0LjMgNC41IDUzLjYg&#10;OS43IDUzLjYgOS43IDU0LjMgNy41IDU0LjNaIiBmaWxsPSIjMjMxRjIwIi8+PHBhdGggZD0iTTE0&#10;LjIgNjAuOSAxNC4yIDU3LjRDMTQuMiA1Ni42IDE0IDU2LjEgMTMuMiA1Ni4xIDEyLjQgNTYuMSAx&#10;MS42IDU3LjEgMTEuNiA1OC4zTDExLjYgNjAuOSAxMC44IDYwLjkgMTAuOCA1MyAxMS42IDUzIDEx&#10;LjYgNTYuNyAxMS42IDU2LjdDMTEuOSA1NS45IDEyLjYgNTUuNCAxMy41IDU1LjQgMTQuNCA1NS40&#10;IDE1LjEgNTYuMiAxNS4xIDU3LjFMMTUuMSA2MC45IDE0LjIgNjAuOVoiIGZpbGw9IiMyMzFGMjAi&#10;Lz48cGF0aCBkPSJNMjAuNyA1OC4xIDE3LjEgNTguMUMxNy4xIDU5LjcgMTcuNyA2MC40IDE4Ljkg&#10;NjAuNCAyMC4xIDYwLjQgMjAuMSA2MC4zIDIwLjUgNjAuMUwyMC41IDYwLjhDMjAuMSA2MSAxOS41&#10;IDYxLjEgMTguOCA2MS4xIDE3LjIgNjEuMSAxNi4zIDYwLjIgMTYuMyA1OC4zIDE2LjMgNTYuNCAx&#10;Ny4yIDU1LjUgMTguNyA1NS41IDIwLjIgNTUuNSAyMC44IDU2LjUgMjAuOCA1Ny43IDIwLjggNTgu&#10;OSAyMC44IDU3LjkgMjAuOCA1OC4xTDIwLjggNTguMVpNMTguNiA1Ni4xQzE3LjggNTYuMSAxNy4z&#10;IDU2LjcgMTcuMiA1Ny41TDE5LjkgNTcuNUMxOS45IDU2LjcgMTkuNCA1Ni4xIDE4LjYgNTYuMUwx&#10;OC42IDU2LjFaIiBmaWxsPSIjMjMxRjIwIi8+PHBhdGggZD0iTTI2LjggNjFDMjQuNSA2MSAyNC4x&#10;IDU5LjcgMjQuMSA1OC41TDI0LjEgNTMuNiAyNC45IDUzLjYgMjQuOSA1OC40QzI0LjkgNTkuNSAy&#10;NS4yIDYwLjMgMjYuOCA2MC4zIDI4LjQgNjAuMyAyOC44IDU5LjcgMjguOCA1OC4yTDI4LjggNTMu&#10;NiAyOS42IDUzLjYgMjkuNiA1OC4xQzI5LjYgNjAgMjguNiA2MSAyNi43IDYxTDI2LjggNjFaIiBm&#10;aWxsPSIjMjMxRjIwIi8+PHBhdGggZD0iTTM0LjggNjAuOSAzNC44IDU3LjRDMzQuOCA1Ni42IDM0&#10;LjYgNTYuMSAzMy44IDU2LjEgMzMgNTYuMSAzMi4yIDU3LjEgMzIuMiA1OC4zTDMyLjIgNjAuOSAz&#10;MS40IDYwLjkgMzEuNCA1NS41IDMyLjIgNTUuNSAzMi4yIDU2LjcgMzIuMiA1Ni43QzMyLjUgNTUu&#10;OSAzMy4yIDU1LjQgMzQuMSA1NS40IDM1IDU1LjQgMzUuNyA1Ni4yIDM1LjcgNTcuMUwzNS43IDYw&#10;LjkgMzQuOCA2MC45WiIgZmlsbD0iIzIzMUYyMCIvPjxwYXRoIGQ9Ik0zNy41IDU0LjZDMzcuMiA1&#10;NC42IDM2LjkgNTQuNCAzNi45IDU0IDM2LjkgNTMuNiAzNy4xIDUzLjQgMzcuNSA1My40IDM3Ljkg&#10;NTMuNCAzOC4xIDUzLjYgMzguMSA1NCAzOC4xIDU0LjQgMzcuOCA1NC42IDM3LjUgNTQuNlpNMzcu&#10;MSA2MC45IDM3LjEgNTUuNSAzNy45IDU1LjUgMzcuOSA2MC45IDM3LjEgNjAuOVoiIGZpbGw9IiMy&#10;MzFGMjAiLz48cGF0aCBkPSJNNDEuNyA2MC45IDQwLjkgNjAuOSAzOC45IDU1LjUgMzkuOCA1NS41&#10;IDQxLjEgNTlDNDEuMiA1OS4zIDQxLjMgNTkuNiA0MS40IDYwTDQxLjQgNjBDNDEuNCA1OS43IDQx&#10;LjYgNTkuNCA0MS43IDU5LjFMNDMgNTUuNSA0My45IDU1LjUgNDEuOCA2MC45IDQxLjggNjAuOVoi&#10;IGZpbGw9IiMyMzFGMjAiLz48cGF0aCBkPSJNNDguNCA1OC4xIDQ0LjggNTguMUM0NC44IDU5Ljcg&#10;NDUuNCA2MC40IDQ2LjYgNjAuNCA0Ny44IDYwLjQgNDcuOCA2MC4zIDQ4LjIgNjAuMUw0OC4yIDYw&#10;LjhDNDcuOCA2MSA0Ny4yIDYxLjEgNDYuNSA2MS4xIDQ0LjkgNjEuMSA0NCA2MC4yIDQ0IDU4LjMg&#10;NDQgNTYuNCA0NC45IDU1LjUgNDYuNCA1NS41IDQ3LjkgNTUuNSA0OC41IDU2LjUgNDguNSA1Ny43&#10;IDQ4LjUgNTguOSA0OC41IDU3LjkgNDguNSA1OC4xTDQ4LjUgNTguMVpNNDYuMyA1Ni4xQzQ1LjUg&#10;NTYuMSA0NSA1Ni43IDQ0LjkgNTcuNUw0Ny42IDU3LjVDNDcuNiA1Ni43IDQ3LjEgNTYuMSA0Ni4z&#10;IDU2LjFMNDYuMyA1Ni4xWiIgZmlsbD0iIzIzMUYyMCIvPjxwYXRoIGQ9Ik01Mi4zIDU2LjJDNTEu&#10;MSA1NiA1MC41IDU2LjkgNTAuNSA1OC43TDUwLjUgNjAuOSA0OS43IDYwLjkgNDkuNyA1NS41IDUw&#10;LjUgNTUuNUM1MC41IDU1LjkgNTAuNSA1Ni40IDUwLjQgNTYuOUw1MC40IDU2LjlDNTAuNiA1Ni4x&#10;IDUxLjIgNTUuMyA1Mi4zIDU1LjRMNTIuMyA1Ni4yWiIgZmlsbD0iIzIzMUYyMCIvPjxwYXRoIGQ9&#10;Ik01NC4yIDYxQzUzLjggNjEgNTMuNCA2MSA1My4xIDYwLjlMNTMuMSA2MC4yQzUzLjUgNjAuMiA1&#10;My45IDYwLjQgNTQuMyA2MC40IDU1LjEgNjAuNCA1NS42IDYwLjEgNTUuNiA1OS41IDU1LjYgNTgu&#10;MiA1MyA1OSA1MyA1Ny4xIDUzIDU1LjIgNTMuNyA1NS41IDU1LjEgNTUuNSA1Ni41IDU1LjUgNTUu&#10;OCA1NS41IDU2LjIgNTUuNkw1Ni4yIDU2LjNDNTUuOCA1Ni4yIDU1LjQgNTYuMSA1NS4xIDU2LjEg&#10;NTQuMyA1Ni4xIDUzLjkgNTYuNCA1My45IDU3IDUzLjkgNTguMyA1Ni41IDU3LjYgNTYuNSA1OS40&#10;IDU2LjUgNjEuMiA1NS43IDYxLjEgNTQuMiA2MS4xTDU0LjIgNjEuMVoiIGZpbGw9IiMyMzFGMjAi&#10;Lz48cGF0aCBkPSJNNTguMSA1NC42QzU3LjggNTQuNiA1Ny41IDU0LjQgNTcuNSA1NCA1Ny41IDUz&#10;LjYgNTcuNyA1My40IDU4LjEgNTMuNCA1OC41IDUzLjQgNTguNyA1My42IDU4LjcgNTQgNTguNyA1&#10;NC40IDU4LjQgNTQuNiA1OC4xIDU0LjZaTTU3LjcgNjAuOSA1Ny43IDU1LjUgNTguNSA1NS41IDU4&#10;LjUgNjAuOSA1Ny43IDYwLjlaIiBmaWxsPSIjMjMxRjIwIi8+PHBhdGggZD0iTTYxLjggNjFDNjAu&#10;NyA2MSA2MC40IDYwLjUgNjAuNCA1OS40TDYwLjQgNTYuMiA1OS4yIDU2LjIgNTkuMiA1NS42IDYw&#10;LjQgNTUuNiA2MC40IDUzLjggNjEuMiA1My42IDYxLjIgNTUuNiA2Mi44IDU1LjYgNjIuOCA1Ni4y&#10;IDYxLjIgNTYuMiA2MS4yIDU5LjFDNjEuMiA2MC4xIDYxLjQgNjAuMyA2MiA2MC4zTDYyLjggNjAu&#10;MyA2Mi44IDYxQzYyLjUgNjEgNjIuMSA2MS4xIDYxLjggNjEuMUw2MS44IDYxLjFaIiBmaWxsPSIj&#10;MjMxRjIwIi8+PHBhdGggZD0iTTY1LjggNjEuNUM2NS4yIDYzLjIgNjQuNyA2My43IDYzLjUgNjMu&#10;NyA2Mi4zIDYzLjcgNjMgNjMuNyA2Mi44IDYzLjdMNjIuOCA2M0M2My4xIDYzIDYzLjMgNjMuMSA2&#10;My42IDYzLjEgNjQuMiA2My4xIDY0LjYgNjIuOCA2NSA2MS43TDY1LjIgNjEuMSA2My4xIDU1Ljcg&#10;NjQgNTUuNyA2NS4xIDU4LjhDNjUuMyA1OS4zIDY1LjQgNTkuNyA2NS41IDYwLjFMNjUuNSA2MC4x&#10;QzY1LjUgNTkuOCA2NS44IDU5LjEgNjYgNTguNUw2NyA1NS44IDY3LjkgNTUuOCA2NS42IDYxLjcg&#10;NjUuOCA2MS41WiIgZmlsbD0iIzIzMUYyMCIvPjxwYXRoIGQ9Ik03Mi45IDYxQzcxLjUgNjEgNzAu&#10;NSA2MC4xIDcwLjUgNTguMiA3MC41IDU2LjMgNzEuNSA1NS40IDczLjEgNTUuNCA3NC43IDU1LjQg&#10;NzUuNSA1Ni4xIDc1LjUgNTguMSA3NS41IDYwLjEgNzQuNSA2MSA3Mi45IDYxTDcyLjkgNjFaTTcz&#10;IDU2LjFDNzIuMiA1Ni4xIDcxLjQgNTYuNyA3MS40IDU4LjIgNzEuNCA1OS43IDcyIDYwLjMgNzMg&#10;NjAuMyA3NCA2MC4zIDc0LjYgNTkuNyA3NC42IDU4LjIgNzQuNiA1Ni43IDc0LjEgNTYuMSA3MyA1&#10;Ni4xWiIgZmlsbD0iIzIzMUYyMCIvPjxwYXRoIGQ9Ik03OS44IDUzLjdDNzkuNSA1My43IDc5LjIg&#10;NTMuNiA3OSA1My42IDc4LjIgNTMuNiA3Ny44IDU0LjEgNzcuOCA1NS4xTDc3LjggNTUuNSA3OS40&#10;IDU1LjUgNzkuNCA1Ni4xIDc3LjggNTYuMSA3Ny44IDYwLjggNzcgNjAuOCA3NyA1Ni4xIDc1Ljgg&#10;NTYuMSA3NS44IDU1LjUgNzcgNTUuNSA3NyA1NS4xQzc3IDUzLjYgNzcuNyA1Mi45IDc5IDUyLjkg&#10;ODAuMyA1Mi45IDc5LjYgNTIuOSA3OS45IDUyLjlMNzkuOSA1My42IDc5LjggNTMuNloiIGZpbGw9&#10;IiMyMzFGMjAiLz48cGF0aCBkPSJNODkuNiA2MC45IDg5IDU2LjRDODguOSA1NS41IDg4LjggNTUg&#10;ODguOCA1NC42TDg4LjggNTQuNkM4OC44IDU0LjkgODguNiA1NS4zIDg4LjQgNTUuOEw4Ni43IDYw&#10;LjkgODUuOCA2MC45IDg0LjIgNTYuMUM4NCA1NS42IDgzLjggNTUgODMuNyA1NC42TDgzLjcgNTQu&#10;NkM4My43IDU1LjIgODMuNiA1NS44IDgzLjUgNTYuNUw4MyA2MC45IDgyLjEgNjAuOSA4My4xIDUz&#10;LjYgODQuMiA1My42IDg1LjkgNTguNUM4Ni4xIDU5IDg2LjIgNTkuNSA4Ni4zIDU5LjlMODYuMyA1&#10;OS45Qzg2LjQgNTkuNCA4Ni41IDU5LjEgODYuNyA1OC42TDg4LjQgNTMuNiA4OS41IDUzLjYgOTAu&#10;NiA2MC45IDg5LjYgNjAuOVoiIGZpbGw9IiMyMzFGMjAiLz48cGF0aCBkPSJNOTQuNyA2MC45IDk0&#10;LjcgNTkuOCA5NC43IDU5LjhDOTQuNCA2MC41IDkzLjcgNjEgOTIuOCA2MSA5MS45IDYxIDkxLjMg&#10;NjAuNSA5MS4zIDU5LjcgOTEuMyA1OC45IDkyLjUgNTcuOCA5NC42IDU3LjhMOTQuNiA1Ny40Qzk0&#10;LjYgNTYuNiA5NC4zIDU2LjEgOTMuNCA1Ni4xIDkyLjUgNTYuMSA5Mi4yIDU2LjMgOTEuOCA1Ni42&#10;TDkxLjggNTUuOUM5Mi4yIDU1LjcgOTIuOSA1NS41IDkzLjYgNTUuNSA5NS4xIDU1LjUgOTUuNSA1&#10;Ni4yIDk1LjUgNTcuM0w5NS41IDYxIDk0LjcgNjEgOTQuNyA2MVpNOTQuNyA1OC40QzkyLjcgNTgu&#10;NCA5Mi4yIDU5IDkyLjIgNTkuNiA5Mi4yIDYwLjIgOTIuNSA2MC40IDkzLjEgNjAuNCA5NC4xIDYw&#10;LjQgOTQuNyA1OS41IDk0LjcgNTguNUw5NC43IDU4LjVaIiBmaWxsPSIjMjMxRjIwIi8+PHBhdGgg&#10;ZD0iTTEwMC41IDYwLjkgMTAwLjUgNTcuNEMxMDAuNSA1Ni42IDEwMC4zIDU2LjEgOTkuNSA1Ni4x&#10;IDk4LjcgNTYuMSA5Ny45IDU3LjEgOTcuOSA1OC4zTDk3LjkgNjAuOSA5Ny4xIDYwLjkgOTcuMSA1&#10;NS41IDk3LjkgNTUuNSA5Ny45IDU2LjcgOTcuOSA1Ni43Qzk4LjIgNTUuOSA5OC45IDU1LjQgOTku&#10;OCA1NS40IDEwMC43IDU1LjQgMTAxLjQgNTYuMiAxMDEuNCA1Ny4xTDEwMS40IDYwLjkgMTAwLjUg&#10;NjAuOVoiIGZpbGw9IiMyMzFGMjAiLz48cGF0aCBkPSJNMTA0LjkgNjFDMTAzLjcgNjEgMTAyLjYg&#10;NjAuNSAxMDIuNiA1OC40IDEwMi42IDU2LjMgMTAzLjUgNTUuNCAxMDUuMiA1NS40IDEwNi45IDU1&#10;LjQgMTA2LjEgNTUuNCAxMDYuNSA1NS42TDEwNi41IDU2LjNDMTA2LjEgNTYuMiAxMDUuNiA1Ni4x&#10;IDEwNS4yIDU2LjEgMTA0IDU2LjEgMTAzLjUgNTcgMTAzLjUgNTguMyAxMDMuNSA1OS42IDEwMy44&#10;IDYwLjMgMTA1LjEgNjAuMyAxMDYuNCA2MC4zIDEwNi4xIDYwLjIgMTA2LjUgNjBMMTA2LjUgNjAu&#10;N0MxMDYuMiA2MC44IDEwNS42IDYxIDEwNSA2MUwxMDQuOSA2MVoiIGZpbGw9IiMyMzFGMjAiLz48&#10;cGF0aCBkPSJNMTExLjEgNjAuOSAxMTEuMSA1Ny40QzExMS4xIDU2LjYgMTEwLjkgNTYuMSAxMTAu&#10;MSA1Ni4xIDEwOS4zIDU2LjEgMTA4LjUgNTcuMSAxMDguNSA1OC4zTDEwOC41IDYwLjkgMTA3Ljcg&#10;NjAuOSAxMDcuNyA1MyAxMDguNSA1MyAxMDguNSA1Ni43IDEwOC41IDU2LjdDMTA4LjggNTUuOSAx&#10;MDkuNSA1NS40IDExMC40IDU1LjQgMTExLjMgNTUuNCAxMTIgNTYuMiAxMTIgNTcuMUwxMTIgNjAu&#10;OSAxMTEuMSA2MC45WiIgZmlsbD0iIzIzMUYyMCIvPjxwYXRoIGQ9Ik0xMTcuNiA1OC4xIDExNCA1&#10;OC4xQzExNCA1OS43IDExNC42IDYwLjQgMTE1LjggNjAuNCAxMTcgNjAuNCAxMTcgNjAuMyAxMTcu&#10;NCA2MC4xTDExNy40IDYwLjhDMTE3IDYxIDExNi40IDYxLjEgMTE1LjcgNjEuMSAxMTQuMSA2MS4x&#10;IDExMy4yIDYwLjIgMTEzLjIgNTguMyAxMTMuMiA1Ni40IDExNC4xIDU1LjUgMTE1LjYgNTUuNSAx&#10;MTcuMSA1NS41IDExNy43IDU2LjUgMTE3LjcgNTcuNyAxMTcuNyA1OC45IDExNy43IDU3LjkgMTE3&#10;LjcgNTguMUwxMTcuNyA1OC4xWk0xMTUuNSA1Ni4xQzExNC43IDU2LjEgMTE0LjIgNTYuNyAxMTQu&#10;MSA1Ny41TDExNi44IDU3LjVDMTE2LjggNTYuNyAxMTYuMyA1Ni4xIDExNS41IDU2LjFMMTE1LjUg&#10;NTYuMVoiIGZpbGw9IiMyMzFGMjAiLz48cGF0aCBkPSJNMTE5LjcgNjFDMTE5LjMgNjEgMTE4Ljkg&#10;NjEgMTE4LjYgNjAuOUwxMTguNiA2MC4yQzExOSA2MC4yIDExOS40IDYwLjQgMTE5LjggNjAuNCAx&#10;MjAuNiA2MC40IDEyMS4xIDYwLjEgMTIxLjEgNTkuNSAxMjEuMSA1OC4yIDExOC41IDU5IDExOC41&#10;IDU3LjEgMTE4LjUgNTUuMiAxMTkuMiA1NS41IDEyMC42IDU1LjUgMTIyIDU1LjUgMTIxLjMgNTUu&#10;NSAxMjEuNyA1NS42TDEyMS43IDU2LjNDMTIxLjMgNTYuMiAxMjAuOSA1Ni4xIDEyMC42IDU2LjEg&#10;MTE5LjggNTYuMSAxMTkuNCA1Ni40IDExOS40IDU3IDExOS40IDU4LjMgMTIyIDU3LjYgMTIyIDU5&#10;LjQgMTIyIDYxLjIgMTIxLjIgNjEuMSAxMTkuNyA2MS4xTDExOS43IDYxLjFaIiBmaWxsPSIjMjMx&#10;RjIwIi8+PHBhdGggZD0iTTEyNSA2MUMxMjMuOSA2MSAxMjMuNiA2MC41IDEyMy42IDU5LjRMMTIz&#10;LjYgNTYuMiAxMjIuNCA1Ni4yIDEyMi40IDU1LjYgMTIzLjYgNTUuNiAxMjMuNiA1My44IDEyNC40&#10;IDUzLjYgMTI0LjQgNTUuNiAxMjYgNTUuNiAxMjYgNTYuMiAxMjQuNCA1Ni4yIDEyNC40IDU5LjFD&#10;MTI0LjQgNjAuMSAxMjQuNiA2MC4zIDEyNS4yIDYwLjNMMTI2IDYwLjMgMTI2IDYxQzEyNS43IDYx&#10;IDEyNS4zIDYxLjEgMTI1IDYxLjFMMTI1IDYxLjFaIiBmaWxsPSIjMjMxRjIwIi8+PHBhdGggZD0i&#10;TTEzMS4xIDU4LjEgMTI3LjUgNTguMUMxMjcuNSA1OS43IDEyOC4xIDYwLjQgMTI5LjMgNjAuNCAx&#10;MzAuNSA2MC40IDEzMC41IDYwLjMgMTMwLjkgNjAuMUwxMzAuOSA2MC44QzEzMC41IDYxIDEyOS45&#10;IDYxLjEgMTI5LjIgNjEuMSAxMjcuNiA2MS4xIDEyNi43IDYwLjIgMTI2LjcgNTguMyAxMjYuNyA1&#10;Ni40IDEyNy42IDU1LjUgMTI5LjEgNTUuNSAxMzAuNiA1NS41IDEzMS4yIDU2LjUgMTMxLjIgNTcu&#10;NyAxMzEuMiA1OC45IDEzMS4yIDU3LjkgMTMxLjIgNTguMUwxMzEuMiA1OC4xWk0xMjkgNTYuMUMx&#10;MjguMiA1Ni4xIDEyNy43IDU2LjcgMTI3LjYgNTcuNUwxMzAuMyA1Ny41QzEzMC4zIDU2LjcgMTI5&#10;LjggNTYuMSAxMjkgNTYuMUwxMjkgNTYuMVoiIGZpbGw9IiMyMzFGMjAiLz48cGF0aCBkPSJNMTM0&#10;LjkgNTYuMkMxMzMuNyA1NiAxMzMuMSA1Ni45IDEzMy4xIDU4LjdMMTMzLjEgNjAuOSAxMzIuMyA2&#10;MC45IDEzMi4zIDU1LjUgMTMzLjEgNTUuNUMxMzMuMSA1NS45IDEzMy4xIDU2LjQgMTMzIDU2LjlM&#10;MTMzIDU2LjlDMTMzLjIgNTYuMSAxMzMuOCA1NS4zIDEzNC45IDU1LjRMMTM0LjkgNTYuMloiIGZp&#10;bGw9IiMyMzFGMjAiLz48L2c+PC9zdmc+UEsDBBQABgAIAAAAIQDx3Ha34wAAAA4BAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BasMwEETvhf6D2EJviWzVLqlrOYTQ9hQKSQqlt421sU0syViK7fx95VN7&#10;m2GH2Tf5etItG6h3jTUS4mUEjExpVWMqCV/H98UKmPNoFLbWkIQbOVgX93c5ZsqOZk/DwVcslBiX&#10;oYTa+y7j3JU1aXRL25EJt7PtNfpg+4qrHsdQrlsuouiZa2xM+FBjR9uaysvhqiV8jDhunuK3YXc5&#10;b28/x/TzexeTlI8P0+YVmKfJ/4Vhxg/oUASmk70a5VgrYREnSRjjZyXSFNicSRMR1EmCWIkX4EXO&#10;/88ofgEAAP//AwBQSwMEFAAGAAgAAAAhAK7Um8vXAAAArQIAABkAAABkcnMvX3JlbHMvZTJvRG9j&#10;LnhtbC5yZWxzvJLPasMwDIfvg76D0X1xkpYxRp1exqDX0T2AsBXHLP6D5ZX27WsogxW67ZajJPT9&#10;PoS2u5OfxZEyuxgUdE0LgoKOxgWr4OPw9vgMggsGg3MMpOBMDLth9bB9pxlLXeLJJRaVEljBVEp6&#10;kZL1RB65iYlCnYwxeyy1zFYm1J9oSfZt+yTzTwYMN0yxNwry3qxBHM6pJv/PjuPoNL1G/eUplDsR&#10;0vmaXYGYLRUFnozDa3PdpGBB3nfol3HoGz7+6tAt49D9dYfNMg6b7zvImycbLgAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAqNbHqBMBAABJAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAEQBAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCf6KGMNwUAAFgQAAAOAAAAAAAAAAAAAAAAAEMCAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItAAoAAAAAAAAAIQAd9SLAPmMBAD5jAQAUAAAAAAAAAAAAAAAAAKYHAABkcnMv&#10;bWVkaWEvaW1hZ2UxLnBuZ1BLAQItAAoAAAAAAAAAIQBXSGLGaRkAAGkZAAAUAAAAAAAAAAAAAAAA&#10;ABZrAQBkcnMvbWVkaWEvaW1hZ2UyLnN2Z1BLAQItAAoAAAAAAAAAIQBUFnO2NBoAADQaAAAUAAAA&#10;AAAAAAAAAAAAALGEAQBkcnMvbWVkaWEvaW1hZ2UzLnBuZ1BLAQItAAoAAAAAAAAAIQAXCFswYjIA&#10;AGIyAAAUAAAAAAAAAAAAAAAAABefAQBkcnMvbWVkaWEvaW1hZ2U0LnN2Z1BLAQItABQABgAIAAAA&#10;IQDx3Ha34wAAAA4BAAAPAAAAAAAAAAAAAAAAAKvRAQBkcnMvZG93bnJldi54bWxQSwECLQAUAAYA&#10;CAAAACEArtSby9cAAACtAgAAGQAAAAAAAAAAAAAAAAC70gEAZHJzL19yZWxzL2Uyb0RvYy54bWwu&#10;cmVsc1BLBQYAAAAACQAJAEICAADJ0wEAAAA=&#10;">
+                <v:rect id="Rectangle 5" o:spid="_x0000_s1027" style="position:absolute;width:107090;height:15240;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQARgQoRywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvQv/D8gpegt1tpVFjt0WEiiepaSkeH9lnEsy+TbNrs/rrXUHwOMzMN8xqE20nzjT41rGG+UyB&#10;IK6cabnWcNhvr25B+IBssHNMGr7Iw2Y9uVhhYdzIr3QuQy0ShH2BGpoQ+kJKXzVk0c9cT5y8dzdY&#10;DEkOtTQDjgluO7lQKpcWW04LDfb02FD1UX5aDebJn0z/vY8xuztu38qX0WTZTuvLaXy4BxEohv/w&#10;X/vZaLheLlSulvkN/F5Kd0CufwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQARgQoRywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" fillcolor="#f3f1e8 [3212]" stroked="f" strokeweight="1.5pt">
+                  <v:fill opacity="0" color2="#f3f1e8 [3212]" rotate="t" colors="0 #f3f1e8;20972f #f3f1e8" focus="100%" type="gradient"/>
                 </v:rect>
-                <v:group id="Group 4" style="position:absolute;left:3872;width:103221;height:25933" coordsize="103220,25933" o:spid="_x0000_s1028" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/TTXlygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/LasJA&#10;FIb3Bd9hOEJ3dRJto0ZHEdHShRS8gLg7ZI5JMHMmZKZJfPvOotDlz3/jW657U4mWGldaVhCPIhDE&#10;mdUl5wou5/3bDITzyBory6TgSQ7Wq8HLElNtOz5Se/K5CCPsUlRQeF+nUrqsIINuZGvi4N1tY9AH&#10;2eRSN9iFcVPJcRQl0mDJ4aHAmrYFZY/Tj1Hw2WG3mcS79vC4b5+388f39RCTUq/DfrMA4an3/+G/&#10;9pdWME/GSfw+mwaIgBRwQK5+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP9NNeXKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
-                  <v:shapetype id="_x0000_t75" coordsize="21600,21600" filled="f" stroked="f" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe">
+                <v:group id="Group 4" o:spid="_x0000_s1028" style="position:absolute;left:3872;width:103221;height:25933" coordsize="103220,25933" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/TTXlygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/LasJA&#10;FIb3Bd9hOEJ3dRJto0ZHEdHShRS8gLg7ZI5JMHMmZKZJfPvOotDlz3/jW657U4mWGldaVhCPIhDE&#10;mdUl5wou5/3bDITzyBory6TgSQ7Wq8HLElNtOz5Se/K5CCPsUlRQeF+nUrqsIINuZGvi4N1tY9AH&#10;2eRSN9iFcVPJcRQl0mDJ4aHAmrYFZY/Tj1Hw2WG3mcS79vC4b5+388f39RCTUq/DfrMA4an3/+G/&#10;9pdWME/GSfw+mwaIgBRwQK5+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP9NNeXKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
+                  <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                     <v:stroke joinstyle="miter"/>
                     <v:formulas>
                       <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                       <v:f eqn="sum @0 1 0"/>
                       <v:f eqn="sum 0 0 @1"/>
                       <v:f eqn="prod @2 1 2"/>
                       <v:f eqn="prod @3 21600 pixelWidth"/>
                       <v:f eqn="prod @3 21600 pixelHeight"/>
                       <v:f eqn="sum @0 0 1"/>
                       <v:f eqn="prod @6 1 2"/>
                       <v:f eqn="prod @7 21600 pixelWidth"/>
                       <v:f eqn="sum @8 21600 0"/>
                       <v:f eqn="prod @7 21600 pixelHeight"/>
                       <v:f eqn="sum @10 21600 0"/>
                     </v:formulas>
-                    <v:path gradientshapeok="t" o:connecttype="rect" o:extrusionok="f"/>
+                    <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                     <o:lock v:ext="edit" aspectratio="t"/>
                   </v:shapetype>
-                  <v:shape id="Graphic 1" style="position:absolute;left:76486;width:26734;height:25933;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1029" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDT8MDDyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4XfIdlhF6KbkwlptFVRGgRejLa9jpkxySYnY3ZbUzfvlsoeJzvf1abwTSip87VlhXMphEI4sLq&#10;mksFp+PrJAXhPLLGxjIp+CEHm/XoYYWZtjc+UJ/7UoQQdhkqqLxvMyldUZFBN7UtceDOtjPow9mV&#10;Und4C+GmkXEUJdJgzaGhwpZ2FRWX/NsoePm6YL7XTfxRFtf0s0+f3t8SUupxPGyXIDwN/i7+d+91&#10;mD9PonQRL57n8PdTAECufwEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDT8MDDyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
-                    <v:imagedata croptop="14250f" cropright="14250f" o:title="" r:id="rId15"/>
+                  <v:shape id="Graphic 1" o:spid="_x0000_s1029" type="#_x0000_t75" style="position:absolute;left:76486;width:26734;height:25933;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAukPnHyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NTgIx&#10;EL6b8A7NmHiTFiSAK4UgRsKJRPTgcdwO25XtdNN2YX17S2Licb7/Wax614gzhVh71jAaKhDEpTc1&#10;Vxo+3l/v5yBiQjbYeCYNPxRhtRzcLLAw/sJvdD6kSuQQjgVqsCm1hZSxtOQwDn1LnLmjDw5TPkMl&#10;TcBLDneNHCs1lQ5rzg0WW9pYKk+HzmnYfo66511nNl/RHsP3oyrXL/uo9d1tv34CkahP/+I/987k&#10;+ZOpms/Gs4cJXH/KAMjlLwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAukPnHyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
+                    <v:imagedata r:id="rId15" o:title="" croptop="14250f" cropright="14250f"/>
                   </v:shape>
-                  <v:shape id="Graphic 2" style="position:absolute;top:3012;width:13081;height:6477;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1030" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDsrx4WygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/RasJA&#10;EHwv9B+OLfStXmKL1JiLFFEQxAfTVHxccmsSmtuLuYumf98rCIV52Z2dmZ10OZpWXKl3jWUF8SQC&#10;QVxa3XCloPjcvLyDcB5ZY2uZFPyQg2X2+JBiou2ND3TNfSWCCbsEFdTed4mUrqzJoJvYjjhwZ9sb&#10;9GHsK6l7vAVz08ppFM2kwYZDQo0drWoqv/PBKNiv9XE67Ithl88KpK/ocjwVqNTz0/ixAOFp9P/H&#10;d/VWh/ff4teAeB7DX6ewAJn9AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOyvHhbKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
-                    <v:imagedata o:title="" r:id="rId16"/>
+                  <v:shape id="Graphic 2" o:spid="_x0000_s1030" type="#_x0000_t75" style="position:absolute;top:3012;width:13081;height:6477;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDvmcgZywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/RasJA&#10;EHwv9B+OLfhS6iVWpI2eYivSIghWffBxya1JNLcXcucZ/74nFArzsjs7MzuTWWdqEah1lWUFaT8B&#10;QZxbXXGhYL9bvryBcB5ZY22ZFNzIwWz6+DDBTNsr/1DY+kJEE3YZKii9bzIpXV6SQde3DXHkjrY1&#10;6OPYFlK3eI3mppaDJBlJgxXHhBIb+iwpP28vRsHh+esWJK0Hm/OqPnWLj7BjDEr1nrr5GISnzv8f&#10;/6m/dXx/mL5GpO8p3DvFBcjpLwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDvmcgZywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
+                    <v:imagedata r:id="rId16" o:title=""/>
                   </v:shape>
                   <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                     <v:stroke joinstyle="miter"/>
                     <v:path gradientshapeok="t" o:connecttype="rect"/>
                   </v:shapetype>
-                  <v:shape id="Text Box 3" style="position:absolute;left:16997;top:4625;width:62311;height:4864;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:spid="_x0000_s1031" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD5uiLSyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LS8NA&#10;EL4L/Q/LFLzZTaTYGrst4gM8+Gwr6G2anSbB7GzYnabx37uC4PHjey9Wg2tVTyE2ng3kkwwUcelt&#10;w5WB7eb+bA4qCrLF1jMZ+KYIq+XoZIGF9Ud+o34tlUohHAs0UIt0hdaxrMlhnPiOOHF7HxxKgqHS&#10;NuAxhbtWn2fZhXbYcGqosaObmsqv9cEZaD9ieNxl8tnfVk/y+qIP73f5szGn4+H6CpTQIP/iP/eD&#10;TfOn0/kszy9n8HspYdDLHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD5uiLSyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
+                  <v:shape id="Text Box 3" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:16997;top:4625;width:62311;height:4864;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD5uiLSyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LS8NA&#10;EL4L/Q/LFLzZTaTYGrst4gM8+Gwr6G2anSbB7GzYnabx37uC4PHjey9Wg2tVTyE2ng3kkwwUcelt&#10;w5WB7eb+bA4qCrLF1jMZ+KYIq+XoZIGF9Ud+o34tlUohHAs0UIt0hdaxrMlhnPiOOHF7HxxKgqHS&#10;NuAxhbtWn2fZhXbYcGqosaObmsqv9cEZaD9ieNxl8tnfVk/y+qIP73f5szGn4+H6CpTQIP/iP/eD&#10;TfOn0/kszy9n8HspYdDLHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD5uiLSyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                     <v:textbox inset="0,0,0,0">
                       <w:txbxContent>
-                        <w:p w:rsidRPr="00700EC0" w:rsidR="00610093" w:rsidP="00610093" w:rsidRDefault="00610093" w14:paraId="4FA2991B" w14:textId="63695554">
+                        <w:p w14:paraId="4FA2991B" w14:textId="69D74742" w:rsidR="00610093" w:rsidRPr="00700EC0" w:rsidRDefault="00C30A0D" w:rsidP="00610093">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="40"/>
                               <w:szCs w:val="40"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00700EC0">
+                          <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="40"/>
                               <w:szCs w:val="40"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">Performing at Manchester – </w:t>
+                            <w:t>Excelling</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00610093" w:rsidRPr="00700EC0">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:sz w:val="40"/>
+                              <w:szCs w:val="40"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> at Manchester – </w:t>
                           </w:r>
                           <w:r w:rsidR="00EC307B">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="40"/>
                               <w:szCs w:val="40"/>
                             </w:rPr>
                             <w:t>M</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidR="00610093">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="40"/>
                               <w:szCs w:val="40"/>
                             </w:rPr>
                             <w:t xml:space="preserve">y </w:t>
                           </w:r>
                           <w:r w:rsidR="00EC307B">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="40"/>
                               <w:szCs w:val="40"/>
                             </w:rPr>
                             <w:t>C</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidR="00610093">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="40"/>
                               <w:szCs w:val="40"/>
                             </w:rPr>
                             <w:t>onversation</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                 </v:group>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00610093" w:rsidRDefault="00610093" w14:paraId="7A786C16" w14:textId="77777777"/>
+    <w:p w14:paraId="7A786C16" w14:textId="77777777" w:rsidR="00610093" w:rsidRDefault="00610093"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="13948" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3114"/>
         <w:gridCol w:w="1082"/>
         <w:gridCol w:w="674"/>
         <w:gridCol w:w="510"/>
         <w:gridCol w:w="550"/>
         <w:gridCol w:w="370"/>
         <w:gridCol w:w="6318"/>
         <w:gridCol w:w="1317"/>
         <w:gridCol w:w="13"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A82333" w:rsidTr="4251CE41" w14:paraId="3E9058AB" w14:textId="77777777">
+      <w:tr w:rsidR="00A82333" w14:paraId="3E9058AB" w14:textId="77777777" w:rsidTr="4251CE41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="008C14DA" w:rsidR="00A82333" w:rsidP="008C14DA" w:rsidRDefault="00A82333" w14:paraId="473F8E47" w14:textId="3EBFCA40">
+          </w:tcPr>
+          <w:p w14:paraId="473F8E47" w14:textId="3EBFCA40" w:rsidR="00A82333" w:rsidRPr="008C14DA" w:rsidRDefault="00A82333" w:rsidP="008C14DA">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C14DA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10834" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00A82333" w:rsidP="008C14DA" w:rsidRDefault="00A82333" w14:paraId="6C42179A" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C42179A" w14:textId="77777777" w:rsidR="00A82333" w:rsidRDefault="00A82333" w:rsidP="008C14DA"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A82333" w:rsidTr="4251CE41" w14:paraId="5AFF8467" w14:textId="77777777">
+      <w:tr w:rsidR="00A82333" w14:paraId="5AFF8467" w14:textId="77777777" w:rsidTr="4251CE41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="008C14DA" w:rsidR="00A82333" w:rsidP="008C14DA" w:rsidRDefault="00A925F9" w14:paraId="42A67D59" w14:textId="31587D57">
+          </w:tcPr>
+          <w:p w14:paraId="42A67D59" w14:textId="31587D57" w:rsidR="00A82333" w:rsidRPr="008C14DA" w:rsidRDefault="00A925F9" w:rsidP="008C14DA">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C14DA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
               <w:t>Job</w:t>
             </w:r>
             <w:r w:rsidRPr="008C14DA">
               <w:rPr>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008C14DA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10834" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00A82333" w:rsidP="008C14DA" w:rsidRDefault="00A82333" w14:paraId="0823A863" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="0823A863" w14:textId="77777777" w:rsidR="00A82333" w:rsidRDefault="00A82333" w:rsidP="008C14DA"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A82333" w:rsidTr="4251CE41" w14:paraId="350FD787" w14:textId="77777777">
+      <w:tr w:rsidR="00A82333" w14:paraId="350FD787" w14:textId="77777777" w:rsidTr="4251CE41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="008C14DA" w:rsidR="00A82333" w:rsidP="008C14DA" w:rsidRDefault="0306FE85" w14:paraId="1787443A" w14:textId="03E7A188">
+          </w:tcPr>
+          <w:p w14:paraId="1787443A" w14:textId="03E7A188" w:rsidR="00A82333" w:rsidRPr="008C14DA" w:rsidRDefault="0306FE85" w:rsidP="008C14DA">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="10A17B34">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
               <w:t>Reviewer</w:t>
             </w:r>
             <w:r w:rsidR="00EC307B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="36639E" w:themeColor="accent1"/>
               </w:rPr>
               <w:t>/Line Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10834" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00A82333" w:rsidP="008C14DA" w:rsidRDefault="00A82333" w14:paraId="3B51329F" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B51329F" w14:textId="77777777" w:rsidR="00A82333" w:rsidRDefault="00A82333" w:rsidP="008C14DA"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A82333" w:rsidTr="4251CE41" w14:paraId="47293F9F" w14:textId="77777777">
+      <w:tr w:rsidR="00A82333" w14:paraId="47293F9F" w14:textId="77777777" w:rsidTr="4251CE41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="36639E" w:themeFill="accent1"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00A925F9" w:rsidR="00A82333" w:rsidP="008C14DA" w:rsidRDefault="00A82333" w14:paraId="7AFC9691" w14:textId="101AD817">
+          </w:tcPr>
+          <w:p w14:paraId="7AFC9691" w14:textId="101AD817" w:rsidR="00A82333" w:rsidRPr="00A925F9" w:rsidRDefault="00A82333" w:rsidP="008C14DA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A925F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Purpose</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A82333" w:rsidTr="4251CE41" w14:paraId="6FB0CF1C" w14:textId="77777777">
+      <w:tr w:rsidR="00A82333" w14:paraId="6FB0CF1C" w14:textId="77777777" w:rsidTr="4251CE41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="0028122B" w:rsidP="2D88190D" w:rsidRDefault="65B6449C" w14:paraId="614358C1" w14:textId="3E1B3588">
+          </w:tcPr>
+          <w:p w14:paraId="614358C1" w14:textId="3E1B3588" w:rsidR="0028122B" w:rsidRDefault="65B6449C" w:rsidP="2D88190D">
             <w:r w:rsidRPr="2D88190D">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Our Performance approach is University wide, where through on-going conversations including a year-end review colleagues have meaningful, ongoing conversations about their goals, career and professional development at the University that aligns to our </w:t>
             </w:r>
-            <w:r w:rsidRPr="2D88190D" w:rsidR="00AC6D3D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidR="00AC6D3D" w:rsidRPr="2D88190D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>high-performance</w:t>
             </w:r>
             <w:r w:rsidRPr="2D88190D">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> culture which is essential to deliver our M2035 strategy.  Performance at the University is driven by purpose.  These conversations build connection and alignment to our M2035 strategy.</w:t>
             </w:r>
             <w:r w:rsidRPr="2D88190D">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A82333" w:rsidTr="4251CE41" w14:paraId="554A98B4" w14:textId="77777777">
+      <w:tr w:rsidR="00A82333" w14:paraId="554A98B4" w14:textId="77777777" w:rsidTr="4251CE41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="36639E" w:themeFill="accent1"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00A925F9" w:rsidR="00A82333" w:rsidP="008C14DA" w:rsidRDefault="00A82333" w14:paraId="706106B1" w14:textId="389F2491">
+          </w:tcPr>
+          <w:p w14:paraId="706106B1" w14:textId="389F2491" w:rsidR="00A82333" w:rsidRPr="00A925F9" w:rsidRDefault="00A82333" w:rsidP="008C14DA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A925F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
               <w:t>How to use this form</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A82333" w:rsidTr="4251CE41" w14:paraId="68624EE4" w14:textId="77777777">
+      <w:tr w:rsidR="00A82333" w14:paraId="68624EE4" w14:textId="77777777" w:rsidTr="4251CE41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00A82333" w:rsidP="008C14DA" w:rsidRDefault="00524FED" w14:paraId="79509E10" w14:textId="4AD5C4A7">
+          </w:tcPr>
+          <w:p w14:paraId="79509E10" w14:textId="4AD5C4A7" w:rsidR="00A82333" w:rsidRDefault="00524FED" w:rsidP="008C14DA">
             <w:r>
               <w:t>This f</w:t>
             </w:r>
             <w:r w:rsidRPr="00524FED">
               <w:t>orm is designed to help you reflect on your growth, goals, and career throughout the year. It’s split into four sections</w:t>
             </w:r>
             <w:r w:rsidR="00EE409A">
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="397E1A52" w:rsidRDefault="397E1A52" w14:paraId="59AF1773" w14:textId="680E3D9F"/>
-          <w:p w:rsidR="00D129CA" w:rsidP="00D129CA" w:rsidRDefault="00B53912" w14:paraId="344969C8" w14:textId="61EDB235">
+          <w:p w14:paraId="59AF1773" w14:textId="680E3D9F" w:rsidR="397E1A52" w:rsidRDefault="397E1A52"/>
+          <w:p w14:paraId="344969C8" w14:textId="61EDB235" w:rsidR="00D129CA" w:rsidRDefault="00EE409A" w:rsidP="00D129CA">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
-            <w:hyperlink w:history="1" w:anchor="Goals">
-              <w:r w:rsidRPr="00B53912" w:rsidR="00EE409A">
+            <w:hyperlink w:anchor="Goals" w:history="1">
+              <w:r w:rsidRPr="00B53912">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>Goals</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00EE409A">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE409A" w:rsidR="00EE409A">
+            <w:r w:rsidRPr="00EE409A">
               <w:t xml:space="preserve">Focus on what you want to achieve in </w:t>
             </w:r>
             <w:r w:rsidR="00100ECA">
               <w:t xml:space="preserve">both </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE409A" w:rsidR="00EE409A">
+            <w:r w:rsidRPr="00EE409A">
               <w:t xml:space="preserve">the short </w:t>
             </w:r>
-            <w:r w:rsidR="00EE409A">
+            <w:r>
               <w:t xml:space="preserve">and long </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE409A" w:rsidR="00EE409A">
+            <w:r w:rsidRPr="00EE409A">
               <w:t>term.</w:t>
             </w:r>
-            <w:r w:rsidR="00EE409A">
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE409A" w:rsidR="00EE409A">
+            <w:r w:rsidRPr="00EE409A">
               <w:t>Use this section to outline your key priorities, what success looks like, and any support you might need.</w:t>
             </w:r>
             <w:r w:rsidR="00D129CA">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D129CA" w:rsidR="00D129CA" w:rsidP="008C14DA" w:rsidRDefault="00B53912" w14:paraId="6ADA8220" w14:textId="6FFDAD12">
+          <w:p w14:paraId="6ADA8220" w14:textId="6FFDAD12" w:rsidR="00D129CA" w:rsidRPr="00D129CA" w:rsidRDefault="00D129CA" w:rsidP="008C14DA">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" w:anchor="Career">
-              <w:r w:rsidRPr="00B53912" w:rsidR="00D129CA">
+            <w:hyperlink w:anchor="Career" w:history="1">
+              <w:r w:rsidRPr="00B53912">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>Career</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00D129CA">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE409A" w:rsidR="00D129CA">
+            <w:r w:rsidRPr="00EE409A">
               <w:t>Reflect on your career aspirations and development.</w:t>
             </w:r>
-            <w:r w:rsidR="00D129CA">
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE409A" w:rsidR="00D129CA">
+            <w:r w:rsidRPr="00EE409A">
               <w:t xml:space="preserve">Think about where </w:t>
             </w:r>
-            <w:r w:rsidR="00D129CA">
+            <w:r>
               <w:t>you’d like to be</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE409A" w:rsidR="00D129CA">
+            <w:r w:rsidRPr="00EE409A">
               <w:t xml:space="preserve">, what skills you want to build, and what opportunities could help you </w:t>
             </w:r>
-            <w:r w:rsidR="00D129CA">
+            <w:r>
               <w:t>get there</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE409A" w:rsidR="00D129CA">
+            <w:r w:rsidRPr="00EE409A">
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00EE409A" w:rsidR="00EE409A" w:rsidP="008C14DA" w:rsidRDefault="00B53912" w14:paraId="054910D0" w14:textId="2EC1DBC8">
+          <w:p w14:paraId="054910D0" w14:textId="2EC1DBC8" w:rsidR="00EE409A" w:rsidRPr="00EE409A" w:rsidRDefault="00EE409A" w:rsidP="008C14DA">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" w:anchor="Talent">
-              <w:r w:rsidRPr="00B53912" w:rsidR="00EE409A">
+            <w:hyperlink w:anchor="Talent" w:history="1">
+              <w:r w:rsidRPr="00B53912">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>Talent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="006612E5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE409A" w:rsidR="00EE409A">
+            <w:r w:rsidRPr="00EE409A">
               <w:t>Explore your strengths and potential.</w:t>
             </w:r>
             <w:r w:rsidR="006612E5">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE409A" w:rsidR="00EE409A">
+            <w:r w:rsidRPr="00EE409A">
               <w:t>Consider what you’re great at, how you’ve added value, and what opportunities could help you develop further.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A33D1" w:rsidP="008C14DA" w:rsidRDefault="00B53912" w14:paraId="2FD42F28" w14:textId="399D4B10">
+          <w:p w14:paraId="2FD42F28" w14:textId="399D4B10" w:rsidR="003A33D1" w:rsidRDefault="00EE409A" w:rsidP="008C14DA">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" w:anchor="Review">
-              <w:r w:rsidRPr="00B53912" w:rsidR="00EE409A">
+            <w:hyperlink w:anchor="Review" w:history="1">
+              <w:r w:rsidRPr="00B53912">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>Review</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="2D88190D" w:rsidR="003A2702">
+            <w:r w:rsidR="003A2702" w:rsidRPr="2D88190D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="009830E7">
               <w:t xml:space="preserve">A space to </w:t>
             </w:r>
             <w:r w:rsidR="00A15487">
               <w:t>acknowledge</w:t>
             </w:r>
             <w:r w:rsidR="009830E7">
               <w:t xml:space="preserve"> your </w:t>
             </w:r>
-            <w:r w:rsidR="00EE409A">
+            <w:r>
               <w:t>achievements, reflect on challenges, and think about what you want to focus on going forward.</w:t>
             </w:r>
-            <w:r w:rsidR="00EE409A">
+            <w:r>
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0028122B" w:rsidR="0028122B" w:rsidP="008C14DA" w:rsidRDefault="003A2702" w14:paraId="3D732CCB" w14:textId="6D92B26F">
+          <w:p w14:paraId="3D732CCB" w14:textId="6D92B26F" w:rsidR="0028122B" w:rsidRPr="0028122B" w:rsidRDefault="003A2702" w:rsidP="008C14DA">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2702">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Tips</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0032721E" w:rsidR="00A86774" w:rsidP="008C14DA" w:rsidRDefault="00097FF6" w14:paraId="55F30DB9" w14:textId="25F32224">
+          <w:p w14:paraId="55F30DB9" w14:textId="25F32224" w:rsidR="00A86774" w:rsidRPr="0032721E" w:rsidRDefault="00097FF6" w:rsidP="008C14DA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Click </w:t>
             </w:r>
-            <w:hyperlink w:history="1" w:anchor="Tips">
+            <w:hyperlink w:anchor="Tips" w:history="1">
               <w:r w:rsidRPr="00B53912">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00EC307B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="660098" w:themeColor="text2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">for tips on how to get this most out of this </w:t>
             </w:r>
             <w:r w:rsidR="00443E53">
               <w:t>document and conversation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A82333" w:rsidR="00A82333" w:rsidTr="4251CE41" w14:paraId="64340D27" w14:textId="77777777">
+      <w:tr w:rsidR="00A82333" w:rsidRPr="00A82333" w14:paraId="64340D27" w14:textId="77777777" w:rsidTr="4251CE41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="36639E" w:themeFill="accent1"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00A925F9" w:rsidR="00A82333" w:rsidP="008C14DA" w:rsidRDefault="00A82333" w14:paraId="77BB36D9" w14:textId="76758706">
+          </w:tcPr>
+          <w:p w14:paraId="77BB36D9" w14:textId="76758706" w:rsidR="00A82333" w:rsidRPr="00A925F9" w:rsidRDefault="00A82333" w:rsidP="008C14DA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="Goals" w:colFirst="0" w:colLast="0" w:id="0"/>
+            <w:bookmarkStart w:id="0" w:name="Goals" w:colFirst="0" w:colLast="0"/>
             <w:r w:rsidRPr="00A925F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Goals</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidRPr="00A82333" w:rsidR="00A82333" w:rsidTr="4251CE41" w14:paraId="56DB5D00" w14:textId="77777777">
+      <w:tr w:rsidR="00A82333" w:rsidRPr="00A82333" w14:paraId="56DB5D00" w14:textId="77777777" w:rsidTr="4251CE41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00A925F9" w:rsidR="00A82333" w:rsidP="008C14DA" w:rsidRDefault="00A82333" w14:paraId="19E4E946" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="19E4E946" w14:textId="77777777" w:rsidR="00A82333" w:rsidRPr="00A925F9" w:rsidRDefault="00A82333" w:rsidP="008C14DA">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A925F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Starting </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A925F9" w:rsidR="0032721E">
+            <w:r w:rsidR="0032721E" w:rsidRPr="00A925F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>points to help you identify your goals:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CF6834" w:rsidP="008C14DA" w:rsidRDefault="00CF6834" w14:paraId="5EEC9C46" w14:textId="77777777">
+          <w:p w14:paraId="5EEC9C46" w14:textId="77777777" w:rsidR="00CF6834" w:rsidRDefault="00CF6834" w:rsidP="008C14DA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
             <w:r>
               <w:t>What are your key priorities for the coming months?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CF6834" w:rsidP="008C14DA" w:rsidRDefault="00CF6834" w14:paraId="36340106" w14:textId="5E28D69D">
+          <w:p w14:paraId="36340106" w14:textId="5E28D69D" w:rsidR="00CF6834" w:rsidRDefault="00CF6834" w:rsidP="008C14DA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
             <w:r>
               <w:t>Are your goals clear, achievable, aligned with team objectives</w:t>
             </w:r>
             <w:r w:rsidR="002933C8">
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r w:rsidR="000B0EBA">
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId17">
-              <w:r w:rsidRPr="00EC307B" w:rsidR="000B0EBA">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r w:rsidR="000B0EBA" w:rsidRPr="00EC307B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="660098" w:themeColor="text2"/>
                 </w:rPr>
                 <w:t>strategy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00EC307B" w:rsidR="000B0EBA">
+            <w:r w:rsidR="000B0EBA" w:rsidRPr="00EC307B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="660098" w:themeColor="text2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000B0EBA">
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="002933C8">
               <w:t>Manchester</w:t>
             </w:r>
             <w:r w:rsidR="000B0EBA">
               <w:t xml:space="preserve"> 2035?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CF6834" w:rsidP="008C14DA" w:rsidRDefault="00CF6834" w14:paraId="0418039F" w14:textId="77777777">
+          <w:p w14:paraId="0418039F" w14:textId="77777777" w:rsidR="00CF6834" w:rsidRDefault="00CF6834" w:rsidP="008C14DA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
             <w:r>
               <w:t>What support or resources do you need to succeed?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CF6834" w:rsidP="008C14DA" w:rsidRDefault="00CF6834" w14:paraId="284FA655" w14:textId="77777777">
+          <w:p w14:paraId="284FA655" w14:textId="77777777" w:rsidR="00CF6834" w:rsidRDefault="00CF6834" w:rsidP="008C14DA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
             <w:r>
               <w:t>Are there any blockers or risks to achieving your goals?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CF6834" w:rsidP="008C14DA" w:rsidRDefault="00CF6834" w14:paraId="2BD52A27" w14:textId="77777777">
+          <w:p w14:paraId="2BD52A27" w14:textId="77777777" w:rsidR="00CF6834" w:rsidRDefault="00CF6834" w:rsidP="008C14DA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
             <w:r>
               <w:t>How will you measure progress and success?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00A925F9" w:rsidR="00A925F9" w:rsidP="008C14DA" w:rsidRDefault="00A925F9" w14:paraId="2D4F50CC" w14:textId="488184EC">
+          <w:p w14:paraId="2D4F50CC" w14:textId="488184EC" w:rsidR="00A925F9" w:rsidRPr="00A925F9" w:rsidRDefault="00A925F9" w:rsidP="008C14DA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
             <w:r w:rsidRPr="00B005CD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Don’t forget: </w:t>
             </w:r>
             <w:r>
               <w:t>to include dates for when you hope to achieve your goals</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A82333" w:rsidR="0032721E" w:rsidTr="4251CE41" w14:paraId="7E7079EF" w14:textId="77777777">
+      <w:tr w:rsidR="0032721E" w:rsidRPr="00A82333" w14:paraId="7E7079EF" w14:textId="77777777" w:rsidTr="4251CE41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00A925F9" w:rsidR="0032721E" w:rsidP="008C14DA" w:rsidRDefault="00A925F9" w14:paraId="71F23E08" w14:textId="22D55EB1">
+          </w:tcPr>
+          <w:p w14:paraId="71F23E08" w14:textId="22D55EB1" w:rsidR="0032721E" w:rsidRPr="00A925F9" w:rsidRDefault="00A925F9" w:rsidP="008C14DA">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A925F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Date of conversation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10834" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="0032721E" w:rsidP="008C14DA" w:rsidRDefault="0032721E" w14:paraId="7FCD34D3" w14:textId="4F9067FD"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FCD34D3" w14:textId="4F9067FD" w:rsidR="0032721E" w:rsidRDefault="0032721E" w:rsidP="008C14DA"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A82333" w:rsidR="00795C2E" w:rsidTr="4251CE41" w14:paraId="71D008F0" w14:textId="77777777">
+      <w:tr w:rsidR="00795C2E" w:rsidRPr="00A82333" w14:paraId="71D008F0" w14:textId="77777777" w:rsidTr="4251CE41">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6300" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="009408E1" w:rsidR="00795C2E" w:rsidP="008C14DA" w:rsidRDefault="00DA31C0" w14:paraId="4D04E3D1" w14:textId="7670D3D1">
+          </w:tcPr>
+          <w:p w14:paraId="4D04E3D1" w14:textId="7670D3D1" w:rsidR="00795C2E" w:rsidRPr="009408E1" w:rsidRDefault="00DA31C0" w:rsidP="008C14DA">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009408E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
-            <w:r w:rsidRPr="009408E1" w:rsidR="00795C2E">
+            <w:r w:rsidR="00795C2E" w:rsidRPr="009408E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>oal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="009408E1" w:rsidR="00795C2E" w:rsidP="008C14DA" w:rsidRDefault="00DA31C0" w14:paraId="15C65835" w14:textId="6A5EA9B7">
+          </w:tcPr>
+          <w:p w14:paraId="15C65835" w14:textId="6A5EA9B7" w:rsidR="00795C2E" w:rsidRPr="009408E1" w:rsidRDefault="00DA31C0" w:rsidP="008C14DA">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009408E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidRPr="009408E1" w:rsidR="00795C2E">
+            <w:r w:rsidR="00795C2E" w:rsidRPr="009408E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>etail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1330" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="009408E1" w:rsidR="00795C2E" w:rsidP="008C14DA" w:rsidRDefault="00DA31C0" w14:paraId="1060EF7B" w14:textId="768B9D07">
+          </w:tcPr>
+          <w:p w14:paraId="1060EF7B" w14:textId="768B9D07" w:rsidR="00795C2E" w:rsidRPr="009408E1" w:rsidRDefault="00DA31C0" w:rsidP="008C14DA">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009408E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidRPr="009408E1" w:rsidR="00795C2E">
+            <w:r w:rsidR="00795C2E" w:rsidRPr="009408E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ate</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A82333" w:rsidR="00795C2E" w:rsidTr="4251CE41" w14:paraId="3C43184B" w14:textId="77777777">
+      <w:tr w:rsidR="00795C2E" w:rsidRPr="00A82333" w14:paraId="3C43184B" w14:textId="77777777" w:rsidTr="4251CE41">
         <w:trPr>
           <w:trHeight w:val="932"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6300" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00795C2E" w:rsidP="008C14DA" w:rsidRDefault="00795C2E" w14:paraId="633A9105" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="633A9105" w14:textId="77777777" w:rsidR="00795C2E" w:rsidRDefault="00795C2E" w:rsidP="008C14DA"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00795C2E" w:rsidP="008C14DA" w:rsidRDefault="00795C2E" w14:paraId="58DA5976" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="58DA5976" w14:textId="77777777" w:rsidR="00795C2E" w:rsidRDefault="00795C2E" w:rsidP="008C14DA"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1330" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00795C2E" w:rsidP="008C14DA" w:rsidRDefault="00795C2E" w14:paraId="2AE20769" w14:textId="674BD516"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AE20769" w14:textId="674BD516" w:rsidR="00795C2E" w:rsidRDefault="00795C2E" w:rsidP="008C14DA"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A82333" w:rsidR="00795C2E" w:rsidTr="4251CE41" w14:paraId="45FF836B" w14:textId="77777777">
+      <w:tr w:rsidR="00795C2E" w:rsidRPr="00A82333" w14:paraId="45FF836B" w14:textId="77777777" w:rsidTr="4251CE41">
         <w:trPr>
           <w:trHeight w:val="932"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6300" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00795C2E" w:rsidP="008C14DA" w:rsidRDefault="00795C2E" w14:paraId="11309D0A" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="11309D0A" w14:textId="77777777" w:rsidR="00795C2E" w:rsidRDefault="00795C2E" w:rsidP="008C14DA"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00795C2E" w:rsidP="008C14DA" w:rsidRDefault="00795C2E" w14:paraId="11053512" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="11053512" w14:textId="77777777" w:rsidR="00795C2E" w:rsidRDefault="00795C2E" w:rsidP="008C14DA"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1330" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00795C2E" w:rsidP="008C14DA" w:rsidRDefault="00795C2E" w14:paraId="7507C438" w14:textId="442316DB"/>
+          </w:tcPr>
+          <w:p w14:paraId="7507C438" w14:textId="442316DB" w:rsidR="00795C2E" w:rsidRDefault="00795C2E" w:rsidP="008C14DA"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A82333" w:rsidR="00795C2E" w:rsidTr="4251CE41" w14:paraId="1208E981" w14:textId="77777777">
+      <w:tr w:rsidR="00795C2E" w:rsidRPr="00A82333" w14:paraId="1208E981" w14:textId="77777777" w:rsidTr="4251CE41">
         <w:trPr>
           <w:trHeight w:val="932"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6300" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00795C2E" w:rsidP="008C14DA" w:rsidRDefault="00795C2E" w14:paraId="426B18D4" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="426B18D4" w14:textId="77777777" w:rsidR="00795C2E" w:rsidRDefault="00795C2E" w:rsidP="008C14DA"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00795C2E" w:rsidP="008C14DA" w:rsidRDefault="00795C2E" w14:paraId="21A44B65" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="21A44B65" w14:textId="77777777" w:rsidR="00795C2E" w:rsidRDefault="00795C2E" w:rsidP="008C14DA"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1330" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00795C2E" w:rsidP="008C14DA" w:rsidRDefault="00795C2E" w14:paraId="76616913" w14:textId="61BA480E"/>
+          </w:tcPr>
+          <w:p w14:paraId="76616913" w14:textId="61BA480E" w:rsidR="00795C2E" w:rsidRDefault="00795C2E" w:rsidP="008C14DA"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A82333" w:rsidR="00795C2E" w:rsidTr="4251CE41" w14:paraId="49FF3F24" w14:textId="77777777">
+      <w:tr w:rsidR="00795C2E" w:rsidRPr="00A82333" w14:paraId="49FF3F24" w14:textId="77777777" w:rsidTr="4251CE41">
         <w:trPr>
           <w:trHeight w:val="932"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6300" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00795C2E" w:rsidP="008C14DA" w:rsidRDefault="00795C2E" w14:paraId="1A4B09D1" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A4B09D1" w14:textId="77777777" w:rsidR="00795C2E" w:rsidRDefault="00795C2E" w:rsidP="008C14DA"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00795C2E" w:rsidP="008C14DA" w:rsidRDefault="00795C2E" w14:paraId="4BC45664" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC45664" w14:textId="77777777" w:rsidR="00795C2E" w:rsidRDefault="00795C2E" w:rsidP="008C14DA"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1330" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00795C2E" w:rsidP="008C14DA" w:rsidRDefault="00795C2E" w14:paraId="7AF2A70B" w14:textId="7F6329E4"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AF2A70B" w14:textId="7F6329E4" w:rsidR="00795C2E" w:rsidRDefault="00795C2E" w:rsidP="008C14DA"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A82333" w:rsidR="00C304BE" w:rsidTr="4251CE41" w14:paraId="77046665" w14:textId="77777777">
+      <w:tr w:rsidR="00C304BE" w:rsidRPr="00A82333" w14:paraId="77046665" w14:textId="77777777" w:rsidTr="4251CE41">
         <w:trPr>
           <w:trHeight w:val="932"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="009408E1" w:rsidR="00C304BE" w:rsidP="008C14DA" w:rsidRDefault="00C304BE" w14:paraId="3856DA60" w14:textId="4111BC34">
+          </w:tcPr>
+          <w:p w14:paraId="3856DA60" w14:textId="4111BC34" w:rsidR="00C304BE" w:rsidRPr="009408E1" w:rsidRDefault="00C304BE" w:rsidP="008C14DA">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009408E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Any other comments</w:t>
             </w:r>
-            <w:r w:rsidRPr="009408E1" w:rsidR="00DA31C0">
+            <w:r w:rsidR="00DA31C0" w:rsidRPr="009408E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A240CD" w:rsidR="00D129CA" w:rsidTr="4251CE41" w14:paraId="299928B7" w14:textId="77777777">
+      <w:tr w:rsidR="00D129CA" w:rsidRPr="00A240CD" w14:paraId="299928B7" w14:textId="77777777" w:rsidTr="4251CE41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="36639E" w:themeFill="accent1"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00A240CD" w:rsidR="00D129CA" w:rsidP="008B4067" w:rsidRDefault="00D129CA" w14:paraId="4A012945" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="4A012945" w14:textId="77777777" w:rsidR="00D129CA" w:rsidRPr="00A240CD" w:rsidRDefault="00D129CA" w:rsidP="008B4067">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="Career" w:colFirst="0" w:colLast="0" w:id="1"/>
+            <w:bookmarkStart w:id="1" w:name="Career" w:colFirst="0" w:colLast="0"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Career</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
-      <w:tr w:rsidRPr="00A82333" w:rsidR="00D129CA" w:rsidTr="4251CE41" w14:paraId="4F0EC8D6" w14:textId="77777777">
+      <w:tr w:rsidR="00D129CA" w:rsidRPr="00A82333" w14:paraId="4F0EC8D6" w14:textId="77777777" w:rsidTr="4251CE41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00D129CA" w:rsidP="008B4067" w:rsidRDefault="00D129CA" w14:paraId="73BBB67D" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="73BBB67D" w14:textId="77777777" w:rsidR="00D129CA" w:rsidRDefault="00D129CA" w:rsidP="008B4067">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Starting points to help you think about your career:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D129CA" w:rsidP="008B4067" w:rsidRDefault="00D129CA" w14:paraId="0354DA97" w14:textId="77777777">
+          <w:p w14:paraId="0354DA97" w14:textId="77777777" w:rsidR="00D129CA" w:rsidRDefault="00D129CA" w:rsidP="008B4067">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Where would you like to see your career heading in the next year?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D129CA" w:rsidP="008B4067" w:rsidRDefault="00D129CA" w14:paraId="69528C06" w14:textId="77777777">
+          <w:p w14:paraId="69528C06" w14:textId="77777777" w:rsidR="00D129CA" w:rsidRDefault="00D129CA" w:rsidP="008B4067">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>What skills or experiences would help you move forward?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D129CA" w:rsidP="008B4067" w:rsidRDefault="00D129CA" w14:paraId="1ED2B2BA" w14:textId="77777777">
+          <w:p w14:paraId="1ED2B2BA" w14:textId="77777777" w:rsidR="00D129CA" w:rsidRDefault="00D129CA" w:rsidP="008B4067">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Are there roles or areas you’re curious to explore?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D129CA" w:rsidP="008B4067" w:rsidRDefault="00D129CA" w14:paraId="141F4D4F" w14:textId="77777777">
+          <w:p w14:paraId="141F4D4F" w14:textId="77777777" w:rsidR="00D129CA" w:rsidRDefault="00D129CA" w:rsidP="008B4067">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>What kind of development opportunities would be most useful to you?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D129CA" w:rsidP="008B4067" w:rsidRDefault="00D129CA" w14:paraId="0FE58AF9" w14:textId="77777777">
+          <w:p w14:paraId="0FE58AF9" w14:textId="77777777" w:rsidR="00D129CA" w:rsidRDefault="00D129CA" w:rsidP="008B4067">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
             <w:r>
               <w:t>Is your current role helping you grow in the direction you want?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00A82333" w:rsidR="00D129CA" w:rsidP="008B4067" w:rsidRDefault="00D129CA" w14:paraId="74111991" w14:textId="77777777">
+          <w:p w14:paraId="74111991" w14:textId="77777777" w:rsidR="00D129CA" w:rsidRPr="00A82333" w:rsidRDefault="00D129CA" w:rsidP="008B4067">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Don’t forget: </w:t>
             </w:r>
             <w:r w:rsidRPr="000B6FC1">
               <w:t>to</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00253406">
               <w:t>keep track of what steps you’re taking to move forward</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D129CA" w:rsidTr="4251CE41" w14:paraId="0E9309D4" w14:textId="77777777">
+      <w:tr w:rsidR="00D129CA" w14:paraId="0E9309D4" w14:textId="77777777" w:rsidTr="4251CE41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00A925F9" w:rsidR="00D129CA" w:rsidP="008B4067" w:rsidRDefault="00D129CA" w14:paraId="053B88A5" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="053B88A5" w14:textId="77777777" w:rsidR="00D129CA" w:rsidRPr="00A925F9" w:rsidRDefault="00D129CA" w:rsidP="008B4067">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A925F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Date of conversation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10834" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00D129CA" w:rsidP="008B4067" w:rsidRDefault="00D129CA" w14:paraId="57F5DFAE" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="57F5DFAE" w14:textId="77777777" w:rsidR="00D129CA" w:rsidRDefault="00D129CA" w:rsidP="008B4067"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D129CA" w:rsidTr="4251CE41" w14:paraId="71DA3EA5" w14:textId="77777777">
+      <w:tr w:rsidR="00D129CA" w14:paraId="71DA3EA5" w14:textId="77777777" w:rsidTr="4251CE41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
-            <w:tcMar/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00D129CA" w:rsidP="008B4067" w:rsidRDefault="00D129CA" w14:paraId="02EDA4DC" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="39ECC7E8" w14:textId="77777777" w:rsidR="00D129CA" w:rsidRDefault="00D129CA" w:rsidP="008B4067"/>
+          <w:p w14:paraId="4BBDEA78" w14:textId="77777777" w:rsidR="00D129CA" w:rsidRDefault="00D129CA" w:rsidP="008B4067"/>
+          <w:p w14:paraId="4FD8D99B" w14:textId="77777777" w:rsidR="00D129CA" w:rsidRDefault="00D129CA" w:rsidP="008B4067"/>
+          <w:p w14:paraId="4D20EB3F" w14:textId="77777777" w:rsidR="00D129CA" w:rsidRDefault="00D129CA" w:rsidP="008B4067"/>
+          <w:p w14:paraId="02EDA4DC" w14:textId="77777777" w:rsidR="00D129CA" w:rsidRDefault="00D129CA" w:rsidP="008B4067"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A82333" w:rsidR="00A82333" w:rsidTr="4251CE41" w14:paraId="5689BB4D" w14:textId="77777777">
+      <w:tr w:rsidR="00A82333" w:rsidRPr="00A82333" w14:paraId="5689BB4D" w14:textId="77777777" w:rsidTr="4251CE41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="36639E" w:themeFill="accent1"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00A240CD" w:rsidR="00A82333" w:rsidP="008C14DA" w:rsidRDefault="00A240CD" w14:paraId="02FA4730" w14:textId="3A8CFADE">
+          </w:tcPr>
+          <w:p w14:paraId="02FA4730" w14:textId="3A8CFADE" w:rsidR="00A82333" w:rsidRPr="00A240CD" w:rsidRDefault="00A240CD" w:rsidP="008C14DA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="Talent" w:colFirst="0" w:colLast="0" w:id="2"/>
+            <w:bookmarkStart w:id="2" w:name="Talent" w:colFirst="0" w:colLast="0"/>
             <w:r w:rsidRPr="00A240CD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Talent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="2"/>
-      <w:tr w:rsidRPr="00A82333" w:rsidR="00A82333" w:rsidTr="4251CE41" w14:paraId="32FE8822" w14:textId="77777777">
+      <w:tr w:rsidR="00A82333" w:rsidRPr="00A82333" w14:paraId="32FE8822" w14:textId="77777777" w:rsidTr="4251CE41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00A82333" w:rsidP="008C14DA" w:rsidRDefault="00D672DC" w14:paraId="4825D178" w14:textId="5234A6D9">
+          </w:tcPr>
+          <w:p w14:paraId="4825D178" w14:textId="5234A6D9" w:rsidR="00A82333" w:rsidRDefault="00D672DC" w:rsidP="008C14DA">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Starting points to help you think about </w:t>
             </w:r>
             <w:r w:rsidR="007107B9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>your strengths and skills</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A0183A" w:rsidP="008C14DA" w:rsidRDefault="002E2592" w14:paraId="6386684F" w14:textId="77777777">
+          <w:p w14:paraId="6386684F" w14:textId="77777777" w:rsidR="00A0183A" w:rsidRDefault="002E2592" w:rsidP="008C14DA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="002E2592">
               <w:t>What strengths have you used or developed recently, and how have they made an impact?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E2592" w:rsidP="008C14DA" w:rsidRDefault="005C0396" w14:paraId="0C275583" w14:textId="69CCABD6">
+          <w:p w14:paraId="0C275583" w14:textId="69CCABD6" w:rsidR="002E2592" w:rsidRDefault="005C0396" w:rsidP="008C14DA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005C0396">
               <w:t>Are there areas</w:t>
             </w:r>
             <w:r w:rsidR="00E961F9">
               <w:t xml:space="preserve"> where</w:t>
             </w:r>
             <w:r w:rsidRPr="005C0396">
               <w:t xml:space="preserve"> you’d like to </w:t>
             </w:r>
             <w:r w:rsidR="008837EF">
               <w:t>learn more</w:t>
             </w:r>
             <w:r w:rsidRPr="005C0396">
               <w:t xml:space="preserve"> or explore further?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005C0396" w:rsidP="008C14DA" w:rsidRDefault="005C0396" w14:paraId="73FA023B" w14:textId="78A53AE7">
+          <w:p w14:paraId="73FA023B" w14:textId="78A53AE7" w:rsidR="005C0396" w:rsidRDefault="005C0396" w:rsidP="008C14DA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005C0396">
               <w:t xml:space="preserve">Have you had opportunities </w:t>
             </w:r>
             <w:r w:rsidR="001B3AE2">
               <w:t xml:space="preserve">recently </w:t>
             </w:r>
             <w:r w:rsidRPr="005C0396">
               <w:t>to take on something new?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005C0396" w:rsidP="008C14DA" w:rsidRDefault="007107B9" w14:paraId="75F3D0BF" w14:textId="77777777">
+          <w:p w14:paraId="75F3D0BF" w14:textId="77777777" w:rsidR="005C0396" w:rsidRDefault="007107B9" w:rsidP="008C14DA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="007107B9">
               <w:t>What motivates you in your role</w:t>
             </w:r>
             <w:r>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007107B9" w:rsidP="008C14DA" w:rsidRDefault="007107B9" w14:paraId="18B30FDD" w14:textId="77777777">
+          <w:p w14:paraId="18B30FDD" w14:textId="77777777" w:rsidR="007107B9" w:rsidRDefault="007107B9" w:rsidP="008C14DA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="007107B9">
               <w:t>Do you feel supported in your development?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B005CD" w:rsidR="00B4314A" w:rsidP="008C14DA" w:rsidRDefault="00B4314A" w14:paraId="1A290702" w14:textId="2C4F064F">
+          <w:p w14:paraId="1A290702" w14:textId="2C4F064F" w:rsidR="00B4314A" w:rsidRPr="00B005CD" w:rsidRDefault="00B4314A" w:rsidP="008C14DA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Don’t forget: </w:t>
             </w:r>
             <w:r>
               <w:t>to c</w:t>
             </w:r>
             <w:r w:rsidRPr="00B4314A">
               <w:t>apture</w:t>
             </w:r>
             <w:r w:rsidR="008519BD">
               <w:t xml:space="preserve"> your</w:t>
             </w:r>
             <w:r w:rsidRPr="00B4314A">
               <w:t xml:space="preserve"> strengths</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> and</w:t>
             </w:r>
             <w:r w:rsidRPr="00B4314A">
               <w:t xml:space="preserve"> development needs</w:t>
             </w:r>
             <w:r w:rsidR="008519BD">
               <w:t xml:space="preserve"> and how you plan to build on them</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A82333" w:rsidR="0032721E" w:rsidTr="4251CE41" w14:paraId="1C762864" w14:textId="77777777">
+      <w:tr w:rsidR="0032721E" w:rsidRPr="00A82333" w14:paraId="1C762864" w14:textId="77777777" w:rsidTr="4251CE41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00A925F9" w:rsidR="0032721E" w:rsidP="008C14DA" w:rsidRDefault="0032721E" w14:paraId="0876851B" w14:textId="0357600F">
+          </w:tcPr>
+          <w:p w14:paraId="0876851B" w14:textId="0357600F" w:rsidR="0032721E" w:rsidRPr="00A925F9" w:rsidRDefault="0032721E" w:rsidP="008C14DA">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A925F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A925F9" w:rsidR="00A925F9">
+            <w:r w:rsidR="00A925F9" w:rsidRPr="00A925F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> of conversation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10834" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00A82333" w:rsidR="0032721E" w:rsidP="008C14DA" w:rsidRDefault="0032721E" w14:paraId="53E1E760" w14:textId="79CB5486"/>
+          </w:tcPr>
+          <w:p w14:paraId="53E1E760" w14:textId="79CB5486" w:rsidR="0032721E" w:rsidRPr="00A82333" w:rsidRDefault="0032721E" w:rsidP="008C14DA"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A82333" w:rsidR="0032721E" w:rsidTr="4251CE41" w14:paraId="4CAE4063" w14:textId="77777777">
+      <w:tr w:rsidR="0032721E" w:rsidRPr="00A82333" w14:paraId="4CAE4063" w14:textId="77777777" w:rsidTr="4251CE41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
-            <w:tcMar/>
-[...3 lines deleted...]
-          <w:p w:rsidRPr="00A82333" w:rsidR="00D129CA" w:rsidP="008C14DA" w:rsidRDefault="00D129CA" w14:paraId="512D29ED" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D59C4FA" w14:textId="77777777" w:rsidR="0012001D" w:rsidRDefault="0012001D" w:rsidP="008C14DA"/>
+          <w:p w14:paraId="4DFEB6F1" w14:textId="77777777" w:rsidR="0012001D" w:rsidRDefault="0012001D" w:rsidP="008C14DA"/>
+          <w:p w14:paraId="512D29ED" w14:textId="77777777" w:rsidR="00D129CA" w:rsidRPr="00A82333" w:rsidRDefault="00D129CA" w:rsidP="008C14DA"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A82333" w:rsidR="00A82333" w:rsidTr="4251CE41" w14:paraId="6EC9618B" w14:textId="77777777">
+      <w:tr w:rsidR="00A82333" w:rsidRPr="00A82333" w14:paraId="6EC9618B" w14:textId="77777777" w:rsidTr="4251CE41">
         <w:trPr>
           <w:trHeight w:val="209"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="36639E" w:themeFill="accent1"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="005D55C4" w:rsidR="00A82333" w:rsidP="008C14DA" w:rsidRDefault="00A82333" w14:paraId="3C0389C7" w14:textId="54F75285">
+          </w:tcPr>
+          <w:p w14:paraId="3C0389C7" w14:textId="54F75285" w:rsidR="00A82333" w:rsidRPr="005D55C4" w:rsidRDefault="00A82333" w:rsidP="008C14DA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="Review" w:colFirst="0" w:colLast="0" w:id="3"/>
+            <w:bookmarkStart w:id="3" w:name="Review" w:colFirst="0" w:colLast="0"/>
             <w:r w:rsidRPr="005D55C4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Review</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="3"/>
-      <w:tr w:rsidRPr="00A82333" w:rsidR="00A82333" w:rsidTr="4251CE41" w14:paraId="5A0C5E26" w14:textId="77777777">
+      <w:tr w:rsidR="00A82333" w:rsidRPr="00A82333" w14:paraId="5A0C5E26" w14:textId="77777777" w:rsidTr="4251CE41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D672DC" w:rsidR="00A82333" w:rsidP="008C14DA" w:rsidRDefault="00A82333" w14:paraId="46CC5D94" w14:textId="329F7250">
+          </w:tcPr>
+          <w:p w14:paraId="46CC5D94" w14:textId="329F7250" w:rsidR="00A82333" w:rsidRPr="00D672DC" w:rsidRDefault="00A82333" w:rsidP="008C14DA">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D672DC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Starting points to help with your </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D672DC" w:rsidR="0032721E">
+            <w:r w:rsidR="0032721E" w:rsidRPr="00D672DC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">review </w:t>
             </w:r>
             <w:r w:rsidRPr="00D672DC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>conversation:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00A82333" w:rsidR="00A82333" w:rsidP="008C14DA" w:rsidRDefault="00A82333" w14:paraId="7483F8DD" w14:textId="3CA7E38C">
+          <w:p w14:paraId="7483F8DD" w14:textId="3CA7E38C" w:rsidR="00A82333" w:rsidRPr="00A82333" w:rsidRDefault="00A82333" w:rsidP="008C14DA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00A82333">
               <w:t xml:space="preserve">How has the past year gone? </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DC07EA" w:rsidP="008C14DA" w:rsidRDefault="00DC07EA" w14:paraId="1F8BC424" w14:textId="3A86859D">
+          <w:p w14:paraId="1F8BC424" w14:textId="3A86859D" w:rsidR="00DC07EA" w:rsidRDefault="00DC07EA" w:rsidP="008C14DA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">What have been your biggest achievements this year? How did you go about delivering those achievements? </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DC07EA" w:rsidP="008C14DA" w:rsidRDefault="00DC07EA" w14:paraId="4FF05818" w14:textId="5B2CFECA">
+          <w:p w14:paraId="4FF05818" w14:textId="5B2CFECA" w:rsidR="00DC07EA" w:rsidRDefault="00DC07EA" w:rsidP="008C14DA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t>What challenges have you faced? How did you handle them?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DC07EA" w:rsidP="008C14DA" w:rsidRDefault="00DC07EA" w14:paraId="52706157" w14:textId="5707A701">
+          <w:p w14:paraId="52706157" w14:textId="5707A701" w:rsidR="00DC07EA" w:rsidRDefault="00DC07EA" w:rsidP="008C14DA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">What feedback have you received, and how </w:t>
             </w:r>
             <w:r w:rsidR="000B6FC1">
               <w:t>did you act on it</w:t>
             </w:r>
             <w:r>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00A82333" w:rsidR="00A82333" w:rsidP="008C14DA" w:rsidRDefault="00DC07EA" w14:paraId="2F7FEF4E" w14:textId="4C17560C">
+          <w:p w14:paraId="2F7FEF4E" w14:textId="4C17560C" w:rsidR="00A82333" w:rsidRPr="00A82333" w:rsidRDefault="00DC07EA" w:rsidP="008C14DA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t>What would you like to focus on or do differently going forward?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A82333" w:rsidR="0032721E" w:rsidTr="4251CE41" w14:paraId="42438819" w14:textId="77777777">
+      <w:tr w:rsidR="0032721E" w:rsidRPr="00A82333" w14:paraId="42438819" w14:textId="77777777" w:rsidTr="4251CE41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00A925F9" w:rsidR="0032721E" w:rsidP="008C14DA" w:rsidRDefault="0032721E" w14:paraId="097FF6B4" w14:textId="44E7087F">
+          </w:tcPr>
+          <w:p w14:paraId="097FF6B4" w14:textId="44E7087F" w:rsidR="0032721E" w:rsidRPr="00A925F9" w:rsidRDefault="0032721E" w:rsidP="008C14DA">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A925F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A925F9" w:rsidR="00A925F9">
+            <w:r w:rsidR="00A925F9" w:rsidRPr="00A925F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> of conversation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10834" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00A82333" w:rsidR="0032721E" w:rsidP="008C14DA" w:rsidRDefault="0032721E" w14:paraId="42D00B05" w14:textId="3471B6D6">
+          </w:tcPr>
+          <w:p w14:paraId="42D00B05" w14:textId="3471B6D6" w:rsidR="0032721E" w:rsidRPr="00A82333" w:rsidRDefault="0032721E" w:rsidP="008C14DA">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002D40D4" w:rsidR="00B62F73" w:rsidTr="4251CE41" w14:paraId="63B18D37" w14:textId="77777777">
+      <w:tr w:rsidR="00B62F73" w:rsidRPr="002D40D4" w14:paraId="63B18D37" w14:textId="77777777" w:rsidTr="4251CE41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4196" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00A925F9" w:rsidR="00B62F73" w:rsidP="008C14DA" w:rsidRDefault="00B62F73" w14:paraId="127D0890" w14:textId="05126DC7">
+          </w:tcPr>
+          <w:p w14:paraId="127D0890" w14:textId="05126DC7" w:rsidR="00B62F73" w:rsidRPr="00A925F9" w:rsidRDefault="00B62F73" w:rsidP="008C14DA">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0915D6A0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Is all </w:t>
             </w:r>
-            <w:r w:rsidRPr="0915D6A0" w:rsidR="53119A59">
+            <w:r w:rsidR="53119A59" w:rsidRPr="0915D6A0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>essential</w:t>
             </w:r>
             <w:r w:rsidRPr="0915D6A0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> training complete?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="674" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00A82333" w:rsidR="00B62F73" w:rsidP="008C14DA" w:rsidRDefault="00B62F73" w14:paraId="61BE3C99" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="61BE3C99" w14:textId="77777777" w:rsidR="00B62F73" w:rsidRPr="00A82333" w:rsidRDefault="00B62F73" w:rsidP="008C14DA">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00287438">
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="510" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00A82333" w:rsidR="00B62F73" w:rsidP="008C14DA" w:rsidRDefault="00B62F73" w14:paraId="5A27B3F0" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="5A27B3F0" w14:textId="77777777" w:rsidR="00B62F73" w:rsidRPr="00A82333" w:rsidRDefault="00B62F73" w:rsidP="008C14DA">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00287438">
               <w:t>no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8568" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="002D40D4" w:rsidR="00B62F73" w:rsidP="008C14DA" w:rsidRDefault="00B62F73" w14:paraId="402EEFC7" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="402EEFC7" w14:textId="77777777" w:rsidR="00B62F73" w:rsidRPr="002D40D4" w:rsidRDefault="00B62F73" w:rsidP="008C14DA">
             <w:r>
               <w:t>Comments:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00287438" w:rsidR="00B62F73" w:rsidTr="4251CE41" w14:paraId="275B2FC1" w14:textId="77777777">
+      <w:tr w:rsidR="00B62F73" w:rsidRPr="00287438" w14:paraId="275B2FC1" w14:textId="77777777" w:rsidTr="4251CE41">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4196" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00A925F9" w:rsidR="00B62F73" w:rsidP="008C14DA" w:rsidRDefault="5E2CA0F3" w14:paraId="2D8374B6" w14:textId="2DFFF70B">
+          </w:tcPr>
+          <w:p w14:paraId="2D8374B6" w14:textId="2DFFF70B" w:rsidR="00B62F73" w:rsidRPr="00A925F9" w:rsidRDefault="5E2CA0F3" w:rsidP="008C14DA">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0915D6A0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Register of interest</w:t>
             </w:r>
-            <w:r w:rsidRPr="0915D6A0" w:rsidR="00B62F73">
+            <w:r w:rsidR="00B62F73" w:rsidRPr="0915D6A0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s declared?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="674" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00A82333" w:rsidR="00B62F73" w:rsidP="008C14DA" w:rsidRDefault="00B62F73" w14:paraId="27213C04" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="27213C04" w14:textId="77777777" w:rsidR="00B62F73" w:rsidRPr="00A82333" w:rsidRDefault="00B62F73" w:rsidP="008C14DA">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00287438">
               <w:t>yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="510" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00A82333" w:rsidR="00B62F73" w:rsidP="008C14DA" w:rsidRDefault="00B62F73" w14:paraId="41082D62" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="41082D62" w14:textId="77777777" w:rsidR="00B62F73" w:rsidRPr="00A82333" w:rsidRDefault="00B62F73" w:rsidP="008C14DA">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00287438">
               <w:t>no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00287438" w:rsidR="00B62F73" w:rsidP="008C14DA" w:rsidRDefault="00B62F73" w14:paraId="71C1F0D3" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="71C1F0D3" w14:textId="77777777" w:rsidR="00B62F73" w:rsidRPr="00287438" w:rsidRDefault="00B62F73" w:rsidP="008C14DA">
             <w:r w:rsidRPr="00287438">
               <w:t>n/a</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8018" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00287438" w:rsidR="00B62F73" w:rsidP="008C14DA" w:rsidRDefault="00B62F73" w14:paraId="3840C1E5" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="3840C1E5" w14:textId="77777777" w:rsidR="00B62F73" w:rsidRPr="00287438" w:rsidRDefault="00B62F73" w:rsidP="008C14DA"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A82333" w:rsidR="0032721E" w:rsidTr="4251CE41" w14:paraId="1C97D834" w14:textId="77777777">
+      <w:tr w:rsidR="0032721E" w:rsidRPr="00A82333" w14:paraId="1C97D834" w14:textId="77777777" w:rsidTr="4251CE41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="0032721E" w:rsidP="008C14DA" w:rsidRDefault="0032721E" w14:paraId="1FFE520E" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="1FFE520E" w14:textId="77777777" w:rsidR="0032721E" w:rsidRDefault="0032721E" w:rsidP="008C14DA">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000B5498" w:rsidP="008C14DA" w:rsidRDefault="000B5498" w14:paraId="317E7E6D" w14:textId="77777777">
+          <w:p w14:paraId="317E7E6D" w14:textId="77777777" w:rsidR="000B5498" w:rsidRDefault="000B5498" w:rsidP="008C14DA">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000B5498" w:rsidP="008C14DA" w:rsidRDefault="000B5498" w14:paraId="076B0502" w14:textId="77777777">
+          <w:p w14:paraId="076B0502" w14:textId="77777777" w:rsidR="000B5498" w:rsidRDefault="000B5498" w:rsidP="008C14DA">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000B5498" w:rsidP="008C14DA" w:rsidRDefault="000B5498" w14:paraId="2B169489" w14:textId="77777777">
+          <w:p w14:paraId="2B169489" w14:textId="77777777" w:rsidR="000B5498" w:rsidRDefault="000B5498" w:rsidP="008C14DA">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000B5498" w:rsidP="008C14DA" w:rsidRDefault="000B5498" w14:paraId="70947CF7" w14:textId="77777777">
+          <w:p w14:paraId="70947CF7" w14:textId="77777777" w:rsidR="000B5498" w:rsidRDefault="000B5498" w:rsidP="008C14DA">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000B5498" w:rsidP="008C14DA" w:rsidRDefault="000B5498" w14:paraId="6F8205EB" w14:textId="77777777">
+          <w:p w14:paraId="6F8205EB" w14:textId="77777777" w:rsidR="000B5498" w:rsidRDefault="000B5498" w:rsidP="008C14DA">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000B5498" w:rsidP="008C14DA" w:rsidRDefault="000B5498" w14:paraId="01C924DD" w14:textId="77777777">
+          <w:p w14:paraId="01C924DD" w14:textId="77777777" w:rsidR="000B5498" w:rsidRDefault="000B5498" w:rsidP="008C14DA">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4251CE41" w:rsidTr="4251CE41" w14:paraId="1005A9CF">
+      <w:tr w:rsidR="4251CE41" w14:paraId="1005A9CF" w14:textId="77777777" w:rsidTr="4251CE41">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13935" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
-[...8 lines deleted...]
-                <w:bCs w:val="1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D29D4D3" w14:textId="43994134" w:rsidR="4251CE41" w:rsidRDefault="4251CE41" w:rsidP="4251CE41">
+            <w:r w:rsidRPr="4251CE41">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Colleague comments / reflections</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4251CE41" w:rsidTr="4251CE41" w14:paraId="126EF314">
+      <w:tr w:rsidR="4251CE41" w14:paraId="126EF314" w14:textId="77777777" w:rsidTr="4251CE41">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13935" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:tcMar/>
-[...20 lines deleted...]
-          </w:p>
+          </w:tcPr>
+          <w:p w14:paraId="5BCE9FB7" w14:textId="14A96781" w:rsidR="4251CE41" w:rsidRDefault="4251CE41" w:rsidP="4251CE41"/>
+          <w:p w14:paraId="2CF8D938" w14:textId="4D8D4B89" w:rsidR="4251CE41" w:rsidRDefault="4251CE41" w:rsidP="4251CE41"/>
+          <w:p w14:paraId="0A859AE4" w14:textId="3725A2F6" w:rsidR="4251CE41" w:rsidRDefault="4251CE41" w:rsidP="4251CE41"/>
+          <w:p w14:paraId="16DD6705" w14:textId="786C1A32" w:rsidR="4251CE41" w:rsidRDefault="4251CE41" w:rsidP="4251CE41"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4251CE41" w:rsidTr="4251CE41" w14:paraId="7E93CA0F">
+      <w:tr w:rsidR="4251CE41" w14:paraId="7E93CA0F" w14:textId="77777777" w:rsidTr="4251CE41">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13935" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D2DFEF" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
-[...8 lines deleted...]
-                <w:bCs w:val="1"/>
+          </w:tcPr>
+          <w:p w14:paraId="171149EE" w14:textId="16587D46" w:rsidR="4251CE41" w:rsidRDefault="4251CE41" w:rsidP="4251CE41">
+            <w:r w:rsidRPr="4251CE41">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Line manager comments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4251CE41" w:rsidTr="4251CE41" w14:paraId="6903DF3C">
+      <w:tr w:rsidR="4251CE41" w14:paraId="6903DF3C" w14:textId="77777777" w:rsidTr="4251CE41">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13935" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:tcMar/>
-[...20 lines deleted...]
-          </w:p>
+          </w:tcPr>
+          <w:p w14:paraId="54B8D10A" w14:textId="4FD4CADF" w:rsidR="4251CE41" w:rsidRDefault="4251CE41" w:rsidP="4251CE41"/>
+          <w:p w14:paraId="46E23AAA" w14:textId="44E3159C" w:rsidR="4251CE41" w:rsidRDefault="4251CE41" w:rsidP="4251CE41"/>
+          <w:p w14:paraId="3AF2D07A" w14:textId="711B7115" w:rsidR="4251CE41" w:rsidRDefault="4251CE41" w:rsidP="4251CE41"/>
+          <w:p w14:paraId="373C1102" w14:textId="51129C16" w:rsidR="4251CE41" w:rsidRDefault="4251CE41" w:rsidP="4251CE41"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A82333" w:rsidR="00097FF6" w:rsidTr="4251CE41" w14:paraId="4040A887" w14:textId="77777777">
+      <w:tr w:rsidR="00097FF6" w:rsidRPr="00A82333" w14:paraId="4040A887" w14:textId="77777777" w:rsidTr="4251CE41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0028122B" w:rsidR="00097FF6" w:rsidP="00097FF6" w:rsidRDefault="00097FF6" w14:paraId="261A0C6A" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="261A0C6A" w14:textId="77777777" w:rsidR="00097FF6" w:rsidRPr="0028122B" w:rsidRDefault="00097FF6" w:rsidP="00097FF6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="Tips" w:id="4"/>
+            <w:bookmarkStart w:id="4" w:name="Tips"/>
             <w:r w:rsidRPr="003A2702">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Tips</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="4"/>
-          <w:p w:rsidR="00097FF6" w:rsidP="00097FF6" w:rsidRDefault="00097FF6" w14:paraId="505B0491" w14:textId="77777777">
+          <w:p w14:paraId="505B0491" w14:textId="77777777" w:rsidR="00097FF6" w:rsidRDefault="00097FF6" w:rsidP="00097FF6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00AC1AD7">
               <w:t xml:space="preserve">Use the prompts provided in each section to guide you, they’re there to help </w:t>
             </w:r>
             <w:r>
               <w:t>generate</w:t>
             </w:r>
             <w:r w:rsidRPr="00AC1AD7">
               <w:t xml:space="preserve"> ideas.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AC1AD7" w:rsidR="00097FF6" w:rsidP="00097FF6" w:rsidRDefault="00097FF6" w14:paraId="4ECB0225" w14:textId="77777777">
+          <w:p w14:paraId="4ECB0225" w14:textId="77777777" w:rsidR="00097FF6" w:rsidRPr="00AC1AD7" w:rsidRDefault="00097FF6" w:rsidP="00097FF6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="0028122B">
-              <w:t>Be ready to consider options for career development. You may not have all of the answers, but can you start to explore aspirations and development routes.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00097FF6" w:rsidP="00097FF6" w:rsidRDefault="00097FF6" w14:paraId="5D1E2C9E" w14:textId="77777777">
+              <w:t xml:space="preserve">Be ready to consider options for career development. You may not have </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0028122B">
+              <w:t>all of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0028122B">
+              <w:t xml:space="preserve"> the answers, but can you start to explore aspirations and development routes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D1E2C9E" w14:textId="77777777" w:rsidR="00097FF6" w:rsidRDefault="00097FF6" w:rsidP="00097FF6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00AC1AD7">
               <w:t>Write freely, this is your space to reflect, there are no right or wrong answers.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> T</w:t>
             </w:r>
             <w:r w:rsidRPr="00AC1AD7">
               <w:t>he more detail you include, the more useful your reflections will be.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AC1AD7" w:rsidR="00097FF6" w:rsidP="00097FF6" w:rsidRDefault="00097FF6" w14:paraId="69A287CE" w14:textId="77777777">
+          <w:p w14:paraId="69A287CE" w14:textId="77777777" w:rsidR="00097FF6" w:rsidRPr="00AC1AD7" w:rsidRDefault="00097FF6" w:rsidP="00097FF6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00AC1AD7">
               <w:t>Agree on some clear actions and set time to keep the conversation going with check-ins.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00097FF6" w:rsidP="00097FF6" w:rsidRDefault="00097FF6" w14:paraId="1B40E4F2" w14:textId="77777777">
+          <w:p w14:paraId="1B40E4F2" w14:textId="77777777" w:rsidR="00097FF6" w:rsidRDefault="00097FF6" w:rsidP="00097FF6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="120"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
-              <w:t>Refer back to previous sections when having each conversation, so you can reflect on what you have achieved.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00097FF6" w:rsidP="00097FF6" w:rsidRDefault="00097FF6" w14:paraId="0DDF07F3" w14:textId="239BDC1A">
+              <w:t>Refer back</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> to previous sections when having each conversation, so you can reflect on what you have achieved.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DDF07F3" w14:textId="239BDC1A" w:rsidR="00097FF6" w:rsidRDefault="00097FF6" w:rsidP="00097FF6">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="F3F1E8" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003529E2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Don’t forget: </w:t>
             </w:r>
             <w:r w:rsidRPr="00682CAD">
               <w:t>Note</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> down the date the conversation took place in each section. This will help you keep track of your conversations in line with the development cycle</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00170E11" w:rsidP="00B62F73" w:rsidRDefault="00170E11" w14:paraId="1D30C70C" w14:textId="77777777"/>
+    <w:p w14:paraId="1D30C70C" w14:textId="77777777" w:rsidR="00170E11" w:rsidRDefault="00170E11" w:rsidP="00B62F73"/>
     <w:sectPr w:rsidR="00170E11" w:rsidSect="008C14DA">
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1230" w:right="1440" w:bottom="739" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00181847" w:rsidP="00A925F9" w:rsidRDefault="00181847" w14:paraId="63F357FB" w14:textId="77777777">
+    <w:p w14:paraId="583018D4" w14:textId="77777777" w:rsidR="00A613D7" w:rsidRDefault="00A613D7" w:rsidP="00A925F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00181847" w:rsidP="00A925F9" w:rsidRDefault="00181847" w14:paraId="07C6DA48" w14:textId="77777777">
+    <w:p w14:paraId="43EFA319" w14:textId="77777777" w:rsidR="00A613D7" w:rsidRDefault="00A613D7" w:rsidP="00A925F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -2507,85 +2460,85 @@
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00181847" w:rsidP="00A925F9" w:rsidRDefault="00181847" w14:paraId="024E985B" w14:textId="77777777">
+    <w:p w14:paraId="653CD699" w14:textId="77777777" w:rsidR="00A613D7" w:rsidRDefault="00A613D7" w:rsidP="00A925F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00181847" w:rsidP="00A925F9" w:rsidRDefault="00181847" w14:paraId="18CEA1AE" w14:textId="77777777">
+    <w:p w14:paraId="5BF47D87" w14:textId="77777777" w:rsidR="00A613D7" w:rsidRDefault="00A613D7" w:rsidP="00A925F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1318336367"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00A925F9" w:rsidRDefault="00A925F9" w14:paraId="603B7A51" w14:textId="05EB4C08">
+      <w:p w14:paraId="603B7A51" w14:textId="05EB4C08" w:rsidR="00A925F9" w:rsidRDefault="00A925F9">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:t xml:space="preserve">Page </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
@@ -2627,1228 +2580,1228 @@
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00A925F9" w:rsidRDefault="00A925F9" w14:paraId="4F930973" w14:textId="77777777">
+  <w:p w14:paraId="4F930973" w14:textId="77777777" w:rsidR="00A925F9" w:rsidRDefault="00A925F9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations/>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="076A25CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EAE03F60"/>
     <w:lvl w:ilvl="0" w:tplc="249607CC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10E2711A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A0C2BCEE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27A7605E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D1A0EC2"/>
     <w:lvl w:ilvl="0" w:tplc="249607CC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-1422" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-702" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="18" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="738" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1458" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2178" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2898" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3618" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4338" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="285D243F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7886356E"/>
     <w:lvl w:ilvl="0" w:tplc="249607CC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F8E1FF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3378DBFE"/>
     <w:lvl w:ilvl="0" w:tplc="249607CC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3563613D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A0CDAB6"/>
     <w:lvl w:ilvl="0" w:tplc="249607CC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40656209"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34EA8264"/>
     <w:lvl w:ilvl="0" w:tplc="D17E4982">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8A36BB0C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4A306BAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="5F3E2284">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="6700F2E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="6CFC5E0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="DC066478">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="B69C160C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4AB6BA42">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41756A1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D716F882"/>
     <w:lvl w:ilvl="0" w:tplc="249607CC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64E8DD8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="72242D92"/>
     <w:lvl w:ilvl="0" w:tplc="AAECA410">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="66B6CC80">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="CC987428">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="83D28808">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="35A0A98E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="55EA4C20">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="F1EEE108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="71C88E08">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3EF81D3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A5A2A98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="714CF90A"/>
     <w:lvl w:ilvl="0" w:tplc="249607CC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2020156730">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="804202376">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="389309153">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1443303308">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="55517639">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1675645668">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="546839054">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1115170312">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1780101487">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1619336448">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:trackRevisions w:val="false"/>
+  <w:zoom w:percent="70"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A82333"/>
     <w:rsid w:val="000204C8"/>
     <w:rsid w:val="00023DBA"/>
@@ -3931,94 +3884,97 @@
     <w:rsid w:val="007A7EA4"/>
     <w:rsid w:val="007B1157"/>
     <w:rsid w:val="007C7632"/>
     <w:rsid w:val="007F0EFB"/>
     <w:rsid w:val="007F58A7"/>
     <w:rsid w:val="008519BD"/>
     <w:rsid w:val="008837EF"/>
     <w:rsid w:val="00886A92"/>
     <w:rsid w:val="008C14DA"/>
     <w:rsid w:val="008C3F88"/>
     <w:rsid w:val="008D6818"/>
     <w:rsid w:val="00934C49"/>
     <w:rsid w:val="009408E1"/>
     <w:rsid w:val="009830E7"/>
     <w:rsid w:val="00985357"/>
     <w:rsid w:val="00985F49"/>
     <w:rsid w:val="009D6D83"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E7334"/>
     <w:rsid w:val="00A0183A"/>
     <w:rsid w:val="00A1109F"/>
     <w:rsid w:val="00A15487"/>
     <w:rsid w:val="00A240CD"/>
     <w:rsid w:val="00A34955"/>
     <w:rsid w:val="00A42AF0"/>
+    <w:rsid w:val="00A613D7"/>
     <w:rsid w:val="00A7309B"/>
     <w:rsid w:val="00A82333"/>
     <w:rsid w:val="00A86774"/>
     <w:rsid w:val="00A925F9"/>
     <w:rsid w:val="00AA5548"/>
     <w:rsid w:val="00AA5873"/>
     <w:rsid w:val="00AC1AD7"/>
     <w:rsid w:val="00AC3A18"/>
     <w:rsid w:val="00AC6D3D"/>
     <w:rsid w:val="00AD3CFB"/>
     <w:rsid w:val="00AD4C2D"/>
     <w:rsid w:val="00AF21E1"/>
     <w:rsid w:val="00AF2D2E"/>
     <w:rsid w:val="00B005CD"/>
     <w:rsid w:val="00B4314A"/>
     <w:rsid w:val="00B53912"/>
     <w:rsid w:val="00B5549D"/>
     <w:rsid w:val="00B62F73"/>
     <w:rsid w:val="00B83C0C"/>
     <w:rsid w:val="00C109D0"/>
     <w:rsid w:val="00C20E2A"/>
     <w:rsid w:val="00C304BE"/>
+    <w:rsid w:val="00C30A0D"/>
     <w:rsid w:val="00C50E89"/>
     <w:rsid w:val="00C52062"/>
     <w:rsid w:val="00C95E74"/>
     <w:rsid w:val="00CC28A3"/>
     <w:rsid w:val="00CE7614"/>
     <w:rsid w:val="00CF6834"/>
     <w:rsid w:val="00D129CA"/>
     <w:rsid w:val="00D33F50"/>
     <w:rsid w:val="00D53AA4"/>
     <w:rsid w:val="00D672DC"/>
     <w:rsid w:val="00DA31C0"/>
     <w:rsid w:val="00DC07EA"/>
     <w:rsid w:val="00DD7038"/>
     <w:rsid w:val="00DE7ED0"/>
     <w:rsid w:val="00E2118B"/>
     <w:rsid w:val="00E212CD"/>
     <w:rsid w:val="00E42DC3"/>
     <w:rsid w:val="00E6714F"/>
     <w:rsid w:val="00E766A1"/>
     <w:rsid w:val="00E961F9"/>
     <w:rsid w:val="00EA3D07"/>
     <w:rsid w:val="00EB2335"/>
+    <w:rsid w:val="00EB363C"/>
     <w:rsid w:val="00EC307B"/>
     <w:rsid w:val="00EE409A"/>
     <w:rsid w:val="00FA4972"/>
     <w:rsid w:val="00FB7EC6"/>
     <w:rsid w:val="0306FE85"/>
     <w:rsid w:val="042574F3"/>
     <w:rsid w:val="08D199A1"/>
     <w:rsid w:val="0915D6A0"/>
     <w:rsid w:val="10A17B34"/>
     <w:rsid w:val="1EAB1434"/>
     <w:rsid w:val="2D88190D"/>
     <w:rsid w:val="397E1A52"/>
     <w:rsid w:val="41F2A409"/>
     <w:rsid w:val="4251CE41"/>
     <w:rsid w:val="53119A59"/>
     <w:rsid w:val="58182DAA"/>
     <w:rsid w:val="5DF6EDD4"/>
     <w:rsid w:val="5E2CA0F3"/>
     <w:rsid w:val="65B6449C"/>
     <w:rsid w:val="74FB4981"/>
     <w:rsid w:val="771E80F0"/>
     <w:rsid w:val="79D10A02"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -4032,131 +3988,131 @@
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="112523C6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F2B35F3C-4EE4-4F98-A603-A5EC17C51A74}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4312,52 +4268,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -4424,93 +4380,93 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
@@ -4627,424 +4583,424 @@
       <w:iCs/>
       <w:color w:val="4E3652" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="4E3652" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="7F5986" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="7F5986" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4E3652" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="4E3652" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="7F5986" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="7F5986" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="66486C" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="66486C" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="284A76" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
-        <w:bottom w:val="single" w:color="284A76" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="284A76" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="284A76" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00A82333"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="284A76" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00A82333"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A925F9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A925F9"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A925F9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A925F9"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="2D88190D"/>
     <w:rPr>
       <w:color w:val="FF324B"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00023DBA"/>
     <w:rPr>
@@ -5158,55 +5114,56 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1954090043">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/about/manchester-2035/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/about/manchester-2035/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Strategy 2035">
       <a:dk1>
         <a:srgbClr val="281C2A"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="F3F1E8"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="660098"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="36639E"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="FB66F9"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="097570"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="1CBC66"/>
@@ -5459,54 +5416,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000C6C1D79AD4A3944B9C6EAD12C9F243B" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5e81f0403b81f79d5a2e1c9f384bf96e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9a06f09c-b701-4f2b-8ff0-dbd51f02eea8" xmlns:ns3="5a79e671-1084-403b-a517-d65cfce48a55" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6eded5d7a4abf3164a8be1998b17f7cf" ns2:_="" ns3:_="">
     <xsd:import namespace="9a06f09c-b701-4f2b-8ff0-dbd51f02eea8"/>
     <xsd:import namespace="5a79e671-1084-403b-a517-d65cfce48a55"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:Owner" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -5683,139 +5636,150 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="9a06f09c-b701-4f2b-8ff0-dbd51f02eea8">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5a79e671-1084-403b-a517-d65cfce48a55" xsi:nil="true"/>
     <Owner xmlns="9a06f09c-b701-4f2b-8ff0-dbd51f02eea8">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Owner>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E9D191A-9839-434D-9204-BA74656656C8}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78EE6BC6-3B3B-49F5-A1E5-F63115DA14DD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9a06f09c-b701-4f2b-8ff0-dbd51f02eea8"/>
     <ds:schemaRef ds:uri="5a79e671-1084-403b-a517-d65cfce48a55"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E9D191A-9839-434D-9204-BA74656656C8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2BC8BA87-1705-48C3-B555-1D878461993D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01DC3F62-6C81-4952-87A8-404641D495FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="9a06f09c-b701-4f2b-8ff0-dbd51f02eea8"/>
     <ds:schemaRef ds:uri="5a79e671-1084-403b-a517-d65cfce48a55"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...11 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>5</Pages>
+  <Words>707</Words>
+  <Characters>3695</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>230</Lines>
+  <Paragraphs>100</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Manager/>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>4302</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Performing at Manchester</dc:title>
   <dc:subject>My conversation</dc:subject>
   <dc:creator>Design team</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Linda Simmonds</lastModifiedBy>
-  <revision>25</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <category/>
-</coreProperties>
+  <cp:category/>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000C6C1D79AD4A3944B9C6EAD12C9F243B</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>