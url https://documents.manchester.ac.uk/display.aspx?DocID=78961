--- v0 (2026-03-26)
+++ v1 (2026-07-29)
@@ -1,1093 +1,1154 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="11D560F7" w14:textId="70EF8C41" w:rsidR="001807A0" w:rsidRPr="008537B1" w:rsidRDefault="00AE03E6">
+    <w:p w:rsidRPr="008537B1" w:rsidR="001807A0" w:rsidP="6D539998" w:rsidRDefault="00AE03E6" w14:paraId="11D560F7" w14:textId="70EF8C41">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008537B1">
+      <w:r w:rsidRPr="6D539998" w:rsidR="00AE03E6">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="31"/>
+          <w:szCs w:val="31"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="001807A0" w:rsidRPr="008537B1">
+      <w:r w:rsidRPr="6D539998" w:rsidR="001807A0">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="31"/>
+          <w:szCs w:val="31"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Manchester                               </w:t>
       </w:r>
-      <w:r w:rsidR="002E4D7D">
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="6D539998" w:rsidR="002E4D7D">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="31"/>
+          <w:szCs w:val="31"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="002E4D7D">
+      <w:r w:rsidRPr="6D539998" w:rsidR="001807A0">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="31"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:tab/>
+        <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="002E4D7D">
+      <w:r w:rsidRPr="6D539998" w:rsidR="001513AF">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="31"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
+        <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidR="001807A0" w:rsidRPr="008537B1">
+      <w:r w:rsidRPr="6D539998" w:rsidR="001807A0">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>(</w:t>
+        <w:t xml:space="preserve">orm </w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="001513AF">
+      <w:r w:rsidRPr="6D539998" w:rsidR="004022AA">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>F</w:t>
+        <w:t xml:space="preserve">Cat </w:t>
       </w:r>
-      <w:r w:rsidR="001807A0" w:rsidRPr="008537B1">
+      <w:r w:rsidRPr="6D539998" w:rsidR="00086896">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">orm </w:t>
+        <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="004022AA">
+      <w:r w:rsidRPr="6D539998" w:rsidR="001807A0">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-[...16 lines deleted...]
-          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F593E9" w14:textId="266EAB15" w:rsidR="005458BC" w:rsidRPr="00F5386C" w:rsidRDefault="001807A0" w:rsidP="00B92E9E">
+    <w:p w:rsidRPr="00F5386C" w:rsidR="005458BC" w:rsidP="00B92E9E" w:rsidRDefault="001807A0" w14:paraId="41F593E9" w14:textId="266EAB15">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="27"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A51FE5">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="27"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ethical Review Process</w:t>
       </w:r>
       <w:r w:rsidR="00972A1D">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="27"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
-      <w:r w:rsidR="002E7030" w:rsidRPr="00972A1D">
+      <w:r w:rsidRPr="00972A1D" w:rsidR="002E7030">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="27"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> For Category</w:t>
       </w:r>
-      <w:r w:rsidR="004022AA" w:rsidRPr="00972A1D">
+      <w:r w:rsidRPr="00972A1D" w:rsidR="004022AA">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="27"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00086896" w:rsidRPr="00972A1D">
+      <w:r w:rsidRPr="00972A1D" w:rsidR="00086896">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="27"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="002E7030" w:rsidRPr="00F5386C">
+      <w:r w:rsidRPr="00F5386C" w:rsidR="002E7030">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F5386C" w:rsidRPr="00F5386C">
+      <w:r w:rsidRPr="00F5386C" w:rsidR="00F5386C">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve">(PPL holder </w:t>
       </w:r>
-      <w:r w:rsidR="00F5386C" w:rsidRPr="00F5386C">
+      <w:r w:rsidRPr="00F5386C" w:rsidR="00F5386C">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="27"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
-      <w:r w:rsidR="00F5386C" w:rsidRPr="00F5386C">
+      <w:r w:rsidRPr="00F5386C" w:rsidR="00F5386C">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> employed by</w:t>
       </w:r>
-      <w:r w:rsidR="004B6B3F" w:rsidRPr="00F5386C">
+      <w:r w:rsidRPr="00F5386C" w:rsidR="004B6B3F">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> UoM</w:t>
       </w:r>
-      <w:r w:rsidR="00F5386C" w:rsidRPr="00F5386C">
+      <w:r w:rsidRPr="00F5386C" w:rsidR="00F5386C">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="27"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0538239F" w14:textId="77777777" w:rsidR="005458BC" w:rsidRDefault="005458BC" w:rsidP="00B92E9E">
+    <w:p w:rsidR="005458BC" w:rsidP="00B92E9E" w:rsidRDefault="005458BC" w14:paraId="0538239F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55BB334C" w14:textId="77777777" w:rsidR="002E7030" w:rsidRPr="00B92E9E" w:rsidRDefault="002E7030" w:rsidP="00B92E9E">
+    <w:p w:rsidRPr="00B92E9E" w:rsidR="002E7030" w:rsidP="00B92E9E" w:rsidRDefault="002E7030" w14:paraId="55BB334C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09ABCEB8" w14:textId="5AD28433" w:rsidR="002E7030" w:rsidRPr="00482FD1" w:rsidRDefault="00482FD1">
+    <w:p w:rsidRPr="00482FD1" w:rsidR="002E7030" w:rsidRDefault="00482FD1" w14:paraId="09ABCEB8" w14:textId="5AD28433">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B41A2">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Animals (Scientific Procedures) Act 1986. Ethical Review Process</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F260FBC" w14:textId="174926B4" w:rsidR="001807A0" w:rsidRDefault="001807A0">
+    <w:p w:rsidR="001807A0" w:rsidRDefault="001807A0" w14:paraId="1F260FBC" w14:textId="32A52840">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="6D539998" w:rsidR="001807A0">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="008537B1">
+        <w:t>Please complete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6D539998" w:rsidR="00B637B4">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>Please complete</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B637B4">
+      <w:r w:rsidRPr="6D539998" w:rsidR="001807A0">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>electronically and e-mail to</w:t>
       </w:r>
-      <w:r w:rsidRPr="008537B1">
+      <w:r w:rsidRPr="6D539998" w:rsidR="2D279DC4">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">electronically and e-mail to </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="0050213F" w:rsidRPr="00FB4197">
+      <w:hyperlink r:id="Rb7f793de78684349">
+        <w:r w:rsidRPr="6D539998" w:rsidR="2D279DC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
             <w:sz w:val="19"/>
-            <w:lang w:val="en-GB"/>
+            <w:szCs w:val="19"/>
           </w:rPr>
-          <w:t>Katrina.Cunliffe@manchester.ac.uk</w:t>
+          <w:t>Bsf.licensing@manchester.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="6D539998" w:rsidR="2D279DC4">
+        <w:rPr>
+          <w:rStyle w:val="InitialStyle"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="12365D31" w14:textId="5C9CFDFA" w:rsidR="00B37C56" w:rsidRDefault="00B37C56">
+    <w:p w:rsidR="00B37C56" w:rsidRDefault="00B37C56" w14:paraId="12365D31" w14:textId="5C9CFDFA">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02F2A810" w14:textId="4FEEB777" w:rsidR="00E92BAD" w:rsidRDefault="00E92BAD">
+    <w:p w:rsidR="00E92BAD" w:rsidRDefault="00E92BAD" w14:paraId="02F2A810" w14:textId="4FEEB777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E92BAD">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Section 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (to be completed by applicant)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E5BC896" w14:textId="77777777" w:rsidR="00E92BAD" w:rsidRPr="009B4D91" w:rsidRDefault="00E92BAD">
+    <w:p w:rsidRPr="009B4D91" w:rsidR="00E92BAD" w:rsidRDefault="00E92BAD" w14:paraId="7E5BC896" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3383"/>
         <w:gridCol w:w="5967"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B4D91" w:rsidRPr="009B4D91" w14:paraId="35757858" w14:textId="77777777" w:rsidTr="004B387D">
+      <w:tr w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidTr="6D539998" w14:paraId="35757858" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3383" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="18761EC4" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="009B4D91">
+          <w:p w:rsidR="009B4D91" w:rsidP="009B4D91" w:rsidRDefault="009B4D91" w14:paraId="18761EC4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_Hlk201922419"/>
+            <w:bookmarkStart w:name="_Hlk201922419" w:id="0"/>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Title of proposed project:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B523027" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRPr="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="009B4D91">
+          <w:p w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidP="009B4D91" w:rsidRDefault="009B4D91" w14:paraId="2B523027" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5967" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0B0E0F81" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRPr="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="009B4D91">
+          <w:p w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidP="009B4D91" w:rsidRDefault="009B4D91" w14:paraId="0B0E0F81" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4D91" w:rsidRPr="009B4D91" w14:paraId="629D1443" w14:textId="77777777" w:rsidTr="004B387D">
+      <w:tr w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidTr="6D539998" w14:paraId="629D1443" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3383" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="76968F73" w14:textId="0686F72F" w:rsidR="009B4D91" w:rsidRPr="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="00B05A58">
+          <w:p w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidP="00B05A58" w:rsidRDefault="009B4D91" w14:paraId="76968F73" w14:textId="0686F72F">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00572021">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Project Licence Application Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5967" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="02C57F79" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="009B4D91">
+          <w:p w:rsidR="009B4D91" w:rsidP="009B4D91" w:rsidRDefault="009B4D91" w14:paraId="02C57F79" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="090A138F" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRPr="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="009B4D91">
+          <w:p w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidP="009B4D91" w:rsidRDefault="009B4D91" w14:paraId="090A138F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92BAD" w:rsidRPr="009B4D91" w14:paraId="683F8CCA" w14:textId="77777777" w:rsidTr="004B387D">
+      <w:tr w:rsidRPr="009B4D91" w:rsidR="00E92BAD" w:rsidTr="6D539998" w14:paraId="683F8CCA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3383" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1A84189A" w14:textId="77777777" w:rsidR="00E92BAD" w:rsidRDefault="00E92BAD" w:rsidP="00B05A58">
+          <w:p w:rsidR="00E92BAD" w:rsidP="00B05A58" w:rsidRDefault="00E92BAD" w14:paraId="1A84189A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name of PPL Holder</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B5E0791" w14:textId="309E7CF8" w:rsidR="00E92BAD" w:rsidRPr="00572021" w:rsidRDefault="00E92BAD" w:rsidP="00E92BAD">
+          <w:p w:rsidRPr="00572021" w:rsidR="00E92BAD" w:rsidP="00E92BAD" w:rsidRDefault="00E92BAD" w14:paraId="4B5E0791" w14:textId="309E7CF8">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5967" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="71551625" w14:textId="77777777" w:rsidR="00E92BAD" w:rsidRDefault="00E92BAD" w:rsidP="009B4D91">
+          <w:p w:rsidR="00E92BAD" w:rsidP="009B4D91" w:rsidRDefault="00E92BAD" w14:paraId="71551625" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4D91" w:rsidRPr="009B4D91" w14:paraId="08C40DC5" w14:textId="77777777" w:rsidTr="004B387D">
+      <w:tr w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidTr="6D539998" w14:paraId="08C40DC5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3383" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6DB7FDAD" w14:textId="008FDFA1" w:rsidR="009B4D91" w:rsidRPr="00805FF9" w:rsidRDefault="009B4D91" w:rsidP="009B4D91">
+          <w:p w:rsidRPr="00805FF9" w:rsidR="009B4D91" w:rsidP="009B4D91" w:rsidRDefault="009B4D91" w14:paraId="6DB7FDAD" w14:textId="008FDFA1">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r w:rsidR="00E92BAD">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
-            <w:r w:rsidR="00805FF9" w:rsidRPr="00805FF9">
+            <w:r w:rsidRPr="00805FF9" w:rsidR="00805FF9">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>External Organisation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F1F3AD6" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRPr="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="009B4D91">
+          <w:p w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidP="009B4D91" w:rsidRDefault="009B4D91" w14:paraId="3F1F3AD6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5967" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2C20FE2F" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRPr="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="009B4D91">
+          <w:p w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidP="009B4D91" w:rsidRDefault="009B4D91" w14:paraId="2C20FE2F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4D91" w:rsidRPr="009B4D91" w14:paraId="1771034C" w14:textId="77777777" w:rsidTr="004B387D">
+      <w:tr w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidTr="6D539998" w14:paraId="1771034C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3383" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="468BC2F2" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRPr="00FD4AE6" w:rsidRDefault="009B4D91" w:rsidP="009B4D91">
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="009B4D91" w:rsidP="009B4D91" w:rsidRDefault="009B4D91" w14:paraId="468BC2F2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Telephone number</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6450F6FC" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRPr="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="009B4D91">
+          <w:p w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidP="009B4D91" w:rsidRDefault="009B4D91" w14:paraId="6450F6FC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5967" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="11201923" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRPr="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="009B4D91">
+          <w:p w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidP="009B4D91" w:rsidRDefault="009B4D91" w14:paraId="11201923" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4D91" w:rsidRPr="009B4D91" w14:paraId="26E35D04" w14:textId="77777777" w:rsidTr="004B387D">
+      <w:tr w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidTr="6D539998" w14:paraId="26E35D04" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3383" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7AC29A72" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRPr="00FD4AE6" w:rsidRDefault="009B4D91" w:rsidP="009B4D91">
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="009B4D91" w:rsidP="009B4D91" w:rsidRDefault="009B4D91" w14:paraId="7AC29A72" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Address for correspondence</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65983B32" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRPr="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="009B4D91">
+          <w:p w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidP="009B4D91" w:rsidRDefault="009B4D91" w14:paraId="65983B32" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5967" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1C23DD09" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRPr="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="009B4D91">
+          <w:p w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidP="009B4D91" w:rsidRDefault="009B4D91" w14:paraId="1C23DD09" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4D91" w:rsidRPr="009B4D91" w14:paraId="13F28427" w14:textId="77777777" w:rsidTr="004B387D">
+      <w:tr w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidTr="6D539998" w14:paraId="13F28427" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3383" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="16AC1422" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRPr="00FD4AE6" w:rsidRDefault="009B4D91" w:rsidP="009B4D91">
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="009B4D91" w:rsidP="009B4D91" w:rsidRDefault="009B4D91" w14:paraId="16AC1422" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>E-mail address</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B742583" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRPr="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="009B4D91">
+          <w:p w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidP="009B4D91" w:rsidRDefault="009B4D91" w14:paraId="7B742583" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5967" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="31D0023C" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRPr="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="009B4D91">
+          <w:p w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidP="009B4D91" w:rsidRDefault="009B4D91" w14:paraId="31D0023C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2708" w:rsidRPr="009B4D91" w14:paraId="097F3B9D" w14:textId="77777777" w:rsidTr="004B387D">
+      <w:tr w:rsidRPr="009B4D91" w:rsidR="007A2708" w:rsidTr="6D539998" w14:paraId="097F3B9D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3383" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="65BD1B5B" w14:textId="628D149F" w:rsidR="007A2708" w:rsidRPr="009B4D91" w:rsidRDefault="007A2708" w:rsidP="007A2708">
+          <w:p w:rsidRPr="009B4D91" w:rsidR="007A2708" w:rsidP="007A2708" w:rsidRDefault="007A2708" w14:paraId="65BD1B5B" w14:textId="628D149F">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Do you already hold a project licence?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5967" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="069329A2" w14:textId="77777777" w:rsidR="007A2708" w:rsidRDefault="007A2708" w:rsidP="009B4D91">
+          <w:p w:rsidR="007A2708" w:rsidP="009B4D91" w:rsidRDefault="007A2708" w14:paraId="069329A2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YES    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-629855309"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FD4AE6">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   If yes, please give PPL Number</w:t>
             </w:r>
             <w:r w:rsidR="00B05A58">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22CF65C0" w14:textId="270F072E" w:rsidR="00B05A58" w:rsidRPr="009B4D91" w:rsidRDefault="00B05A58" w:rsidP="009B4D91">
+          <w:p w:rsidRPr="009B4D91" w:rsidR="00B05A58" w:rsidP="009B4D91" w:rsidRDefault="00B05A58" w14:paraId="22CF65C0" w14:textId="270F072E">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2708" w:rsidRPr="009B4D91" w14:paraId="0021E1E6" w14:textId="77777777" w:rsidTr="004B387D">
+      <w:tr w:rsidRPr="009B4D91" w:rsidR="007A2708" w:rsidTr="6D539998" w14:paraId="0021E1E6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3383" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="128BD741" w14:textId="77777777" w:rsidR="007A2708" w:rsidRPr="009B4D91" w:rsidRDefault="007A2708" w:rsidP="009B4D91">
+          <w:p w:rsidRPr="009B4D91" w:rsidR="007A2708" w:rsidP="009B4D91" w:rsidRDefault="007A2708" w14:paraId="128BD741" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5967" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="600BF754" w14:textId="77777777" w:rsidR="007A2708" w:rsidRPr="00FD4AE6" w:rsidRDefault="007A2708" w:rsidP="009B4D91">
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="007A2708" w:rsidP="009B4D91" w:rsidRDefault="007A2708" w14:paraId="600BF754" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NO   </w:t>
             </w:r>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
@@ -1101,311 +1162,322 @@
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-924723984"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FD4AE6">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="19CD9D8D" w14:textId="77777777" w:rsidR="007A2708" w:rsidRPr="009B4D91" w:rsidRDefault="007A2708" w:rsidP="009B4D91">
+          <w:p w:rsidRPr="009B4D91" w:rsidR="007A2708" w:rsidP="009B4D91" w:rsidRDefault="007A2708" w14:paraId="19CD9D8D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4D91" w:rsidRPr="009B4D91" w14:paraId="5EC00DF8" w14:textId="77777777" w:rsidTr="004B387D">
+      <w:tr w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidTr="6D539998" w14:paraId="5EC00DF8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3383" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="57246954" w14:textId="461C37B8" w:rsidR="009B4D91" w:rsidRPr="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="007A2708">
+          <w:p w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidP="007A2708" w:rsidRDefault="009B4D91" w14:paraId="57246954" w14:textId="461C37B8">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Species to be used</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5967" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="43925E64" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="009B4D91">
+          <w:p w:rsidR="009B4D91" w:rsidP="009B4D91" w:rsidRDefault="009B4D91" w14:paraId="43925E64" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2AE999DA" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRPr="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="009B4D91">
+          <w:p w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidP="009B4D91" w:rsidRDefault="009B4D91" w14:paraId="2AE999DA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4D91" w:rsidRPr="009B4D91" w14:paraId="6B899154" w14:textId="77777777" w:rsidTr="004B387D">
+      <w:tr w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidTr="6D539998" w14:paraId="6B899154" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3383" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="53B73FE1" w14:textId="613C0648" w:rsidR="009B4D91" w:rsidRPr="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="007A2708">
+          <w:p w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidP="007A2708" w:rsidRDefault="009B4D91" w14:paraId="53B73FE1" w14:textId="613C0648">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00086896">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Approx numbers of each species (if applicable split b</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>etween breeding and procedures)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5967" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="56C9DDD5" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRPr="00B05A58" w:rsidRDefault="009B4D91" w:rsidP="009B4D91">
+          <w:p w:rsidRPr="00B05A58" w:rsidR="009B4D91" w:rsidP="009B4D91" w:rsidRDefault="009B4D91" w14:paraId="56C9DDD5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B05A58">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Please ensure the numbers listed match with your project licence application totals</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="320A0BD1" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="009B4D91">
+          <w:p w:rsidR="009B4D91" w:rsidP="009B4D91" w:rsidRDefault="009B4D91" w14:paraId="320A0BD1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="381A7F11" w14:textId="77777777" w:rsidR="009B4D91" w:rsidRPr="009B4D91" w:rsidRDefault="009B4D91" w:rsidP="009B4D91">
+          <w:p w:rsidRPr="009B4D91" w:rsidR="009B4D91" w:rsidP="009B4D91" w:rsidRDefault="009B4D91" w14:paraId="381A7F11" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B05A58" w:rsidRPr="00FD4AE6" w14:paraId="16894A76" w14:textId="77777777" w:rsidTr="004B387D">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00B05A58" w:rsidTr="6D539998" w14:paraId="16894A76" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="914"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3383" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0CC638B7" w14:textId="77777777" w:rsidR="00B05A58" w:rsidRPr="007A784B" w:rsidRDefault="00B05A58" w:rsidP="001B7977">
+          <w:p w:rsidRPr="007A784B" w:rsidR="00B05A58" w:rsidP="6D539998" w:rsidRDefault="00B05A58" w14:paraId="0CC638B7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A784B">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="6D539998" w:rsidR="00B05A58">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Please explain if you will publish negative findings and make the raw data open access</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5967" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2B7A8692" w14:textId="77777777" w:rsidR="00B05A58" w:rsidRPr="00FD4AE6" w:rsidRDefault="00B05A58" w:rsidP="001B7977">
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00B05A58" w:rsidP="001B7977" w:rsidRDefault="00B05A58" w14:paraId="2B7A8692" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F82140" w:rsidRPr="00FD4AE6" w14:paraId="19CF08C2" w14:textId="77777777" w:rsidTr="004B387D">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00F82140" w:rsidTr="6D539998" w14:paraId="19CF08C2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="914"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3383" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="17B78E35" w14:textId="0AFA234D" w:rsidR="00F82140" w:rsidRPr="007A784B" w:rsidRDefault="00F82140" w:rsidP="001B7977">
+          <w:p w:rsidRPr="007A784B" w:rsidR="00F82140" w:rsidP="001B7977" w:rsidRDefault="00F82140" w14:paraId="17B78E35" w14:textId="0AFA234D">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -1414,148 +1486,149 @@
             <w:r w:rsidRPr="00F82140">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Policy on the use of Animals in Research</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5967" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3E8538F7" w14:textId="77777777" w:rsidR="00F82140" w:rsidRDefault="00F82140" w:rsidP="001B7977">
+          <w:p w:rsidR="00F82140" w:rsidP="001B7977" w:rsidRDefault="00F82140" w14:paraId="3E8538F7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F82140">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Signature:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77D74DC2" w14:textId="308EB442" w:rsidR="00F82140" w:rsidRPr="00F82140" w:rsidRDefault="00F82140" w:rsidP="001B7977">
+          <w:p w:rsidRPr="00F82140" w:rsidR="00F82140" w:rsidP="001B7977" w:rsidRDefault="00F82140" w14:paraId="77D74DC2" w14:textId="308EB442">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="0DC834CB" w14:textId="0710CF0B" w:rsidR="00EE30D8" w:rsidRDefault="00EE30D8">
+    <w:p w:rsidR="00EE30D8" w:rsidRDefault="00EE30D8" w14:paraId="0DC834CB" w14:textId="0710CF0B">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0006AF7C" w14:textId="77777777" w:rsidR="00F82140" w:rsidRDefault="00F82140">
+    <w:p w:rsidR="00F82140" w:rsidRDefault="00F82140" w14:paraId="0006AF7C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C61BABB" w14:textId="77777777" w:rsidR="00F82140" w:rsidRDefault="00F82140">
+    <w:p w:rsidR="00F82140" w:rsidRDefault="00F82140" w14:paraId="1C61BABB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BA6D315" w14:textId="77777777" w:rsidR="00F82140" w:rsidRPr="009B4D91" w:rsidRDefault="00F82140">
+    <w:p w:rsidRPr="009B4D91" w:rsidR="00F82140" w:rsidRDefault="00F82140" w14:paraId="3BA6D315" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AE3801C" w14:textId="080A26D8" w:rsidR="009B4D91" w:rsidRDefault="00E92BAD">
+    <w:p w:rsidR="009B4D91" w:rsidRDefault="00E92BAD" w14:paraId="2AE3801C" w14:textId="080A26D8">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C7E86">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Section 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
@@ -1575,215 +1648,220 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Compliance and Licensing Manager</w:t>
       </w:r>
       <w:r w:rsidR="00B53AA2">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or delegate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EF83FE4" w14:textId="77777777" w:rsidR="00E92BAD" w:rsidRDefault="00E92BAD">
+    <w:p w:rsidR="00E92BAD" w:rsidRDefault="00E92BAD" w14:paraId="1EF83FE4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6946"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="850"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007F2BA0" w:rsidRPr="009B4D91" w14:paraId="4EF3AAE8" w14:textId="77777777" w:rsidTr="007F2BA0">
+      <w:tr w:rsidRPr="009B4D91" w:rsidR="007F2BA0" w:rsidTr="6D539998" w14:paraId="4EF3AAE8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="19DAF34F" w14:textId="77777777" w:rsidR="007F2BA0" w:rsidRDefault="007F2BA0" w:rsidP="00E92BAD">
+          <w:p w:rsidR="007F2BA0" w:rsidP="00E92BAD" w:rsidRDefault="007F2BA0" w14:paraId="19DAF34F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="447"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="pct12" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7FB4F044" w14:textId="02F5DD20" w:rsidR="007F2BA0" w:rsidRPr="00E92BAD" w:rsidRDefault="007F2BA0" w:rsidP="00E92BAD">
+          <w:p w:rsidRPr="00E92BAD" w:rsidR="007F2BA0" w:rsidP="00E92BAD" w:rsidRDefault="007F2BA0" w14:paraId="7FB4F044" w14:textId="02F5DD20">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92BAD">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
-            <w:shd w:val="pct12" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3EA6A6C8" w14:textId="22397A39" w:rsidR="007F2BA0" w:rsidRPr="00E92BAD" w:rsidRDefault="007F2BA0" w:rsidP="00E92BAD">
+          <w:p w:rsidRPr="00E92BAD" w:rsidR="007F2BA0" w:rsidP="00E92BAD" w:rsidRDefault="007F2BA0" w14:paraId="3EA6A6C8" w14:textId="22397A39">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92BAD">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="pct12" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5B726759" w14:textId="446683CD" w:rsidR="007F2BA0" w:rsidRPr="00E92BAD" w:rsidRDefault="007F2BA0" w:rsidP="00E92BAD">
+          <w:p w:rsidRPr="00E92BAD" w:rsidR="007F2BA0" w:rsidP="00E92BAD" w:rsidRDefault="007F2BA0" w14:paraId="5B726759" w14:textId="446683CD">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F2BA0" w:rsidRPr="009B4D91" w14:paraId="6EC241DE" w14:textId="77777777" w:rsidTr="00EE78D0">
+      <w:tr w:rsidRPr="009B4D91" w:rsidR="007F2BA0" w:rsidTr="6D539998" w14:paraId="6EC241DE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="428B4E48" w14:textId="6115868C" w:rsidR="007F2BA0" w:rsidRDefault="00B77F94" w:rsidP="007F2BA0">
+          <w:p w:rsidR="007F2BA0" w:rsidP="007F2BA0" w:rsidRDefault="00B77F94" w14:paraId="428B4E48" w14:textId="6115868C">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="462" w:hanging="462"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="1" w:name="_Hlk203732749"/>
+            <w:bookmarkStart w:name="_Hlk203732749" w:id="1"/>
             <w:r w:rsidRPr="00B77F94">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">BSF </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B77F94">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -1820,1234 +1898,1305 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B77F94">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ommittee</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (BCRC) completed</w:t>
             </w:r>
-            <w:r w:rsidR="007F2BA0" w:rsidRPr="000A4496">
+            <w:r w:rsidRPr="000A4496" w:rsidR="007F2BA0">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...5 lines deleted...]
-            </w:rPr>
             <w:id w:val="1664745752"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
+            <w:rPr>
+              <w:rStyle w:val="InitialStyle"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="InitialStyle"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="851" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
+                <w:tcMar/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7547005C" w14:textId="0FCF4E5E" w:rsidR="007F2BA0" w:rsidRDefault="007F2BA0" w:rsidP="007F2BA0">
+              <w:p w:rsidR="007F2BA0" w:rsidP="007F2BA0" w:rsidRDefault="007F2BA0" w14:paraId="7547005C" w14:textId="0FCF4E5E">
                 <w:pPr>
                   <w:pStyle w:val="DefaultText"/>
                   <w:spacing w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...5 lines deleted...]
-            </w:rPr>
             <w:id w:val="1614858366"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
+            <w:rPr>
+              <w:rStyle w:val="InitialStyle"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="InitialStyle"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="708" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
+                <w:tcMar/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="29DF7756" w14:textId="7A253379" w:rsidR="007F2BA0" w:rsidRDefault="007F2BA0" w:rsidP="007F2BA0">
+              <w:p w:rsidR="007F2BA0" w:rsidP="007F2BA0" w:rsidRDefault="007F2BA0" w14:paraId="29DF7756" w14:textId="7A253379">
                 <w:pPr>
                   <w:pStyle w:val="DefaultText"/>
                   <w:spacing w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...5 lines deleted...]
-            </w:rPr>
             <w:id w:val="780453262"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
+            <w:rPr>
+              <w:rStyle w:val="InitialStyle"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="InitialStyle"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="850" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
+                <w:tcMar/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="3FE5D251" w14:textId="54D27BAD" w:rsidR="007F2BA0" w:rsidRDefault="007F2BA0" w:rsidP="007F2BA0">
+              <w:p w:rsidR="007F2BA0" w:rsidP="007F2BA0" w:rsidRDefault="007F2BA0" w14:paraId="3FE5D251" w14:textId="54D27BAD">
                 <w:pPr>
                   <w:pStyle w:val="DefaultText"/>
                   <w:spacing w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
-      <w:tr w:rsidR="00450401" w:rsidRPr="009B4D91" w14:paraId="316C2028" w14:textId="77777777" w:rsidTr="00B23C29">
+      <w:tr w:rsidRPr="009B4D91" w:rsidR="00450401" w:rsidTr="6D539998" w14:paraId="316C2028" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1500D275" w14:textId="73610C4E" w:rsidR="00450401" w:rsidRPr="00125117" w:rsidRDefault="00450401" w:rsidP="00C9092D">
+          <w:p w:rsidRPr="00125117" w:rsidR="00450401" w:rsidP="00C9092D" w:rsidRDefault="00450401" w14:paraId="1500D275" w14:textId="73610C4E">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Further details AWERB should be aware of if any</w:t>
             </w:r>
             <w:r w:rsidRPr="00125117">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BEAE29C" w14:textId="77777777" w:rsidR="00450401" w:rsidRDefault="00450401" w:rsidP="00C9092D">
+          <w:p w:rsidR="00450401" w:rsidP="00C9092D" w:rsidRDefault="00450401" w14:paraId="5BEAE29C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="76FF0B94" w14:textId="00EE4AC4" w:rsidR="007B6551" w:rsidRDefault="007B6551" w:rsidP="00C9092D">
+          <w:p w:rsidR="007B6551" w:rsidP="00C9092D" w:rsidRDefault="007B6551" w14:paraId="76FF0B94" w14:textId="00EE4AC4">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F2BA0" w:rsidRPr="009B4D91" w14:paraId="273CB91C" w14:textId="77777777" w:rsidTr="007B6551">
+      <w:tr w:rsidRPr="009B4D91" w:rsidR="007F2BA0" w:rsidTr="6D539998" w14:paraId="273CB91C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="172B194A" w14:textId="0A32D8EA" w:rsidR="007F2BA0" w:rsidRPr="007F2BA0" w:rsidRDefault="00865AD3" w:rsidP="00C9092D">
+          <w:p w:rsidRPr="007F2BA0" w:rsidR="007F2BA0" w:rsidP="6D539998" w:rsidRDefault="00865AD3" w14:paraId="172B194A" w14:textId="0A32D8EA">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="_Hlk202188813"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:bookmarkStart w:name="_Hlk202188813" w:id="2"/>
+            <w:r w:rsidRPr="6D539998" w:rsidR="00865AD3">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Compliant with </w:t>
             </w:r>
-            <w:r w:rsidR="00B53AA2">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="6D539998" w:rsidR="00B53AA2">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">UoM </w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="6D539998" w:rsidR="00865AD3">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Trusted Research</w:t>
             </w:r>
-            <w:r w:rsidR="00450401">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="6D539998" w:rsidR="00450401">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="007F2BA0">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="6D539998" w:rsidR="007F2BA0">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Export Controls</w:t>
             </w:r>
-            <w:r w:rsidR="00450401">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="6D539998" w:rsidR="00450401">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="00450401" w:rsidRPr="00450401">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="6D539998" w:rsidR="00450401">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>National Security and Investment Act (NSI), Exports and Academic Technology Approval Scheme (ATAS)</w:t>
             </w:r>
-            <w:r w:rsidR="00450401">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="6D539998" w:rsidR="00450401">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>, and</w:t>
             </w:r>
-            <w:r w:rsidR="006D0859">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="6D539998" w:rsidR="006D0859">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>/or</w:t>
             </w:r>
-            <w:r w:rsidR="00450401">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="6D539998" w:rsidR="00450401">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> any </w:t>
             </w:r>
-            <w:r w:rsidR="006D0859">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="6D539998" w:rsidR="006D0859">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">other </w:t>
             </w:r>
-            <w:r w:rsidR="00450401">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="6D539998" w:rsidR="00450401">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">relevant </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="6D539998" w:rsidR="00450401">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>regulation :</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...5 lines deleted...]
-            </w:rPr>
             <w:id w:val="837505118"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
+            <w:rPr>
+              <w:rStyle w:val="InitialStyle"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="InitialStyle"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="851" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
+                <w:tcMar/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7E2EF421" w14:textId="2D86BCB2" w:rsidR="007F2BA0" w:rsidRPr="009B4D91" w:rsidRDefault="007F2BA0" w:rsidP="00C9092D">
+              <w:p w:rsidRPr="009B4D91" w:rsidR="007F2BA0" w:rsidP="00C9092D" w:rsidRDefault="007F2BA0" w14:paraId="7E2EF421" w14:textId="2D86BCB2">
                 <w:pPr>
                   <w:pStyle w:val="DefaultText"/>
                   <w:spacing w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...5 lines deleted...]
-            </w:rPr>
             <w:id w:val="1869488118"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
+            <w:rPr>
+              <w:rStyle w:val="InitialStyle"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="InitialStyle"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="708" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
+                <w:tcMar/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="69724A91" w14:textId="7756231D" w:rsidR="007F2BA0" w:rsidRDefault="007F2BA0" w:rsidP="007F2BA0">
+              <w:p w:rsidR="007F2BA0" w:rsidP="007F2BA0" w:rsidRDefault="007F2BA0" w14:paraId="69724A91" w14:textId="7756231D">
                 <w:pPr>
                   <w:pStyle w:val="DefaultText"/>
                   <w:spacing w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...5 lines deleted...]
-            </w:rPr>
             <w:id w:val="1006249202"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
+            <w:rPr>
+              <w:rStyle w:val="InitialStyle"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="InitialStyle"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="850" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
+                <w:tcMar/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="6B75F4C9" w14:textId="408FD885" w:rsidR="007F2BA0" w:rsidRPr="009B4D91" w:rsidRDefault="007F2BA0" w:rsidP="00C9092D">
+              <w:p w:rsidRPr="009B4D91" w:rsidR="007F2BA0" w:rsidP="00C9092D" w:rsidRDefault="007F2BA0" w14:paraId="6B75F4C9" w14:textId="408FD885">
                 <w:pPr>
                   <w:pStyle w:val="DefaultText"/>
                   <w:spacing w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00450401" w:rsidRPr="009B4D91" w14:paraId="207CE554" w14:textId="77777777" w:rsidTr="007B6551">
+      <w:tr w:rsidRPr="009B4D91" w:rsidR="00450401" w:rsidTr="6D539998" w14:paraId="207CE554" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="268086FB" w14:textId="6C1ABD1A" w:rsidR="00450401" w:rsidRPr="00450401" w:rsidRDefault="00450401" w:rsidP="00450401">
+          <w:p w:rsidRPr="00450401" w:rsidR="00450401" w:rsidP="00450401" w:rsidRDefault="00450401" w14:paraId="268086FB" w14:textId="6C1ABD1A">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00450401">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Further details AWERB should be aware of if any:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E3132F6" w14:textId="77777777" w:rsidR="00450401" w:rsidRDefault="00450401" w:rsidP="007B6551">
+          <w:p w:rsidR="00450401" w:rsidP="007B6551" w:rsidRDefault="00450401" w14:paraId="5E3132F6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="2"/>
     </w:tbl>
-    <w:p w14:paraId="370420B9" w14:textId="77777777" w:rsidR="000A4496" w:rsidRDefault="000A4496"/>
-    <w:p w14:paraId="4942844F" w14:textId="77777777" w:rsidR="004C0CF5" w:rsidRDefault="004C0CF5"/>
+    <w:p w:rsidR="000A4496" w:rsidRDefault="000A4496" w14:paraId="370420B9" w14:textId="77777777"/>
+    <w:p w:rsidR="004C0CF5" w:rsidRDefault="004C0CF5" w14:paraId="4942844F" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3261"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="777"/>
         <w:gridCol w:w="782"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="850"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00670AAF" w14:paraId="4B005965" w14:textId="77777777" w:rsidTr="00280EC5">
+      <w:tr w:rsidR="00670AAF" w:rsidTr="00280EC5" w14:paraId="4B005965" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DC3900C" w14:textId="77777777" w:rsidR="00670AAF" w:rsidRDefault="00670AAF"/>
+          <w:p w:rsidR="00670AAF" w:rsidRDefault="00670AAF" w14:paraId="1DC3900C" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4389" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7279CEDC" w14:textId="16A91EE7" w:rsidR="00670AAF" w:rsidRDefault="00670AAF" w:rsidP="00670AAF">
+          <w:p w:rsidR="00670AAF" w:rsidP="00670AAF" w:rsidRDefault="00670AAF" w14:paraId="7279CEDC" w14:textId="16A91EE7">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00B1180B">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4601B818" w14:textId="6911AF29" w:rsidR="00670AAF" w:rsidRDefault="00670AAF" w:rsidP="00670AAF">
+          <w:p w:rsidR="00670AAF" w:rsidP="00670AAF" w:rsidRDefault="00670AAF" w14:paraId="4601B818" w14:textId="6911AF29">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE3D01">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00670AAF" w14:paraId="1B574982" w14:textId="77777777" w:rsidTr="00280EC5">
+      <w:tr w:rsidR="00670AAF" w:rsidTr="00280EC5" w14:paraId="1B574982" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="671"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67724803" w14:textId="61848C7A" w:rsidR="00670AAF" w:rsidRPr="00670AAF" w:rsidRDefault="00670AAF" w:rsidP="00670AAF">
+          <w:p w:rsidRPr="00670AAF" w:rsidR="00670AAF" w:rsidP="00670AAF" w:rsidRDefault="00670AAF" w14:paraId="67724803" w14:textId="61848C7A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">BSF </w:t>
             </w:r>
             <w:r w:rsidRPr="00670AAF">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Compliance and Licensing Manager</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4389" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="26419081" w14:textId="77777777" w:rsidR="00670AAF" w:rsidRDefault="00670AAF"/>
+          <w:p w:rsidR="00670AAF" w:rsidRDefault="00670AAF" w14:paraId="26419081" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3C51708B" w14:textId="77777777" w:rsidR="00670AAF" w:rsidRDefault="00670AAF"/>
+          <w:p w:rsidR="00670AAF" w:rsidRDefault="00670AAF" w14:paraId="3C51708B" w14:textId="77777777"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00670AAF" w14:paraId="53653B00" w14:textId="77777777" w:rsidTr="00280EC5">
+      <w:tr w:rsidR="00670AAF" w:rsidTr="00280EC5" w14:paraId="53653B00" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="310EA988" w14:textId="51687008" w:rsidR="00670AAF" w:rsidRPr="00670AAF" w:rsidRDefault="00670AAF" w:rsidP="00670AAF">
+          <w:p w:rsidRPr="00670AAF" w:rsidR="00670AAF" w:rsidP="00670AAF" w:rsidRDefault="00670AAF" w14:paraId="310EA988" w14:textId="51687008">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00670AAF">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NTCO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4389" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1A8A8D4B" w14:textId="77777777" w:rsidR="00670AAF" w:rsidRDefault="00670AAF"/>
+          <w:p w:rsidR="00670AAF" w:rsidRDefault="00670AAF" w14:paraId="1A8A8D4B" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="505B2347" w14:textId="77777777" w:rsidR="00670AAF" w:rsidRDefault="00670AAF"/>
+          <w:p w:rsidR="00670AAF" w:rsidRDefault="00670AAF" w14:paraId="505B2347" w14:textId="77777777"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00670AAF" w14:paraId="6CB5EC32" w14:textId="77777777" w:rsidTr="00280EC5">
+      <w:tr w:rsidR="00670AAF" w:rsidTr="00280EC5" w14:paraId="6CB5EC32" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EABBEDD" w14:textId="2E9EC6F0" w:rsidR="00670AAF" w:rsidRPr="00670AAF" w:rsidRDefault="00670AAF" w:rsidP="00670AAF">
+          <w:p w:rsidRPr="00670AAF" w:rsidR="00670AAF" w:rsidP="00670AAF" w:rsidRDefault="00670AAF" w14:paraId="7EABBEDD" w14:textId="2E9EC6F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00670AAF">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NVS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4389" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1DC61ECC" w14:textId="77777777" w:rsidR="00670AAF" w:rsidRDefault="00670AAF"/>
+          <w:p w:rsidR="00670AAF" w:rsidRDefault="00670AAF" w14:paraId="1DC61ECC" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="54982AFC" w14:textId="77777777" w:rsidR="00670AAF" w:rsidRDefault="00670AAF"/>
+          <w:p w:rsidR="00670AAF" w:rsidRDefault="00670AAF" w14:paraId="54982AFC" w14:textId="77777777"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00670AAF" w14:paraId="4F46C983" w14:textId="77777777" w:rsidTr="00280EC5">
+      <w:tr w:rsidR="00670AAF" w:rsidTr="00280EC5" w14:paraId="4F46C983" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A333486" w14:textId="1C42AB79" w:rsidR="00670AAF" w:rsidRPr="00670AAF" w:rsidRDefault="00670AAF" w:rsidP="00670AAF">
+          <w:p w:rsidRPr="00670AAF" w:rsidR="00670AAF" w:rsidP="00670AAF" w:rsidRDefault="00670AAF" w14:paraId="1A333486" w14:textId="1C42AB79">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00670AAF">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NACWO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4389" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3972C3FC" w14:textId="77777777" w:rsidR="00670AAF" w:rsidRDefault="00670AAF"/>
+          <w:p w:rsidR="00670AAF" w:rsidRDefault="00670AAF" w14:paraId="3972C3FC" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02D56315" w14:textId="77777777" w:rsidR="00670AAF" w:rsidRDefault="00670AAF"/>
+          <w:p w:rsidR="00670AAF" w:rsidRDefault="00670AAF" w14:paraId="02D56315" w14:textId="77777777"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00125117" w14:paraId="085B0C64" w14:textId="77777777" w:rsidTr="00125117">
+      <w:tr w:rsidR="00125117" w:rsidTr="00125117" w14:paraId="085B0C64" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F6C49E1" w14:textId="20859A8A" w:rsidR="00125117" w:rsidRPr="00125117" w:rsidRDefault="00125117">
+          <w:p w:rsidRPr="00125117" w:rsidR="00125117" w:rsidRDefault="00125117" w14:paraId="4F6C49E1" w14:textId="20859A8A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00125117">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The experimental and statistical design associated with this application has been agreed with:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00280EC5" w14:paraId="3153400C" w14:textId="77777777" w:rsidTr="00280EC5">
+      <w:tr w:rsidR="00280EC5" w:rsidTr="00280EC5" w14:paraId="3153400C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FD4DF59" w14:textId="60F27744" w:rsidR="00280EC5" w:rsidRPr="00670AAF" w:rsidRDefault="00280EC5" w:rsidP="00670AAF">
+          <w:p w:rsidRPr="00670AAF" w:rsidR="00280EC5" w:rsidP="00670AAF" w:rsidRDefault="00280EC5" w14:paraId="0FD4DF59" w14:textId="60F27744">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00125117">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Inferstats</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00125117">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Representative</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4389" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57A888E1" w14:textId="77777777" w:rsidR="00280EC5" w:rsidRDefault="00280EC5"/>
+          <w:p w:rsidR="00280EC5" w:rsidRDefault="00280EC5" w14:paraId="57A888E1" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46F14790" w14:textId="188C410F" w:rsidR="00280EC5" w:rsidRDefault="00280EC5"/>
+          <w:p w:rsidR="00280EC5" w:rsidRDefault="00280EC5" w14:paraId="46F14790" w14:textId="188C410F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00280EC5" w14:paraId="6079C913" w14:textId="77777777" w:rsidTr="00280EC5">
+      <w:tr w:rsidR="00280EC5" w:rsidTr="00280EC5" w14:paraId="6079C913" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03C9839A" w14:textId="77777777" w:rsidR="00280EC5" w:rsidRPr="00280EC5" w:rsidRDefault="00280EC5" w:rsidP="00280EC5">
+          <w:p w:rsidRPr="00280EC5" w:rsidR="00280EC5" w:rsidP="00280EC5" w:rsidRDefault="00280EC5" w14:paraId="03C9839A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00280EC5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Establishment licence holder’s approval to proceed:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="777" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7213F1DB" w14:textId="08F9E2C2" w:rsidR="00280EC5" w:rsidRPr="00280EC5" w:rsidRDefault="00280EC5" w:rsidP="00280EC5">
+          <w:p w:rsidRPr="00280EC5" w:rsidR="00280EC5" w:rsidP="00280EC5" w:rsidRDefault="00280EC5" w14:paraId="7213F1DB" w14:textId="08F9E2C2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="InitialStyle"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="399332924"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="InitialStyle"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="777" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="nil"/>
-                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="19E21681" w14:textId="3849FECA" w:rsidR="00280EC5" w:rsidRPr="00280EC5" w:rsidRDefault="00280EC5" w:rsidP="00280EC5">
+              <w:p w:rsidRPr="00280EC5" w:rsidR="00280EC5" w:rsidP="00280EC5" w:rsidRDefault="00280EC5" w14:paraId="19E21681" w14:textId="3849FECA">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00280EC5">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D20ACD2" w14:textId="757CDDDA" w:rsidR="00280EC5" w:rsidRPr="00280EC5" w:rsidRDefault="00280EC5" w:rsidP="00280EC5">
+          <w:p w:rsidRPr="00280EC5" w:rsidR="00280EC5" w:rsidP="00280EC5" w:rsidRDefault="00280EC5" w14:paraId="3D20ACD2" w14:textId="757CDDDA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00280EC5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
@@ -3057,143 +3206,147 @@
             <w:rPr>
               <w:rStyle w:val="InitialStyle"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1864273200"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="InitialStyle"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="850" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="nil"/>
-                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="11861900" w14:textId="19DE9AD5" w:rsidR="00280EC5" w:rsidRDefault="00280EC5" w:rsidP="00280EC5">
+              <w:p w:rsidR="00280EC5" w:rsidP="00280EC5" w:rsidRDefault="00280EC5" w14:paraId="11861900" w14:textId="19DE9AD5">
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00280EC5" w14:paraId="668F16B0" w14:textId="77777777" w:rsidTr="00280EC5">
+      <w:tr w:rsidR="00280EC5" w:rsidTr="00280EC5" w14:paraId="668F16B0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54B0CB40" w14:textId="23F39722" w:rsidR="00280EC5" w:rsidRPr="00125117" w:rsidRDefault="00280EC5" w:rsidP="00280EC5">
+          <w:p w:rsidRPr="00125117" w:rsidR="00280EC5" w:rsidP="00280EC5" w:rsidRDefault="00280EC5" w14:paraId="54B0CB40" w14:textId="23F39722">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Establishment Licence Holder:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1FCFB5E6" w14:textId="77777777" w:rsidR="00280EC5" w:rsidRDefault="00280EC5" w:rsidP="00280EC5"/>
+          <w:p w:rsidR="00280EC5" w:rsidP="00280EC5" w:rsidRDefault="00280EC5" w14:paraId="1FCFB5E6" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="42A59D44" w14:textId="5071261B" w:rsidR="00280EC5" w:rsidRDefault="00280EC5" w:rsidP="00280EC5"/>
+          <w:p w:rsidR="00280EC5" w:rsidP="00280EC5" w:rsidRDefault="00280EC5" w14:paraId="42A59D44" w14:textId="5071261B"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="375867DE" w14:textId="77777777" w:rsidR="00670AAF" w:rsidRDefault="00670AAF"/>
+    <w:p w:rsidR="00670AAF" w:rsidRDefault="00670AAF" w14:paraId="375867DE" w14:textId="77777777"/>
     <w:sectPr w:rsidR="00670AAF" w:rsidSect="00125117">
-      <w:headerReference w:type="default" r:id="rId12"/>
-[...1 lines deleted...]
-      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="706" w:footer="706" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10151027" w14:textId="77777777" w:rsidR="0014045A" w:rsidRDefault="0014045A">
+    <w:p w:rsidR="00A338FD" w:rsidRDefault="00A338FD" w14:paraId="1FAAF2A8" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D5F4BD0" w14:textId="77777777" w:rsidR="0014045A" w:rsidRDefault="0014045A">
+    <w:p w:rsidR="00A338FD" w:rsidRDefault="00A338FD" w14:paraId="3AC1E3D5" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -3217,356 +3370,416 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:altName w:val="Athelas Bold Italic"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="62CB75CB" w14:textId="2CF5D51B" w:rsidR="00F55B00" w:rsidRDefault="000C08DE">
+  <w:p w:rsidR="00770464" w:rsidRDefault="00770464" w14:paraId="320570EA" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00F55B00" w:rsidRDefault="000C08DE" w14:paraId="62CB75CB" w14:textId="15C22169">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t xml:space="preserve">Cat </w:t>
     </w:r>
     <w:r w:rsidR="00086896">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t>A AWERB form</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
-    <w:r w:rsidR="00F55B00" w:rsidRPr="00F55B00">
+    <w:r w:rsidRPr="00F55B00" w:rsidR="00F55B00">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t xml:space="preserve">Version </w:t>
     </w:r>
     <w:r w:rsidR="006B6201">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
-      <w:t>5b</w:t>
+      <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidR="00F55B00" w:rsidRPr="00F55B00">
+    <w:r w:rsidR="00770464">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      </w:rPr>
+      <w:t>c</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F55B00" w:rsidR="00F55B00">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
+    <w:r w:rsidR="00770464">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
     <w:r w:rsidR="006B6201">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
-      <w:t>01</w:t>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="007A784B">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="006B6201">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
-      <w:t>07</w:t>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="00770464">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00086896">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t>/20</w:t>
     </w:r>
     <w:r w:rsidR="00533855">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="006B6201">
+    <w:r w:rsidR="00770464">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
-      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+      <w:ptab w:alignment="right" w:relativeTo="margin" w:leader="none"/>
     </w:r>
-    <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
+    <w:r w:rsidRPr="00C366F9" w:rsidR="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
+    <w:r w:rsidRPr="00C366F9" w:rsidR="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
+    <w:r w:rsidRPr="00C366F9" w:rsidR="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
+    <w:r w:rsidRPr="00C366F9" w:rsidR="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00481E01">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
+    <w:r w:rsidRPr="00C366F9" w:rsidR="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
+    <w:r w:rsidRPr="00C366F9" w:rsidR="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
+    <w:r w:rsidRPr="00C366F9" w:rsidR="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
+    <w:r w:rsidRPr="00C366F9" w:rsidR="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
+    <w:r w:rsidRPr="00C366F9" w:rsidR="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00481E01">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
+    <w:r w:rsidRPr="00C366F9" w:rsidR="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3272DC77" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRDefault="00C96F73" w:rsidP="00266325">
+  <w:p w:rsidR="00C96F73" w:rsidP="00266325" w:rsidRDefault="00C96F73" w14:paraId="3272DC77" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00770464" w:rsidRDefault="00770464" w14:paraId="007438D4" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="228DC042" w14:textId="77777777" w:rsidR="0014045A" w:rsidRDefault="0014045A">
+    <w:p w:rsidR="00A338FD" w:rsidRDefault="00A338FD" w14:paraId="6F040EFA" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="592CBC3F" w14:textId="77777777" w:rsidR="0014045A" w:rsidRDefault="0014045A">
+    <w:p w:rsidR="00A338FD" w:rsidRDefault="00A338FD" w14:paraId="11253873" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4030C5BD" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="001513AF" w:rsidRDefault="00C96F73">
+  <w:p w:rsidR="00770464" w:rsidRDefault="00770464" w14:paraId="5EADE401" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="001513AF" w:rsidR="00C96F73" w:rsidRDefault="00C96F73" w14:paraId="4030C5BD" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="17"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001513AF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="23"/>
       </w:rPr>
       <w:t>Private &amp; confidential:</w:t>
     </w:r>
     <w:r w:rsidRPr="001513AF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="17"/>
       </w:rPr>
       <w:t xml:space="preserve"> Please be aware that the contents of this form may be made public resulting from the "Freedom of information Act".  Personal details will not be released.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2A1EBC87" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRDefault="00C96F73">
+  <w:p w:rsidR="00C96F73" w:rsidRDefault="00C96F73" w14:paraId="2A1EBC87" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="23"/>
       </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00770464" w:rsidRDefault="00770464" w14:paraId="7237E926" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04D63F05"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="093E3F09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1168E52"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3625,147 +3838,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D726EDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="902697D6"/>
     <w:lvl w:ilvl="0" w:tplc="935E067E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14610D19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CBF633E6"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4174,238 +4387,238 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="539B3A12"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62C30D9D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="697F0C33"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FD0517A"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76015FB1"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77DC133B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D99E296C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C063345"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CBF633E6"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1211" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4503,53 +4716,54 @@
   <w:num w:numId="10" w16cid:durableId="1652295611">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="912201274">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="256451155">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="495924028">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1065226113">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="793715482">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -4588,129 +4802,136 @@
     <w:rsid w:val="001C7BC6"/>
     <w:rsid w:val="001E72EB"/>
     <w:rsid w:val="00211D65"/>
     <w:rsid w:val="00232372"/>
     <w:rsid w:val="002574BC"/>
     <w:rsid w:val="00266325"/>
     <w:rsid w:val="00266503"/>
     <w:rsid w:val="0027358F"/>
     <w:rsid w:val="00280EC5"/>
     <w:rsid w:val="002824A7"/>
     <w:rsid w:val="002936EA"/>
     <w:rsid w:val="0029656A"/>
     <w:rsid w:val="002C7E86"/>
     <w:rsid w:val="002E4D7D"/>
     <w:rsid w:val="002E7030"/>
     <w:rsid w:val="003268BD"/>
     <w:rsid w:val="003272CB"/>
     <w:rsid w:val="00371BBA"/>
     <w:rsid w:val="003821E3"/>
     <w:rsid w:val="00396FDF"/>
     <w:rsid w:val="00397B4A"/>
     <w:rsid w:val="00397F09"/>
     <w:rsid w:val="003E2622"/>
     <w:rsid w:val="003E3C34"/>
     <w:rsid w:val="004022AA"/>
+    <w:rsid w:val="00442B94"/>
     <w:rsid w:val="00450401"/>
+    <w:rsid w:val="00465455"/>
     <w:rsid w:val="00481E01"/>
     <w:rsid w:val="00482E3F"/>
     <w:rsid w:val="00482FD1"/>
     <w:rsid w:val="0048306D"/>
     <w:rsid w:val="004A6DB8"/>
     <w:rsid w:val="004B387D"/>
     <w:rsid w:val="004B6B3F"/>
     <w:rsid w:val="004C0CF5"/>
     <w:rsid w:val="0050213F"/>
     <w:rsid w:val="00506B36"/>
     <w:rsid w:val="00533855"/>
     <w:rsid w:val="005458BC"/>
     <w:rsid w:val="00562E0B"/>
     <w:rsid w:val="00572021"/>
     <w:rsid w:val="005743BF"/>
     <w:rsid w:val="005751BC"/>
     <w:rsid w:val="005876E4"/>
     <w:rsid w:val="00594BC4"/>
     <w:rsid w:val="005B746D"/>
     <w:rsid w:val="005D378F"/>
+    <w:rsid w:val="005E2619"/>
     <w:rsid w:val="00617B70"/>
     <w:rsid w:val="006608A9"/>
     <w:rsid w:val="00670AAF"/>
     <w:rsid w:val="006B6201"/>
     <w:rsid w:val="006D0859"/>
     <w:rsid w:val="006D1EA1"/>
     <w:rsid w:val="006D75C0"/>
     <w:rsid w:val="006F4497"/>
     <w:rsid w:val="006F48F0"/>
     <w:rsid w:val="00707FE6"/>
     <w:rsid w:val="00741877"/>
+    <w:rsid w:val="00770464"/>
     <w:rsid w:val="007A2708"/>
     <w:rsid w:val="007A27D8"/>
     <w:rsid w:val="007A784B"/>
     <w:rsid w:val="007B6551"/>
     <w:rsid w:val="007D0963"/>
     <w:rsid w:val="007E432D"/>
     <w:rsid w:val="007F2BA0"/>
     <w:rsid w:val="00805FF9"/>
     <w:rsid w:val="00813947"/>
     <w:rsid w:val="0083705C"/>
     <w:rsid w:val="008537B1"/>
     <w:rsid w:val="00855607"/>
     <w:rsid w:val="00855B5B"/>
     <w:rsid w:val="008568FF"/>
     <w:rsid w:val="00865AD3"/>
     <w:rsid w:val="0086740E"/>
     <w:rsid w:val="008766B4"/>
     <w:rsid w:val="008A2C2C"/>
     <w:rsid w:val="008C5306"/>
     <w:rsid w:val="008D4D35"/>
     <w:rsid w:val="008F34C7"/>
     <w:rsid w:val="008F3BBC"/>
     <w:rsid w:val="00907B41"/>
     <w:rsid w:val="00910FC8"/>
+    <w:rsid w:val="009212A8"/>
     <w:rsid w:val="00972A1D"/>
     <w:rsid w:val="00995FEA"/>
     <w:rsid w:val="009B4D91"/>
     <w:rsid w:val="009B6053"/>
     <w:rsid w:val="009C56E9"/>
     <w:rsid w:val="009D3B6E"/>
     <w:rsid w:val="009D3CFA"/>
     <w:rsid w:val="009D714E"/>
     <w:rsid w:val="009E080A"/>
     <w:rsid w:val="009E4D7C"/>
     <w:rsid w:val="00A337B2"/>
+    <w:rsid w:val="00A338FD"/>
     <w:rsid w:val="00A51AFD"/>
     <w:rsid w:val="00A51FE5"/>
     <w:rsid w:val="00A63B67"/>
     <w:rsid w:val="00A875F5"/>
     <w:rsid w:val="00A918FF"/>
     <w:rsid w:val="00AB76FE"/>
     <w:rsid w:val="00AE03E6"/>
     <w:rsid w:val="00AE21B0"/>
     <w:rsid w:val="00AE39B3"/>
     <w:rsid w:val="00AF1C75"/>
     <w:rsid w:val="00B05A58"/>
     <w:rsid w:val="00B2706D"/>
+    <w:rsid w:val="00B3356D"/>
     <w:rsid w:val="00B37C56"/>
     <w:rsid w:val="00B53AA2"/>
     <w:rsid w:val="00B63330"/>
     <w:rsid w:val="00B637B4"/>
     <w:rsid w:val="00B77F94"/>
     <w:rsid w:val="00B92E9E"/>
     <w:rsid w:val="00BA3967"/>
     <w:rsid w:val="00BC088F"/>
     <w:rsid w:val="00BD55B5"/>
     <w:rsid w:val="00BE0B45"/>
     <w:rsid w:val="00BF0235"/>
     <w:rsid w:val="00BF791A"/>
     <w:rsid w:val="00C30322"/>
     <w:rsid w:val="00C366F9"/>
     <w:rsid w:val="00C4092D"/>
     <w:rsid w:val="00C43577"/>
     <w:rsid w:val="00C7353D"/>
     <w:rsid w:val="00C9092D"/>
     <w:rsid w:val="00C96F73"/>
     <w:rsid w:val="00CB6DAE"/>
     <w:rsid w:val="00CC5E74"/>
     <w:rsid w:val="00CD700B"/>
     <w:rsid w:val="00CE7303"/>
     <w:rsid w:val="00CF622A"/>
     <w:rsid w:val="00D054F4"/>
@@ -4720,179 +4941,181 @@
     <w:rsid w:val="00D401DB"/>
     <w:rsid w:val="00D55A19"/>
     <w:rsid w:val="00D62CF4"/>
     <w:rsid w:val="00DA2C7D"/>
     <w:rsid w:val="00E00952"/>
     <w:rsid w:val="00E3216E"/>
     <w:rsid w:val="00E40A63"/>
     <w:rsid w:val="00E70228"/>
     <w:rsid w:val="00E92BAD"/>
     <w:rsid w:val="00E94E62"/>
     <w:rsid w:val="00EE0F59"/>
     <w:rsid w:val="00EE30D8"/>
     <w:rsid w:val="00F5002F"/>
     <w:rsid w:val="00F5386C"/>
     <w:rsid w:val="00F55B00"/>
     <w:rsid w:val="00F56E01"/>
     <w:rsid w:val="00F70BBE"/>
     <w:rsid w:val="00F81B1F"/>
     <w:rsid w:val="00F82140"/>
     <w:rsid w:val="00FB3323"/>
     <w:rsid w:val="00FC2DB2"/>
     <w:rsid w:val="00FC4B64"/>
     <w:rsid w:val="00FC4DF8"/>
     <w:rsid w:val="00FD19D5"/>
     <w:rsid w:val="00FD4AE6"/>
+    <w:rsid w:val="2D279DC4"/>
+    <w:rsid w:val="6D539998"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3B2750C7"/>
   <w15:docId w15:val="{60DB1F56-0EAC-4C71-8D44-60AEA79A8E47}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5028,52 +5251,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -5131,124 +5354,124 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00086896"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DefaultText">
+  <w:style w:type="paragraph" w:styleId="DefaultText" w:customStyle="1">
     <w:name w:val="Default Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="480" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="InitialStyle">
+  <w:style w:type="character" w:styleId="InitialStyle" w:customStyle="1">
     <w:name w:val="InitialStyle"/>
     <w:rPr>
       <w:noProof w:val="0"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
@@ -5269,187 +5492,187 @@
     <w:semiHidden/>
     <w:rsid w:val="00266325"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00266325"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00371BBA"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00371BBA"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="002E7030"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A918FF"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A918FF"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A918FF"/>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A918FF"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A918FF"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B37C56"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00B37C56"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9E977197262459AB16AE09F8A4F0155">
+  <w:style w:type="paragraph" w:styleId="F9E977197262459AB16AE09F8A4F0155" w:customStyle="1">
     <w:name w:val="F9E977197262459AB16AE09F8A4F0155"/>
     <w:rsid w:val="00741877"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00741877"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00086896"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00865AD3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
@@ -5458,52 +5681,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1230992518">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katrina.Cunliffe@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bsf.licensing@manchester.ac.uk" TargetMode="External" Id="Rb7f793de78684349" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Program%20Files\Microsoft%20Office\Templates\ERP1.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -5768,86 +5990,96 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="c4f68267-62ac-4bec-8c4c-5095ec9350ed" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="06d724ba-4881-4eb0-b72f-dce6e222a12c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="06d724ba-4881-4eb0-b72f-dce6e222a12c" xmlns:ns3="c4f68267-62ac-4bec-8c4c-5095ec9350ed" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="89e4ab501aee6016fdc3384563861693" ns2:_="" ns3:_="">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100289583C557273F4493FCBC6954795FBA" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f727001722ca616d81c7409af64f62d5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="06d724ba-4881-4eb0-b72f-dce6e222a12c" xmlns:ns3="c4f68267-62ac-4bec-8c4c-5095ec9350ed" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="55b09308057eb7dac9f595361baaccdc" ns2:_="" ns3:_="">
     <xsd:import namespace="06d724ba-4881-4eb0-b72f-dce6e222a12c"/>
     <xsd:import namespace="c4f68267-62ac-4bec-8c4c-5095ec9350ed"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="06d724ba-4881-4eb0-b72f-dce6e222a12c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -5866,50 +6098,55 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6d63537c-d192-4dc4-bb87-a5632b1c7687" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="20" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c4f68267-62ac-4bec-8c4c-5095ec9350ed" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{85304632-776d-4091-91e5-78edfe159491}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c4f68267-62ac-4bec-8c4c-5095ec9350ed">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -5983,161 +6220,107 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{874F0BA0-620C-409D-847C-B0EAF862C9D0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1813DE5E-D580-4DC2-885A-3772330CF42A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69E0862E-9CA3-4CD7-93E4-B58439A53BD8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c4f68267-62ac-4bec-8c4c-5095ec9350ed"/>
-    <ds:schemaRef ds:uri="e9233d98-b4c3-4556-baa0-51bb78951326"/>
     <ds:schemaRef ds:uri="06d724ba-4881-4eb0-b72f-dce6e222a12c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{151C7E93-0A18-4DFB-8C8C-EEDEBAFF4326}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C487210B-752F-4275-A3F5-A373DF276463}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="06d724ba-4881-4eb0-b72f-dce6e222a12c"/>
     <ds:schemaRef ds:uri="c4f68267-62ac-4bec-8c4c-5095ec9350ed"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...53 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>ERP1</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>UNIVERSITY OF MANCHESTER</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>University of Manchester                                                  (form ppl 1)</dc:title>
   <dc:creator>MR T PRIEST</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <lastModifiedBy>Gemma Powell</lastModifiedBy>
+  <revision>4</revision>
+  <lastPrinted>2017-03-30T13:55:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100289583C557273F4493FCBC6954795FBA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>