--- v0 (2026-03-26)
+++ v1 (2026-07-29)
@@ -50,51 +50,122 @@
       <w:r w:rsidRPr="00247055">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>AI</w:t>
       </w:r>
       <w:r w:rsidR="000E5220">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00247055">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>use Checklist</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02D34952" w14:textId="057214CA" w:rsidR="00247055" w:rsidRDefault="00247055" w:rsidP="00247055">
+    <w:p w14:paraId="4B1AD52F" w14:textId="79FAB98C" w:rsidR="0015472E" w:rsidRDefault="0015472E" w:rsidP="00247055">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Please read this document alongside </w:t>
+      </w:r>
+      <w:r w:rsidR="000A4D6D">
+        <w:t>the Guidance</w:t>
+      </w:r>
+      <w:r w:rsidR="00F32BB1">
+        <w:t xml:space="preserve"> (link when ready) and the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidR="00F32BB1" w:rsidRPr="00F32BB1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Guidelines for Staff and Students Using or Developing AI </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00F32BB1">
+        <w:t>(and any supplementary programme-based expectations).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C3F4E77" w14:textId="4A1963EA" w:rsidR="00C51694" w:rsidRDefault="00237EAA" w:rsidP="00247055">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">As with any potential disciplinary matter, the University needs to be satisfied to the balance of probabilities </w:t>
+      </w:r>
+      <w:r w:rsidR="00C51694">
+        <w:t xml:space="preserve">(50%+ likelihood) </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">that there may be </w:t>
+      </w:r>
+      <w:r w:rsidR="00C51694">
+        <w:t xml:space="preserve">misconduct.  This threshold applies from the outset of a case through to a disciplinary panel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="336CBE46" w14:textId="72E3FD5A" w:rsidR="00237EAA" w:rsidRDefault="00845072" w:rsidP="00247055">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">To help support there being a case to answer (or not) the University needs to show the evidence, and provide, reasons for </w:t>
+      </w:r>
+      <w:r w:rsidR="009622B7">
+        <w:t>its decisions</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009622B7">
+        <w:t xml:space="preserve">  This checklist is a tool to assist </w:t>
+      </w:r>
+      <w:r w:rsidR="00903DE7">
+        <w:t>colleagues to reflect over whether there may be concerns that a student has used Gen</w:t>
+      </w:r>
+      <w:r w:rsidR="002125D7">
+        <w:t xml:space="preserve"> AI in their work.  It can also form a piece of evidence (disclosable to a student) should a case be taken through the disciplinary process.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00C51694">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D34952" w14:textId="140C357D" w:rsidR="00247055" w:rsidRDefault="00247055" w:rsidP="00247055">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The University does not endorse the use of software which claims to be able to identify where a student has used </w:t>
       </w:r>
       <w:r w:rsidR="001E22CE">
         <w:t xml:space="preserve">Generative </w:t>
       </w:r>
       <w:r>
         <w:t>AI.  These can produce misleading results.  Though they may be able to add to the evidence base for a suspected case, their weighting within the balance of probabilities is limited.  Therefore, the University needs to look at what other indicators appear present.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3354"/>
         <w:gridCol w:w="1042"/>
         <w:gridCol w:w="1042"/>
         <w:gridCol w:w="1042"/>
@@ -184,65 +255,72 @@
             <w:tcW w:w="1042" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02C6A293" w14:textId="34267FB2" w:rsidR="00247055" w:rsidRPr="001E22CE" w:rsidRDefault="001E22CE" w:rsidP="00247055">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001E22CE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Low-concern</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1957910F" w14:textId="4D61959F" w:rsidR="00247055" w:rsidRPr="001E22CE" w:rsidRDefault="001E22CE" w:rsidP="00247055">
+          <w:p w14:paraId="1957910F" w14:textId="32F73F54" w:rsidR="00247055" w:rsidRPr="001E22CE" w:rsidRDefault="001E22CE" w:rsidP="00247055">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E22CE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>No concern</w:t>
             </w:r>
+            <w:r w:rsidR="006501C3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2202" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F64B402" w14:textId="23E8404D" w:rsidR="00247055" w:rsidRPr="001E22CE" w:rsidRDefault="001E22CE" w:rsidP="00247055">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E22CE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Evidence / observations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E22CE" w14:paraId="02FBAB95" w14:textId="77777777" w:rsidTr="001E22CE">
@@ -843,50 +921,51 @@
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2202" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55931A0B" w14:textId="77777777" w:rsidR="00247055" w:rsidRDefault="00247055" w:rsidP="00247055">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E22CE" w14:paraId="5D8EFC35" w14:textId="77777777" w:rsidTr="001E22CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3354" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48D0FB55" w14:textId="5B0FF3E5" w:rsidR="00247055" w:rsidRDefault="001E22CE" w:rsidP="00247055">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>Misleading or false</w:t>
             </w:r>
             <w:r w:rsidR="00247055">
               <w:t xml:space="preserve"> content</w:t>
             </w:r>
             <w:r>
               <w:t>, that may be presented as fact</w:t>
             </w:r>
             <w:r w:rsidR="00247055">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1042" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1446D814" w14:textId="77777777" w:rsidR="00247055" w:rsidRDefault="00247055" w:rsidP="00247055">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1107,56 +1186,62 @@
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="563CDEA1" w14:textId="77777777" w:rsidR="00247055" w:rsidRDefault="00247055" w:rsidP="00247055">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2202" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7835BD06" w14:textId="77777777" w:rsidR="00247055" w:rsidRDefault="00247055" w:rsidP="00247055">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E22CE" w14:paraId="1E5005FA" w14:textId="77777777" w:rsidTr="001E22CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3354" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D51DF07" w14:textId="2F137A2B" w:rsidR="00247055" w:rsidRDefault="001E22CE" w:rsidP="00247055">
+          <w:p w14:paraId="0D51DF07" w14:textId="15B616F1" w:rsidR="00247055" w:rsidRDefault="001E22CE" w:rsidP="00247055">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:t>Work lacks coherent flow or fails or fails to address to nuances of the subject matter</w:t>
+              <w:t>Work lacks coherent flow or fails to address t</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB46A7">
+              <w:t>he</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> nuances of the subject matter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1042" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18E5DAC6" w14:textId="77777777" w:rsidR="00247055" w:rsidRDefault="00247055" w:rsidP="00247055">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1042" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45069F7E" w14:textId="77777777" w:rsidR="00247055" w:rsidRDefault="00247055" w:rsidP="00247055">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1403,51 +1488,50 @@
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2202" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31270844" w14:textId="77777777" w:rsidR="003B34FE" w:rsidRDefault="003B34FE" w:rsidP="00247055">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B34FE" w14:paraId="63C78F34" w14:textId="77777777" w:rsidTr="001E22CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3354" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14D9B62B" w14:textId="5F1C717F" w:rsidR="003B34FE" w:rsidRDefault="003B34FE" w:rsidP="00247055">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Content not appropriate to discipline area</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1042" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F2E4CFC" w14:textId="77777777" w:rsidR="003B34FE" w:rsidRDefault="003B34FE" w:rsidP="00247055">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1042" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E4C56AF" w14:textId="77777777" w:rsidR="003B34FE" w:rsidRDefault="003B34FE" w:rsidP="00247055">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1850,75 +1934,512 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="727E01A7" w14:textId="77777777" w:rsidR="003B34FE" w:rsidRDefault="003B34FE" w:rsidP="00247055">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2202" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67124F30" w14:textId="77777777" w:rsidR="003B34FE" w:rsidRDefault="003B34FE" w:rsidP="00247055">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="624A5FEC" w14:textId="77777777" w:rsidR="00247055" w:rsidRDefault="00247055" w:rsidP="00247055">
+    <w:p w14:paraId="35DA2F75" w14:textId="77777777" w:rsidR="006501C3" w:rsidRDefault="006501C3" w:rsidP="00247055">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50F5DA46" w14:textId="42EC0622" w:rsidR="003B34FE" w:rsidRDefault="003B34FE" w:rsidP="00247055">
+    <w:p w14:paraId="6DB49106" w14:textId="2C340ECA" w:rsidR="00D02BE9" w:rsidRPr="00D02BE9" w:rsidRDefault="00D02BE9" w:rsidP="00247055">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D02BE9">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Applying academic judgement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="734FB73E" w14:textId="0FEC75DE" w:rsidR="00D02BE9" w:rsidRDefault="003C60C0" w:rsidP="00247055">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Remember, some indicators of malpractice may be stronger than others and a few indicators may not be sufficient to tip the balance towards academic malpractice.  However, clear indicators, or a reasonable collection, may be enough to support a case </w:t>
-[...2 lines deleted...]
-        <w:t>to the next level of consideration and/or to make further enquiries with a student.</w:t>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6EA7786C" wp14:editId="49591DF0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>30480</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1188720</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6042660" cy="1404620"/>
+                <wp:effectExtent l="0" t="0" r="15240" b="21590"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6042660" cy="1404620"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0236AF17" w14:textId="44F82A1F" w:rsidR="003C60C0" w:rsidRPr="003604F9" w:rsidRDefault="003C60C0">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003604F9">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>I</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003604F9" w:rsidRPr="003604F9">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>s there anything the completer of the form wishes to add from an academic perspective?</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3CC7B820" w14:textId="77777777" w:rsidR="003604F9" w:rsidRDefault="003604F9"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:spAutoFit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>20000</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="6EA7786C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:2.4pt;margin-top:93.6pt;width:475.8pt;height:110.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgJK8TEAIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysk1Fv0zAQx9+R+A6W32nSqi1b1HQaHUVI&#10;YyANPoDjOI2F4zNnt0n59JydrqsGvCD8YNm+8993vzuvbobOsINCr8GWfDrJOVNWQq3truTfvm7f&#10;XHHmg7C1MGBVyY/K85v161er3hVqBi2YWiEjEeuL3pW8DcEVWeZlqzrhJ+CUJWMD2IlAW9xlNYqe&#10;1DuTzfJ8mfWAtUOQyns6vRuNfJ30m0bJ8LlpvArMlJxiC2nGNFdxztYrUexQuFbLUxjiH6LohLb0&#10;6FnqTgTB9qh/k+q0RPDQhImELoOm0VKlHCibaf4im8dWOJVyITjenTH5/ycrHw6P7guyMLyDgQqY&#10;kvDuHuR3zyxsWmF36hYR+laJmh6eRmRZ73xxuhpR+8JHkar/BDUVWewDJKGhwS5SoTwZqVMBjmfo&#10;aghM0uEyn8+WSzJJsk3n+Xw5S2XJRPF03aEPHxR0LC5KjlTVJC8O9z7EcETx5BJf82B0vdXGpA3u&#10;qo1BdhDUAds0UgYv3IxlfcmvF7PFSOCvEnkaf5LodKBWNror+dXZSRSR23tbp0YLQptxTSEbewIZ&#10;2Y0Uw1AN5BiBVlAfCSnC2LL0xWjRAv7krKd2Lbn/sReoODMfLZXlejqfx/5Om/niLTFkeGmpLi3C&#10;SpIqeeBsXG5C+hMJmLul8m11AvscySlWasPE+/RlYp9f7pPX88de/wIAAP//AwBQSwMEFAAGAAgA&#10;AAAhAMmI5HjdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC4TSxltKaXp&#10;BJN24rQy7llj2orGKUm2dW+POcHR/n79/lytZzuKE/owOFJwv0xAILXODNQp2L9v7woQIWoyenSE&#10;Ci4YYF1fX1W6NO5MOzw1sRNcQqHUCvoYp1LK0PZodVi6CYnZp/NWRx59J43XZy63o1wlSS6tHogv&#10;9HrCTY/tV3O0CvLv5mHx9mEWtLtsX31rM7PZZ0rd3swvzyAizvEvDL/6rA41Ox3ckUwQo4KUxSOv&#10;i8cVCOZPWZ6CODBIihRkXcn/H9Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOAkrxMQ&#10;AgAAIAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMmI&#10;5HjdAAAACQEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;">
+                <v:textbox style="mso-fit-shape-to-text:t">
+                  <w:txbxContent>
+                    <w:p w14:paraId="0236AF17" w14:textId="44F82A1F" w:rsidR="003C60C0" w:rsidRPr="003604F9" w:rsidRDefault="003C60C0">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003604F9">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>I</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003604F9" w:rsidRPr="003604F9">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>s there anything the completer of the form wishes to add from an academic perspective?</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3CC7B820" w14:textId="77777777" w:rsidR="003604F9" w:rsidRDefault="003604F9"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00DC10D5">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC10D5">
+        <w:t xml:space="preserve">hough an individual being an academic does not necessarily mean </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC10D5">
+        <w:t>they are able to spot the use of GenAI</w:t>
+      </w:r>
+      <w:r w:rsidR="00824D8D">
+        <w:t xml:space="preserve"> more ably than others, where academic judgement should be given weight </w:t>
+      </w:r>
+      <w:r w:rsidR="003A003A">
+        <w:t xml:space="preserve">when reflecting over a case, is around </w:t>
+      </w:r>
+      <w:r w:rsidR="00410E9C">
+        <w:t>those</w:t>
+      </w:r>
+      <w:r w:rsidR="003A003A">
+        <w:t xml:space="preserve"> indicators </w:t>
+      </w:r>
+      <w:r w:rsidR="00410E9C">
+        <w:t xml:space="preserve">above </w:t>
+      </w:r>
+      <w:r w:rsidR="006C67C7">
+        <w:t xml:space="preserve">which rely on </w:t>
+      </w:r>
+      <w:r w:rsidR="006C67C7">
+        <w:lastRenderedPageBreak/>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="003A003A" w:rsidRPr="003A003A">
+        <w:t>cademic expertise</w:t>
+      </w:r>
+      <w:r w:rsidR="00410E9C">
+        <w:t xml:space="preserve">.  Any exercise of academic </w:t>
+      </w:r>
+      <w:r w:rsidR="003A003A" w:rsidRPr="003A003A">
+        <w:t xml:space="preserve">judgment </w:t>
+      </w:r>
+      <w:r w:rsidR="00410E9C">
+        <w:t xml:space="preserve">still needs to be reasoned and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00410E9C">
+        <w:t>evidence</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-based</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DFC43B9" w14:textId="4AECDFC5" w:rsidR="00C13292" w:rsidRDefault="00C13292" w:rsidP="00247055">
+    <w:p w14:paraId="452A5D5B" w14:textId="355D9B76" w:rsidR="003C60C0" w:rsidRPr="00AF3834" w:rsidRDefault="007B0CCF" w:rsidP="00247055">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF3834">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Further enquiry</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11137936" w14:textId="72ACA64E" w:rsidR="003C60C0" w:rsidRPr="00AF3834" w:rsidRDefault="007B0CCF" w:rsidP="00247055">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>It may sometimes be recommended that further enquiry is undertaken with the student.</w:t>
+      </w:r>
+      <w:r w:rsidR="00676D67">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32C5FEE0" wp14:editId="70CF9B7B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>365125</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6042660" cy="1404620"/>
+                <wp:effectExtent l="0" t="0" r="15240" b="21590"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="480324420" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6042660" cy="1404620"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3D52C776" w14:textId="46AB5EB6" w:rsidR="00676D67" w:rsidRPr="003604F9" w:rsidRDefault="00676D67" w:rsidP="00676D67">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Are there any specific questions </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AF3834">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>that you think may be helpful to ask the student</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003604F9">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>?</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2BBADCD9" w14:textId="77777777" w:rsidR="00676D67" w:rsidRDefault="00676D67" w:rsidP="00676D67"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:spAutoFit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>20000</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="32C5FEE0" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:28.75pt;width:475.8pt;height:110.6pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAyx1e1EgIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysk1Fv2yAQx98n7Tsg3hc7kZO1VpyqS5dp&#10;UtdN6vYBMOAYDXMMSOzs0+/Abhp128s0HhDHwZ+73x3rm6HT5CidV2AqOp/llEjDQSizr+i3r7s3&#10;V5T4wIxgGoys6El6erN5/Wrd21IuoAUtpCMoYnzZ24q2IdgyyzxvZcf8DKw06GzAdSyg6faZcKxH&#10;9U5nizxfZT04YR1w6T3u3o1Oukn6TSN5+Nw0XgaiK4qxhTS7NNdxzjZrVu4ds63iUxjsH6LomDL4&#10;6FnqjgVGDk79JtUp7sBDE2YcugyaRnGZcsBs5vmLbB5bZmXKBeF4e8bk/58sfzg+2i+OhOEdDFjA&#10;lIS398C/e2Jg2zKzl7fOQd9KJvDheUSW9daX09WI2pc+itT9JxBYZHYIkISGxnWRCuZJUB0LcDpD&#10;l0MgHDdXebFYrdDF0Tcv8mK1SGXJWPl03TofPkjoSFxU1GFVkzw73vsQw2Hl05H4mgetxE5pnQy3&#10;r7fakSPDDtilkTJ4cUwb0lf0erlYjgT+KpGn8SeJTgVsZa26il6dD7EycntvRGq0wJQe1xiyNhPI&#10;yG6kGIZ6IEpMlCPXGsQJyToYOxd/Gi5acD8p6bFrK+p/HJiTlOiPBqtzPS+K2ObJKJZvESVxl576&#10;0sMMR6mKBkrG5Takr5G42Vus4k4lvs+RTCFjNybs08+J7X5pp1PP/3vzCwAA//8DAFBLAwQUAAYA&#10;CAAAACEAYwSwkd0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXCrqtChJ&#10;G7KpoFJPnBrK3Y23SUS8Drbbpn+POcFxNKOZN+VmMoO4kPO9ZYTFPAFB3Fjdc4tw+Ng9rUD4oFir&#10;wTIh3MjDprq/K1Wh7ZX3dKlDK2IJ+0IhdCGMhZS+6cgoP7cjcfRO1hkVonSt1E5dY7kZ5DJJMmlU&#10;z3GhUyNtO2q+6rNByL7r59n7p57x/rZ7c41J9faQIj4+TK8vIAJN4S8Mv/gRHarIdLRn1l4MCPFI&#10;QEjzFER01+kiA3FEWOarHGRVyv/81Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMsdX&#10;tRICAAAnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;YwSwkd0AAAAHAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
+                <v:textbox style="mso-fit-shape-to-text:t">
+                  <w:txbxContent>
+                    <w:p w14:paraId="3D52C776" w14:textId="46AB5EB6" w:rsidR="00676D67" w:rsidRPr="003604F9" w:rsidRDefault="00676D67" w:rsidP="00676D67">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Are there any specific questions </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00AF3834">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>that you think may be helpful to ask the student</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003604F9">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>?</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2BBADCD9" w14:textId="77777777" w:rsidR="00676D67" w:rsidRDefault="00676D67" w:rsidP="00676D67"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A9B0526" w14:textId="77777777" w:rsidR="003C60C0" w:rsidRDefault="003C60C0" w:rsidP="00247055">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AE7253D" w14:textId="331DD5AC" w:rsidR="00D02BE9" w:rsidRPr="00D02BE9" w:rsidRDefault="00D02BE9" w:rsidP="00247055">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D02BE9">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Next steps</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1565AFB7" w14:textId="3B300C08" w:rsidR="00FB58FA" w:rsidRDefault="00FB58FA" w:rsidP="00FB58FA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remember, some indicators of malpractice may be stronger than others and a few indicators may not be sufficient to tip the balance towards academic malpractice.  However, clear indicators, or a reasonable collection, may be enough to support a case to the next level of consideration and/or to make further enquiries with a student.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F776E4" w14:textId="4AD0CE62" w:rsidR="00D02BE9" w:rsidRDefault="00D02BE9" w:rsidP="00FB58FA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7912BA12" w14:textId="77777777" w:rsidR="00FB58FA" w:rsidRDefault="00FB58FA" w:rsidP="00FB58FA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>If you have completed this checklist, retain it, along with any other supporting material.  If you think there is academic malpractice, send the documents to your Authorised University Officer (e.g. malpractice officer, appeals and complaints team, Programme Director, Head of Teaching and Learning) for further consideration.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C13292">
+    <w:p w14:paraId="41471703" w14:textId="77777777" w:rsidR="00FB58FA" w:rsidRDefault="00FB58FA" w:rsidP="00247055">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E91E1B3" w14:textId="77777777" w:rsidR="00FB58FA" w:rsidRDefault="00FB58FA" w:rsidP="00247055">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24DA9777" w14:textId="5F4AAB13" w:rsidR="0042389F" w:rsidRDefault="0042389F" w:rsidP="00247055">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0015472E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Checklist completed by</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: (NAME</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB58FA">
+        <w:t xml:space="preserve"> and ROLE)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B96545" w14:textId="01B4E743" w:rsidR="00FB58FA" w:rsidRDefault="00FB58FA" w:rsidP="00247055">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0015472E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Checklist dated</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="123C1E27" w14:textId="77777777" w:rsidR="00FB58FA" w:rsidRDefault="00FB58FA" w:rsidP="00247055">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00FB58FA">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -2066,57 +2587,87 @@
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="995261783">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00247055"/>
+    <w:rsid w:val="000A4D6D"/>
     <w:rsid w:val="000E5220"/>
+    <w:rsid w:val="00113F24"/>
+    <w:rsid w:val="0015472E"/>
+    <w:rsid w:val="001C7607"/>
     <w:rsid w:val="001E22CE"/>
+    <w:rsid w:val="002125D7"/>
+    <w:rsid w:val="00237EAA"/>
     <w:rsid w:val="00247055"/>
+    <w:rsid w:val="00255BB8"/>
+    <w:rsid w:val="003604F9"/>
+    <w:rsid w:val="003A003A"/>
     <w:rsid w:val="003B34FE"/>
+    <w:rsid w:val="003C60C0"/>
+    <w:rsid w:val="00410E9C"/>
+    <w:rsid w:val="0042389F"/>
+    <w:rsid w:val="004E616D"/>
+    <w:rsid w:val="005C0804"/>
     <w:rsid w:val="005F13FD"/>
+    <w:rsid w:val="006501C3"/>
+    <w:rsid w:val="00676D67"/>
+    <w:rsid w:val="006C67C7"/>
+    <w:rsid w:val="007B0CCF"/>
+    <w:rsid w:val="00824D8D"/>
+    <w:rsid w:val="00845072"/>
+    <w:rsid w:val="00903DE7"/>
+    <w:rsid w:val="009622B7"/>
+    <w:rsid w:val="00A32CB2"/>
+    <w:rsid w:val="00AF3834"/>
     <w:rsid w:val="00B21DD6"/>
     <w:rsid w:val="00C13292"/>
+    <w:rsid w:val="00C51694"/>
+    <w:rsid w:val="00CB46A7"/>
+    <w:rsid w:val="00D02BE9"/>
+    <w:rsid w:val="00DC10D5"/>
+    <w:rsid w:val="00F32BB1"/>
+    <w:rsid w:val="00FB58FA"/>
     <w:rsid w:val="00FD69A5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -2707,51 +3258,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00247055"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -3046,62 +3596,85 @@
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00247055"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F32BB1"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F32BB1"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/ai-hub/ai-guidelines-and-policies/ai-guidelines-overview/guidelines/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3379,70 +3952,70 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2658</Characters>
+  <Pages>3</Pages>
+  <Words>682</Words>
+  <Characters>3795</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>61</Lines>
-  <Paragraphs>67</Paragraphs>
+  <Lines>345</Lines>
+  <Paragraphs>65</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2899</CharactersWithSpaces>
+  <CharactersWithSpaces>4412</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Matthew Valentine</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>