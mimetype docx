--- v0 (2026-03-27)
+++ v1 (2026-05-21)
@@ -837,51 +837,79 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="710543953"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="69079AEA">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="2FF5CC36" w14:textId="77777777" w:rsidR="00FD07EB" w:rsidRPr="00D1681D" w:rsidRDefault="00FD07EB" w:rsidP="0065652F">
+          <w:p w14:paraId="2C8EBDD6" w14:textId="4987D7F8" w:rsidR="00FD07EB" w:rsidRDefault="0085123D" w:rsidP="0065652F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085123D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>If you are in receipt of a University of Manchester managed stipend, action may be taken to recover funds if you have been paid more than you are entitled to receive due to early withdrawal from your programme of study. Please note, stipend is paid in monthly instalments in advance, not in arrears</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085123D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FF5CC36" w14:textId="77777777" w:rsidR="0085123D" w:rsidRPr="00D1681D" w:rsidRDefault="0085123D" w:rsidP="0065652F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD07EB" w:rsidRPr="00D319D7" w14:paraId="6C2C9142" w14:textId="77777777" w:rsidTr="60591DA9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5D02C240" w14:textId="44C76FBD" w:rsidR="00FD07EB" w:rsidRPr="0023285F" w:rsidRDefault="001E16D4" w:rsidP="0065652F">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -1678,51 +1706,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="02621F88" w14:textId="77777777" w:rsidR="00FD07EB" w:rsidRPr="00B7756F" w:rsidRDefault="00FD07EB" w:rsidP="0065652F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B7756F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Additional Comments:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09604F0B" w14:textId="1DF5A57E" w:rsidR="00FD07EB" w:rsidRPr="00D319D7" w:rsidRDefault="00FD07EB" w:rsidP="0065652F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D319D7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Please comment on </w:t>
             </w:r>
             <w:r w:rsidR="001E16D4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
@@ -2178,58 +2205,58 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005837A1">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D04D3A2" w14:textId="77777777" w:rsidR="00E40E01" w:rsidRDefault="00E40E01">
+    <w:p w14:paraId="602CE259" w14:textId="77777777" w:rsidR="00CE6C0E" w:rsidRDefault="00CE6C0E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04CB8B3D" w14:textId="77777777" w:rsidR="00E40E01" w:rsidRDefault="00E40E01">
+    <w:p w14:paraId="1AB74CB2" w14:textId="77777777" w:rsidR="00CE6C0E" w:rsidRDefault="00CE6C0E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2289,58 +2316,58 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6BD7DBB9" w14:textId="77777777" w:rsidR="00E40E01" w:rsidRDefault="00E40E01">
+    <w:p w14:paraId="24F76E58" w14:textId="77777777" w:rsidR="00CE6C0E" w:rsidRDefault="00CE6C0E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="724E387A" w14:textId="77777777" w:rsidR="00E40E01" w:rsidRDefault="00E40E01">
+    <w:p w14:paraId="11002D16" w14:textId="77777777" w:rsidR="00CE6C0E" w:rsidRDefault="00CE6C0E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="21D9398C" w14:textId="77777777" w:rsidR="00613899" w:rsidRPr="00A33375" w:rsidRDefault="00FD07EB" w:rsidP="0065652F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="left" w:pos="2775"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
@@ -2627,116 +2654,120 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1826893557">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="628823468">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FD07EB"/>
     <w:rsid w:val="000E0F4A"/>
     <w:rsid w:val="00176264"/>
     <w:rsid w:val="00183748"/>
     <w:rsid w:val="001C5D22"/>
     <w:rsid w:val="001E16D4"/>
     <w:rsid w:val="00221DE8"/>
     <w:rsid w:val="002B40B4"/>
     <w:rsid w:val="00315388"/>
     <w:rsid w:val="003313AC"/>
     <w:rsid w:val="003A65B5"/>
     <w:rsid w:val="004C14AD"/>
     <w:rsid w:val="004C59F8"/>
     <w:rsid w:val="004D5405"/>
     <w:rsid w:val="004F509A"/>
     <w:rsid w:val="005773EF"/>
     <w:rsid w:val="005837A1"/>
     <w:rsid w:val="005D1D94"/>
     <w:rsid w:val="00613899"/>
     <w:rsid w:val="00613E45"/>
     <w:rsid w:val="00614125"/>
     <w:rsid w:val="0065652F"/>
     <w:rsid w:val="0069686E"/>
     <w:rsid w:val="006A526E"/>
     <w:rsid w:val="0076782C"/>
     <w:rsid w:val="007901FF"/>
     <w:rsid w:val="00790C80"/>
     <w:rsid w:val="007C0146"/>
     <w:rsid w:val="007D05B2"/>
+    <w:rsid w:val="0085123D"/>
     <w:rsid w:val="00886BCD"/>
     <w:rsid w:val="008A5147"/>
     <w:rsid w:val="008C117F"/>
     <w:rsid w:val="008C70DA"/>
     <w:rsid w:val="00986A4D"/>
     <w:rsid w:val="009E3572"/>
+    <w:rsid w:val="009E3BF1"/>
     <w:rsid w:val="00A0527F"/>
     <w:rsid w:val="00AC77AE"/>
     <w:rsid w:val="00B06A85"/>
     <w:rsid w:val="00B36C9E"/>
     <w:rsid w:val="00B46153"/>
     <w:rsid w:val="00BA1377"/>
     <w:rsid w:val="00C30145"/>
+    <w:rsid w:val="00CE6C0E"/>
     <w:rsid w:val="00D02413"/>
     <w:rsid w:val="00D14685"/>
     <w:rsid w:val="00D1681D"/>
+    <w:rsid w:val="00D4287F"/>
     <w:rsid w:val="00D851E2"/>
     <w:rsid w:val="00E036E9"/>
     <w:rsid w:val="00E40E01"/>
     <w:rsid w:val="00E576EC"/>
     <w:rsid w:val="00E82736"/>
     <w:rsid w:val="00EC53D9"/>
     <w:rsid w:val="00F03A1B"/>
     <w:rsid w:val="00F240C2"/>
     <w:rsid w:val="00F324E4"/>
     <w:rsid w:val="00F6059E"/>
     <w:rsid w:val="00FB29E6"/>
     <w:rsid w:val="00FD07EB"/>
     <w:rsid w:val="00FF319A"/>
     <w:rsid w:val="08F28E3D"/>
     <w:rsid w:val="0E87EB20"/>
     <w:rsid w:val="0F4BB413"/>
     <w:rsid w:val="11FEBA63"/>
     <w:rsid w:val="14FAD219"/>
     <w:rsid w:val="15005089"/>
     <w:rsid w:val="1DFDD89E"/>
     <w:rsid w:val="1EA935FD"/>
     <w:rsid w:val="21D8A560"/>
     <w:rsid w:val="225AF462"/>
     <w:rsid w:val="245842FF"/>
     <w:rsid w:val="265FB308"/>
@@ -3203,51 +3234,50 @@
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FD07EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -3685,50 +3715,52 @@
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C5D22"/>
     <w:rsid w:val="001C5D22"/>
     <w:rsid w:val="001D5B6E"/>
     <w:rsid w:val="003313AC"/>
     <w:rsid w:val="005773EF"/>
     <w:rsid w:val="005A1128"/>
     <w:rsid w:val="005D1D94"/>
     <w:rsid w:val="00613E45"/>
     <w:rsid w:val="0077370F"/>
     <w:rsid w:val="008A5147"/>
+    <w:rsid w:val="009E3BF1"/>
+    <w:rsid w:val="00B21427"/>
     <w:rsid w:val="00EC53D9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -4467,77 +4499,50 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...25 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007789CE7DE8EED64E8B16C8150690459E" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="21b4e6c91bb0eac3e387e71b811aeef7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2477e194-f689-4425-bfe2-79910398a2a1" xmlns:ns3="9c15f8fb-33ea-4b2b-ac65-42ebb471d96e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="92aaa84019bc843fe8666e57ecb7cc5a" ns2:_="" ns3:_="">
     <xsd:import namespace="2477e194-f689-4425-bfe2-79910398a2a1"/>
     <xsd:import namespace="9c15f8fb-33ea-4b2b-ac65-42ebb471d96e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:ClareWood" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
@@ -4726,103 +4731,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2477e194-f689-4425-bfe2-79910398a2a1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <ClareWood xmlns="2477e194-f689-4425-bfe2-79910398a2a1">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </ClareWood>
+    <TaxCatchAll xmlns="9c15f8fb-33ea-4b2b-ac65-42ebb471d96e" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0949B41-38EE-4A2C-B541-50C3107AC931}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2477e194-f689-4425-bfe2-79910398a2a1"/>
     <ds:schemaRef ds:uri="9c15f8fb-33ea-4b2b-ac65-42ebb471d96e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B43C336-387D-4259-A3FE-77D274082E2B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BED9159-961A-45EC-AFF6-02E88A115AA3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="2477e194-f689-4425-bfe2-79910398a2a1"/>
+    <ds:schemaRef ds:uri="9c15f8fb-33ea-4b2b-ac65-42ebb471d96e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>317</Words>
-  <Characters>1982</Characters>
+  <Words>375</Words>
+  <Characters>2224</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>43</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>117</Lines>
+  <Paragraphs>51</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2273</CharactersWithSpaces>
+  <CharactersWithSpaces>2548</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dorothy Prato</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007789CE7DE8EED64E8B16C8150690459E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">