--- v0 (2026-02-26)
+++ v1 (2026-04-20)
@@ -1,125 +1,128 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="68E1E130" w14:textId="77777777" w:rsidR="00F84B7A" w:rsidRPr="00F84B7A" w:rsidRDefault="00F84B7A" w:rsidP="00F84B7A">
       <w:r w:rsidRPr="00F84B7A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>CDTS 2026 Annual Forum: Call for Abstracts from PhD Students and ECRs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68C28315" w14:textId="77777777" w:rsidR="00F84B7A" w:rsidRPr="00F84B7A" w:rsidRDefault="00F84B7A" w:rsidP="00F84B7A">
       <w:r w:rsidRPr="00F84B7A">
         <w:t>The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId5" w:tooltip="https://www.socialsciences.manchester.ac.uk/dts/" w:history="1">
+      <w:hyperlink r:id="rId8" w:tooltip="https://www.socialsciences.manchester.ac.uk/dts/" w:history="1">
         <w:r w:rsidRPr="00F84B7A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Centre for Digital Trust and Society’s</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId6" w:tooltip="https://www.socialsciences.manchester.ac.uk/dts/" w:history="1">
+      <w:hyperlink r:id="rId9" w:tooltip="https://www.socialsciences.manchester.ac.uk/dts/" w:history="1">
         <w:r w:rsidRPr="00F84B7A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F84B7A">
         <w:t>2026 Annual Forum is taking place on </w:t>
       </w:r>
       <w:r w:rsidRPr="00F84B7A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>July 2, 2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00F84B7A">
         <w:t>. As part of this year’s Forum, we’re inviting abstract submissions from PhD students and ECRs whose work focuses on digital technologies, trust, and security to showcase the fantastic work being done by scholars at Manchester. While the Forum’s focus this year is on misinformation, disinformation, and online social influence, we welcome any submissions that fit within the CDTS’ wider focus on digital trust and security. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A58659" w14:textId="77777777" w:rsidR="00F84B7A" w:rsidRPr="00F84B7A" w:rsidRDefault="00F84B7A" w:rsidP="00F84B7A">
+    <w:p w14:paraId="68A58659" w14:textId="49C936C2" w:rsidR="00F84B7A" w:rsidRPr="00F84B7A" w:rsidRDefault="00F84B7A" w:rsidP="00F84B7A">
       <w:r w:rsidRPr="00F84B7A">
         <w:t xml:space="preserve">We’ve inviting submissions of either: 1) a digital poster summarising your current research and next steps, to be displayed on-screen throughout the event, or 2) a short, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F84B7A">
         <w:t>3-5 minute</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F84B7A">
         <w:t xml:space="preserve"> lightning talk about your research, presented in person between panels on the day. Abstracts can be submitted via </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:tooltip="https://forms.office.com/pages/responsepage.aspx?id=B8tSwU5hu0qBivA1z6kad-DVW1T8KCxIld94BkNElfNURFAwTEJRVkw5TUw3WDY4VDk3QjVES0NPRSQlQCN0PWcu&amp;route=shorturl" w:history="1">
+      <w:hyperlink r:id="rId10" w:tooltip="https://forms.office.com/pages/responsepage.aspx?id=B8tSwU5hu0qBivA1z6kad-DVW1T8KCxIld94BkNElfNURFAwTEJRVkw5TUw3WDY4VDk3QjVES0NPRSQlQCN0PWcu&amp;route=shorturl" w:history="1">
         <w:r w:rsidRPr="00F84B7A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>this Microsoft Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F84B7A">
-        <w:t> up until </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F84B7A">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00335720">
+        <w:t xml:space="preserve">at </w:t>
+      </w:r>
+      <w:r w:rsidR="00335720" w:rsidRPr="00335720">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>February 23rd, 2026. </w:t>
+        <w:t>your earliest opportunity.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33D0D3A6" w14:textId="77777777" w:rsidR="00F84B7A" w:rsidRPr="00F84B7A" w:rsidRDefault="00F84B7A" w:rsidP="00F84B7A">
       <w:r w:rsidRPr="00F84B7A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Digital Posters</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D5466B0" w14:textId="77777777" w:rsidR="00F84B7A" w:rsidRPr="00F84B7A" w:rsidRDefault="00F84B7A" w:rsidP="00F84B7A">
       <w:r w:rsidRPr="00F84B7A">
         <w:t>Posters will take the form of ‘bite-size’ summaries of your research, designed by the CDTS team and displayed on screens during the conference. Each poster will include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59F4508B" w14:textId="77777777" w:rsidR="00F84B7A" w:rsidRPr="00F84B7A" w:rsidRDefault="00F84B7A" w:rsidP="00F84B7A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F84B7A">
         <w:t>Bulleted text summarising your research with a </w:t>
@@ -175,52 +178,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t>Lightning Talks</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DDE8CC1" w14:textId="77777777" w:rsidR="00F84B7A" w:rsidRPr="00F84B7A" w:rsidRDefault="00F84B7A" w:rsidP="00F84B7A">
       <w:r w:rsidRPr="00F84B7A">
         <w:t>Lightning talks</w:t>
       </w:r>
       <w:r w:rsidRPr="00F84B7A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F84B7A">
         <w:t>are short (3-5 minute) oral presentations that summarise your research. A PowerPoint template will be provided for presenters who wish to use slides. While the exact content is flexible, it would be useful for talks to include information on what your work focuses on, its methods, and the impact/knowledge gained from your results. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CE596AA" w14:textId="77777777" w:rsidR="00F84B7A" w:rsidRPr="00F84B7A" w:rsidRDefault="00F84B7A" w:rsidP="00F84B7A">
       <w:r w:rsidRPr="00F84B7A">
         <w:t>Should you have any questions, please reach out to Allysa Czerwinsky (allysa.czerwinsky@manchester.ac.uk). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="260D355C" w14:textId="77777777" w:rsidR="000C27BC" w:rsidRDefault="000C27BC"/>
-    <w:sectPr w:rsidR="000C27BC">
+    <w:sectPr w:rsidR="00F84B7A" w:rsidRPr="00F84B7A">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -390,68 +392,76 @@
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1204367057">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F84B7A"/>
+    <w:rsid w:val="00086759"/>
+    <w:rsid w:val="000B1304"/>
     <w:rsid w:val="000C0B7F"/>
     <w:rsid w:val="000C27BC"/>
     <w:rsid w:val="000E44FC"/>
+    <w:rsid w:val="00335720"/>
+    <w:rsid w:val="00377AA3"/>
+    <w:rsid w:val="003D6964"/>
     <w:rsid w:val="00760144"/>
+    <w:rsid w:val="008A757C"/>
+    <w:rsid w:val="00BF59F2"/>
+    <w:rsid w:val="00EF0E43"/>
     <w:rsid w:val="00F84B7A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -1389,51 +1399,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F84B7A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/pages/responsepage.aspx?id=B8tSwU5hu0qBivA1z6kad-DVW1T8KCxIld94BkNElfNURFAwTEJRVkw5TUw3WDY4VDk3QjVES0NPRSQlQCN0PWcu&amp;route=shorturl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialsciences.manchester.ac.uk/dts/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialsciences.manchester.ac.uk/dts/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialsciences.manchester.ac.uk/dts/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/pages/responsepage.aspx?id=B8tSwU5hu0qBivA1z6kad-DVW1T8KCxIld94BkNElfNURFAwTEJRVkw5TUw3WDY4VDk3QjVES0NPRSQlQCN0PWcu&amp;route=shorturl" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialsciences.manchester.ac.uk/dts/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1720,50 +1730,70 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="25521fa9-ba5a-4e74-bd64-1e772cbf00e3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="6d0319ef-598f-40b8-9766-e11e97faa6c9" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008AE8BE8E1A1F5542915945E0B5785DEC" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6d23e9baa6058c738e329d26456b99a5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25521fa9-ba5a-4e74-bd64-1e772cbf00e3" xmlns:ns3="6d0319ef-598f-40b8-9766-e11e97faa6c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f6426680892fdcdd32635c3bdb7e2487" ns2:_="" ns3:_="">
     <xsd:import namespace="25521fa9-ba5a-4e74-bd64-1e772cbf00e3"/>
     <xsd:import namespace="6d0319ef-598f-40b8-9766-e11e97faa6c9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -1962,99 +1992,108 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D01FED1D-2D29-4096-8B8F-DB859421A458}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06DF4B6B-885C-4CFE-8EA4-8C195F253449}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="25521fa9-ba5a-4e74-bd64-1e772cbf00e3"/>
+    <ds:schemaRef ds:uri="6d0319ef-598f-40b8-9766-e11e97faa6c9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6E12E06-A869-4A44-A089-D69B63C5B788}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6E12E06-A869-4A44-A089-D69B63C5B788}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06DF4B6B-885C-4CFE-8EA4-8C195F253449}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D01FED1D-2D29-4096-8B8F-DB859421A458}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="25521fa9-ba5a-4e74-bd64-1e772cbf00e3"/>
+    <ds:schemaRef ds:uri="6d0319ef-598f-40b8-9766-e11e97faa6c9"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>413</Words>
-  <Characters>2360</Characters>
+  <Words>426</Words>
+  <Characters>2345</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>42</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2768</CharactersWithSpaces>
+  <CharactersWithSpaces>2753</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kitty Lo</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101008AE8BE8E1A1F5542915945E0B5785DEC</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>