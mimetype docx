--- v0 (2026-02-25)
+++ v1 (2026-06-03)
@@ -173,87 +173,150 @@
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="00C91027">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00644D44">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DDA7AE7" w14:textId="782E8DED" w:rsidR="00920CB0" w:rsidRDefault="00644D44" w:rsidP="004252D2">
+    <w:p w14:paraId="70256C65" w14:textId="77777777" w:rsidR="007915DB" w:rsidRDefault="00644D44" w:rsidP="004252D2">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Stage 2 </w:t>
       </w:r>
       <w:r w:rsidR="004252D2" w:rsidRPr="0083351C">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Application Form</w:t>
       </w:r>
       <w:r w:rsidR="004252D2">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DDA7AE7" w14:textId="795CD51E" w:rsidR="00920CB0" w:rsidRDefault="007915DB" w:rsidP="004252D2">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004263B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deadline: End of day, </w:t>
+      </w:r>
+      <w:r w:rsidR="004263B6" w:rsidRPr="004263B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Wednesday 10</w:t>
+      </w:r>
+      <w:r w:rsidR="004263B6" w:rsidRPr="004263B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="004263B6" w:rsidRPr="004263B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> June 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="004252D2" w:rsidRPr="004263B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31A9C2DD" w14:textId="77777777" w:rsidR="004252D2" w:rsidRPr="0083351C" w:rsidRDefault="004252D2" w:rsidP="004252D2">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E30">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Please keep within the space provided</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E882240" w14:textId="77777777" w:rsidR="00B625BF" w:rsidRDefault="00B625BF" w:rsidP="004252D2">
       <w:pPr>
@@ -312,1641 +375,217 @@
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Note that some details </w:t>
       </w:r>
       <w:r w:rsidR="006218A2">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>can be copied from your stage 1 application, but some sections are expanded</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B7FC0EB" w14:textId="77777777" w:rsidR="007B4EAA" w:rsidRDefault="007B4EAA" w:rsidP="00543319">
-[...16 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="217E195B" w14:textId="77777777" w:rsidR="00E032AB" w:rsidRPr="00FE5790" w:rsidRDefault="00E032AB" w:rsidP="00FE5790">
+      <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="00B050"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00543319">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+    </w:p>
+    <w:p w14:paraId="48FC7D7A" w14:textId="792C41CA" w:rsidR="00972ABC" w:rsidRDefault="00972ABC" w:rsidP="00972ABC">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="00B050"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="00B050"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> complete ALL sections</w:t>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please submit </w:t>
       </w:r>
-      <w:r w:rsidRPr="00543319">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="004C6D95">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="00B050"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">this document as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">both a PDF and Word version via the online Microsoft </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00972ABC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:b/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t>form</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00972ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The form will also ask you to complete personal information and referee details; this information will not be shared with reviewers to support a masked review process. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="758017FB" w14:textId="233A6CCE" w:rsidR="00972ABC" w:rsidRPr="00972ABC" w:rsidRDefault="00972ABC" w:rsidP="00972ABC">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Please therefore do not include your name within the written application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E4DFB4" w14:textId="37B1160B" w:rsidR="00E73D62" w:rsidRDefault="009665D9" w:rsidP="009665D9">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000F458E" w:rsidRPr="00543319">
-[...38 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="217E195B" w14:textId="77777777" w:rsidR="00E032AB" w:rsidRPr="00543319" w:rsidRDefault="00E032AB" w:rsidP="00543319">
-[...66 lines deleted...]
-    <w:p w14:paraId="66D22A36" w14:textId="77777777" w:rsidR="004252D2" w:rsidRPr="00F9645B" w:rsidRDefault="004252D2" w:rsidP="004252D2">
+    <w:p w14:paraId="12F920F6" w14:textId="610D8D6D" w:rsidR="00CE2559" w:rsidRPr="00F74553" w:rsidRDefault="009665D9" w:rsidP="0096499B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F9645B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>A.</w:t>
+        <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F9645B">
+      <w:r w:rsidR="0096499B" w:rsidRPr="00F74553">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:tab/>
-[...1392 lines deleted...]
-        <w:t xml:space="preserve">C.  Academic Education </w:t>
+        <w:t xml:space="preserve">.  Academic Education </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A724B70" w14:textId="37C333E9" w:rsidR="0096499B" w:rsidRDefault="0096499B" w:rsidP="0096499B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Please list most recent first</w:t>
       </w:r>
       <w:r w:rsidR="00D11F99">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -2439,51 +1078,87 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3D3F">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">If you are </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a medical</w:t>
             </w:r>
             <w:r w:rsidRPr="003E3D3F">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> trainee in clinical training please state what stage this is (eg ST2, ST3 etc) </w:t>
+              <w:t xml:space="preserve"> trainee in clinical </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003E3D3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>training</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003E3D3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> please state what stage this is (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E3D3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>eg</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E3D3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ST2, ST3 etc) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="51BAD38B" w14:textId="77777777" w:rsidR="003E3D3F" w:rsidRPr="003E3D3F" w:rsidRDefault="003E3D3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2724,51 +1399,69 @@
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2AEF1C14">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Your specialty </w:t>
             </w:r>
             <w:r w:rsidRPr="2AEF1C14">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">What is your clinical other care specialty? If relevant, please record your completion date of specialist clinical training? If you have completed training outside the UK please provide evidence that you have approval to undertake clinical work in the NHS. </w:t>
+              <w:t xml:space="preserve">What is your clinical other care specialty? If relevant, please record your completion date of specialist clinical training? If you have completed training outside the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="2AEF1C14">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>UK</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="2AEF1C14">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> please provide evidence that you have approval to undertake clinical work in the NHS. </w:t>
             </w:r>
             <w:r w:rsidRPr="2AEF1C14">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(Maximum 100 words)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F42B7" w14:paraId="170F111C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7ED7025B" w14:textId="77777777" w:rsidR="004F42B7" w:rsidRDefault="004F42B7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:after="60"/>
@@ -2939,99 +1632,101 @@
           </w:tcPr>
           <w:p w14:paraId="67EB89AD" w14:textId="77777777" w:rsidR="004F42B7" w:rsidRPr="00732E27" w:rsidRDefault="004F42B7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2AEF1C14">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Your proposed clinical or care activity </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="6D423A02">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>For</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="2AEF1C14">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the two</w:t>
             </w:r>
             <w:r w:rsidRPr="6D423A02">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="2AEF1C14">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">year period it is anticipated that you will have some of your time paid for (not necessarily for routine clinical services) by an NHS </w:t>
             </w:r>
             <w:r w:rsidRPr="6D423A02">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>partner</w:t>
             </w:r>
             <w:r w:rsidRPr="2AEF1C14">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12">
+            <w:hyperlink r:id="rId13">
               <w:r w:rsidRPr="2AEF1C14">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Manchester Academic Health Science Centre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="2AEF1C14">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> or another organisation. If possible, please give an initial indication of which NHS Trust or other organisation would best suit your clinical or care activity and needs.  This </w:t>
             </w:r>
             <w:r w:rsidRPr="6D423A02">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>two-</w:t>
@@ -3197,75 +1892,85 @@
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="069AD310" w14:textId="77777777" w:rsidR="004F42B7" w:rsidRDefault="004F42B7" w:rsidP="004F42B7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AF0A690" w14:textId="77777777" w:rsidR="004252D2" w:rsidRPr="00F74553" w:rsidRDefault="004252D2" w:rsidP="004252D2">
+    <w:p w14:paraId="0AF0A690" w14:textId="34AA3D1D" w:rsidR="004252D2" w:rsidRPr="00F74553" w:rsidRDefault="009665D9" w:rsidP="004252D2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74553">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>D.</w:t>
+        <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F74553">
+      <w:r w:rsidR="004252D2" w:rsidRPr="00F74553">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004252D2" w:rsidRPr="00F74553">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0096499B" w:rsidRPr="00F74553">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Employment</w:t>
       </w:r>
       <w:r w:rsidR="001A62C3" w:rsidRPr="00F74553">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
@@ -3944,84 +2649,165 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C7FCAE3" w14:textId="77777777" w:rsidR="00A17B97" w:rsidRPr="00A17B97" w:rsidRDefault="00A17B97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3F4E70B8" w14:textId="0D678536" w:rsidR="7DC75336" w:rsidRDefault="7DC75336" w:rsidP="7DC75336">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="5EB90226" w14:textId="77777777" w:rsidR="002E114F" w:rsidRDefault="002E114F" w:rsidP="00A17B97">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26DBAA1F" w14:textId="77777777" w:rsidR="002E114F" w:rsidRDefault="002E114F" w:rsidP="00A17B97">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C1E2CB1" w14:textId="77777777" w:rsidR="002E114F" w:rsidRDefault="002E114F" w:rsidP="00A17B97">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B574A94" w14:textId="77777777" w:rsidR="002E114F" w:rsidRDefault="002E114F" w:rsidP="00A17B97">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F4569AB" w14:textId="77777777" w:rsidR="002E114F" w:rsidRDefault="002E114F" w:rsidP="00A17B97">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="506B3D72" w14:textId="77777777" w:rsidR="002E114F" w:rsidRDefault="002E114F" w:rsidP="00A17B97">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3981293A" w14:textId="77777777" w:rsidR="002E114F" w:rsidRDefault="002E114F" w:rsidP="00A17B97">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ADFC9D4" w14:textId="77777777" w:rsidR="002E114F" w:rsidRDefault="002E114F" w:rsidP="00A17B97">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01FF3997" w14:textId="77777777" w:rsidR="002E114F" w:rsidRDefault="002E114F" w:rsidP="00A17B97">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="55E35600" w14:textId="77777777" w:rsidR="00A17B97" w:rsidRPr="00A17B97" w:rsidRDefault="00A17B97" w:rsidP="00A17B97">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17B97">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Source of current salary</w:t>
       </w:r>
       <w:r w:rsidR="00CA5C8D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> or stipend</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17B97">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> support </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D6724E1" w14:textId="77777777" w:rsidR="00A17B97" w:rsidRPr="00A17B97" w:rsidRDefault="00E04222" w:rsidP="00A17B97">
+    <w:p w14:paraId="47E6F06A" w14:textId="544819CE" w:rsidR="00F853F7" w:rsidRPr="002E114F" w:rsidRDefault="00E04222" w:rsidP="00A17B97">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00CA5C8D" w:rsidRPr="00A17B97">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Please</w:t>
@@ -4031,68 +2817,50 @@
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> be specific if salary is f</w:t>
       </w:r>
       <w:r w:rsidR="00A17B97">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">unded from more than one </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>source)</w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="43533BA6" w14:textId="77777777" w:rsidR="00F853F7" w:rsidRPr="00A7731D" w:rsidRDefault="00F853F7" w:rsidP="00A17B97">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9242"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A17B97" w:rsidRPr="00A63B1F" w14:paraId="7BF264C4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9242" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68A4F8A8" w14:textId="77777777" w:rsidR="00A17B97" w:rsidRPr="00A63B1F" w:rsidRDefault="00A17B97">
@@ -4627,51 +3395,69 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04222">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Have you had any career breaks or periods of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">part </w:t>
             </w:r>
             <w:r w:rsidRPr="00E04222">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>time work, for example parental or long term sick-leave?</w:t>
+              <w:t xml:space="preserve">time work, for example parental or </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E04222">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>long term</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E04222">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sick-leave?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30F6B260" w14:textId="77777777" w:rsidR="00013DDE" w:rsidRDefault="00013DDE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4747" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0325CB38" w14:textId="77777777" w:rsidR="00013DDE" w:rsidRPr="00E04222" w:rsidRDefault="00013DDE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E04222">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -5079,74 +3865,84 @@
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E98CDFE" w14:textId="77777777" w:rsidR="008213B2" w:rsidRDefault="008213B2" w:rsidP="2AEF1C14">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40C9EE9E" w14:textId="77777777" w:rsidR="004252D2" w:rsidRPr="00F74553" w:rsidRDefault="004252D2" w:rsidP="002D7D18">
+    <w:p w14:paraId="40C9EE9E" w14:textId="09C40030" w:rsidR="004252D2" w:rsidRPr="00F74553" w:rsidRDefault="009665D9" w:rsidP="002D7D18">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74553">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>E.</w:t>
+        <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F74553">
+      <w:r w:rsidR="004252D2" w:rsidRPr="00F74553">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004252D2" w:rsidRPr="00F74553">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001A62C3" w:rsidRPr="00F74553">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Additional Information </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DD3F440" w14:textId="77777777" w:rsidR="001A62C3" w:rsidRDefault="001A62C3" w:rsidP="003E62CB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
@@ -5953,51 +4749,73 @@
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Example: </w:t>
             </w:r>
             <w:r w:rsidRPr="00363AC8">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Eight authors, last author. 2025 Releasing time to deliver care: a mixed methods evaluation of the implementation of enhanced midwifery continuity of carer. BMJ Open. doi: 10.1136/bmjopen-2024-095509.</w:t>
+              <w:t xml:space="preserve">Eight authors, last author. 2025 Releasing time to deliver care: a mixed methods evaluation of the implementation of enhanced midwifery continuity of carer. BMJ Open. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00363AC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:bCs/>
+                <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>doi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00363AC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:bCs/>
+                <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>: 10.1136/bmjopen-2024-095509.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00363AC8">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Responsible for study conceptualisation, funding acquisition, designing study and co-leadership of project.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0724D62B" w14:textId="77777777" w:rsidR="00125DEC" w:rsidRDefault="00125DEC">
             <w:pPr>
               <w:tabs>
@@ -6465,51 +5283,71 @@
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Research experience </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BB657B6" w14:textId="1C7431B5" w:rsidR="00125DEC" w:rsidRDefault="277CCC42" w:rsidP="7DC75336">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7DC75336">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Please summarise your research experience to date</w:t>
+              <w:t xml:space="preserve">Please </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="7DC75336">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>summarise</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="7DC75336">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> your research experience to date</w:t>
             </w:r>
             <w:r w:rsidR="37DCEF31" w:rsidRPr="7DC75336">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="37DCEF31" w:rsidRPr="7DC75336">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>(Maximum 400 words)</w:t>
             </w:r>
             <w:r w:rsidR="37DCEF31" w:rsidRPr="7DC75336">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
@@ -7297,70 +6135,70 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16AD3052" w14:textId="660D9519" w:rsidR="00D035B6" w:rsidRDefault="00D035B6">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D44B66B" w14:textId="29979230" w:rsidR="00750F87" w:rsidRPr="00E700C0" w:rsidRDefault="00870DB4" w:rsidP="00E700C0">
+    <w:p w14:paraId="3D44B66B" w14:textId="454540BE" w:rsidR="00750F87" w:rsidRPr="00E700C0" w:rsidRDefault="009665D9" w:rsidP="00E700C0">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>F</w:t>
+        <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00C201B9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00BB2C48" w:rsidRPr="00F9645B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Research Proposal</w:t>
       </w:r>
       <w:r w:rsidR="00750F87">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
@@ -8399,51 +7237,71 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="2AEF1C14">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">lease </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
-              <w:t xml:space="preserve">outline how the Dean’s prize will support you to make competitive external fellowships or other funding applications. </w:t>
+              <w:t xml:space="preserve">outline how </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>the Dean’s</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prize will support you to make competitive external fellowships or other funding applications. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00F1F993">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>lease state what fellowships you will be eligible for within the timeframe of this award, your plans and timeline for applying, and an indication of longer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
@@ -8821,53 +7679,53 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AF8A6F9" w14:textId="77777777" w:rsidR="00E077FF" w:rsidRDefault="00E077FF" w:rsidP="7DC75336">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3ED7268A" w14:textId="3D3EBCB3" w:rsidR="00E077FF" w:rsidRDefault="00E077FF" w:rsidP="7DC75336">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:sectPr w:rsidR="00E077FF" w:rsidSect="00062ADB">
-          <w:headerReference w:type="default" r:id="rId13"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:headerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="even" r:id="rId15"/>
+          <w:footerReference w:type="default" r:id="rId16"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1021" w:right="1134" w:bottom="851" w:left="1134" w:header="284" w:footer="454" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10201"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C201B9" w14:paraId="2C4657CC" w14:textId="77777777" w:rsidTr="7DC75336">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07824965" w14:textId="05F7A422" w:rsidR="00C201B9" w:rsidRDefault="00C201B9" w:rsidP="00AE2FD7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
@@ -9094,51 +7952,69 @@
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7DC75336">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Maximum 1500 words, including up to three figures or tables</w:t>
             </w:r>
             <w:r w:rsidR="40A4E9B3" w:rsidRPr="7DC75336">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">. Figure and tables legends do not have to be included in the word count but please keep these brief. </w:t>
+              <w:t xml:space="preserve">. Figure and tables legends do not have to be included in the word count but please keep </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="40A4E9B3" w:rsidRPr="7DC75336">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>these brief</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="40A4E9B3" w:rsidRPr="7DC75336">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C596A54" w14:textId="77777777" w:rsidR="005F2744" w:rsidRPr="00D96AD9" w:rsidRDefault="005F2744" w:rsidP="0009244A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="21A2F81D" w14:textId="3E47D1A4" w:rsidR="00A53A43" w:rsidRPr="00904721" w:rsidRDefault="3056D00E" w:rsidP="00384443">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -9631,51 +8507,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6535E354" w14:textId="77777777" w:rsidR="00D43CAA" w:rsidRDefault="00D43CAA" w:rsidP="00D43CAA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="61F8209A" w14:textId="102B38FC" w:rsidR="00D43CAA" w:rsidRPr="0063695E" w:rsidRDefault="00D43CAA" w:rsidP="00D43CAA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7DC75336">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
               <w:t xml:space="preserve">Please complete this </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16">
+            <w:hyperlink r:id="rId17">
               <w:r w:rsidRPr="7DC75336">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 </w:rPr>
                 <w:t>anonymous survey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="7DC75336">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
               <w:t xml:space="preserve"> to assist with equality and diversity monitoring. Your responses will not be used in the decision-making process. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B18C430" w14:textId="77777777" w:rsidR="00D43CAA" w:rsidRDefault="00D43CAA" w:rsidP="7DC75336">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4DAF82C5" w14:textId="77777777" w:rsidR="00D43CAA" w:rsidRDefault="00D43CAA" w:rsidP="7DC75336">
             <w:pPr>
               <w:rPr>
@@ -9786,51 +8662,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Please select the relevant boxes.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A2FEC61" w14:textId="77777777" w:rsidR="00E700C0" w:rsidRDefault="00E700C0" w:rsidP="00E700C0">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Details are not required at this stage, but will be required prior to any award commencing.</w:t>
+        <w:t xml:space="preserve">Details are not required at this </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>stage, but</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be required prior to any award commencing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B8C2152" w14:textId="77777777" w:rsidR="00E700C0" w:rsidRDefault="00E700C0" w:rsidP="00E700C0">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E7500F" w14:textId="77777777" w:rsidR="00E700C0" w:rsidRDefault="00E700C0" w:rsidP="00E700C0">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -10052,135 +8946,135 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Involve the use of human participants or human tissue?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="009B57B5" w14:textId="57F05ED7" w:rsidR="00E700C0" w:rsidRDefault="006F0F8C">
+          <w:p w14:paraId="009B57B5" w14:textId="57F05ED7" w:rsidR="00E700C0" w:rsidRDefault="00380319">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:pict w14:anchorId="6021E283">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="_x0000_i1042" type="#_x0000_t75" alt="" style="width:17.8pt;height:14.95pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0">
-                  <v:imagedata r:id="rId17" o:title=""/>
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:18pt;height:15pt">
+                  <v:imagedata r:id="rId18" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62807439" w14:textId="39FBCDF6" w:rsidR="00E700C0" w:rsidRDefault="00E700C0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="006F0F8C">
+            <w:r w:rsidR="00380319">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:pict w14:anchorId="0856CA07">
-                <v:shape id="_x0000_i1041" type="#_x0000_t75" alt="" style="width:14.95pt;height:19.25pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0">
-                  <v:imagedata r:id="rId18" o:title=""/>
+                <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:15pt;height:19.8pt">
+                  <v:imagedata r:id="rId19" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E700C0" w14:paraId="5FCA2039" w14:textId="77777777" w:rsidTr="00E700C0">
         <w:trPr>
           <w:trHeight w:val="840"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct25" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5912CAEA" w14:textId="77777777" w:rsidR="00E700C0" w:rsidRDefault="00E700C0">
             <w:pPr>
@@ -10228,105 +9122,105 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Involve the use of human embryos?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1EC66067" w14:textId="390796C6" w:rsidR="00E700C0" w:rsidRDefault="006F0F8C">
+          <w:p w14:paraId="1EC66067" w14:textId="390796C6" w:rsidR="00E700C0" w:rsidRDefault="00380319">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:pict w14:anchorId="38E161F7">
-                <v:shape id="_x0000_i1040" type="#_x0000_t75" alt="" style="width:17.8pt;height:14.95pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0">
-                  <v:imagedata r:id="rId17" o:title=""/>
+                <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:18pt;height:15pt">
+                  <v:imagedata r:id="rId18" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B6D00F2" w14:textId="38895CA6" w:rsidR="00E700C0" w:rsidRDefault="006F0F8C">
+          <w:p w14:paraId="3B6D00F2" w14:textId="38895CA6" w:rsidR="00E700C0" w:rsidRDefault="00380319">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:pict w14:anchorId="6D9E833C">
-                <v:shape id="_x0000_i1039" type="#_x0000_t75" alt="" style="width:17.8pt;height:14.95pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0">
-                  <v:imagedata r:id="rId17" o:title=""/>
+                <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:18pt;height:15pt">
+                  <v:imagedata r:id="rId18" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E700C0" w14:paraId="08B2BC78" w14:textId="77777777" w:rsidTr="00E700C0">
         <w:trPr>
           <w:trHeight w:val="840"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct25" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68432284" w14:textId="77777777" w:rsidR="00E700C0" w:rsidRDefault="00E700C0">
             <w:pPr>
@@ -10374,105 +9268,105 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Involve research on gene therapy?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B47EF10" w14:textId="070ECE99" w:rsidR="00E700C0" w:rsidRDefault="006F0F8C">
+          <w:p w14:paraId="1B47EF10" w14:textId="070ECE99" w:rsidR="00E700C0" w:rsidRDefault="00380319">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:pict w14:anchorId="6BE1469C">
-                <v:shape id="_x0000_i1038" type="#_x0000_t75" alt="" style="width:17.8pt;height:14.95pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0">
-                  <v:imagedata r:id="rId17" o:title=""/>
+                <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:18pt;height:15pt">
+                  <v:imagedata r:id="rId18" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31AB0384" w14:textId="2A5701C2" w:rsidR="00E700C0" w:rsidRDefault="006F0F8C">
+          <w:p w14:paraId="31AB0384" w14:textId="2A5701C2" w:rsidR="00E700C0" w:rsidRDefault="00380319">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:pict w14:anchorId="17EA4063">
-                <v:shape id="_x0000_i1037" type="#_x0000_t75" alt="" style="width:17.8pt;height:14.95pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0">
-                  <v:imagedata r:id="rId17" o:title=""/>
+                <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:18pt;height:15pt">
+                  <v:imagedata r:id="rId18" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E700C0" w14:paraId="2B12EB5B" w14:textId="77777777" w:rsidTr="00E700C0">
         <w:trPr>
           <w:trHeight w:val="840"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct25" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4BF4EF15" w14:textId="77777777" w:rsidR="00E700C0" w:rsidRDefault="00E700C0">
             <w:pPr>
@@ -10520,105 +9414,105 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Involve the use of NHS facilities or patients?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16F5C981" w14:textId="1120F035" w:rsidR="00E700C0" w:rsidRDefault="006F0F8C">
+          <w:p w14:paraId="16F5C981" w14:textId="1120F035" w:rsidR="00E700C0" w:rsidRDefault="00380319">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:pict w14:anchorId="321CEDD5">
-                <v:shape id="_x0000_i1036" type="#_x0000_t75" alt="" style="width:17.8pt;height:14.95pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0">
-                  <v:imagedata r:id="rId17" o:title=""/>
+                <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:18pt;height:15pt">
+                  <v:imagedata r:id="rId18" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E401282" w14:textId="38D378EF" w:rsidR="00E700C0" w:rsidRDefault="006F0F8C">
+          <w:p w14:paraId="6E401282" w14:textId="38D378EF" w:rsidR="00E700C0" w:rsidRDefault="00380319">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:pict w14:anchorId="13CBB1D7">
-                <v:shape id="_x0000_i1035" type="#_x0000_t75" alt="" style="width:17.8pt;height:14.95pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0">
-                  <v:imagedata r:id="rId17" o:title=""/>
+                <v:shape id="_x0000_i1032" type="#_x0000_t75" style="width:18pt;height:15pt">
+                  <v:imagedata r:id="rId18" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E700C0" w14:paraId="705987A3" w14:textId="77777777" w:rsidTr="00E700C0">
         <w:trPr>
           <w:trHeight w:val="840"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct25" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0FDBCBB7" w14:textId="77777777" w:rsidR="00E700C0" w:rsidRDefault="00E700C0">
             <w:pPr>
@@ -10666,105 +9560,105 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Involve the use of existing University of Manchester facilities?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1DFDAA14" w14:textId="1AE3412F" w:rsidR="00E700C0" w:rsidRDefault="006F0F8C">
+          <w:p w14:paraId="1DFDAA14" w14:textId="1AE3412F" w:rsidR="00E700C0" w:rsidRDefault="00380319">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:pict w14:anchorId="7884547B">
-                <v:shape id="_x0000_i1034" type="#_x0000_t75" alt="" style="width:17.8pt;height:14.95pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0">
-                  <v:imagedata r:id="rId17" o:title=""/>
+                <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:18pt;height:15pt">
+                  <v:imagedata r:id="rId18" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27728B5F" w14:textId="38BAC150" w:rsidR="00E700C0" w:rsidRDefault="006F0F8C">
+          <w:p w14:paraId="27728B5F" w14:textId="38BAC150" w:rsidR="00E700C0" w:rsidRDefault="00380319">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:pict w14:anchorId="720A174F">
-                <v:shape id="_x0000_i1033" type="#_x0000_t75" alt="" style="width:17.8pt;height:14.95pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0">
-                  <v:imagedata r:id="rId17" o:title=""/>
+                <v:shape id="_x0000_i1034" type="#_x0000_t75" style="width:18pt;height:15pt">
+                  <v:imagedata r:id="rId18" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E700C0" w14:paraId="4957CDB9" w14:textId="77777777" w:rsidTr="00E700C0">
         <w:trPr>
           <w:trHeight w:val="840"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct25" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35B56709" w14:textId="77777777" w:rsidR="00E700C0" w:rsidRDefault="00E700C0">
             <w:pPr>
@@ -10812,105 +9706,105 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Involve the use of animals or animal tissues?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A3F011F" w14:textId="28107030" w:rsidR="00E700C0" w:rsidRDefault="006F0F8C">
+          <w:p w14:paraId="7A3F011F" w14:textId="28107030" w:rsidR="00E700C0" w:rsidRDefault="00380319">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:pict w14:anchorId="4A0F760C">
-                <v:shape id="_x0000_i1032" type="#_x0000_t75" alt="" style="width:17.8pt;height:14.95pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0">
-                  <v:imagedata r:id="rId17" o:title=""/>
+                <v:shape id="_x0000_i1035" type="#_x0000_t75" style="width:18pt;height:15pt">
+                  <v:imagedata r:id="rId18" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E1AE88A" w14:textId="5B50865C" w:rsidR="00E700C0" w:rsidRDefault="006F0F8C">
+          <w:p w14:paraId="5E1AE88A" w14:textId="5B50865C" w:rsidR="00E700C0" w:rsidRDefault="00380319">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:pict w14:anchorId="7F71518C">
-                <v:shape id="_x0000_i1031" type="#_x0000_t75" alt="" style="width:17.8pt;height:14.95pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0">
-                  <v:imagedata r:id="rId17" o:title=""/>
+                <v:shape id="_x0000_i1036" type="#_x0000_t75" style="width:18pt;height:15pt">
+                  <v:imagedata r:id="rId18" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E700C0" w14:paraId="58A48354" w14:textId="77777777" w:rsidTr="00E700C0">
         <w:trPr>
           <w:trHeight w:val="840"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct25" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="487C1902" w14:textId="77777777" w:rsidR="00E700C0" w:rsidRDefault="00E700C0">
             <w:pPr>
@@ -10958,105 +9852,105 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Involve the use of technology, materials or other inventions that, as far as you are aware, are subject to any patents or other form of intellectual property protection?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12A86D62" w14:textId="43BE5E54" w:rsidR="00E700C0" w:rsidRDefault="006F0F8C">
+          <w:p w14:paraId="12A86D62" w14:textId="43BE5E54" w:rsidR="00E700C0" w:rsidRDefault="00380319">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:pict w14:anchorId="7F8AEFD5">
-                <v:shape id="_x0000_i1030" type="#_x0000_t75" alt="" style="width:17.8pt;height:14.95pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0">
-                  <v:imagedata r:id="rId17" o:title=""/>
+                <v:shape id="_x0000_i1037" type="#_x0000_t75" style="width:18pt;height:15pt">
+                  <v:imagedata r:id="rId18" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62790AE9" w14:textId="49EE3E05" w:rsidR="00E700C0" w:rsidRDefault="006F0F8C">
+          <w:p w14:paraId="62790AE9" w14:textId="49EE3E05" w:rsidR="00E700C0" w:rsidRDefault="00380319">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:pict w14:anchorId="4DC58BFE">
-                <v:shape id="_x0000_i1029" type="#_x0000_t75" alt="" style="width:17.8pt;height:14.95pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0">
-                  <v:imagedata r:id="rId17" o:title=""/>
+                <v:shape id="_x0000_i1038" type="#_x0000_t75" style="width:18pt;height:15pt">
+                  <v:imagedata r:id="rId18" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E700C0" w14:paraId="2EE484C8" w14:textId="77777777" w:rsidTr="00E700C0">
         <w:trPr>
           <w:trHeight w:val="840"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct25" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A4F22EE" w14:textId="77777777" w:rsidR="00E700C0" w:rsidRDefault="00E700C0">
             <w:pPr>
@@ -11104,105 +9998,105 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Subject to any agreements with commercial, academic or other organisations?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F6CBA16" w14:textId="2CBD03A8" w:rsidR="00E700C0" w:rsidRDefault="006F0F8C">
+          <w:p w14:paraId="3F6CBA16" w14:textId="2CBD03A8" w:rsidR="00E700C0" w:rsidRDefault="00380319">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:pict w14:anchorId="775F602D">
-                <v:shape id="_x0000_i1028" type="#_x0000_t75" alt="" style="width:17.8pt;height:14.95pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0">
-                  <v:imagedata r:id="rId17" o:title=""/>
+                <v:shape id="_x0000_i1039" type="#_x0000_t75" style="width:18pt;height:15pt">
+                  <v:imagedata r:id="rId18" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="492BC2FF" w14:textId="0CD1D3F5" w:rsidR="00E700C0" w:rsidRDefault="006F0F8C">
+          <w:p w14:paraId="492BC2FF" w14:textId="0CD1D3F5" w:rsidR="00E700C0" w:rsidRDefault="00380319">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:pict w14:anchorId="7CB976FB">
-                <v:shape id="_x0000_i1027" type="#_x0000_t75" alt="" style="width:17.8pt;height:14.95pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0">
-                  <v:imagedata r:id="rId17" o:title=""/>
+                <v:shape id="_x0000_i1040" type="#_x0000_t75" style="width:18pt;height:15pt">
+                  <v:imagedata r:id="rId18" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E700C0" w14:paraId="3731E310" w14:textId="77777777" w:rsidTr="00E700C0">
         <w:trPr>
           <w:trHeight w:val="840"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct25" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0FC6C5D3" w14:textId="77777777" w:rsidR="00E700C0" w:rsidRDefault="00E700C0">
             <w:pPr>
@@ -11250,105 +10144,105 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Likely to lead to any patentable or commercially exploitable results?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2CB97093" w14:textId="695FAB6A" w:rsidR="00E700C0" w:rsidRDefault="006F0F8C">
+          <w:p w14:paraId="2CB97093" w14:textId="695FAB6A" w:rsidR="00E700C0" w:rsidRDefault="00380319">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:pict w14:anchorId="02372184">
-                <v:shape id="_x0000_i1026" type="#_x0000_t75" alt="" style="width:17.8pt;height:14.95pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0">
-                  <v:imagedata r:id="rId17" o:title=""/>
+                <v:shape id="_x0000_i1041" type="#_x0000_t75" style="width:18pt;height:15pt">
+                  <v:imagedata r:id="rId18" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61208241" w14:textId="4473BBF3" w:rsidR="00E700C0" w:rsidRDefault="006F0F8C">
+          <w:p w14:paraId="61208241" w14:textId="4473BBF3" w:rsidR="00E700C0" w:rsidRDefault="00380319">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:pict w14:anchorId="23124A00">
-                <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="" style="width:17.8pt;height:14.95pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0">
-                  <v:imagedata r:id="rId17" o:title=""/>
+                <v:shape id="_x0000_i1042" type="#_x0000_t75" style="width:18pt;height:15pt">
+                  <v:imagedata r:id="rId18" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0FE0A26D" w14:textId="77777777" w:rsidR="00E700C0" w:rsidRDefault="00E700C0" w:rsidP="00E700C0">
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37C3D942" w14:textId="77777777" w:rsidR="00E700C0" w:rsidRDefault="00E700C0" w:rsidP="00AE2FD7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -11356,3357 +10250,103 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40A5D3AE" w14:textId="77777777" w:rsidR="0001621B" w:rsidRDefault="0001621B">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="293456D1" w14:textId="1F543D7E" w:rsidR="0001621B" w:rsidRPr="00F9645B" w:rsidRDefault="00870DB4" w:rsidP="0001621B">
+    <w:p w14:paraId="327E4275" w14:textId="71E0CB6E" w:rsidR="00145F45" w:rsidRPr="00951B1B" w:rsidRDefault="00BC27E5" w:rsidP="00145F45">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>G</w:t>
+        <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="0001621B" w:rsidRPr="00F9645B">
+      <w:r w:rsidR="0001621B" w:rsidRPr="00951B1B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  References  </w:t>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-        <w:spacing w:after="60"/>
+      <w:r w:rsidR="00145F45" w:rsidRPr="00951B1B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="20"/>
-[...3009 lines deleted...]
-          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...242 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NHS Partner/MAHSC Approval (Clinical Applications Only)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30C85D05" w14:textId="77777777" w:rsidR="00145F45" w:rsidRDefault="00145F45" w:rsidP="00145F45">
+    <w:p w14:paraId="25115E50" w14:textId="77777777" w:rsidR="00951B1B" w:rsidRDefault="00951B1B" w:rsidP="00145F45">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30C85D05" w14:textId="2636F2E7" w:rsidR="00145F45" w:rsidRDefault="00145F45" w:rsidP="00145F45">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B6598E">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Any clinical or care related component of the salary needs to be agreed in principle by the relevant NHS Trust/MAHSC Partner/organisation prior to submission.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> I confirm that I am aware of the content of this application &amp; confirm matched funding will be provided to the University of Manchester for the application mentioned above.</w:t>
@@ -14718,181 +10358,181 @@
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="1129"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00145F45" w14:paraId="47D32BF3" w14:textId="77777777" w:rsidTr="00337A5F">
+      <w:tr w:rsidR="00145F45" w14:paraId="47D32BF3" w14:textId="77777777" w:rsidTr="00774B96">
         <w:trPr>
           <w:trHeight w:val="498"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D73BEFD" w14:textId="77777777" w:rsidR="00145F45" w:rsidRPr="00D562DB" w:rsidRDefault="00145F45" w:rsidP="00337A5F">
+          <w:p w14:paraId="0D73BEFD" w14:textId="77777777" w:rsidR="00145F45" w:rsidRPr="00D562DB" w:rsidRDefault="00145F45" w:rsidP="00774B96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Authorising Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C729B25" w14:textId="77777777" w:rsidR="00145F45" w:rsidRDefault="00145F45" w:rsidP="00337A5F">
+          <w:p w14:paraId="2C729B25" w14:textId="77777777" w:rsidR="00145F45" w:rsidRDefault="00145F45" w:rsidP="00774B96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43B6ACDD" w14:textId="77777777" w:rsidR="00145F45" w:rsidRPr="00D562DB" w:rsidRDefault="00145F45" w:rsidP="00337A5F">
+          <w:p w14:paraId="43B6ACDD" w14:textId="77777777" w:rsidR="00145F45" w:rsidRPr="00D562DB" w:rsidRDefault="00145F45" w:rsidP="00774B96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D562DB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52126CA1" w14:textId="77777777" w:rsidR="00145F45" w:rsidRPr="00D562DB" w:rsidRDefault="00145F45" w:rsidP="00337A5F">
+          <w:p w14:paraId="52126CA1" w14:textId="77777777" w:rsidR="00145F45" w:rsidRPr="00D562DB" w:rsidRDefault="00145F45" w:rsidP="00774B96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27DE4E3B" w14:textId="77777777" w:rsidR="00145F45" w:rsidRPr="00D562DB" w:rsidRDefault="00145F45" w:rsidP="00337A5F">
+          <w:p w14:paraId="27DE4E3B" w14:textId="77777777" w:rsidR="00145F45" w:rsidRPr="00D562DB" w:rsidRDefault="00145F45" w:rsidP="00774B96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D562DB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="166BFCEF" w14:textId="77777777" w:rsidR="00145F45" w:rsidRDefault="00145F45" w:rsidP="00337A5F">
+          <w:p w14:paraId="166BFCEF" w14:textId="77777777" w:rsidR="00145F45" w:rsidRDefault="00145F45" w:rsidP="00774B96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3784E5F9" w14:textId="77777777" w:rsidR="0001621B" w:rsidRDefault="0001621B" w:rsidP="0001621B">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
@@ -14953,167 +10593,177 @@
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0001621B" w:rsidSect="00CE2559">
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1021" w:right="1134" w:bottom="851" w:left="1134" w:header="284" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09E97096" w14:textId="77777777" w:rsidR="006F0F8C" w:rsidRDefault="006F0F8C" w:rsidP="00A67626">
+    <w:p w14:paraId="543C5BDF" w14:textId="77777777" w:rsidR="00380319" w:rsidRDefault="00380319" w:rsidP="00A67626">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61079499" w14:textId="77777777" w:rsidR="006F0F8C" w:rsidRDefault="006F0F8C" w:rsidP="00A67626">
+    <w:p w14:paraId="70870549" w14:textId="77777777" w:rsidR="00380319" w:rsidRDefault="00380319" w:rsidP="00A67626">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7D167AC9" w14:textId="77777777" w:rsidR="006F0F8C" w:rsidRDefault="006F0F8C"/>
+    <w:p w14:paraId="4528BCC7" w14:textId="77777777" w:rsidR="00380319" w:rsidRDefault="00380319"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-42911973"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="01A24141" w14:textId="57374759" w:rsidR="00FC3EFD" w:rsidRDefault="00FC3EFD" w:rsidP="00062ADB">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
@@ -15128,50 +10778,55 @@
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="46F1647A" w14:textId="77777777" w:rsidR="00341286" w:rsidRDefault="00341286" w:rsidP="00543319">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-523011255"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="3AF0E7F5" w14:textId="7BEB6EB4" w:rsidR="00FC3EFD" w:rsidRDefault="00FC3EFD" w:rsidP="00062ADB">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
@@ -15188,106 +10843,92 @@
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1C1A2570" w14:textId="127C56E5" w:rsidR="001A62C3" w:rsidRPr="00F6506D" w:rsidRDefault="001A62C3" w:rsidP="00543319">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FC91E47" w14:textId="77777777" w:rsidR="006F0F8C" w:rsidRDefault="006F0F8C" w:rsidP="00A67626">
+    <w:p w14:paraId="02476B23" w14:textId="77777777" w:rsidR="00380319" w:rsidRDefault="00380319" w:rsidP="00A67626">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D5D0F7B" w14:textId="77777777" w:rsidR="006F0F8C" w:rsidRDefault="006F0F8C" w:rsidP="00A67626">
+    <w:p w14:paraId="70E82C61" w14:textId="77777777" w:rsidR="00380319" w:rsidRDefault="00380319" w:rsidP="00A67626">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="600F35DF" w14:textId="77777777" w:rsidR="006F0F8C" w:rsidRDefault="006F0F8C"/>
+    <w:p w14:paraId="68C97D08" w14:textId="77777777" w:rsidR="00380319" w:rsidRDefault="00380319"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="65F5691B" w14:textId="77777777" w:rsidR="001A62C3" w:rsidRDefault="001A62C3" w:rsidP="00685D2F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="12CE2D6B" w14:textId="23CB2D9B" w:rsidR="001A62C3" w:rsidRPr="006C4BFE" w:rsidRDefault="002E1F45" w:rsidP="00685D2F">
+  <w:p w14:paraId="12CE2D6B" w14:textId="1FD3047C" w:rsidR="001A62C3" w:rsidRPr="006C4BFE" w:rsidRDefault="001A62C3" w:rsidP="00685D2F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...12 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations/>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="050544C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="004C9D92"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
@@ -15598,50 +11239,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65DF5809"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F74A5546"/>
+    <w:lvl w:ilvl="0" w:tplc="3C167E18">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Tahoma" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71133BE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5DC848CC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15720,107 +11474,115 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="546533171">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="191921678">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1694988319">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1581791865">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="306785329">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004252D2"/>
     <w:rsid w:val="00002E66"/>
     <w:rsid w:val="00003193"/>
     <w:rsid w:val="00004500"/>
     <w:rsid w:val="000076D3"/>
     <w:rsid w:val="00013DDE"/>
     <w:rsid w:val="0001621B"/>
+    <w:rsid w:val="00021BC1"/>
     <w:rsid w:val="0002279B"/>
+    <w:rsid w:val="00023DD8"/>
     <w:rsid w:val="000241FF"/>
     <w:rsid w:val="00031A5F"/>
     <w:rsid w:val="00032D73"/>
     <w:rsid w:val="00040354"/>
     <w:rsid w:val="00042D8C"/>
     <w:rsid w:val="00045FE2"/>
     <w:rsid w:val="00046CF7"/>
     <w:rsid w:val="000550F1"/>
     <w:rsid w:val="0006050D"/>
     <w:rsid w:val="00060DAE"/>
     <w:rsid w:val="00062ADB"/>
     <w:rsid w:val="00070693"/>
     <w:rsid w:val="00086BCA"/>
+    <w:rsid w:val="000906A5"/>
     <w:rsid w:val="0009244A"/>
     <w:rsid w:val="0009283E"/>
     <w:rsid w:val="000A2FBC"/>
+    <w:rsid w:val="000A3323"/>
     <w:rsid w:val="000A4182"/>
     <w:rsid w:val="000A6898"/>
     <w:rsid w:val="000B48E2"/>
     <w:rsid w:val="000C1275"/>
     <w:rsid w:val="000C4BF9"/>
     <w:rsid w:val="000C7873"/>
     <w:rsid w:val="000D5D7A"/>
     <w:rsid w:val="000E2328"/>
     <w:rsid w:val="000E35BC"/>
     <w:rsid w:val="000E3684"/>
     <w:rsid w:val="000E3AF0"/>
     <w:rsid w:val="000E5EBF"/>
     <w:rsid w:val="000F2169"/>
     <w:rsid w:val="000F3734"/>
     <w:rsid w:val="000F458E"/>
     <w:rsid w:val="00104A36"/>
     <w:rsid w:val="00114BC3"/>
     <w:rsid w:val="001159DB"/>
     <w:rsid w:val="00123B06"/>
     <w:rsid w:val="00125DEC"/>
     <w:rsid w:val="00126C8D"/>
     <w:rsid w:val="00127BE2"/>
     <w:rsid w:val="001337C8"/>
     <w:rsid w:val="00137440"/>
     <w:rsid w:val="001422B8"/>
@@ -15859,453 +11621,496 @@
     <w:rsid w:val="00230A15"/>
     <w:rsid w:val="002455F1"/>
     <w:rsid w:val="00245E12"/>
     <w:rsid w:val="00252B8C"/>
     <w:rsid w:val="002609D8"/>
     <w:rsid w:val="0026215A"/>
     <w:rsid w:val="00262DB1"/>
     <w:rsid w:val="00262E31"/>
     <w:rsid w:val="002659B2"/>
     <w:rsid w:val="002827A2"/>
     <w:rsid w:val="00284470"/>
     <w:rsid w:val="00284BA5"/>
     <w:rsid w:val="00297A58"/>
     <w:rsid w:val="002A007E"/>
     <w:rsid w:val="002A57D7"/>
     <w:rsid w:val="002A65E2"/>
     <w:rsid w:val="002C27FE"/>
     <w:rsid w:val="002C2877"/>
     <w:rsid w:val="002C365E"/>
     <w:rsid w:val="002C4CD2"/>
     <w:rsid w:val="002D24B6"/>
     <w:rsid w:val="002D51CD"/>
     <w:rsid w:val="002D6106"/>
     <w:rsid w:val="002D6130"/>
     <w:rsid w:val="002D7D18"/>
+    <w:rsid w:val="002E114F"/>
     <w:rsid w:val="002E151B"/>
     <w:rsid w:val="002E1F45"/>
     <w:rsid w:val="002E2C90"/>
+    <w:rsid w:val="002E2F68"/>
     <w:rsid w:val="002E7838"/>
     <w:rsid w:val="00306C60"/>
     <w:rsid w:val="0032560A"/>
     <w:rsid w:val="003256C1"/>
     <w:rsid w:val="003277F0"/>
     <w:rsid w:val="0033084D"/>
     <w:rsid w:val="00331648"/>
     <w:rsid w:val="00341286"/>
     <w:rsid w:val="0034372C"/>
     <w:rsid w:val="00355B96"/>
     <w:rsid w:val="00356360"/>
     <w:rsid w:val="00360209"/>
     <w:rsid w:val="00361C98"/>
     <w:rsid w:val="00374E47"/>
+    <w:rsid w:val="00380319"/>
     <w:rsid w:val="00382BC9"/>
     <w:rsid w:val="00384443"/>
     <w:rsid w:val="00387749"/>
     <w:rsid w:val="00392F9C"/>
     <w:rsid w:val="00397346"/>
     <w:rsid w:val="003B28A6"/>
     <w:rsid w:val="003B6A9F"/>
     <w:rsid w:val="003C775C"/>
     <w:rsid w:val="003D0F14"/>
     <w:rsid w:val="003D1D05"/>
     <w:rsid w:val="003D59B2"/>
     <w:rsid w:val="003D62A1"/>
     <w:rsid w:val="003E25B0"/>
     <w:rsid w:val="003E3D3F"/>
     <w:rsid w:val="003E41C7"/>
     <w:rsid w:val="003E62CB"/>
     <w:rsid w:val="003F227F"/>
     <w:rsid w:val="004025E1"/>
     <w:rsid w:val="00402BBF"/>
     <w:rsid w:val="00403A55"/>
     <w:rsid w:val="004047F1"/>
     <w:rsid w:val="00404842"/>
+    <w:rsid w:val="00414AE6"/>
     <w:rsid w:val="00414F70"/>
     <w:rsid w:val="00415D2D"/>
     <w:rsid w:val="004252D2"/>
+    <w:rsid w:val="004263B6"/>
+    <w:rsid w:val="004328C6"/>
     <w:rsid w:val="0043750A"/>
     <w:rsid w:val="00440B0F"/>
     <w:rsid w:val="0044601D"/>
     <w:rsid w:val="0045615C"/>
     <w:rsid w:val="00470892"/>
     <w:rsid w:val="00472D65"/>
     <w:rsid w:val="00473300"/>
     <w:rsid w:val="004822A7"/>
+    <w:rsid w:val="00485732"/>
     <w:rsid w:val="0049200E"/>
     <w:rsid w:val="004A0274"/>
     <w:rsid w:val="004A51D4"/>
     <w:rsid w:val="004B3A95"/>
     <w:rsid w:val="004B6348"/>
     <w:rsid w:val="004B67C3"/>
+    <w:rsid w:val="004B7595"/>
     <w:rsid w:val="004C4997"/>
+    <w:rsid w:val="004C6D95"/>
+    <w:rsid w:val="004D09CD"/>
     <w:rsid w:val="004D0BB5"/>
     <w:rsid w:val="004E4B97"/>
     <w:rsid w:val="004E6668"/>
     <w:rsid w:val="004F241E"/>
     <w:rsid w:val="004F3CF9"/>
     <w:rsid w:val="004F42B7"/>
     <w:rsid w:val="004F506A"/>
     <w:rsid w:val="004F5485"/>
     <w:rsid w:val="00503426"/>
     <w:rsid w:val="00506D4B"/>
     <w:rsid w:val="00510282"/>
     <w:rsid w:val="0051633E"/>
     <w:rsid w:val="00517F5A"/>
     <w:rsid w:val="005332AE"/>
     <w:rsid w:val="0054162B"/>
     <w:rsid w:val="00543319"/>
     <w:rsid w:val="00544D9E"/>
     <w:rsid w:val="00545F05"/>
     <w:rsid w:val="00555FEB"/>
     <w:rsid w:val="005614B1"/>
     <w:rsid w:val="00562178"/>
+    <w:rsid w:val="00572C05"/>
     <w:rsid w:val="005834AE"/>
     <w:rsid w:val="00595DE8"/>
     <w:rsid w:val="005A5ACA"/>
     <w:rsid w:val="005B00E6"/>
     <w:rsid w:val="005C1BEE"/>
     <w:rsid w:val="005C3ECB"/>
     <w:rsid w:val="005C476B"/>
     <w:rsid w:val="005D0155"/>
     <w:rsid w:val="005D3A23"/>
     <w:rsid w:val="005D7807"/>
     <w:rsid w:val="005D7E6B"/>
     <w:rsid w:val="005E2D31"/>
     <w:rsid w:val="005E44F9"/>
     <w:rsid w:val="005E67C8"/>
     <w:rsid w:val="005F2744"/>
     <w:rsid w:val="0061741E"/>
     <w:rsid w:val="006218A2"/>
     <w:rsid w:val="00642ACC"/>
     <w:rsid w:val="00644D44"/>
     <w:rsid w:val="00647198"/>
     <w:rsid w:val="00647B4A"/>
+    <w:rsid w:val="00651075"/>
     <w:rsid w:val="00656E09"/>
+    <w:rsid w:val="00663536"/>
     <w:rsid w:val="00666CE2"/>
     <w:rsid w:val="00667929"/>
     <w:rsid w:val="0067443B"/>
     <w:rsid w:val="00677D09"/>
     <w:rsid w:val="0068599D"/>
     <w:rsid w:val="00685D2F"/>
     <w:rsid w:val="00686856"/>
     <w:rsid w:val="00691A41"/>
     <w:rsid w:val="006A37E1"/>
     <w:rsid w:val="006B2079"/>
     <w:rsid w:val="006B3435"/>
     <w:rsid w:val="006B6BF0"/>
     <w:rsid w:val="006B71E4"/>
     <w:rsid w:val="006C7DF1"/>
     <w:rsid w:val="006D5D7B"/>
     <w:rsid w:val="006D7878"/>
     <w:rsid w:val="006E1C53"/>
     <w:rsid w:val="006E6E55"/>
     <w:rsid w:val="006F0F8C"/>
     <w:rsid w:val="00707475"/>
     <w:rsid w:val="00720EA1"/>
     <w:rsid w:val="00723C50"/>
     <w:rsid w:val="00725BAB"/>
     <w:rsid w:val="00726107"/>
     <w:rsid w:val="0072683D"/>
     <w:rsid w:val="007270D8"/>
     <w:rsid w:val="00732E27"/>
     <w:rsid w:val="00746B6F"/>
     <w:rsid w:val="00746DF2"/>
     <w:rsid w:val="00750F87"/>
     <w:rsid w:val="00757340"/>
     <w:rsid w:val="0076152D"/>
+    <w:rsid w:val="0076200D"/>
     <w:rsid w:val="00762E0B"/>
+    <w:rsid w:val="00774B96"/>
     <w:rsid w:val="0078026D"/>
     <w:rsid w:val="00787145"/>
+    <w:rsid w:val="007915DB"/>
+    <w:rsid w:val="007B2F13"/>
     <w:rsid w:val="007B4EAA"/>
     <w:rsid w:val="007B648F"/>
     <w:rsid w:val="007B686E"/>
     <w:rsid w:val="007C19E1"/>
     <w:rsid w:val="007C4AD0"/>
     <w:rsid w:val="007C65C1"/>
     <w:rsid w:val="007C6FA7"/>
     <w:rsid w:val="007D1655"/>
     <w:rsid w:val="007D7F47"/>
     <w:rsid w:val="007E0636"/>
     <w:rsid w:val="007E38B3"/>
     <w:rsid w:val="007E757B"/>
     <w:rsid w:val="008036C6"/>
     <w:rsid w:val="0080529C"/>
     <w:rsid w:val="0081548C"/>
     <w:rsid w:val="008213B2"/>
     <w:rsid w:val="008215BB"/>
     <w:rsid w:val="00824877"/>
     <w:rsid w:val="00826C51"/>
     <w:rsid w:val="00830FAB"/>
     <w:rsid w:val="0083467A"/>
     <w:rsid w:val="008377D4"/>
     <w:rsid w:val="00870DB4"/>
+    <w:rsid w:val="00873467"/>
     <w:rsid w:val="00880398"/>
+    <w:rsid w:val="0088222C"/>
     <w:rsid w:val="00884F6B"/>
     <w:rsid w:val="00892F72"/>
     <w:rsid w:val="00893869"/>
     <w:rsid w:val="0089449B"/>
     <w:rsid w:val="008A2486"/>
     <w:rsid w:val="008A7303"/>
     <w:rsid w:val="008B703D"/>
     <w:rsid w:val="008C5CA0"/>
     <w:rsid w:val="008C6881"/>
     <w:rsid w:val="008D06D5"/>
     <w:rsid w:val="008D2182"/>
+    <w:rsid w:val="008D4CD0"/>
     <w:rsid w:val="008D664F"/>
+    <w:rsid w:val="008F0F59"/>
     <w:rsid w:val="008F747F"/>
     <w:rsid w:val="00900509"/>
     <w:rsid w:val="00904721"/>
+    <w:rsid w:val="00907C31"/>
     <w:rsid w:val="00910729"/>
     <w:rsid w:val="00915A90"/>
     <w:rsid w:val="00920CB0"/>
     <w:rsid w:val="00933A9B"/>
     <w:rsid w:val="00934674"/>
+    <w:rsid w:val="00940B60"/>
     <w:rsid w:val="0094275D"/>
     <w:rsid w:val="009517DD"/>
+    <w:rsid w:val="00951B1B"/>
     <w:rsid w:val="00954EFE"/>
     <w:rsid w:val="009601A2"/>
+    <w:rsid w:val="00960335"/>
     <w:rsid w:val="0096499B"/>
+    <w:rsid w:val="009665D9"/>
+    <w:rsid w:val="00972ABC"/>
     <w:rsid w:val="00974EE9"/>
     <w:rsid w:val="009758E4"/>
     <w:rsid w:val="009763D7"/>
     <w:rsid w:val="009B21A4"/>
     <w:rsid w:val="009B3D32"/>
     <w:rsid w:val="009C2F22"/>
     <w:rsid w:val="009C38E9"/>
     <w:rsid w:val="009C5F9A"/>
     <w:rsid w:val="009F2CCC"/>
     <w:rsid w:val="009F6E33"/>
     <w:rsid w:val="00A00BD8"/>
     <w:rsid w:val="00A03A7C"/>
     <w:rsid w:val="00A07011"/>
+    <w:rsid w:val="00A13DD4"/>
     <w:rsid w:val="00A15DB4"/>
     <w:rsid w:val="00A17B97"/>
     <w:rsid w:val="00A2286A"/>
     <w:rsid w:val="00A23F57"/>
     <w:rsid w:val="00A31FFE"/>
     <w:rsid w:val="00A328E0"/>
     <w:rsid w:val="00A372BC"/>
     <w:rsid w:val="00A41B72"/>
     <w:rsid w:val="00A43C7F"/>
     <w:rsid w:val="00A52F06"/>
     <w:rsid w:val="00A53A43"/>
     <w:rsid w:val="00A601E5"/>
     <w:rsid w:val="00A67626"/>
     <w:rsid w:val="00A7143A"/>
     <w:rsid w:val="00A7249F"/>
     <w:rsid w:val="00A76D7B"/>
     <w:rsid w:val="00A816AA"/>
     <w:rsid w:val="00A824F8"/>
     <w:rsid w:val="00A83736"/>
     <w:rsid w:val="00A84F7F"/>
     <w:rsid w:val="00A87B0B"/>
     <w:rsid w:val="00A92B82"/>
     <w:rsid w:val="00AA21A7"/>
     <w:rsid w:val="00AB1F1B"/>
     <w:rsid w:val="00AB3CCA"/>
+    <w:rsid w:val="00AB3FF7"/>
+    <w:rsid w:val="00AB7444"/>
     <w:rsid w:val="00AC3D94"/>
     <w:rsid w:val="00AC6F80"/>
     <w:rsid w:val="00AD234C"/>
+    <w:rsid w:val="00AD3CFA"/>
     <w:rsid w:val="00AD67BD"/>
     <w:rsid w:val="00AD72E6"/>
     <w:rsid w:val="00AE2FD7"/>
     <w:rsid w:val="00AF0320"/>
     <w:rsid w:val="00AF272B"/>
     <w:rsid w:val="00AF68AC"/>
     <w:rsid w:val="00AF68BF"/>
     <w:rsid w:val="00B113E9"/>
     <w:rsid w:val="00B11862"/>
     <w:rsid w:val="00B12976"/>
     <w:rsid w:val="00B1391F"/>
     <w:rsid w:val="00B15913"/>
     <w:rsid w:val="00B31FBE"/>
     <w:rsid w:val="00B501C9"/>
     <w:rsid w:val="00B51D1F"/>
     <w:rsid w:val="00B547B9"/>
     <w:rsid w:val="00B625BF"/>
     <w:rsid w:val="00B6598E"/>
     <w:rsid w:val="00B71B7A"/>
     <w:rsid w:val="00B772C1"/>
     <w:rsid w:val="00B80310"/>
     <w:rsid w:val="00B90B88"/>
     <w:rsid w:val="00B960DD"/>
     <w:rsid w:val="00B96BA1"/>
     <w:rsid w:val="00BA28F5"/>
     <w:rsid w:val="00BA76BA"/>
     <w:rsid w:val="00BA7A65"/>
+    <w:rsid w:val="00BB1265"/>
     <w:rsid w:val="00BB24F1"/>
     <w:rsid w:val="00BB2C48"/>
     <w:rsid w:val="00BB62F1"/>
     <w:rsid w:val="00BC0BC5"/>
+    <w:rsid w:val="00BC27E5"/>
     <w:rsid w:val="00BD2B59"/>
     <w:rsid w:val="00BD46D2"/>
     <w:rsid w:val="00BE13CC"/>
     <w:rsid w:val="00BE23F8"/>
     <w:rsid w:val="00BE3965"/>
     <w:rsid w:val="00C1044B"/>
     <w:rsid w:val="00C108F6"/>
     <w:rsid w:val="00C201B9"/>
     <w:rsid w:val="00C2150B"/>
+    <w:rsid w:val="00C27E16"/>
     <w:rsid w:val="00C34F7D"/>
     <w:rsid w:val="00C356F0"/>
     <w:rsid w:val="00C372CD"/>
+    <w:rsid w:val="00C37C52"/>
     <w:rsid w:val="00C404FC"/>
     <w:rsid w:val="00C42689"/>
     <w:rsid w:val="00C472DE"/>
     <w:rsid w:val="00C55C93"/>
     <w:rsid w:val="00C70153"/>
     <w:rsid w:val="00C71ADC"/>
     <w:rsid w:val="00C72123"/>
     <w:rsid w:val="00C73660"/>
     <w:rsid w:val="00C80834"/>
     <w:rsid w:val="00C816DC"/>
     <w:rsid w:val="00C82E6C"/>
     <w:rsid w:val="00C854EE"/>
     <w:rsid w:val="00C87D34"/>
     <w:rsid w:val="00C91027"/>
     <w:rsid w:val="00C92759"/>
     <w:rsid w:val="00CA5C8D"/>
     <w:rsid w:val="00CC1CD6"/>
     <w:rsid w:val="00CC7618"/>
     <w:rsid w:val="00CD6D6B"/>
     <w:rsid w:val="00CE14FC"/>
     <w:rsid w:val="00CE2559"/>
     <w:rsid w:val="00CE79F5"/>
     <w:rsid w:val="00CF1564"/>
     <w:rsid w:val="00CF69C8"/>
     <w:rsid w:val="00D01DF2"/>
     <w:rsid w:val="00D035B6"/>
     <w:rsid w:val="00D11F99"/>
     <w:rsid w:val="00D12EBB"/>
     <w:rsid w:val="00D14583"/>
     <w:rsid w:val="00D21294"/>
     <w:rsid w:val="00D2222F"/>
     <w:rsid w:val="00D303AB"/>
     <w:rsid w:val="00D30E2B"/>
     <w:rsid w:val="00D35221"/>
     <w:rsid w:val="00D37684"/>
     <w:rsid w:val="00D43CAA"/>
     <w:rsid w:val="00D479AF"/>
     <w:rsid w:val="00D50D92"/>
     <w:rsid w:val="00D51AA2"/>
     <w:rsid w:val="00D562DB"/>
     <w:rsid w:val="00D579F8"/>
     <w:rsid w:val="00D627FF"/>
     <w:rsid w:val="00D6281F"/>
     <w:rsid w:val="00D73294"/>
+    <w:rsid w:val="00D852BE"/>
     <w:rsid w:val="00D86714"/>
     <w:rsid w:val="00D93182"/>
     <w:rsid w:val="00D96AD9"/>
     <w:rsid w:val="00DB6DFB"/>
     <w:rsid w:val="00DC14F6"/>
     <w:rsid w:val="00DC1C1B"/>
     <w:rsid w:val="00DC20D6"/>
     <w:rsid w:val="00DD00D6"/>
     <w:rsid w:val="00DD0BBC"/>
     <w:rsid w:val="00DD33BD"/>
     <w:rsid w:val="00DD5EB8"/>
     <w:rsid w:val="00DD5F17"/>
     <w:rsid w:val="00DD666F"/>
     <w:rsid w:val="00DE3F4C"/>
     <w:rsid w:val="00DE4727"/>
     <w:rsid w:val="00DE523E"/>
     <w:rsid w:val="00DF5A26"/>
     <w:rsid w:val="00E032AB"/>
     <w:rsid w:val="00E04222"/>
     <w:rsid w:val="00E077FF"/>
     <w:rsid w:val="00E129A5"/>
     <w:rsid w:val="00E16C4B"/>
     <w:rsid w:val="00E16D94"/>
     <w:rsid w:val="00E26C59"/>
     <w:rsid w:val="00E33BFA"/>
     <w:rsid w:val="00E5019E"/>
     <w:rsid w:val="00E508C1"/>
+    <w:rsid w:val="00E55DBF"/>
     <w:rsid w:val="00E60702"/>
     <w:rsid w:val="00E61F36"/>
     <w:rsid w:val="00E700C0"/>
     <w:rsid w:val="00E71C37"/>
     <w:rsid w:val="00E72077"/>
     <w:rsid w:val="00E73D62"/>
     <w:rsid w:val="00E776A2"/>
+    <w:rsid w:val="00E8315E"/>
     <w:rsid w:val="00E874BE"/>
+    <w:rsid w:val="00E93024"/>
     <w:rsid w:val="00E9614B"/>
     <w:rsid w:val="00E967BF"/>
     <w:rsid w:val="00EA5E19"/>
     <w:rsid w:val="00EB74B9"/>
     <w:rsid w:val="00EC6168"/>
     <w:rsid w:val="00ED40C5"/>
+    <w:rsid w:val="00ED5082"/>
     <w:rsid w:val="00EDCC34"/>
     <w:rsid w:val="00EE1A87"/>
+    <w:rsid w:val="00EE21C2"/>
     <w:rsid w:val="00EE580F"/>
     <w:rsid w:val="00EF6D78"/>
     <w:rsid w:val="00EF7059"/>
     <w:rsid w:val="00F1F993"/>
     <w:rsid w:val="00F22AFD"/>
     <w:rsid w:val="00F24510"/>
     <w:rsid w:val="00F341F8"/>
     <w:rsid w:val="00F5076E"/>
     <w:rsid w:val="00F52BC0"/>
     <w:rsid w:val="00F5405B"/>
     <w:rsid w:val="00F64BF7"/>
     <w:rsid w:val="00F66575"/>
     <w:rsid w:val="00F72008"/>
     <w:rsid w:val="00F7225D"/>
     <w:rsid w:val="00F74553"/>
     <w:rsid w:val="00F7718C"/>
     <w:rsid w:val="00F775E8"/>
     <w:rsid w:val="00F80F50"/>
     <w:rsid w:val="00F826B9"/>
+    <w:rsid w:val="00F84D61"/>
     <w:rsid w:val="00F853F7"/>
     <w:rsid w:val="00F8660F"/>
     <w:rsid w:val="00F9144C"/>
     <w:rsid w:val="00F93B22"/>
     <w:rsid w:val="00F9645B"/>
     <w:rsid w:val="00F969E6"/>
     <w:rsid w:val="00FA1CC6"/>
     <w:rsid w:val="00FA6269"/>
     <w:rsid w:val="00FA7CBE"/>
     <w:rsid w:val="00FB3627"/>
     <w:rsid w:val="00FC1B72"/>
     <w:rsid w:val="00FC2092"/>
     <w:rsid w:val="00FC35B1"/>
     <w:rsid w:val="00FC3EEB"/>
     <w:rsid w:val="00FC3EFD"/>
     <w:rsid w:val="00FC7AD0"/>
     <w:rsid w:val="00FC7E3C"/>
     <w:rsid w:val="00FD0247"/>
     <w:rsid w:val="00FD1AF4"/>
     <w:rsid w:val="00FD38CD"/>
     <w:rsid w:val="00FD3C2B"/>
     <w:rsid w:val="00FD6416"/>
     <w:rsid w:val="00FD650F"/>
     <w:rsid w:val="00FD725A"/>
     <w:rsid w:val="00FD7EFF"/>
     <w:rsid w:val="00FE10AC"/>
     <w:rsid w:val="00FE2D0C"/>
     <w:rsid w:val="00FE35B6"/>
     <w:rsid w:val="00FE35D2"/>
+    <w:rsid w:val="00FE5790"/>
     <w:rsid w:val="00FE5FD8"/>
     <w:rsid w:val="00FF33E6"/>
     <w:rsid w:val="00FF48A1"/>
     <w:rsid w:val="00FF490A"/>
     <w:rsid w:val="01529663"/>
     <w:rsid w:val="01F886A1"/>
     <w:rsid w:val="04C1383C"/>
     <w:rsid w:val="04F4B5E4"/>
     <w:rsid w:val="054F046A"/>
     <w:rsid w:val="093E00A8"/>
     <w:rsid w:val="0940531B"/>
     <w:rsid w:val="0A31AC1F"/>
     <w:rsid w:val="0B54B5C2"/>
     <w:rsid w:val="0E5E5E93"/>
     <w:rsid w:val="13C583AA"/>
     <w:rsid w:val="15F6E837"/>
     <w:rsid w:val="1C2BCC8A"/>
     <w:rsid w:val="1F971B54"/>
     <w:rsid w:val="1FF85EED"/>
     <w:rsid w:val="22D09620"/>
     <w:rsid w:val="26BED739"/>
     <w:rsid w:val="2773A965"/>
     <w:rsid w:val="277CCC42"/>
     <w:rsid w:val="29236571"/>
     <w:rsid w:val="294E716D"/>
@@ -16360,51 +12165,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2F5531BE"/>
-  <w15:docId w15:val="{858DB4A7-7171-3640-8CBB-EADE55D5E80E}"/>
+  <w15:docId w15:val="{F5D17E80-BB32-4A30-97F7-58EA6CA755FA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -17034,50 +12839,62 @@
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F8660F"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA5E19"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AB3FF7"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="41756862">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="141165138">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -17241,51 +13058,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1916282034">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mahsc.ac.uk/our-work/scope/healthcare-services/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qualtrics.manchester.ac.uk/jfe/form/SV_5pONhaw5QzfgtqS" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mahsc.ac.uk/our-work/scope/healthcare-services/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/e/JPMtwGvx8x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qualtrics.manchester.ac.uk/jfe/form/SV_5pONhaw5QzfgtqS" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -17544,59 +13361,63 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100047001C1E4D116409403A8382BC1FA69" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e7197feabbb573b730d340aad2d9cf1e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f7718aa2-f8ed-4d16-91bb-510081d2e384" xmlns:ns3="44ac5bcf-defa-488c-9e51-8bc0976912b0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e8991fa461eeca7186941bd775d36df5" ns2:_="" ns3:_="">
     <xsd:import namespace="f7718aa2-f8ed-4d16-91bb-510081d2e384"/>
     <xsd:import namespace="44ac5bcf-defa-488c-9e51-8bc0976912b0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -17781,171 +13602,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="f7718aa2-f8ed-4d16-91bb-510081d2e384">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="44ac5bcf-defa-488c-9e51-8bc0976912b0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FDF08FE-FF2A-4719-AD38-35610BA8DFAF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4C345DA-6A4B-4BE4-B681-13BAC85B34EC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3049175F-3011-4105-927F-CB09ED275B66}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f7718aa2-f8ed-4d16-91bb-510081d2e384"/>
     <ds:schemaRef ds:uri="44ac5bcf-defa-488c-9e51-8bc0976912b0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72A6A212-C6A0-4DAD-BCF5-76A7F4E97343}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="f7718aa2-f8ed-4d16-91bb-510081d2e384"/>
     <ds:schemaRef ds:uri="44ac5bcf-defa-488c-9e51-8bc0976912b0"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>11100</Characters>
+  <Pages>11</Pages>
+  <Words>1714</Words>
+  <Characters>9274</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>853</Lines>
-  <Paragraphs>212</Paragraphs>
+  <Lines>579</Lines>
+  <Paragraphs>148</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12962</CharactersWithSpaces>
+  <CharactersWithSpaces>10840</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...38 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>msfsskm2</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100047001C1E4D116409403A8382BC1FA69</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>