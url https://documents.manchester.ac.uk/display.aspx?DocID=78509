--- v1 (2026-03-29)
+++ v2 (2026-07-17)
@@ -36,51 +36,51 @@
         <w:tblW w:w="10774" w:type="dxa"/>
         <w:tblInd w:w="-142" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2804"/>
         <w:gridCol w:w="7970"/>
       </w:tblGrid>
       <w:tr w:rsidR="004446D2" w14:paraId="1BF11AE9" w14:textId="77777777" w:rsidTr="00D54D7B">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2804" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25F5AA0C" w14:textId="77777777" w:rsidR="004446D2" w:rsidRDefault="004446D2" w:rsidP="00FB41EE">
+          <w:p w14:paraId="25F5AA0C" w14:textId="77777777" w:rsidR="004446D2" w:rsidRDefault="004446D2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0BA23031" wp14:editId="681F8F94">
                   <wp:extent cx="1609725" cy="657225"/>
                   <wp:effectExtent l="0" t="0" r="1270" b="5715"/>
                   <wp:docPr id="1" name="Picture 1" descr="C:\Users\mtfssjc2\Desktop\UoM logo.png"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name="Picture 1" descr="C:\Users\mtfssjc2\Desktop\UoM logo.png"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
@@ -100,51 +100,51 @@
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1609725" cy="657225"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C895790" w14:textId="269F8F62" w:rsidR="004446D2" w:rsidRPr="00745507" w:rsidRDefault="00E82CA2" w:rsidP="00FB41EE">
+          <w:p w14:paraId="5C895790" w14:textId="269F8F62" w:rsidR="004446D2" w:rsidRPr="00745507" w:rsidRDefault="00E82CA2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00745507">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve">Visa </w:t>
             </w:r>
             <w:r w:rsidR="00C6303E" w:rsidRPr="00745507">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
@@ -195,51 +195,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00745507">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve">Reimbursement </w:t>
             </w:r>
             <w:r w:rsidR="004446D2" w:rsidRPr="00745507">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>Claim Form</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0E883D37" w14:textId="4F6C2015" w:rsidR="00CA5572" w:rsidRDefault="00CA5572" w:rsidP="00CA5572">
+    <w:p w14:paraId="0E883D37" w14:textId="70EAB081" w:rsidR="00CA5572" w:rsidRDefault="00CA5572" w:rsidP="00CA5572">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="003F0441">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">or queries </w:t>
       </w:r>
@@ -262,216 +262,240 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> completed form go to the People Connect Portal at </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00242A02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>People Services - General Request Form - Connect</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> and in the ‘Request Details’ select ‘Global Mobility’ and ‘Visa Fees or Loans’.  You must also upload copies of all receipts/invoices showing confirmation of payments.</w:t>
+        <w:t xml:space="preserve"> and in the ‘Request Details’ select ‘Global Mobility’ and ‘Visa Fees or Loans’.  You must also upload copies of all receipts</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4336F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, emails </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0749F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>invoices showing confirmation of payments.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A99515E" w14:textId="77777777" w:rsidR="008B27C8" w:rsidRDefault="008B27C8" w:rsidP="000942B8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8926" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2263"/>
         <w:gridCol w:w="6663"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D93F6E" w:rsidRPr="00D93F6E" w14:paraId="1F832D9B" w14:textId="77777777" w:rsidTr="00F17841">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8926" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E74B5" w:themeFill="accent5" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D26AB38" w14:textId="427B1C6C" w:rsidR="00D93F6E" w:rsidRPr="00D93F6E" w:rsidRDefault="00D93F6E" w:rsidP="00E15C25">
+          <w:p w14:paraId="0D26AB38" w14:textId="536C0B1C" w:rsidR="00D93F6E" w:rsidRPr="00D93F6E" w:rsidRDefault="00122DE6" w:rsidP="00E15C25">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D93F6E">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>APPLICANT DETAILS</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B87C56">
+              <w:t xml:space="preserve">SECTION 1: </w:t>
+            </w:r>
+            <w:r w:rsidR="00D93F6E" w:rsidRPr="00D93F6E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>:</w:t>
+              <w:t>APPLICANT DETAILS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E15C25" w:rsidRPr="00E15C25" w14:paraId="0EB6CC24" w14:textId="77777777" w:rsidTr="008462CC">
+      <w:tr w:rsidR="00E15C25" w:rsidRPr="00E15C25" w14:paraId="0EB6CC24" w14:textId="77777777" w:rsidTr="00820895">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7498B96A" w14:textId="4EBBD9AA" w:rsidR="00E15C25" w:rsidRPr="00E15C25" w:rsidRDefault="00E15C25" w:rsidP="00E15C25">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>First Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6663" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="220E03DC" w14:textId="77777777" w:rsidR="00E15C25" w:rsidRPr="00E15C25" w:rsidRDefault="00E15C25" w:rsidP="00E15C25">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E15C25" w:rsidRPr="00E15C25" w14:paraId="167171F4" w14:textId="77777777" w:rsidTr="008462CC">
+      <w:tr w:rsidR="00E15C25" w:rsidRPr="00E15C25" w14:paraId="167171F4" w14:textId="77777777" w:rsidTr="00820895">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15C243EB" w14:textId="08EC6719" w:rsidR="00E15C25" w:rsidRPr="00E15C25" w:rsidRDefault="00D93F6E" w:rsidP="00E15C25">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Surname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6663" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58B442BF" w14:textId="77777777" w:rsidR="00E15C25" w:rsidRPr="00E15C25" w:rsidRDefault="00E15C25" w:rsidP="00E15C25">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E15C25" w:rsidRPr="00E15C25" w14:paraId="61267849" w14:textId="77777777" w:rsidTr="008462CC">
+      <w:tr w:rsidR="00E15C25" w:rsidRPr="00E15C25" w14:paraId="61267849" w14:textId="77777777" w:rsidTr="00820895">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="192D6BF2" w14:textId="13083F67" w:rsidR="00E15C25" w:rsidRPr="00E15C25" w:rsidRDefault="00CF46E8" w:rsidP="00E15C25">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -485,51 +509,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ID Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6663" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E92CF45" w14:textId="77777777" w:rsidR="00E15C25" w:rsidRPr="00E15C25" w:rsidRDefault="00E15C25" w:rsidP="00E15C25">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E15C25" w:rsidRPr="00E15C25" w14:paraId="618E102C" w14:textId="77777777" w:rsidTr="008462CC">
+      <w:tr w:rsidR="00E15C25" w:rsidRPr="00E15C25" w14:paraId="618E102C" w14:textId="77777777" w:rsidTr="00820895">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BE169DB" w14:textId="745C4FB4" w:rsidR="00E15C25" w:rsidRPr="00E15C25" w:rsidRDefault="00D93F6E" w:rsidP="00E15C25">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -552,2565 +576,3201 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Directorate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6663" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31A6A82A" w14:textId="77777777" w:rsidR="00E15C25" w:rsidRPr="00E15C25" w:rsidRDefault="00E15C25" w:rsidP="00E15C25">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E15C25" w:rsidRPr="00E15C25" w14:paraId="2FB9B6D2" w14:textId="77777777" w:rsidTr="008462CC">
+      <w:tr w:rsidR="00E15C25" w:rsidRPr="00E15C25" w14:paraId="2FB9B6D2" w14:textId="77777777" w:rsidTr="00820895">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="220F5BAD" w14:textId="4C78A6F9" w:rsidR="00E15C25" w:rsidRPr="00E15C25" w:rsidRDefault="00D93F6E" w:rsidP="00E15C25">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>School / Department</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6663" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="423CC0B5" w14:textId="77777777" w:rsidR="00E15C25" w:rsidRPr="00E15C25" w:rsidRDefault="00E15C25" w:rsidP="00E15C25">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7D8E93EE" w14:textId="77777777" w:rsidR="00E15C25" w:rsidRPr="00CF56EC" w:rsidRDefault="00E15C25" w:rsidP="000942B8">
+    <w:p w14:paraId="7D8E93EE" w14:textId="77777777" w:rsidR="00E15C25" w:rsidRDefault="00E15C25" w:rsidP="000942B8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9493"/>
-        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="3260"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="1559"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00ED7202" w:rsidRPr="00041974" w14:paraId="13B5515B" w14:textId="77777777" w:rsidTr="00745507">
+      <w:tr w:rsidR="007D746A" w:rsidRPr="00804D21" w14:paraId="7793C8D0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E74B5" w:themeFill="accent5" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="251E3A75" w14:textId="18D5B1FB" w:rsidR="00ED7202" w:rsidRPr="00ED7202" w:rsidRDefault="00804D21" w:rsidP="00041974">
+          <w:p w14:paraId="2E010118" w14:textId="19015A10" w:rsidR="007D746A" w:rsidRPr="00804D21" w:rsidRDefault="007D746A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED7202">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>PLEASE CONFIRM THE REASON WHY YOU APPLIED FOR A VISA:</w:t>
+              <w:t xml:space="preserve">SECTION </w:t>
+            </w:r>
+            <w:r w:rsidR="00C55DDA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00804D21">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>DETAILS OF CLAIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00D6017E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">only </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">complete the currency column that </w:t>
+            </w:r>
+            <w:r w:rsidR="009B3640">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>you paid for your visa in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00041974" w:rsidRPr="00041974" w14:paraId="42E05ECD" w14:textId="77777777" w:rsidTr="00CA5572">
+      <w:tr w:rsidR="007D746A" w:rsidRPr="00421219" w14:paraId="79323F82" w14:textId="77777777" w:rsidTr="00021258">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="181152F8" w14:textId="19573C4A" w:rsidR="00041974" w:rsidRPr="003509D4" w:rsidRDefault="00D53140" w:rsidP="00041974">
+          <w:p w14:paraId="7B8BBE42" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="00421219" w:rsidRDefault="007D746A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003509D4">
-[...69 lines deleted...]
-          <w:p w14:paraId="6BA8B97A" w14:textId="77777777" w:rsidR="00041974" w:rsidRPr="00041974" w:rsidRDefault="00041974" w:rsidP="00041974">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Visa Type</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B0EDCFE" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="00421219" w:rsidRDefault="007D746A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Details of Reimbursement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4440CF38" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="00421219" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Amount Claimed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="055A741C" w14:textId="77777777" w:rsidR="007D746A" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A2504B3" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="005578E1" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005578E1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>GM to complete</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496323" w:rsidRPr="00041974" w14:paraId="40687FED" w14:textId="77777777" w:rsidTr="00CA5572">
+      <w:tr w:rsidR="007D746A" w:rsidRPr="00421219" w14:paraId="28FAA382" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="165"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17BB616E" w14:textId="77777777" w:rsidR="007D746A" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A956E8A" w14:textId="77777777" w:rsidR="007D746A" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BA6FC9F" w14:textId="29505640" w:rsidR="00496323" w:rsidRPr="003509D4" w:rsidRDefault="00D53140" w:rsidP="00041974">
+          <w:p w14:paraId="21BE52BE" w14:textId="77777777" w:rsidR="007D746A" w:rsidRDefault="007D746A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:rPr>
-[...58 lines deleted...]
-          <w:p w14:paraId="00365BB3" w14:textId="77777777" w:rsidR="00496323" w:rsidRPr="00041974" w:rsidRDefault="00496323" w:rsidP="00041974">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date Cost Incurred</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D78F5C1" w14:textId="229D8375" w:rsidR="007D746A" w:rsidRDefault="007D746A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:rPr>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Foreign Currency</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44789F77" w14:textId="5E8EAD5C" w:rsidR="007D746A" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>GBP £</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="628A7477" w14:textId="77777777" w:rsidR="007D746A" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74A2EA12" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="005578E1" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005578E1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>£ approved for payment</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00041974" w:rsidRPr="00041974" w14:paraId="6A2055F9" w14:textId="77777777" w:rsidTr="00CA5572">
+      <w:tr w:rsidR="007D746A" w:rsidRPr="00421219" w14:paraId="7BDDF756" w14:textId="77777777" w:rsidTr="00820895">
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="325F8C84" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="00421219" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="169E7913" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="00421219" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58978E90" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="00421219" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49452126" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="00421219" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C158BCA" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="00421219" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61A0AE2E" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="00421219" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C4706D5" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="005578E1" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D746A" w:rsidRPr="00421219" w14:paraId="3D797386" w14:textId="77777777" w:rsidTr="00820895">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D66960E" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="00421219" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33975BA5" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="00421219" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50A3AA7F" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="00421219" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D0B702" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="00421219" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F099EA5" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="00421219" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F17EE65" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="00421219" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="742152FC" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="005578E1" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D746A" w:rsidRPr="00421219" w14:paraId="2AE469DC" w14:textId="77777777" w:rsidTr="00820895">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7751BDC2" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="00421219" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15E9B2C4" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="00421219" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="417BC346" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="00421219" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43FF2581" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="00421219" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E4E8DDF" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="00421219" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16A56CD8" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="00421219" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="634D6339" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="005578E1" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D746A" w:rsidRPr="00421219" w14:paraId="09E1EADC" w14:textId="77777777" w:rsidTr="00820895">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17BDE2D5" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="00421219" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AB3CAE9" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="00421219" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E7C3C11" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="00421219" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F190F79" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="00421219" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F7370BF" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="00421219" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AB9166B" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="00421219" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="099DE835" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="005578E1" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D746A" w:rsidRPr="00421219" w14:paraId="441566FA" w14:textId="77777777" w:rsidTr="00820895">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AFBB6D7" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="00421219" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65A2236E" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="00421219" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18361E30" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="00421219" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F30C823" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="00421219" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D7AE977" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="00421219" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F5B52B9" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="00421219" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D814A8A" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="005578E1" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D746A" w:rsidRPr="00421219" w14:paraId="7723AB61" w14:textId="77777777" w:rsidTr="00820895">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34A1C473" w14:textId="09454866" w:rsidR="00041974" w:rsidRPr="003509D4" w:rsidRDefault="00D53140" w:rsidP="00041974">
+          <w:p w14:paraId="041C4C4E" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="00421219" w:rsidRDefault="007D746A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:rPr>
-[...76 lines deleted...]
-          <w:p w14:paraId="3CFA51C9" w14:textId="77777777" w:rsidR="00041974" w:rsidRPr="00041974" w:rsidRDefault="00041974" w:rsidP="00041974">
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>TOTAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CA80AC0" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="00421219" w:rsidRDefault="007D746A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...10 lines deleted...]
-          <w:p w14:paraId="758F1602" w14:textId="31839621" w:rsidR="00041974" w:rsidRPr="003509D4" w:rsidRDefault="00D53140" w:rsidP="00041974">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65B14D5A" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="00421219" w:rsidRDefault="007D746A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003509D4">
-[...51 lines deleted...]
-          <w:p w14:paraId="0D4C41CB" w14:textId="77777777" w:rsidR="00041974" w:rsidRPr="00041974" w:rsidRDefault="00041974" w:rsidP="00041974">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DF15B39" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="00421219" w:rsidRDefault="007D746A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F457845" w14:textId="77777777" w:rsidR="007D746A" w:rsidRPr="005578E1" w:rsidRDefault="007D746A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="29986495" w14:textId="77777777" w:rsidR="00490D31" w:rsidRPr="00CF56EC" w:rsidRDefault="00490D31" w:rsidP="000942B8">
+    <w:p w14:paraId="1C0213AF" w14:textId="77777777" w:rsidR="007D746A" w:rsidRDefault="007D746A" w:rsidP="000942B8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1696"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="421"/>
+        <w:gridCol w:w="9497"/>
+        <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000C7DA5" w:rsidRPr="00804D21" w14:paraId="21A14963" w14:textId="77777777" w:rsidTr="00745507">
+      <w:tr w:rsidR="00ED7202" w:rsidRPr="00041974" w14:paraId="13B5515B" w14:textId="77777777" w:rsidTr="00745507">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E74B5" w:themeFill="accent5" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4261164C" w14:textId="7207EF91" w:rsidR="000C7DA5" w:rsidRPr="00804D21" w:rsidRDefault="000C7DA5" w:rsidP="00804D21">
+          <w:p w14:paraId="251E3A75" w14:textId="3E87330B" w:rsidR="00ED7202" w:rsidRPr="00ED7202" w:rsidRDefault="00122DE6" w:rsidP="00041974">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00804D21">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>DETAILS OF CLAIM</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001F4C7C">
+              <w:t xml:space="preserve">SECTION </w:t>
+            </w:r>
+            <w:r w:rsidR="00C55DDA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>:</w:t>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00804D21" w:rsidRPr="00ED7202">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>PLEASE CONFIRM THE REASON WHY YOU APPLIED FOR A VISA</w:t>
+            </w:r>
+            <w:r w:rsidR="00C33FEE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (tick </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA379A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>one</w:t>
+            </w:r>
+            <w:r w:rsidR="00415B6C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> only</w:t>
+            </w:r>
+            <w:r w:rsidR="00C33FEE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496A8E" w:rsidRPr="00421219" w14:paraId="4595838B" w14:textId="77777777" w:rsidTr="0096358F">
+      <w:tr w:rsidR="000A0355" w:rsidRPr="00041974" w14:paraId="42E05ECD" w14:textId="77777777" w:rsidTr="00B80BE5">
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1696" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="421" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5566A72C" w14:textId="3BAA5B9F" w:rsidR="00496A8E" w:rsidRPr="00421219" w:rsidRDefault="00496A8E" w:rsidP="00265D7F">
+          <w:p w14:paraId="5FC73A46" w14:textId="4F3F7BD4" w:rsidR="000A0355" w:rsidRPr="003509D4" w:rsidRDefault="000A0355" w:rsidP="000A0355">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Visa Type</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+              <w:t>A.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9497" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="482AEB2E" w14:textId="7DDB3074" w:rsidR="00496A8E" w:rsidRPr="00421219" w:rsidRDefault="00496A8E" w:rsidP="00265D7F">
+          <w:p w14:paraId="181152F8" w14:textId="130D8309" w:rsidR="000A0355" w:rsidRPr="003509D4" w:rsidRDefault="007B1606" w:rsidP="000A0355">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="007B1606">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I was living outside the UK and applied for a visa</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Details of Reimbursement</w:t>
-[...9 lines deleted...]
-            </w:tcBorders>
+              <w:t xml:space="preserve"> from outside the UK,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B1606">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> so I could travel to the UK and start working for the University.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA8B97A" w14:textId="77777777" w:rsidR="000A0355" w:rsidRPr="00041974" w:rsidRDefault="000A0355" w:rsidP="000A0355">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D746A" w:rsidRPr="00041974" w14:paraId="2595FA0F" w14:textId="77777777" w:rsidTr="00417A45">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EAAB0C7" w14:textId="5091249E" w:rsidR="00496A8E" w:rsidRPr="00421219" w:rsidRDefault="00496A8E" w:rsidP="00265D7F">
+          <w:p w14:paraId="5042968A" w14:textId="371969F4" w:rsidR="007D746A" w:rsidRPr="00DA379A" w:rsidRDefault="002A2529" w:rsidP="000A0355">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...928 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLEASE </w:t>
+            </w:r>
+            <w:r w:rsidR="00D03ABC" w:rsidRPr="00DA379A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NOW </w:t>
+            </w:r>
+            <w:r w:rsidR="007D746A" w:rsidRPr="00DA379A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GO TO SECTION </w:t>
+            </w:r>
+            <w:r w:rsidR="00C55DDA" w:rsidRPr="00DA379A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="38FDA0FB" w14:textId="77777777" w:rsidR="008333B0" w:rsidRPr="00CF56EC" w:rsidRDefault="008333B0" w:rsidP="000942B8">
+    <w:p w14:paraId="5791948F" w14:textId="7A0A6280" w:rsidR="00413C9B" w:rsidRPr="00021258" w:rsidRDefault="00413C9B" w:rsidP="007D746A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10485" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="421"/>
+        <w:gridCol w:w="9497"/>
+        <w:gridCol w:w="567"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000A0355" w:rsidRPr="00041974" w14:paraId="40687FED" w14:textId="77777777" w:rsidTr="00B80BE5">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37F878EC" w14:textId="7D9308C9" w:rsidR="000A0355" w:rsidRPr="003509D4" w:rsidRDefault="000A0355" w:rsidP="000A0355">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>B.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9497" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA6FC9F" w14:textId="7AD7B0F9" w:rsidR="000A0355" w:rsidRPr="003509D4" w:rsidRDefault="000A0355" w:rsidP="000A0355">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C036F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">was </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C036F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">already </w:t>
+            </w:r>
+            <w:r w:rsidR="00087222">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in the UK </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C036F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">on a visa </w:t>
+            </w:r>
+            <w:r w:rsidR="00055671">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(e.g. studying/working</w:t>
+            </w:r>
+            <w:r w:rsidR="4381CF39" w:rsidRPr="0CF41C5E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/etc</w:t>
+            </w:r>
+            <w:r w:rsidR="00055671" w:rsidRPr="0CF41C5E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00055671">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C036F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>start</w:t>
+            </w:r>
+            <w:r w:rsidR="00087222">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00403B83">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">my employment with </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C036F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C036F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>University in the UK</w:t>
+            </w:r>
+            <w:r w:rsidR="00A75C8F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C036F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>and need</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ed </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C036F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>to switch to a Skilled Worker / Global Talent Visa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00365BB3" w14:textId="77777777" w:rsidR="000A0355" w:rsidRPr="00041974" w:rsidRDefault="000A0355" w:rsidP="000A0355">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A0355" w:rsidRPr="00041974" w14:paraId="6A2055F9" w14:textId="77777777" w:rsidTr="00B80BE5">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5482AC4D" w14:textId="7B5D025A" w:rsidR="000A0355" w:rsidRPr="003509D4" w:rsidRDefault="000A0355" w:rsidP="000A0355">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>C.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9497" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34A1C473" w14:textId="47743FA6" w:rsidR="000A0355" w:rsidRPr="003509D4" w:rsidRDefault="000A0355" w:rsidP="000A0355">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C036F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">was </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C036F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>already working for the University in the UK on a Skilled Worker / Global Talent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C036F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>visa and need to extend my visa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CFA51C9" w14:textId="77777777" w:rsidR="000A0355" w:rsidRPr="00041974" w:rsidRDefault="000A0355" w:rsidP="000A0355">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A0355" w:rsidRPr="00041974" w14:paraId="4184ADFC" w14:textId="77777777" w:rsidTr="00B80BE5">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21C2D6B1" w14:textId="63EB2794" w:rsidR="000A0355" w:rsidRPr="003509D4" w:rsidRDefault="000A0355" w:rsidP="000A0355">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>D.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9497" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="758F1602" w14:textId="068A3B6A" w:rsidR="000A0355" w:rsidRPr="003509D4" w:rsidRDefault="000A0355" w:rsidP="000A0355">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C036F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">was </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C036F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>already working for the University in the UK on a valid visa and need</w:t>
+            </w:r>
+            <w:r w:rsidR="00904A22">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C036F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to switch to a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C036F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Skilled Worker / Global Talent visa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D4C41CB" w14:textId="77777777" w:rsidR="000A0355" w:rsidRPr="00041974" w:rsidRDefault="000A0355" w:rsidP="000A0355">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D746A" w:rsidRPr="00041974" w14:paraId="24D251DB" w14:textId="77777777" w:rsidTr="00417A45">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27207FC4" w14:textId="14B21855" w:rsidR="007D746A" w:rsidRPr="00DA379A" w:rsidRDefault="006945B8" w:rsidP="000A0355">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLEASE </w:t>
+            </w:r>
+            <w:r w:rsidR="00D03ABC" w:rsidRPr="00DA379A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NOW </w:t>
+            </w:r>
+            <w:r w:rsidR="007D746A" w:rsidRPr="00DA379A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GO TO SECTION </w:t>
+            </w:r>
+            <w:r w:rsidR="00C55DDA" w:rsidRPr="00DA379A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="38FDA0FB" w14:textId="77777777" w:rsidR="008333B0" w:rsidRPr="00470724" w:rsidRDefault="008333B0" w:rsidP="000942B8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10485"/>
       </w:tblGrid>
       <w:tr w:rsidR="00866590" w:rsidRPr="001F6BB4" w14:paraId="621B4C87" w14:textId="77777777" w:rsidTr="008F3476">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E74B5" w:themeFill="accent5" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EEC80F0" w14:textId="2024D776" w:rsidR="00866590" w:rsidRPr="001F6BB4" w:rsidRDefault="00866590" w:rsidP="00DC6264">
+          <w:p w14:paraId="4EEC80F0" w14:textId="5AD1D73E" w:rsidR="00866590" w:rsidRPr="001F6BB4" w:rsidRDefault="004B02FF" w:rsidP="00DC6264">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F6BB4">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>RESID</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DC6264" w:rsidRPr="001F6BB4">
+              <w:t xml:space="preserve">SECTION </w:t>
+            </w:r>
+            <w:r w:rsidR="00C55DDA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>E</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001F6BB4">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">NECY </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00121E30" w:rsidRPr="001F6BB4">
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00866590" w:rsidRPr="001F6BB4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">&amp; TAX </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001F6BB4">
+              <w:t>RESID</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC6264" w:rsidRPr="001F6BB4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>DECLARTION:</w:t>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="00866590" w:rsidRPr="001F6BB4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>NC</w:t>
+            </w:r>
+            <w:r w:rsidR="003728EF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="00866590" w:rsidRPr="001F6BB4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00121E30" w:rsidRPr="001F6BB4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">&amp; TAX </w:t>
+            </w:r>
+            <w:r w:rsidR="00866590" w:rsidRPr="001F6BB4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>DECLARTION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A67E2" w:rsidRPr="00C51EFD" w14:paraId="37577D0A" w14:textId="77777777" w:rsidTr="008F3476">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D67DA94" w14:textId="77777777" w:rsidR="004078B9" w:rsidRPr="00163CD8" w:rsidRDefault="002A67E2" w:rsidP="00DC6264">
+          <w:p w14:paraId="64D0BFB5" w14:textId="4AF3116F" w:rsidR="002A67E2" w:rsidRPr="00C51EFD" w:rsidRDefault="002A67E2" w:rsidP="000D1E2E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00163CD8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">The reimbursement of visa fees is deemed as earnings by HMRC and </w:t>
             </w:r>
             <w:r w:rsidR="00EC5C7F" w:rsidRPr="00163CD8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">is </w:t>
             </w:r>
             <w:r w:rsidRPr="00163CD8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>subject to UK Tax and National Insurance deductions</w:t>
             </w:r>
             <w:r w:rsidR="00133D64" w:rsidRPr="00163CD8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00163CD8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> except in specific circumstances.  </w:t>
             </w:r>
-            <w:r w:rsidR="00EC5C7F" w:rsidRPr="00163CD8">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">This section must be completed to enable us to process your reimbursement </w:t>
+            <w:r w:rsidR="00861AB8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">To </w:t>
+            </w:r>
+            <w:r w:rsidR="005C7264" w:rsidRPr="005C7264">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">determine if you meet the necessary criteria for the reimbursement to be exempt from </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA02FE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>UK T</w:t>
+            </w:r>
+            <w:r w:rsidR="005C7264" w:rsidRPr="005C7264">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ax and </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA02FE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="005C7264" w:rsidRPr="005C7264">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ational </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA02FE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="005C7264" w:rsidRPr="005C7264">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>nsurance, we require confirmation of the following</w:t>
+            </w:r>
+            <w:r w:rsidR="005C7264">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005C7264" w:rsidRPr="005C7264">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>information</w:t>
             </w:r>
             <w:r w:rsidR="00F52FA0" w:rsidRPr="00163CD8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>with</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> HMRC regulations.</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="493AFECA" w14:textId="77777777" w:rsidR="00D17687" w:rsidRPr="00D17687" w:rsidRDefault="00D17687" w:rsidP="00D17687">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8217"/>
-        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="421"/>
+        <w:gridCol w:w="5953"/>
+        <w:gridCol w:w="4111"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0016481F" w:rsidRPr="00C51EFD" w14:paraId="225F37C1" w14:textId="77777777" w:rsidTr="0096358F">
+      <w:tr w:rsidR="007030AC" w:rsidRPr="00C51EFD" w14:paraId="225F37C1" w14:textId="77777777" w:rsidTr="00CE12BF">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8217" w:type="dxa"/>
+            <w:tcW w:w="421" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E1330FD" w14:textId="1869714D" w:rsidR="0016481F" w:rsidRPr="00163CD8" w:rsidRDefault="0016481F" w:rsidP="00DC6264">
+          <w:p w14:paraId="25C7067F" w14:textId="4780C831" w:rsidR="007030AC" w:rsidRPr="00163CD8" w:rsidRDefault="007030AC" w:rsidP="00DC6264">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00163CD8">
-[...56 lines deleted...]
-          <w:p w14:paraId="12A5A522" w14:textId="54F1EB45" w:rsidR="0016481F" w:rsidRPr="00163CD8" w:rsidRDefault="0016481F" w:rsidP="00DC6264">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FF6051D" w14:textId="77777777" w:rsidR="007030AC" w:rsidRDefault="00AA3C4F" w:rsidP="00BE23D8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Your ‘Arrival Date’ in the UK (DD/MM/YYY)</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE12BF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12A5A522" w14:textId="40588C79" w:rsidR="00D154F6" w:rsidRPr="00163CD8" w:rsidRDefault="00A062C9" w:rsidP="00BE23D8">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00163CD8">
+            <w:r w:rsidRPr="00EB438A">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Note: this includes time spent in the UK on other visa types e.g. working for other employers</w:t>
-[...35 lines deleted...]
-          <w:p w14:paraId="77BCD5B3" w14:textId="6B362259" w:rsidR="0016481F" w:rsidRPr="00C51EFD" w:rsidRDefault="0016481F" w:rsidP="00DC6264">
+              <w:t>We assume you will become tax resident in the UK from this date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77BCD5B3" w14:textId="6B362259" w:rsidR="007030AC" w:rsidRPr="00C51EFD" w:rsidRDefault="007030AC" w:rsidP="00DC6264">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5B438B11" w14:textId="77777777" w:rsidR="00D17687" w:rsidRPr="00D17687" w:rsidRDefault="00D17687" w:rsidP="00D17687">
+    <w:p w14:paraId="5B438B11" w14:textId="77777777" w:rsidR="00D17687" w:rsidRDefault="00D17687" w:rsidP="00D17687">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7024B473" w14:textId="77777777" w:rsidR="00254B58" w:rsidRDefault="00254B58" w:rsidP="00D17687">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F892143" w14:textId="77777777" w:rsidR="00254B58" w:rsidRPr="00D17687" w:rsidRDefault="00254B58" w:rsidP="00D17687">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9375"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="423"/>
+        <w:gridCol w:w="421"/>
+        <w:gridCol w:w="9072"/>
+        <w:gridCol w:w="992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00052B1F" w:rsidRPr="00163CD8" w14:paraId="2B07E611" w14:textId="77777777" w:rsidTr="43158135">
+      <w:tr w:rsidR="008504C8" w:rsidRPr="00163CD8" w14:paraId="7F28D605" w14:textId="77777777" w:rsidTr="00B15C7F">
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9375" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="10485" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C3D29B4" w14:textId="78E58A98" w:rsidR="00052B1F" w:rsidRPr="00163CD8" w:rsidRDefault="00052B1F" w:rsidP="00DC6264">
+          <w:p w14:paraId="25E9387D" w14:textId="77BD7823" w:rsidR="008504C8" w:rsidRPr="004F0054" w:rsidRDefault="008504C8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00163CD8">
-[...57 lines deleted...]
-          <w:p w14:paraId="39EAA72D" w14:textId="49EDCC3B" w:rsidR="00052B1F" w:rsidRPr="00163CD8" w:rsidRDefault="00052B1F" w:rsidP="00DC6264">
+            <w:r w:rsidRPr="004F0054">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Please tick which </w:t>
+            </w:r>
+            <w:r w:rsidR="00C50191">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ONE </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F0054">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">of the statements below </w:t>
+            </w:r>
+            <w:r w:rsidR="00D84B56">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F0054">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E3693D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>CORRECT</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F0054">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for you</w:t>
+            </w:r>
+            <w:r w:rsidR="004F0054" w:rsidRPr="004F0054">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008504C8" w:rsidRPr="00163CD8" w14:paraId="062E2765" w14:textId="77777777" w:rsidTr="0016372A">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CE2A78B" w14:textId="77777777" w:rsidR="008504C8" w:rsidRPr="00DF78BE" w:rsidRDefault="008504C8">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>B.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9072" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E428ACA" w14:textId="34D1F8D0" w:rsidR="008504C8" w:rsidRDefault="008504C8">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>I h</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC385F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ave </w:t>
+            </w:r>
+            <w:r w:rsidR="00291461">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>NOT</w:t>
+            </w:r>
+            <w:r w:rsidR="006A1357">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC385F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>been ‘UK tax resident’ in either of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC385F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>the previous 2 ‘tax years’</w:t>
+            </w:r>
+            <w:r w:rsidR="00492952">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> from my </w:t>
+            </w:r>
+            <w:r w:rsidR="00922492">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>‘A</w:t>
+            </w:r>
+            <w:r w:rsidR="00492952">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">rrival </w:t>
+            </w:r>
+            <w:r w:rsidR="00922492">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="00492952">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ate</w:t>
+            </w:r>
+            <w:r w:rsidR="00433564">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79D334A1" w14:textId="77777777" w:rsidR="008504C8" w:rsidRPr="00EB438A" w:rsidRDefault="008504C8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00163CD8">
+            <w:r w:rsidRPr="00EB438A">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Note: this includes time spent in the UK on other visa types e.g. working for other employers and studying etc</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+              <w:t>Please see links in the Guidance Section on the Statutory Residence Test</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C2B5A25" w14:textId="7CC552D0" w:rsidR="008504C8" w:rsidRPr="00163CD8" w:rsidRDefault="008504C8">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008504C8" w:rsidRPr="00163CD8" w14:paraId="422D53E8" w14:textId="77777777" w:rsidTr="0016372A">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="697230FB" w14:textId="0D4E9B4A" w:rsidR="00052B1F" w:rsidRPr="00163CD8" w:rsidRDefault="00052B1F" w:rsidP="00DC6264">
+          <w:p w14:paraId="28F35F2F" w14:textId="77777777" w:rsidR="008504C8" w:rsidRPr="00DF78BE" w:rsidRDefault="008504C8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00163CD8">
-[...13 lines deleted...]
-          <w:p w14:paraId="7A1C4ECC" w14:textId="16D0AC57" w:rsidR="00052B1F" w:rsidRPr="00163CD8" w:rsidRDefault="00052B1F" w:rsidP="00DC6264">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>C.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9072" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B97508A" w14:textId="1E8FF6A7" w:rsidR="008504C8" w:rsidRPr="00DF78BE" w:rsidRDefault="008504C8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>I h</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC385F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ave </w:t>
+            </w:r>
+            <w:r w:rsidR="00291461">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>NOT</w:t>
+            </w:r>
+            <w:r w:rsidR="006A1357">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC385F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>been present in the UK for ‘any reason’ in the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC385F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-year period ending on the day before </w:t>
+            </w:r>
+            <w:r w:rsidR="00A60863">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>my</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC385F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ‘Arrival</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC385F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Date’</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B31D7B6" w14:textId="77777777" w:rsidR="008504C8" w:rsidRPr="00163CD8" w:rsidRDefault="008504C8">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00052B1F" w:rsidRPr="00163CD8" w14:paraId="39C45FFA" w14:textId="77777777" w:rsidTr="43158135">
+      <w:tr w:rsidR="008504C8" w:rsidRPr="00163CD8" w14:paraId="4CBAAA85" w14:textId="77777777" w:rsidTr="0016372A">
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9375" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3F97F10E" w14:textId="77777777" w:rsidR="00052B1F" w:rsidRPr="00163CD8" w:rsidRDefault="00052B1F" w:rsidP="00DC6264">
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7496A7C7" w14:textId="77B601B4" w:rsidR="008504C8" w:rsidRPr="00DF78BE" w:rsidRDefault="004F5679">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9072" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43078D7D" w14:textId="3709B02D" w:rsidR="00052B1F" w:rsidRPr="00163CD8" w:rsidRDefault="00E76E2B" w:rsidP="00DC6264">
+          <w:p w14:paraId="52AF769A" w14:textId="3CEC80F3" w:rsidR="008504C8" w:rsidRPr="00DF78BE" w:rsidRDefault="008504C8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00163CD8">
-[...13 lines deleted...]
-          <w:p w14:paraId="628F97EE" w14:textId="77777777" w:rsidR="00052B1F" w:rsidRPr="00163CD8" w:rsidRDefault="00052B1F" w:rsidP="00DC6264">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">None of the above </w:t>
+            </w:r>
+            <w:r w:rsidR="004F0054">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>are true for me</w:t>
+            </w:r>
+            <w:r w:rsidR="000F7FBA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3065CEC8" w14:textId="77777777" w:rsidR="008504C8" w:rsidRPr="00163CD8" w:rsidRDefault="008504C8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="40C3FA94" w14:textId="77777777" w:rsidR="00E76E2B" w:rsidRDefault="00E76E2B" w:rsidP="00E76E2B">
+    <w:p w14:paraId="0CA113EE" w14:textId="77777777" w:rsidR="008504C8" w:rsidRDefault="008504C8" w:rsidP="00E76E2B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
-        </w:rPr>
-[...266 lines deleted...]
-          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2547"/>
         <w:gridCol w:w="4275"/>
         <w:gridCol w:w="966"/>
         <w:gridCol w:w="2697"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DC6264" w:rsidRPr="001F6BB4" w14:paraId="76B7F08D" w14:textId="77777777" w:rsidTr="008F3476">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E74B5" w:themeFill="accent5" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23F12F7F" w14:textId="1DD6469B" w:rsidR="00DC6264" w:rsidRPr="001F6BB4" w:rsidRDefault="009930DE" w:rsidP="00D44D15">
+          <w:p w14:paraId="23F12F7F" w14:textId="5648A3A8" w:rsidR="00DC6264" w:rsidRPr="001F6BB4" w:rsidRDefault="0098221C" w:rsidP="00D44D15">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">APPLICANT </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DC6264" w:rsidRPr="001F6BB4">
+              <w:t xml:space="preserve">SECTION </w:t>
+            </w:r>
+            <w:r w:rsidR="00C55DDA">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>DECLARATION</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001F4C7C">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>:</w:t>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="009930DE">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APPLICANT </w:t>
+            </w:r>
+            <w:r w:rsidR="00DC6264" w:rsidRPr="001F6BB4">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>DECLARATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000942B8" w14:paraId="6D296F6D" w14:textId="77777777" w:rsidTr="00163CD8">
+      <w:tr w:rsidR="000942B8" w14:paraId="6D296F6D" w14:textId="77777777" w:rsidTr="004218D4">
         <w:trPr>
-          <w:trHeight w:val="3118"/>
+          <w:trHeight w:val="3402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="527E729D" w14:textId="3B91EA39" w:rsidR="00C052E1" w:rsidRPr="0096358F" w:rsidRDefault="00C052E1" w:rsidP="00C052E1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0096358F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
@@ -3257,51 +3917,51 @@
               </w:rPr>
               <w:t>continue</w:t>
             </w:r>
             <w:r w:rsidRPr="0096358F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> employment at </w:t>
             </w:r>
             <w:r w:rsidR="00C633F7" w:rsidRPr="0096358F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidRPr="0096358F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>he University.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E1DC05F" w14:textId="003C42DD" w:rsidR="00DD419A" w:rsidRPr="0096358F" w:rsidRDefault="00DD419A" w:rsidP="00C052E1">
+          <w:p w14:paraId="2E1DC05F" w14:textId="7613A3D1" w:rsidR="00DD419A" w:rsidRPr="0096358F" w:rsidRDefault="00DD419A" w:rsidP="00C052E1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0096358F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">I understand that </w:t>
             </w:r>
             <w:r w:rsidR="00E92BE5" w:rsidRPr="0096358F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">the amount I receive back may be less than the amount I have paid to </w:t>
@@ -3345,51 +4005,79 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">this </w:t>
             </w:r>
             <w:r w:rsidR="00E92BE5" w:rsidRPr="0096358F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">is due to HMRC regulations </w:t>
             </w:r>
             <w:r w:rsidR="00B472D4" w:rsidRPr="0096358F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">regarding </w:t>
             </w:r>
             <w:r w:rsidR="00E92BE5" w:rsidRPr="0096358F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
-              <w:t>UK Tax and NI deductions.</w:t>
+              <w:t>UK Tax and N</w:t>
+            </w:r>
+            <w:r w:rsidR="00D0156A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">ational </w:t>
+            </w:r>
+            <w:r w:rsidR="00E92BE5" w:rsidRPr="0096358F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00D0156A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>nsurance</w:t>
+            </w:r>
+            <w:r w:rsidR="00E92BE5" w:rsidRPr="0096358F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> deductions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="666E16B7" w14:textId="5A88EE43" w:rsidR="001130B2" w:rsidRPr="0096358F" w:rsidRDefault="006A47C1" w:rsidP="00C052E1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0096358F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>I understand that reimbursements are treated as a decreasing loan, and if my employment ends within two years of appointment or before the end of a fixed</w:t>
             </w:r>
             <w:r w:rsidRPr="0096358F">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                 <w:b/>
@@ -3473,53 +4161,53 @@
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reimbursement &amp; Visa Loan </w:t>
               </w:r>
               <w:r w:rsidRPr="00057903">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>Policy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0096358F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008722F6" w:rsidRPr="000942B8" w14:paraId="72F5EDDA" w14:textId="77777777" w:rsidTr="00057903">
+      <w:tr w:rsidR="008722F6" w:rsidRPr="000942B8" w14:paraId="72F5EDDA" w14:textId="77777777" w:rsidTr="00B15C7F">
         <w:trPr>
-          <w:trHeight w:val="794"/>
+          <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="402D5756" w14:textId="29B0B18F" w:rsidR="008722F6" w:rsidRPr="00637803" w:rsidRDefault="00A52439" w:rsidP="000942B8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00637803">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Signature of Claimant</w:t>
             </w:r>
             <w:r w:rsidR="000942B8" w:rsidRPr="00637803">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -3551,51 +4239,51 @@
             <w:r w:rsidRPr="00637803">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
             <w:r w:rsidR="000942B8" w:rsidRPr="00637803">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="635C9CBD" w14:textId="77777777" w:rsidR="008722F6" w:rsidRPr="00637803" w:rsidRDefault="008722F6" w:rsidP="000942B8"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="00E0BE3C" w14:textId="77777777" w:rsidR="00A52439" w:rsidRPr="00CF56EC" w:rsidRDefault="00A52439" w:rsidP="000942B8">
+    <w:p w14:paraId="00E0BE3C" w14:textId="77777777" w:rsidR="00A52439" w:rsidRDefault="00A52439" w:rsidP="000942B8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10485"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A52439" w:rsidRPr="00921B4D" w14:paraId="6B7510FE" w14:textId="77777777" w:rsidTr="0096358F">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
@@ -3627,53 +4315,53 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1562CF38" w14:textId="665B8A16" w:rsidR="000F62EA" w:rsidRPr="00AD4D50" w:rsidRDefault="000F62EA" w:rsidP="000942B8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblInd w:w="5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2972"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1842"/>
         <w:gridCol w:w="1985"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E311A" w:rsidRPr="006E311A" w14:paraId="62C26DDC" w14:textId="54E835FD" w:rsidTr="0096358F">
+      <w:tr w:rsidR="006E311A" w:rsidRPr="006E311A" w14:paraId="62C26DDC" w14:textId="54E835FD" w:rsidTr="00FF6C83">
         <w:trPr>
-          <w:trHeight w:val="454"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41D1B559" w14:textId="3D7B4C4C" w:rsidR="006E311A" w:rsidRPr="006E311A" w:rsidRDefault="006E311A" w:rsidP="00D0150E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3723,102 +4411,120 @@
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E311A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pay Element</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2526F645" w14:textId="0FA10E3A" w:rsidR="006E311A" w:rsidRPr="006E311A" w:rsidRDefault="006E311A" w:rsidP="000F62EA">
+          <w:p w14:paraId="2526F645" w14:textId="449ACD95" w:rsidR="006E311A" w:rsidRPr="006E311A" w:rsidRDefault="006E311A" w:rsidP="000F62EA">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E311A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Account Code</w:t>
+              <w:t>Account</w:t>
+            </w:r>
+            <w:r w:rsidR="001413F8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/R </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E311A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19592D4A" w14:textId="12580DD5" w:rsidR="006E311A" w:rsidRPr="006E311A" w:rsidRDefault="006E311A" w:rsidP="000F62EA">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E311A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IE Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E311A" w:rsidRPr="00D0150E" w14:paraId="3E611CB6" w14:textId="709E6DDB" w:rsidTr="0096358F">
+      <w:tr w:rsidR="006E311A" w:rsidRPr="00D0150E" w14:paraId="3E611CB6" w14:textId="709E6DDB" w:rsidTr="00FF6C83">
         <w:trPr>
-          <w:trHeight w:val="454"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57FD84FC" w14:textId="46D3C8A3" w:rsidR="006E311A" w:rsidRPr="006E311A" w:rsidRDefault="006E311A" w:rsidP="00D0150E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3894,64 +4600,75 @@
               <w:t>3005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33E39F40" w14:textId="3208D845" w:rsidR="006E311A" w:rsidRPr="00D0150E" w:rsidRDefault="006E311A" w:rsidP="000F62EA">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74472667" w14:textId="77777777" w:rsidR="006E311A" w:rsidRDefault="006E311A" w:rsidP="000F62EA">
+          <w:p w14:paraId="74472667" w14:textId="7D2F5D36" w:rsidR="006E311A" w:rsidRPr="00143E32" w:rsidRDefault="00143E32" w:rsidP="000F62EA">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00143E32">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4161</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E311A" w:rsidRPr="00D0150E" w14:paraId="7CB878C8" w14:textId="526BEAB5" w:rsidTr="0096358F">
+      <w:tr w:rsidR="006E311A" w:rsidRPr="00D0150E" w14:paraId="7CB878C8" w14:textId="526BEAB5" w:rsidTr="00FF6C83">
         <w:trPr>
-          <w:trHeight w:val="454"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E975061" w14:textId="0F47CDEF" w:rsidR="006E311A" w:rsidRPr="006E311A" w:rsidRDefault="006E311A" w:rsidP="00D0150E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -4003,64 +4720,75 @@
               <w:t>3001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DF3600B" w14:textId="5AB88E60" w:rsidR="006E311A" w:rsidRPr="00D0150E" w:rsidRDefault="006E311A" w:rsidP="000F62EA">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F4FBEFB" w14:textId="77777777" w:rsidR="006E311A" w:rsidRDefault="006E311A" w:rsidP="000F62EA">
+          <w:p w14:paraId="1F4FBEFB" w14:textId="1D7821AB" w:rsidR="006E311A" w:rsidRPr="00143E32" w:rsidRDefault="00143E32" w:rsidP="000F62EA">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00143E32">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4161</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF22BB" w:rsidRPr="00D0150E" w14:paraId="7168629D" w14:textId="77777777" w:rsidTr="00875E66">
+      <w:tr w:rsidR="00AF22BB" w:rsidRPr="00D0150E" w14:paraId="7168629D" w14:textId="77777777" w:rsidTr="000D746F">
         <w:trPr>
-          <w:trHeight w:val="227"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25F2DF2C" w14:textId="52C8768D" w:rsidR="00AF22BB" w:rsidRPr="00875E66" w:rsidRDefault="003B2B28" w:rsidP="00875E66">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00875E66">
               <w:rPr>
                 <w:i/>
@@ -4162,96 +4890,96 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01D0B6C3" w14:textId="07BB11B3" w:rsidR="000942B8" w:rsidRPr="00BC48C9" w:rsidRDefault="000942B8" w:rsidP="00AD4D50">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC48C9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Comments:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000942B8" w14:paraId="4C95CA65" w14:textId="77777777" w:rsidTr="0096358F">
+      <w:tr w:rsidR="000942B8" w14:paraId="4C95CA65" w14:textId="77777777" w:rsidTr="00C26F3F">
         <w:trPr>
-          <w:trHeight w:val="850"/>
+          <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2ADBC809" w14:textId="77777777" w:rsidR="000942B8" w:rsidRPr="00BC48C9" w:rsidRDefault="000942B8" w:rsidP="000942B8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="30E02C0D" w14:textId="77777777" w:rsidR="000942B8" w:rsidRPr="000942B8" w:rsidRDefault="000942B8" w:rsidP="000942B8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2547"/>
         <w:gridCol w:w="4961"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0096358F" w:rsidRPr="000942B8" w14:paraId="635371A4" w14:textId="77777777" w:rsidTr="00BB134D">
+      <w:tr w:rsidR="0096358F" w:rsidRPr="000942B8" w14:paraId="635371A4" w14:textId="77777777" w:rsidTr="00C5516C">
         <w:trPr>
-          <w:trHeight w:val="794"/>
+          <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68575B94" w14:textId="163F2D3B" w:rsidR="0096358F" w:rsidRPr="00BC48C9" w:rsidRDefault="0096358F" w:rsidP="000942B8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC48C9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Authorised by</w:t>
             </w:r>
@@ -4319,53 +5047,53 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36A49777" w14:textId="223BC7B7" w:rsidR="0096358F" w:rsidRPr="00BC48C9" w:rsidRDefault="0096358F" w:rsidP="000942B8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0096358F" w:rsidRPr="000942B8" w14:paraId="3BA77D6F" w14:textId="77777777" w:rsidTr="00BB134D">
+      <w:tr w:rsidR="0096358F" w:rsidRPr="000942B8" w14:paraId="3BA77D6F" w14:textId="77777777" w:rsidTr="00C5516C">
         <w:trPr>
-          <w:trHeight w:val="794"/>
+          <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3283D8A9" w14:textId="1FABCE44" w:rsidR="0096358F" w:rsidRPr="00BC48C9" w:rsidRDefault="0096358F" w:rsidP="000942B8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC48C9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Authorised by (Print)</w:t>
             </w:r>
@@ -4437,1577 +5165,1855 @@
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DD385B6" w14:textId="77777777" w:rsidR="008462CC" w:rsidRDefault="008462CC">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DC39CB5" w14:textId="07AC7364" w:rsidR="00FD02D6" w:rsidRPr="008462CC" w:rsidRDefault="00CA30F8">
-      <w:pPr>
+    <w:p w14:paraId="5DC39CB5" w14:textId="07AC7364" w:rsidR="00FD02D6" w:rsidRPr="00A75618" w:rsidRDefault="00CA30F8" w:rsidP="00484EDB">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008462CC">
+      <w:r w:rsidRPr="00A75618">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Guidance Notes for Claimants</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="280D390C" w14:textId="3A65298C" w:rsidR="00157CEB" w:rsidRPr="008462CC" w:rsidRDefault="00DC5E9F" w:rsidP="00FD02D6">
+    <w:p w14:paraId="0DB735C0" w14:textId="7731623E" w:rsidR="00D9351E" w:rsidRPr="00F45EAE" w:rsidRDefault="00DC5E9F" w:rsidP="00D9351E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...13 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Only </w:t>
+      </w:r>
+      <w:r w:rsidR="00123A0A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‘standard’ application costs for the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B82B21" w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">employee for </w:t>
       </w:r>
-      <w:r w:rsidRPr="008462CC">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Skilled Worker or Global Talent visa can be claimed</w:t>
       </w:r>
-      <w:r w:rsidR="00B82B21" w:rsidRPr="008462CC">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00123A0A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (not </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52079">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">priority or </w:t>
+      </w:r>
+      <w:r w:rsidR="00123A0A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>premium service)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B82B21" w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00F12142" w:rsidRPr="008462CC">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00F12142" w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> along </w:t>
       </w:r>
-      <w:r w:rsidR="00B82B21" w:rsidRPr="008462CC">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00B82B21" w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
-      <w:r w:rsidR="00F12142" w:rsidRPr="008462CC">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00F12142" w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> the NHS Immigration Health Surcharge (IHS) fees</w:t>
       </w:r>
+      <w:r w:rsidR="00D9351E" w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  More information can be found on the Global Mobility </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D9351E" w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>StaffNet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D9351E" w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> page </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00D9351E" w:rsidRPr="00F45EAE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>here</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00D9351E" w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and in the Visa Fee Reimbursement &amp; Visa Loan Policy </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="00D9351E" w:rsidRPr="00F45EAE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>here</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00D9351E" w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="65ED4A67" w14:textId="184166BE" w:rsidR="0090551D" w:rsidRPr="008462CC" w:rsidRDefault="00AD0C37" w:rsidP="00FD02D6">
+    <w:p w14:paraId="6BC0A7C0" w14:textId="58F07466" w:rsidR="00B6279A" w:rsidRPr="00F45EAE" w:rsidRDefault="00B6279A" w:rsidP="00FD02D6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...48 lines deleted...]
-        <w:r w:rsidR="004C0D82" w:rsidRPr="008462CC">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>All data collected on this form is processed in accordance with the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidRPr="00F45EAE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
+            <w:rFonts w:eastAsia="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>here</w:t>
+          <w:t>privacy notice</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00897D1C" w:rsidRPr="008462CC">
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BC0A7C0" w14:textId="58F07466" w:rsidR="00B6279A" w:rsidRPr="008462CC" w:rsidRDefault="00B6279A" w:rsidP="00FD02D6">
+    <w:p w14:paraId="13D1AC81" w14:textId="77777777" w:rsidR="003966CA" w:rsidRPr="000E4DB8" w:rsidRDefault="000E4DB8" w:rsidP="000E4DB8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...22 lines deleted...]
-        <w:r w:rsidRPr="008462CC">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E4DB8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please complete only the currency column that matches the currency shown on your receipt and used to pay for your visa. You do not need to complete both amount columns. For any approved claims made in a foreign currency, the University will apply a standard currency conversion at the point of payment. We use </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000E4DB8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Oanda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000E4DB8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to calculate the exchange rate based on the date of your application: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="000E4DB8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Calibri"/>
-[...3 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>privacy notice</w:t>
+          <w:t>https://www.oanda.com/currency-converter/en</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008462CC">
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="13F6AE70" w14:textId="77777777" w:rsidR="003B2B11" w:rsidRPr="008462CC" w:rsidRDefault="001C44F1" w:rsidP="003B2B11">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="13F6AE70" w14:textId="5EFFD907" w:rsidR="003B2B11" w:rsidRPr="00484EDB" w:rsidRDefault="00484EDB" w:rsidP="00484EDB">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008462CC">
+      <w:r w:rsidRPr="00484EDB">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Residency and Tax Declaration</w:t>
+        <w:t>RESIDENCY AND TAX DECLARATION SUPPORTING NOTES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="590EBC00" w14:textId="77777777" w:rsidR="007A5FD6" w:rsidRPr="008462CC" w:rsidRDefault="00910823" w:rsidP="007A5FD6">
-[...107 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+    <w:p w14:paraId="45B8707B" w14:textId="7B79CD6A" w:rsidR="008227A7" w:rsidRPr="00A36579" w:rsidRDefault="00920829" w:rsidP="00A36579">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EDB">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...252 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>SECTION</w:t>
+      </w:r>
+      <w:r w:rsidR="00B73047" w:rsidRPr="00484EDB">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...12 lines deleted...]
-          <w:u w:val="none"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB1A85" w:rsidRPr="00484EDB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00B73047" w:rsidRPr="00484EDB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B73047" w:rsidRPr="00A36579">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F70CC0" w:rsidRPr="008462CC">
-[...17 lines deleted...]
-        <w:t>you passed through UK immigration on your visa</w:t>
+      <w:r w:rsidR="000E4D95" w:rsidRPr="004B6819">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Your</w:t>
+      </w:r>
+      <w:r w:rsidR="000E4D95" w:rsidRPr="00A36579">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008227A7" w:rsidRPr="00A36579">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidR="000E4D95" w:rsidRPr="00A36579">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Arrival Date</w:t>
+      </w:r>
+      <w:r w:rsidR="008227A7" w:rsidRPr="00A36579">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00534237" w:rsidRPr="00A36579">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the UK for this purpose </w:t>
+      </w:r>
+      <w:r w:rsidR="00A36579" w:rsidRPr="00A36579">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>should be the date you first arrived in the UK to perform duties of an employment in the UK for which you are being paid.  Please note that this may not be your first day of work for the University but the day you entered the country ahead of commencing your UK employment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28B732D0" w14:textId="2A0B97ED" w:rsidR="00346E3A" w:rsidRPr="008462CC" w:rsidRDefault="001C44F1" w:rsidP="00346E3A">
-[...93 lines deleted...]
-        <w:t xml:space="preserve"> etc.</w:t>
+    <w:p w14:paraId="68898E39" w14:textId="1F2FA614" w:rsidR="006E50DE" w:rsidRPr="00A36579" w:rsidRDefault="00920829" w:rsidP="00A36579">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EDB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>SECTION 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB1A85" w:rsidRPr="00484EDB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EDB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A271C7" w:rsidRPr="00A36579">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidR="00534237" w:rsidRPr="00A36579">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>UK Tax Resident</w:t>
+      </w:r>
+      <w:r w:rsidR="004B6819">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00A271C7" w:rsidRPr="00A36579">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in</w:t>
+      </w:r>
+      <w:r w:rsidR="00534237" w:rsidRPr="00A36579">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the UK, the Statutory Residence Test is used to determine</w:t>
+      </w:r>
+      <w:r w:rsidR="007B530D" w:rsidRPr="00A36579">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00534237" w:rsidRPr="00A36579">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>whether you are a tax resident of the UK.</w:t>
+      </w:r>
+      <w:r w:rsidR="006E50DE" w:rsidRPr="00A36579">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00534237" w:rsidRPr="00A36579">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>This is a series of tests that link to the</w:t>
+      </w:r>
+      <w:r w:rsidR="007B530D" w:rsidRPr="00A36579">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00534237" w:rsidRPr="00A36579">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>number of days you have spent in the UK in a specific tax year (as well as other</w:t>
+      </w:r>
+      <w:r w:rsidR="007B530D" w:rsidRPr="00A36579">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00534237" w:rsidRPr="00A36579">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>criteria).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CCE6DD7" w14:textId="77777777" w:rsidR="009D58B7" w:rsidRPr="008462CC" w:rsidRDefault="00981E70" w:rsidP="009D58B7">
-[...83 lines deleted...]
-        <w:r w:rsidR="00C24D50" w:rsidRPr="008462CC">
+    <w:p w14:paraId="60D0E4C8" w14:textId="181DD104" w:rsidR="00D25416" w:rsidRPr="00A36579" w:rsidRDefault="00534237" w:rsidP="00A36579">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A36579">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The UK tax year is 06 April to the following 05 April.</w:t>
+      </w:r>
+      <w:r w:rsidR="009A4832" w:rsidRPr="00A36579">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A36579">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Generally, where you have spent more than 183 days in the UK in a tax year you will</w:t>
+      </w:r>
+      <w:r w:rsidR="007B530D" w:rsidRPr="00A36579">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A36579">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>be considered a UK tax resident.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F97029" w:rsidRPr="00A36579">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07535454" w14:textId="4FCC4DBB" w:rsidR="00051992" w:rsidRPr="00A36579" w:rsidRDefault="00534237" w:rsidP="00A36579">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A36579">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">More information can be found </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0478" w:rsidRPr="00A36579">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on the </w:t>
+      </w:r>
+      <w:r w:rsidR="00920829">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">flow chart on the next </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0478" w:rsidRPr="00A36579">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">page and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A36579">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on the HMRC </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="00F97029" w:rsidRPr="00A36579">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b/>
-[...2 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Tax on foreign income: UK residence and tax - GOV.UK</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00F97029" w:rsidRPr="00A36579">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A36579">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>which also</w:t>
+      </w:r>
+      <w:r w:rsidR="00F97029" w:rsidRPr="00A36579">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A36579">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">includes </w:t>
+      </w:r>
+      <w:r w:rsidR="00F97029" w:rsidRPr="00A36579">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A36579">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>‘residence status checker</w:t>
+      </w:r>
+      <w:r w:rsidR="00F97029" w:rsidRPr="00A36579">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’ </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidR="00051992" w:rsidRPr="00A36579">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Which tax year do you want to check your UK residence status for? – Guidance – GOV.UK</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0074109E" w:rsidRPr="008462CC">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="491A7DEE" w14:textId="11E2046A" w:rsidR="0074109E" w:rsidRPr="008462CC" w:rsidRDefault="0074109E" w:rsidP="009D58B7">
+    <w:p w14:paraId="506D1B8C" w14:textId="0C205631" w:rsidR="00534237" w:rsidRPr="001A7EAD" w:rsidRDefault="00F8050B" w:rsidP="001A7EAD">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A7EAD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tax Resident in </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9645A" w:rsidRPr="001A7EAD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00534237" w:rsidRPr="001A7EAD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">revious 2 ‘tax </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00534237" w:rsidRPr="001A7EAD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>years’</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C9645A" w:rsidRPr="001A7EAD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="009F1BA2" w:rsidRPr="001A7EAD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00534237" w:rsidRPr="001A7EAD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>n example</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1BA2" w:rsidRPr="001A7EAD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> would be </w:t>
+      </w:r>
+      <w:r w:rsidR="00534237" w:rsidRPr="001A7EAD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>if you arrived in the 2025/26 tax year this</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1BA2" w:rsidRPr="001A7EAD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00534237" w:rsidRPr="001A7EAD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>covers the period 06 April 2025 to 05 April 2026. The previous 2 tax years are as</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1BA2" w:rsidRPr="001A7EAD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00534237" w:rsidRPr="001A7EAD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="190DD1B3" w14:textId="43F5CDB3" w:rsidR="00534237" w:rsidRPr="00F45EAE" w:rsidRDefault="00534237" w:rsidP="00E970FE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="5"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:ind w:left="1134"/>
-[...44 lines deleted...]
-          <w:u w:val="none"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2024/25</w:t>
+      </w:r>
+      <w:r w:rsidR="00530795">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>06 April 2024 to 05 April 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17022D2D" w14:textId="77777777" w:rsidR="001A7EAD" w:rsidRDefault="00DA0410" w:rsidP="001A7EAD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2023/24 - 06 April 2024 to 05 April 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38F94EDF" w14:textId="45E484D1" w:rsidR="006F53BC" w:rsidRDefault="00CB1A85" w:rsidP="006F53BC">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484EDB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>SECTION 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00B07F1B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EDB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1A85">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA0410" w:rsidRPr="00CB1A85">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Present in the UK for</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA0410" w:rsidRPr="00CB1A85">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ‘any reason’</w:t>
+      </w:r>
+      <w:r w:rsidR="00022ED2" w:rsidRPr="00CB1A85">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA0410" w:rsidRPr="00CB1A85">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>in the last 2 years</w:t>
+      </w:r>
+      <w:r w:rsidR="00022ED2" w:rsidRPr="00CB1A85">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> means </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA0410" w:rsidRPr="00CB1A85">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>being present in</w:t>
+      </w:r>
+      <w:r w:rsidR="00022ED2" w:rsidRPr="00CB1A85">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA0410" w:rsidRPr="00CB1A85">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the UK for any reason, including: holiday, conferences, visiting as an academic,</w:t>
+      </w:r>
+      <w:r w:rsidR="00022ED2" w:rsidRPr="00CB1A85">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA0410" w:rsidRPr="00CB1A85">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>training, study, research, work for another employer etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7556E731" w14:textId="1AFB625D" w:rsidR="00534237" w:rsidRDefault="00DA0410" w:rsidP="006F53BC">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F53BC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F53BC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‘Arrival Date’ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F53BC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>is 01 September 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4E2B" w:rsidRPr="006F53BC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F53BC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>you would need to consider the period</w:t>
+      </w:r>
+      <w:r w:rsidR="00022ED2" w:rsidRPr="006F53BC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F53BC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>from 01 September 2024 onwards.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="161090FC" w14:textId="7AF4F4C8" w:rsidR="00E82655" w:rsidRPr="008618BA" w:rsidRDefault="00E82655" w:rsidP="006F53BC">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>SECTION 4D:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34323">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008618BA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Select this </w:t>
+      </w:r>
+      <w:r w:rsidR="005315FE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">option if none of the </w:t>
+      </w:r>
+      <w:r w:rsidR="0068446A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">two </w:t>
+      </w:r>
+      <w:r w:rsidR="005315FE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">statements </w:t>
+      </w:r>
+      <w:r w:rsidR="0068446A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(4B and 4C) </w:t>
+      </w:r>
+      <w:r w:rsidR="005315FE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>apply to you</w:t>
+      </w:r>
+      <w:r w:rsidR="0068446A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E144475" w14:textId="53555939" w:rsidR="00FD02D6" w:rsidRPr="008462CC" w:rsidRDefault="00E96E6A" w:rsidP="00752AEC">
-      <w:pPr>
+    <w:p w14:paraId="5E144475" w14:textId="636BE324" w:rsidR="00FD02D6" w:rsidRPr="00484EDB" w:rsidRDefault="00484EDB" w:rsidP="00484EDB">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:u w:val="single"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk196995178"/>
-      <w:r w:rsidRPr="008462CC">
+      <w:r w:rsidRPr="00484EDB">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...57 lines deleted...]
-        <w:t>Connect Portal</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SUBMITTING YOUR COMPLETED FORM TO GLOBAL MOBILITY VIA THE PEOPLE CONNECT PORTAL</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="7037D542" w14:textId="1A120CB8" w:rsidR="00B2424A" w:rsidRPr="005F1E83" w:rsidRDefault="00B2424A" w:rsidP="0090551D">
+    <w:p w14:paraId="7037D542" w14:textId="1A120CB8" w:rsidR="00B2424A" w:rsidRPr="00F45EAE" w:rsidRDefault="00B2424A" w:rsidP="0090551D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...20 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Completed forms should be uploaded to the People Connect Portal here:</w:t>
+      </w:r>
+      <w:r w:rsidR="003600C2" w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="003600C2" w:rsidRPr="003600C2">
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidR="003600C2" w:rsidRPr="00F45EAE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>People Services - General Request Form - Connect</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5DEDAD50" w14:textId="00023954" w:rsidR="00677D0B" w:rsidRPr="008462CC" w:rsidRDefault="003237AD" w:rsidP="0090551D">
+    <w:p w14:paraId="5DEDAD50" w14:textId="00023954" w:rsidR="00677D0B" w:rsidRPr="00F45EAE" w:rsidRDefault="003237AD" w:rsidP="0090551D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In the </w:t>
       </w:r>
-      <w:r w:rsidR="001D5E56" w:rsidRPr="008462CC">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="001D5E56" w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>request details</w:t>
       </w:r>
-      <w:r w:rsidR="004D4E87" w:rsidRPr="008462CC">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="004D4E87" w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008462CC">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
-      <w:r w:rsidR="00725530">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00725530" w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">the online submission </w:t>
       </w:r>
-      <w:r w:rsidR="00084294">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00084294" w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">please </w:t>
       </w:r>
-      <w:r w:rsidR="005B0409" w:rsidRPr="008462CC">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="005B0409" w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>complete</w:t>
       </w:r>
-      <w:r w:rsidR="00084294">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00084294" w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> as below:</w:t>
       </w:r>
-      <w:r w:rsidR="00677D0B" w:rsidRPr="008462CC">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00677D0B" w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B7A7302" w14:textId="77777777" w:rsidR="00677D0B" w:rsidRPr="008462CC" w:rsidRDefault="00677D0B" w:rsidP="00677D0B">
+    <w:p w14:paraId="4B7A7302" w14:textId="77777777" w:rsidR="00677D0B" w:rsidRPr="00F45EAE" w:rsidRDefault="00677D0B" w:rsidP="00677D0B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">What is this request/query regarding? = </w:t>
       </w:r>
-      <w:r w:rsidRPr="008462CC">
+      <w:r w:rsidRPr="00F45EAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Global Mobility</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D928D7A" w14:textId="249FF07A" w:rsidR="00B27CE1" w:rsidRPr="008462CC" w:rsidRDefault="00CE2355" w:rsidP="00CE2355">
+    <w:p w14:paraId="5D928D7A" w14:textId="249FF07A" w:rsidR="00B27CE1" w:rsidRPr="00F45EAE" w:rsidRDefault="00CE2355" w:rsidP="00CE2355">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Which </w:t>
       </w:r>
-      <w:r w:rsidR="001A51DF" w:rsidRPr="008462CC">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="001A51DF" w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="008462CC">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">spect of the above selection does your request/query concern = </w:t>
       </w:r>
-      <w:r w:rsidRPr="008462CC">
+      <w:r w:rsidRPr="00F45EAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Visa Fees or Loans</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5181A80E" w14:textId="10AC5F5E" w:rsidR="005B0409" w:rsidRPr="008462CC" w:rsidRDefault="005B0409" w:rsidP="00CE2355">
+    <w:p w14:paraId="5181A80E" w14:textId="10AC5F5E" w:rsidR="005B0409" w:rsidRPr="00F45EAE" w:rsidRDefault="005B0409" w:rsidP="00CE2355">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Attach your </w:t>
       </w:r>
-      <w:r w:rsidR="00961CB0">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00961CB0" w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">completed </w:t>
       </w:r>
-      <w:r w:rsidRPr="008462CC">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">form and </w:t>
       </w:r>
-      <w:r w:rsidR="008D2F43" w:rsidRPr="008462CC">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="008D2F43" w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>receipts</w:t>
       </w:r>
-      <w:r w:rsidRPr="008462CC">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the </w:t>
       </w:r>
-      <w:r w:rsidR="008D2F43" w:rsidRPr="008462CC">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="008D2F43" w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>request and submit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41645803" w14:textId="0BDDF87D" w:rsidR="00FD02D6" w:rsidRPr="008462CC" w:rsidRDefault="00FD02D6" w:rsidP="0090551D">
+    <w:p w14:paraId="41645803" w14:textId="0BDDF87D" w:rsidR="00FD02D6" w:rsidRPr="00F45EAE" w:rsidRDefault="00FD02D6" w:rsidP="0090551D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">All claims must be accompanied by high quality </w:t>
       </w:r>
-      <w:r w:rsidR="004446D2" w:rsidRPr="008462CC">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="004446D2" w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">legible </w:t>
       </w:r>
-      <w:r w:rsidRPr="008462CC">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>scanned/photographed receipts</w:t>
       </w:r>
-      <w:r w:rsidR="0090551D" w:rsidRPr="008462CC">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="0090551D" w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:r w:rsidRPr="008462CC">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>invoices</w:t>
       </w:r>
-      <w:r w:rsidR="0090551D" w:rsidRPr="008462CC">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="0090551D" w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.  We</w:t>
       </w:r>
-      <w:r w:rsidRPr="008462CC">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> may request originals following a claim submission so please </w:t>
       </w:r>
-      <w:r w:rsidR="0090551D" w:rsidRPr="008462CC">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="0090551D" w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ensure you retain the originals</w:t>
       </w:r>
-      <w:r w:rsidRPr="008462CC">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Credit card statements, registration or application forms, cheque stubs etc </w:t>
       </w:r>
-      <w:r w:rsidRPr="008462CC">
+      <w:r w:rsidRPr="00F45EAE">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DO NOT</w:t>
       </w:r>
-      <w:r w:rsidRPr="008462CC">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> qualify as receipts</w:t>
       </w:r>
-      <w:r w:rsidR="0090551D" w:rsidRPr="008462CC">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="0090551D" w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/invoices</w:t>
       </w:r>
-      <w:r w:rsidRPr="008462CC">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F4D4978" w14:textId="5CAC88AF" w:rsidR="0090551D" w:rsidRPr="008462CC" w:rsidRDefault="00FD02D6" w:rsidP="0090551D">
+    <w:p w14:paraId="4F4D4978" w14:textId="5CAC88AF" w:rsidR="0090551D" w:rsidRPr="00F45EAE" w:rsidRDefault="00FD02D6" w:rsidP="0090551D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008462CC">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F45EAE">
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>All receipts must be official receipts on letter headed paper where applicable and fully annotated and in the claimant’s name where applicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA35A36" w14:textId="227A42F9" w:rsidR="004446D2" w:rsidRPr="008462CC" w:rsidRDefault="00FD02D6" w:rsidP="00B52F7D">
+    <w:p w14:paraId="7BA35A36" w14:textId="227A42F9" w:rsidR="004446D2" w:rsidRDefault="00FD02D6" w:rsidP="00B52F7D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3790"/>
         </w:tabs>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Claims must be submitted within </w:t>
       </w:r>
-      <w:r w:rsidRPr="008462CC">
+      <w:r w:rsidRPr="00F45EAE">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>THREE MONTHS</w:t>
       </w:r>
-      <w:r w:rsidRPr="008462CC">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> of incurring the expenditure.  Claims submitted after this period may not be reimbursed.  Reimbursements will be made directly</w:t>
       </w:r>
-      <w:r w:rsidR="008E20BB" w:rsidRPr="008462CC">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="008E20BB" w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> to you</w:t>
       </w:r>
-      <w:r w:rsidR="00BC6C10" w:rsidRPr="008462CC">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00BC6C10" w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> with your </w:t>
       </w:r>
-      <w:r w:rsidR="00886BF9" w:rsidRPr="008462CC">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00886BF9" w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>next</w:t>
       </w:r>
-      <w:r w:rsidR="00BC6C10" w:rsidRPr="008462CC">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00BC6C10" w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> salary</w:t>
       </w:r>
-      <w:r w:rsidR="00886BF9" w:rsidRPr="008462CC">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00886BF9" w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> depending on the date the form was submitted</w:t>
       </w:r>
-      <w:r w:rsidRPr="008462CC">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00886BF9" w:rsidRPr="008462CC">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00886BF9" w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  Payroll deadlines can be found </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="00886BF9" w:rsidRPr="008462CC">
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidR="00886BF9" w:rsidRPr="00F45EAE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00EF2CDA" w:rsidRPr="008462CC">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00EF2CDA" w:rsidRPr="00F45EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="004446D2" w:rsidRPr="008462CC" w:rsidSect="0096358F">
-      <w:footerReference w:type="default" r:id="rId20"/>
+    <w:p w14:paraId="79322ADB" w14:textId="3A0B7E85" w:rsidR="00E6643C" w:rsidRDefault="00E6643C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66019A24" w14:textId="02337A9D" w:rsidR="00E6643C" w:rsidRDefault="00120A2F" w:rsidP="00E854CE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3790"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00120A2F">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0BF37FA0" wp14:editId="1063DB87">
+            <wp:extent cx="6254750" cy="9646261"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="282020301" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="282020301" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId22"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6260796" cy="9655586"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17DA8B9C" w14:textId="77777777" w:rsidR="00120A2F" w:rsidRDefault="00120A2F" w:rsidP="00E6643C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3790"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A3C4BE7" w14:textId="7BA78DE6" w:rsidR="00120A2F" w:rsidRPr="00E6643C" w:rsidRDefault="00E13F64" w:rsidP="00E854CE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3790"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E13F64">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65FBB8C6" wp14:editId="5548BC87">
+            <wp:extent cx="5886450" cy="9470412"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="477669804" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="477669804" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId23"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5890610" cy="9477104"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00120A2F" w:rsidRPr="00E6643C" w:rsidSect="00B80BE5">
+      <w:footerReference w:type="default" r:id="rId24"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="737" w:right="737" w:bottom="737" w:left="737" w:header="709" w:footer="284" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15E886B1" w14:textId="77777777" w:rsidR="004844B1" w:rsidRDefault="004844B1" w:rsidP="00DC1450">
+    <w:p w14:paraId="19A982B1" w14:textId="77777777" w:rsidR="002D2A1E" w:rsidRDefault="002D2A1E" w:rsidP="00DC1450">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23CCCA0D" w14:textId="77777777" w:rsidR="004844B1" w:rsidRDefault="004844B1" w:rsidP="00DC1450">
+    <w:p w14:paraId="13D4AC43" w14:textId="77777777" w:rsidR="002D2A1E" w:rsidRDefault="002D2A1E" w:rsidP="00DC1450">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6031,51 +7037,51 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3A75284C" w14:textId="13B15259" w:rsidR="008176FF" w:rsidRPr="008176FF" w:rsidRDefault="008176FF" w:rsidP="008176FF">
+  <w:p w14:paraId="3A75284C" w14:textId="1AED031D" w:rsidR="008176FF" w:rsidRPr="008176FF" w:rsidRDefault="008176FF" w:rsidP="008176FF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Global Mobility Form: </w:t>
     </w:r>
     <w:r w:rsidR="00F116A3">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
@@ -6091,131 +7097,165 @@
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Fee </w:t>
     </w:r>
     <w:r w:rsidR="00F116A3">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>&amp; Immigration Health Surcharge Reimbursement</w:t>
     </w:r>
     <w:r w:rsidR="00C6303E">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> Claim</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00C25607">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">     </w:t>
+      <w:t xml:space="preserve"> Form</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">   </w:t>
     </w:r>
     <w:r w:rsidRPr="00C23119">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Version</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>:</w:t>
     </w:r>
     <w:r w:rsidRPr="00C23119">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="0014678E">
+    <w:r w:rsidR="00A37CA3">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00C23119">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>.0</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">      Revised: </w:t>
+      <w:t xml:space="preserve">    Revised: </w:t>
     </w:r>
-    <w:r w:rsidR="0014678E">
+    <w:r w:rsidR="00412B51">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>05.03</w:t>
+      <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="00F116A3">
+    <w:r w:rsidR="00505329">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00A37CA3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>.0</w:t>
+    </w:r>
+    <w:r w:rsidR="00505329">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidR="00A37CA3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
       <w:t>.2026</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">      </w:t>
+      <w:t xml:space="preserve">    </w:t>
     </w:r>
     <w:r w:rsidRPr="00C23119">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00C23119">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00C23119">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
@@ -6352,78 +7392,78 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="547192" cy="255697"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="779A28D3" w14:textId="77777777" w:rsidR="004844B1" w:rsidRDefault="004844B1" w:rsidP="00DC1450">
+    <w:p w14:paraId="68F5A3D5" w14:textId="77777777" w:rsidR="002D2A1E" w:rsidRDefault="002D2A1E" w:rsidP="00DC1450">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25EA7974" w14:textId="77777777" w:rsidR="004844B1" w:rsidRDefault="004844B1" w:rsidP="00DC1450">
+    <w:p w14:paraId="0200DD08" w14:textId="77777777" w:rsidR="002D2A1E" w:rsidRDefault="002D2A1E" w:rsidP="00DC1450">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="020C24E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="730CEC5C"/>
+    <w:tmpl w:val="6DE095E6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="129C7072">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090003">
@@ -7168,50 +8208,388 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="283E12FB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B6660C0C"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E4D732A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="728845C8"/>
+    <w:lvl w:ilvl="0" w:tplc="129C7072">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36410CAD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DBBEBD18"/>
+    <w:lvl w:ilvl="0" w:tplc="48626F28">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4618378A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EACAD7A6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7280,51 +8658,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BE2513C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C74A522"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7393,51 +8771,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CD25691"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A1A698E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7506,51 +8884,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E4446AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7A8E3B8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7619,164 +8997,164 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FC86316"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43AECCEC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="528A4B6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6E649E2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7845,51 +9223,200 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58795CA0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="71FA0170"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63212860"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58AC586A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7958,475 +9485,1094 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AC82880"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="814246B6"/>
+    <w:lvl w:ilvl="0" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1585146113">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="439687600">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1498837150">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="285040639">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2020422198">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="624501298">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="347634042">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1108115122">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1570577950">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2033602105">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1633364147">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="519053372">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="816649240">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="815413011">
     <w:abstractNumId w:val="2"/>
   </w:num>
+  <w:num w:numId="15" w16cid:durableId="166798258">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1756896323">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="878202599">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1927878828">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1402555793">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00590267"/>
+    <w:rsid w:val="00000A64"/>
+    <w:rsid w:val="00002378"/>
+    <w:rsid w:val="000045F1"/>
+    <w:rsid w:val="00007190"/>
     <w:rsid w:val="0000774B"/>
+    <w:rsid w:val="00016B6B"/>
+    <w:rsid w:val="00021258"/>
+    <w:rsid w:val="000214F6"/>
     <w:rsid w:val="0002159F"/>
+    <w:rsid w:val="00022ED2"/>
+    <w:rsid w:val="000274F3"/>
     <w:rsid w:val="000313DC"/>
+    <w:rsid w:val="00032A0C"/>
     <w:rsid w:val="00041974"/>
+    <w:rsid w:val="00051992"/>
     <w:rsid w:val="00052B1F"/>
+    <w:rsid w:val="00053B6F"/>
+    <w:rsid w:val="00055671"/>
     <w:rsid w:val="00057903"/>
     <w:rsid w:val="00060CA1"/>
+    <w:rsid w:val="0006279C"/>
+    <w:rsid w:val="00063DF0"/>
     <w:rsid w:val="000646AC"/>
     <w:rsid w:val="00066FB5"/>
     <w:rsid w:val="00067205"/>
     <w:rsid w:val="00072A90"/>
+    <w:rsid w:val="00074699"/>
+    <w:rsid w:val="0007765C"/>
+    <w:rsid w:val="00081273"/>
     <w:rsid w:val="00084294"/>
+    <w:rsid w:val="00084DF5"/>
+    <w:rsid w:val="00087222"/>
+    <w:rsid w:val="00090453"/>
     <w:rsid w:val="00091F79"/>
+    <w:rsid w:val="00093A11"/>
     <w:rsid w:val="000942B8"/>
+    <w:rsid w:val="000A0355"/>
+    <w:rsid w:val="000A3A49"/>
     <w:rsid w:val="000A46AB"/>
     <w:rsid w:val="000B075F"/>
+    <w:rsid w:val="000C0AC8"/>
+    <w:rsid w:val="000C1E0D"/>
+    <w:rsid w:val="000C3C4F"/>
     <w:rsid w:val="000C7DA5"/>
     <w:rsid w:val="000D09C6"/>
     <w:rsid w:val="000D1850"/>
+    <w:rsid w:val="000D1E2E"/>
+    <w:rsid w:val="000D746F"/>
     <w:rsid w:val="000E0CB7"/>
+    <w:rsid w:val="000E4D95"/>
+    <w:rsid w:val="000E4DB8"/>
     <w:rsid w:val="000E4E59"/>
     <w:rsid w:val="000F0C16"/>
+    <w:rsid w:val="000F2D39"/>
+    <w:rsid w:val="000F31EF"/>
     <w:rsid w:val="000F62EA"/>
     <w:rsid w:val="000F70A6"/>
+    <w:rsid w:val="000F7FBA"/>
+    <w:rsid w:val="00110A35"/>
     <w:rsid w:val="00111A33"/>
+    <w:rsid w:val="00112BD6"/>
     <w:rsid w:val="001130B2"/>
+    <w:rsid w:val="00120A2F"/>
     <w:rsid w:val="00120E40"/>
     <w:rsid w:val="00121E30"/>
     <w:rsid w:val="001221B9"/>
+    <w:rsid w:val="001222E9"/>
+    <w:rsid w:val="00122DE6"/>
     <w:rsid w:val="0012315B"/>
+    <w:rsid w:val="00123A0A"/>
+    <w:rsid w:val="00123DC8"/>
+    <w:rsid w:val="001252CE"/>
+    <w:rsid w:val="00133706"/>
     <w:rsid w:val="00133D64"/>
+    <w:rsid w:val="00137805"/>
+    <w:rsid w:val="001413F8"/>
+    <w:rsid w:val="00143E32"/>
+    <w:rsid w:val="00144916"/>
     <w:rsid w:val="0014678E"/>
+    <w:rsid w:val="00146BDD"/>
     <w:rsid w:val="00146FE3"/>
     <w:rsid w:val="00147383"/>
     <w:rsid w:val="00153369"/>
+    <w:rsid w:val="001533DD"/>
+    <w:rsid w:val="00153D8F"/>
     <w:rsid w:val="00157CEB"/>
+    <w:rsid w:val="00161AAF"/>
+    <w:rsid w:val="0016372A"/>
     <w:rsid w:val="00163CD8"/>
     <w:rsid w:val="0016481F"/>
     <w:rsid w:val="0016669F"/>
+    <w:rsid w:val="00166C8B"/>
+    <w:rsid w:val="00167759"/>
+    <w:rsid w:val="001828A8"/>
     <w:rsid w:val="00186250"/>
+    <w:rsid w:val="00186595"/>
+    <w:rsid w:val="00187CB3"/>
     <w:rsid w:val="00191AC2"/>
+    <w:rsid w:val="001941A1"/>
     <w:rsid w:val="001941DE"/>
     <w:rsid w:val="001A51DF"/>
     <w:rsid w:val="001A7355"/>
+    <w:rsid w:val="001A7EAD"/>
     <w:rsid w:val="001B7BB8"/>
+    <w:rsid w:val="001C036F"/>
+    <w:rsid w:val="001C1196"/>
     <w:rsid w:val="001C44F1"/>
+    <w:rsid w:val="001D170E"/>
     <w:rsid w:val="001D5E56"/>
+    <w:rsid w:val="001E03E2"/>
     <w:rsid w:val="001E5A85"/>
     <w:rsid w:val="001F00D0"/>
+    <w:rsid w:val="001F22CB"/>
+    <w:rsid w:val="001F24C5"/>
     <w:rsid w:val="001F4C7C"/>
     <w:rsid w:val="001F6BB4"/>
+    <w:rsid w:val="001F728E"/>
+    <w:rsid w:val="001F75D2"/>
     <w:rsid w:val="00204654"/>
     <w:rsid w:val="00205B86"/>
+    <w:rsid w:val="00206711"/>
+    <w:rsid w:val="0022491A"/>
+    <w:rsid w:val="002253E8"/>
     <w:rsid w:val="00234B29"/>
     <w:rsid w:val="002504BD"/>
+    <w:rsid w:val="00252D46"/>
+    <w:rsid w:val="00254B58"/>
+    <w:rsid w:val="002600EB"/>
+    <w:rsid w:val="002633AA"/>
     <w:rsid w:val="00264E16"/>
     <w:rsid w:val="00265D7F"/>
     <w:rsid w:val="002678FD"/>
+    <w:rsid w:val="0027417C"/>
+    <w:rsid w:val="002773A0"/>
+    <w:rsid w:val="0027782E"/>
     <w:rsid w:val="002813EC"/>
+    <w:rsid w:val="00282211"/>
+    <w:rsid w:val="00283D37"/>
     <w:rsid w:val="002878BA"/>
+    <w:rsid w:val="00291461"/>
+    <w:rsid w:val="00292357"/>
     <w:rsid w:val="00292721"/>
     <w:rsid w:val="00296BF7"/>
+    <w:rsid w:val="002A2529"/>
     <w:rsid w:val="002A67E2"/>
+    <w:rsid w:val="002A7536"/>
     <w:rsid w:val="002A75B3"/>
+    <w:rsid w:val="002B3C4E"/>
+    <w:rsid w:val="002C1C44"/>
+    <w:rsid w:val="002C2871"/>
+    <w:rsid w:val="002C3875"/>
+    <w:rsid w:val="002D2A1E"/>
+    <w:rsid w:val="002D7199"/>
     <w:rsid w:val="002D77D5"/>
+    <w:rsid w:val="002E66C9"/>
     <w:rsid w:val="002F16FF"/>
     <w:rsid w:val="00306794"/>
+    <w:rsid w:val="0031236D"/>
     <w:rsid w:val="00313A88"/>
     <w:rsid w:val="0032110A"/>
     <w:rsid w:val="0032232C"/>
     <w:rsid w:val="003237AD"/>
+    <w:rsid w:val="00325F2C"/>
     <w:rsid w:val="003275E5"/>
+    <w:rsid w:val="00330E95"/>
+    <w:rsid w:val="00343CC4"/>
     <w:rsid w:val="00346E3A"/>
     <w:rsid w:val="003509D4"/>
     <w:rsid w:val="0035175F"/>
+    <w:rsid w:val="00357F46"/>
     <w:rsid w:val="003600C2"/>
+    <w:rsid w:val="00364A9E"/>
     <w:rsid w:val="003724B4"/>
+    <w:rsid w:val="003728EF"/>
     <w:rsid w:val="00381EB5"/>
     <w:rsid w:val="00382A9D"/>
     <w:rsid w:val="0039486E"/>
+    <w:rsid w:val="003966CA"/>
+    <w:rsid w:val="003A1D08"/>
     <w:rsid w:val="003A2EFB"/>
+    <w:rsid w:val="003A7EA5"/>
     <w:rsid w:val="003B2B11"/>
     <w:rsid w:val="003B2B28"/>
+    <w:rsid w:val="003C380E"/>
     <w:rsid w:val="003C3C68"/>
     <w:rsid w:val="003C51D2"/>
+    <w:rsid w:val="003D13BE"/>
+    <w:rsid w:val="003D173F"/>
+    <w:rsid w:val="003D6CFC"/>
     <w:rsid w:val="003E53FC"/>
+    <w:rsid w:val="003F5B82"/>
     <w:rsid w:val="003F5B84"/>
+    <w:rsid w:val="003F7C47"/>
     <w:rsid w:val="00400671"/>
+    <w:rsid w:val="004030A2"/>
+    <w:rsid w:val="00403B83"/>
+    <w:rsid w:val="0040417D"/>
     <w:rsid w:val="004078B9"/>
+    <w:rsid w:val="00411ED4"/>
+    <w:rsid w:val="00412B51"/>
+    <w:rsid w:val="00413C9B"/>
+    <w:rsid w:val="0041477D"/>
+    <w:rsid w:val="0041529E"/>
+    <w:rsid w:val="00415B6C"/>
+    <w:rsid w:val="00415C7E"/>
     <w:rsid w:val="0041741E"/>
+    <w:rsid w:val="00417A45"/>
     <w:rsid w:val="00421219"/>
+    <w:rsid w:val="004218D4"/>
+    <w:rsid w:val="00423E10"/>
+    <w:rsid w:val="00433564"/>
+    <w:rsid w:val="00433B99"/>
     <w:rsid w:val="0043771B"/>
     <w:rsid w:val="004437B4"/>
     <w:rsid w:val="004446D2"/>
+    <w:rsid w:val="00444A3B"/>
+    <w:rsid w:val="00470724"/>
+    <w:rsid w:val="00477B5C"/>
     <w:rsid w:val="00482649"/>
     <w:rsid w:val="00482A07"/>
     <w:rsid w:val="004844B1"/>
+    <w:rsid w:val="00484EDB"/>
     <w:rsid w:val="00490D31"/>
+    <w:rsid w:val="00492952"/>
     <w:rsid w:val="00493501"/>
     <w:rsid w:val="00496323"/>
     <w:rsid w:val="00496A8E"/>
+    <w:rsid w:val="004A1675"/>
     <w:rsid w:val="004A7467"/>
+    <w:rsid w:val="004B0030"/>
+    <w:rsid w:val="004B02FF"/>
+    <w:rsid w:val="004B6819"/>
     <w:rsid w:val="004C0D82"/>
     <w:rsid w:val="004D479B"/>
     <w:rsid w:val="004D4E87"/>
+    <w:rsid w:val="004E19EA"/>
+    <w:rsid w:val="004E43C7"/>
     <w:rsid w:val="004E5C0D"/>
+    <w:rsid w:val="004F0054"/>
+    <w:rsid w:val="004F5679"/>
+    <w:rsid w:val="004F7541"/>
+    <w:rsid w:val="00505329"/>
+    <w:rsid w:val="00507AFB"/>
+    <w:rsid w:val="00514DDF"/>
+    <w:rsid w:val="00517D29"/>
+    <w:rsid w:val="0052002F"/>
     <w:rsid w:val="00524A93"/>
+    <w:rsid w:val="00530317"/>
+    <w:rsid w:val="00530795"/>
+    <w:rsid w:val="005315FE"/>
+    <w:rsid w:val="00534237"/>
     <w:rsid w:val="005372E1"/>
     <w:rsid w:val="00557751"/>
     <w:rsid w:val="005578E1"/>
+    <w:rsid w:val="00557936"/>
     <w:rsid w:val="00560316"/>
     <w:rsid w:val="00572689"/>
+    <w:rsid w:val="00574356"/>
+    <w:rsid w:val="0058197D"/>
+    <w:rsid w:val="00582F13"/>
     <w:rsid w:val="00587B3D"/>
+    <w:rsid w:val="00587DA8"/>
     <w:rsid w:val="00590267"/>
     <w:rsid w:val="005A1F4F"/>
     <w:rsid w:val="005A496A"/>
     <w:rsid w:val="005A6E1C"/>
     <w:rsid w:val="005B0409"/>
+    <w:rsid w:val="005B6FDD"/>
+    <w:rsid w:val="005C22DC"/>
     <w:rsid w:val="005C37B6"/>
     <w:rsid w:val="005C55C4"/>
+    <w:rsid w:val="005C5BDB"/>
+    <w:rsid w:val="005C7264"/>
     <w:rsid w:val="005C7F05"/>
+    <w:rsid w:val="005D13BE"/>
+    <w:rsid w:val="005D17F7"/>
+    <w:rsid w:val="005D743B"/>
+    <w:rsid w:val="005E315E"/>
+    <w:rsid w:val="005E3969"/>
     <w:rsid w:val="005E4E18"/>
+    <w:rsid w:val="005F1660"/>
     <w:rsid w:val="005F1E83"/>
     <w:rsid w:val="005F591C"/>
+    <w:rsid w:val="005F7A73"/>
     <w:rsid w:val="00620D30"/>
+    <w:rsid w:val="00621C1B"/>
     <w:rsid w:val="00623EF1"/>
+    <w:rsid w:val="00627B98"/>
+    <w:rsid w:val="00630B31"/>
+    <w:rsid w:val="006315FB"/>
+    <w:rsid w:val="00637200"/>
     <w:rsid w:val="00637803"/>
+    <w:rsid w:val="00643BB0"/>
     <w:rsid w:val="00643D8C"/>
     <w:rsid w:val="0065680B"/>
     <w:rsid w:val="00657269"/>
+    <w:rsid w:val="006650C8"/>
     <w:rsid w:val="006671B5"/>
     <w:rsid w:val="00667FE6"/>
     <w:rsid w:val="00670CA0"/>
     <w:rsid w:val="00673D49"/>
     <w:rsid w:val="006772DD"/>
     <w:rsid w:val="00677D0B"/>
     <w:rsid w:val="006821A9"/>
+    <w:rsid w:val="00682E1E"/>
     <w:rsid w:val="00683A26"/>
+    <w:rsid w:val="0068446A"/>
+    <w:rsid w:val="0069321D"/>
+    <w:rsid w:val="0069338E"/>
+    <w:rsid w:val="006940E3"/>
+    <w:rsid w:val="006945B8"/>
     <w:rsid w:val="00696E5A"/>
+    <w:rsid w:val="006A1357"/>
+    <w:rsid w:val="006A1678"/>
+    <w:rsid w:val="006A3FA3"/>
     <w:rsid w:val="006A47C1"/>
+    <w:rsid w:val="006A6AFA"/>
+    <w:rsid w:val="006B689D"/>
+    <w:rsid w:val="006B6E49"/>
     <w:rsid w:val="006C352F"/>
+    <w:rsid w:val="006E1C35"/>
     <w:rsid w:val="006E311A"/>
+    <w:rsid w:val="006E50DE"/>
+    <w:rsid w:val="006F53BC"/>
+    <w:rsid w:val="007030AC"/>
     <w:rsid w:val="00704753"/>
+    <w:rsid w:val="00714802"/>
     <w:rsid w:val="00714E6A"/>
+    <w:rsid w:val="00714E91"/>
     <w:rsid w:val="00716849"/>
+    <w:rsid w:val="00722A9D"/>
+    <w:rsid w:val="00724205"/>
     <w:rsid w:val="00725530"/>
+    <w:rsid w:val="0073503A"/>
+    <w:rsid w:val="00737A93"/>
+    <w:rsid w:val="00737AC6"/>
     <w:rsid w:val="0074109E"/>
     <w:rsid w:val="0074335D"/>
     <w:rsid w:val="00745507"/>
     <w:rsid w:val="00746258"/>
+    <w:rsid w:val="00746C57"/>
+    <w:rsid w:val="00751E1F"/>
+    <w:rsid w:val="007523C4"/>
     <w:rsid w:val="00752AEC"/>
     <w:rsid w:val="00753B94"/>
+    <w:rsid w:val="00757677"/>
+    <w:rsid w:val="00757783"/>
     <w:rsid w:val="007629AD"/>
+    <w:rsid w:val="00765BDB"/>
+    <w:rsid w:val="007718D1"/>
+    <w:rsid w:val="007719CE"/>
+    <w:rsid w:val="007733B5"/>
+    <w:rsid w:val="00774B18"/>
+    <w:rsid w:val="007767DF"/>
     <w:rsid w:val="00777FB1"/>
     <w:rsid w:val="00781B97"/>
+    <w:rsid w:val="00782941"/>
+    <w:rsid w:val="00786D51"/>
     <w:rsid w:val="00793D7A"/>
+    <w:rsid w:val="007951E8"/>
+    <w:rsid w:val="007954AC"/>
+    <w:rsid w:val="007A01C1"/>
     <w:rsid w:val="007A12FD"/>
+    <w:rsid w:val="007A1475"/>
     <w:rsid w:val="007A5FD6"/>
+    <w:rsid w:val="007B1606"/>
+    <w:rsid w:val="007B24E5"/>
+    <w:rsid w:val="007B530D"/>
+    <w:rsid w:val="007C11F3"/>
     <w:rsid w:val="007C4A45"/>
+    <w:rsid w:val="007C5537"/>
+    <w:rsid w:val="007D746A"/>
     <w:rsid w:val="007F366B"/>
+    <w:rsid w:val="007F598E"/>
+    <w:rsid w:val="008007DA"/>
     <w:rsid w:val="00801A1B"/>
     <w:rsid w:val="00801A47"/>
+    <w:rsid w:val="008044EE"/>
     <w:rsid w:val="00804D21"/>
     <w:rsid w:val="00810A28"/>
+    <w:rsid w:val="008125DC"/>
+    <w:rsid w:val="00815EF1"/>
     <w:rsid w:val="008176FF"/>
+    <w:rsid w:val="00820895"/>
     <w:rsid w:val="00821895"/>
+    <w:rsid w:val="008227A7"/>
+    <w:rsid w:val="00824E51"/>
+    <w:rsid w:val="00831EC1"/>
+    <w:rsid w:val="00832B58"/>
     <w:rsid w:val="008333B0"/>
+    <w:rsid w:val="00834258"/>
+    <w:rsid w:val="00834DBE"/>
+    <w:rsid w:val="008402EA"/>
+    <w:rsid w:val="008406DB"/>
+    <w:rsid w:val="00842510"/>
     <w:rsid w:val="00844F93"/>
     <w:rsid w:val="008462CC"/>
+    <w:rsid w:val="008504C8"/>
+    <w:rsid w:val="00851075"/>
+    <w:rsid w:val="00853235"/>
+    <w:rsid w:val="008618BA"/>
+    <w:rsid w:val="00861AB8"/>
     <w:rsid w:val="00866590"/>
     <w:rsid w:val="008722F6"/>
+    <w:rsid w:val="00874083"/>
     <w:rsid w:val="00875E66"/>
     <w:rsid w:val="00880E7D"/>
+    <w:rsid w:val="00881A61"/>
+    <w:rsid w:val="00884267"/>
     <w:rsid w:val="00886BF9"/>
+    <w:rsid w:val="008931FA"/>
+    <w:rsid w:val="00895647"/>
     <w:rsid w:val="00897D1C"/>
+    <w:rsid w:val="00897F76"/>
+    <w:rsid w:val="008A1F51"/>
+    <w:rsid w:val="008A681E"/>
+    <w:rsid w:val="008B08F2"/>
     <w:rsid w:val="008B27C8"/>
+    <w:rsid w:val="008B474C"/>
     <w:rsid w:val="008C057B"/>
+    <w:rsid w:val="008C1F83"/>
+    <w:rsid w:val="008C7E97"/>
+    <w:rsid w:val="008D021D"/>
     <w:rsid w:val="008D2F43"/>
+    <w:rsid w:val="008D413A"/>
+    <w:rsid w:val="008D4797"/>
+    <w:rsid w:val="008E0070"/>
     <w:rsid w:val="008E20BB"/>
+    <w:rsid w:val="008F1FA1"/>
     <w:rsid w:val="008F3476"/>
+    <w:rsid w:val="008F71A1"/>
+    <w:rsid w:val="00904A22"/>
     <w:rsid w:val="0090551D"/>
     <w:rsid w:val="00910823"/>
+    <w:rsid w:val="0091095A"/>
     <w:rsid w:val="00914541"/>
+    <w:rsid w:val="009150E3"/>
+    <w:rsid w:val="009173FD"/>
+    <w:rsid w:val="00920829"/>
     <w:rsid w:val="00921B4D"/>
+    <w:rsid w:val="00922492"/>
+    <w:rsid w:val="00922530"/>
     <w:rsid w:val="0092393E"/>
+    <w:rsid w:val="009245D9"/>
+    <w:rsid w:val="00927327"/>
     <w:rsid w:val="00934683"/>
+    <w:rsid w:val="00935A1E"/>
+    <w:rsid w:val="00936339"/>
     <w:rsid w:val="009502CC"/>
     <w:rsid w:val="00961CB0"/>
     <w:rsid w:val="0096358F"/>
+    <w:rsid w:val="00976342"/>
     <w:rsid w:val="0098032C"/>
     <w:rsid w:val="00981E70"/>
+    <w:rsid w:val="0098221C"/>
     <w:rsid w:val="00982718"/>
     <w:rsid w:val="00983D36"/>
+    <w:rsid w:val="00983DD5"/>
     <w:rsid w:val="00983DE5"/>
+    <w:rsid w:val="00986E62"/>
+    <w:rsid w:val="00990ECB"/>
     <w:rsid w:val="009930DE"/>
+    <w:rsid w:val="00994F7B"/>
+    <w:rsid w:val="00996AD9"/>
+    <w:rsid w:val="009A2A65"/>
+    <w:rsid w:val="009A4832"/>
+    <w:rsid w:val="009A7A44"/>
     <w:rsid w:val="009B358A"/>
+    <w:rsid w:val="009B3640"/>
+    <w:rsid w:val="009C7607"/>
     <w:rsid w:val="009D10EB"/>
+    <w:rsid w:val="009D1B8E"/>
+    <w:rsid w:val="009D34C8"/>
+    <w:rsid w:val="009D3D84"/>
+    <w:rsid w:val="009D48BA"/>
     <w:rsid w:val="009D58B7"/>
+    <w:rsid w:val="009D5F74"/>
     <w:rsid w:val="009D7E38"/>
+    <w:rsid w:val="009E0888"/>
+    <w:rsid w:val="009E213E"/>
     <w:rsid w:val="009E5F67"/>
+    <w:rsid w:val="009F1BA2"/>
     <w:rsid w:val="009F4A95"/>
+    <w:rsid w:val="009F4F36"/>
+    <w:rsid w:val="00A02C5C"/>
     <w:rsid w:val="00A04816"/>
+    <w:rsid w:val="00A062C9"/>
+    <w:rsid w:val="00A06357"/>
+    <w:rsid w:val="00A06DBC"/>
+    <w:rsid w:val="00A0749F"/>
+    <w:rsid w:val="00A1012A"/>
+    <w:rsid w:val="00A11239"/>
+    <w:rsid w:val="00A12097"/>
+    <w:rsid w:val="00A271C7"/>
     <w:rsid w:val="00A27EBD"/>
+    <w:rsid w:val="00A32488"/>
     <w:rsid w:val="00A33C59"/>
+    <w:rsid w:val="00A36579"/>
+    <w:rsid w:val="00A36B77"/>
+    <w:rsid w:val="00A37CA3"/>
+    <w:rsid w:val="00A40A84"/>
     <w:rsid w:val="00A42B2C"/>
+    <w:rsid w:val="00A4336F"/>
+    <w:rsid w:val="00A44969"/>
+    <w:rsid w:val="00A44DBD"/>
+    <w:rsid w:val="00A44EB9"/>
     <w:rsid w:val="00A46D58"/>
+    <w:rsid w:val="00A47001"/>
+    <w:rsid w:val="00A51666"/>
+    <w:rsid w:val="00A52079"/>
     <w:rsid w:val="00A52439"/>
+    <w:rsid w:val="00A52DC6"/>
     <w:rsid w:val="00A567A2"/>
     <w:rsid w:val="00A57D92"/>
+    <w:rsid w:val="00A60863"/>
     <w:rsid w:val="00A616FD"/>
+    <w:rsid w:val="00A620EE"/>
+    <w:rsid w:val="00A749B8"/>
+    <w:rsid w:val="00A75618"/>
+    <w:rsid w:val="00A7582B"/>
+    <w:rsid w:val="00A75C8F"/>
+    <w:rsid w:val="00A845AA"/>
+    <w:rsid w:val="00A9050E"/>
+    <w:rsid w:val="00A91C7D"/>
+    <w:rsid w:val="00AA3C4F"/>
     <w:rsid w:val="00AA7380"/>
+    <w:rsid w:val="00AB1804"/>
+    <w:rsid w:val="00AC1941"/>
     <w:rsid w:val="00AC1C18"/>
+    <w:rsid w:val="00AC4C15"/>
     <w:rsid w:val="00AD0C37"/>
     <w:rsid w:val="00AD386F"/>
     <w:rsid w:val="00AD4D50"/>
     <w:rsid w:val="00AF22BB"/>
+    <w:rsid w:val="00AF3590"/>
+    <w:rsid w:val="00AF3647"/>
+    <w:rsid w:val="00B00B27"/>
     <w:rsid w:val="00B04FD9"/>
+    <w:rsid w:val="00B05810"/>
+    <w:rsid w:val="00B07159"/>
+    <w:rsid w:val="00B07431"/>
+    <w:rsid w:val="00B07F1B"/>
     <w:rsid w:val="00B11654"/>
+    <w:rsid w:val="00B11AAC"/>
+    <w:rsid w:val="00B15C7F"/>
     <w:rsid w:val="00B21B5B"/>
     <w:rsid w:val="00B2424A"/>
     <w:rsid w:val="00B2456D"/>
     <w:rsid w:val="00B27CE1"/>
+    <w:rsid w:val="00B30CC1"/>
+    <w:rsid w:val="00B30FC7"/>
+    <w:rsid w:val="00B32EA7"/>
     <w:rsid w:val="00B32FE2"/>
+    <w:rsid w:val="00B34323"/>
     <w:rsid w:val="00B36E65"/>
+    <w:rsid w:val="00B377A2"/>
+    <w:rsid w:val="00B41752"/>
     <w:rsid w:val="00B472D4"/>
     <w:rsid w:val="00B479D1"/>
     <w:rsid w:val="00B506FF"/>
     <w:rsid w:val="00B52F7D"/>
     <w:rsid w:val="00B549BD"/>
+    <w:rsid w:val="00B579A5"/>
     <w:rsid w:val="00B6279A"/>
     <w:rsid w:val="00B64D3E"/>
+    <w:rsid w:val="00B70FEC"/>
+    <w:rsid w:val="00B73047"/>
+    <w:rsid w:val="00B80BE5"/>
     <w:rsid w:val="00B82B21"/>
+    <w:rsid w:val="00B85473"/>
     <w:rsid w:val="00B87C56"/>
     <w:rsid w:val="00B92B16"/>
+    <w:rsid w:val="00BA02FE"/>
+    <w:rsid w:val="00BA1E65"/>
+    <w:rsid w:val="00BA5DAD"/>
+    <w:rsid w:val="00BA7A8A"/>
     <w:rsid w:val="00BB134D"/>
     <w:rsid w:val="00BB6109"/>
+    <w:rsid w:val="00BC3F7A"/>
     <w:rsid w:val="00BC48C9"/>
+    <w:rsid w:val="00BC4E2B"/>
     <w:rsid w:val="00BC6C10"/>
     <w:rsid w:val="00BD4017"/>
+    <w:rsid w:val="00BD7061"/>
     <w:rsid w:val="00BE0E48"/>
     <w:rsid w:val="00BE1A6D"/>
+    <w:rsid w:val="00BE23D8"/>
+    <w:rsid w:val="00BE2C12"/>
+    <w:rsid w:val="00BE4C6D"/>
+    <w:rsid w:val="00BE5AAE"/>
     <w:rsid w:val="00BF45E7"/>
+    <w:rsid w:val="00BF4A1E"/>
     <w:rsid w:val="00BF54BF"/>
     <w:rsid w:val="00BF6C54"/>
+    <w:rsid w:val="00BF7509"/>
     <w:rsid w:val="00C052E1"/>
     <w:rsid w:val="00C05D9F"/>
     <w:rsid w:val="00C1157F"/>
+    <w:rsid w:val="00C13D3B"/>
+    <w:rsid w:val="00C2112F"/>
     <w:rsid w:val="00C24D50"/>
+    <w:rsid w:val="00C253B2"/>
+    <w:rsid w:val="00C25607"/>
+    <w:rsid w:val="00C26F3F"/>
+    <w:rsid w:val="00C33FEE"/>
     <w:rsid w:val="00C36005"/>
+    <w:rsid w:val="00C379B6"/>
+    <w:rsid w:val="00C42A0E"/>
+    <w:rsid w:val="00C50191"/>
+    <w:rsid w:val="00C516A0"/>
     <w:rsid w:val="00C51EFD"/>
+    <w:rsid w:val="00C548ED"/>
+    <w:rsid w:val="00C5516C"/>
+    <w:rsid w:val="00C55DDA"/>
     <w:rsid w:val="00C57EB1"/>
     <w:rsid w:val="00C61B0F"/>
     <w:rsid w:val="00C6303E"/>
     <w:rsid w:val="00C633F7"/>
+    <w:rsid w:val="00C7004B"/>
+    <w:rsid w:val="00C71C11"/>
+    <w:rsid w:val="00C727CD"/>
     <w:rsid w:val="00C74C5C"/>
+    <w:rsid w:val="00C82F97"/>
+    <w:rsid w:val="00C845FD"/>
     <w:rsid w:val="00C9304D"/>
+    <w:rsid w:val="00C949B8"/>
+    <w:rsid w:val="00C9645A"/>
     <w:rsid w:val="00CA30F8"/>
     <w:rsid w:val="00CA5572"/>
     <w:rsid w:val="00CA5AC1"/>
+    <w:rsid w:val="00CB1249"/>
+    <w:rsid w:val="00CB167D"/>
+    <w:rsid w:val="00CB18DE"/>
+    <w:rsid w:val="00CB1A85"/>
     <w:rsid w:val="00CB2536"/>
+    <w:rsid w:val="00CD73EB"/>
+    <w:rsid w:val="00CE0478"/>
     <w:rsid w:val="00CE062E"/>
+    <w:rsid w:val="00CE12BF"/>
     <w:rsid w:val="00CE2355"/>
     <w:rsid w:val="00CE26B7"/>
+    <w:rsid w:val="00CE4EE3"/>
     <w:rsid w:val="00CF2292"/>
     <w:rsid w:val="00CF46E8"/>
     <w:rsid w:val="00CF56EC"/>
     <w:rsid w:val="00CF61E4"/>
     <w:rsid w:val="00D0150E"/>
+    <w:rsid w:val="00D0156A"/>
+    <w:rsid w:val="00D03ABC"/>
     <w:rsid w:val="00D04EEF"/>
+    <w:rsid w:val="00D154F6"/>
     <w:rsid w:val="00D17687"/>
+    <w:rsid w:val="00D17A62"/>
+    <w:rsid w:val="00D22652"/>
     <w:rsid w:val="00D23C07"/>
     <w:rsid w:val="00D23D0E"/>
+    <w:rsid w:val="00D24C7D"/>
+    <w:rsid w:val="00D25416"/>
+    <w:rsid w:val="00D30514"/>
+    <w:rsid w:val="00D3340E"/>
+    <w:rsid w:val="00D37A58"/>
     <w:rsid w:val="00D37F76"/>
+    <w:rsid w:val="00D442CA"/>
     <w:rsid w:val="00D44D15"/>
+    <w:rsid w:val="00D459A8"/>
     <w:rsid w:val="00D46D62"/>
     <w:rsid w:val="00D4761F"/>
+    <w:rsid w:val="00D50A06"/>
     <w:rsid w:val="00D53140"/>
     <w:rsid w:val="00D53ADA"/>
+    <w:rsid w:val="00D54C5A"/>
     <w:rsid w:val="00D54D7B"/>
+    <w:rsid w:val="00D6017E"/>
+    <w:rsid w:val="00D633B1"/>
     <w:rsid w:val="00D65B8B"/>
     <w:rsid w:val="00D67A39"/>
+    <w:rsid w:val="00D72B33"/>
+    <w:rsid w:val="00D76E5E"/>
+    <w:rsid w:val="00D84B56"/>
+    <w:rsid w:val="00D916C2"/>
+    <w:rsid w:val="00D9351E"/>
+    <w:rsid w:val="00D93683"/>
     <w:rsid w:val="00D93F6E"/>
+    <w:rsid w:val="00D96684"/>
+    <w:rsid w:val="00DA0410"/>
     <w:rsid w:val="00DA350E"/>
+    <w:rsid w:val="00DA379A"/>
     <w:rsid w:val="00DA4D71"/>
     <w:rsid w:val="00DB02CA"/>
+    <w:rsid w:val="00DC0CA9"/>
     <w:rsid w:val="00DC1450"/>
+    <w:rsid w:val="00DC364F"/>
     <w:rsid w:val="00DC36F7"/>
     <w:rsid w:val="00DC5E9F"/>
     <w:rsid w:val="00DC6149"/>
     <w:rsid w:val="00DC6264"/>
+    <w:rsid w:val="00DC79A2"/>
     <w:rsid w:val="00DD419A"/>
+    <w:rsid w:val="00DD6259"/>
     <w:rsid w:val="00DE061E"/>
+    <w:rsid w:val="00DE6226"/>
     <w:rsid w:val="00DE761B"/>
+    <w:rsid w:val="00DF472C"/>
     <w:rsid w:val="00DF65CC"/>
+    <w:rsid w:val="00DF78BE"/>
     <w:rsid w:val="00E01C09"/>
+    <w:rsid w:val="00E043D3"/>
+    <w:rsid w:val="00E10206"/>
+    <w:rsid w:val="00E1123D"/>
     <w:rsid w:val="00E11E30"/>
+    <w:rsid w:val="00E13F64"/>
     <w:rsid w:val="00E143BF"/>
     <w:rsid w:val="00E15C25"/>
+    <w:rsid w:val="00E2150E"/>
+    <w:rsid w:val="00E3693D"/>
+    <w:rsid w:val="00E37B39"/>
     <w:rsid w:val="00E46276"/>
+    <w:rsid w:val="00E47AF9"/>
+    <w:rsid w:val="00E52486"/>
     <w:rsid w:val="00E60531"/>
+    <w:rsid w:val="00E6643C"/>
+    <w:rsid w:val="00E71BB2"/>
+    <w:rsid w:val="00E71E91"/>
     <w:rsid w:val="00E76E2B"/>
+    <w:rsid w:val="00E82655"/>
     <w:rsid w:val="00E82CA2"/>
+    <w:rsid w:val="00E854CE"/>
+    <w:rsid w:val="00E90BCC"/>
     <w:rsid w:val="00E9105B"/>
     <w:rsid w:val="00E92BE5"/>
+    <w:rsid w:val="00E94937"/>
+    <w:rsid w:val="00E94CB5"/>
+    <w:rsid w:val="00E95F0C"/>
     <w:rsid w:val="00E962B3"/>
+    <w:rsid w:val="00E967D2"/>
     <w:rsid w:val="00E96E6A"/>
+    <w:rsid w:val="00E970FE"/>
+    <w:rsid w:val="00EB4173"/>
+    <w:rsid w:val="00EB438A"/>
+    <w:rsid w:val="00EB714C"/>
+    <w:rsid w:val="00EC013E"/>
     <w:rsid w:val="00EC5C7F"/>
     <w:rsid w:val="00ED246D"/>
     <w:rsid w:val="00ED41C9"/>
+    <w:rsid w:val="00ED562A"/>
     <w:rsid w:val="00ED7202"/>
     <w:rsid w:val="00EE130D"/>
     <w:rsid w:val="00EE23CC"/>
+    <w:rsid w:val="00EE5C9C"/>
+    <w:rsid w:val="00EE5E89"/>
     <w:rsid w:val="00EF2CDA"/>
+    <w:rsid w:val="00EF6343"/>
     <w:rsid w:val="00EF6F0D"/>
     <w:rsid w:val="00EF71BA"/>
+    <w:rsid w:val="00F002F4"/>
+    <w:rsid w:val="00F00945"/>
     <w:rsid w:val="00F116A3"/>
     <w:rsid w:val="00F12142"/>
+    <w:rsid w:val="00F14250"/>
+    <w:rsid w:val="00F163D2"/>
     <w:rsid w:val="00F17841"/>
+    <w:rsid w:val="00F3215E"/>
+    <w:rsid w:val="00F3224E"/>
+    <w:rsid w:val="00F3344D"/>
+    <w:rsid w:val="00F34723"/>
+    <w:rsid w:val="00F44420"/>
+    <w:rsid w:val="00F45EAE"/>
     <w:rsid w:val="00F52FA0"/>
+    <w:rsid w:val="00F55703"/>
+    <w:rsid w:val="00F562AC"/>
+    <w:rsid w:val="00F62B48"/>
+    <w:rsid w:val="00F674CE"/>
+    <w:rsid w:val="00F70B77"/>
     <w:rsid w:val="00F70CC0"/>
+    <w:rsid w:val="00F74E69"/>
+    <w:rsid w:val="00F757DF"/>
+    <w:rsid w:val="00F75EBD"/>
+    <w:rsid w:val="00F761E2"/>
+    <w:rsid w:val="00F76F04"/>
+    <w:rsid w:val="00F8050B"/>
     <w:rsid w:val="00F84424"/>
+    <w:rsid w:val="00F857E8"/>
     <w:rsid w:val="00F86E7A"/>
     <w:rsid w:val="00F904EA"/>
+    <w:rsid w:val="00F97029"/>
+    <w:rsid w:val="00FA0DAF"/>
+    <w:rsid w:val="00FA1CA6"/>
     <w:rsid w:val="00FA2ACA"/>
+    <w:rsid w:val="00FA2B41"/>
+    <w:rsid w:val="00FA30B7"/>
+    <w:rsid w:val="00FA3846"/>
+    <w:rsid w:val="00FA3A4E"/>
+    <w:rsid w:val="00FA462E"/>
+    <w:rsid w:val="00FA54F1"/>
+    <w:rsid w:val="00FB0C7F"/>
+    <w:rsid w:val="00FB73CF"/>
+    <w:rsid w:val="00FB7740"/>
+    <w:rsid w:val="00FC385F"/>
+    <w:rsid w:val="00FC687B"/>
+    <w:rsid w:val="00FC6AD8"/>
     <w:rsid w:val="00FD02D6"/>
+    <w:rsid w:val="00FD2E7A"/>
+    <w:rsid w:val="00FD477B"/>
+    <w:rsid w:val="00FD7E13"/>
     <w:rsid w:val="00FE5B1B"/>
     <w:rsid w:val="00FE672F"/>
     <w:rsid w:val="00FF0FB9"/>
+    <w:rsid w:val="00FF6C83"/>
+    <w:rsid w:val="0841687A"/>
+    <w:rsid w:val="0B9CE101"/>
+    <w:rsid w:val="0CF41C5E"/>
+    <w:rsid w:val="0FD5F8AC"/>
+    <w:rsid w:val="2FA83BD5"/>
+    <w:rsid w:val="2FB569E2"/>
     <w:rsid w:val="43158135"/>
+    <w:rsid w:val="4381CF39"/>
+    <w:rsid w:val="5025B400"/>
+    <w:rsid w:val="5CF7F6C7"/>
+    <w:rsid w:val="63B58B4A"/>
+    <w:rsid w:val="66EBD47D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0886D68D"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{DCA06CA1-EB5A-406E-BFF9-10638EFB9ECD}"/>
+  <w15:docId w15:val="{5F141512-AC31-4F00-9950-FA0D9E6077ED}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -8937,66 +11083,76 @@
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DC1450"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00FD02D6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0090551D"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0091095A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/:f:/r/sites/UOM-HR-HRS-ES/Shared%20Documents/Relocation?csf=1&amp;web=1&amp;e=qP8fJP" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manchester.service-now.com/esc?id=sc_cat_item&amp;sys_id=fcd95c711bb9661002ea404cd34bcb64" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/people/atoz/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tax.service.gov.uk/guidance/check-your-UK-residence-status/start/choose-tax-year" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=37024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manchester.service-now.com/esc?id=sc_cat_item&amp;sys_id=fcd95c711bb9661002ea404cd34bcb64" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/people/atoz/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/people/current-staff/pay-conditions/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/people/managers-essentials/recruiting-the-right-people/global-mobility/staff-working-abroad/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/:f:/r/sites/UOM-HR-HRS-ES/Shared%20Documents/Relocation?csf=1&amp;web=1&amp;e=qP8fJP" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/tax-foreign-income/residence" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/people/current-staff/pay-conditions/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/people/atoz/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oanda.com/currency-converter/en" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=37024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manchester.service-now.com/esc?id=sc_cat_item&amp;sys_id=fcd95c711bb9661002ea404cd34bcb64" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manchester.service-now.com/esc?id=sc_cat_item&amp;sys_id=fcd95c711bb9661002ea404cd34bcb64" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/people/atoz/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tax.service.gov.uk/guidance/check-your-uk-residence-status/start/choose-tax-year?c=1" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/people/managers-essentials/recruiting-the-right-people/global-mobility/staff-working-abroad/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9274,50 +11430,59 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0286d494-7c06-4f3f-8725-392cc8b29423">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5641d3a0-4cdf-4627-8fdf-840090582e60" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD92DCA99A5B0B42989C49E1EF2332ED" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4fc8271269f93123d532583a8ed60b3b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0286d494-7c06-4f3f-8725-392cc8b29423" xmlns:ns3="5641d3a0-4cdf-4627-8fdf-840090582e60" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c909f256b5ea13441f907fe827372360" ns2:_="" ns3:_="">
     <xsd:import namespace="0286d494-7c06-4f3f-8725-392cc8b29423"/>
     <xsd:import namespace="5641d3a0-4cdf-4627-8fdf-840090582e60"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -9516,113 +11681,321 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7CA753D-2850-47A8-AA8E-43412A616668}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="0286d494-7c06-4f3f-8725-392cc8b29423"/>
     <ds:schemaRef ds:uri="5641d3a0-4cdf-4627-8fdf-840090582e60"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB5AA51D-52D9-45F2-A9C9-D05495D1AA57}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{620B5AA7-ABEE-4778-88AE-FA80E06AFE2E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0286d494-7c06-4f3f-8725-392cc8b29423"/>
     <ds:schemaRef ds:uri="5641d3a0-4cdf-4627-8fdf-840090582e60"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>6232</Characters>
+  <Pages>5</Pages>
+  <Words>1314</Words>
+  <Characters>7439</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>51</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>286</Lines>
+  <Paragraphs>182</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7311</CharactersWithSpaces>
+  <CharactersWithSpaces>8571</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="66" baseType="variant">
+      <vt:variant>
+        <vt:i4>7012400</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>30</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.staffnet.manchester.ac.uk/people/current-staff/pay-conditions/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097246</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>27</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://manchester.service-now.com/esc?id=sc_cat_item&amp;sys_id=fcd95c711bb9661002ea404cd34bcb64</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5898316</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.tax.service.gov.uk/guidance/check-your-uk-residence-status/start/choose-tax-year?c=1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4128872</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.gov.uk/tax-foreign-income/residence</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3670069</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.oanda.com/currency-converter/en</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>524374</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=37024</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8061032</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.staffnet.manchester.ac.uk/people/atoz/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2818101</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.staffnet.manchester.ac.uk/people/managers-essentials/recruiting-the-right-people/global-mobility/staff-working-abroad/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4063279</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://livemanchesterac.sharepoint.com/:f:/r/sites/UOM-HR-HRS-ES/Shared Documents/Relocation?csf=1&amp;web=1&amp;e=qP8fJP</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8061032</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.staffnet.manchester.ac.uk/people/atoz/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097246</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://manchester.service-now.com/esc?id=sc_cat_item&amp;sys_id=fcd95c711bb9661002ea404cd34bcb64</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Maxine Bate</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DD92DCA99A5B0B42989C49E1EF2332ED</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">