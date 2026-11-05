--- v0 (2026-04-05)
+++ v1 (2026-11-05)
@@ -1,3387 +1,2824 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="003E485E" w:rsidRDefault="00000000" w14:paraId="00000002" w14:textId="77777777">
+    <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Queer and Trans Healthcare and Creativity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidRDefault="00000000" w14:paraId="00000003" w14:textId="77777777">
+    <w:p w14:paraId="00000003" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Centre for the Study of Sexuality and Culture (CSSC)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidRDefault="00000000" w14:paraId="00000004" w14:textId="5D9AC2AD">
+    <w:p w14:paraId="00000004" w14:textId="616FE0A7" w:rsidR="003E485E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>University of Manchester</w:t>
       </w:r>
       <w:r w:rsidR="00245A7B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – 2026/7 entry</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="003E485E" w:rsidRDefault="00000000" w14:paraId="00000008" w14:textId="77777777">
+        <w:t xml:space="preserve"> – 2027 entry</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000008" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Vision </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidP="5443A796" w:rsidRDefault="00000000" w14:paraId="00000009" w14:textId="77777777">
+    <w:p w14:paraId="00000009" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="2DD1F82B" w:rsidP="5443A796">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...36 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">From the AIDS crisis into the contemporary, queer and trans healthcare campaigners have marshalled creative practices to challenge prejudice and develop networks of mutual aid. The role of creativity in countering health inequalities has been widely </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>recognised</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...27 lines deleted...]
-    <w:p w:rsidR="003E485E" w:rsidRDefault="00000000" w14:paraId="0000000A" w14:textId="77777777">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, whether the protest art and direct actions of ACT UP in the mid-1980s-early 1990s, or the writing of those who survived the crisis to now live with HIV. The current lengthy waiting times and uneven provision of trans healthcare have similarly necessitated new models of care and support. Collaborations between artistic practitioners and healthcare professionals have proved key to the flourishing of LGBTQ+ communities in major urban environments in the UK.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000A" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidRDefault="00000000" w14:paraId="0000000B" w14:textId="77777777">
+    <w:p w14:paraId="0000000B" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">In the contexts of these – and many other – histories of inadequate healthcare for LGBTQ+ people, these PhD studentships respond to developments in queer and trans health and wellbeing needs by centering creative forms of care developed by LGBTQ+ communities in Greater Manchester. We envision the development of doctoral projects that place creativity at the heart of cross-disciplinary collaborations between those working in gender and sexuality studies and those concerned with delivering provision. In the context of Manchester’s substantial queer and trans population, the studentships will employ creative and critical methods to produce new knowledge about LGBTQ+ health, in line with the University’s commitment to social responsibility and impactful research. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidRDefault="003E485E" w14:paraId="0000000C" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="003E485E" w:rsidP="5443A796" w:rsidRDefault="00000000" w14:paraId="0000000D" w14:textId="77777777">
+    <w:p w14:paraId="0000000C" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="003E485E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000000D" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="2DD1F82B" w:rsidP="5443A796">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...25 lines deleted...]
-    <w:p w:rsidR="003E485E" w:rsidRDefault="003E485E" w14:paraId="0000000E" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Cass Report (2024) and (forthcoming) Levy Review (2025/6) underscore an urgent requirement for new cross-disciplinary research into queer and trans health needs that is at once historically and theoretically literate and clearly engaged with real-world concerns. These doctoral partnership awards will build upon rigorous knowledge of the history and current circulation of concepts such as ‘sex, ‘sexuality’ and ‘gender’ to generate innovative projects of direct relevance to communities. The studentships will be run in dialogue with the ‘Sexual Politics of Biology’ research group, which brings together colleagues at the University of Manchester working in the arts and humanities with those in medical education and the history of science. Doctoral students will be encouraged to leverage connections across disciplines to address how creative dialogues can advance our understanding of queer and trans healthcare challenges in the UK. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000E" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="003E485E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="003E485E" w:rsidRDefault="00000000" w14:paraId="0000000F" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000000F" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Two key thematic clusters of questions lead our call for doctoral research proposals:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidP="5443A796" w:rsidRDefault="00000000" w14:paraId="00000010" w14:textId="77777777">
+    <w:p w14:paraId="00000010" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="2DD1F82B" w:rsidP="5443A796">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">How have shifting classifications of </w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>naturalness</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>biological</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...24 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> historically influenced healthcare provision and support for LGBTQ+ people?  How have embedded assumptions about natural and unnatural desires/bodies dissuaded queer and trans people from accessing primary </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>care, causing negative ‘downstream’ effects? What can we learn from how LGBTQ+ creative practitioners have responded to these histories?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidP="5443A796" w:rsidRDefault="00000000" w14:paraId="00000011" w14:textId="77777777">
+    <w:p w14:paraId="00000011" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="2DD1F82B" w:rsidP="5443A796">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">What kinds of </w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>care ecologies</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...39 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have emerged from creative collaborations that have helped develop networks of mutual aid and resource distribution? How can these ecologies be fostered in ways that interact with urban environments? What is the relationship between urban history, the transformation of queer and trans healthcare and creative cultures of mutual aid and support?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000012" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="003E485E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000013" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="2DD1F82B" w:rsidP="5443A796">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>An expansive understanding of creativity is central to our vision</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...69 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. As well as critically investigating creative forms (from literature and cinema to live performance) as primary sources, students will be supported to communicate their research via creative methods, such as inventive curation, workshop design, creative writing, performance and visual practice. These elements may be integrated into the doctoral submission, forming part of the core contribution to knowledge, as well as acting as mechanisms for dissemination and the creation of legacy-building materials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000014" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="003E485E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000015" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="2DD1F82B" w:rsidP="5443A796">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Creative Manchester, one of four Research Platforms at University of Manchester, will host an annual professional development event on our theme, where students will showcase their doctoral work to a public audience of civic and creative partners over a networking lunch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000016" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="003E485E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000017" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Our Partners:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidP="5443A796" w:rsidRDefault="00000000" w14:paraId="00000018" w14:textId="77777777">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="00000018" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="2DD1F82B" w:rsidP="5443A796">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">We are looking for applications with the potential for a creative encounter between the doctoral student’s own research interests and those of the partner </w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>organisation</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. Students will </w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>maximise</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...28 lines deleted...]
-    <w:p w:rsidR="003E485E" w:rsidRDefault="00000000" w14:paraId="0000001A" w14:textId="77777777">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their research’s potential to generate improved health outcomes by designing projects that align with the aims and projects of one of our partners in Greater Manchester. These studentships will </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>centre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meaningful collaborations with one (or exceptionally two) of the following non-HEI partners, offering students professional experience, enhancing employability, and contributing to societal impact.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000019" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="003E485E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000001A" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>George House Trust</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidRDefault="00000000" w14:paraId="0000001B" w14:textId="77777777">
+    <w:p w14:paraId="0000001B" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>SICK! Festival</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidRDefault="00000000" w14:paraId="0000001C" w14:textId="77777777">
+    <w:p w14:paraId="0000001C" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The Sunday Boys</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidRDefault="00000000" w14:paraId="0000001D" w14:textId="77777777">
+    <w:p w14:paraId="0000001D" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>LGBT Foundation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidRDefault="00000000" w14:paraId="0000001E" w14:textId="77777777">
+    <w:p w14:paraId="0000001E" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Factory International</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidRDefault="00000000" w14:paraId="0000001F" w14:textId="77777777">
+    <w:p w14:paraId="0000001F" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(for full details, see below)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidRDefault="003E485E" w14:paraId="00000020" w14:textId="77777777">
+    <w:p w14:paraId="00000020" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="003E485E">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="003E485E" w:rsidRDefault="003E485E" w14:paraId="00000021" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000021" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="003E485E">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000022" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="003E485E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidRDefault="00000000" w14:paraId="00000023" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="00000023" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Model of Doctoral Study</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidP="5443A796" w:rsidRDefault="00000000" w14:paraId="00000024" w14:textId="77777777">
-[...31 lines deleted...]
-          <w:bCs w:val="1"/>
+    <w:p w14:paraId="00000024" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="2DD1F82B" w:rsidP="5443A796">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">These PhD studentships will work on a hybrid model. They are not the standard ‘Collaborative Doctoral Awards’ (CDAs) previously administered via the AHRC.  Rather, they will lead to Partnership PhDs that include an agreed contribution to a project with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>one</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (or, exceptionally, </w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>two</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>) of our external partners, alongside a related academic thesis of 50 – 60,000 words.</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The precise composition of the doctoral </w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...39 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>submission is flexible and will be consolidated in agreement with the supervisory team during the first Semester of study. In terms of division of hours, the candidates would be expected to spend between the equivalent of 1 and 1.5 days a week working with our partner/s in the city: this could either be spread across the full 3-year studentship; or it could be condensed into 1 or 2 intensive placement periods.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000025" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="003E485E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000026" w14:textId="04AA9A55" w:rsidR="003E485E" w:rsidRDefault="2DD1F82B" w:rsidP="5443A796">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Supervision</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...36 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the supervisory team will include 2 academics with specialisms in gender and sexuality studies and with appropriate research interests in the chosen creative field (such as writing, film, visual practice and performance). External partners would be expected to name an advisor who would be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>in a position</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> to guide the candidates through the doctoral process and oversee their work with the </w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>organisation</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...72 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Goals and outputs would be agreed in advance. The partner </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>organisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will not be expected to provide full co-supervision; rather, the assigned member of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>organisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Partner Project Lead or PPL) would be expected to be available to the candidates for regular monthly consultations and guidance, and also to liaise with the lead supervisor at least 3 times a year. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000027" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="003E485E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000028" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="2DD1F82B" w:rsidP="5443A796">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All applications, whatever their focus, will be submitted via English, American Studies and Creative Writing (EACW), which houses the Centre for the Study of Sexuality and Culture. For the purposes of application, proposals to the University of Manchester should be directed to Professor Jackie Stacey in the English and American Studies </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>programme</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidRDefault="003E485E" w14:paraId="00000029" w14:textId="77777777">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="00000029" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="003E485E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000002A" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Outputs</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidP="5443A796" w:rsidRDefault="00000000" w14:paraId="0000002B" w14:textId="7CF3939F">
-[...33 lines deleted...]
-          <w:bCs w:val="1"/>
+    <w:p w14:paraId="0000002B" w14:textId="7CF3939F" w:rsidR="003E485E" w:rsidRDefault="2DD1F82B" w:rsidP="5443A796">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The objective is for each student to produce </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>both</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> a substantial and distinctive contribution to the field of gender and sexuality studies </w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> to make a significant contribution to one (or exceptionally two) of the named partner </w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>organisations</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Manchester. </w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="7BFBECCC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="7BFBECCC" w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Projects will be multimodal in structure</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. Candidates will be asked to complete a project that entails: </w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">) a critical thesis (50-60k words); ii) a creative element (which may consist of the candidates own writing, film, video, performance or digital practice, </w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> consist of significant event, workshop series, or exhibition curation, accompanied by a written reflection); and iii) an agreed work package with the identified partner, whose aims the overall project must be clearly engaged with in its vision, approach and practice. </w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The precise form and balance of these elements will be agreed at the first end-of-semester panel.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidRDefault="003E485E" w14:paraId="0000002C" w14:textId="77777777">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="0000002C" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="003E485E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000002D" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">To enable them to take increased responsibility for their research, students will present </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">a revised project proposal at the end of semester 1, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>specifying: a) their topic and research questions; b) their research methods; and c) the composition of the doctoral submission. This presentation will be integrated into the annual PGR milestone expectations.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidRDefault="003E485E" w14:paraId="0000002E" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="0000002E" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="003E485E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidRDefault="00000000" w14:paraId="0000002F" w14:textId="77777777">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="0000002F" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Form of application</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidRDefault="003E485E" w14:paraId="00000030" w14:textId="77777777">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="00000030" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="003E485E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000031" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Queer and Trans Healthcare and Creativity: PhD Proposal Guidelines</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidRDefault="003E485E" w14:paraId="00000032" w14:textId="77777777">
-[...15 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="00000032" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="003E485E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000033" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Candidates should also refer to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId5">
-        <w:r>
+        <w:r w:rsidR="003E485E">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>University of Manchester guidelines for writing a research proposal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidRDefault="003E485E" w14:paraId="00000034" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="00000034" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="003E485E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000035" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The overall word count of the proposal should be between 1000 and 1500 words. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidRDefault="003E485E" w14:paraId="00000036" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="00000036" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="003E485E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000037" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>NB: the proposal should address the following requirements (detailed above):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidP="5443A796" w:rsidRDefault="00000000" w14:paraId="00000038" w14:textId="77777777">
+    <w:p w14:paraId="00000038" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="2DD1F82B" w:rsidP="5443A796">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-          <w:iCs w:val="1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="444746"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The project will entail: </w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="444746"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="444746"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>) a critical thesis (50k words); ii) a creative element (which may consist of the candidates own writing, film, video, performance or digital practice, or consist of event, workshop, or exhibition curation accompanied by a written reflection); and iii) an engagement with the aims of an identified external project partner.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidRDefault="003E485E" w14:paraId="00000039" w14:textId="77777777">
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="00000039" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="003E485E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000003A" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Working Title </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidRDefault="00000000" w14:paraId="0000003B" w14:textId="77777777">
+    <w:p w14:paraId="0000003B" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>This should clearly signal your project’s topic and focus.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidRDefault="003E485E" w14:paraId="0000003C" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="0000003C" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="003E485E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000003D" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Project Overview</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (suggested: 300-400 words)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidRDefault="00000000" w14:paraId="0000003E" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="0000003E" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>This section should:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidP="5443A796" w:rsidRDefault="00000000" w14:paraId="0000003F" w14:textId="77777777">
+    <w:p w14:paraId="0000003F" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="2DD1F82B" w:rsidP="5443A796">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Introduce and define your </w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>topic, and</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...21 lines deleted...]
-    <w:p w:rsidR="003E485E" w:rsidRDefault="00000000" w14:paraId="00000040" w14:textId="77777777">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> identify the project’s contribution to knowledge and understanding. What does your project address, what new insights does it promise to offer, and why is it important? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000040" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Provide a brief overview of your research methods and explain how your approach is reflected in the proposed components of the thesis.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidP="5443A796" w:rsidRDefault="00000000" w14:paraId="00000041" w14:textId="77777777">
+    <w:p w14:paraId="00000041" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="2DD1F82B" w:rsidP="5443A796">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identify the proposed partner institution. Indicate the relationship between your project and the focus of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>partner, and</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...21 lines deleted...]
-    <w:p w:rsidR="003E485E" w:rsidP="5443A796" w:rsidRDefault="00000000" w14:paraId="00000042" w14:textId="77777777">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suggest how you would contribute to their objectives. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000042" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="2DD1F82B" w:rsidP="5443A796">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Overall, this section should provide an abstract for your proposal – your project </w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>at a glance</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidRDefault="003E485E" w14:paraId="00000043" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="00000043" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="003E485E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000044" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Research Context </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>(suggested: 300-400 words)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidRDefault="00000000" w14:paraId="00000045" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="00000045" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>This section should:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidP="5443A796" w:rsidRDefault="00000000" w14:paraId="00000046" w14:textId="77777777">
+    <w:p w14:paraId="00000046" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="2DD1F82B" w:rsidP="5443A796">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Situate your project’s topic with reference to existing scholarship (and creative work if relevant). Here you should offer a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>characterisation</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the relevant debates and conversations and explain how your project will engage with these </w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>in order to</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...14 lines deleted...]
-    <w:p w:rsidR="003E485E" w:rsidP="5443A796" w:rsidRDefault="00000000" w14:paraId="00000047" w14:textId="77777777">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shape its own intervention.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000047" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="2DD1F82B" w:rsidP="5443A796">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identify and explain what concepts and ideas will be central to your research. How will your project challenge or advance these? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000048" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="003E485E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000049" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Approach </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>(suggested: 300-400 words)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidRDefault="00000000" w14:paraId="0000004A" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="0000004A" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>This section should:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidP="5443A796" w:rsidRDefault="00000000" w14:paraId="0000004B" w14:textId="77777777">
+    <w:p w14:paraId="0000004B" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="2DD1F82B" w:rsidP="5443A796">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...39 lines deleted...]
-    <w:p w:rsidR="003E485E" w:rsidP="5443A796" w:rsidRDefault="00000000" w14:paraId="0000004C" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explain and justify your research methods (i.e. provide a rationale for why you plan to take this approach). Here you should indicate the proposed composition of your thesis and explain how you will carry out the research for each component. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000004C" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="2DD1F82B" w:rsidP="5443A796">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...32 lines deleted...]
-    <w:p w:rsidR="003E485E" w:rsidRDefault="00000000" w14:paraId="0000004D" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Make sure you explain the approach of each component. For example, if you are proposing a novel as a creative output, you should indicate its form, themes and content, and explain how this component contributes to the overall aims of the project. You should also provide an account of the critical essay – what will you discuss, and why, and whose work will your discussion be in dialogue with?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000004D" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...5 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Explain in more detail the relationship between your approach and the work and focus of your proposed partner(s). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidRDefault="003E485E" w14:paraId="0000004E" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="0000004E" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="003E485E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000004F" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Preparedness for Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (suggested: 100 words)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidRDefault="00000000" w14:paraId="00000050" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="00000050" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">You can use this section to explain how you have arrived at this project and what skills and experience you will bring to it. These could be practice-based, creative, scholarly, professional, or some combination of these. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidRDefault="003E485E" w14:paraId="00000051" w14:textId="77777777">
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="00000051" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="003E485E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000052" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Bibliography </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidP="5443A796" w:rsidRDefault="00000000" w14:paraId="00000053" w14:textId="77777777">
-[...31 lines deleted...]
-          <w:bCs w:val="1"/>
+    <w:p w14:paraId="00000053" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="2DD1F82B" w:rsidP="5443A796">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This should give an indication of the project’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">core </w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">working bibliography. What are the most important pieces of work / scholarship informing your topic and approach? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidRDefault="003E485E" w14:paraId="0000006C" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="0000006C" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="003E485E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidRDefault="00000000" w14:paraId="0000006D" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="0000006D" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Potential non-HEI Partnerships</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidRDefault="00000000" w14:paraId="0000006E" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="0000006E" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>George House Trust</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidP="5443A796" w:rsidRDefault="00000000" w14:paraId="0000006F" w14:textId="77777777">
-[...29 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="0000006F" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="2DD1F82B" w:rsidP="5443A796">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>George House Trust has provided support to people living with, and affected by, HIV in Manchester since 1985. We have already secured Heritage Lottery Funding for an 18-month project entitled, 40 Years of HIV Activism in Greater Manchester. This project, co-sponsored by Manchester City Council, will establish an archive of materials to be housed in the Central Library. To mark our forthcoming 40</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> anniversary in 2025, an exhibition will then launch the archive and begin to engage the public with the story of HIV in the city until the beginning of 2026. Thereafter, the archive will need further activation for its full potential impact to be </w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>realised</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and we are keen to foster these with partners in the future. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidRDefault="003E485E" w14:paraId="00000070" w14:textId="77777777">
-[...79 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="00000070" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="003E485E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000071" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="2DD1F82B" w:rsidP="5443A796">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We would welcome a PhD application </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">which develops creative approaches that speak to HIV activism and its history in Greater Manchester. The material in the archive detailed above could be activated as a resource for both academic work and for local creative engagement activities with LGBTQ+ communities. The PhD student connected to George House Trust would be in a strong position to collaborate with activist campaigns and community groups in educational settings across the region. We hope that the student would facilitate vital public engagement with the archive through their choice of innovative creative arts methods. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000072" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="003E485E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6B8AF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidRDefault="00000000" w14:paraId="00000073" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="00000073" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">SICK! Productions </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">(also known as SICK!) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidP="5443A796" w:rsidRDefault="00000000" w14:paraId="00000074" w14:textId="77777777">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="00000074" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="2DD1F82B" w:rsidP="5443A796">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">SICK! is a Manchester-based, internationally </w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>recognised</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> arts </w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>organisation</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...36 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> working at the intersection of art, health and equity. We commission and present bold, socially engaged art (across artforms) that connects local voices with national and international stages, guided by co-creation and our Ethical Framework to ensure care, integrity and accountability in every project. We are collaborative by default, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>centred</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> on lived experience, and transparent in how resources and decision-making are shared. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidP="5443A796" w:rsidRDefault="00000000" w14:paraId="00000075" w14:textId="77777777">
+    <w:p w14:paraId="00000075" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="2DD1F82B" w:rsidP="5443A796">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">SICK!’s year-round </w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>programme</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> spans three interconnected strands: Social Prescribing / Creative Health – using creativity to improve mental wellbeing and connection; Creative Pathways – leadership and skills development for young people under-represented in the arts; Festival / Commissions &amp; Public </w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Programme</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – our international SICK! Festival and associated public commissions platform artists and communities addressing mental health, identity, and inequality. One focus for our work in the next 3-5 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">years will be on the ‘Status Labs’, an innovative international research and collaboration </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>programme</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> supporting early to mid-career artists working in socially engaged practice. The first series of Status Lab iterations, developed with </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Gessnerallee</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Zurich) and Kaserne (Basel) and supported by Pro Helvetia, will explore Queer and Trans Healthcare and Creativity. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidP="5443A796" w:rsidRDefault="00000000" w14:paraId="00000076" w14:textId="77777777">
+    <w:p w14:paraId="00000076" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="2DD1F82B" w:rsidP="5443A796">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>SICK! would welcome a partnered PhD student</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...94 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to work with us creatively and academically in our ongoing projects at the intersection of art, health and equity. For example, this could involve examining our commissioning practices and exploring the dynamics between local, national and international artists we have worked with. The PhD student could generate creative methods for researching our legacies across these different locations, scales and ecologies, adding to our understanding of the impact of our past, current and future collaborations. As a festival, we aim to maximize our involvement with the communities in which we work, so we would benefit from a better understanding of people’s experiences of our creative and curational practices. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000077" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>The Sunday Boys</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidP="5443A796" w:rsidRDefault="00000000" w14:paraId="00000078" w14:textId="77777777">
+    <w:p w14:paraId="00000078" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="2DD1F82B" w:rsidP="5443A796">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...40 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Sunday Boys is a Manchester-based inclusive low-voiced LGBTQ+ choir (i.e. those who sing in a tenor and bass range). Formed in 2016, one of our key missions is to commission artists to write music to create and expand a queer choral canon that celebrates the lives of LGBTQ+ people. Our aim is to enhance the health and wellbeing of our members through our collaborative practices and to provide a space that combines a serious commitment to artistic creativity with social support, a sense of safety and community building. Our trans membership has expanded in recent years and has afforded the opportunity to extend our collaborations with the trans community and to deepen our commitment to the importance of our inclusive practices. The choir has also seen an increase in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>intersectionally</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>marginalised</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> groups, such as global majority and disabled and/or neurodiverse participants.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidRDefault="003E485E" w14:paraId="00000079" w14:textId="77777777">
+    <w:p w14:paraId="00000079" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="003E485E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="003E485E" w:rsidP="5443A796" w:rsidRDefault="00000000" w14:paraId="0000007A" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000007A" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="2DD1F82B" w:rsidP="5443A796">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...53 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Sunday Boys would welcome a doctoral student </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to develop new creative methods to explore how our activities have benefited our membership. Given the expansion of our trans membership, and other </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>intersectionally</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>marginalised</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> participants, we would be particularly interested in engaging with members about the significance of our choir in their lives. This exploration could be extended to generate innovative approaches to gathering materials on the multi-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dimentional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> impact of The Sunday Boys on the health and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>well being</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the LGBTQ+ community in the city. We are also interested in collaborating on research that experiments with new modes of gathering audience feedback from those who attend our events.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000007B" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="003E485E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000007C" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>LGBT Foundation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidP="5443A796" w:rsidRDefault="00000000" w14:paraId="0000007D" w14:textId="77777777">
-[...69 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="0000007D" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="2DD1F82B" w:rsidP="5443A796">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LGBT Foundation is a national charity which puts LGBTQ+ health and wellbeing at the heart of everything it does. We have been supporting LGBTQ+ people in Manchester and nationally since 1975. During this time, we have partnered and led numerous research projects and publications on health and wellbeing. Our Pride in Practice project, for example, has worked to improve the experiences of LGBTQ+ people accessing primary care services in the city, promoting acceptance and safety with healthcare professionals, whether doctors, dentists, pharmacists or optometrists. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000007E" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="003E485E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000007F" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="2DD1F82B" w:rsidP="5443A796">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>We would welcome a doctoral student</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...36 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to work with us on researching the changing relationships between urban spaces, LGBTQ+ health and creativity. For example, their project could examine the history of the ‘Gay Village’ in Manchester and its adjacent spaces as ecologies for queer and trans health and wellbeing, which often offer life-saving support to members of its communities. Whilst such ‘Villages’ in numerous cities, including Manchester, appear to be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>organised</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> around entertainment and nightlife, they have simultaneously functioned as </w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>neighbourhoods</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> for informal care and education. The LGBT Foundation has evolved as a </w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>formalised</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> structure for such provision, within and alongside these ongoing informal networks of mutual aid and support.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000080" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="003E485E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000081" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="2DD1F82B" w:rsidP="5443A796">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="212121"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Depending on the specific interests of the applicant, the research could focus on the shifting histories of how creative practices in the Village have addressed the physical and mental health needs of LGBTQ+ communities in the city. Another related approach could be to examine how adjacent spaces to the Village have been creatively transformed for members of the community seeking greener alternative locations in which to meet. Such spaces are central to the ecologies of care for queer and trans people in the city. For example, our ‘Pride in Aging </w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Programme</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’ has worked with Manchester City Art Gallery to design, build and cultivate the Derek Jarman Pocket Garden around its main building, in accordance with the aesthetic of Jarman’s own planting practices. Open for use by all, this garden has allowed older LGBTQ+ people to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>socialise</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> in a space of beauty created by their own inventive </w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>labours</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. The doctoral student could work with our ‘Pride in Aging </w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Programme</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">’ to devise creative methods to evaluate the impact of this space on the health and wellbeing of this group. They could also design future “greening the city” proposals with them, </w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>in order to</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> promote </w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="212121"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>belonging and wellbeing through garden spaces and activities</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the city, such as the Sackville Gardens. Another possibility </w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="212121"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">would be to use creative methods to develop access to, and </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:t xml:space="preserve">would be to use creative methods to develop access to, and possibly help curate an exhibition, using our </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="212121"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>possibly help</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:t>organisational</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="212121"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> curate an exhibition, using our </w:t>
-[...44 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:t xml:space="preserve"> archive held at Manchester Central Library, containing material about creative/cultural projects aligned with health and wellbeing initiatives in/around the Village over the last several decades. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000082" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="003E485E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000083" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Factory International</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidP="5443A796" w:rsidRDefault="00000000" w14:paraId="00000084" w14:textId="77777777">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="00000084" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="2DD1F82B" w:rsidP="5443A796">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Factory International is a world-leading arts </w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>organisation</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> based in Manchester. Born out of Manchester International Festival, the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>organisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leads pioneering interdisciplinary work with underrepresented communities both in artistic programming, creative learning, community, and artist development programs. We have a longstanding commitment to supporting queer and trans artists, performers, and musicians, providing a platform for their voices and stories. Our work not only highlights the creative contributions of these communities but also focuses on their health, wellbeing, and place in society. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000085" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="2DD1F82B" w:rsidP="5443A796">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Through our initiatives, such as Artistic Development and Factory Academy </w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Programmes</w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, to name a few, we aim to create an inclusive environment that sustains queer and trans people and communities, offering them the support and resources they need to thrive both regionally and nationally.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E485E" w:rsidP="5443A796" w:rsidRDefault="00000000" w14:paraId="00000086" w14:textId="77777777">
+    <w:p w14:paraId="00000086" w14:textId="77777777" w:rsidR="003E485E" w:rsidRDefault="2DD1F82B" w:rsidP="5443A796">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">We would mentor and support a doctoral student </w:t>
       </w:r>
-      <w:r w:rsidRPr="5443A796" w:rsidR="2DD1F82B">
-[...67 lines deleted...]
-        <w:t xml:space="preserve"> could involve co-devising creative and inventive legacy-building work with young people in Greater Manchester – including those in the city’s queer and trans communities – about the longer term value of what we do at Factory International. This work is key to our capacity to respond to audiences and to engage them in dialogue about our priorities. This work would benefit Factory International by connecting us to a new generation of arts and humanities researchers whose work on creative practices is able to highlight and challenge the health and wellbeing inequalities experienced by the communities we are committed to supporting.</w:t>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">interested in collaborating on one of our ongoing and forthcoming projects. This could involve co-creating new approaches to understanding how audience members from a range of different backgrounds and generations experience our work. Developing expansive and creative methods to explore the impact of our work is vital to the success of our wider strategic aims and establishing our future programming and commissioning priorities. Another </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">possible collaboration could involve co-devising creative and inventive legacy-building work with young people in Greater Manchester – including those in the city’s queer and trans communities – about the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>longer term</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="5443A796">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> value of what we do at Factory International. This work is key to our capacity to respond to audiences and to engage them in dialogue about our priorities. This work would benefit Factory International by connecting us to a new generation of arts and humanities researchers whose work on creative practices is able to highlight and challenge the health and wellbeing inequalities experienced by the communities we are committed to supporting.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003E485E">
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{A95D41D3-6E47-E94F-BEF8-4A6C1B46ED62}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{2E086CE4-CE62-5E45-A73B-84414DB5645F}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{F59C13E9-F8B0-BC42-ADD4-5E30142B454D}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{F949A4A3-75C5-AB49-A92B-05DA22E3C9FB}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{D283A004-A934-492F-90FA-BB0DE10C8F5D}" r:id="rId1"/>
-[...1 lines deleted...]
-    <w:embedItalic w:fontKey="{06E674A5-8C90-4F56-815F-685F0FAD8646}" r:id="rId3"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{B9B6FD19-9E96-A747-AD7E-A444C23F92F0}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{DB608940-895A-8143-88CD-BEA4F17A54ED}"/>
+    <w:embedItalic r:id="rId7" w:fontKey="{0FB7D39A-7BAD-8D4C-888D-BF8F859F07D0}"/>
   </w:font>
   <w:font w:name="Roboto">
+    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedItalic w:fontKey="{393766E7-3296-483A-912A-ACFABA2FD342}" r:id="rId4"/>
+    <w:embedItalic r:id="rId8" w:fontKey="{22CF0ADC-FDF8-E041-AB80-1E9BAEDD6B09}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{89E76217-7740-44B5-88E3-A13237FC3FCE}" r:id="rId5"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{A9A0301D-CC74-7F4B-84BC-61F57A76F2F6}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F4B5725"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DFC2D81E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4154,186 +3591,188 @@
   <w:num w:numId="1" w16cid:durableId="706176151">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="663046071">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="29033719">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1351101452">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1824158998">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1299651072">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1212309224">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
   <w:embedTrueTypeFonts/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003E485E"/>
+    <w:rsid w:val="00105EC6"/>
     <w:rsid w:val="00245A7B"/>
     <w:rsid w:val="003E485E"/>
     <w:rsid w:val="00515BA3"/>
+    <w:rsid w:val="00A031CF"/>
     <w:rsid w:val="00AC1082"/>
     <w:rsid w:val="2DD1F82B"/>
     <w:rsid w:val="5443A796"/>
     <w:rsid w:val="7BFBECCC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="44657E6C"/>
   <w15:docId w15:val="{DE248F47-E2F1-46B7-B4AE-7D03F7857628}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4489,52 +3928,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -4601,51 +4040,51 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="400" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
@@ -4719,133 +4158,134 @@
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="80"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal0" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="320"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/study/postgraduate-research/admissions/how-to-apply/research-proposal/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/study/postgraduate-research/admissions/how-to-apply/research-proposal/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5125,47 +4565,54 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>8</Pages>
+  <Words>3261</Words>
+  <Characters>18370</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>289</Lines>
+  <Paragraphs>73</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>21605</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Charles Rhodes</dc:creator>
-  <lastModifiedBy>Charles Rhodes</lastModifiedBy>
-  <revision>4</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>