--- v0 (2026-02-25)
+++ v1 (2026-08-27)
@@ -3,53 +3,53 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1A7C6677" w14:textId="14823939" w:rsidR="009425AC" w:rsidRDefault="009425AC" w:rsidP="00BC1F1C">
+    <w:p w:rsidR="009425AC" w:rsidP="00BC1F1C" w:rsidRDefault="009425AC" w14:paraId="1A7C6677" w14:textId="14823939">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D05C5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CD17D97" wp14:editId="4F81DC04">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-304800</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>246380</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1352550" cy="638810"/>
@@ -93,19861 +93,20243 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1352550" cy="638810"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF169BB" w14:textId="57D23233" w:rsidR="002636FA" w:rsidRDefault="002636FA" w:rsidP="002636FA">
+    <w:p w:rsidR="002636FA" w:rsidP="002636FA" w:rsidRDefault="002636FA" w14:paraId="1DF169BB" w14:textId="57D23233">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk177378158"/>
+      <w:bookmarkStart w:name="_Hlk177378158" w:id="0"/>
       <w:r w:rsidRPr="002636FA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Faculty of Humanities Doctoral Academy </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="318A3B57" w14:textId="77777777" w:rsidR="00BA2EFE" w:rsidRDefault="00BA2EFE" w:rsidP="00BA2EFE">
+    <w:p w:rsidR="00BA2EFE" w:rsidP="00BA2EFE" w:rsidRDefault="00BA2EFE" w14:paraId="318A3B57" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>PDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79C07861" w14:textId="10F56757" w:rsidR="00E271A7" w:rsidRPr="00BA2EFE" w:rsidRDefault="00E271A7" w:rsidP="00BA2EFE">
+    <w:p w:rsidRPr="00BA2EFE" w:rsidR="00E271A7" w:rsidP="00BA2EFE" w:rsidRDefault="00E271A7" w14:paraId="79C07861" w14:textId="10F56757">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D517E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>PhD Project Proposal</w:t>
       </w:r>
       <w:r w:rsidR="000367D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D71BAC" w14:textId="20091113" w:rsidR="00E271A7" w:rsidRDefault="00E271A7" w:rsidP="00E271A7">
+    <w:p w:rsidR="00E271A7" w:rsidP="00E271A7" w:rsidRDefault="00E271A7" w14:paraId="67D71BAC" w14:textId="5B21D8BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="58D62DDF" w:rsidR="00E271A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58D62DDF" w:rsidR="00E271A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58D62DDF" w:rsidR="6A6D4FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58D62DDF" w:rsidR="00E271A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58D62DDF" w:rsidR="0D0B493C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58D62DDF" w:rsidR="00E271A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Entry</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="58D62DDF" w:rsidP="58D62DDF" w:rsidRDefault="58D62DDF" w14:paraId="358E7174" w14:textId="782EEE2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D517E">
+    </w:p>
+    <w:p w:rsidR="41370847" w:rsidP="58D62DDF" w:rsidRDefault="41370847" w14:paraId="1A210B56" w14:textId="192B9863">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="58D62DDF" w:rsidR="41370847">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t>20</w:t>
+        <w:t xml:space="preserve">Return completed project proposal AND project application form to </w:t>
       </w:r>
-      <w:r>
+      <w:hyperlink r:id="Re3aa37f01a0b4bce">
+        <w:r w:rsidRPr="58D62DDF" w:rsidR="41370847">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+          </w:rPr>
+          <w:t>HUMS.doctoralacademy.admissions@manchester.ac.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="58D62DDF" w:rsidR="41370847">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t xml:space="preserve"> by </w:t>
       </w:r>
-      <w:r w:rsidR="00596C06">
+      <w:r w:rsidRPr="58D62DDF" w:rsidR="2670009A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>Monday 12</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="58D62DDF" w:rsidR="2670009A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>/2</w:t>
+        <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="00596C06">
+      <w:r w:rsidRPr="58D62DDF" w:rsidR="2670009A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t>7</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Entry</w:t>
+        <w:t xml:space="preserve"> October 2026. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75C373F0" w14:textId="77777777" w:rsidR="00E271A7" w:rsidRPr="00E271A7" w:rsidRDefault="00E271A7" w:rsidP="00E271A7">
+    <w:p w:rsidRPr="00E271A7" w:rsidR="00E271A7" w:rsidP="00E271A7" w:rsidRDefault="00E271A7" w14:paraId="75C373F0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DBCA041" w14:textId="77777777" w:rsidR="00E271A7" w:rsidRDefault="00E271A7" w:rsidP="00E271A7">
+    <w:p w:rsidR="00E271A7" w:rsidP="00E271A7" w:rsidRDefault="00E271A7" w14:paraId="0DBCA041" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>SECTION 1 – PROJECT DETAILS</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="92"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1664"/>
         <w:gridCol w:w="8072"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A0FBD" w:rsidRPr="00892A7B" w14:paraId="731904F3" w14:textId="77777777" w:rsidTr="004A0FBD">
+      <w:tr w:rsidRPr="00892A7B" w:rsidR="004A0FBD" w:rsidTr="004A0FBD" w14:paraId="731904F3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1664" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="304257A6" w14:textId="21271EDF" w:rsidR="004A0FBD" w:rsidRPr="00892A7B" w:rsidRDefault="004A0FBD" w:rsidP="004A0FBD">
+          <w:p w:rsidRPr="00892A7B" w:rsidR="004A0FBD" w:rsidP="004A0FBD" w:rsidRDefault="004A0FBD" w14:paraId="304257A6" w14:textId="21271EDF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00892A7B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Project</w:t>
             </w:r>
             <w:r w:rsidR="008D604E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C295225" w14:textId="77777777" w:rsidR="004A0FBD" w:rsidRPr="00892A7B" w:rsidRDefault="004A0FBD" w:rsidP="004A0FBD">
+          <w:p w:rsidRPr="00892A7B" w:rsidR="004A0FBD" w:rsidP="004A0FBD" w:rsidRDefault="004A0FBD" w14:paraId="7C295225" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="58414349" w14:textId="77777777" w:rsidR="004A0FBD" w:rsidRPr="00892A7B" w:rsidRDefault="004A0FBD" w:rsidP="004A0FBD">
+          <w:p w:rsidRPr="00892A7B" w:rsidR="004A0FBD" w:rsidP="004A0FBD" w:rsidRDefault="004A0FBD" w14:paraId="58414349" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5ABF2C72" w14:textId="77777777" w:rsidR="004A0FBD" w:rsidRPr="00892A7B" w:rsidRDefault="004A0FBD" w:rsidP="004A0FBD">
+          <w:p w:rsidRPr="00892A7B" w:rsidR="004A0FBD" w:rsidP="004A0FBD" w:rsidRDefault="004A0FBD" w14:paraId="5ABF2C72" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6D96CD13" w14:textId="5110C874" w:rsidR="002636FA" w:rsidRDefault="002636FA" w:rsidP="002636FA">
+    <w:p w:rsidR="002636FA" w:rsidP="002636FA" w:rsidRDefault="002636FA" w14:paraId="6D96CD13" w14:textId="5110C874">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0659AF99" w14:textId="61EC6D09" w:rsidR="004A0FBD" w:rsidRPr="004A0FBD" w:rsidRDefault="004A0FBD" w:rsidP="004A0FBD">
+    <w:p w:rsidRPr="004A0FBD" w:rsidR="004A0FBD" w:rsidP="004A0FBD" w:rsidRDefault="004A0FBD" w14:paraId="0659AF99" w14:textId="61EC6D09">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A0FBD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">PhD Programme title </w:t>
       </w:r>
       <w:r w:rsidRPr="004A0FBD">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">(select from this </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId9">
         <w:r w:rsidRPr="004A0FBD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
           </w:rPr>
           <w:t>list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004A0FBD">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39B23974" w14:textId="77777777" w:rsidR="004A0FBD" w:rsidRPr="004A0FBD" w:rsidRDefault="004A0FBD" w:rsidP="004A0FBD">
+    <w:p w:rsidRPr="004A0FBD" w:rsidR="004A0FBD" w:rsidP="004A0FBD" w:rsidRDefault="004A0FBD" w14:paraId="39B23974" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9736"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A17545" w14:paraId="04721793" w14:textId="77777777" w:rsidTr="00A17545">
+      <w:tr w:rsidR="00A17545" w:rsidTr="00A17545" w14:paraId="04721793" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FD97533" w14:textId="77777777" w:rsidR="00A17545" w:rsidRDefault="00A17545" w:rsidP="002636FA"/>
+          <w:p w:rsidR="00A17545" w:rsidP="002636FA" w:rsidRDefault="00A17545" w14:paraId="6FD97533" w14:textId="77777777"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0EBA7F39" w14:textId="77777777" w:rsidR="004A0FBD" w:rsidRDefault="004A0FBD" w:rsidP="002636FA">
+    <w:p w:rsidR="004A0FBD" w:rsidP="002636FA" w:rsidRDefault="004A0FBD" w14:paraId="0EBA7F39" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24EB207C" w14:textId="77777777" w:rsidR="004A0FBD" w:rsidRDefault="004A0FBD" w:rsidP="002636FA">
+    <w:p w:rsidR="004A0FBD" w:rsidP="002636FA" w:rsidRDefault="004A0FBD" w14:paraId="24EB207C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="-8" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5103"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0002118C" w:rsidRPr="0002118C" w14:paraId="78D27038" w14:textId="77777777" w:rsidTr="0002118C">
+      <w:tr w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidTr="58D62DDF" w14:paraId="78D27038" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40D2DE0D" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="40D2DE0D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>The Supervisory Team</w:t>
             </w:r>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2646FAAE" w14:textId="77777777" w:rsidR="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+          <w:p w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="2646FAAE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="749D6080" w14:textId="5A6D1838" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="749D6080" w14:textId="5A6D1838">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Refer to University Policy on </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId10">
               <w:r w:rsidRPr="0002118C">
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>Supervision of Postgraduate Researchers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="548C0F27" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="548C0F27" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="309C576B" w14:textId="4F83BF0E" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="00BC0099" w:rsidP="0002118C">
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="00BC0099" w14:paraId="309C576B" w14:textId="4F83BF0E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>The proposed main supervisor</w:t>
             </w:r>
-            <w:r w:rsidR="0002118C" w:rsidRPr="0002118C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0002118C" w:rsidR="0002118C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> MUST </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>complete this project proposal form</w:t>
             </w:r>
-            <w:r w:rsidR="0002118C" w:rsidRPr="0002118C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0002118C" w:rsidR="0002118C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>.  Please complete all sections</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">. The supervisory team </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC0099">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>should total 100%</w:t>
             </w:r>
             <w:r w:rsidR="00F47A2C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002118C" w:rsidRPr="0002118C" w14:paraId="77DF3B65" w14:textId="77777777" w:rsidTr="00BC0099">
+      <w:tr w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidTr="58D62DDF" w14:paraId="77DF3B65" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C281811" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="3C281811" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Main Supervisor Name</w:t>
             </w:r>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69302A9A" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="69302A9A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A17545" w:rsidRPr="0002118C" w14:paraId="0F33E614" w14:textId="77777777" w:rsidTr="00BC0099">
+      <w:tr w:rsidR="58D62DDF" w:rsidTr="58D62DDF" w14:paraId="21626F9B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...11 lines deleted...]
-                <w:kern w:val="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="5E92F4F7" w:rsidP="58D62DDF" w:rsidRDefault="5E92F4F7" w14:paraId="3A1FAB5B" w14:textId="6D717EF6">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
-                <w14:ligatures w14:val="none"/>
-[...5 lines deleted...]
-                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="58D62DDF" w:rsidR="5E92F4F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
-                <w14:ligatures w14:val="none"/>
-[...1 lines deleted...]
-              <w:t>School</w:t>
+              </w:rPr>
+              <w:t>Staff ID Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...11 lines deleted...]
-                <w:kern w:val="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="58D62DDF" w:rsidP="58D62DDF" w:rsidRDefault="58D62DDF" w14:paraId="3ED70362" w14:textId="63CC9DC0">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
-                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002118C" w:rsidRPr="0002118C" w14:paraId="58C0A1D3" w14:textId="77777777" w:rsidTr="00BC0099">
+      <w:tr w:rsidRPr="0002118C" w:rsidR="00A17545" w:rsidTr="58D62DDF" w14:paraId="0F33E614" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="49F68FA5" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0002118C" w:rsidR="00A17545" w:rsidP="0002118C" w:rsidRDefault="00A17545" w14:paraId="5A6AA7F0" w14:textId="03C6A8B0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0002118C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Department </w:t>
+              <w:t>School</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="12F193D2" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0002118C" w:rsidR="00A17545" w:rsidP="0002118C" w:rsidRDefault="00A17545" w14:paraId="48B97E6D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0002118C">
-[...9 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002118C" w:rsidRPr="0002118C" w14:paraId="43103256" w14:textId="77777777" w:rsidTr="00BC0099">
+      <w:tr w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidTr="58D62DDF" w14:paraId="58C0A1D3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="710D00E1" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="49F68FA5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Percentage split of supervision (20-80%) e.g. 50% </w:t>
+              <w:t>Department </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1AE7A0CA" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="12F193D2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002118C" w:rsidRPr="0002118C" w14:paraId="519727C4" w14:textId="77777777" w:rsidTr="00BC0099">
+      <w:tr w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidTr="58D62DDF" w14:paraId="43103256" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F67D59F" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="710D00E1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
+              <w:t>Percentage split of supervision (20-80%) e.g. 50% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="1AE7A0CA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0002118C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidTr="58D62DDF" w14:paraId="519727C4" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="5F67D59F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0002118C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Position</w:t>
             </w:r>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D7B206F" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="2D7B206F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​ Substantive      </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67981CD6" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="67981CD6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​ Honorary </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002118C" w:rsidRPr="0002118C" w14:paraId="54013A0B" w14:textId="77777777" w:rsidTr="00BC0099">
+      <w:tr w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidTr="58D62DDF" w14:paraId="54013A0B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78CAB224" w14:textId="13210BE9" w:rsidR="00BA2EFE" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+          <w:p w:rsidR="00BA2EFE" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="78CAB224" w14:textId="13210BE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Appointment </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EDD64DE" w14:textId="2F6ED711" w:rsidR="00BA2EFE" w:rsidRPr="00BA2EFE" w:rsidRDefault="00BA2EFE" w:rsidP="001B37C3">
+          <w:p w:rsidRPr="00BA2EFE" w:rsidR="00BA2EFE" w:rsidP="001B37C3" w:rsidRDefault="00BA2EFE" w14:paraId="2EDD64DE" w14:textId="2F6ED711">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E736A3E" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="7E736A3E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​ Confirmed </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CBFC54F" w14:textId="7CE0050D" w:rsidR="001B37C3" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+          <w:p w:rsidRPr="0002118C" w:rsidR="001B37C3" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="2CBFC54F" w14:textId="7CE0050D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​ Probationary </w:t>
             </w:r>
-            <w:r w:rsidR="001B37C3" w:rsidRPr="00C35098">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00C35098" w:rsidR="001B37C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="001B37C3" w:rsidRPr="001B37C3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="001B37C3" w:rsidR="001B37C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Supervisors in probation are not eligible to be main supervisor</w:t>
             </w:r>
-            <w:r w:rsidR="001B37C3" w:rsidRPr="00C35098">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00C35098" w:rsidR="001B37C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA2EFE" w:rsidRPr="0002118C" w14:paraId="71A1A766" w14:textId="77777777" w:rsidTr="00BC0099">
+      <w:tr w:rsidRPr="0002118C" w:rsidR="00BA2EFE" w:rsidTr="58D62DDF" w14:paraId="71A1A766" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="34D04506" w14:textId="0F8037C1" w:rsidR="00BA2EFE" w:rsidRDefault="00BA2EFE" w:rsidP="0002118C">
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00BA2EFE" w:rsidP="0002118C" w:rsidRDefault="00BA2EFE" w14:paraId="34D04506" w14:textId="0F8037C1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Early Career Researchers (ECRs)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="121BF020" w14:textId="1BEF0EE4" w:rsidR="00BA2EFE" w:rsidRPr="0002118C" w:rsidRDefault="00BA2EFE" w:rsidP="0002118C">
+          <w:p w:rsidRPr="0002118C" w:rsidR="00BA2EFE" w:rsidP="0002118C" w:rsidRDefault="00BA2EFE" w14:paraId="121BF020" w14:textId="2FDAC9D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="58D62DDF" w:rsidR="00BA2EFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ECRs</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA2EFE">
-[...3 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="58D62DDF" w:rsidR="00BA2EFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> must review </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...19 lines deleted...]
-                <w:iCs/>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">HYPERLINK "https://documents.manchester.ac.uk/display.aspx?DocID=615"</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="58D62DDF" w:rsidR="00BA2EFE">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> to confirm </w:t>
-[...6 lines deleted...]
-                <w:iCs/>
+              <w:t>section 5.4</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="58D62DDF" w:rsidR="00BA2EFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>eligbility</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> to confirm </w:t>
+            </w:r>
+            <w:r w:rsidRPr="58D62DDF" w:rsidR="118AFEAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>eligibility</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="42BFCC03" w14:textId="77777777" w:rsidR="00BA2EFE" w:rsidRPr="0002118C" w:rsidRDefault="00BA2EFE" w:rsidP="00BA2EFE">
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0002118C" w:rsidR="00BA2EFE" w:rsidP="00BA2EFE" w:rsidRDefault="00BA2EFE" w14:paraId="42BFCC03" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​ Yes </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54D7B0AC" w14:textId="53025453" w:rsidR="00BA2EFE" w:rsidRPr="0002118C" w:rsidRDefault="00BA2EFE" w:rsidP="00BA2EFE">
+          <w:p w:rsidRPr="0002118C" w:rsidR="00BA2EFE" w:rsidP="00BA2EFE" w:rsidRDefault="00BA2EFE" w14:paraId="54D7B0AC" w14:textId="53025453">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​ No </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002118C" w:rsidRPr="0002118C" w14:paraId="4CD1A86E" w14:textId="77777777" w:rsidTr="00BC0099">
+      <w:tr w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidTr="58D62DDF" w14:paraId="4CD1A86E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C80D71E" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="5C80D71E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Does your contract extend beyond the PGR’s expected registration period? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55C97F47" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="55C97F47" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​ Yes </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E24976B" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="2E24976B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​ No </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002118C" w:rsidRPr="0002118C" w14:paraId="02357D7E" w14:textId="77777777" w:rsidTr="00BC0099">
+      <w:tr w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidTr="58D62DDF" w14:paraId="02357D7E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22376585" w14:textId="1742D4FA" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="22376585" w14:textId="1742D4FA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>If your contract does not extend beyond the PGR's expected registration period, have you obtained approval from the School PGR Director for your contract to extend beyond the PGR's registration period?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="423E65D3" w14:textId="289031CC" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="423E65D3" w14:textId="289031CC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">​ Yes (you will be required to provide </w:t>
             </w:r>
             <w:r w:rsidR="00BC0099">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">an </w:t>
             </w:r>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>email confirmation from the School PGR Director) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ED52691" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="6ED52691" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​ No (you must identify an alternative main supervisor and amend the above fields) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002118C" w:rsidRPr="0002118C" w14:paraId="0A929212" w14:textId="77777777" w:rsidTr="00BC0099">
+      <w:tr w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidTr="58D62DDF" w14:paraId="0A929212" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="591C0524" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="591C0524" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>If your appointment is not full-time, please indicate FTE here</w:t>
             </w:r>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0002118C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22FE2307" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="22FE2307" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002118C" w:rsidRPr="0002118C" w14:paraId="73C18FE5" w14:textId="77777777" w:rsidTr="00BC0099">
+      <w:tr w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidTr="58D62DDF" w14:paraId="73C18FE5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33FA7DCD" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="33FA7DCD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Number of currently registered PGRs (as the main Supervisor) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2BB90355" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="2BB90355" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002118C" w:rsidRPr="0002118C" w14:paraId="16B0AF7F" w14:textId="77777777" w:rsidTr="00BC0099">
+      <w:tr w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidTr="58D62DDF" w14:paraId="16B0AF7F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63BA30FC" w14:textId="02618FE7" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="63BA30FC" w14:textId="02618FE7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Number of currently registered PGRs (as </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>the co-supervisor</w:t>
             </w:r>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78F629DB" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="78F629DB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2A044DE9" w14:textId="77777777" w:rsidR="00E271A7" w:rsidRDefault="00E271A7" w:rsidP="002636FA">
+    <w:p w:rsidR="00E271A7" w:rsidP="002636FA" w:rsidRDefault="00E271A7" w14:paraId="2A044DE9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="358D9A58" w:rsidP="58D62DDF" w:rsidRDefault="358D9A58" w14:paraId="00C1ACE0" w14:textId="2EA92566">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="58D62DDF" w:rsidR="358D9A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cross-Faculty co-supervision is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58D62DDF" w:rsidR="358D9A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58D62DDF" w:rsidR="358D9A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for this scheme. Please ensure your proposed supervisory team reflects this requirement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="58D62DDF" w:rsidP="58D62DDF" w:rsidRDefault="58D62DDF" w14:paraId="03ACAD2C" w14:textId="56C8C764">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5103"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0002118C" w:rsidRPr="0002118C" w14:paraId="67562002" w14:textId="77777777" w:rsidTr="0002118C">
+      <w:tr w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidTr="58D62DDF" w14:paraId="67562002" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="647"/>
+          <w:trHeight w:val="780"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="67454432" w14:textId="2905808F" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="00BC0099" w:rsidP="0002118C">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="00BC0099" w14:paraId="67454432" w14:textId="2905808F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC0099">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Please ensure t</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">o </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC0099">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">state the expected contributions of each Co-Supervisor to justify their inclusion within the Supervisory Team. </w:t>
             </w:r>
-            <w:r w:rsidR="0002118C" w:rsidRPr="0002118C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0002118C" w:rsidR="0002118C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(add rows for additional co-supervisors if necessary)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002118C" w:rsidRPr="0002118C" w14:paraId="75A6E5C1" w14:textId="77777777" w:rsidTr="00BC0099">
+      <w:tr w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidTr="58D62DDF" w14:paraId="75A6E5C1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="6E16D181" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="6E16D181" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Co-Supervisor 1 Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="7C702776" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="7C702776" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A17545" w:rsidRPr="0002118C" w14:paraId="27F259B2" w14:textId="77777777" w:rsidTr="00BC0099">
-[...93 lines deleted...]
-      <w:tr w:rsidR="0002118C" w:rsidRPr="0002118C" w14:paraId="6D667A3E" w14:textId="77777777" w:rsidTr="00BC0099">
+      <w:tr w:rsidR="58D62DDF" w:rsidTr="58D62DDF" w14:paraId="0DE7A2EE">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="461F8D0D" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="3FCC0F83" w:rsidP="58D62DDF" w:rsidRDefault="3FCC0F83" w14:paraId="29AD9EA7" w14:textId="074A07A0">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="58D62DDF" w:rsidR="3FCC0F83">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Staff ID</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="58D62DDF" w:rsidP="58D62DDF" w:rsidRDefault="58D62DDF" w14:paraId="14AB178E" w14:textId="374F6ADB">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="0002118C" w:rsidR="00A17545" w:rsidTr="58D62DDF" w14:paraId="27F259B2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0002118C" w:rsidR="00A17545" w:rsidP="0002118C" w:rsidRDefault="00A17545" w14:paraId="1049F612" w14:textId="5E0424F3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>School</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0002118C" w:rsidR="00A17545" w:rsidP="0002118C" w:rsidRDefault="00A17545" w14:paraId="0071C72A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidTr="58D62DDF" w14:paraId="026DB759" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="1EC9221D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0002118C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Department</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="252E75E6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidTr="58D62DDF" w14:paraId="6D667A3E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="461F8D0D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Is the co-supervisor based in the same Department as the main supervisor?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="4372FCA6" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="00000000" w:rsidP="0002118C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="00000000" w14:paraId="4372FCA6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:id w:val="1130497221"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="0002118C" w:rsidRPr="0002118C">
+                <w:r w:rsidRPr="0002118C" w:rsidR="0002118C">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="Calibri" w:cs="Segoe UI Symbol"/>
                     <w:kern w:val="0"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="0002118C" w:rsidRPr="0002118C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0002118C" w:rsidR="0002118C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D533D61" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="00000000" w:rsidP="0002118C">
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="00000000" w14:paraId="2D533D61" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:id w:val="2058934463"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="0002118C" w:rsidRPr="0002118C">
+                <w:r w:rsidRPr="0002118C" w:rsidR="0002118C">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="Calibri" w:cs="Segoe UI Symbol"/>
                     <w:kern w:val="0"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="0002118C" w:rsidRPr="0002118C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0002118C" w:rsidR="0002118C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> No </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002118C" w:rsidRPr="0002118C" w14:paraId="6EB01FC9" w14:textId="77777777" w:rsidTr="00BC0099">
+      <w:tr w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidTr="58D62DDF" w14:paraId="6EB01FC9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="0F6C8BB8" w14:textId="7F984ACF" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="0F6C8BB8" w14:textId="597717AC">
             <w:pPr>
               <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0002118C" w:rsidR="65E019DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="58D62DDF" w:rsidR="2B689D9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">as the co-supervisor received approval from their head of Department to co-supervise this </w:t>
+            </w:r>
+            <w:r w:rsidRPr="58D62DDF" w:rsidR="553AA1AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>project</w:t>
+            </w:r>
+            <w:r w:rsidRPr="58D62DDF" w:rsidR="2B689D9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="5238DA99" w14:textId="118E789F">
+            <w:pPr>
+              <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">If the co-supervisor is based in a separate Department, has the co-supervisor received approval from their head of Department to co-supervise this </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t xml:space="preserve">If approval </w:t>
+            </w:r>
+            <w:r w:rsidR="00A17545">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>project</w:t>
+              <w:t xml:space="preserve">has not yet been </w:t>
             </w:r>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>?</w:t>
-[...40 lines deleted...]
-              </w:rPr>
               <w:t>given, you must first obtain this. By selecting ‘Yes’, you are confirming that this check has been carried out.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="6A2707BB" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="00000000" w:rsidP="0002118C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="00000000" w14:paraId="6A2707BB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:id w:val="206689742"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="0002118C" w:rsidRPr="0002118C">
+                <w:r w:rsidRPr="0002118C" w:rsidR="0002118C">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="Calibri" w:cs="Segoe UI Symbol"/>
                     <w:kern w:val="0"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="0002118C" w:rsidRPr="0002118C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0002118C" w:rsidR="0002118C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76607D34" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="00000000" w:rsidP="0002118C">
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="00000000" w14:paraId="76607D34" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:id w:val="731404876"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="0002118C" w:rsidRPr="0002118C">
+                <w:r w:rsidRPr="0002118C" w:rsidR="0002118C">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="Calibri" w:cs="Segoe UI Symbol"/>
                     <w:kern w:val="0"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="0002118C" w:rsidRPr="0002118C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0002118C" w:rsidR="0002118C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002118C" w:rsidRPr="0002118C" w14:paraId="3A52F911" w14:textId="77777777" w:rsidTr="00BC0099">
+      <w:tr w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidTr="58D62DDF" w14:paraId="3A52F911" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="75C0516F" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="75C0516F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Percentage split of supervision (20-80%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="6E01136C" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="6E01136C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002118C" w:rsidRPr="0002118C" w14:paraId="030FC633" w14:textId="77777777" w:rsidTr="00BC0099">
+      <w:tr w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidTr="58D62DDF" w14:paraId="030FC633" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1C29CB22" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="1C29CB22" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Co-Supervisor's contract status and position (i.e. permanent, fixed-term including end date, lecturer, post-doc)</w:t>
             </w:r>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="0A62958C" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="0A62958C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="35CCDFC2" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="002636FA">
+    <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="002636FA" w:rsidRDefault="0002118C" w14:paraId="35CCDFC2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5103"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0002118C" w:rsidRPr="0002118C" w14:paraId="665A03DB" w14:textId="77777777" w:rsidTr="00BC0099">
+      <w:tr w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidTr="58D62DDF" w14:paraId="665A03DB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="7FED31DB" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="7FED31DB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Co-Supervisor 2 Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="499EA62E" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="499EA62E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A17545" w:rsidRPr="0002118C" w14:paraId="25D7B0BD" w14:textId="77777777" w:rsidTr="00BC0099">
-[...93 lines deleted...]
-      <w:tr w:rsidR="0002118C" w:rsidRPr="0002118C" w14:paraId="619E1CA2" w14:textId="77777777" w:rsidTr="00BC0099">
+      <w:tr w:rsidR="58D62DDF" w:rsidTr="58D62DDF" w14:paraId="17937641">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="7A23B201" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="35FC6801" w:rsidP="58D62DDF" w:rsidRDefault="35FC6801" w14:paraId="5D65B35E" w14:textId="164EF6B7">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="58D62DDF" w:rsidR="35FC6801">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Staff ID</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="58D62DDF" w:rsidP="58D62DDF" w:rsidRDefault="58D62DDF" w14:paraId="53B14E63" w14:textId="7818DC23">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="0002118C" w:rsidR="00A17545" w:rsidTr="58D62DDF" w14:paraId="25D7B0BD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0002118C" w:rsidR="00A17545" w:rsidP="0002118C" w:rsidRDefault="00A17545" w14:paraId="43EFA983" w14:textId="246A4873">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>School</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0002118C" w:rsidR="00A17545" w:rsidP="0002118C" w:rsidRDefault="00A17545" w14:paraId="5C46DEA1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidTr="58D62DDF" w14:paraId="25604AD6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="2652DDE6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0002118C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Department</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="54178543" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidTr="58D62DDF" w14:paraId="619E1CA2" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="7A23B201" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Is the co-supervisor based in the same Department as the main supervisor?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="4670CE65" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="00000000" w:rsidP="0002118C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="00000000" w14:paraId="4670CE65" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:id w:val="1093665179"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="0002118C" w:rsidRPr="0002118C">
+                <w:r w:rsidRPr="0002118C" w:rsidR="0002118C">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="Calibri" w:cs="Segoe UI Symbol"/>
                     <w:kern w:val="0"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="0002118C" w:rsidRPr="0002118C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0002118C" w:rsidR="0002118C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70AAC03F" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="00000000" w:rsidP="0002118C">
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="00000000" w14:paraId="70AAC03F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:id w:val="734610337"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="0002118C" w:rsidRPr="0002118C">
+                <w:r w:rsidRPr="0002118C" w:rsidR="0002118C">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="Calibri" w:cs="Segoe UI Symbol"/>
                     <w:kern w:val="0"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="0002118C" w:rsidRPr="0002118C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0002118C" w:rsidR="0002118C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002118C" w:rsidRPr="0002118C" w14:paraId="75B2A093" w14:textId="77777777" w:rsidTr="00BC0099">
+      <w:tr w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidTr="58D62DDF" w14:paraId="75B2A093" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="09BD547D" w14:textId="59D4A428" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="58D62DDF" w:rsidRDefault="0002118C" w14:paraId="09BD547D" w14:textId="178BB6DB">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="200" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="58D62DDF" w:rsidR="2A098CDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="58D62DDF" w:rsidR="2B689D9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">as the co-supervisor received approval from their head of Department to co-supervise this </w:t>
+            </w:r>
+            <w:r w:rsidRPr="58D62DDF" w:rsidR="553AA1AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>project</w:t>
+            </w:r>
+            <w:r w:rsidRPr="58D62DDF" w:rsidR="2B689D9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="00A17545" w14:paraId="3F5EE686" w14:textId="4F5AA1C4">
             <w:pPr>
               <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0002118C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00A17545">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">If the co-supervisor is based in a separate Department, has the co-supervisor received approval from their head of Department to co-supervise this </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t>If approval has not yet been given, you must first obtain this. By selecting ‘Yes’, you are confirming that this check has been carried out</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>project</w:t>
-[...40 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="36BE757A" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="00000000" w:rsidP="0002118C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="00000000" w14:paraId="36BE757A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:id w:val="703586576"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="0002118C" w:rsidRPr="0002118C">
+                <w:r w:rsidRPr="0002118C" w:rsidR="0002118C">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="Calibri" w:cs="Segoe UI Symbol"/>
                     <w:kern w:val="0"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="0002118C" w:rsidRPr="0002118C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0002118C" w:rsidR="0002118C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43AD9825" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="00000000" w:rsidP="0002118C">
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="00000000" w14:paraId="43AD9825" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:id w:val="808939853"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="0002118C" w:rsidRPr="0002118C">
+                <w:r w:rsidRPr="0002118C" w:rsidR="0002118C">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="Calibri" w:cs="Segoe UI Symbol"/>
                     <w:kern w:val="0"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="0002118C" w:rsidRPr="0002118C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0002118C" w:rsidR="0002118C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002118C" w:rsidRPr="0002118C" w14:paraId="410616AB" w14:textId="77777777" w:rsidTr="00BC0099">
+      <w:tr w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidTr="58D62DDF" w14:paraId="410616AB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="60C71F23" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="60C71F23" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Percentage split of supervision (20-80%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="520265BE" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="520265BE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002118C" w:rsidRPr="0002118C" w14:paraId="154999D0" w14:textId="77777777" w:rsidTr="00BC0099">
+      <w:tr w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidTr="58D62DDF" w14:paraId="154999D0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="21A08680" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="21A08680" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Co-Supervisor's contract status and position (i.e. permanent, fixed-term including end date, lecturer, post-doc)</w:t>
             </w:r>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="265490F4" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="265490F4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="12AE7E88" w14:textId="77777777" w:rsidR="0002118C" w:rsidRDefault="0002118C" w:rsidP="002636FA">
+    <w:p w:rsidR="0002118C" w:rsidP="002636FA" w:rsidRDefault="0002118C" w14:paraId="12AE7E88" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="081D4875" w14:textId="77777777" w:rsidR="009425AC" w:rsidRPr="0002118C" w:rsidRDefault="009425AC" w:rsidP="002636FA">
+    <w:p w:rsidRPr="0002118C" w:rsidR="009425AC" w:rsidP="002636FA" w:rsidRDefault="009425AC" w14:paraId="081D4875" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9736"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00892A7B" w:rsidRPr="00892A7B" w14:paraId="4B908206" w14:textId="77777777" w:rsidTr="00892A7B">
+      <w:tr w:rsidRPr="00892A7B" w:rsidR="00892A7B" w:rsidTr="00892A7B" w14:paraId="4B908206" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9736" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3358DE2B" w14:textId="77777777" w:rsidR="00892A7B" w:rsidRDefault="00892A7B" w:rsidP="00892A7B">
+          <w:p w:rsidR="00892A7B" w:rsidP="00892A7B" w:rsidRDefault="00892A7B" w14:paraId="3358DE2B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00892A7B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Project </w:t>
             </w:r>
             <w:r w:rsidR="00BC0099">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A319792" w14:textId="4FEEB151" w:rsidR="00BC0099" w:rsidRPr="00892A7B" w:rsidRDefault="00BC0099" w:rsidP="00892A7B">
+          <w:p w:rsidRPr="00892A7B" w:rsidR="00BC0099" w:rsidP="00892A7B" w:rsidRDefault="00BC0099" w14:paraId="2A319792" w14:textId="4FEEB151">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00892A7B" w:rsidRPr="00892A7B" w14:paraId="65CD589B" w14:textId="77777777" w:rsidTr="00892A7B">
+      <w:tr w:rsidRPr="00892A7B" w:rsidR="00892A7B" w:rsidTr="00892A7B" w14:paraId="65CD589B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EF19F07" w14:textId="2D00994F" w:rsidR="008D72F5" w:rsidRPr="008D72F5" w:rsidRDefault="008D72F5" w:rsidP="008D72F5">
+          <w:p w:rsidRPr="008D72F5" w:rsidR="008D72F5" w:rsidP="008D72F5" w:rsidRDefault="008D72F5" w14:paraId="5EF19F07" w14:textId="2D00994F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D72F5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Please include a comprehensive overview of the project, detailing its objectives, methodologies, and potential outcomes. Highlight the interdisciplinary aspects of the project as well</w:t>
             </w:r>
             <w:r w:rsidR="00C35098">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, please note projects must be cross-faculty</w:t>
             </w:r>
             <w:r w:rsidRPr="008D72F5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>. Additionally, provide information on how the PGR will be supported by the supervisory team throughout the project. (1 page maximum).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F8BEB43" w14:textId="4F91FBCC" w:rsidR="00BC0099" w:rsidRPr="00892A7B" w:rsidRDefault="00BC0099" w:rsidP="00BC0099">
+          <w:p w:rsidRPr="00892A7B" w:rsidR="00BC0099" w:rsidP="00BC0099" w:rsidRDefault="00BC0099" w14:paraId="6F8BEB43" w14:textId="4F91FBCC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00892A7B" w:rsidRPr="00892A7B" w14:paraId="3FEDC516" w14:textId="77777777" w:rsidTr="00892A7B">
+      <w:tr w:rsidRPr="00892A7B" w:rsidR="00892A7B" w:rsidTr="00892A7B" w14:paraId="3FEDC516" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11CD2879" w14:textId="77777777" w:rsidR="00892A7B" w:rsidRPr="00892A7B" w:rsidRDefault="00892A7B" w:rsidP="00892A7B">
+          <w:p w:rsidRPr="00892A7B" w:rsidR="00892A7B" w:rsidP="00892A7B" w:rsidRDefault="00892A7B" w14:paraId="11CD2879" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="06966E98" w14:textId="77777777" w:rsidR="00892A7B" w:rsidRPr="00892A7B" w:rsidRDefault="00892A7B" w:rsidP="00892A7B">
+          <w:p w:rsidRPr="00892A7B" w:rsidR="00892A7B" w:rsidP="00892A7B" w:rsidRDefault="00892A7B" w14:paraId="06966E98" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="541D7F61" w14:textId="77777777" w:rsidR="00892A7B" w:rsidRPr="00892A7B" w:rsidRDefault="00892A7B" w:rsidP="00892A7B">
+          <w:p w:rsidRPr="00892A7B" w:rsidR="00892A7B" w:rsidP="00892A7B" w:rsidRDefault="00892A7B" w14:paraId="541D7F61" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0AAC94FE" w14:textId="77777777" w:rsidR="00892A7B" w:rsidRPr="00892A7B" w:rsidRDefault="00892A7B" w:rsidP="00892A7B">
+          <w:p w:rsidRPr="00892A7B" w:rsidR="00892A7B" w:rsidP="00892A7B" w:rsidRDefault="00892A7B" w14:paraId="0AAC94FE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="19DC8534" w14:textId="77777777" w:rsidR="00892A7B" w:rsidRPr="00892A7B" w:rsidRDefault="00892A7B" w:rsidP="00892A7B">
+          <w:p w:rsidRPr="00892A7B" w:rsidR="00892A7B" w:rsidP="00892A7B" w:rsidRDefault="00892A7B" w14:paraId="19DC8534" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3BEEE6D2" w14:textId="77777777" w:rsidR="00892A7B" w:rsidRPr="00892A7B" w:rsidRDefault="00892A7B" w:rsidP="00892A7B">
+          <w:p w:rsidRPr="00892A7B" w:rsidR="00892A7B" w:rsidP="00892A7B" w:rsidRDefault="00892A7B" w14:paraId="3BEEE6D2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5719D257" w14:textId="77777777" w:rsidR="00892A7B" w:rsidRPr="00892A7B" w:rsidRDefault="00892A7B" w:rsidP="00892A7B">
+          <w:p w:rsidRPr="00892A7B" w:rsidR="00892A7B" w:rsidP="00892A7B" w:rsidRDefault="00892A7B" w14:paraId="5719D257" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="14A73B76" w14:textId="77777777" w:rsidR="00892A7B" w:rsidRPr="00892A7B" w:rsidRDefault="00892A7B" w:rsidP="00892A7B">
+          <w:p w:rsidRPr="00892A7B" w:rsidR="00892A7B" w:rsidP="00892A7B" w:rsidRDefault="00892A7B" w14:paraId="14A73B76" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6EA0C7E6" w14:textId="77777777" w:rsidR="00892A7B" w:rsidRPr="00892A7B" w:rsidRDefault="00892A7B" w:rsidP="00892A7B">
+          <w:p w:rsidRPr="00892A7B" w:rsidR="00892A7B" w:rsidP="00892A7B" w:rsidRDefault="00892A7B" w14:paraId="6EA0C7E6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2921BEF0" w14:textId="77777777" w:rsidR="00892A7B" w:rsidRPr="00892A7B" w:rsidRDefault="00892A7B" w:rsidP="00892A7B">
+          <w:p w:rsidRPr="00892A7B" w:rsidR="00892A7B" w:rsidP="00892A7B" w:rsidRDefault="00892A7B" w14:paraId="2921BEF0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0EA6C4BF" w14:textId="77777777" w:rsidR="00892A7B" w:rsidRPr="00892A7B" w:rsidRDefault="00892A7B" w:rsidP="00892A7B">
+          <w:p w:rsidRPr="00892A7B" w:rsidR="00892A7B" w:rsidP="00892A7B" w:rsidRDefault="00892A7B" w14:paraId="0EA6C4BF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2ED698C6" w14:textId="77777777" w:rsidR="00892A7B" w:rsidRPr="00892A7B" w:rsidRDefault="00892A7B" w:rsidP="00892A7B">
+          <w:p w:rsidRPr="00892A7B" w:rsidR="00892A7B" w:rsidP="00892A7B" w:rsidRDefault="00892A7B" w14:paraId="2ED698C6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="79AF9F0B" w14:textId="77777777" w:rsidR="00892A7B" w:rsidRPr="00892A7B" w:rsidRDefault="00892A7B" w:rsidP="00892A7B">
+          <w:p w:rsidRPr="00892A7B" w:rsidR="00892A7B" w:rsidP="00892A7B" w:rsidRDefault="00892A7B" w14:paraId="79AF9F0B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="72206660" w14:textId="77777777" w:rsidR="00892A7B" w:rsidRPr="00892A7B" w:rsidRDefault="00892A7B" w:rsidP="00892A7B">
+          <w:p w:rsidRPr="00892A7B" w:rsidR="00892A7B" w:rsidP="00892A7B" w:rsidRDefault="00892A7B" w14:paraId="72206660" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0FC0CAFC" w14:textId="77777777" w:rsidR="00892A7B" w:rsidRDefault="00892A7B" w:rsidP="00892A7B">
+          <w:p w:rsidR="00892A7B" w:rsidP="00892A7B" w:rsidRDefault="00892A7B" w14:paraId="0FC0CAFC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="62516694" w14:textId="77777777" w:rsidR="008D604E" w:rsidRDefault="008D604E" w:rsidP="00892A7B">
+          <w:p w:rsidR="008D604E" w:rsidP="00892A7B" w:rsidRDefault="008D604E" w14:paraId="62516694" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="45AAD318" w14:textId="77777777" w:rsidR="008D604E" w:rsidRDefault="008D604E" w:rsidP="00892A7B">
+          <w:p w:rsidR="008D604E" w:rsidP="00892A7B" w:rsidRDefault="008D604E" w14:paraId="45AAD318" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="773ED13B" w14:textId="77777777" w:rsidR="008D604E" w:rsidRPr="00892A7B" w:rsidRDefault="008D604E" w:rsidP="00892A7B">
+          <w:p w:rsidRPr="00892A7B" w:rsidR="008D604E" w:rsidP="00892A7B" w:rsidRDefault="008D604E" w14:paraId="773ED13B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3E55A3CC" w14:textId="77777777" w:rsidR="00BC0099" w:rsidRPr="0002118C" w:rsidRDefault="00BC0099" w:rsidP="002636FA">
+    <w:p w:rsidRPr="0002118C" w:rsidR="00BC0099" w:rsidP="002636FA" w:rsidRDefault="00BC0099" w14:paraId="3E55A3CC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CA03D1F" w14:textId="77777777" w:rsidR="00892A7B" w:rsidRPr="0002118C" w:rsidRDefault="00892A7B" w:rsidP="002636FA">
+    <w:p w:rsidRPr="0002118C" w:rsidR="00892A7B" w:rsidP="002636FA" w:rsidRDefault="00892A7B" w14:paraId="6CA03D1F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6091"/>
         <w:gridCol w:w="3685"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC0099" w:rsidRPr="00BC0099" w14:paraId="6D6C8162" w14:textId="77777777" w:rsidTr="005C0860">
+      <w:tr w:rsidRPr="00BC0099" w:rsidR="00BC0099" w:rsidTr="005C0860" w14:paraId="6D6C8162" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="101"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9776" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="50E277C7" w14:textId="3DC2EF2A" w:rsidR="00BC0099" w:rsidRPr="00BC0099" w:rsidRDefault="00BC0099" w:rsidP="00372085">
+          <w:p w:rsidRPr="00BC0099" w:rsidR="00BC0099" w:rsidP="00372085" w:rsidRDefault="00BC0099" w14:paraId="50E277C7" w14:textId="3DC2EF2A">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC0099">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC0099">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">thical Consideration </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="275E72F2" w14:textId="77777777" w:rsidR="00BC0099" w:rsidRPr="00BC0099" w:rsidRDefault="00BC0099" w:rsidP="00372085">
+          <w:p w:rsidRPr="00BC0099" w:rsidR="00BC0099" w:rsidP="00372085" w:rsidRDefault="00BC0099" w14:paraId="275E72F2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009425AC" w:rsidRPr="0002118C" w14:paraId="05CF993B" w14:textId="77777777" w:rsidTr="005C0860">
+      <w:tr w:rsidRPr="0002118C" w:rsidR="009425AC" w:rsidTr="005C0860" w14:paraId="05CF993B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A8DE3F4" w14:textId="0E492D3F" w:rsidR="005C0860" w:rsidRDefault="005C0860" w:rsidP="005C0860">
-[...5 lines deleted...]
-            <w:bookmarkStart w:id="1" w:name="_Hlk176938974"/>
+          <w:p w:rsidR="005C0860" w:rsidP="005C0860" w:rsidRDefault="005C0860" w14:paraId="2A8DE3F4" w14:textId="0E492D3F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Hlk176938974" w:id="1"/>
             <w:r w:rsidRPr="005C0860">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Does the proposed project involve work or subject matter of a highly sensitive nature with the potential for ethical, legal, and/or wider reputational difficulties for the University? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BC65C07" w14:textId="77777777" w:rsidR="005C0860" w:rsidRDefault="005C0860" w:rsidP="005C0860">
-[...6 lines deleted...]
-          <w:p w14:paraId="02C7AF8E" w14:textId="042C859E" w:rsidR="005C0860" w:rsidRPr="005C0860" w:rsidRDefault="005C0860" w:rsidP="005C0860">
+          <w:p w:rsidR="005C0860" w:rsidP="005C0860" w:rsidRDefault="005C0860" w14:paraId="6BC65C07" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="005C0860" w:rsidR="005C0860" w:rsidP="005C0860" w:rsidRDefault="005C0860" w14:paraId="02C7AF8E" w14:textId="042C859E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C0860">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Further information, including the Research Ethics Policy, is available here: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId12">
               <w:r w:rsidRPr="005C0860">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.staffnet.manchester.ac.uk/humanities/research/postgraduate-research/recruitment-and-admissions/admissions/ethics/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54F8F995" w14:textId="715AB27D" w:rsidR="005C0860" w:rsidRPr="001272B0" w:rsidRDefault="005C0860" w:rsidP="009425AC">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidRPr="001272B0" w:rsidR="005C0860" w:rsidP="009425AC" w:rsidRDefault="005C0860" w14:paraId="54F8F995" w14:textId="715AB27D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E8BB459" w14:textId="77777777" w:rsidR="009425AC" w:rsidRPr="0002118C" w:rsidRDefault="00000000" w:rsidP="009425AC">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidRPr="0002118C" w:rsidR="009425AC" w:rsidP="009425AC" w:rsidRDefault="00000000" w14:paraId="6E8BB459" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-1038276564"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="009425AC" w:rsidRPr="0002118C">
+                <w:r w:rsidRPr="0002118C" w:rsidR="009425AC">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="Calibri" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009425AC" w:rsidRPr="0002118C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0002118C" w:rsidR="009425AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0092B7C4" w14:textId="77777777" w:rsidR="009425AC" w:rsidRPr="0002118C" w:rsidRDefault="00000000" w:rsidP="009425AC">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidRPr="0002118C" w:rsidR="009425AC" w:rsidP="009425AC" w:rsidRDefault="00000000" w14:paraId="0092B7C4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic" w:cs="Calibri"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="1607922725"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="009425AC" w:rsidRPr="0002118C">
+                <w:r w:rsidRPr="0002118C" w:rsidR="009425AC">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009425AC" w:rsidRPr="0002118C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0002118C" w:rsidR="009425AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17A09061" w14:textId="77777777" w:rsidR="009425AC" w:rsidRPr="0002118C" w:rsidRDefault="009425AC" w:rsidP="009425AC">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidRPr="0002118C" w:rsidR="009425AC" w:rsidP="009425AC" w:rsidRDefault="009425AC" w14:paraId="17A09061" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
-      <w:tr w:rsidR="009425AC" w:rsidRPr="0002118C" w14:paraId="792994FD" w14:textId="77777777" w:rsidTr="005C0860">
+      <w:tr w:rsidRPr="0002118C" w:rsidR="009425AC" w:rsidTr="005C0860" w14:paraId="792994FD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="101"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9776" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="75D916C6" w14:textId="77777777" w:rsidR="009425AC" w:rsidRPr="001272B0" w:rsidRDefault="009425AC" w:rsidP="009425AC">
+          <w:p w:rsidRPr="001272B0" w:rsidR="009425AC" w:rsidP="009425AC" w:rsidRDefault="009425AC" w14:paraId="75D916C6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001272B0">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>If yes, provide further details on approvals required (150 words maximum)</w:t>
             </w:r>
             <w:r w:rsidRPr="001272B0">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25F312EB" w14:textId="1A5189AE" w:rsidR="009425AC" w:rsidRPr="001272B0" w:rsidRDefault="009425AC" w:rsidP="009425AC">
+          <w:p w:rsidRPr="001272B0" w:rsidR="009425AC" w:rsidP="009425AC" w:rsidRDefault="009425AC" w14:paraId="25F312EB" w14:textId="1A5189AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009425AC" w:rsidRPr="0002118C" w14:paraId="0E4B3080" w14:textId="77777777" w:rsidTr="005C0860">
+      <w:tr w:rsidRPr="0002118C" w:rsidR="009425AC" w:rsidTr="005C0860" w14:paraId="0E4B3080" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="101"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9776" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3FCA9148" w14:textId="77777777" w:rsidR="009425AC" w:rsidRDefault="009425AC" w:rsidP="009425AC">
+          <w:p w:rsidR="009425AC" w:rsidP="009425AC" w:rsidRDefault="009425AC" w14:paraId="3FCA9148" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="46959E00" w14:textId="77777777" w:rsidR="009425AC" w:rsidRDefault="009425AC" w:rsidP="009425AC">
+          <w:p w:rsidR="009425AC" w:rsidP="009425AC" w:rsidRDefault="009425AC" w14:paraId="46959E00" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="18893FA9" w14:textId="77777777" w:rsidR="009425AC" w:rsidRDefault="009425AC" w:rsidP="009425AC">
+          <w:p w:rsidR="009425AC" w:rsidP="009425AC" w:rsidRDefault="009425AC" w14:paraId="18893FA9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3904B532" w14:textId="77777777" w:rsidR="009425AC" w:rsidRDefault="009425AC" w:rsidP="009425AC">
+          <w:p w:rsidR="009425AC" w:rsidP="009425AC" w:rsidRDefault="009425AC" w14:paraId="3904B532" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4007CAB5" w14:textId="77777777" w:rsidR="009425AC" w:rsidRDefault="009425AC" w:rsidP="009425AC">
+          <w:p w:rsidR="009425AC" w:rsidP="009425AC" w:rsidRDefault="009425AC" w14:paraId="4007CAB5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2BDB11EB" w14:textId="77777777" w:rsidR="009425AC" w:rsidRPr="0002118C" w:rsidRDefault="009425AC" w:rsidP="009425AC">
+          <w:p w:rsidRPr="0002118C" w:rsidR="009425AC" w:rsidP="009425AC" w:rsidRDefault="009425AC" w14:paraId="2BDB11EB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="15DD6E34" w14:textId="77777777" w:rsidR="00854940" w:rsidRDefault="00854940" w:rsidP="002636FA">
+    <w:p w:rsidR="00854940" w:rsidP="002636FA" w:rsidRDefault="00854940" w14:paraId="15DD6E34" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="329CF3F8" w14:textId="77777777" w:rsidR="00854940" w:rsidRPr="0002118C" w:rsidRDefault="00854940" w:rsidP="002636FA">
+    <w:p w:rsidRPr="0002118C" w:rsidR="00854940" w:rsidP="002636FA" w:rsidRDefault="00854940" w14:paraId="329CF3F8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid2"/>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4395"/>
         <w:gridCol w:w="5386"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC0099" w:rsidRPr="0002118C" w14:paraId="4E3FADED" w14:textId="77777777" w:rsidTr="00BC0099">
+      <w:tr w:rsidRPr="0002118C" w:rsidR="00BC0099" w:rsidTr="00BC0099" w14:paraId="4E3FADED" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6BDBD786" w14:textId="77777777" w:rsidR="00BC0099" w:rsidRPr="0002118C" w:rsidRDefault="00BC0099" w:rsidP="00BC0099">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidRPr="0002118C" w:rsidR="00BC0099" w:rsidP="00BC0099" w:rsidRDefault="00BC0099" w14:paraId="6BDBD786" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Export Control</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BF7D8A9" w14:textId="77777777" w:rsidR="00BC0099" w:rsidRPr="0002118C" w:rsidRDefault="00BC0099" w:rsidP="0002118C">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidRPr="0002118C" w:rsidR="00BC0099" w:rsidP="0002118C" w:rsidRDefault="00BC0099" w14:paraId="5BF7D8A9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002118C" w:rsidRPr="0002118C" w14:paraId="51E143B4" w14:textId="77777777" w:rsidTr="00BC0099">
+      <w:tr w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidTr="00BC0099" w14:paraId="51E143B4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="34C384F0" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="34C384F0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Depending on the nature of the project, it may require an Export Control licence. It is the </w:t>
             </w:r>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>supervisor's responsibility</w:t>
             </w:r>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> to check whether Export Control approval is required. Further information and resources to assist staff and researchers in understanding their duties and ensuring compliance with export control regulations can be found on the Export Control </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId13">
               <w:r w:rsidRPr="0002118C">
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>website</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">.  This includes guidance on dealing with individuals or entities from </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId14">
               <w:r w:rsidRPr="0002118C">
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>key countries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> facing sanctions or embargoes.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BCFB8E4" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="4BCFB8E4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7AF4DB2A" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="7AF4DB2A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>This may not seem immediately relevant, but there are hidden pitfalls that we need to be aware of, around the transfer of knowledge or academic partnerships.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E88E062" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="1E88E062" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0414C87A" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="0414C87A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">If Export Control is required, please follow the process on the Export Control website. If you have any questions please contact the Export Controls Team at </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId15">
               <w:r w:rsidRPr="0002118C">
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>ECC@manchester.ac.uk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C5B9EA1" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="2C5B9EA1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002118C" w:rsidRPr="0002118C" w14:paraId="7245BC53" w14:textId="77777777" w:rsidTr="0002118C">
+      <w:tr w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidTr="0002118C" w14:paraId="7245BC53" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49EF3997" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="49EF3997" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="_Hlk176937415"/>
+            <w:bookmarkStart w:name="_Hlk176937415" w:id="2"/>
             <w:r w:rsidRPr="0002118C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Confirm you have read the guidance and if required will carry out the necessary check for export control</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79813097" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="00000000" w:rsidP="0002118C">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="00000000" w14:paraId="79813097" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="1912890496"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="0002118C" w:rsidRPr="0002118C">
+                <w:r w:rsidRPr="0002118C" w:rsidR="0002118C">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="Calibri" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="0002118C" w:rsidRPr="0002118C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0002118C" w:rsidR="0002118C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C320FC8" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="00000000" w:rsidP="0002118C">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="00000000" w14:paraId="6C320FC8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-321739463"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="0002118C" w:rsidRPr="0002118C">
+                <w:r w:rsidRPr="0002118C" w:rsidR="0002118C">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="0002118C" w:rsidRPr="0002118C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0002118C" w:rsidR="0002118C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57946078" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="0002118C">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="0002118C" w:rsidRDefault="0002118C" w14:paraId="57946078" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="2"/>
     </w:tbl>
-    <w:p w14:paraId="26B0D611" w14:textId="0E763B28" w:rsidR="00BC0099" w:rsidRDefault="00BC0099" w:rsidP="002636FA">
+    <w:p w:rsidR="00BC0099" w:rsidP="002636FA" w:rsidRDefault="00BC0099" w14:paraId="26B0D611" w14:textId="0E763B28">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BD1E260" w14:textId="77777777" w:rsidR="000367D7" w:rsidRDefault="000367D7" w:rsidP="000367D7">
+    <w:p w:rsidR="000367D7" w:rsidP="000367D7" w:rsidRDefault="000367D7" w14:paraId="4BD1E260" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B8F3C04" w14:textId="2AF96871" w:rsidR="00892A7B" w:rsidRPr="00892A7B" w:rsidRDefault="00892A7B" w:rsidP="00892A7B">
+    <w:p w:rsidRPr="00892A7B" w:rsidR="00892A7B" w:rsidP="00892A7B" w:rsidRDefault="00892A7B" w14:paraId="0B8F3C04" w14:textId="2AF96871">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00892A7B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">SECTION </w:t>
       </w:r>
       <w:r w:rsidR="00C35098">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00892A7B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> – ADVERTISING INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10FE0EBE" w14:textId="77777777" w:rsidR="00892A7B" w:rsidRPr="00892A7B" w:rsidRDefault="00892A7B" w:rsidP="00892A7B">
+    <w:p w:rsidRPr="00892A7B" w:rsidR="00892A7B" w:rsidP="00892A7B" w:rsidRDefault="00892A7B" w14:paraId="10FE0EBE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EA730CC" w14:textId="281FCD0C" w:rsidR="00892A7B" w:rsidRPr="0002118C" w:rsidRDefault="00892A7B" w:rsidP="00892A7B">
+    <w:p w:rsidRPr="0002118C" w:rsidR="00892A7B" w:rsidP="00892A7B" w:rsidRDefault="00892A7B" w14:paraId="7EA730CC" w14:textId="281FCD0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0002118C">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00E04197">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>scholarship</w:t>
       </w:r>
       <w:r w:rsidRPr="0002118C">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be advertised on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId16">
         <w:r w:rsidRPr="0002118C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
             <w:kern w:val="0"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="en-GB"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Faculty</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0002118C">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> website and FindAPhD. Following this, applications will be managed by the Doctoral Academy Recruitment and Admissions team, who will coordinate with you regarding interview and offer processes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="121F0528" w14:textId="77777777" w:rsidR="00892A7B" w:rsidRDefault="00892A7B" w:rsidP="00892A7B">
+    <w:p w:rsidR="00892A7B" w:rsidP="00892A7B" w:rsidRDefault="00892A7B" w14:paraId="121F0528" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="022DCB5E" w14:textId="6BD40688" w:rsidR="00F47A2C" w:rsidRPr="00F47A2C" w:rsidRDefault="00F47A2C" w:rsidP="00F47A2C">
+    <w:p w:rsidRPr="00F47A2C" w:rsidR="00F47A2C" w:rsidP="00F47A2C" w:rsidRDefault="00F47A2C" w14:paraId="022DCB5E" w14:textId="6BD40688">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F47A2C">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00F47A2C">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> project is shortlisted for advert the following information will be used for the project advert</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FA3092D" w14:textId="77777777" w:rsidR="00F47A2C" w:rsidRPr="00892A7B" w:rsidRDefault="00F47A2C" w:rsidP="00892A7B">
+    <w:p w:rsidRPr="00892A7B" w:rsidR="00F47A2C" w:rsidP="00892A7B" w:rsidRDefault="00F47A2C" w14:paraId="0FA3092D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="223D0CC0" w14:textId="77777777" w:rsidR="00892A7B" w:rsidRPr="00892A7B" w:rsidRDefault="00892A7B" w:rsidP="00892A7B">
+    <w:p w:rsidRPr="00892A7B" w:rsidR="00892A7B" w:rsidP="00892A7B" w:rsidRDefault="00892A7B" w14:paraId="223D0CC0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00892A7B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Project description </w:t>
       </w:r>
       <w:r w:rsidRPr="00892A7B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(max 500 words; this will be used for the project advert)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A6D1C5" w14:textId="77777777" w:rsidR="00892A7B" w:rsidRPr="0002118C" w:rsidRDefault="00892A7B" w:rsidP="00892A7B">
+    <w:p w:rsidRPr="0002118C" w:rsidR="00892A7B" w:rsidP="00892A7B" w:rsidRDefault="00892A7B" w14:paraId="00A6D1C5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9736"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00892A7B" w:rsidRPr="0002118C" w14:paraId="3E399B6F" w14:textId="77777777" w:rsidTr="00892A7B">
+      <w:tr w:rsidRPr="0002118C" w:rsidR="00892A7B" w:rsidTr="00892A7B" w14:paraId="3E399B6F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="264B4871" w14:textId="77777777" w:rsidR="00892A7B" w:rsidRPr="0002118C" w:rsidRDefault="00892A7B" w:rsidP="00892A7B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidRPr="0002118C" w:rsidR="00892A7B" w:rsidP="00892A7B" w:rsidRDefault="00892A7B" w14:paraId="264B4871" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="38DE0716" w14:textId="77777777" w:rsidR="00892A7B" w:rsidRPr="0002118C" w:rsidRDefault="00892A7B" w:rsidP="00892A7B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidRPr="0002118C" w:rsidR="00892A7B" w:rsidP="00892A7B" w:rsidRDefault="00892A7B" w14:paraId="38DE0716" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1E042434" w14:textId="77777777" w:rsidR="00892A7B" w:rsidRPr="0002118C" w:rsidRDefault="00892A7B" w:rsidP="00892A7B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidRPr="0002118C" w:rsidR="00892A7B" w:rsidP="00892A7B" w:rsidRDefault="00892A7B" w14:paraId="1E042434" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="79540376" w14:textId="77777777" w:rsidR="00892A7B" w:rsidRPr="0002118C" w:rsidRDefault="00892A7B" w:rsidP="00892A7B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidRPr="0002118C" w:rsidR="00892A7B" w:rsidP="00892A7B" w:rsidRDefault="00892A7B" w14:paraId="79540376" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="09BB4DF2" w14:textId="77777777" w:rsidR="00892A7B" w:rsidRPr="0002118C" w:rsidRDefault="00892A7B" w:rsidP="00892A7B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidRPr="0002118C" w:rsidR="00892A7B" w:rsidP="00892A7B" w:rsidRDefault="00892A7B" w14:paraId="09BB4DF2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="220480A5" w14:textId="77777777" w:rsidR="00892A7B" w:rsidRPr="0002118C" w:rsidRDefault="00892A7B" w:rsidP="00892A7B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidRPr="0002118C" w:rsidR="00892A7B" w:rsidP="00892A7B" w:rsidRDefault="00892A7B" w14:paraId="220480A5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="13F52282" w14:textId="77777777" w:rsidR="00892A7B" w:rsidRPr="0002118C" w:rsidRDefault="00892A7B" w:rsidP="00892A7B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidRPr="0002118C" w:rsidR="00892A7B" w:rsidP="00892A7B" w:rsidRDefault="00892A7B" w14:paraId="13F52282" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="079E77B7" w14:textId="77777777" w:rsidR="00365811" w:rsidRDefault="00365811" w:rsidP="00892A7B">
+    <w:p w:rsidR="00365811" w:rsidP="00892A7B" w:rsidRDefault="00365811" w14:paraId="079E77B7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F931C31" w14:textId="77777777" w:rsidR="00F47A2C" w:rsidRPr="0002118C" w:rsidRDefault="00F47A2C" w:rsidP="00892A7B">
+    <w:p w:rsidRPr="0002118C" w:rsidR="00F47A2C" w:rsidP="00892A7B" w:rsidRDefault="00F47A2C" w14:paraId="5F931C31" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DA4EEF2" w14:textId="77777777" w:rsidR="00C35098" w:rsidRDefault="00892A7B" w:rsidP="00892A7B">
+    <w:p w:rsidR="00C35098" w:rsidP="00892A7B" w:rsidRDefault="00892A7B" w14:paraId="7DA4EEF2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C35098">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Subject experience of candidates</w:t>
       </w:r>
-      <w:r w:rsidR="00E67AD0" w:rsidRPr="00C35098">
+      <w:r w:rsidRPr="00C35098" w:rsidR="00E67AD0">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> outside </w:t>
       </w:r>
-      <w:r w:rsidR="00C35098" w:rsidRPr="00C35098">
+      <w:r w:rsidRPr="00C35098" w:rsidR="00C35098">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">enhanced </w:t>
       </w:r>
-      <w:r w:rsidR="00E67AD0" w:rsidRPr="00C35098">
+      <w:r w:rsidRPr="00C35098" w:rsidR="00E67AD0">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>entry requirements</w:t>
       </w:r>
-      <w:r w:rsidR="00C35098" w:rsidRPr="00C35098">
+      <w:r w:rsidRPr="00C35098" w:rsidR="00C35098">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D461405" w14:textId="4FE0C9A7" w:rsidR="001B37C3" w:rsidRPr="00C35098" w:rsidRDefault="00C35098" w:rsidP="00892A7B">
+    <w:p w:rsidRPr="00C35098" w:rsidR="001B37C3" w:rsidP="00892A7B" w:rsidRDefault="00C35098" w14:paraId="7D461405" w14:textId="2FDA53F2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C35098">
+      <w:r w:rsidRPr="58D62DDF" w:rsidR="00C35098">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C35098">
+      <w:r w:rsidRPr="58D62DDF" w:rsidR="00C35098">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Applicants must have a first </w:t>
+        <w:t xml:space="preserve">Applicants must have a </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C35098">
+      <w:r w:rsidRPr="58D62DDF" w:rsidR="00C35098">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">first </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58D62DDF" w:rsidR="6BABC739">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>clss</w:t>
+        <w:t>class</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C35098">
+      <w:r w:rsidRPr="58D62DDF" w:rsidR="00C35098">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:kern w:val="0"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> undergraduate degree and a </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00C35098">
+      <w:r w:rsidRPr="58D62DDF" w:rsidR="00C35098">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:kern w:val="0"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Master’s</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00C35098">
+      <w:r w:rsidRPr="58D62DDF" w:rsidR="00C35098">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:kern w:val="0"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> qualification </w:t>
+        <w:t xml:space="preserve"> qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D58B03B" w14:textId="77777777" w:rsidR="00892A7B" w:rsidRPr="0002118C" w:rsidRDefault="00892A7B" w:rsidP="00892A7B">
+    <w:p w:rsidRPr="0002118C" w:rsidR="00892A7B" w:rsidP="00892A7B" w:rsidRDefault="00892A7B" w14:paraId="2D58B03B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9736"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00892A7B" w:rsidRPr="0002118C" w14:paraId="283068B8" w14:textId="77777777" w:rsidTr="00892A7B">
+      <w:tr w:rsidRPr="0002118C" w:rsidR="00892A7B" w:rsidTr="00892A7B" w14:paraId="283068B8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EF2339C" w14:textId="77777777" w:rsidR="0002118C" w:rsidRDefault="0002118C" w:rsidP="00892A7B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="0002118C" w:rsidP="00892A7B" w:rsidRDefault="0002118C" w14:paraId="5EF2339C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="03F6D29F" w14:textId="77777777" w:rsidR="00F47A2C" w:rsidRDefault="00F47A2C" w:rsidP="00892A7B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="00F47A2C" w:rsidP="00892A7B" w:rsidRDefault="00F47A2C" w14:paraId="03F6D29F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6587D65C" w14:textId="77777777" w:rsidR="00F47A2C" w:rsidRDefault="00F47A2C" w:rsidP="00892A7B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="00F47A2C" w:rsidP="00892A7B" w:rsidRDefault="00F47A2C" w14:paraId="6587D65C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="089A72BD" w14:textId="77777777" w:rsidR="0002118C" w:rsidRPr="0002118C" w:rsidRDefault="0002118C" w:rsidP="00892A7B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidRPr="0002118C" w:rsidR="0002118C" w:rsidP="00892A7B" w:rsidRDefault="0002118C" w14:paraId="089A72BD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3A9120CF" w14:textId="77777777" w:rsidR="00892A7B" w:rsidRPr="00892A7B" w:rsidRDefault="00892A7B" w:rsidP="00892A7B">
+    <w:p w:rsidRPr="00892A7B" w:rsidR="00892A7B" w:rsidP="00892A7B" w:rsidRDefault="00892A7B" w14:paraId="3A9120CF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CA5B981" w14:textId="77777777" w:rsidR="00892A7B" w:rsidRPr="00892A7B" w:rsidRDefault="00892A7B" w:rsidP="00892A7B">
+    <w:p w:rsidRPr="00892A7B" w:rsidR="00892A7B" w:rsidP="00892A7B" w:rsidRDefault="00892A7B" w14:paraId="5CA5B981" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CCA6905" w14:textId="3ABCB944" w:rsidR="00892A7B" w:rsidRPr="00892A7B" w:rsidRDefault="00D162A4" w:rsidP="00892A7B">
+    <w:p w:rsidRPr="00892A7B" w:rsidR="00892A7B" w:rsidP="00892A7B" w:rsidRDefault="00D162A4" w14:paraId="5CCA6905" w14:textId="3ABCB944">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Select the appropriate subject areas</w:t>
       </w:r>
-      <w:r w:rsidR="00892A7B" w:rsidRPr="00892A7B">
+      <w:r w:rsidRPr="00892A7B" w:rsidR="00892A7B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> you would like your project to be advertised under on FindAPhD </w:t>
       </w:r>
-      <w:r w:rsidR="00892A7B" w:rsidRPr="00892A7B">
+      <w:r w:rsidRPr="00892A7B" w:rsidR="00892A7B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(maximum of 10 areas)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E190EDD" w14:textId="64B7654C" w:rsidR="00892A7B" w:rsidRDefault="00892A7B" w:rsidP="0002118C">
+    <w:p w:rsidR="00892A7B" w:rsidP="0002118C" w:rsidRDefault="00892A7B" w14:paraId="0E190EDD" w14:textId="64B7654C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D9537D7" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="00D162A4">
+    <w:p w:rsidR="00BD3D7B" w:rsidP="00D162A4" w:rsidRDefault="00BD3D7B" w14:paraId="3D9537D7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00603D4E">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Agriculture</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="208C0D9F" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0084167C" w:rsidRDefault="00BD3D7B" w:rsidP="00BD3D7B">
+    <w:p w:rsidRPr="0084167C" w:rsidR="00BD3D7B" w:rsidP="00BD3D7B" w:rsidRDefault="00BD3D7B" w14:paraId="208C0D9F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3936"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="4677"/>
         <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="229A0334" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="229A0334" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="37F3506C" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="37F3506C" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1926"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Agricultural Sciences</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0C6119E7" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="003661C1" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="003661C1" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="0C6119E7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="929397115"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00785AAA">
+                <w:r w:rsidRPr="00785AAA" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="042B5E28" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="042B5E28" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Forestry &amp; Agriculture</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0EC7D098" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="0EC7D098" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1875069789"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="003661C1">
+                <w:r w:rsidRPr="003661C1" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="34DC7127" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="34DC7127" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0979AD46" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="0979AD46" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1926"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Agricultural Technology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="1BF8FF91" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="003661C1" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="003661C1" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="1BF8FF91" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1904288973"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="003661C1">
+                <w:r w:rsidRPr="003661C1" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="3A712CCD" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="3A712CCD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Livestock Farming</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="22D0871F" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="22D0871F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-299463141"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="003661C1">
+                <w:r w:rsidRPr="003661C1" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="0D99DF62" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="0D99DF62" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="07EDA430" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="07EDA430" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Arable Farming</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="42C06FB2" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="003661C1" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="003661C1" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="42C06FB2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-461345132"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="003661C1">
+                <w:r w:rsidRPr="003661C1" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="6B89EA96" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="6B89EA96" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="24F95E0D" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="24F95E0D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1142648896"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="003661C1">
+                <w:r w:rsidRPr="003661C1" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="631B7117" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="00BD3D7B">
+    <w:p w:rsidR="00BD3D7B" w:rsidP="00BD3D7B" w:rsidRDefault="00BD3D7B" w14:paraId="631B7117" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2ECE6BEE" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="00D162A4">
+    <w:p w:rsidR="00BD3D7B" w:rsidP="00D162A4" w:rsidRDefault="00BD3D7B" w14:paraId="2ECE6BEE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00603D4E">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Anthropology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="400F4481" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0084167C" w:rsidRDefault="00BD3D7B" w:rsidP="00BD3D7B">
+    <w:p w:rsidRPr="0084167C" w:rsidR="00BD3D7B" w:rsidP="00BD3D7B" w:rsidRDefault="00BD3D7B" w14:paraId="400F4481" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3936"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="4677"/>
         <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="47B004BE" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="47B004BE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="24C3E7CD" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="003661C1" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="003661C1" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="24C3E7CD" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1860"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Biological Anthropology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0AA05C46" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="0AA05C46" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1724634498"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="003661C1">
+                <w:r w:rsidRPr="003661C1" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="450090C4" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="450090C4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="41BE96E7" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="41BE96E7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1053613651"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="003661C1">
+                <w:r w:rsidRPr="003661C1" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="4F7D36F8" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="4F7D36F8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="46B2CB48" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="46B2CB48" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Social Anthropology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="542D7653" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="003661C1" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="003661C1" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="542D7653" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1788884909"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="003661C1">
+                <w:r w:rsidRPr="003661C1" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="6F2140F1" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="6F2140F1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="69C541E1" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="69C541E1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="11B2A6F5" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="00BD3D7B">
+    <w:p w:rsidR="00BD3D7B" w:rsidP="00BD3D7B" w:rsidRDefault="00BD3D7B" w14:paraId="11B2A6F5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DBBB6D6" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="00D162A4">
+    <w:p w:rsidR="00BD3D7B" w:rsidP="00D162A4" w:rsidRDefault="00BD3D7B" w14:paraId="0DBBB6D6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00603D4E">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Business &amp; Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7561DB33" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0084167C" w:rsidRDefault="00BD3D7B" w:rsidP="00BD3D7B">
+    <w:p w:rsidRPr="0084167C" w:rsidR="00BD3D7B" w:rsidP="00BD3D7B" w:rsidRDefault="00BD3D7B" w14:paraId="7561DB33" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3936"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="4677"/>
         <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="5476C910" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="5476C910" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="46231ADA" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="003661C1" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="003661C1" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="46231ADA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Accounting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="4BCA099E" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00A912C8" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A912C8" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="4BCA099E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-723680103"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00BD3D7B">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Calibri"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="20DFC5DF" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="20DFC5DF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="43B6BCD3" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="43B6BCD3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-13238831"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00A912C8">
+                <w:r w:rsidRPr="00A912C8" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="702B2AE0" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="702B2AE0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="6C0C3F8E" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="6C0C3F8E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Business</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2CEF1523" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00A912C8" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A912C8" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="2CEF1523" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1844780878"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00A912C8">
+                <w:r w:rsidRPr="00A912C8" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="6B0A9E94" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="6B0A9E94" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Marketing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="11727CD1" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="11727CD1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-533732451"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00A912C8">
+                <w:r w:rsidRPr="00A912C8" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="7F6E31F4" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="7F6E31F4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="4318C21F" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="4318C21F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>E Business</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="27DBE4B9" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00A912C8" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A912C8" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="27DBE4B9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-426351380"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00A912C8">
+                <w:r w:rsidRPr="00A912C8" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="39E24F4B" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="39E24F4B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Project Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="3A08D207" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="3A08D207" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-497500572"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00A912C8">
+                <w:r w:rsidRPr="00A912C8" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="7A3284F7" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="7A3284F7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="417F4E8F" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="417F4E8F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Education Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="4BF59399" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00A912C8" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A912C8" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="4BF59399" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="855689379"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00A912C8">
+                <w:r w:rsidRPr="00A912C8" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="272C31A5" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="272C31A5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sport Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="65795158" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="65795158" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1668860475"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00A912C8">
+                <w:r w:rsidRPr="00A912C8" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="4218160D" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="4218160D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="7F23FC6D" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="7F23FC6D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Event Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2297D5D0" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00A912C8" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A912C8" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="2297D5D0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-784495556"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00A912C8">
+                <w:r w:rsidRPr="00A912C8" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="35F25BEA" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="35F25BEA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tourism</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2DBCE132" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="2DBCE132" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1599520502"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00A912C8">
+                <w:r w:rsidRPr="00A912C8" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="3A59CBB2" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="3A59CBB2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="3112D73A" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="3112D73A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Hospitality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="3AD79221" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00A912C8" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A912C8" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="3AD79221" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="603858057"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00A912C8">
+                <w:r w:rsidRPr="00A912C8" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="7B0DCF75" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="7B0DCF75" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="5BDCA2AE" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="5BDCA2AE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-277648211"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00A912C8">
+                <w:r w:rsidRPr="00A912C8" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="7140FC3D" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="7140FC3D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="21E84761" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="21E84761" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Human Resource Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="6707144D" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00A912C8" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A912C8" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="6707144D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1026940090"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00A912C8">
+                <w:r w:rsidRPr="00A912C8" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="15A2B36E" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="15A2B36E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="1DCA3431" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="1DCA3431" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="65199217" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="00BD3D7B">
+    <w:p w:rsidR="00BD3D7B" w:rsidP="00BD3D7B" w:rsidRDefault="00BD3D7B" w14:paraId="65199217" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="210665C8" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="00D162A4">
+    <w:p w:rsidR="00BD3D7B" w:rsidP="00D162A4" w:rsidRDefault="00BD3D7B" w14:paraId="210665C8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00603D4E">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Communication &amp; Media Science</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D7B72F1" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0084167C" w:rsidRDefault="00BD3D7B" w:rsidP="00BD3D7B">
+    <w:p w:rsidRPr="0084167C" w:rsidR="00BD3D7B" w:rsidP="00BD3D7B" w:rsidRDefault="00BD3D7B" w14:paraId="0D7B72F1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3936"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="4677"/>
         <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="2C531321" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="2C531321" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="53F52D64" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="53F52D64" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Broadcast Media</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="7FDB24C0" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="7FDB24C0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1696277279"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="0000291C">
+                <w:r w:rsidRPr="0000291C" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="151DC846" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="151DC846" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Production</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="3298D5E9" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="3298D5E9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1496340591"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="0000291C">
+                <w:r w:rsidRPr="0000291C" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="2246B0BA" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="2246B0BA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0A119768" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="0A119768" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0000291C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Digital Media</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="5FEA3005" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="5FEA3005" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1814672925"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00BD3D7B">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Calibri"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="36411558" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="36411558" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Public Relations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="79DCAF86" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="79DCAF86" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1351720057"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="0000291C">
+                <w:r w:rsidRPr="0000291C" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="5F6F078F" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="5F6F078F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="50"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0CF68B97" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="0CF68B97" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0000291C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Journalism</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="6955E649" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="6955E649" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1755665005"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="0000291C">
+                <w:r w:rsidRPr="0000291C" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="1F7074D5" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="1F7074D5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Publishing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="383EE1F3" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="383EE1F3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="913515110"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="0000291C">
+                <w:r w:rsidRPr="0000291C" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="6EB07FBB" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="6EB07FBB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="4181E273" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="4181E273" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Print Media</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2ED92607" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="2ED92607" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1368952756"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="0000291C">
+                <w:r w:rsidRPr="0000291C" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="5B94A29F" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="5B94A29F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="702FA3EC" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="702FA3EC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-177505299"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="0000291C">
+                <w:r w:rsidRPr="0000291C" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="04211176" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="00BD3D7B">
+    <w:p w:rsidR="00BD3D7B" w:rsidP="00BD3D7B" w:rsidRDefault="00BD3D7B" w14:paraId="04211176" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03A79E55" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="00D162A4">
+    <w:p w:rsidR="00BD3D7B" w:rsidP="00D162A4" w:rsidRDefault="00BD3D7B" w14:paraId="03A79E55" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00603D4E">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Creative Arts &amp; Design</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5071DAC6" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0084167C" w:rsidRDefault="00BD3D7B" w:rsidP="00BD3D7B">
+    <w:p w:rsidRPr="0084167C" w:rsidR="00BD3D7B" w:rsidP="00BD3D7B" w:rsidRDefault="00BD3D7B" w14:paraId="5071DAC6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3936"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="4677"/>
         <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="6C95A6BA" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="6C95A6BA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="3AE2CB1A" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="3AE2CB1A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Animation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="299670E0" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="299670E0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1944457871"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="0000291C">
+                <w:r w:rsidRPr="0000291C" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0B74FF58" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="0B74FF58" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Film Studies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="22748EC3" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="22748EC3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1384522303"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00BD3D7B">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Calibri"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="45AA1A86" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="45AA1A86" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="442A303F" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="442A303F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Art</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2189B256" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="2189B256" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="328105597"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="0000291C">
+                <w:r w:rsidRPr="0000291C" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="3A8B51BA" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="3A8B51BA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Graphic Design</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0DCB2729" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="0DCB2729" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1069532363"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="0000291C">
+                <w:r w:rsidRPr="0000291C" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="033B9A0C" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="033B9A0C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="29C85D39" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="29C85D39" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0000291C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Crafts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="06AD25AF" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="06AD25AF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1563836511"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="0000291C">
+                <w:r w:rsidRPr="0000291C" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="3B8B531C" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="3B8B531C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Interior Design</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="6B003D46" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="6B003D46" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1498033442"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="0000291C">
+                <w:r w:rsidRPr="0000291C" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="50061C80" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="50061C80" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="20917C54" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="20917C54" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0000291C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Creative Writing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="085B5E51" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="085B5E51" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="383838229"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="0000291C">
+                <w:r w:rsidRPr="0000291C" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="343DEB98" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="343DEB98" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Music</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="4683F977" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="4683F977" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="469099423"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="0000291C">
+                <w:r w:rsidRPr="0000291C" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="7B6F0C0F" w14:textId="77777777" w:rsidTr="0000291C">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="0000291C" w14:paraId="7B6F0C0F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="15804547" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="15804547" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0000291C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="74EE620C" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="74EE620C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1389406862"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00BD3D7B">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Calibri"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="78345B78" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="78345B78" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Music Technology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0BA60734" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="0BA60734" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-354583962"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="0000291C">
+                <w:r w:rsidRPr="0000291C" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="0D2D1BF6" w14:textId="77777777" w:rsidTr="0000291C">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="0000291C" w14:paraId="0D2D1BF6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="6E2EA829" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="6E2EA829" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0000291C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Design</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0EF631E5" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="0EF631E5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="410208396"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="0000291C">
+                <w:r w:rsidRPr="0000291C" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="15E4E18E" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="15E4E18E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Photography</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="08ADC361" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="08ADC361" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1520996437"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="0000291C">
+                <w:r w:rsidRPr="0000291C" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="23E45922" w14:textId="77777777" w:rsidTr="0000291C">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="0000291C" w14:paraId="23E45922" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="169656EE" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="169656EE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fashion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2091A288" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="2091A288" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1934172565"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="0000291C">
+                <w:r w:rsidRPr="0000291C" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0E150C7B" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="0E150C7B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Theatre Studies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="588C92B0" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="588C92B0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="2021814374"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="0000291C">
+                <w:r w:rsidRPr="0000291C" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="6B8F5492" w14:textId="77777777" w:rsidTr="0000291C">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="0000291C" w14:paraId="6B8F5492" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0A3C361C" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="0A3C361C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fine Art</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="42F491F6" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="42F491F6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="713241670"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="0000291C">
+                <w:r w:rsidRPr="0000291C" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="3B905047" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="3B905047" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2A647954" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="2A647954" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="41567957"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="0000291C">
+                <w:r w:rsidRPr="0000291C" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74AC42B2" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="00BD3D7B">
+    <w:p w:rsidR="00BD3D7B" w:rsidP="00BD3D7B" w:rsidRDefault="00BD3D7B" w14:paraId="74AC42B2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F87A8F8" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="00D162A4">
+    <w:p w:rsidR="00BD3D7B" w:rsidP="00D162A4" w:rsidRDefault="00BD3D7B" w14:paraId="0F87A8F8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0084167C">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Economics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6269E0C6" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0084167C" w:rsidRDefault="00BD3D7B" w:rsidP="00BD3D7B">
+    <w:p w:rsidRPr="0084167C" w:rsidR="00BD3D7B" w:rsidP="00BD3D7B" w:rsidRDefault="00BD3D7B" w14:paraId="6269E0C6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3936"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="4677"/>
         <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="3FA7FB28" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="3FA7FB28" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="12E0EBFE" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="12E0EBFE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Econometrics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="59CA1D81" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="59CA1D81" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1663155053"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00BD3D7B">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Calibri"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="39DABA7A" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="39DABA7A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Microeconomics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="1730A148" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="1730A148" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-985939348"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="0000291C">
+                <w:r w:rsidRPr="0000291C" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="1ED5D4D5" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="1ED5D4D5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2A5B099F" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="2A5B099F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Financial Economics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="018CD54F" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="018CD54F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-440609472"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00BD3D7B">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Calibri"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="12DFE230" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="12DFE230" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Political Economics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="31F4FE8A" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="31F4FE8A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1556072040"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="0000291C">
+                <w:r w:rsidRPr="0000291C" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="0557FA88" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="0557FA88" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0C529F4D" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="0C529F4D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Macroeconomics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="58B5F35F" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="58B5F35F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="916437806"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="0000291C">
+                <w:r w:rsidRPr="0000291C" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="57467404" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="57467404" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="44DDA035" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="44DDA035" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1766916982"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="0000291C">
+                <w:r w:rsidRPr="0000291C" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1B32EEC1" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="00BD3D7B">
+    <w:p w:rsidR="00BD3D7B" w:rsidP="00BD3D7B" w:rsidRDefault="00BD3D7B" w14:paraId="1B32EEC1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BFE1033" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="00D162A4">
+    <w:p w:rsidR="00BD3D7B" w:rsidP="00D162A4" w:rsidRDefault="00BD3D7B" w14:paraId="0BFE1033" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0084167C">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CC01CD7" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="004B7645" w:rsidRDefault="00BD3D7B" w:rsidP="00BD3D7B">
+    <w:p w:rsidRPr="004B7645" w:rsidR="00BD3D7B" w:rsidP="00BD3D7B" w:rsidRDefault="00BD3D7B" w14:paraId="2CC01CD7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3936"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="4677"/>
         <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="36CAC906" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="36CAC906" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="611F334E" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="611F334E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Further Education</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="050010F4" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="050010F4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-654995067"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00BD3D7B">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Calibri"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="6E971D68" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="6E971D68" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Secondary Education</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="36500489" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="36500489" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="734902478"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="0000291C">
+                <w:r w:rsidRPr="0000291C" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="54EE5E25" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="54EE5E25" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="1C8EA913" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="1C8EA913" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Higher Education</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="27F8F2BB" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="27F8F2BB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="748386198"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="0000291C">
+                <w:r w:rsidRPr="0000291C" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="1484A596" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="1484A596" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Special Needs Education</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="3FD12111" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="3FD12111" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1937407246"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="0000291C">
+                <w:r w:rsidRPr="0000291C" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="7D8872A8" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="7D8872A8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="579E8A88" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="579E8A88" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nursery Education</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="78355C1E" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="78355C1E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1022818552"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="0000291C">
+                <w:r w:rsidRPr="0000291C" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="321BED80" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="321BED80" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="7473120D" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="7473120D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-378867912"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="0000291C">
+                <w:r w:rsidRPr="0000291C" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="26A922F0" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="26A922F0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="76A393A2" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="76A393A2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Primary Education</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="7C63B0BF" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="7C63B0BF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-402755823"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="0000291C">
+                <w:r w:rsidRPr="0000291C" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="17809C2E" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="17809C2E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="3BF44FE0" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="3BF44FE0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="41AE0D81" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="00BD3D7B">
+    <w:p w:rsidR="00BD3D7B" w:rsidP="00BD3D7B" w:rsidRDefault="00BD3D7B" w14:paraId="41AE0D81" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D48F02B" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="00D162A4">
+    <w:p w:rsidR="00BD3D7B" w:rsidP="00D162A4" w:rsidRDefault="00BD3D7B" w14:paraId="4D48F02B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0084167C">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Finance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02328774" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="005F1A52" w:rsidRDefault="00BD3D7B" w:rsidP="00BD3D7B">
+    <w:p w:rsidRPr="005F1A52" w:rsidR="00BD3D7B" w:rsidP="00BD3D7B" w:rsidRDefault="00BD3D7B" w14:paraId="02328774" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3936"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="4677"/>
         <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="5751B6B6" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="5751B6B6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="67831AD8" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00337768" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00337768" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="67831AD8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Actuarial Science</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2BA9C908" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="2BA9C908" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="2147466963"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00337768">
+                <w:r w:rsidRPr="00337768" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2B920C5A" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="2B920C5A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Investment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="1CF0A75F" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="1CF0A75F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1719813500"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00337768">
+                <w:r w:rsidRPr="00337768" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="48C35A80" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="48C35A80" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="74DB3DBB" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="74DB3DBB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Banking</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="19DC1211" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="19DC1211" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1571804033"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00337768">
+                <w:r w:rsidRPr="00337768" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2AADD5A4" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="2AADD5A4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Taxation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="69E9C8A5" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="69E9C8A5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1713701991"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00337768">
+                <w:r w:rsidRPr="00337768" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="77B854CC" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="77B854CC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0973C44F" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="0973C44F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Financial Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="393EBC14" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="393EBC14" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="468630932"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00337768">
+                <w:r w:rsidRPr="00337768" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="36C219A4" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="36C219A4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="4F5E8244" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="4F5E8244" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="201751091"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00337768">
+                <w:r w:rsidRPr="00337768" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="3704EEA1" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="3704EEA1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="759A1E1A" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="759A1E1A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Insurance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="3481BF5C" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="3481BF5C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-810948530"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00337768">
+                <w:r w:rsidRPr="00337768" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="70970642" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="70970642" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="6CD80A02" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="6CD80A02" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="534372B9" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="00BD3D7B">
+    <w:p w:rsidR="00BD3D7B" w:rsidP="00BD3D7B" w:rsidRDefault="00BD3D7B" w14:paraId="534372B9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D95140C" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="00D162A4">
+    <w:p w:rsidR="00BD3D7B" w:rsidP="00D162A4" w:rsidRDefault="00BD3D7B" w14:paraId="5D95140C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90FB6">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Forensic &amp; Archaeological Science</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B2EFF54" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00F90FB6" w:rsidRDefault="00BD3D7B" w:rsidP="00BD3D7B">
+    <w:p w:rsidRPr="00F90FB6" w:rsidR="00BD3D7B" w:rsidP="00BD3D7B" w:rsidRDefault="00BD3D7B" w14:paraId="3B2EFF54" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3936"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="4677"/>
         <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="7E17EDD5" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="7E17EDD5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="150613BB" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00337768" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00337768" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="150613BB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Archaeological Science</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="252FBB16" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="252FBB16" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-15009498"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00BD3D7B">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Calibri"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="3328FFC7" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="3328FFC7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="46E94564" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="46E94564" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-199934737"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00337768">
+                <w:r w:rsidRPr="00337768" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="4E9A8894" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="4E9A8894" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="770C02C8" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="770C02C8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Forensic Science</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="22D39CFB" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="22D39CFB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1152521838"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00337768">
+                <w:r w:rsidRPr="00337768" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2B3A196F" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="2B3A196F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="6EEE7F67" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="6EEE7F67" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="197680D7" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="00BD3D7B">
+    <w:p w:rsidR="00BD3D7B" w:rsidP="00BD3D7B" w:rsidRDefault="00BD3D7B" w14:paraId="197680D7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7239813C" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="00D162A4">
+    <w:p w:rsidR="00BD3D7B" w:rsidP="00D162A4" w:rsidRDefault="00BD3D7B" w14:paraId="7239813C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A836AE">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Geography</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="231FBF6D" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="005F1A52" w:rsidRDefault="00BD3D7B" w:rsidP="00BD3D7B">
+    <w:p w:rsidRPr="005F1A52" w:rsidR="00BD3D7B" w:rsidP="00BD3D7B" w:rsidRDefault="00BD3D7B" w14:paraId="231FBF6D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3936"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="4677"/>
         <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="144E5DCE" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="144E5DCE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="13FF9057" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00337768" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00337768" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="13FF9057" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Agricultural Geography</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="4E5127FB" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="4E5127FB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="454524355"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00337768">
+                <w:r w:rsidRPr="00337768" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="1A77A1E0" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="1A77A1E0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Physical Geography</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="7A89D21B" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="7A89D21B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1952285091"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00337768">
+                <w:r w:rsidRPr="00337768" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="5A41CF6B" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="5A41CF6B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="1D717564" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="1D717564" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cultural Geography</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="24B130BB" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="24B130BB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-207185911"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00337768">
+                <w:r w:rsidRPr="00337768" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="3CA740A3" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="3CA740A3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Political Geography</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="77678AB9" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="77678AB9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1818606532"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00337768">
+                <w:r w:rsidRPr="00337768" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="5A8A378D" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="5A8A378D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="29BF3196" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="29BF3196" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Economic Geography</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="26DE08AF" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="26DE08AF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1515418227"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00337768">
+                <w:r w:rsidRPr="00337768" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2EFFD61A" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="2EFFD61A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Remote Sensing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="27C56396" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="27C56396" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="2030833927"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00337768">
+                <w:r w:rsidRPr="00337768" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="5E071F65" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="5E071F65" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0381EFB2" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="0381EFB2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Environmental Geography</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2AD5407B" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="2AD5407B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1508435816"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00337768">
+                <w:r w:rsidRPr="00337768" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="521766BB" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="521766BB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Social Geography</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="66CCE8AD" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="66CCE8AD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="362793163"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00337768">
+                <w:r w:rsidRPr="00337768" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="55621614" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="55621614" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="524C4AC5" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="524C4AC5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Geographical Information System Gis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="53DD42AE" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="53DD42AE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1574884271"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00337768">
+                <w:r w:rsidRPr="00337768" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="6A53E241" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="6A53E241" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Transport Geography</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2F1BB7AC" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="2F1BB7AC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1302918775"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00337768">
+                <w:r w:rsidRPr="00337768" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="4EB3E965" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="4EB3E965" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2EF5D9E1" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="2EF5D9E1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Historical Geography</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="28B453B2" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="28B453B2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="113335556"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00337768">
+                <w:r w:rsidRPr="00337768" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="28FBAE08" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="28FBAE08" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Urban Geography</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="5A501EA1" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="5A501EA1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1088968740"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00337768">
+                <w:r w:rsidRPr="00337768" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="580DF273" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="580DF273" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="670D9889" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="670D9889" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Human Geography</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0FA1BF9A" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="0FA1BF9A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1285149294"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00337768">
+                <w:r w:rsidRPr="00337768" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="4B4025C6" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="4B4025C6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="76F60AEC" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="76F60AEC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-22483396"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00337768">
+                <w:r w:rsidRPr="00337768" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="2E1FF267" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="2E1FF267" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2A1B0337" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="2A1B0337" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Marine Geography</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="69571BDC" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="69571BDC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="756641894"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00337768">
+                <w:r w:rsidRPr="00337768" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="4DD4C0AE" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="4DD4C0AE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="75F0B36A" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="75F0B36A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1AA32DDD" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="00BD3D7B">
+    <w:p w:rsidR="00BD3D7B" w:rsidP="00BD3D7B" w:rsidRDefault="00BD3D7B" w14:paraId="1AA32DDD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="012345F7" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="00D162A4">
+    <w:p w:rsidR="00BD3D7B" w:rsidP="00D162A4" w:rsidRDefault="00BD3D7B" w14:paraId="012345F7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A836AE">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>History &amp; Archaeology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413FBD91" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00A836AE" w:rsidRDefault="00BD3D7B" w:rsidP="00BD3D7B">
+    <w:p w:rsidRPr="00A836AE" w:rsidR="00BD3D7B" w:rsidP="00BD3D7B" w:rsidRDefault="00BD3D7B" w14:paraId="413FBD91" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3936"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="4677"/>
         <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="75580C60" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="75580C60" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="45583D4B" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00337768" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00337768" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="45583D4B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>African History</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="65342E7A" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="65342E7A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1635604876"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="1DE7DC0F" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="1DE7DC0F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>History of Art</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="62F1E7D7" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="62F1E7D7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1896269366"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="3E58AFC5" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="3E58AFC5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="4DDFC6F2" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="4DDFC6F2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>American History</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="1CE0065C" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="1CE0065C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-2039187376"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="5960C618" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="5960C618" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>History of Religion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="709C7C47" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="709C7C47" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-218130714"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="18623325" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="18623325" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="6B5BFBB2" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="6B5BFBB2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ancient History</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="42D3C16B" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="42D3C16B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="743075342"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="50AFF31F" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="50AFF31F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>History of Science</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="090ED085" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="090ED085" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="334273274"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="06FFD642" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="06FFD642" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0A50C818" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="0A50C818" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Archaeology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="5818F64B" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="5818F64B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1092972703"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="50AD7037" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="50AD7037" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Medieval History</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="28B6C712" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="28B6C712" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-748966103"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="0151AA37" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="0151AA37" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="1FCB57DA" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="1FCB57DA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Asian History</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="56F610AC" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="56F610AC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1956477588"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="38EA8574" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="38EA8574" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Military History</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="180E8D5B" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="180E8D5B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1187632051"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="20D1FBC9" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="20D1FBC9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="34FB9E67" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="34FB9E67" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Australasian History</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="33F8A585" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="33F8A585" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="738831195"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="64F2A4F6" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="64F2A4F6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Modern History</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="4BAF580E" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="4BAF580E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="987054579"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="642F4C5D" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="642F4C5D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="32B51AAC" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="32B51AAC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>British and Irish History</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="68CD0B5A" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="68CD0B5A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-914858266"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="1D3977DB" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="1D3977DB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Russian History</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="40B7BF36" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="40B7BF36" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1340121897"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="7094D77F" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="7094D77F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="05916C26" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="05916C26" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Economic History</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="36EE918C" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="36EE918C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="94377297"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="795273FC" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="795273FC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Social History</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="6B38795D" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="6B38795D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1490054318"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="7259DBA3" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="7259DBA3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="191C26F0" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="191C26F0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>European History</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="680E8C24" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="680E8C24" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1876195340"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="112341CF" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="112341CF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>World History</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="10A057ED" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="10A057ED" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="2123871957"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="4DFA34DE" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="4DFA34DE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="7C4BF36C" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="7C4BF36C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Heritage Studies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="08C67624" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="08C67624" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1176850645"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="40AEF8F4" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="40AEF8F4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="1391731F" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="1391731F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="188499880"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="0D55D6AC" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="0D55D6AC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="12CB02DD" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="12CB02DD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>History</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="1139A670" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="1139A670" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1862812633"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="6BB2DB78" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="6BB2DB78" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="479A810E" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="479A810E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="31193D22" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="00BD3D7B">
+    <w:p w:rsidR="00BD3D7B" w:rsidP="00BD3D7B" w:rsidRDefault="00BD3D7B" w14:paraId="31193D22" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="304B011E" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="00D162A4">
+    <w:p w:rsidR="00BD3D7B" w:rsidP="00D162A4" w:rsidRDefault="00BD3D7B" w14:paraId="304B011E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E80B95">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Information Services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4876A57A" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00E80B95" w:rsidRDefault="00BD3D7B" w:rsidP="00BD3D7B">
+    <w:p w:rsidRPr="00E80B95" w:rsidR="00BD3D7B" w:rsidP="00BD3D7B" w:rsidRDefault="00BD3D7B" w14:paraId="4876A57A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3936"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="4677"/>
         <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="45804A48" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="45804A48" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0AB72166" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00192216" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00192216" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="0AB72166" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Information Security</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2E8904FF" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="2E8904FF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1300580365"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="5991744A" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="5991744A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Librarianship</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="3C2729ED" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="3C2729ED" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="946427120"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="0C8D89C5" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="0C8D89C5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="65AE762F" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="65AE762F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Information Systems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="70F8D498" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="70F8D498" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-2106261589"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="1500BE29" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="1500BE29" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="588BF6F2" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="588BF6F2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1543400871"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2CEAF49A" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="00BD3D7B">
+    <w:p w:rsidR="00BD3D7B" w:rsidP="00BD3D7B" w:rsidRDefault="00BD3D7B" w14:paraId="2CEAF49A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CB68DF6" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="00D162A4">
+    <w:p w:rsidR="00BD3D7B" w:rsidP="00D162A4" w:rsidRDefault="00BD3D7B" w14:paraId="4CB68DF6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E80B95">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Language Literature &amp; Culture</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1271044A" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00E80B95" w:rsidRDefault="00BD3D7B" w:rsidP="00BD3D7B">
+    <w:p w:rsidRPr="00E80B95" w:rsidR="00BD3D7B" w:rsidP="00BD3D7B" w:rsidRDefault="00BD3D7B" w14:paraId="1271044A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3936"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="4677"/>
         <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="64654CFF" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="64654CFF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="14BE5045" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00192216" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00192216" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="14BE5045" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>African Studies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="641A222F" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="641A222F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-2103713327"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="599E4AFA" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="599E4AFA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>French</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="28AF33DC" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="28AF33DC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1663314173"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="2D314D39" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="2D314D39" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="1D47B6D1" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="1D47B6D1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>American Studies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="633D4425" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="633D4425" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="591675427"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="406C1F93" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="406C1F93" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>German</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0F0425F8" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="0F0425F8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1514207918"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="4BC5F598" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="4BC5F598" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="576C4B0A" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="576C4B0A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Asian Studies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="70879579" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="70879579" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-48698999"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="1C7E30CE" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="1C7E30CE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Italian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="30230D67" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="30230D67" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1059238512"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="6CAE58EA" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="6CAE58EA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="046BA582" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="046BA582" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Australasian Studies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="30B9252C" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="30B9252C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-286664307"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="49D3E49F" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="49D3E49F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Japanese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="60F68738" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="60F68738" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1537623997"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="778F85C2" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="778F85C2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="77960696" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="77960696" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Chinese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="518792D1" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="518792D1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1601938658"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="59182C2C" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="59182C2C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Middle Eastern Studies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0F63826F" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="0F63826F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1390258471"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="5FAD9C53" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="5FAD9C53" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="580B4E79" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="580B4E79" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Danish</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="44CE607B" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="44CE607B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-6747813"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="3C58376F" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="3C58376F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Norwegian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="1F53749E" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="1F53749E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1824621098"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="13DC4619" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="13DC4619" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="22530E92" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="22530E92" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dutch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="6762B886" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="6762B886" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1186669213"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="514DE371" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="514DE371" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Portuguese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="341B3C12" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="341B3C12" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="981581270"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="42B73DA2" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="42B73DA2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0479F278" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="0479F278" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>English Language</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="5557A0B6" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="5557A0B6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-148826192"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="1DBD4C06" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="1DBD4C06" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Russian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="021A36DC" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="021A36DC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1821410876"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="1212F660" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="1212F660" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0AC45409" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="0AC45409" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>English Literature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="28D8A221" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="28D8A221" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="698752025"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="19D0A30F" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="19D0A30F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Spanish</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="740C2C78" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="740C2C78" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1745604852"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="3C83096C" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="3C83096C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="7C82813C" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="7C82813C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>European Studies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="35A4DC20" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="35A4DC20" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-652220751"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="109D7EE3" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="109D7EE3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Swedish</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="051973FB" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="051973FB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1999380854"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="6A11503C" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="6A11503C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0A0D58A4" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="0A0D58A4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Finnish</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="3D0E4E57" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="3D0E4E57" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1094551049"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="68E03360" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="68E03360" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="7C1FC68F" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="7C1FC68F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1655830106"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00192216">
+                <w:r w:rsidRPr="00192216" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="35400A67" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="00BD3D7B">
+    <w:p w:rsidR="00BD3D7B" w:rsidP="00BD3D7B" w:rsidRDefault="00BD3D7B" w14:paraId="35400A67" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74DBEDE0" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="00D162A4">
+    <w:p w:rsidR="00BD3D7B" w:rsidP="00D162A4" w:rsidRDefault="00BD3D7B" w14:paraId="74DBEDE0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E80B95">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3441B01F" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00E80B95" w:rsidRDefault="00BD3D7B" w:rsidP="00BD3D7B">
+    <w:p w:rsidRPr="00E80B95" w:rsidR="00BD3D7B" w:rsidP="00BD3D7B" w:rsidRDefault="00BD3D7B" w14:paraId="3441B01F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3936"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="4677"/>
         <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="7033BE77" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="7033BE77" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="570E77F1" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="007D2322" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="007D2322" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="570E77F1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Commercial Law</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="611C3ADB" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="611C3ADB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-41443891"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="007D2322">
+                <w:r w:rsidRPr="007D2322" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="130AC964" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="130AC964" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Property Law</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="1FDCAF09" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="1FDCAF09" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1831867378"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="007D2322">
+                <w:r w:rsidRPr="007D2322" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="2D104479" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="2D104479" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0C1EBF0A" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="0C1EBF0A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Contract Law</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="12939403" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="12939403" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1603719052"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="007D2322">
+                <w:r w:rsidRPr="007D2322" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="42A20577" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="42A20577" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="5CB87FEB" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="5CB87FEB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="797957967"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="007D2322">
+                <w:r w:rsidRPr="007D2322" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="0D16A9B3" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="0D16A9B3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="641F9139" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="641F9139" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Criminal Law</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2A132B8C" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="2A132B8C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-660541836"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="007D2322">
+                <w:r w:rsidRPr="007D2322" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="3C7A6CA8" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="3C7A6CA8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="3FA737DB" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="3FA737DB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3978E309" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="00BD3D7B">
+    <w:p w:rsidR="00BD3D7B" w:rsidP="00BD3D7B" w:rsidRDefault="00BD3D7B" w14:paraId="3978E309" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DAAB425" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="00D162A4">
+    <w:p w:rsidR="00BD3D7B" w:rsidP="00D162A4" w:rsidRDefault="00BD3D7B" w14:paraId="6DAAB425" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E80B95">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Linguistics &amp; Classics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48CDF484" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00E80B95" w:rsidRDefault="00BD3D7B" w:rsidP="00BD3D7B">
+    <w:p w:rsidRPr="00E80B95" w:rsidR="00BD3D7B" w:rsidP="00BD3D7B" w:rsidRDefault="00BD3D7B" w14:paraId="48CDF484" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3936"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="4677"/>
         <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="291CF9AE" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="291CF9AE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="202A3636" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="007D2322" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="007D2322" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="202A3636" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ancient Greek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0E6E6952" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="0E6E6952" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1599294397"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="007D2322">
+                <w:r w:rsidRPr="007D2322" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="3CCB2F01" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="3CCB2F01" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Latin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="59D70663" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="59D70663" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="764648948"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="007D2322">
+                <w:r w:rsidRPr="007D2322" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="6495CDFC" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="6495CDFC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="57A34966" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="57A34966" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Celtic Studies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2E43A8F2" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="2E43A8F2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-272864495"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="007D2322">
+                <w:r w:rsidRPr="007D2322" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="74B50C0D" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="74B50C0D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Linguistics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="609C3B24" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="609C3B24" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-909535982"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="007D2322">
+                <w:r w:rsidRPr="007D2322" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="53586785" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="53586785" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="620C2AB1" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="620C2AB1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Classics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="07CEA298" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0000291C" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="0000291C" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="07CEA298" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="134765109"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="007D2322">
+                <w:r w:rsidRPr="007D2322" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="1D404FFA" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="1D404FFA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="4748EA7C" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="4748EA7C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1949387346"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="007D2322">
+                <w:r w:rsidRPr="007D2322" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0188364E" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="00BD3D7B">
+    <w:p w:rsidR="00BD3D7B" w:rsidP="00BD3D7B" w:rsidRDefault="00BD3D7B" w14:paraId="0188364E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="619811C5" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="00D162A4">
+    <w:p w:rsidR="00BD3D7B" w:rsidP="00D162A4" w:rsidRDefault="00BD3D7B" w14:paraId="619811C5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E80B95">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Philosophy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21EE9EB1" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00E80B95" w:rsidRDefault="00BD3D7B" w:rsidP="00BD3D7B">
+    <w:p w:rsidRPr="00E80B95" w:rsidR="00BD3D7B" w:rsidP="00BD3D7B" w:rsidRDefault="00BD3D7B" w14:paraId="21EE9EB1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3936"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="4677"/>
         <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="449BADC9" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="449BADC9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="5A4AAF5C" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="007D2322" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="007D2322" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="5A4AAF5C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ethics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="7E364C10" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="007D2322" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="007D2322" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="7E364C10" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1947613295"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="007D2322">
+                <w:r w:rsidRPr="007D2322" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0410F462" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="0410F462" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Philosophy of Science</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="197BFCBD" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="197BFCBD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1935937000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="007D2322">
+                <w:r w:rsidRPr="007D2322" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="32E463E2" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="32E463E2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2366CAAB" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="2366CAAB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Metaphysics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="3979C302" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="007D2322" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="007D2322" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="3979C302" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1625416961"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="007D2322">
+                <w:r w:rsidRPr="007D2322" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0F3B091C" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="0F3B091C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="66D9216E" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="66D9216E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1228302328"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="007D2322">
+                <w:r w:rsidRPr="007D2322" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7ED8B6A8" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="00BD3D7B">
+    <w:p w:rsidR="00BD3D7B" w:rsidP="00BD3D7B" w:rsidRDefault="00BD3D7B" w14:paraId="7ED8B6A8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AE437E7" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="00D162A4">
+    <w:p w:rsidR="00BD3D7B" w:rsidP="00D162A4" w:rsidRDefault="00BD3D7B" w14:paraId="5AE437E7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E80B95">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Politics &amp; Government</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00416FEA" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00E80B95" w:rsidRDefault="00BD3D7B" w:rsidP="00BD3D7B">
+    <w:p w:rsidRPr="00E80B95" w:rsidR="00BD3D7B" w:rsidP="00BD3D7B" w:rsidRDefault="00BD3D7B" w14:paraId="00416FEA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3936"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="4677"/>
         <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="61B7272B" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="61B7272B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="696F1310" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00AE6841" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00AE6841" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="696F1310" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Developmental Studies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="653B2959" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="007D2322" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="007D2322" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="653B2959" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-502973855"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00AE6841">
+                <w:r w:rsidRPr="00AE6841" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="29AE3012" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="29AE3012" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Politics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="1A76FC3B" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="1A76FC3B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1928913255"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00AE6841">
+                <w:r w:rsidRPr="00AE6841" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="62BBFD68" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="62BBFD68" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="4A667E41" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="4A667E41" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Government</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="59065117" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="007D2322" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="007D2322" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="59065117" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-438367990"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00AE6841">
+                <w:r w:rsidRPr="00AE6841" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="6261B226" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="6261B226" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Public Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="58FC50FE" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="58FC50FE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1695577031"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00AE6841">
+                <w:r w:rsidRPr="00AE6841" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="1F594DBD" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="1F594DBD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="60F57684" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="60F57684" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>International Relations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="43D089D5" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="007D2322" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="007D2322" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="43D089D5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1138110466"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00AE6841">
+                <w:r w:rsidRPr="00AE6841" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="32448F17" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="32448F17" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0B322F9D" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="0B322F9D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="637460478"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00AE6841">
+                <w:r w:rsidRPr="00AE6841" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="40080BE0" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="00BD3D7B">
+    <w:p w:rsidR="00BD3D7B" w:rsidP="00BD3D7B" w:rsidRDefault="00BD3D7B" w14:paraId="40080BE0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FBC5D68" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="00D162A4">
+    <w:p w:rsidR="00BD3D7B" w:rsidP="00D162A4" w:rsidRDefault="00BD3D7B" w14:paraId="0FBC5D68" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E80B95">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sociology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485807C4" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00E80B95" w:rsidRDefault="00BD3D7B" w:rsidP="00BD3D7B">
+    <w:p w:rsidRPr="00E80B95" w:rsidR="00BD3D7B" w:rsidP="00BD3D7B" w:rsidRDefault="00BD3D7B" w14:paraId="485807C4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3936"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="4677"/>
         <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="05832719" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="05832719" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="742ED1C0" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00AE6841" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00AE6841" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="742ED1C0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Criminology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="4331B400" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00AE6841" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00AE6841" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="4331B400" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1429812519"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00AE6841">
+                <w:r w:rsidRPr="00AE6841" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="64D34A93" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="64D34A93" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Social Work</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="18E0DCCB" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="18E0DCCB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1700620146"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00AE6841">
+                <w:r w:rsidRPr="00AE6841" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="02426DF9" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="02426DF9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="137FAB46" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="137FAB46" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Disability Studies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="23DA50F5" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00AE6841" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00AE6841" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="23DA50F5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1314445660"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00AE6841">
+                <w:r w:rsidRPr="00AE6841" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="09608725" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="09608725" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Socio Economics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="572D5C80" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="572D5C80" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-511070054"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00AE6841">
+                <w:r w:rsidRPr="00AE6841" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="20F052F0" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="20F052F0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="4981AA45" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="4981AA45" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Gender Studies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0E6DF77B" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00AE6841" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00AE6841" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="0E6DF77B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="849449217"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00AE6841">
+                <w:r w:rsidRPr="00AE6841" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2BBBEF12" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="2BBBEF12" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="63CF40A8" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="63CF40A8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1601718927"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00AE6841">
+                <w:r w:rsidRPr="00AE6841" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3EAA75DD" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="00BD3D7B">
+    <w:p w:rsidR="00BD3D7B" w:rsidP="00BD3D7B" w:rsidRDefault="00BD3D7B" w14:paraId="3EAA75DD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C786D5D" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="00D162A4">
+    <w:p w:rsidR="00BD3D7B" w:rsidP="00D162A4" w:rsidRDefault="00BD3D7B" w14:paraId="2C786D5D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E80B95">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Theology &amp; Religious Studies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2308469A" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00E80B95" w:rsidRDefault="00BD3D7B" w:rsidP="00BD3D7B">
+    <w:p w:rsidRPr="00E80B95" w:rsidR="00BD3D7B" w:rsidP="00BD3D7B" w:rsidRDefault="00BD3D7B" w14:paraId="2308469A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3936"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="4677"/>
         <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="57E7041F" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="57E7041F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0F89562B" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00AE6841" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00AE6841" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="0F89562B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Divinity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="22BB6965" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00AE6841" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00AE6841" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="22BB6965" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="625274087"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00AE6841">
+                <w:r w:rsidRPr="00AE6841" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0AC6FCE5" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="0AC6FCE5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Theology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0EE08F52" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="0EE08F52" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1145426444"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00AE6841">
+                <w:r w:rsidRPr="00AE6841" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w14:paraId="5AAD962A" w14:textId="77777777" w:rsidTr="00194F69">
+      <w:tr w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidTr="00194F69" w14:paraId="5AAD962A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="5495F01A" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="5495F01A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Religious Studies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="1729034B" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00AE6841" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00AE6841" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="1729034B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1224795035"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00AE6841">
+                <w:r w:rsidRPr="00AE6841" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="1B7012AA" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00BD3D7B" w14:paraId="1B7012AA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="3588C300" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="00460D5D" w:rsidRDefault="00000000" w:rsidP="008A7770">
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00460D5D" w:rsidR="00BD3D7B" w:rsidP="008A7770" w:rsidRDefault="00000000" w14:paraId="3588C300" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1967188161"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BD3D7B" w:rsidRPr="00AE6841">
+                <w:r w:rsidRPr="00AE6841" w:rsidR="00BD3D7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5066A7D1" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRDefault="00BD3D7B" w:rsidP="00BD3D7B">
+    <w:p w:rsidR="00BD3D7B" w:rsidP="00BD3D7B" w:rsidRDefault="00BD3D7B" w14:paraId="5066A7D1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5738BBCE" w14:textId="77777777" w:rsidR="00BD3D7B" w:rsidRPr="0002118C" w:rsidRDefault="00BD3D7B" w:rsidP="0002118C">
+    <w:p w:rsidRPr="0002118C" w:rsidR="00BD3D7B" w:rsidP="0002118C" w:rsidRDefault="00BD3D7B" w14:paraId="5738BBCE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00BD3D7B" w:rsidRPr="0002118C" w:rsidSect="009425AC">
-      <w:pgSz w:w="11906" w:h="16838"/>
+    <w:sectPr w:rsidRPr="0002118C" w:rsidR="00BD3D7B" w:rsidSect="009425AC">
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -20002,1060 +20384,1062 @@
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07CA0CAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="99ACEB3C"/>
     <w:lvl w:ilvl="0" w:tplc="1E228390">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="122422AD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F872F52E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18495514"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EF96EFC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Perpetua" w:hAnsi="Perpetua" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Perpetua" w:hAnsi="Perpetua"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Heading4"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Heading5"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Heading6"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Heading7"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18791AF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="89D2E812"/>
     <w:lvl w:ilvl="0" w:tplc="7AD2545C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorHAnsi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31FF51C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FCC4B778"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="461B4B39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82DA6C6E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59BC3869"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="615C8BC6"/>
     <w:lvl w:ilvl="0" w:tplc="7AD2545C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorHAnsi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="681530B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="60C28F38"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="690106762">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1102381939">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="585303564">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="332227115">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1860779169">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="488906080">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1265263710">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="719860371">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2tTQ3MzE1MbYwNDO0NDVW0lEKTi0uzszPAymwqAUA9TBszywAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00BA126B"/>
+    <w:rsid w:val="00000000"/>
     <w:rsid w:val="0002118C"/>
     <w:rsid w:val="000367D7"/>
     <w:rsid w:val="00055043"/>
     <w:rsid w:val="000B073B"/>
     <w:rsid w:val="001272B0"/>
     <w:rsid w:val="00163B09"/>
     <w:rsid w:val="00164132"/>
     <w:rsid w:val="00177392"/>
     <w:rsid w:val="001B13C6"/>
     <w:rsid w:val="001B37C3"/>
     <w:rsid w:val="001E4B67"/>
     <w:rsid w:val="00201D53"/>
     <w:rsid w:val="002636FA"/>
     <w:rsid w:val="002C27C0"/>
     <w:rsid w:val="002C5711"/>
     <w:rsid w:val="00351957"/>
     <w:rsid w:val="00365811"/>
     <w:rsid w:val="00372085"/>
     <w:rsid w:val="00376248"/>
     <w:rsid w:val="003A05B6"/>
     <w:rsid w:val="003A535F"/>
     <w:rsid w:val="003D74EF"/>
     <w:rsid w:val="004007C5"/>
     <w:rsid w:val="00401163"/>
     <w:rsid w:val="00417D9D"/>
@@ -21100,167 +21484,191 @@
     <w:rsid w:val="00BA2EFE"/>
     <w:rsid w:val="00BB051E"/>
     <w:rsid w:val="00BC0099"/>
     <w:rsid w:val="00BC1F1C"/>
     <w:rsid w:val="00BD3D7B"/>
     <w:rsid w:val="00BE3515"/>
     <w:rsid w:val="00C0301D"/>
     <w:rsid w:val="00C32A7E"/>
     <w:rsid w:val="00C35098"/>
     <w:rsid w:val="00C8462D"/>
     <w:rsid w:val="00CA10EE"/>
     <w:rsid w:val="00CD70A6"/>
     <w:rsid w:val="00CF6C9F"/>
     <w:rsid w:val="00D03CDA"/>
     <w:rsid w:val="00D162A4"/>
     <w:rsid w:val="00D87C98"/>
     <w:rsid w:val="00E04197"/>
     <w:rsid w:val="00E26620"/>
     <w:rsid w:val="00E271A7"/>
     <w:rsid w:val="00E43AD6"/>
     <w:rsid w:val="00E67AD0"/>
     <w:rsid w:val="00EE577D"/>
     <w:rsid w:val="00EE62D0"/>
     <w:rsid w:val="00F33E61"/>
     <w:rsid w:val="00F47A2C"/>
+    <w:rsid w:val="0D0B493C"/>
+    <w:rsid w:val="118AFEAC"/>
+    <w:rsid w:val="14F2EB6B"/>
+    <w:rsid w:val="18331657"/>
+    <w:rsid w:val="2670009A"/>
+    <w:rsid w:val="2A098CDF"/>
+    <w:rsid w:val="2B689D9E"/>
+    <w:rsid w:val="358D9A58"/>
+    <w:rsid w:val="35FC6801"/>
+    <w:rsid w:val="3F397B18"/>
+    <w:rsid w:val="3FCC0F83"/>
+    <w:rsid w:val="41370847"/>
+    <w:rsid w:val="41F13E90"/>
+    <w:rsid w:val="520DF7F9"/>
+    <w:rsid w:val="553AA1AD"/>
+    <w:rsid w:val="56B2B927"/>
+    <w:rsid w:val="58D62DDF"/>
+    <w:rsid w:val="5E92F4F7"/>
+    <w:rsid w:val="65BC6DC9"/>
+    <w:rsid w:val="65E019DB"/>
+    <w:rsid w:val="6A6D4FDF"/>
+    <w:rsid w:val="6BABC739"/>
+    <w:rsid w:val="7279E479"/>
+    <w:rsid w:val="73042DF4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="36CC80FA"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1C29F77F-56CC-4F60-9FA6-67F8185443DE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -21416,52 +21824,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -21528,69 +21936,69 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00921FF9"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00BD3D7B"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:qFormat/>
     <w:rsid w:val="00BD3D7B"/>
     <w:pPr>
       <w:keepNext/>
@@ -21759,321 +22167,321 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:qFormat/>
     <w:rsid w:val="00BD3D7B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="002636FA"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="002636FA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EE62D0"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EE62D0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+  <w:style w:type="table" w:styleId="TableGrid1" w:customStyle="1">
     <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:rsid w:val="00892A7B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-GB"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00892A7B"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00892A7B"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00892A7B"/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
+  <w:style w:type="table" w:styleId="TableGrid2" w:customStyle="1">
     <w:name w:val="Table Grid2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="0002118C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:rsid w:val="00BD3D7B"/>
     <w:rPr>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:rsid w:val="00BD3D7B"/>
     <w:rPr>
       <w:b/>
       <w:i/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:rsid w:val="00BD3D7B"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:rsid w:val="00BD3D7B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:rsid w:val="00BD3D7B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:rsid w:val="00BD3D7B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:rsid w:val="00BD3D7B"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:rsid w:val="00BD3D7B"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:rsid w:val="00BD3D7B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="170683271">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
@@ -22827,56 +23235,55 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1683820377">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/export-controls-info/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/humanities/research/postgraduate-research/recruitment-and-admissions/admissions/ethics/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.humanities.manchester.ac.uk/study/postgraduate-research/supervisor-led-projects/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=615" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ECC@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.staffnet.manchester.ac.uk/services/rbess/graduate/code/supervision/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.humanities.manchester.ac.uk/study/postgraduate-research/programmes/programmes-list/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=46167" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/export-controls-info/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/humanities/research/postgraduate-research/recruitment-and-admissions/admissions/ethics/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.humanities.manchester.ac.uk/study/postgraduate-research/supervisor-led-projects/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ECC@manchester.ac.uk" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.staffnet.manchester.ac.uk/services/rbess/graduate/code/supervision/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.humanities.manchester.ac.uk/study/postgraduate-research/programmes/programmes-list/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=46167" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HUMS.doctoralacademy.admissions@manchester.ac.uk" TargetMode="External" Id="Re3aa37f01a0b4bce" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -23152,76 +23559,77 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2e0b6fce-bd22-48c9-9c2a-050ff6d964a9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="a8909ba7-2c5b-4737-8949-485c48a93818" xsi:nil="true"/>
     <School xmlns="2e0b6fce-bd22-48c9-9c2a-050ff6d964a9" xsi:nil="true"/>
     <Department_x002f_Division xmlns="2e0b6fce-bd22-48c9-9c2a-050ff6d964a9" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BB99437FD8390540BA2006B7923868C9" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6630d62363a78b27c5385445467913b1">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2e0b6fce-bd22-48c9-9c2a-050ff6d964a9" xmlns:ns3="a8909ba7-2c5b-4737-8949-485c48a93818" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e565389978d06d55bfefe7199eb5ab0c" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BB99437FD8390540BA2006B7923868C9" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="53a51ad95ddb1c21952d243f7401aa95">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2e0b6fce-bd22-48c9-9c2a-050ff6d964a9" xmlns:ns3="a8909ba7-2c5b-4737-8949-485c48a93818" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="295ee5014949b7c2353cd31068f9f7e8" ns2:_="" ns3:_="">
     <xsd:import namespace="2e0b6fce-bd22-48c9-9c2a-050ff6d964a9"/>
     <xsd:import namespace="a8909ba7-2c5b-4737-8949-485c48a93818"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:School" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:Department_x002f_Division" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2e0b6fce-bd22-48c9-9c2a-050ff6d964a9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="School" ma:index="3" nillable="true" ma:displayName="School" ma:format="Dropdown" ma:internalName="School" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
@@ -23257,50 +23665,55 @@
     <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Department_x002f_Division" ma:index="24" nillable="true" ma:displayName="Department / Division" ma:format="Dropdown" ma:internalName="Department_x002f_Division">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="25" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a8909ba7-2c5b-4737-8949-485c48a93818" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:hidden="true" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -23419,111 +23832,77 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B57C13D3-9E95-43A8-9CFA-CC28535BAA38}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="2e0b6fce-bd22-48c9-9c2a-050ff6d964a9"/>
     <ds:schemaRef ds:uri="a8909ba7-2c5b-4737-8949-485c48a93818"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4554855D-EC33-4049-99A6-1382EB6EB7C9}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0499A1B-C211-43ED-88E1-DF4DC43A8EC3}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5484F465-7AEF-4D44-8FF6-56673B6A2182}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>University of Manchester</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tasleem Hanif</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>Romy Tonge</lastModifiedBy>
+  <revision>3</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>b71fb059-22e8-4580-bb42-85eb0304df35</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100BB99437FD8390540BA2006B7923868C9</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>