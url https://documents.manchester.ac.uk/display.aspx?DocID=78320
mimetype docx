--- v0 (2026-02-26)
+++ v1 (2026-08-27)
@@ -68,51 +68,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC27F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>PDS</w:t>
       </w:r>
       <w:r w:rsidR="56F52F78" w:rsidRPr="00FC27F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> PhD Studentships</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F3F323A" w14:textId="03E6B63C" w:rsidR="002C73BE" w:rsidRPr="00FC27F1" w:rsidRDefault="7124A7D9" w:rsidP="0FB85AD2">
+    <w:p w14:paraId="6F3F323A" w14:textId="0558E70A" w:rsidR="002C73BE" w:rsidRPr="00FC27F1" w:rsidRDefault="7124A7D9" w:rsidP="0FB85AD2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC27F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Project </w:t>
       </w:r>
       <w:r w:rsidR="269D8CEB" w:rsidRPr="00FC27F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -124,60 +124,82 @@
         </w:rPr>
         <w:t xml:space="preserve">Application </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC27F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>for Studentships to commence in 2</w:t>
       </w:r>
       <w:r w:rsidR="0096515B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>02</w:t>
       </w:r>
+      <w:r w:rsidR="00B90677">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
       <w:r w:rsidR="1E0241E0" w:rsidRPr="00FC27F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>6/27</w:t>
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90677">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="756FD0D9" w14:textId="77777777" w:rsidR="009E634A" w:rsidRPr="00FC27F1" w:rsidRDefault="009E634A" w:rsidP="009E634A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02CEEF15" w14:textId="2FAD342E" w:rsidR="3EAFAFB1" w:rsidRPr="00FC27F1" w:rsidRDefault="3EAFAFB1" w:rsidP="00A4D81F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC27F1">
@@ -206,115 +228,113 @@
       <w:r w:rsidRPr="00FC27F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Project Application forms to:  </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00107961" w:rsidRPr="0037500F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>HUMS.doctoralacademy.admissions@manchester.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="562EEB8B" w14:textId="6EA8D50B" w:rsidR="3EAFAFB1" w:rsidRPr="00FC27F1" w:rsidRDefault="3EAFAFB1" w:rsidP="0FB85AD2">
+    <w:p w14:paraId="1A2BAA74" w14:textId="62F5CC4B" w:rsidR="00A4D81F" w:rsidRPr="00FC27F1" w:rsidRDefault="3EAFAFB1" w:rsidP="00B90677">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B6B6D99">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="5B6B6D99">
+        <w:t xml:space="preserve">No later than </w:t>
+      </w:r>
+      <w:r w:rsidR="00B90677" w:rsidRPr="00B90677">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="59F771B6" w:rsidRPr="000A0A41">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Monday 12</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90677" w:rsidRPr="00B90677">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="59F771B6" w:rsidRPr="000A0A41">
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90677" w:rsidRPr="00B90677">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:vertAlign w:val="superscript"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="59F771B6" w:rsidRPr="000A0A41">
+        </w:rPr>
+        <w:t> October 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90677">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> January 2026</w:t>
-[...11 lines deleted...]
-      </w:pPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="61E09CBC" w14:textId="066CF05F" w:rsidR="00135C4F" w:rsidRPr="00FC27F1" w:rsidRDefault="00135C4F" w:rsidP="0009059D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC27F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>INFORMATION PROVIDED HERE WILL FORM THE BASIS OF</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03269305" w14:textId="60C8CB12" w:rsidR="00135C4F" w:rsidRPr="00FC27F1" w:rsidRDefault="00135C4F" w:rsidP="0009059D">
@@ -1788,83 +1808,71 @@
       <w:r w:rsidR="00FC27F1" w:rsidRPr="00FC27F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>PDS</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC27F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> PhD Programme research</w:t>
       </w:r>
       <w:r w:rsidR="00FC27F1" w:rsidRPr="00FC27F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> theme addressing:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A189AFC" w14:textId="77777777" w:rsidR="00FC27F1" w:rsidRPr="00FC27F1" w:rsidRDefault="00FC27F1" w:rsidP="00FC27F1">
-[...1 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="60ABE5F0" w14:textId="716EBBE2" w:rsidR="00FC27F1" w:rsidRPr="00FC27F1" w:rsidRDefault="00B90677" w:rsidP="23463B49">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4453"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B90677">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...21 lines deleted...]
-      </w:pPr>
+        <w:t>Sensing the World  </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="345F2A4A" w14:textId="0D7C46D9" w:rsidR="003A45A5" w:rsidRPr="00FC27F1" w:rsidRDefault="003A45A5" w:rsidP="23463B49">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4453"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AE3A3ED" w14:textId="77777777" w:rsidR="00746B02" w:rsidRPr="00FC27F1" w:rsidRDefault="00746B02" w:rsidP="00746B02">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
@@ -2161,88 +2169,104 @@
       <w:r w:rsidRPr="00FC27F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(max </w:t>
       </w:r>
       <w:r w:rsidR="00FC27F1" w:rsidRPr="00FC27F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>250</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC27F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> words)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0086E212" w14:textId="43652163" w:rsidR="325F1A19" w:rsidRPr="00FC27F1" w:rsidRDefault="325F1A19" w:rsidP="00A4D81F">
+    <w:p w14:paraId="0086E212" w14:textId="386D9307" w:rsidR="325F1A19" w:rsidRPr="00FC27F1" w:rsidRDefault="325F1A19" w:rsidP="00A4D81F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4453"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC27F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Outline how the project and supervisory team will deliver interdisciplinary research, methodologies and/or approaches</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="36F8B9BD" w14:textId="223923A7" w:rsidR="00FC27F1" w:rsidRPr="00FC27F1" w:rsidRDefault="00FC27F1" w:rsidP="00A4D81F">
+      <w:r w:rsidR="00B90677">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36F8B9BD" w14:textId="05C6D888" w:rsidR="00FC27F1" w:rsidRPr="00FC27F1" w:rsidRDefault="00FC27F1" w:rsidP="00A4D81F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4453"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC27F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Outline how the project will drive enhanced cross-faculty research and collaboration</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90677">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="286CB47E" w14:textId="77777777" w:rsidR="00A4D81F" w:rsidRPr="00FC27F1" w:rsidRDefault="00A4D81F" w:rsidP="00A4D81F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4453"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06DFD461" w14:textId="77777777" w:rsidR="00A4D81F" w:rsidRPr="00FC27F1" w:rsidRDefault="00A4D81F" w:rsidP="00A4D81F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
@@ -2580,58 +2604,58 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4453"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A4D81F" w:rsidRPr="00FC27F1" w:rsidSect="004D0573">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="568" w:right="746" w:bottom="851" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="162D51B4" w14:textId="77777777" w:rsidR="00A97274" w:rsidRDefault="00A97274" w:rsidP="005E528D">
+    <w:p w14:paraId="7BFD0337" w14:textId="77777777" w:rsidR="000C5BAA" w:rsidRDefault="000C5BAA" w:rsidP="005E528D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2AA09E64" w14:textId="77777777" w:rsidR="00A97274" w:rsidRDefault="00A97274" w:rsidP="005E528D">
+    <w:p w14:paraId="78E3D494" w14:textId="77777777" w:rsidR="000C5BAA" w:rsidRDefault="000C5BAA" w:rsidP="005E528D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2679,58 +2703,58 @@
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C8CEBB2" w14:textId="77777777" w:rsidR="00A97274" w:rsidRDefault="00A97274" w:rsidP="005E528D">
+    <w:p w14:paraId="55B41324" w14:textId="77777777" w:rsidR="000C5BAA" w:rsidRDefault="000C5BAA" w:rsidP="005E528D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CFF7482" w14:textId="77777777" w:rsidR="00A97274" w:rsidRDefault="00A97274" w:rsidP="005E528D">
+    <w:p w14:paraId="123759F9" w14:textId="77777777" w:rsidR="000C5BAA" w:rsidRDefault="000C5BAA" w:rsidP="005E528D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2F6D30F8" w14:textId="0AFC76C3" w:rsidR="005E528D" w:rsidRDefault="005E528D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="008D05C5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1264C034" wp14:editId="1C8D3B72">
           <wp:simplePos x="0" y="0"/>
@@ -3747,50 +3771,51 @@
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyNjcwtrQwsLQwMbOwMLBQ0lEKTi0uzszPAykwrQUAsYO7eSwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00963F79"/>
     <w:rsid w:val="00006D59"/>
     <w:rsid w:val="00027A96"/>
     <w:rsid w:val="00037292"/>
     <w:rsid w:val="000440FE"/>
     <w:rsid w:val="0005204B"/>
     <w:rsid w:val="00057682"/>
     <w:rsid w:val="00070F43"/>
     <w:rsid w:val="0007752C"/>
     <w:rsid w:val="00087224"/>
     <w:rsid w:val="0009059D"/>
     <w:rsid w:val="000975DF"/>
     <w:rsid w:val="000A0A41"/>
     <w:rsid w:val="000A4511"/>
     <w:rsid w:val="000A5B0E"/>
     <w:rsid w:val="000B3680"/>
     <w:rsid w:val="000C382C"/>
+    <w:rsid w:val="000C5BAA"/>
     <w:rsid w:val="000D2547"/>
     <w:rsid w:val="000D3667"/>
     <w:rsid w:val="000D60FB"/>
     <w:rsid w:val="000E5B37"/>
     <w:rsid w:val="00100F2F"/>
     <w:rsid w:val="00107961"/>
     <w:rsid w:val="00122EAE"/>
     <w:rsid w:val="00135C4F"/>
     <w:rsid w:val="00141927"/>
     <w:rsid w:val="00181F67"/>
     <w:rsid w:val="0018285D"/>
     <w:rsid w:val="00193D65"/>
     <w:rsid w:val="001A2316"/>
     <w:rsid w:val="001A31AF"/>
     <w:rsid w:val="001A3295"/>
     <w:rsid w:val="001A5C30"/>
     <w:rsid w:val="001B6994"/>
     <w:rsid w:val="001D1E61"/>
     <w:rsid w:val="00224D41"/>
     <w:rsid w:val="002353DC"/>
     <w:rsid w:val="00235A4A"/>
     <w:rsid w:val="00241FCA"/>
     <w:rsid w:val="00260C0A"/>
     <w:rsid w:val="00293723"/>
     <w:rsid w:val="002C73BE"/>
@@ -3908,96 +3933,99 @@
     <w:rsid w:val="00966A94"/>
     <w:rsid w:val="0097547F"/>
     <w:rsid w:val="009770BA"/>
     <w:rsid w:val="00981340"/>
     <w:rsid w:val="0098428C"/>
     <w:rsid w:val="00985151"/>
     <w:rsid w:val="00996A78"/>
     <w:rsid w:val="009B398E"/>
     <w:rsid w:val="009E06D4"/>
     <w:rsid w:val="009E634A"/>
     <w:rsid w:val="009F0869"/>
     <w:rsid w:val="00A050BC"/>
     <w:rsid w:val="00A05120"/>
     <w:rsid w:val="00A053EB"/>
     <w:rsid w:val="00A121DC"/>
     <w:rsid w:val="00A35BA5"/>
     <w:rsid w:val="00A4D81F"/>
     <w:rsid w:val="00A542C8"/>
     <w:rsid w:val="00A54DD6"/>
     <w:rsid w:val="00A6005B"/>
     <w:rsid w:val="00A65C72"/>
     <w:rsid w:val="00A66BEF"/>
     <w:rsid w:val="00A710C5"/>
     <w:rsid w:val="00A725BF"/>
     <w:rsid w:val="00A75FCC"/>
+    <w:rsid w:val="00A76098"/>
     <w:rsid w:val="00A80786"/>
     <w:rsid w:val="00A852BB"/>
     <w:rsid w:val="00A92E25"/>
     <w:rsid w:val="00A95D80"/>
     <w:rsid w:val="00A97274"/>
     <w:rsid w:val="00AB738E"/>
     <w:rsid w:val="00AC5C73"/>
     <w:rsid w:val="00AD02E1"/>
     <w:rsid w:val="00AD7805"/>
     <w:rsid w:val="00AF08CA"/>
     <w:rsid w:val="00AF4F37"/>
     <w:rsid w:val="00B266E6"/>
     <w:rsid w:val="00B51641"/>
     <w:rsid w:val="00B65751"/>
     <w:rsid w:val="00B87F09"/>
+    <w:rsid w:val="00B90677"/>
     <w:rsid w:val="00B942B9"/>
     <w:rsid w:val="00BA0E7C"/>
     <w:rsid w:val="00BE4D5A"/>
     <w:rsid w:val="00BE7E2F"/>
     <w:rsid w:val="00BF6FC0"/>
     <w:rsid w:val="00C055E7"/>
     <w:rsid w:val="00C2187E"/>
     <w:rsid w:val="00C22F6F"/>
     <w:rsid w:val="00C324E3"/>
     <w:rsid w:val="00C4097C"/>
     <w:rsid w:val="00C4405F"/>
     <w:rsid w:val="00C5543E"/>
     <w:rsid w:val="00C5587E"/>
     <w:rsid w:val="00C565A9"/>
     <w:rsid w:val="00C95885"/>
     <w:rsid w:val="00CA5AC9"/>
     <w:rsid w:val="00CB448A"/>
     <w:rsid w:val="00CB51DD"/>
     <w:rsid w:val="00CC318A"/>
     <w:rsid w:val="00CD30B6"/>
     <w:rsid w:val="00CF5D91"/>
     <w:rsid w:val="00D0317E"/>
     <w:rsid w:val="00D04D20"/>
     <w:rsid w:val="00D21540"/>
     <w:rsid w:val="00D21FB9"/>
     <w:rsid w:val="00D23A01"/>
     <w:rsid w:val="00D34D67"/>
     <w:rsid w:val="00D411EF"/>
     <w:rsid w:val="00D47596"/>
     <w:rsid w:val="00D512F2"/>
     <w:rsid w:val="00D53168"/>
+    <w:rsid w:val="00D66ABD"/>
     <w:rsid w:val="00D67C26"/>
     <w:rsid w:val="00D737C2"/>
     <w:rsid w:val="00D95E7C"/>
     <w:rsid w:val="00DB31F3"/>
     <w:rsid w:val="00DC6D3B"/>
     <w:rsid w:val="00DD1D29"/>
     <w:rsid w:val="00DF2FA8"/>
     <w:rsid w:val="00DF6D62"/>
     <w:rsid w:val="00E12086"/>
     <w:rsid w:val="00E2079F"/>
     <w:rsid w:val="00E3654C"/>
     <w:rsid w:val="00E52DC1"/>
     <w:rsid w:val="00E542C4"/>
     <w:rsid w:val="00E5646B"/>
     <w:rsid w:val="00E67291"/>
     <w:rsid w:val="00EB58F8"/>
     <w:rsid w:val="00EE48BE"/>
     <w:rsid w:val="00EF0C88"/>
     <w:rsid w:val="00F23390"/>
     <w:rsid w:val="00F30709"/>
     <w:rsid w:val="00F572E2"/>
     <w:rsid w:val="00F711DB"/>
     <w:rsid w:val="00F71CD4"/>
     <w:rsid w:val="00F76BD7"/>
     <w:rsid w:val="00F7759E"/>
@@ -4543,51 +4571,50 @@
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A54DD6"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
@@ -5267,201 +5294,223 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010037085714DEF65E4EA1B441C362C31A70" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="038c4cc8117d159b1259785f758eaae7">
-[...2 lines deleted...]
-    <xsd:import namespace="26f23797-ab33-451f-ae62-7de329a519c0"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BB99437FD8390540BA2006B7923868C9" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="53a51ad95ddb1c21952d243f7401aa95">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2e0b6fce-bd22-48c9-9c2a-050ff6d964a9" xmlns:ns3="a8909ba7-2c5b-4737-8949-485c48a93818" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="295ee5014949b7c2353cd31068f9f7e8" ns2:_="" ns3:_="">
+    <xsd:import namespace="2e0b6fce-bd22-48c9-9c2a-050ff6d964a9"/>
+    <xsd:import namespace="a8909ba7-2c5b-4737-8949-485c48a93818"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
+                <xsd:element ref="ns2:School" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:Department_x002f_Division" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f0241ee3-9874-473e-b697-f582c4cb8c8f" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2e0b6fce-bd22-48c9-9c2a-050ff6d964a9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="School" ma:index="3" nillable="true" ma:displayName="School" ma:format="Dropdown" ma:internalName="School" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6d63537c-d192-4dc4-bb87-a5632b1c7687" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6d63537c-d192-4dc4-bb87-a5632b1c7687" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:hidden="true" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Department_x002f_Division" ma:index="24" nillable="true" ma:displayName="Department / Division" ma:format="Dropdown" ma:internalName="Department_x002f_Division">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="25" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
-[...14 lines deleted...]
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="26f23797-ab33-451f-ae62-7de329a519c0" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a8909ba7-2c5b-4737-8949-485c48a93818" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:hidden="true" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:hidden="true" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e8d0af49-41cf-43ef-a4dc-4a65c8cc7707}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="26f23797-ab33-451f-ae62-7de329a519c0">
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{55ae62e1-8e3f-4871-82b7-de8eea2dbc69}" ma:internalName="TaxCatchAll" ma:readOnly="false" ma:showField="CatchAllData" ma:web="a8909ba7-2c5b-4737-8949-485c48a93818">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -5507,150 +5556,139 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2e0b6fce-bd22-48c9-9c2a-050ff6d964a9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="a8909ba7-2c5b-4737-8949-485c48a93818" xsi:nil="true"/>
+    <School xmlns="2e0b6fce-bd22-48c9-9c2a-050ff6d964a9" xsi:nil="true"/>
+    <Department_x002f_Division xmlns="2e0b6fce-bd22-48c9-9c2a-050ff6d964a9" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BBE12949-99A2-4DF8-879E-A0DB17F2A0C7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F8C3C89-2E97-4984-AB97-72DB817C458C}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19169F9D-C07C-43F5-A68D-D618F9730385}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="f0241ee3-9874-473e-b697-f582c4cb8c8f"/>
     <ds:schemaRef ds:uri="26f23797-ab33-451f-ae62-7de329a519c0"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>310</Words>
-  <Characters>1732</Characters>
+  <Words>285</Words>
+  <Characters>1717</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>157</Lines>
-  <Paragraphs>113</Paragraphs>
+  <Lines>107</Lines>
+  <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1929</CharactersWithSpaces>
+  <CharactersWithSpaces>1958</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Louise Barnes</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010037085714DEF65E4EA1B441C362C31A70</vt:lpwstr>
+    <vt:lpwstr>0x010100BB99437FD8390540BA2006B7923868C9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
     <vt:r8>116000</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
     <vt:lpwstr/>
   </property>