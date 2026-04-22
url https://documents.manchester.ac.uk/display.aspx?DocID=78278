--- v0 (2026-01-11)
+++ v1 (2026-04-22)
@@ -2887,84 +2887,106 @@
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2987C676" w14:textId="77777777" w:rsidR="009342E9" w:rsidRPr="00D574A3" w:rsidRDefault="009342E9" w:rsidP="00D574A3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0FB67540" w14:textId="77777777" w:rsidR="009342E9" w:rsidRDefault="009342E9" w:rsidP="00A668CA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65BCC4E8" w14:textId="77777777" w:rsidR="009342E9" w:rsidRPr="009342E9" w:rsidRDefault="00503055" w:rsidP="00A668CA">
+    <w:p w14:paraId="65BCC4E8" w14:textId="05096140" w:rsidR="009342E9" w:rsidRPr="009342E9" w:rsidRDefault="00503055" w:rsidP="00A668CA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="009342E9" w:rsidRPr="009342E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Section 7 – Previous action </w:t>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00B00C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="009342E9" w:rsidRPr="009342E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Previous action </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15DADC04" w14:textId="77777777" w:rsidR="009342E9" w:rsidRPr="009342E9" w:rsidRDefault="009342E9" w:rsidP="009342E9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009342E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Please provide details of any actions you have already taken to resolve the matter informally.</w:t>
       </w:r>
       <w:r w:rsidRPr="009342E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:br/>
         <w:t>Before completing this form, you should normally have sought feedback in accordance with section 4.1 of the Applicant Appeals and Complaints Procedure. Please ensure that a copy of this feedback is included with your appeal.</w:t>
       </w:r>
@@ -3105,72 +3127,94 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A9475BB" w14:textId="77777777" w:rsidR="00503055" w:rsidRDefault="00503055" w:rsidP="00A668CA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C7542E1" w14:textId="77777777" w:rsidR="009342E9" w:rsidRPr="009342E9" w:rsidRDefault="009342E9" w:rsidP="00A668CA">
+    <w:p w14:paraId="1C7542E1" w14:textId="7EA299FC" w:rsidR="009342E9" w:rsidRPr="009342E9" w:rsidRDefault="009342E9" w:rsidP="00A668CA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009342E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section 8 – Declaration </w:t>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00B00C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009342E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Declaration </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59937134" w14:textId="77777777" w:rsidR="009342E9" w:rsidRDefault="009342E9" w:rsidP="00A668CA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -3349,154 +3393,154 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0600C875" w14:textId="77777777" w:rsidR="00240998" w:rsidRPr="00FA3A69" w:rsidRDefault="00240998" w:rsidP="00FB53F6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00240998" w:rsidRPr="00FA3A69" w:rsidSect="00FB53F6">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1702" w:right="709" w:bottom="1276" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="150B0CD0" w14:textId="77777777" w:rsidR="00D22C99" w:rsidRDefault="00D22C99" w:rsidP="006A37F8">
+    <w:p w14:paraId="0D32CC8B" w14:textId="77777777" w:rsidR="00A34617" w:rsidRDefault="00A34617" w:rsidP="006A37F8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1FA6548A" w14:textId="77777777" w:rsidR="00D22C99" w:rsidRDefault="00D22C99" w:rsidP="006A37F8">
+    <w:p w14:paraId="015E5F57" w14:textId="77777777" w:rsidR="00A34617" w:rsidRDefault="00A34617" w:rsidP="006A37F8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36AF61D1" w14:textId="77777777" w:rsidR="00D22C99" w:rsidRDefault="00D22C99" w:rsidP="006A37F8">
+    <w:p w14:paraId="13E96224" w14:textId="77777777" w:rsidR="00A34617" w:rsidRDefault="00A34617" w:rsidP="006A37F8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5191BCC1" w14:textId="77777777" w:rsidR="00D22C99" w:rsidRDefault="00D22C99" w:rsidP="006A37F8">
+    <w:p w14:paraId="2C55D4D9" w14:textId="77777777" w:rsidR="00A34617" w:rsidRDefault="00A34617" w:rsidP="006A37F8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="202B50AA" w14:textId="77777777" w:rsidR="000A37F3" w:rsidRDefault="00000000">
+  <w:p w14:paraId="202B50AA" w14:textId="77777777" w:rsidR="000A37F3" w:rsidRDefault="00B00C6E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:pict w14:anchorId="327509FC">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:104.25pt;height:44.25pt">
@@ -3762,50 +3806,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1644385356">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="508066295">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotBreakWrappedTables/>
     <w:doNotSnapToGridInCell/>
     <w:selectFldWithFirstOrLastChar/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:useWord2002TableStyleRules/>
     <w:growAutofit/>
     <w:useNormalStyleForList/>
@@ -3876,147 +3921,152 @@
     <w:rsid w:val="003A308C"/>
     <w:rsid w:val="003B2B68"/>
     <w:rsid w:val="003B36F2"/>
     <w:rsid w:val="003C2533"/>
     <w:rsid w:val="003D5C02"/>
     <w:rsid w:val="003E3667"/>
     <w:rsid w:val="003F6F30"/>
     <w:rsid w:val="004330C0"/>
     <w:rsid w:val="00467A10"/>
     <w:rsid w:val="0048393D"/>
     <w:rsid w:val="00485224"/>
     <w:rsid w:val="00486497"/>
     <w:rsid w:val="004D1277"/>
     <w:rsid w:val="004D53F8"/>
     <w:rsid w:val="004D7730"/>
     <w:rsid w:val="004E0921"/>
     <w:rsid w:val="004F5DBB"/>
     <w:rsid w:val="00503055"/>
     <w:rsid w:val="00503642"/>
     <w:rsid w:val="00505454"/>
     <w:rsid w:val="00585B77"/>
     <w:rsid w:val="00592024"/>
     <w:rsid w:val="005D62D9"/>
     <w:rsid w:val="005E28CC"/>
     <w:rsid w:val="005E6F6B"/>
+    <w:rsid w:val="00613C7A"/>
     <w:rsid w:val="00661BF0"/>
     <w:rsid w:val="006665D4"/>
     <w:rsid w:val="006772C1"/>
     <w:rsid w:val="0068285A"/>
     <w:rsid w:val="00690A80"/>
     <w:rsid w:val="0069448D"/>
     <w:rsid w:val="00696671"/>
     <w:rsid w:val="00696847"/>
     <w:rsid w:val="006A0EB7"/>
+    <w:rsid w:val="006A2C35"/>
     <w:rsid w:val="006A37F8"/>
     <w:rsid w:val="006C26A3"/>
     <w:rsid w:val="006C313E"/>
     <w:rsid w:val="006D71C7"/>
     <w:rsid w:val="007127D3"/>
     <w:rsid w:val="00720A3C"/>
     <w:rsid w:val="00724927"/>
     <w:rsid w:val="00727009"/>
     <w:rsid w:val="0073428E"/>
     <w:rsid w:val="00766536"/>
     <w:rsid w:val="007709DB"/>
     <w:rsid w:val="007A2EB3"/>
     <w:rsid w:val="007A7823"/>
     <w:rsid w:val="007D17E6"/>
     <w:rsid w:val="007E4A6B"/>
     <w:rsid w:val="007E62E8"/>
     <w:rsid w:val="007E6355"/>
     <w:rsid w:val="007F1F65"/>
     <w:rsid w:val="007F3592"/>
     <w:rsid w:val="0080496D"/>
     <w:rsid w:val="00833EFE"/>
     <w:rsid w:val="00853875"/>
     <w:rsid w:val="00885816"/>
     <w:rsid w:val="00897974"/>
     <w:rsid w:val="008C6565"/>
     <w:rsid w:val="008D41C4"/>
     <w:rsid w:val="008E68CB"/>
     <w:rsid w:val="00920B5F"/>
     <w:rsid w:val="009342E9"/>
     <w:rsid w:val="009365DF"/>
     <w:rsid w:val="009557F1"/>
     <w:rsid w:val="00963159"/>
     <w:rsid w:val="00963DEF"/>
     <w:rsid w:val="0097207D"/>
     <w:rsid w:val="009848FF"/>
     <w:rsid w:val="009C392D"/>
     <w:rsid w:val="009C7ADF"/>
     <w:rsid w:val="009F2CBA"/>
     <w:rsid w:val="009F5DAD"/>
+    <w:rsid w:val="00A34617"/>
     <w:rsid w:val="00A406A8"/>
     <w:rsid w:val="00A668CA"/>
     <w:rsid w:val="00A919C8"/>
     <w:rsid w:val="00A9399C"/>
     <w:rsid w:val="00AA2648"/>
     <w:rsid w:val="00AC54AF"/>
     <w:rsid w:val="00AD552F"/>
     <w:rsid w:val="00AD78DA"/>
     <w:rsid w:val="00AD7DB8"/>
+    <w:rsid w:val="00B00C6E"/>
     <w:rsid w:val="00B26EDB"/>
     <w:rsid w:val="00B2726B"/>
     <w:rsid w:val="00B63C12"/>
     <w:rsid w:val="00B70400"/>
     <w:rsid w:val="00B8538F"/>
     <w:rsid w:val="00B92459"/>
     <w:rsid w:val="00BE6ADF"/>
     <w:rsid w:val="00C04CBC"/>
     <w:rsid w:val="00C35569"/>
     <w:rsid w:val="00C51703"/>
     <w:rsid w:val="00C60356"/>
     <w:rsid w:val="00C62323"/>
     <w:rsid w:val="00C649DA"/>
     <w:rsid w:val="00C81846"/>
     <w:rsid w:val="00CA03BC"/>
     <w:rsid w:val="00CA5666"/>
     <w:rsid w:val="00CB7984"/>
     <w:rsid w:val="00CF3B46"/>
     <w:rsid w:val="00D04368"/>
     <w:rsid w:val="00D22C99"/>
     <w:rsid w:val="00D32E89"/>
     <w:rsid w:val="00D50401"/>
     <w:rsid w:val="00D574A3"/>
     <w:rsid w:val="00D7515C"/>
     <w:rsid w:val="00D80CED"/>
     <w:rsid w:val="00DF7184"/>
     <w:rsid w:val="00E02DFA"/>
     <w:rsid w:val="00E51FC3"/>
     <w:rsid w:val="00E7048A"/>
     <w:rsid w:val="00E9769C"/>
     <w:rsid w:val="00EE52CC"/>
     <w:rsid w:val="00EE6ACF"/>
     <w:rsid w:val="00F36F3B"/>
     <w:rsid w:val="00F43971"/>
     <w:rsid w:val="00F5145C"/>
     <w:rsid w:val="00F8026A"/>
     <w:rsid w:val="00FA3A69"/>
     <w:rsid w:val="00FA5E19"/>
     <w:rsid w:val="00FA5E24"/>
     <w:rsid w:val="00FB53F6"/>
+    <w:rsid w:val="00FC6495"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>