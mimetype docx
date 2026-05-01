--- v0 (2026-01-08)
+++ v1 (2026-05-01)
@@ -355,89 +355,57 @@
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6E5F60AC" w14:textId="68F02CAC" w:rsidR="00D07515" w:rsidRPr="00DB6AF3" w:rsidRDefault="00237F3B" w:rsidP="00DB6AF3">
                 <w:r w:rsidRPr="00D44899">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D1D1D1" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C0CA124" w14:textId="3CD82523" w:rsidR="00D07515" w:rsidRPr="00DB6AF3" w:rsidRDefault="00D07515" w:rsidP="00DB6AF3">
             <w:r>
               <w:t>Department/Discipline</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...37 lines deleted...]
-        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A8D9F81" w14:textId="4C43AE2A" w:rsidR="00D07515" w:rsidRPr="00DB6AF3" w:rsidRDefault="00D07515" w:rsidP="00DB6AF3"/>
+        </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5886005B" w14:textId="6B9BA9DE" w:rsidR="00DB6AF3" w:rsidRPr="0099035C" w:rsidRDefault="002C7AD6" w:rsidP="002D7D27">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0099035C">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Section 1: </w:t>
       </w:r>
       <w:r w:rsidR="00DB6AF3" w:rsidRPr="0099035C">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Proposal Type</w:t>
       </w:r>
     </w:p>
@@ -4528,203 +4496,199 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="52AA1BD1" w14:textId="7BE3C9CC" w:rsidR="00706E49" w:rsidRPr="006924D7" w:rsidRDefault="00AA0A94" w:rsidP="00AA0A94">
       <w:r>
         <w:t xml:space="preserve">MG/JH February 2022 v1.0 </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00706E49" w:rsidRPr="006924D7" w:rsidSect="00625173">
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="567" w:left="720" w:header="709" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63E4D047" w14:textId="77777777" w:rsidR="00E51A20" w:rsidRDefault="00E51A20" w:rsidP="000E61D5">
+    <w:p w14:paraId="1E029DAF" w14:textId="77777777" w:rsidR="00ED3B50" w:rsidRDefault="00ED3B50" w:rsidP="000E61D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7DE85533" w14:textId="77777777" w:rsidR="00E51A20" w:rsidRDefault="00E51A20" w:rsidP="000E61D5">
+    <w:p w14:paraId="60E9BBCC" w14:textId="77777777" w:rsidR="00ED3B50" w:rsidRDefault="00ED3B50" w:rsidP="000E61D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Historic">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001EF" w:usb1="02000002" w:usb2="0060C080" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
-    <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="022CC886" w14:textId="3E28B91D" w:rsidR="006924D7" w:rsidRPr="006924D7" w:rsidRDefault="006924D7" w:rsidP="006924D7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006924D7">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">*Items coloured in </w:t>
     </w:r>
     <w:r w:rsidRPr="006924D7">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="7030A0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>purple</w:t>
     </w:r>
     <w:r w:rsidRPr="006924D7">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> represent information required by the Competition and Markets Authority (CMA).</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B313F64" w14:textId="77777777" w:rsidR="00E51A20" w:rsidRDefault="00E51A20" w:rsidP="000E61D5">
+    <w:p w14:paraId="23C31078" w14:textId="77777777" w:rsidR="00ED3B50" w:rsidRDefault="00ED3B50" w:rsidP="000E61D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2EB97A6C" w14:textId="77777777" w:rsidR="00E51A20" w:rsidRDefault="00E51A20" w:rsidP="000E61D5">
+    <w:p w14:paraId="0C4BAE83" w14:textId="77777777" w:rsidR="00ED3B50" w:rsidRDefault="00ED3B50" w:rsidP="000E61D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="170"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DB6AF3"/>
     <w:rsid w:val="0001556B"/>
     <w:rsid w:val="00027945"/>
     <w:rsid w:val="00030B81"/>
     <w:rsid w:val="00033732"/>
     <w:rsid w:val="000366E8"/>
@@ -4749,50 +4713,51 @@
     <w:rsid w:val="001A5E55"/>
     <w:rsid w:val="001B2A9D"/>
     <w:rsid w:val="001C2E09"/>
     <w:rsid w:val="001E6243"/>
     <w:rsid w:val="001F14D9"/>
     <w:rsid w:val="00203935"/>
     <w:rsid w:val="00207756"/>
     <w:rsid w:val="00214E91"/>
     <w:rsid w:val="00217E0E"/>
     <w:rsid w:val="002249B3"/>
     <w:rsid w:val="00237F3B"/>
     <w:rsid w:val="0024066F"/>
     <w:rsid w:val="0024765E"/>
     <w:rsid w:val="0025334B"/>
     <w:rsid w:val="00270CA8"/>
     <w:rsid w:val="00280507"/>
     <w:rsid w:val="00284AF3"/>
     <w:rsid w:val="002867A3"/>
     <w:rsid w:val="002A37D5"/>
     <w:rsid w:val="002C480A"/>
     <w:rsid w:val="002C7AD6"/>
     <w:rsid w:val="002D7D27"/>
     <w:rsid w:val="00311FE8"/>
     <w:rsid w:val="00316209"/>
     <w:rsid w:val="00317DF8"/>
+    <w:rsid w:val="00342513"/>
     <w:rsid w:val="003450B0"/>
     <w:rsid w:val="00355059"/>
     <w:rsid w:val="003858F5"/>
     <w:rsid w:val="003A2DDA"/>
     <w:rsid w:val="003A52A8"/>
     <w:rsid w:val="003E3B25"/>
     <w:rsid w:val="003F7694"/>
     <w:rsid w:val="00414EBD"/>
     <w:rsid w:val="004417E7"/>
     <w:rsid w:val="00447ABA"/>
     <w:rsid w:val="00454E2E"/>
     <w:rsid w:val="00471460"/>
     <w:rsid w:val="00475E2B"/>
     <w:rsid w:val="00493DCF"/>
     <w:rsid w:val="004B53EC"/>
     <w:rsid w:val="004D2115"/>
     <w:rsid w:val="004E1B5A"/>
     <w:rsid w:val="004F185E"/>
     <w:rsid w:val="00551367"/>
     <w:rsid w:val="0058308F"/>
     <w:rsid w:val="00584713"/>
     <w:rsid w:val="005A0F59"/>
     <w:rsid w:val="005B5230"/>
     <w:rsid w:val="005D366A"/>
     <w:rsid w:val="006006DE"/>
@@ -4851,89 +4816,91 @@
     <w:rsid w:val="00945C4A"/>
     <w:rsid w:val="009657EB"/>
     <w:rsid w:val="00985C4C"/>
     <w:rsid w:val="0099035C"/>
     <w:rsid w:val="00991B7D"/>
     <w:rsid w:val="00997CAA"/>
     <w:rsid w:val="009B25FE"/>
     <w:rsid w:val="009B3C3F"/>
     <w:rsid w:val="009B7C02"/>
     <w:rsid w:val="009F7684"/>
     <w:rsid w:val="00A1556C"/>
     <w:rsid w:val="00A1624E"/>
     <w:rsid w:val="00A3418D"/>
     <w:rsid w:val="00A35237"/>
     <w:rsid w:val="00A4566D"/>
     <w:rsid w:val="00A70AE8"/>
     <w:rsid w:val="00A8100C"/>
     <w:rsid w:val="00A84200"/>
     <w:rsid w:val="00A908CE"/>
     <w:rsid w:val="00A94CA6"/>
     <w:rsid w:val="00A960DF"/>
     <w:rsid w:val="00AA0A94"/>
     <w:rsid w:val="00AA1369"/>
     <w:rsid w:val="00AF071D"/>
     <w:rsid w:val="00B066F3"/>
+    <w:rsid w:val="00B06F47"/>
     <w:rsid w:val="00B247AC"/>
     <w:rsid w:val="00B51038"/>
     <w:rsid w:val="00B66001"/>
     <w:rsid w:val="00B719E0"/>
     <w:rsid w:val="00B72A4D"/>
     <w:rsid w:val="00B803B7"/>
     <w:rsid w:val="00B81530"/>
     <w:rsid w:val="00BF53A0"/>
     <w:rsid w:val="00C110B4"/>
     <w:rsid w:val="00C11DDB"/>
     <w:rsid w:val="00C20FF5"/>
     <w:rsid w:val="00C24F7D"/>
     <w:rsid w:val="00C727FF"/>
     <w:rsid w:val="00C7281A"/>
     <w:rsid w:val="00CA4541"/>
     <w:rsid w:val="00CB3681"/>
     <w:rsid w:val="00CB7D82"/>
     <w:rsid w:val="00D07515"/>
     <w:rsid w:val="00D45F15"/>
     <w:rsid w:val="00D47BCD"/>
     <w:rsid w:val="00D743E6"/>
     <w:rsid w:val="00D8348D"/>
     <w:rsid w:val="00D9312A"/>
     <w:rsid w:val="00DA541C"/>
     <w:rsid w:val="00DB082E"/>
     <w:rsid w:val="00DB6AF3"/>
     <w:rsid w:val="00DD01DF"/>
     <w:rsid w:val="00DD2406"/>
     <w:rsid w:val="00DD572C"/>
     <w:rsid w:val="00DD775C"/>
     <w:rsid w:val="00DF5BA9"/>
     <w:rsid w:val="00E103C4"/>
     <w:rsid w:val="00E20223"/>
     <w:rsid w:val="00E22208"/>
     <w:rsid w:val="00E51A20"/>
     <w:rsid w:val="00E64B8A"/>
     <w:rsid w:val="00EB0EA5"/>
     <w:rsid w:val="00EB1B32"/>
     <w:rsid w:val="00EC2274"/>
+    <w:rsid w:val="00ED3B50"/>
     <w:rsid w:val="00EF4330"/>
     <w:rsid w:val="00F06F4A"/>
     <w:rsid w:val="00F10AB2"/>
     <w:rsid w:val="00F45F74"/>
     <w:rsid w:val="00F608E8"/>
     <w:rsid w:val="00FB1DCC"/>
     <w:rsid w:val="00FB2ECD"/>
     <w:rsid w:val="00FD0B92"/>
     <w:rsid w:val="00FE74C2"/>
     <w:rsid w:val="00FF523C"/>
     <w:rsid w:val="11E253B8"/>
     <w:rsid w:val="157E1237"/>
     <w:rsid w:val="1F7BA608"/>
     <w:rsid w:val="2BC507C7"/>
     <w:rsid w:val="2FD87DEE"/>
     <w:rsid w:val="48E821FD"/>
     <w:rsid w:val="4B06B31D"/>
     <w:rsid w:val="4DDC583B"/>
     <w:rsid w:val="60A0D57C"/>
     <w:rsid w:val="65C7D79B"/>
     <w:rsid w:val="6A5E719A"/>
     <w:rsid w:val="737F0D9E"/>
     <w:rsid w:val="760BA307"/>
   </w:rsids>
   <m:mathPr>
@@ -6111,183 +6078,152 @@
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A87AC24F-3F12-42FA-A36F-39A9FBE30E3E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00F8428D" w:rsidRDefault="008740DD" w:rsidP="008740DD">
           <w:pPr>
             <w:pStyle w:val="76013FB683B64D4EBF49DDAE6AF7B1E5"/>
           </w:pPr>
           <w:r w:rsidRPr="00D44899">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
-    <w:docPart>
-[...27 lines deleted...]
-    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Historic">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001EF" w:usb1="02000002" w:usb2="0060C080" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
-    <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F8428D"/>
     <w:rsid w:val="000530D2"/>
     <w:rsid w:val="000D2A10"/>
     <w:rsid w:val="001667E0"/>
     <w:rsid w:val="001D7839"/>
     <w:rsid w:val="002356A4"/>
     <w:rsid w:val="00314053"/>
     <w:rsid w:val="004B16D6"/>
     <w:rsid w:val="004D5D10"/>
     <w:rsid w:val="00607909"/>
     <w:rsid w:val="006125FC"/>
     <w:rsid w:val="0062790E"/>
     <w:rsid w:val="00695509"/>
     <w:rsid w:val="006E7F21"/>
     <w:rsid w:val="007B7C93"/>
     <w:rsid w:val="007E7F45"/>
+    <w:rsid w:val="00814439"/>
     <w:rsid w:val="008740DD"/>
     <w:rsid w:val="00983135"/>
     <w:rsid w:val="00991319"/>
     <w:rsid w:val="009C58EA"/>
     <w:rsid w:val="00A1624E"/>
     <w:rsid w:val="00B066F3"/>
+    <w:rsid w:val="00B06F47"/>
     <w:rsid w:val="00C7281A"/>
     <w:rsid w:val="00CA4541"/>
     <w:rsid w:val="00CD5C5C"/>
     <w:rsid w:val="00CF4EF6"/>
     <w:rsid w:val="00DD01DF"/>
     <w:rsid w:val="00DF5BA9"/>
     <w:rsid w:val="00E22208"/>
     <w:rsid w:val="00F8428D"/>
     <w:rsid w:val="00FD1076"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -7067,159 +7003,166 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...17 lines deleted...]
-    <xsd:import namespace="0760d700-a028-44a4-913b-3423f3b9ec9f"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DA5D2E778605424CAA402C0BE5821DD9" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="871ab2dbaadc9524ff6aef78e4f9832d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d516a1a1-4a41-4172-bf4a-b5852c977fc9" xmlns:ns3="3f3b5f08-be49-4f40-9bab-417885f038d2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b28907587788f7899361180b274f7fec" ns2:_="" ns3:_="">
+    <xsd:import namespace="d516a1a1-4a41-4172-bf4a-b5852c977fc9"/>
+    <xsd:import namespace="3f3b5f08-be49-4f40-9bab-417885f038d2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ad84739f-93af-40f7-9e51-886563d3370c" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d516a1a1-4a41-4172-bf4a-b5852c977fc9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6d63537c-d192-4dc4-bb87-a5632b1c7687" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...18 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0760d700-a028-44a4-913b-3423f3b9ec9f" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3f3b5f08-be49-4f40-9bab-417885f038d2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
@@ -7282,121 +7225,125 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d516a1a1-4a41-4172-bf4a-b5852c977fc9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6138254-08D4-4ADF-88C3-7450FB054FF2}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC43A492-5705-4F4C-9E13-BC52EEF5E299}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{729E1511-6A28-4B13-B631-C68B3EBBCF91}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{072F8C05-5789-434E-8690-6E9D417F53D0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6138254-08D4-4ADF-88C3-7450FB054FF2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>713</Words>
-  <Characters>4065</Characters>
+  <Words>710</Words>
+  <Characters>4051</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>33</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4769</CharactersWithSpaces>
+  <CharactersWithSpaces>4752</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Fiona Hallard</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100559B6BB41220254C85C688A51D5EF90F</vt:lpwstr>
+    <vt:lpwstr>0x010100DA5D2E778605424CAA402C0BE5821DD9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="docLang">
     <vt:lpwstr>en</vt:lpwstr>
   </property>
 </Properties>
 </file>