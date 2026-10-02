--- v1 (2026-05-01)
+++ v2 (2026-10-02)
@@ -12,51 +12,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2AC7F069" w14:textId="5CF0F536" w:rsidR="00DB6AF3" w:rsidRPr="00DB6AF3" w:rsidRDefault="00DB6AF3" w:rsidP="007F6362">
+    <w:p w14:paraId="2AC7F069" w14:textId="44DD14EA" w:rsidR="00DB6AF3" w:rsidRPr="00DB6AF3" w:rsidRDefault="00DB6AF3" w:rsidP="007F6362">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2552"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="FFCC33"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB6AF3">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FFCC33"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5405F99D" wp14:editId="0445D847">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-58420</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
@@ -94,181 +94,152 @@
                       <a:ext cx="1651000" cy="698500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FFCC33"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
         </w:rPr>
-        <w:t>Micro</w:t>
-[...17 lines deleted...]
-        <w:t>credential</w:t>
+        <w:t>Microcredential</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6AF3">
         <w:rPr>
           <w:color w:val="FFCC33"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
         </w:rPr>
         <w:t xml:space="preserve"> Expression of Interest Form </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="535EAFBB" w14:textId="24994833" w:rsidR="00DB6AF3" w:rsidRPr="00DB6AF3" w:rsidRDefault="00DB6AF3" w:rsidP="007F6362">
+    <w:p w14:paraId="535EAFBB" w14:textId="504D8E1D" w:rsidR="00DB6AF3" w:rsidRPr="00DB6AF3" w:rsidRDefault="00DB6AF3" w:rsidP="007F6362">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2552"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="E8E8E8" w:themeColor="background2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB6AF3">
         <w:rPr>
           <w:color w:val="E8E8E8" w:themeColor="background2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">This form should be completed for all new </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="E8E8E8" w:themeColor="background2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>micro</w:t>
+        <w:t>microcredential</w:t>
       </w:r>
-      <w:r w:rsidR="00932391">
-[...6 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="E8E8E8" w:themeColor="background2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>credential proposals</w:t>
+        <w:t xml:space="preserve"> proposals</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6AF3">
         <w:rPr>
           <w:color w:val="E8E8E8" w:themeColor="background2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72886CA0" w14:textId="77777777" w:rsidR="00DB6AF3" w:rsidRPr="00DB6AF3" w:rsidRDefault="00DB6AF3" w:rsidP="007F6362">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2552"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="E8E8E8" w:themeColor="background2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB6AF3">
         <w:rPr>
           <w:color w:val="E8E8E8" w:themeColor="background2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Completion of the form will provide necessary information to help key stakeholders assess the viability of the initial proposal </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76BC3234" w14:textId="02B19770" w:rsidR="00DB6AF3" w:rsidRPr="0099035C" w:rsidRDefault="00DB6AF3" w:rsidP="006924D7">
+    <w:p w14:paraId="76BC3234" w14:textId="70784074" w:rsidR="00DB6AF3" w:rsidRPr="0099035C" w:rsidRDefault="00DB6AF3" w:rsidP="006924D7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0099035C">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Micro</w:t>
+        <w:t>Microcredential</w:t>
       </w:r>
-      <w:r w:rsidR="0099035C">
-[...5 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0099035C">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>credential Proposer</w:t>
+        <w:t xml:space="preserve"> Proposer</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15446" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5098"/>
         <w:gridCol w:w="4111"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="3544"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DB6AF3" w:rsidRPr="00DB6AF3" w14:paraId="37F1A0DC" w14:textId="77777777" w:rsidTr="00751161">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5098" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D1D1D1" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -417,51 +388,51 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5098"/>
         <w:gridCol w:w="10348"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DA541C" w:rsidRPr="00DB6AF3" w14:paraId="0205D2B1" w14:textId="77777777" w:rsidTr="00751161">
         <w:trPr>
           <w:trHeight w:val="672"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5098" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D1D1D1" w:themeFill="background2" w:themeFillShade="E6"/>
           </w:tcPr>
           <w:p w14:paraId="27C875EE" w14:textId="77777777" w:rsidR="00DA541C" w:rsidRPr="00DB6AF3" w:rsidRDefault="00DA541C" w:rsidP="00DB6AF3">
             <w:r w:rsidRPr="00DB6AF3">
               <w:t>Please select one or more options:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4739E8CF" w14:textId="720B5450" w:rsidR="00DA541C" w:rsidRPr="00262357" w:rsidRDefault="0099035C" w:rsidP="00DB6AF3">
+          <w:p w14:paraId="4739E8CF" w14:textId="4A51BEA2" w:rsidR="00DA541C" w:rsidRPr="00262357" w:rsidRDefault="0099035C" w:rsidP="00DB6AF3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3856"/>
                 <w:tab w:val="left" w:pos="8534"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -479,65 +450,67 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidR="00DA541C" w:rsidRPr="00262357">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Standalone/bespoke micro</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Standalone/bespoke </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00DA541C" w:rsidRPr="00262357">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>credential developed with partner</w:t>
+              <w:t>microcredential</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DA541C" w:rsidRPr="00262357">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> developed with partner</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13A518A8" w14:textId="77777777" w:rsidR="00DA541C" w:rsidRPr="00262357" w:rsidRDefault="00DA541C" w:rsidP="00DB6AF3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3856"/>
                 <w:tab w:val="left" w:pos="8534"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00262357">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
@@ -573,51 +546,51 @@
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00262357">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> One-off offering</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00262357">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> not aligned to industry/existing programme</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E5BC79E" w14:textId="37AE7CD9" w:rsidR="00DA541C" w:rsidRPr="00DB6AF3" w:rsidRDefault="00DA541C" w:rsidP="00DB6AF3">
+          <w:p w14:paraId="5E5BC79E" w14:textId="3D0B2D5C" w:rsidR="00DA541C" w:rsidRPr="00DB6AF3" w:rsidRDefault="00DA541C" w:rsidP="00DB6AF3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5567"/>
               </w:tabs>
               <w:ind w:right="-135"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00262357">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -633,66 +606,61 @@
             <w:r w:rsidRPr="00262357">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00262357">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00262357">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00262357">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Existing unit(s) approved as part of a degree programme being converted into smaller micro</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Existing unit(s) approved as part of a degree programme being converted into smaller </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00262357">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>credential</w:t>
-            </w:r>
+              <w:t>microcredential</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DB6AF3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB3681" w:rsidRPr="00DB6AF3" w14:paraId="44F514AC" w14:textId="77777777" w:rsidTr="00751161">
         <w:trPr>
           <w:trHeight w:val="556"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5098" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D1D1D1" w:themeFill="background2" w:themeFillShade="E6"/>
           </w:tcPr>
           <w:p w14:paraId="3BED7DD0" w14:textId="119E5158" w:rsidR="00CB3681" w:rsidRPr="00DB6AF3" w:rsidRDefault="00CB3681" w:rsidP="00DB6AF3">
             <w:r>
               <w:t>Is the proposal part of a series</w:t>
             </w:r>
             <w:r w:rsidR="00284AF3">
               <w:t xml:space="preserve">, </w:t>
@@ -1161,211 +1129,203 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00EF4330">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F21F3AE" w14:textId="25D79068" w:rsidR="00CB3681" w:rsidRPr="00262357" w:rsidRDefault="00CB3681" w:rsidP="0001556B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4280"/>
               </w:tabs>
               <w:ind w:right="-135"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="34707F0F" w14:textId="3BF85DEF" w:rsidR="00DB6AF3" w:rsidRPr="0099035C" w:rsidRDefault="00DB6AF3" w:rsidP="002D7D27">
+    <w:p w14:paraId="34707F0F" w14:textId="3122BF22" w:rsidR="00DB6AF3" w:rsidRPr="0099035C" w:rsidRDefault="00DB6AF3" w:rsidP="002D7D27">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0099035C">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="002C7AD6" w:rsidRPr="0099035C">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="0099035C">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">: Proposed </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A94CA6" w:rsidRPr="0099035C">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Micro</w:t>
+        <w:t>Microcredential</w:t>
       </w:r>
-      <w:r w:rsidR="0099035C">
-[...12 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0099035C">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> details</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15452" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5103"/>
         <w:gridCol w:w="5033"/>
         <w:gridCol w:w="1771"/>
         <w:gridCol w:w="1772"/>
         <w:gridCol w:w="1773"/>
       </w:tblGrid>
       <w:tr w:rsidR="00893AFA" w:rsidRPr="00731F03" w14:paraId="113CFB5F" w14:textId="77777777" w:rsidTr="00751161">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="03EC08BC" w14:textId="365C4243" w:rsidR="00893AFA" w:rsidRDefault="00893AFA" w:rsidP="00270CA8">
             <w:r w:rsidRPr="00262357">
               <w:t xml:space="preserve">Proposed Title and </w:t>
             </w:r>
             <w:r w:rsidR="007D4DF1">
               <w:t>duration</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="182830CA" w14:textId="0A32F883" w:rsidR="00584713" w:rsidRDefault="001A0930" w:rsidP="00270CA8">
+          <w:p w14:paraId="182830CA" w14:textId="28B06B1E" w:rsidR="00584713" w:rsidRDefault="001A0930" w:rsidP="00270CA8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A0930">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Each micro</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0099035C">
+              <w:t xml:space="preserve">Each </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A0930">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>-</w:t>
-            </w:r>
+              <w:t>microcredential</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001A0930">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">credential should be equivalent to 50 notional hours. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5480B520" w14:textId="60746E7D" w:rsidR="001A0930" w:rsidRPr="001A0930" w:rsidRDefault="001A0930" w:rsidP="00270CA8">
+              <w:t xml:space="preserve"> should be equivalent to 50 notional hours. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5480B520" w14:textId="1D0B59B0" w:rsidR="001A0930" w:rsidRPr="001A0930" w:rsidRDefault="001A0930" w:rsidP="00270CA8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A0930">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Please add one micro</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0099035C">
+              <w:t xml:space="preserve">Please add one </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A0930">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>-</w:t>
-            </w:r>
+              <w:t>microcredential</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001A0930">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>credential per row</w:t>
+              <w:t xml:space="preserve"> per row</w:t>
             </w:r>
             <w:r w:rsidR="00584713">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00280507">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>more can be added</w:t>
             </w:r>
             <w:r w:rsidR="00945C4A">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1379,94 +1339,86 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>required</w:t>
             </w:r>
             <w:r w:rsidR="00945C4A">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6127F8C6" w14:textId="42387024" w:rsidR="00893AFA" w:rsidRDefault="00893AFA" w:rsidP="00270CA8">
+          <w:p w14:paraId="6127F8C6" w14:textId="70D7FA76" w:rsidR="00893AFA" w:rsidRDefault="00893AFA" w:rsidP="00270CA8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5567"/>
               </w:tabs>
               <w:ind w:left="340" w:right="-135" w:hanging="340"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00262357">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Micro</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0099035C">
+              <w:t>Microcredential</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00262357">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>-</w:t>
-[...9 lines deleted...]
-              <w:t>credential title</w:t>
+              <w:t xml:space="preserve"> title</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68B17CA4" w14:textId="557FA0C4" w:rsidR="00C24F7D" w:rsidRPr="00262357" w:rsidRDefault="00C24F7D" w:rsidP="00270CA8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5567"/>
               </w:tabs>
               <w:ind w:left="340" w:right="-135" w:hanging="340"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894E01">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(Max 150 characters) Presented on completion certificates, where appliable.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1736,65 +1688,64 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="185EDEFA" w14:textId="77777777" w:rsidR="00893AFA" w:rsidRPr="00C24F7D" w:rsidRDefault="00893AFA" w:rsidP="00270CA8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5567"/>
               </w:tabs>
               <w:ind w:left="340" w:right="-135" w:hanging="340"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00355059" w:rsidRPr="00262357" w14:paraId="310F0651" w14:textId="77777777" w:rsidTr="00751161">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="321BFC5A" w14:textId="6DBF9463" w:rsidR="00355059" w:rsidRDefault="00355059" w:rsidP="00270CA8">
+          <w:p w14:paraId="321BFC5A" w14:textId="130A2742" w:rsidR="00355059" w:rsidRDefault="00355059" w:rsidP="00270CA8">
             <w:r w:rsidRPr="003E3B25">
               <w:t xml:space="preserve">Summary of </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="005B5230">
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="003E3B25">
-              <w:t>icro</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>icrocredential</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003E3B25">
-              <w:t>credential(s)</w:t>
+              <w:t>(s)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D40EEB3" w14:textId="5FB6A2DB" w:rsidR="00280507" w:rsidRPr="00280507" w:rsidRDefault="0081173B" w:rsidP="00270CA8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="00B51038">
               <w:rPr>
@@ -1859,99 +1810,94 @@
           </w:tcPr>
           <w:p w14:paraId="18C74E2E" w14:textId="22FB4DCE" w:rsidR="00997CAA" w:rsidRPr="00262357" w:rsidRDefault="00997CAA" w:rsidP="00270CA8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5567"/>
               </w:tabs>
               <w:ind w:left="340" w:right="-135" w:hanging="340"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A8100C" w:rsidRPr="00DB6AF3" w14:paraId="7218A725" w14:textId="77777777" w:rsidTr="00751161">
         <w:trPr>
           <w:trHeight w:val="218"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D1D1D1" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2160DD45" w14:textId="77777777" w:rsidR="0099035C" w:rsidRDefault="00A8100C" w:rsidP="00270CA8">
+          <w:p w14:paraId="2160DD45" w14:textId="0790BBCA" w:rsidR="0099035C" w:rsidRDefault="00A8100C" w:rsidP="00270CA8">
             <w:pPr>
               <w:ind w:right="-105"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB6AF3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">What resources </w:t>
             </w:r>
             <w:r w:rsidR="00551367">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>are</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB6AF3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> required to deliver the proposed </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D8348D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>micro</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0099035C">
+              <w:t>microcredential</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D8348D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>-</w:t>
-[...6 lines deleted...]
-              <w:t>credential(s)</w:t>
+              <w:t>(s)</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB6AF3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="162F2723" w14:textId="6C44AAFF" w:rsidR="00A8100C" w:rsidRPr="00DB6AF3" w:rsidRDefault="00F10AB2" w:rsidP="00270CA8">
             <w:pPr>
               <w:ind w:right="-105"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3066,140 +3012,137 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29C43679" w14:textId="77777777" w:rsidR="003450B0" w:rsidRPr="00F608E8" w:rsidRDefault="003450B0" w:rsidP="00DB6AF3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB6AF3" w:rsidRPr="00DB6AF3" w14:paraId="7F315811" w14:textId="77777777" w:rsidTr="00751161">
         <w:trPr>
           <w:trHeight w:val="218"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5098" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D1D1D1" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EC1C9AC" w14:textId="10BD9E70" w:rsidR="00DB6AF3" w:rsidRPr="00DB6AF3" w:rsidRDefault="00DB6AF3" w:rsidP="00DB6AF3">
+          <w:p w14:paraId="3EC1C9AC" w14:textId="5680D952" w:rsidR="00DB6AF3" w:rsidRPr="00DB6AF3" w:rsidRDefault="00DB6AF3" w:rsidP="00DB6AF3">
             <w:pPr>
               <w:ind w:right="-105"/>
             </w:pPr>
             <w:r w:rsidRPr="00DB6AF3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">What is the strategic rationale for the development of the </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00C727FF" w:rsidRPr="00D8348D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>micro</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0099035C">
+              <w:t>microcredential</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C727FF" w:rsidRPr="00D8348D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>-</w:t>
-[...6 lines deleted...]
-              <w:t>credential(s)</w:t>
+              <w:t>(s)</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB6AF3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B628FBF" w14:textId="77777777" w:rsidR="00DB6AF3" w:rsidRPr="00F608E8" w:rsidRDefault="00DB6AF3" w:rsidP="00DB6AF3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00836C6E" w:rsidRPr="00DB6AF3" w14:paraId="62FD3173" w14:textId="77777777" w:rsidTr="00751161">
         <w:trPr>
           <w:trHeight w:val="218"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5098" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D1D1D1" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AAFC1F3" w14:textId="61ABB12A" w:rsidR="00836C6E" w:rsidRPr="0099035C" w:rsidRDefault="00836C6E" w:rsidP="737F0D9E">
+          <w:p w14:paraId="7AAFC1F3" w14:textId="281E0DAF" w:rsidR="00836C6E" w:rsidRPr="0099035C" w:rsidRDefault="00836C6E" w:rsidP="737F0D9E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0099035C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>What is the potential demand for the micro</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0099035C" w:rsidRPr="0099035C">
+              <w:t xml:space="preserve">What is the potential demand for the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0099035C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>-</w:t>
-            </w:r>
+              <w:t>microcredential</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0099035C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>credential(s</w:t>
+              <w:t>(s</w:t>
             </w:r>
             <w:r w:rsidR="004E1B5A" w:rsidRPr="0099035C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="0099035C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">? </w:t>
             </w:r>
             <w:r w:rsidR="0099035C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(include any market insights gathered)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3963,63 +3906,71 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="9781"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AA0A94" w:rsidRPr="00B92709" w14:paraId="5A187642" w14:textId="77777777" w:rsidTr="00AA0A94">
         <w:trPr>
           <w:trHeight w:val="127"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15451" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="517D970C" w14:textId="60FBB8E1" w:rsidR="00AA0A94" w:rsidRPr="00D76D25" w:rsidRDefault="00AA0A94" w:rsidP="0082084F">
+          <w:p w14:paraId="517D970C" w14:textId="23FFC5D2" w:rsidR="00AA0A94" w:rsidRPr="00D76D25" w:rsidRDefault="00AA0A94" w:rsidP="0082084F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI Historic"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76D25">
               <w:lastRenderedPageBreak/>
               <w:t>Version amendment history:</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> Micro-credentials Expression of Interest Form</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Microcredentials</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Expression of Interest Form</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA0A94" w:rsidRPr="00B92709" w14:paraId="4A795A55" w14:textId="77777777" w:rsidTr="00AA0A94">
         <w:trPr>
           <w:trHeight w:val="127"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="777DA614" w14:textId="77777777" w:rsidR="00AA0A94" w:rsidRPr="00D76D25" w:rsidRDefault="00AA0A94" w:rsidP="0082084F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76D25">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
@@ -4157,53 +4108,58 @@
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="1CA905AD" w14:textId="77777777" w:rsidR="00AA0A94" w:rsidRPr="00B92709" w:rsidRDefault="00AA0A94" w:rsidP="0082084F">
             <w:r w:rsidRPr="00B92709">
               <w:t>Document control box</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA0A94" w:rsidRPr="00B92709" w14:paraId="19F81251" w14:textId="77777777" w:rsidTr="00AA0A94">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37D733DE" w14:textId="77777777" w:rsidR="00AA0A94" w:rsidRPr="00B92709" w:rsidRDefault="00AA0A94" w:rsidP="0082084F">
             <w:r w:rsidRPr="00B92709">
               <w:t>Policy / Procedure title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55EDAC4E" w14:textId="52CA7D12" w:rsidR="00AA0A94" w:rsidRPr="00B92709" w:rsidRDefault="00AA0A94" w:rsidP="0082084F">
+          <w:p w14:paraId="55EDAC4E" w14:textId="2654DB90" w:rsidR="00AA0A94" w:rsidRPr="00B92709" w:rsidRDefault="00AA0A94" w:rsidP="0082084F">
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Micro-credentials Expression of Interest Form</w:t>
+              <w:t>Microcredentials</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Expression of Interest Form</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA0A94" w:rsidRPr="00B92709" w14:paraId="663A4353" w14:textId="77777777" w:rsidTr="00AA0A94">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CE36911" w14:textId="77777777" w:rsidR="00AA0A94" w:rsidRPr="00B92709" w:rsidRDefault="00AA0A94" w:rsidP="0082084F">
             <w:r w:rsidRPr="00B92709">
               <w:t>Date approved:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B42A17F" w14:textId="77777777" w:rsidR="00AA0A94" w:rsidRPr="00B92709" w:rsidRDefault="00AA0A94" w:rsidP="0082084F">
             <w:r>
               <w:t>November 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4402,68 +4358,84 @@
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1559DBA3" w14:textId="77777777" w:rsidR="00AA0A94" w:rsidRPr="009A4503" w:rsidRDefault="00AA0A94" w:rsidP="0082084F">
             <w:r w:rsidRPr="009A4503">
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA0A94" w:rsidRPr="00B92709" w14:paraId="588485A2" w14:textId="77777777" w:rsidTr="00AA0A94">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C7A0A1F" w14:textId="77777777" w:rsidR="00AA0A94" w:rsidRPr="009A4503" w:rsidRDefault="00AA0A94" w:rsidP="0082084F">
             <w:r w:rsidRPr="009A4503">
               <w:t>Related Procedures and Guidance:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70E33C13" w14:textId="437024FA" w:rsidR="00AA0A94" w:rsidRPr="009A4503" w:rsidRDefault="00AA0A94" w:rsidP="0082084F">
+          <w:p w14:paraId="70E33C13" w14:textId="330177D4" w:rsidR="00AA0A94" w:rsidRPr="009A4503" w:rsidRDefault="00AA0A94" w:rsidP="0082084F">
             <w:hyperlink r:id="rId12" w:history="1">
+              <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="007854F8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>Micro-credentials Guidance</w:t>
+                <w:t>Microcredentials</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="007854F8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Guidance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="007854F8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>Micro-credentials Approval Form</w:t>
+                <w:t>Microcredentials</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="007854F8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Approval Form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA0A94" w:rsidRPr="00B92709" w14:paraId="101561DC" w14:textId="77777777" w:rsidTr="00AA0A94">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F0784DF" w14:textId="77777777" w:rsidR="00AA0A94" w:rsidRPr="009A4503" w:rsidRDefault="00AA0A94" w:rsidP="0082084F">
             <w:r w:rsidRPr="009A4503">
               <w:t>Policy owner:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E8143DE" w14:textId="77777777" w:rsidR="00AA0A94" w:rsidRPr="009A4503" w:rsidRDefault="00AA0A94" w:rsidP="0082084F">
             <w:r>
               <w:t>Head of Student and Academic Services (SAS)</w:t>
             </w:r>
           </w:p>
@@ -4496,61 +4468,61 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="52AA1BD1" w14:textId="7BE3C9CC" w:rsidR="00706E49" w:rsidRPr="006924D7" w:rsidRDefault="00AA0A94" w:rsidP="00AA0A94">
       <w:r>
         <w:t xml:space="preserve">MG/JH February 2022 v1.0 </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00706E49" w:rsidRPr="006924D7" w:rsidSect="00625173">
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="567" w:left="720" w:header="709" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E029DAF" w14:textId="77777777" w:rsidR="00ED3B50" w:rsidRDefault="00ED3B50" w:rsidP="000E61D5">
+    <w:p w14:paraId="60974CC2" w14:textId="77777777" w:rsidR="009A5446" w:rsidRDefault="009A5446" w:rsidP="000E61D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60E9BBCC" w14:textId="77777777" w:rsidR="00ED3B50" w:rsidRDefault="00ED3B50" w:rsidP="000E61D5">
+    <w:p w14:paraId="7256252B" w14:textId="77777777" w:rsidR="009A5446" w:rsidRDefault="009A5446" w:rsidP="000E61D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -4619,76 +4591,76 @@
     </w:r>
     <w:r w:rsidRPr="006924D7">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="7030A0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>purple</w:t>
     </w:r>
     <w:r w:rsidRPr="006924D7">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> represent information required by the Competition and Markets Authority (CMA).</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23C31078" w14:textId="77777777" w:rsidR="00ED3B50" w:rsidRDefault="00ED3B50" w:rsidP="000E61D5">
+    <w:p w14:paraId="5A1DC58B" w14:textId="77777777" w:rsidR="009A5446" w:rsidRDefault="009A5446" w:rsidP="000E61D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C4BAE83" w14:textId="77777777" w:rsidR="00ED3B50" w:rsidRDefault="00ED3B50" w:rsidP="000E61D5">
+    <w:p w14:paraId="2E1CEADB" w14:textId="77777777" w:rsidR="009A5446" w:rsidRDefault="009A5446" w:rsidP="000E61D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DB6AF3"/>
     <w:rsid w:val="0001556B"/>
     <w:rsid w:val="00027945"/>
     <w:rsid w:val="00030B81"/>
     <w:rsid w:val="00033732"/>
     <w:rsid w:val="000366E8"/>
@@ -4716,73 +4688,75 @@
     <w:rsid w:val="001E6243"/>
     <w:rsid w:val="001F14D9"/>
     <w:rsid w:val="00203935"/>
     <w:rsid w:val="00207756"/>
     <w:rsid w:val="00214E91"/>
     <w:rsid w:val="00217E0E"/>
     <w:rsid w:val="002249B3"/>
     <w:rsid w:val="00237F3B"/>
     <w:rsid w:val="0024066F"/>
     <w:rsid w:val="0024765E"/>
     <w:rsid w:val="0025334B"/>
     <w:rsid w:val="00270CA8"/>
     <w:rsid w:val="00280507"/>
     <w:rsid w:val="00284AF3"/>
     <w:rsid w:val="002867A3"/>
     <w:rsid w:val="002A37D5"/>
     <w:rsid w:val="002C480A"/>
     <w:rsid w:val="002C7AD6"/>
     <w:rsid w:val="002D7D27"/>
     <w:rsid w:val="00311FE8"/>
     <w:rsid w:val="00316209"/>
     <w:rsid w:val="00317DF8"/>
     <w:rsid w:val="00342513"/>
     <w:rsid w:val="003450B0"/>
     <w:rsid w:val="00355059"/>
+    <w:rsid w:val="00367556"/>
     <w:rsid w:val="003858F5"/>
     <w:rsid w:val="003A2DDA"/>
     <w:rsid w:val="003A52A8"/>
     <w:rsid w:val="003E3B25"/>
     <w:rsid w:val="003F7694"/>
     <w:rsid w:val="00414EBD"/>
     <w:rsid w:val="004417E7"/>
     <w:rsid w:val="00447ABA"/>
     <w:rsid w:val="00454E2E"/>
     <w:rsid w:val="00471460"/>
     <w:rsid w:val="00475E2B"/>
     <w:rsid w:val="00493DCF"/>
     <w:rsid w:val="004B53EC"/>
     <w:rsid w:val="004D2115"/>
     <w:rsid w:val="004E1B5A"/>
     <w:rsid w:val="004F185E"/>
     <w:rsid w:val="00551367"/>
     <w:rsid w:val="0058308F"/>
     <w:rsid w:val="00584713"/>
     <w:rsid w:val="005A0F59"/>
     <w:rsid w:val="005B5230"/>
     <w:rsid w:val="005D366A"/>
     <w:rsid w:val="006006DE"/>
+    <w:rsid w:val="00603822"/>
     <w:rsid w:val="006125FC"/>
     <w:rsid w:val="00625173"/>
     <w:rsid w:val="0062790E"/>
     <w:rsid w:val="0063117E"/>
     <w:rsid w:val="00631887"/>
     <w:rsid w:val="00647F84"/>
     <w:rsid w:val="00657290"/>
     <w:rsid w:val="0066526F"/>
     <w:rsid w:val="006801E4"/>
     <w:rsid w:val="006924D7"/>
     <w:rsid w:val="00695509"/>
     <w:rsid w:val="0069648C"/>
     <w:rsid w:val="00696AE9"/>
     <w:rsid w:val="006A3A4B"/>
     <w:rsid w:val="006D20C7"/>
     <w:rsid w:val="006E7F21"/>
     <w:rsid w:val="007044B7"/>
     <w:rsid w:val="00706E49"/>
     <w:rsid w:val="007178FE"/>
     <w:rsid w:val="0072347E"/>
     <w:rsid w:val="00735EF4"/>
     <w:rsid w:val="00735FA4"/>
     <w:rsid w:val="007507B5"/>
     <w:rsid w:val="00751161"/>
     <w:rsid w:val="00752E71"/>
@@ -4797,77 +4771,79 @@
     <w:rsid w:val="007D4DF1"/>
     <w:rsid w:val="007D7A6A"/>
     <w:rsid w:val="007E31A3"/>
     <w:rsid w:val="007E7F45"/>
     <w:rsid w:val="007F6362"/>
     <w:rsid w:val="0081173B"/>
     <w:rsid w:val="00836C6E"/>
     <w:rsid w:val="008370FC"/>
     <w:rsid w:val="00852338"/>
     <w:rsid w:val="008650C8"/>
     <w:rsid w:val="008740DD"/>
     <w:rsid w:val="008803F4"/>
     <w:rsid w:val="00893AFA"/>
     <w:rsid w:val="00894E01"/>
     <w:rsid w:val="008B0FAD"/>
     <w:rsid w:val="008C7E77"/>
     <w:rsid w:val="00901E1A"/>
     <w:rsid w:val="009062EB"/>
     <w:rsid w:val="00932391"/>
     <w:rsid w:val="00945C4A"/>
     <w:rsid w:val="009657EB"/>
     <w:rsid w:val="00985C4C"/>
     <w:rsid w:val="0099035C"/>
     <w:rsid w:val="00991B7D"/>
     <w:rsid w:val="00997CAA"/>
+    <w:rsid w:val="009A5446"/>
     <w:rsid w:val="009B25FE"/>
     <w:rsid w:val="009B3C3F"/>
     <w:rsid w:val="009B7C02"/>
     <w:rsid w:val="009F7684"/>
     <w:rsid w:val="00A1556C"/>
     <w:rsid w:val="00A1624E"/>
     <w:rsid w:val="00A3418D"/>
     <w:rsid w:val="00A35237"/>
     <w:rsid w:val="00A4566D"/>
     <w:rsid w:val="00A70AE8"/>
     <w:rsid w:val="00A8100C"/>
     <w:rsid w:val="00A84200"/>
     <w:rsid w:val="00A908CE"/>
     <w:rsid w:val="00A94CA6"/>
     <w:rsid w:val="00A960DF"/>
     <w:rsid w:val="00AA0A94"/>
     <w:rsid w:val="00AA1369"/>
     <w:rsid w:val="00AF071D"/>
     <w:rsid w:val="00B066F3"/>
     <w:rsid w:val="00B06F47"/>
     <w:rsid w:val="00B247AC"/>
     <w:rsid w:val="00B51038"/>
     <w:rsid w:val="00B66001"/>
     <w:rsid w:val="00B719E0"/>
     <w:rsid w:val="00B72A4D"/>
     <w:rsid w:val="00B803B7"/>
     <w:rsid w:val="00B81530"/>
+    <w:rsid w:val="00BC1D06"/>
     <w:rsid w:val="00BF53A0"/>
     <w:rsid w:val="00C110B4"/>
     <w:rsid w:val="00C11DDB"/>
     <w:rsid w:val="00C20FF5"/>
     <w:rsid w:val="00C24F7D"/>
     <w:rsid w:val="00C727FF"/>
     <w:rsid w:val="00C7281A"/>
     <w:rsid w:val="00CA4541"/>
     <w:rsid w:val="00CB3681"/>
     <w:rsid w:val="00CB7D82"/>
     <w:rsid w:val="00D07515"/>
     <w:rsid w:val="00D45F15"/>
     <w:rsid w:val="00D47BCD"/>
     <w:rsid w:val="00D743E6"/>
     <w:rsid w:val="00D8348D"/>
     <w:rsid w:val="00D9312A"/>
     <w:rsid w:val="00DA541C"/>
     <w:rsid w:val="00DB082E"/>
     <w:rsid w:val="00DB6AF3"/>
     <w:rsid w:val="00DD01DF"/>
     <w:rsid w:val="00DD2406"/>
     <w:rsid w:val="00DD572C"/>
     <w:rsid w:val="00DD775C"/>
     <w:rsid w:val="00DF5BA9"/>
     <w:rsid w:val="00E103C4"/>
@@ -6165,65 +6141,67 @@
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F8428D"/>
     <w:rsid w:val="000530D2"/>
     <w:rsid w:val="000D2A10"/>
     <w:rsid w:val="001667E0"/>
     <w:rsid w:val="001D7839"/>
     <w:rsid w:val="002356A4"/>
     <w:rsid w:val="00314053"/>
     <w:rsid w:val="004B16D6"/>
     <w:rsid w:val="004D5D10"/>
+    <w:rsid w:val="00520991"/>
     <w:rsid w:val="00607909"/>
     <w:rsid w:val="006125FC"/>
     <w:rsid w:val="0062790E"/>
     <w:rsid w:val="00695509"/>
     <w:rsid w:val="006E7F21"/>
     <w:rsid w:val="007B7C93"/>
     <w:rsid w:val="007E7F45"/>
     <w:rsid w:val="00814439"/>
     <w:rsid w:val="008740DD"/>
     <w:rsid w:val="00983135"/>
     <w:rsid w:val="00991319"/>
     <w:rsid w:val="009C58EA"/>
     <w:rsid w:val="00A1624E"/>
     <w:rsid w:val="00B066F3"/>
     <w:rsid w:val="00B06F47"/>
+    <w:rsid w:val="00BC1D06"/>
     <w:rsid w:val="00C7281A"/>
     <w:rsid w:val="00CA4541"/>
     <w:rsid w:val="00CD5C5C"/>
     <w:rsid w:val="00CF4EF6"/>
     <w:rsid w:val="00DD01DF"/>
     <w:rsid w:val="00DF5BA9"/>
     <w:rsid w:val="00E22208"/>
     <w:rsid w:val="00F8428D"/>
     <w:rsid w:val="00FD1076"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -6657,58 +6635,50 @@
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008740DD"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="76013FB683B64D4EBF49DDAE6AF7B1E5">
     <w:name w:val="76013FB683B64D4EBF49DDAE6AF7B1E5"/>
     <w:rsid w:val="008740DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5B3DA58ADB1645BCB77AEF5A52D60EEB">
-[...6 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
@@ -7003,50 +6973,69 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d516a1a1-4a41-4172-bf4a-b5852c977fc9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DA5D2E778605424CAA402C0BE5821DD9" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="871ab2dbaadc9524ff6aef78e4f9832d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d516a1a1-4a41-4172-bf4a-b5852c977fc9" xmlns:ns3="3f3b5f08-be49-4f40-9bab-417885f038d2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b28907587788f7899361180b274f7fec" ns2:_="" ns3:_="">
     <xsd:import namespace="d516a1a1-4a41-4172-bf4a-b5852c977fc9"/>
     <xsd:import namespace="3f3b5f08-be49-4f40-9bab-417885f038d2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -7225,120 +7214,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC43A492-5705-4F4C-9E13-BC52EEF5E299}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6138254-08D4-4ADF-88C3-7450FB054FF2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{729E1511-6A28-4B13-B631-C68B3EBBCF91}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d516a1a1-4a41-4172-bf4a-b5852c977fc9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6138254-08D4-4ADF-88C3-7450FB054FF2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC43A492-5705-4F4C-9E13-BC52EEF5E299}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="d516a1a1-4a41-4172-bf4a-b5852c977fc9"/>
+    <ds:schemaRef ds:uri="3f3b5f08-be49-4f40-9bab-417885f038d2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>710</Words>
-  <Characters>4051</Characters>
+  <Words>641</Words>
+  <Characters>4103</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>205</Lines>
+  <Paragraphs>135</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4752</CharactersWithSpaces>
+  <CharactersWithSpaces>4609</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Fiona Hallard</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DA5D2E778605424CAA402C0BE5821DD9</vt:lpwstr>
   </property>