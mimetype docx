--- v0 (2026-01-06)
+++ v1 (2026-10-02)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="729E37BE" w14:textId="0798102B" w:rsidR="00E931C0" w:rsidRPr="00262357" w:rsidRDefault="00E931C0" w:rsidP="00E931C0">
+    <w:p w14:paraId="729E37BE" w14:textId="00648678" w:rsidR="00E931C0" w:rsidRPr="00262357" w:rsidRDefault="00E931C0" w:rsidP="00E931C0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
         <w:ind w:left="2552"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="FFC000"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262357">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FFC000"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D1E3270" wp14:editId="6A81D30B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-58420</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1702</wp:posOffset>
@@ -97,142 +97,196 @@
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="009A01E3">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FFC000"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00262357">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FFC000"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
         </w:rPr>
         <w:t>Micro</w:t>
       </w:r>
-      <w:r w:rsidR="00B56521">
+      <w:r w:rsidR="007D3584">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FFC000"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
         </w:rPr>
-        <w:t>-C</w:t>
+        <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00262357">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FFC000"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
         </w:rPr>
         <w:t xml:space="preserve">redentials </w:t>
       </w:r>
       <w:r w:rsidR="00B56521">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FFC000"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
         </w:rPr>
         <w:t>Approval</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FFC000"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00262357">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FFC000"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
         </w:rPr>
         <w:t>Form</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1859F5DC" w14:textId="77777777" w:rsidR="00A405B6" w:rsidRDefault="00330FE3" w:rsidP="00E931C0">
+    <w:p w14:paraId="1859F5DC" w14:textId="017D9F10" w:rsidR="00A405B6" w:rsidRDefault="00330FE3" w:rsidP="00E931C0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
         <w:ind w:left="2552"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="E8E8E8" w:themeColor="background2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="E8E8E8" w:themeColor="background2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Use this form to</w:t>
       </w:r>
       <w:r w:rsidR="00A405B6">
         <w:rPr>
           <w:color w:val="E8E8E8" w:themeColor="background2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> propose a new micro-credential or make major amendments to an existing micro-credential.</w:t>
+        <w:t xml:space="preserve"> propose a new </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A405B6">
+        <w:rPr>
+          <w:color w:val="E8E8E8" w:themeColor="background2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>microcredential</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A405B6">
+        <w:rPr>
+          <w:color w:val="E8E8E8" w:themeColor="background2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or make major amendments to an existing </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A405B6">
+        <w:rPr>
+          <w:color w:val="E8E8E8" w:themeColor="background2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>microcredential</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A405B6">
+        <w:rPr>
+          <w:color w:val="E8E8E8" w:themeColor="background2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75DCB33B" w14:textId="412A26D2" w:rsidR="00E931C0" w:rsidRPr="00262357" w:rsidRDefault="00A405B6" w:rsidP="00E931C0">
+    <w:p w14:paraId="75DCB33B" w14:textId="4B4BE37B" w:rsidR="00E931C0" w:rsidRPr="00262357" w:rsidRDefault="00A405B6" w:rsidP="00E931C0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
         <w:ind w:left="2552"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="E8E8E8" w:themeColor="background2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="E8E8E8" w:themeColor="background2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proposals should be in accordance with the micro-credential guidance document. </w:t>
+        <w:t xml:space="preserve">Proposals should be in accordance with the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="E8E8E8" w:themeColor="background2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>microcredential</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="E8E8E8" w:themeColor="background2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> guidance document. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ED4CAC8" w14:textId="77777777" w:rsidR="00E931C0" w:rsidRPr="00262357" w:rsidRDefault="00E931C0" w:rsidP="00E931C0">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="453806BA" w14:textId="7D27B95D" w:rsidR="00E931C0" w:rsidRPr="00262357" w:rsidRDefault="00886C23" w:rsidP="00E931C0">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Please discuss </w:t>
       </w:r>
       <w:r w:rsidR="00BF48C9">
@@ -680,100 +734,90 @@
               </w:rPr>
               <w:t xml:space="preserve"> and any implications for resources</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11482" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CE31095" w14:textId="77777777" w:rsidR="006642D0" w:rsidRDefault="006642D0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5567"/>
               </w:tabs>
               <w:ind w:left="340" w:right="-135" w:hanging="340"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="58DC741F" w14:textId="720B21D8" w:rsidR="00E931C0" w:rsidRPr="00285111" w:rsidRDefault="00E931C0" w:rsidP="00E931C0">
+    <w:p w14:paraId="58DC741F" w14:textId="3962C824" w:rsidR="00E931C0" w:rsidRPr="00285111" w:rsidRDefault="00E931C0" w:rsidP="00E931C0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240" w:after="40"/>
         <w:rPr>
           <w:color w:val="660099"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00285111">
         <w:rPr>
           <w:color w:val="660099"/>
         </w:rPr>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="00DD6B68">
         <w:rPr>
           <w:color w:val="660099"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00285111">
         <w:rPr>
           <w:color w:val="660099"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00265F2F" w:rsidRPr="00D36C13">
         <w:rPr>
           <w:color w:val="660099"/>
         </w:rPr>
         <w:t xml:space="preserve">Full </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00265F2F">
         <w:rPr>
           <w:color w:val="660099"/>
         </w:rPr>
-        <w:t>Micro</w:t>
-[...12 lines deleted...]
-      </w:r>
+        <w:t>Microcredential</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00265F2F" w:rsidRPr="00D36C13">
         <w:rPr>
           <w:color w:val="660099"/>
         </w:rPr>
         <w:t xml:space="preserve"> Design</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15454" w:type="dxa"/>
         <w:tblInd w:w="-7" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7"/>
         <w:gridCol w:w="3964"/>
         <w:gridCol w:w="5741"/>
         <w:gridCol w:w="5742"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A31043" w:rsidRPr="00262357" w14:paraId="6D1750EC" w14:textId="77777777" w:rsidTr="006C01B5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15454" w:type="dxa"/>
@@ -1210,187 +1254,161 @@
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30A36864" w14:textId="77777777" w:rsidR="00563A4B" w:rsidRPr="00B364C7" w:rsidRDefault="00563A4B" w:rsidP="00887F63">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5709"/>
               </w:tabs>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="magenta"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE4A57" w:rsidRPr="00262357" w14:paraId="49735172" w14:textId="77777777" w:rsidTr="006C01B5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15454" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="59A92813" w14:textId="301E4CE9" w:rsidR="00FE4A57" w:rsidRPr="00725BAE" w:rsidRDefault="00FE4A57" w:rsidP="006C01B5">
+          <w:p w14:paraId="59A92813" w14:textId="4C9BCDF3" w:rsidR="00FE4A57" w:rsidRPr="00725BAE" w:rsidRDefault="00FE4A57" w:rsidP="006C01B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5567"/>
               </w:tabs>
               <w:ind w:right="-135"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006C01B5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>Micro</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00615003">
+              <w:t>Microcredential</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C01B5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>-</w:t>
-[...7 lines deleted...]
-              <w:t>credential Design</w:t>
+              <w:t xml:space="preserve"> Design</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A50E9C" w:rsidRPr="00262357" w14:paraId="30BD3731" w14:textId="77777777" w:rsidTr="00E35AA8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3971" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0CD1E342" w14:textId="157960A3" w:rsidR="00A50E9C" w:rsidRPr="005101D9" w:rsidRDefault="00E9501A" w:rsidP="007C5D92">
+          <w:p w14:paraId="0CD1E342" w14:textId="1DA4E5F2" w:rsidR="00A50E9C" w:rsidRPr="005101D9" w:rsidRDefault="00E9501A" w:rsidP="007C5D92">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">How many </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="007C5D92">
-              <w:t>micro</w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t>microcredentials</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> are being approved?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11483" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F05EFC8" w14:textId="77777777" w:rsidR="00615003" w:rsidRDefault="00615003" w:rsidP="00E35AA8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6B08193D" w14:textId="11CC8C2C" w:rsidR="00626A39" w:rsidRPr="00262357" w:rsidRDefault="005C5736" w:rsidP="00E35AA8">
+          <w:p w14:paraId="6B08193D" w14:textId="5A1638B9" w:rsidR="00626A39" w:rsidRPr="00262357" w:rsidRDefault="005C5736" w:rsidP="00E35AA8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00DF10E5" w:rsidRPr="00BB6FAF">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">each </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="791181FB" w:rsidRPr="2B75B77F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>micro</w:t>
-[...18 lines deleted...]
-            </w:r>
+              <w:t>microcredential</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00DF10E5" w:rsidRPr="00BB6FAF">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> will require a unit specification that should be attached to this form</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB6FAF">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00725BAE" w:rsidRPr="00262357" w14:paraId="2C11A5DC" w14:textId="77777777" w:rsidTr="006C01B5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15454" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
@@ -1629,78 +1647,80 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D239BE">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D239BE">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Teaching delivered by both University/external staff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5742" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C56A4E4" w14:textId="71B99E80" w:rsidR="001823DA" w:rsidRPr="00D239BE" w:rsidRDefault="004861FE">
+          <w:p w14:paraId="0C56A4E4" w14:textId="218AF9CF" w:rsidR="001823DA" w:rsidRPr="00D239BE" w:rsidRDefault="004861FE">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D239BE">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>If external staff teach on the micro</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">If external staff teach on the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D239BE">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">credential, explain how their </w:t>
+              <w:t>microcredential</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D239BE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, explain how their </w:t>
             </w:r>
             <w:r w:rsidR="001823DA" w:rsidRPr="00D239BE">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>expertise is used to enhance the learning experience and how this experience is managed below</w:t>
             </w:r>
             <w:r w:rsidR="00465C6C" w:rsidRPr="00D239BE">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7300876E" w14:textId="77777777" w:rsidR="001823DA" w:rsidRPr="00D239BE" w:rsidRDefault="001823DA">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -2111,59 +2131,61 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C01B5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Quality Assurance and Oversight</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C01B5" w:rsidRPr="00262357" w14:paraId="7BFD1B3C" w14:textId="77777777" w:rsidTr="006C01B5">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="7" w:type="dxa"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="528547B1" w14:textId="7902868A" w:rsidR="006C01B5" w:rsidRPr="00262357" w:rsidRDefault="000814D7" w:rsidP="00B26C76">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">credential(s) </w:t>
+          <w:p w14:paraId="528547B1" w14:textId="6B9E438D" w:rsidR="006C01B5" w:rsidRPr="00262357" w:rsidRDefault="000814D7" w:rsidP="00B26C76">
+            <w:r>
+              <w:t xml:space="preserve">How will the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>microcredential</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">(s) </w:t>
             </w:r>
             <w:r w:rsidR="00B26C76">
               <w:t>be monitored to ensure continuing quality enhancement?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11483" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E1C3A80" w14:textId="603EAF06" w:rsidR="006C01B5" w:rsidRPr="00262357" w:rsidRDefault="006C01B5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C01B5" w:rsidRPr="00262357" w14:paraId="559D64B3" w14:textId="77777777" w:rsidTr="006C01B5">
         <w:trPr>
           <w:gridBefore w:val="1"/>
@@ -2245,95 +2267,91 @@
               <w:t xml:space="preserve">Learner </w:t>
             </w:r>
             <w:r w:rsidRPr="006C01B5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">Support </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C01B5" w:rsidRPr="00262357" w14:paraId="2453E243" w14:textId="77777777" w:rsidTr="006C01B5">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="7" w:type="dxa"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F855645" w14:textId="70F04781" w:rsidR="006C01B5" w:rsidRPr="00262357" w:rsidRDefault="006C01B5" w:rsidP="00DC6934">
+          <w:p w14:paraId="7F855645" w14:textId="319271C2" w:rsidR="006C01B5" w:rsidRPr="00262357" w:rsidRDefault="006C01B5" w:rsidP="00DC6934">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3834"/>
               </w:tabs>
               <w:ind w:right="-109"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00262357">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">What support will be available to </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>learners</w:t>
             </w:r>
             <w:r w:rsidRPr="00262357">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> whilst completing their </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="000C1776">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>micro</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00615003">
+              <w:t>microcredential</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000C1776">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>-</w:t>
-[...5 lines deleted...]
-              <w:t>credential(s)</w:t>
+              <w:t>(s)</w:t>
             </w:r>
             <w:r w:rsidRPr="00262357">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">? </w:t>
             </w:r>
             <w:r w:rsidR="000C1776">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1776">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -2432,59 +2450,61 @@
             <w:tcW w:w="11483" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4ADDD1FC" w14:textId="4D41E9D6" w:rsidR="00265F2F" w:rsidRPr="00887F63" w:rsidRDefault="00265F2F" w:rsidP="00265F2F">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="magenta"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00265F2F" w:rsidRPr="00262357" w14:paraId="3E049EF0" w14:textId="77777777" w:rsidTr="6726D4D7">
         <w:trPr>
           <w:trHeight w:val="773"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3971" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D1D1D1" w:themeFill="background2" w:themeFillShade="E6"/>
           </w:tcPr>
-          <w:p w14:paraId="581C2703" w14:textId="4CF404F1" w:rsidR="00265F2F" w:rsidRPr="00262357" w:rsidRDefault="00265F2F" w:rsidP="00265F2F">
+          <w:p w14:paraId="581C2703" w14:textId="5A22EAEE" w:rsidR="00265F2F" w:rsidRPr="00262357" w:rsidRDefault="00265F2F" w:rsidP="00265F2F">
             <w:r w:rsidRPr="00236E6D">
-              <w:t>Could the micro</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Could the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00236E6D">
-              <w:t xml:space="preserve">credential course unit(s) be used </w:t>
+              <w:t>microcredential</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00236E6D">
+              <w:t xml:space="preserve"> course unit(s) be used </w:t>
             </w:r>
             <w:r>
               <w:t>as</w:t>
             </w:r>
             <w:r w:rsidRPr="00236E6D">
               <w:t xml:space="preserve"> AP</w:t>
             </w:r>
             <w:r w:rsidR="00A21CAB">
               <w:t>(E)</w:t>
             </w:r>
             <w:r w:rsidRPr="00236E6D">
               <w:t>L on to other UoM degree programmes</w:t>
             </w:r>
             <w:r w:rsidR="00A21CAB">
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11483" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1F13198D" w14:textId="18BAC282" w:rsidR="00887F63" w:rsidRPr="00262357" w:rsidRDefault="00265F2F" w:rsidP="00887F63">
             <w:pPr>
@@ -2650,100 +2670,95 @@
             <w:r w:rsidRPr="00887F63">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71860898" w14:textId="491275D6" w:rsidR="00265F2F" w:rsidRPr="00262357" w:rsidRDefault="00265F2F" w:rsidP="00A21CAB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:ind w:right="-135"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3B7108BD" w14:textId="486E6CBD" w:rsidR="00F8714B" w:rsidRDefault="00F8714B" w:rsidP="00F8714B">
+    <w:p w14:paraId="3B7108BD" w14:textId="089B82EF" w:rsidR="00F8714B" w:rsidRDefault="00F8714B" w:rsidP="00F8714B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240" w:after="40"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262357">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="00887F63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00262357">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">: Resources required to deliver the </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EF7A62">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
         </w:rPr>
-        <w:t>Micro</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00615003">
+        <w:t>Microcredential</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EF7A62">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...6 lines deleted...]
-        <w:t>credential(s)</w:t>
+        <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00262357">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C530E05" w14:textId="0D0BF820" w:rsidR="008E0AE0" w:rsidRPr="008E0AE0" w:rsidRDefault="00716960" w:rsidP="008E0AE0">
       <w:r>
         <w:t>Tick each area where resources are required and provide further details</w:t>
       </w:r>
       <w:r w:rsidR="00186536">
         <w:t>. Any resource requirements must be signed off by the relevant area</w:t>
       </w:r>
       <w:r w:rsidR="00624E96">
         <w:t xml:space="preserve"> and included in the financial model</w:t>
       </w:r>
       <w:r w:rsidR="00C91B2C">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00772558">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3770,155 +3785,233 @@
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00262357">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">: Financial Model and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>Price Point</w:t>
       </w:r>
       <w:r w:rsidRPr="00262357">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Approval</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B453289" w14:textId="5BE17774" w:rsidR="00A47F12" w:rsidRPr="00A47F12" w:rsidRDefault="00A47F12" w:rsidP="00A47F12">
+    <w:p w14:paraId="1B453289" w14:textId="6999D224" w:rsidR="00A47F12" w:rsidRPr="00A47F12" w:rsidRDefault="00A47F12" w:rsidP="00A47F12">
       <w:r w:rsidRPr="4DCBE7A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The financial case should be demonstrated including i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="4DCBE7A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="4DCBE7A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a full estimate of costs, revenues and the impact of the proposed micro-credential(s) on the School using the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D50F4E">
+        <w:t xml:space="preserve"> a full estimate of costs, revenues and the impact of the proposed </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="4DCBE7A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manchester Online </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000720B7">
+        <w:t>microcredential</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="4DCBE7A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">costing model developed for non-standard provision and </w:t>
-      </w:r>
+        <w:t xml:space="preserve">(s) on the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="4DCBE7A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> micro-credential activity. </w:t>
+        <w:t>School</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="4DCBE7A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> using the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D50F4E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Manchester Online </w:t>
+      </w:r>
+      <w:r w:rsidR="000720B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">costing model developed for non-standard provision </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000720B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4DCBE7A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="4DCBE7A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>microcredential</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="4DCBE7A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> activity. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15446" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3964"/>
         <w:gridCol w:w="5670"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="3827"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A47F12" w:rsidRPr="00262357" w14:paraId="3ACEF5BA" w14:textId="77777777" w:rsidTr="007A752A">
         <w:trPr>
           <w:trHeight w:val="660"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15446" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1C065A9D" w14:textId="5F5DF4CC" w:rsidR="00A47F12" w:rsidRPr="00262357" w:rsidRDefault="00A47F12" w:rsidP="007A752A">
+          <w:p w14:paraId="1C065A9D" w14:textId="4A1DEE15" w:rsidR="00A47F12" w:rsidRPr="00262357" w:rsidRDefault="00A47F12" w:rsidP="007A752A">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00262357">
               <w:t xml:space="preserve">By signing this section, you are confirming that the fees payable by </w:t>
             </w:r>
             <w:r>
               <w:t>learners</w:t>
             </w:r>
             <w:r w:rsidRPr="00262357">
-              <w:t xml:space="preserve"> for the micro-credential have been agreed by </w:t>
+              <w:t xml:space="preserve"> for the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00262357">
+              <w:t>micr</w:t>
+            </w:r>
+            <w:r w:rsidR="007D3584">
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00262357">
+              <w:t>credential</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00262357">
+              <w:t xml:space="preserve"> have been agreed by </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED6701">
               <w:t>the School Finance</w:t>
             </w:r>
             <w:r w:rsidRPr="00262357">
               <w:t xml:space="preserve"> Team and Head of Faculty Finance</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (where appropriate)</w:t>
             </w:r>
             <w:r w:rsidRPr="00262357">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00091C41" w:rsidRPr="00262357" w14:paraId="3314B6FD" w14:textId="77777777" w:rsidTr="00AA6699">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
@@ -4088,64 +4181,82 @@
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>: School Endorsement</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15446" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3964"/>
         <w:gridCol w:w="5670"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="3827"/>
       </w:tblGrid>
       <w:tr w:rsidR="00091C41" w:rsidRPr="00262357" w14:paraId="31A1D292" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15446" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="217C1E44" w14:textId="4435918B" w:rsidR="00091C41" w:rsidRPr="00262357" w:rsidRDefault="00091C41" w:rsidP="00EF2628">
+          <w:p w14:paraId="217C1E44" w14:textId="7943698D" w:rsidR="00091C41" w:rsidRPr="00262357" w:rsidRDefault="00091C41" w:rsidP="00EF2628">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E42A21">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">School endorsement confirms that the micro-credential(s) </w:t>
+              <w:t xml:space="preserve">School endorsement confirms that the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E42A21">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>microcredential</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E42A21">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(s) </w:t>
             </w:r>
             <w:r w:rsidR="002C2C24">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">proposal </w:t>
             </w:r>
             <w:r w:rsidRPr="00E42A21">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>meets all quality assurance standards, is a sound strategic and market fit for The University</w:t>
             </w:r>
             <w:r w:rsidR="00EF2628">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
@@ -4943,99 +5054,112 @@
       <w:r w:rsidRPr="00262357">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Version Control</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15446" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3964"/>
         <w:gridCol w:w="11482"/>
       </w:tblGrid>
       <w:tr w:rsidR="00091C41" w:rsidRPr="00262357" w14:paraId="39A9F223" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="21FC727D" w14:textId="3DF99C21" w:rsidR="00091C41" w:rsidRPr="00262357" w:rsidRDefault="00091C41">
+          <w:p w14:paraId="21FC727D" w14:textId="50FAAF77" w:rsidR="00091C41" w:rsidRPr="00262357" w:rsidRDefault="00091C41">
             <w:r w:rsidRPr="00262357">
-              <w:t>Date Micro-credential</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Date </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00262357">
+              <w:t>Microcredential</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00ED6701">
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00262357">
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="00ED6701">
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00262357">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00ED6701">
               <w:t>was first approved</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11482" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47664676" w14:textId="77777777" w:rsidR="00091C41" w:rsidRPr="00262357" w:rsidRDefault="00091C41" w:rsidP="00AA6699">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5567"/>
               </w:tabs>
               <w:ind w:right="-135"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006724BA" w:rsidRPr="00262357" w14:paraId="5C01B58E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4E03DBC9" w14:textId="142D5C6F" w:rsidR="006724BA" w:rsidRPr="00262357" w:rsidRDefault="008F50DB">
+          <w:p w14:paraId="4E03DBC9" w14:textId="3B2FE9FB" w:rsidR="006724BA" w:rsidRPr="00262357" w:rsidRDefault="008F50DB">
             <w:r w:rsidRPr="00262357">
-              <w:t xml:space="preserve">Is this a new/revised Micro-credentials </w:t>
+              <w:t xml:space="preserve">Is this a new/revised </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00262357">
+              <w:t>Microcredentials</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00262357">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00615003">
               <w:t>Approval</w:t>
             </w:r>
             <w:r w:rsidRPr="00262357">
               <w:t xml:space="preserve"> form?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11482" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="051399D8" w14:textId="2A243620" w:rsidR="006724BA" w:rsidRPr="008E17EF" w:rsidRDefault="008F50DB" w:rsidP="00AA6699">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3725"/>
               </w:tabs>
               <w:ind w:right="-135"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -5215,62 +5339,64 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Teaching and Learning Delivery Team (</w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r w:rsidRPr="34450DCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>quality@manchester.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00ED6701">
         <w:t>and Education Development Team</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D202873" w14:textId="203298E6" w:rsidR="00E454AD" w:rsidRPr="00F84353" w:rsidRDefault="009F40B7" w:rsidP="00E454AD">
+    <w:p w14:paraId="2D202873" w14:textId="383012F5" w:rsidR="00E454AD" w:rsidRPr="00F84353" w:rsidRDefault="009F40B7" w:rsidP="00E454AD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Micro-credentials</w:t>
-      </w:r>
+        <w:t>Microcredentials</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E454AD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E454AD" w:rsidRPr="00F84353">
         <w:t>proposer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45BC8065" w14:textId="77777777" w:rsidR="00E454AD" w:rsidRDefault="00E454AD" w:rsidP="00E454AD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>School/Faculty TLSE Leadership teams – PS and academic</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06E6A293" w14:textId="1F004FA5" w:rsidR="00E454AD" w:rsidRDefault="00E454AD" w:rsidP="00E454AD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5332,62 +5458,70 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="9781"/>
       </w:tblGrid>
       <w:tr w:rsidR="00615003" w:rsidRPr="00B92709" w14:paraId="305E3ACE" w14:textId="77777777" w:rsidTr="00136AD2">
         <w:trPr>
           <w:trHeight w:val="127"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15451" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="229B06BD" w14:textId="77777777" w:rsidR="00615003" w:rsidRPr="00D76D25" w:rsidRDefault="00615003" w:rsidP="0082084F">
+          <w:p w14:paraId="229B06BD" w14:textId="27541380" w:rsidR="00615003" w:rsidRPr="00D76D25" w:rsidRDefault="00615003" w:rsidP="0082084F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI Historic"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76D25">
               <w:t>Version amendment history:</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> Micro-credentials Guidance</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Microcredentials</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Guidance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00615003" w:rsidRPr="00B92709" w14:paraId="3001D41D" w14:textId="77777777" w:rsidTr="00136AD2">
         <w:trPr>
           <w:trHeight w:val="127"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="2A02C8E1" w14:textId="77777777" w:rsidR="00615003" w:rsidRPr="00D76D25" w:rsidRDefault="00615003" w:rsidP="0082084F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76D25">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
@@ -5521,53 +5655,58 @@
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="3965D7BD" w14:textId="77777777" w:rsidR="00615003" w:rsidRPr="00B92709" w:rsidRDefault="00615003" w:rsidP="0082084F">
             <w:r w:rsidRPr="00B92709">
               <w:t>Document control box</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00615003" w:rsidRPr="00B92709" w14:paraId="7669C99D" w14:textId="77777777" w:rsidTr="00136AD2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FC685BE" w14:textId="77777777" w:rsidR="00615003" w:rsidRPr="00B92709" w:rsidRDefault="00615003" w:rsidP="0082084F">
             <w:r w:rsidRPr="00B92709">
               <w:t>Policy / Procedure title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E058FC8" w14:textId="461E9AD1" w:rsidR="00615003" w:rsidRPr="00B92709" w:rsidRDefault="00615003" w:rsidP="0082084F">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Micro-credentials </w:t>
+          <w:p w14:paraId="3E058FC8" w14:textId="3C2A3B40" w:rsidR="00615003" w:rsidRPr="00B92709" w:rsidRDefault="00615003" w:rsidP="0082084F">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Microcredentials</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00ED6701">
               <w:t>Approval Form</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00615003" w:rsidRPr="00B92709" w14:paraId="399E6A1B" w14:textId="77777777" w:rsidTr="00136AD2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="536883B2" w14:textId="77777777" w:rsidR="00615003" w:rsidRPr="00B92709" w:rsidRDefault="00615003" w:rsidP="0082084F">
             <w:r w:rsidRPr="00B92709">
               <w:t>Date approved:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B9120A6" w14:textId="77777777" w:rsidR="00615003" w:rsidRPr="00B92709" w:rsidRDefault="00615003" w:rsidP="0082084F">
             <w:r>
               <w:t>November 2025</w:t>
@@ -5769,68 +5908,84 @@
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4489A524" w14:textId="77777777" w:rsidR="00615003" w:rsidRPr="009A4503" w:rsidRDefault="00615003" w:rsidP="0082084F">
             <w:r w:rsidRPr="009A4503">
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00615003" w:rsidRPr="00B92709" w14:paraId="4B0916B9" w14:textId="77777777" w:rsidTr="00136AD2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F1EE519" w14:textId="77777777" w:rsidR="00615003" w:rsidRPr="009A4503" w:rsidRDefault="00615003" w:rsidP="0082084F">
             <w:r w:rsidRPr="009A4503">
               <w:t>Related Procedures and Guidance:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D45D500" w14:textId="71E922FF" w:rsidR="00615003" w:rsidRPr="009A4503" w:rsidRDefault="002231E4" w:rsidP="00ED6701">
+          <w:p w14:paraId="0D45D500" w14:textId="56E28F2E" w:rsidR="00615003" w:rsidRPr="009A4503" w:rsidRDefault="00ED6701" w:rsidP="00ED6701">
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r w:rsidR="00ED6701" w:rsidRPr="002231E4">
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="002231E4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>Micro-credentials Guidance</w:t>
+                <w:t>Microcredentials</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="002231E4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Guidance</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00ED6701">
+            <w:r>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
+              <w:proofErr w:type="spellStart"/>
               <w:r w:rsidR="00615003" w:rsidRPr="002231E4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>Micro-credentials Expression of Interest Form</w:t>
+                <w:t>Microcredentials</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="00615003" w:rsidRPr="002231E4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Expression of Interest Form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00615003" w:rsidRPr="00B92709" w14:paraId="60D95810" w14:textId="77777777" w:rsidTr="00136AD2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36B99A1D" w14:textId="77777777" w:rsidR="00615003" w:rsidRPr="009A4503" w:rsidRDefault="00615003" w:rsidP="0082084F">
             <w:r w:rsidRPr="009A4503">
               <w:t>Policy owner:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="095A1B63" w14:textId="77777777" w:rsidR="00615003" w:rsidRPr="009A4503" w:rsidRDefault="00615003" w:rsidP="0082084F">
             <w:r>
               <w:t>Head of Student and Academic Services (SAS)</w:t>
             </w:r>
           </w:p>
@@ -5863,91 +6018,89 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="65613DAD" w14:textId="7718A22E" w:rsidR="00615003" w:rsidRPr="00E931C0" w:rsidRDefault="00615003" w:rsidP="00190E94">
       <w:r>
         <w:t xml:space="preserve">MG/JH February 2022 v1.0 </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00615003" w:rsidRPr="00E931C0" w:rsidSect="00E931C0">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Historic">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001EF" w:usb1="02000002" w:usb2="0060C080" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
@@ -6383,51 +6536,51 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="141392549">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="853567434">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="85032709">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1707876128">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="170"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E931C0"/>
     <w:rsid w:val="00016437"/>
     <w:rsid w:val="000203E9"/>
     <w:rsid w:val="000530D2"/>
     <w:rsid w:val="0006574B"/>
     <w:rsid w:val="000720B7"/>
     <w:rsid w:val="00073391"/>
     <w:rsid w:val="00074AB5"/>
     <w:rsid w:val="000814D7"/>
     <w:rsid w:val="000842C9"/>
     <w:rsid w:val="00085297"/>
     <w:rsid w:val="000861A8"/>
     <w:rsid w:val="00091C41"/>
@@ -6451,50 +6604,51 @@
     <w:rsid w:val="001645B1"/>
     <w:rsid w:val="00164983"/>
     <w:rsid w:val="001823DA"/>
     <w:rsid w:val="00186536"/>
     <w:rsid w:val="00190E94"/>
     <w:rsid w:val="001A4151"/>
     <w:rsid w:val="001C182B"/>
     <w:rsid w:val="001C47BD"/>
     <w:rsid w:val="001D0257"/>
     <w:rsid w:val="001D54E8"/>
     <w:rsid w:val="00210C7E"/>
     <w:rsid w:val="002231E4"/>
     <w:rsid w:val="002244D6"/>
     <w:rsid w:val="002265E5"/>
     <w:rsid w:val="002319C7"/>
     <w:rsid w:val="00265F2F"/>
     <w:rsid w:val="00282A69"/>
     <w:rsid w:val="00285111"/>
     <w:rsid w:val="00295456"/>
     <w:rsid w:val="002A0EAF"/>
     <w:rsid w:val="002B5E10"/>
     <w:rsid w:val="002C2C24"/>
     <w:rsid w:val="002D3B63"/>
     <w:rsid w:val="002D6102"/>
     <w:rsid w:val="002E2351"/>
+    <w:rsid w:val="002E2BC5"/>
     <w:rsid w:val="00330FE3"/>
     <w:rsid w:val="00366440"/>
     <w:rsid w:val="0038042C"/>
     <w:rsid w:val="00393DA7"/>
     <w:rsid w:val="00395518"/>
     <w:rsid w:val="003A4EAB"/>
     <w:rsid w:val="003A5A1D"/>
     <w:rsid w:val="003D67C9"/>
     <w:rsid w:val="00401E5F"/>
     <w:rsid w:val="00412BB6"/>
     <w:rsid w:val="004147AD"/>
     <w:rsid w:val="00433E10"/>
     <w:rsid w:val="00435B78"/>
     <w:rsid w:val="004403D4"/>
     <w:rsid w:val="00457537"/>
     <w:rsid w:val="004620B2"/>
     <w:rsid w:val="00465C6C"/>
     <w:rsid w:val="00466E3A"/>
     <w:rsid w:val="00472458"/>
     <w:rsid w:val="00476A43"/>
     <w:rsid w:val="00485E44"/>
     <w:rsid w:val="004861FE"/>
     <w:rsid w:val="00490E58"/>
     <w:rsid w:val="004C195A"/>
     <w:rsid w:val="0050494E"/>
@@ -6535,50 +6689,51 @@
     <w:rsid w:val="006724BA"/>
     <w:rsid w:val="00695509"/>
     <w:rsid w:val="006A2C2E"/>
     <w:rsid w:val="006C01B5"/>
     <w:rsid w:val="006C51C8"/>
     <w:rsid w:val="006C74AC"/>
     <w:rsid w:val="006D1531"/>
     <w:rsid w:val="006E487B"/>
     <w:rsid w:val="006F2A8E"/>
     <w:rsid w:val="00706E49"/>
     <w:rsid w:val="0071175B"/>
     <w:rsid w:val="00715F14"/>
     <w:rsid w:val="00716422"/>
     <w:rsid w:val="00716960"/>
     <w:rsid w:val="00725BAE"/>
     <w:rsid w:val="007276C3"/>
     <w:rsid w:val="007303A6"/>
     <w:rsid w:val="00733AEC"/>
     <w:rsid w:val="00737FC3"/>
     <w:rsid w:val="00746D81"/>
     <w:rsid w:val="00772558"/>
     <w:rsid w:val="007767AF"/>
     <w:rsid w:val="0078792A"/>
     <w:rsid w:val="007A752A"/>
     <w:rsid w:val="007C5D92"/>
+    <w:rsid w:val="007D3584"/>
     <w:rsid w:val="007E1C16"/>
     <w:rsid w:val="007E49B2"/>
     <w:rsid w:val="007E7F45"/>
     <w:rsid w:val="007F6584"/>
     <w:rsid w:val="00822AAE"/>
     <w:rsid w:val="0082591B"/>
     <w:rsid w:val="0083015C"/>
     <w:rsid w:val="00844137"/>
     <w:rsid w:val="00875F10"/>
     <w:rsid w:val="00882CED"/>
     <w:rsid w:val="00884A62"/>
     <w:rsid w:val="00886C23"/>
     <w:rsid w:val="00887F63"/>
     <w:rsid w:val="00892688"/>
     <w:rsid w:val="008A6358"/>
     <w:rsid w:val="008C6A96"/>
     <w:rsid w:val="008E0AE0"/>
     <w:rsid w:val="008E17EF"/>
     <w:rsid w:val="008E5B32"/>
     <w:rsid w:val="008E658B"/>
     <w:rsid w:val="008F50DB"/>
     <w:rsid w:val="00904CAA"/>
     <w:rsid w:val="00913ADE"/>
     <w:rsid w:val="00913DF9"/>
     <w:rsid w:val="00927FE6"/>
@@ -8202,53 +8357,56 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100559B6BB41220254C85C688A51D5EF90F" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2b164c8401637ba1e502be1539cd07f2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ad84739f-93af-40f7-9e51-886563d3370c" xmlns:ns3="0760d700-a028-44a4-913b-3423f3b9ec9f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c3699e0b9df1da8be6c2e65366161c35" ns2:_="" ns3:_="">
     <xsd:import namespace="ad84739f-93af-40f7-9e51-886563d3370c"/>
     <xsd:import namespace="0760d700-a028-44a4-913b-3423f3b9ec9f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -8409,124 +8567,121 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A48C3F5F-63D4-4ECE-B566-9D6A8231FC57}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{266D29BC-DF5C-44E2-B63A-4C4B47147446}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62308199-6BB3-4605-A2A0-1A61967E519B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ad84739f-93af-40f7-9e51-886563d3370c"/>
     <ds:schemaRef ds:uri="0760d700-a028-44a4-913b-3423f3b9ec9f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{266D29BC-DF5C-44E2-B63A-4C4B47147446}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A48C3F5F-63D4-4ECE-B566-9D6A8231FC57}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1137</Words>
-  <Characters>6481</Characters>
+  <Words>1069</Words>
+  <Characters>6525</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>54</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>241</Lines>
+  <Paragraphs>161</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7603</CharactersWithSpaces>
+  <CharactersWithSpaces>7433</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Fiona Hallard</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100559B6BB41220254C85C688A51D5EF90F</vt:lpwstr>
   </property>