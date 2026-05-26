--- v0 (2025-12-03)
+++ v1 (2026-05-26)
@@ -654,89 +654,79 @@
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>XXX</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="193B8128" w14:textId="77777777" w:rsidR="00AE3C81" w:rsidRPr="001F75A4" w:rsidRDefault="00AE3C81" w:rsidP="00B64D7D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A296BF8" w14:textId="5197276E" w:rsidR="00B64D7D" w:rsidRPr="001F75A4" w:rsidRDefault="000A091C" w:rsidP="00B64D7D">
+    <w:p w14:paraId="6A296BF8" w14:textId="1D3391F0" w:rsidR="00B64D7D" w:rsidRPr="001F75A4" w:rsidRDefault="000A091C" w:rsidP="00B64D7D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Viva </w:t>
-[...9 lines deleted...]
-        <w:t>Outcome</w:t>
+        <w:t>Viva Invitation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="521FFF1B" w14:textId="77777777" w:rsidR="00C22D20" w:rsidRPr="00A807A7" w:rsidRDefault="00C22D20" w:rsidP="001403C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="308A8BDF" w14:textId="38893119" w:rsidR="003618A1" w:rsidRPr="00C311D9" w:rsidRDefault="003618A1" w:rsidP="002E616A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -781,1113 +771,1191 @@
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E24B46A" w14:textId="77777777" w:rsidR="003618A1" w:rsidRPr="00906F6C" w:rsidRDefault="003618A1" w:rsidP="00B64D7D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B59D822" w14:textId="1BF6B1EB" w:rsidR="007C0F2B" w:rsidRPr="00E3543A" w:rsidRDefault="008E662C" w:rsidP="007C0F2B">
+    <w:p w14:paraId="4C07DF4B" w14:textId="7B27FF79" w:rsidR="00A70FCB" w:rsidRPr="00E3543A" w:rsidRDefault="000A091C" w:rsidP="00A70FCB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On xxx (date) you submitted a piece of work for the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>xxx credit xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unit (unit code xxx).  </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC301D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Unfortunately, d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uring the examination of </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC301D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> work, concerns relating to potential academic malpractice </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF19CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>have arisen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The marking of your work has therefore been paused.  However, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">this letter being sent does not mean there is academic malpractice in the work, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>just that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it has </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF19CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">led us to </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">make further </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>enquire</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7945A3D0" w14:textId="77777777" w:rsidR="000A091C" w:rsidRPr="00E3543A" w:rsidRDefault="000A091C" w:rsidP="00A70FCB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AAE46F7" w14:textId="0ECEDBA4" w:rsidR="000A091C" w:rsidRPr="00E3543A" w:rsidRDefault="005B50D1" w:rsidP="00A70FCB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">On xxx (date), you attended a viva in the </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>It is important to highlight the definition of a</w:t>
+      </w:r>
+      <w:r w:rsidR="000A091C" w:rsidRPr="00E3543A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>School</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">the </w:t>
+        <w:t xml:space="preserve">cademic malpractice in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="000A091C" w:rsidRPr="00E3543A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>Academic Malpractice Procedure</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007C0F2B">
+      <w:r w:rsidR="000A091C" w:rsidRPr="00E3543A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>: “</w:t>
       </w:r>
       <w:r w:rsidR="000A091C" w:rsidRPr="00E3543A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00FB3E34">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Academic malpractice is any attempt (intentional or otherwise) to gain, or assist others to gain, an unfair academic advantage in academic work or research. It includes plagiarism, collusion, fabrication or falsification of results, examination malpractice, contract cheating and anything else that could result in unearned or undeserved credit for those committing it. Academic malpractice can result from a deliberate act of cheating or may be committed unintentionally. Whether intended or not, all incidents of academic malpractice will be treated seriously by the University.</w:t>
+      </w:r>
+      <w:r w:rsidR="000A091C" w:rsidRPr="00E3543A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Thank you for your participation.  </w:t>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24ABAA19" w14:textId="77777777" w:rsidR="000A091C" w:rsidRPr="00E3543A" w:rsidRDefault="000A091C" w:rsidP="00A70FCB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4759826A" w14:textId="44718620" w:rsidR="000A091C" w:rsidRPr="00E3543A" w:rsidRDefault="000A091C" w:rsidP="00A70FCB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>There are various types of potential academic malpractice, and enquiries to establish whether there is or isn’t malpractice may differ according to the case at hand.  Sometimes reviewing documentary materials is enough, other times further enquiries</w:t>
+      </w:r>
+      <w:r w:rsidR="0058760C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are needed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, whether this is by email or </w:t>
+      </w:r>
+      <w:r w:rsidR="0058760C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>meeting</w:t>
+      </w:r>
+      <w:r w:rsidR="0058760C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="005B3952" w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Academic Malpractice Procedure allows the use of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005B3952" w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>vivas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005B3952" w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> usually for, though not limited to, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>suspected Contract Cheating</w:t>
+      </w:r>
+      <w:r w:rsidR="005B3952" w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  The </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="009C5A0B">
+      <w:r w:rsidR="005B3952" w:rsidRPr="00E3543A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Also</w:t>
+        <w:t>School</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="009C5A0B">
+      <w:r w:rsidR="005B3952" w:rsidRPr="00E3543A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in attendance at the viva was xxx (the “</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009C5A0B" w:rsidRPr="00FB3E34">
+        <w:t xml:space="preserve"> have identified the need to hold a viva in your case.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F43873D" w14:textId="77777777" w:rsidR="000A091C" w:rsidRPr="00A70FCB" w:rsidRDefault="000A091C" w:rsidP="00A70FCB">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>panel</w:t>
-[...9 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F43873D" w14:textId="77777777" w:rsidR="000A091C" w:rsidRPr="00A70FCB" w:rsidRDefault="000A091C" w:rsidP="00A70FCB">
-[...12 lines deleted...]
-    <w:p w14:paraId="38669DDA" w14:textId="0254A66C" w:rsidR="005B3952" w:rsidRDefault="007C0F2B" w:rsidP="00E658C2">
+    <w:p w14:paraId="38669DDA" w14:textId="2AE17324" w:rsidR="005B3952" w:rsidRDefault="005B3952" w:rsidP="00E658C2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Information you provided at the viva</w:t>
+        <w:t>The viva</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E7C0ABB" w14:textId="77777777" w:rsidR="005B3952" w:rsidRDefault="005B3952" w:rsidP="005B3952">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B33CD50" w14:textId="35B3D4EB" w:rsidR="00D62828" w:rsidRDefault="00D62828" w:rsidP="005B3952">
+    <w:p w14:paraId="7273B7A8" w14:textId="702A52A4" w:rsidR="005B3952" w:rsidRPr="00E3543A" w:rsidRDefault="005B3952" w:rsidP="005B3952">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
-          <w:b/>
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For the purposes of the Academic Malpractice Procedure, a viva is an oral interview focussed on your academic work, where a panel of two members of academic staff in the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>School</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will speak to you to give you the opportunity to demonstrate that you:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27AEA79D" w14:textId="77777777" w:rsidR="005B3952" w:rsidRPr="00E3543A" w:rsidRDefault="005B3952" w:rsidP="005B3952">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12B71885" w14:textId="77777777" w:rsidR="005B3952" w:rsidRPr="00E3543A" w:rsidRDefault="005B3952" w:rsidP="005B3952">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Produced the work</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65AB778A" w14:textId="10396206" w:rsidR="005B3952" w:rsidRPr="00E3543A" w:rsidRDefault="005B3952" w:rsidP="005B3952">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Undertook the reading and research yourself</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C40C915" w14:textId="5E2A0E14" w:rsidR="005B3952" w:rsidRPr="00E3543A" w:rsidRDefault="005B3952" w:rsidP="005B3952">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Undertook the preparatory work yourself</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5690CC18" w14:textId="7260FD43" w:rsidR="005B3952" w:rsidRPr="00E3543A" w:rsidRDefault="005B3952" w:rsidP="005B3952">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Understand what you have written</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09BB0F85" w14:textId="77777777" w:rsidR="005B3952" w:rsidRPr="00E3543A" w:rsidRDefault="005B3952" w:rsidP="005B3952">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23983DEF" w14:textId="75F65AA7" w:rsidR="005B3952" w:rsidRPr="00E3543A" w:rsidRDefault="001C48DB" w:rsidP="005B3952">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
-          <w:b/>
-[...7 lines deleted...]
-      <w:r w:rsidR="00E124EA">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="005B3952" w:rsidRPr="00E3543A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
-          <w:b/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> e.g. </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he panel will want to test your knowledge around the subject and understand the background to how you produced it.  </w:t>
+      </w:r>
+      <w:r w:rsidR="001439FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>You can have your work to hand in the viva but r</w:t>
+      </w:r>
+      <w:r w:rsidR="001439FC" w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eading </w:t>
+      </w:r>
+      <w:r w:rsidR="001439FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>directly</w:t>
+      </w:r>
+      <w:r w:rsidR="001439FC" w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from </w:t>
+      </w:r>
+      <w:r w:rsidR="001439FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="001439FC" w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> work is unlikely to satisfy </w:t>
+      </w:r>
+      <w:r w:rsidR="001439FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">what the panel need to explore with you.  </w:t>
+      </w:r>
+      <w:r w:rsidR="001439FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33937AA8" w14:textId="77777777" w:rsidR="00E124EA" w:rsidRDefault="00E124EA" w:rsidP="005B3952">
+    <w:p w14:paraId="1249EED5" w14:textId="77777777" w:rsidR="005B3952" w:rsidRPr="00E3543A" w:rsidRDefault="005B3952" w:rsidP="005B3952">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37F327B3" w14:textId="102F22FC" w:rsidR="005B3952" w:rsidRDefault="005F00DC" w:rsidP="005B3952">
+    <w:p w14:paraId="1ED7CD5E" w14:textId="00EBB97A" w:rsidR="005B3952" w:rsidRPr="00E3543A" w:rsidRDefault="005B3952" w:rsidP="005B3952">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Your viva has been arranged for XXX (insert link, date, time)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.  The viva will last no longer than 45 minutes.  The viva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be attended by XXX (insert academic / PS staff).  A recording of the meeting may be made and notes and/or outcome letter produced afterwards, which set out what was enquired about, your responses, the panel</w:t>
+      </w:r>
+      <w:r w:rsidR="00990FA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>s review of the information you provided, and a decision on whether there is or isn’t a potential case of academic malpractice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42F52B8F" w14:textId="77777777" w:rsidR="005B3952" w:rsidRPr="00E3543A" w:rsidRDefault="005B3952" w:rsidP="005B3952">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37F327B3" w14:textId="588B9C6E" w:rsidR="005B3952" w:rsidRDefault="00E3543A" w:rsidP="005B3952">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You may attend the meeting with someone for support purposes only, not speak on your behalf or contribute to the meeting.  Guidance on the Supporter role is available </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00E3543A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>here</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F56AEE0" w14:textId="77777777" w:rsidR="00E3543A" w:rsidRDefault="00E3543A" w:rsidP="005B3952">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="097A1956" w14:textId="2B566DFE" w:rsidR="0077057B" w:rsidRDefault="00E3543A" w:rsidP="005B3952">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>The viva panel asked you the following questions and you replied as follows:</w:t>
+        <w:t>The outcomes to the viva are:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30AE5452" w14:textId="245725D7" w:rsidR="005F00DC" w:rsidRPr="00B0776D" w:rsidRDefault="00E124EA" w:rsidP="00B0776D">
+    <w:p w14:paraId="2EA19AC2" w14:textId="77777777" w:rsidR="0077057B" w:rsidRDefault="0077057B" w:rsidP="005B3952">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79D8B2B4" w14:textId="38BEB26C" w:rsidR="00E3543A" w:rsidRDefault="00E3543A" w:rsidP="005B591B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B0776D">
+      <w:r w:rsidRPr="00E3543A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>How did you decide to pick the topic for your dissertation?</w:t>
+        <w:t xml:space="preserve">The staff conducting the viva </w:t>
+      </w:r>
+      <w:r w:rsidR="005B591B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> confirm that they accept that you wrote the work in question; no further action will be taken. The work </w:t>
+      </w:r>
+      <w:r w:rsidR="005B591B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> then be marked on its own merit, if it has not already been marked.</w:t>
+      </w:r>
+      <w:r w:rsidR="0077057B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  The viva does not contribute to the mark you receive for the work.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20780D45" w14:textId="7CBDE4F8" w:rsidR="00E124EA" w:rsidRPr="00B0776D" w:rsidRDefault="00E124EA" w:rsidP="00B0776D">
+    <w:p w14:paraId="7243B2A9" w14:textId="77777777" w:rsidR="0077057B" w:rsidRDefault="0077057B" w:rsidP="0077057B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E27411F" w14:textId="6E5FF4EA" w:rsidR="0077057B" w:rsidRPr="00E3543A" w:rsidRDefault="0077057B" w:rsidP="0077057B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>OR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B981F0" w14:textId="77777777" w:rsidR="0077057B" w:rsidRDefault="0077057B" w:rsidP="0077057B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="085BC15C" w14:textId="5D1E3BED" w:rsidR="00E3543A" w:rsidRPr="00E3543A" w:rsidRDefault="00E3543A" w:rsidP="005B591B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B0776D">
+      <w:r w:rsidRPr="00E3543A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>When did you start work on the dissertation?</w:t>
+        <w:t xml:space="preserve">If the staff conducting the viva remain doubtful of the authorship of the work in question, or you admit that it is not </w:t>
+      </w:r>
+      <w:r w:rsidR="007F1046">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> work, then the case </w:t>
+      </w:r>
+      <w:r w:rsidR="007F1046">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be referred for disciplinary action. The viva</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>, in itself, will</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not result in a</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1046">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>n academic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3543A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> penalty being applied; a penalty can only be applied by a disciplinary panel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29681579" w14:textId="72F60B94" w:rsidR="008F30C1" w:rsidRPr="00B0776D" w:rsidRDefault="008F30C1" w:rsidP="00B0776D">
-[...128 lines deleted...]
-    <w:p w14:paraId="14862A93" w14:textId="7A5BC42B" w:rsidR="0089546D" w:rsidRDefault="0089546D" w:rsidP="0089546D">
+    <w:p w14:paraId="24BF66E4" w14:textId="77777777" w:rsidR="005B3952" w:rsidRDefault="005B3952" w:rsidP="005B3952">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...42 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0E55B03A" w14:textId="77777777" w:rsidR="00962BEE" w:rsidRDefault="00962BEE" w:rsidP="005B3952">
-[...21 lines deleted...]
-    <w:p w14:paraId="64D2D5D6" w14:textId="3FA89B7A" w:rsidR="00962BEE" w:rsidRPr="00B0776D" w:rsidRDefault="00962BEE" w:rsidP="00962BEE">
+    <w:p w14:paraId="0E77F90D" w14:textId="16EDB5DD" w:rsidR="00E658C2" w:rsidRPr="00E658C2" w:rsidRDefault="00E658C2" w:rsidP="00E658C2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B0776D">
-[...488 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00E658C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="003005E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>tudent s</w:t>
       </w:r>
       <w:r w:rsidRPr="00E658C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
@@ -1911,51 +1979,51 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C3B86DE" w14:textId="0CF88D8D" w:rsidR="005B4513" w:rsidRPr="003005E1" w:rsidRDefault="005B4513" w:rsidP="005B4513">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk189743512"/>
       <w:r w:rsidRPr="003005E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Should you require any counselling support following receipt of this letter, you may wish to approach the University’s </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="003005E1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">Mental Health </w:t>
         </w:r>
         <w:r w:rsidR="00F61BC9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Support Team</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003005E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2042,102 +2110,102 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has a local welfare team and you have an allocated Academic Advisor who will be familiar with the topic of academic malpractice.  </w:t>
       </w:r>
       <w:r w:rsidR="002728B1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="005B4513" w:rsidRPr="003005E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">he University’s </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="005B4513" w:rsidRPr="003005E1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Student Support pages</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005B4513" w:rsidRPr="003005E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002728B1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">outline a broader range of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">general </w:t>
       </w:r>
       <w:r w:rsidR="002728B1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">support topics </w:t>
       </w:r>
       <w:r w:rsidR="005B4513" w:rsidRPr="003005E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(see the following </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="005B4513" w:rsidRPr="003005E1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>video</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005B4513" w:rsidRPr="003005E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for an overview). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="050F13FE" w14:textId="77777777" w:rsidR="008C39EE" w:rsidRDefault="008C39EE" w:rsidP="00927E24">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
@@ -2172,343 +2240,275 @@
       </w:r>
       <w:r w:rsidRPr="003005E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>seek free</w:t>
       </w:r>
       <w:r w:rsidR="002728B1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, confidential</w:t>
       </w:r>
       <w:r w:rsidRPr="003005E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and independent advice from the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="003005E1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Students’ Union Advice Service</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003005E1">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="003005E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
+    <w:p w14:paraId="0F387FD9" w14:textId="77777777" w:rsidR="00F61BC9" w:rsidRDefault="00F61BC9" w:rsidP="005D4B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D8419E3" w14:textId="1B52ECAE" w:rsidR="00F61BC9" w:rsidRDefault="00F61BC9" w:rsidP="005D4B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you are registered with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00F61BC9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Disability, Advisory and Support Service</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, and require any reasonable adjustments to the meeting, please let me know.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="401D5D66" w14:textId="052A3E63" w:rsidR="00F26182" w:rsidRPr="003005E1" w:rsidRDefault="00F26182" w:rsidP="005D4B31">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A5EF607" w14:textId="2A486848" w:rsidR="009002EF" w:rsidRPr="003005E1" w:rsidRDefault="00F61BC9" w:rsidP="002E616A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Next steps</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08115578" w14:textId="77777777" w:rsidR="009002EF" w:rsidRPr="003005E1" w:rsidRDefault="009002EF" w:rsidP="005D4B31">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78D0E435" w14:textId="77777777" w:rsidR="00780425" w:rsidRDefault="00780425" w:rsidP="00780425">
-[...110 lines deleted...]
-    <w:p w14:paraId="35E04C03" w14:textId="77777777" w:rsidR="00780425" w:rsidRDefault="00780425" w:rsidP="00AC129B">
+    <w:p w14:paraId="394FE9A0" w14:textId="490B13D3" w:rsidR="00AC129B" w:rsidRDefault="00F61BC9" w:rsidP="00AC129B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please email me to confirm your attendance and who if anyone will be accompanying you.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00117636">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you do not reply or attend the meeting, without good reason, then the School will reach a decision on your case based on the information it has available. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1656BC1E" w14:textId="77777777" w:rsidR="009F058E" w:rsidRDefault="009F058E" w:rsidP="009F058E">
+    <w:p w14:paraId="271F08A4" w14:textId="77777777" w:rsidR="00F61BC9" w:rsidRDefault="00F61BC9" w:rsidP="00AC129B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...47 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="10E0ACED" w14:textId="77777777" w:rsidR="009F058E" w:rsidRPr="00AC129B" w:rsidRDefault="009F058E" w:rsidP="00AC129B">
+    <w:p w14:paraId="1A4EC7E8" w14:textId="57B002EC" w:rsidR="00F61BC9" w:rsidRPr="00AC129B" w:rsidRDefault="00F61BC9" w:rsidP="00AC129B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>It is important to continue to monitor your student emails prior to, and after, the viva, as the panel may ask for additional information from you e.g. background data</w:t>
+      </w:r>
+      <w:r w:rsidR="00667186">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and you will be sent the outcome by email</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3C0CCDAA" w14:textId="77777777" w:rsidR="0059380D" w:rsidRDefault="0059380D" w:rsidP="005D4B31">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35E18E95" w14:textId="41AB179C" w:rsidR="004B548F" w:rsidRPr="00AC129B" w:rsidRDefault="00E663BD" w:rsidP="00AC129B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="5040"/>
@@ -2542,72 +2542,72 @@
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35ACC950" w14:textId="2BD532BA" w:rsidR="001D1D21" w:rsidRPr="000305FD" w:rsidRDefault="001D1D21" w:rsidP="00AC129B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001D1D21" w:rsidRPr="000305FD" w:rsidSect="00C7493A">
-      <w:footerReference w:type="even" r:id="rId15"/>
-      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="even" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="426" w:left="1134" w:header="709" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="227A3F4B" w14:textId="77777777" w:rsidR="007E47F6" w:rsidRDefault="007E47F6">
+    <w:p w14:paraId="4828A74A" w14:textId="77777777" w:rsidR="006E19EC" w:rsidRDefault="006E19EC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56E77020" w14:textId="77777777" w:rsidR="007E47F6" w:rsidRDefault="007E47F6">
+    <w:p w14:paraId="443DEA84" w14:textId="77777777" w:rsidR="006E19EC" w:rsidRDefault="006E19EC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -2772,58 +2772,58 @@
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00A807A7">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="77DE409D" w14:textId="77777777" w:rsidR="00816430" w:rsidRDefault="00816430">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D1B96BE" w14:textId="77777777" w:rsidR="007E47F6" w:rsidRDefault="007E47F6">
+    <w:p w14:paraId="653B2C65" w14:textId="77777777" w:rsidR="006E19EC" w:rsidRDefault="006E19EC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E2AFB4C" w14:textId="77777777" w:rsidR="007E47F6" w:rsidRDefault="007E47F6">
+    <w:p w14:paraId="1B96C038" w14:textId="77777777" w:rsidR="006E19EC" w:rsidRDefault="006E19EC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02D7113C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="933021D0"/>
     <w:lvl w:ilvl="0" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -4213,50 +4213,163 @@
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="D1624C58">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6894" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="40A21010">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7685" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26CC251B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="172EBA76"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32036747"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96D010F0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4325,51 +4438,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="340C7231"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C54C6D2C"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -4438,51 +4551,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35C1651F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3B4EB0B2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4551,51 +4664,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43722C6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52B677E8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4664,51 +4777,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="504D5847"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BD807D94"/>
     <w:lvl w:ilvl="0" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4777,51 +4890,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="555569A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C940B54"/>
     <w:lvl w:ilvl="0" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -4890,51 +5003,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56A77CDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A1AD224"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5003,51 +5116,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57CE3F29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CCFEC346"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -5110,163 +5223,50 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
-      </w:pPr>
-[...111 lines deleted...]
-        <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A83A9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D6EEF80"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -6003,163 +6003,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70A82E04"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73E55EA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E47AA74E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6228,51 +6115,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A5A274A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE6C6A0C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6345,155 +6232,152 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="509950418">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="500703894">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="374699761">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="203179630">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1161307907">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="80025835">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1182474395">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1336958739">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1892187134">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1220440056">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1950165940">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1491676570">
     <w:abstractNumId w:val="12"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1767925377">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1692564650">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="699210893">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="401484433">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="388651391">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="65689888">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1433822842">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1997145744">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="739443307">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="379401838">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="407845751">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1794713237">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1202476391">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1453017460">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1338581348">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1530407357">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="645938460">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1061098744">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1398892691">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1440758212">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="32" w16cid:durableId="728457088">
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -6770,225 +6654,226 @@
     <w:rsid w:val="000F787C"/>
     <w:rsid w:val="00100526"/>
     <w:rsid w:val="00100CE2"/>
     <w:rsid w:val="00100DF0"/>
     <w:rsid w:val="00101240"/>
     <w:rsid w:val="0010192D"/>
     <w:rsid w:val="001019A5"/>
     <w:rsid w:val="00101F58"/>
     <w:rsid w:val="0010254D"/>
     <w:rsid w:val="00102A2B"/>
     <w:rsid w:val="00104886"/>
     <w:rsid w:val="00104940"/>
     <w:rsid w:val="0010628D"/>
     <w:rsid w:val="00106899"/>
     <w:rsid w:val="0010695E"/>
     <w:rsid w:val="00106A37"/>
     <w:rsid w:val="00106F3C"/>
     <w:rsid w:val="00111AFC"/>
     <w:rsid w:val="001126D0"/>
     <w:rsid w:val="00112C36"/>
     <w:rsid w:val="0011426B"/>
     <w:rsid w:val="00116095"/>
     <w:rsid w:val="00116483"/>
     <w:rsid w:val="00116631"/>
     <w:rsid w:val="001174C1"/>
+    <w:rsid w:val="00117636"/>
     <w:rsid w:val="00117733"/>
     <w:rsid w:val="001177D6"/>
     <w:rsid w:val="00120A3B"/>
     <w:rsid w:val="0012129C"/>
     <w:rsid w:val="00121E52"/>
     <w:rsid w:val="0012205F"/>
     <w:rsid w:val="00122CBB"/>
     <w:rsid w:val="00123201"/>
     <w:rsid w:val="00123F25"/>
     <w:rsid w:val="001246DB"/>
     <w:rsid w:val="0012476A"/>
     <w:rsid w:val="00125358"/>
     <w:rsid w:val="00125761"/>
     <w:rsid w:val="00125961"/>
     <w:rsid w:val="00125F91"/>
     <w:rsid w:val="001263C2"/>
     <w:rsid w:val="00126531"/>
     <w:rsid w:val="00126CCD"/>
     <w:rsid w:val="00126F9E"/>
     <w:rsid w:val="001272BB"/>
     <w:rsid w:val="00130F9D"/>
     <w:rsid w:val="00131559"/>
     <w:rsid w:val="001331C7"/>
     <w:rsid w:val="00133F73"/>
     <w:rsid w:val="001344DF"/>
     <w:rsid w:val="001348FA"/>
     <w:rsid w:val="00134B33"/>
     <w:rsid w:val="00135734"/>
     <w:rsid w:val="0013610B"/>
     <w:rsid w:val="00136514"/>
     <w:rsid w:val="001378AD"/>
     <w:rsid w:val="00137D6C"/>
     <w:rsid w:val="001403C8"/>
     <w:rsid w:val="00140E3F"/>
     <w:rsid w:val="00141BB2"/>
     <w:rsid w:val="00141C0B"/>
     <w:rsid w:val="00141C6C"/>
+    <w:rsid w:val="001439FC"/>
     <w:rsid w:val="00143B32"/>
     <w:rsid w:val="00143E16"/>
     <w:rsid w:val="00144BD9"/>
     <w:rsid w:val="00145E54"/>
     <w:rsid w:val="001468A6"/>
     <w:rsid w:val="00146961"/>
     <w:rsid w:val="00147210"/>
     <w:rsid w:val="001478E7"/>
     <w:rsid w:val="00147CF4"/>
     <w:rsid w:val="00152378"/>
     <w:rsid w:val="00152680"/>
     <w:rsid w:val="00152BA1"/>
     <w:rsid w:val="00152BF7"/>
     <w:rsid w:val="0015303B"/>
     <w:rsid w:val="001532DE"/>
     <w:rsid w:val="0015347E"/>
     <w:rsid w:val="00154423"/>
     <w:rsid w:val="001547D8"/>
     <w:rsid w:val="0015534B"/>
     <w:rsid w:val="00155354"/>
     <w:rsid w:val="00155AF7"/>
     <w:rsid w:val="00155FFF"/>
     <w:rsid w:val="001560F4"/>
     <w:rsid w:val="00156319"/>
     <w:rsid w:val="00157023"/>
     <w:rsid w:val="001570A8"/>
     <w:rsid w:val="00157260"/>
     <w:rsid w:val="0015731C"/>
     <w:rsid w:val="00160768"/>
     <w:rsid w:val="00160A6C"/>
     <w:rsid w:val="00160B8A"/>
     <w:rsid w:val="00160C2C"/>
     <w:rsid w:val="00162543"/>
     <w:rsid w:val="0016281A"/>
     <w:rsid w:val="001637B7"/>
     <w:rsid w:val="00163B81"/>
     <w:rsid w:val="00163DD8"/>
     <w:rsid w:val="001643BE"/>
     <w:rsid w:val="00164817"/>
     <w:rsid w:val="001648CA"/>
-    <w:rsid w:val="00164998"/>
     <w:rsid w:val="00164D55"/>
     <w:rsid w:val="00164FD4"/>
     <w:rsid w:val="00165396"/>
     <w:rsid w:val="001667A4"/>
     <w:rsid w:val="0016690A"/>
     <w:rsid w:val="00166ABB"/>
     <w:rsid w:val="001670F6"/>
     <w:rsid w:val="001673E5"/>
     <w:rsid w:val="00167577"/>
     <w:rsid w:val="00170AC8"/>
     <w:rsid w:val="00171815"/>
     <w:rsid w:val="00171DE0"/>
     <w:rsid w:val="0017255A"/>
     <w:rsid w:val="00172A95"/>
     <w:rsid w:val="001733DB"/>
     <w:rsid w:val="00173EE9"/>
     <w:rsid w:val="001743D5"/>
     <w:rsid w:val="00174EC4"/>
     <w:rsid w:val="00174EDA"/>
     <w:rsid w:val="00174FDD"/>
     <w:rsid w:val="00175E87"/>
     <w:rsid w:val="00176E3B"/>
     <w:rsid w:val="001771FF"/>
     <w:rsid w:val="00177600"/>
     <w:rsid w:val="0017767C"/>
     <w:rsid w:val="001777BA"/>
     <w:rsid w:val="00177851"/>
     <w:rsid w:val="00181B75"/>
     <w:rsid w:val="00181C3D"/>
     <w:rsid w:val="00182336"/>
     <w:rsid w:val="001827F9"/>
     <w:rsid w:val="00182C0A"/>
     <w:rsid w:val="00183F83"/>
     <w:rsid w:val="00184332"/>
     <w:rsid w:val="00184FB0"/>
     <w:rsid w:val="00186623"/>
     <w:rsid w:val="001866D0"/>
     <w:rsid w:val="00186C7C"/>
     <w:rsid w:val="00186EE2"/>
     <w:rsid w:val="00187114"/>
     <w:rsid w:val="001878AE"/>
     <w:rsid w:val="00187B91"/>
     <w:rsid w:val="001907CC"/>
     <w:rsid w:val="00191A2D"/>
     <w:rsid w:val="00191D73"/>
     <w:rsid w:val="00192680"/>
     <w:rsid w:val="00192763"/>
     <w:rsid w:val="001938BD"/>
-    <w:rsid w:val="00193A7F"/>
     <w:rsid w:val="00194183"/>
     <w:rsid w:val="00194729"/>
     <w:rsid w:val="00194932"/>
     <w:rsid w:val="00194D25"/>
     <w:rsid w:val="001953D5"/>
     <w:rsid w:val="001955FE"/>
     <w:rsid w:val="00195B72"/>
     <w:rsid w:val="00195E41"/>
     <w:rsid w:val="001A0C5D"/>
     <w:rsid w:val="001A1AF1"/>
     <w:rsid w:val="001A317B"/>
     <w:rsid w:val="001A3C44"/>
     <w:rsid w:val="001A4250"/>
     <w:rsid w:val="001A4BF1"/>
     <w:rsid w:val="001A51EE"/>
     <w:rsid w:val="001A520E"/>
     <w:rsid w:val="001A604D"/>
     <w:rsid w:val="001A61B3"/>
     <w:rsid w:val="001A6839"/>
     <w:rsid w:val="001A713E"/>
     <w:rsid w:val="001A735B"/>
     <w:rsid w:val="001A793D"/>
     <w:rsid w:val="001B0CD4"/>
     <w:rsid w:val="001B0EC1"/>
     <w:rsid w:val="001B10F5"/>
     <w:rsid w:val="001B1179"/>
     <w:rsid w:val="001B1682"/>
     <w:rsid w:val="001B1829"/>
     <w:rsid w:val="001B18B5"/>
     <w:rsid w:val="001B1BE1"/>
     <w:rsid w:val="001B2A65"/>
     <w:rsid w:val="001B2DEE"/>
     <w:rsid w:val="001B3660"/>
     <w:rsid w:val="001B3C3A"/>
     <w:rsid w:val="001B4558"/>
     <w:rsid w:val="001B4C43"/>
     <w:rsid w:val="001B5B39"/>
     <w:rsid w:val="001B6007"/>
     <w:rsid w:val="001B6573"/>
     <w:rsid w:val="001B6E23"/>
     <w:rsid w:val="001B77F6"/>
     <w:rsid w:val="001B7D13"/>
     <w:rsid w:val="001B7F09"/>
     <w:rsid w:val="001C04A3"/>
     <w:rsid w:val="001C0F06"/>
     <w:rsid w:val="001C2402"/>
     <w:rsid w:val="001C3555"/>
     <w:rsid w:val="001C3A45"/>
+    <w:rsid w:val="001C48DB"/>
     <w:rsid w:val="001C5319"/>
     <w:rsid w:val="001C7F18"/>
     <w:rsid w:val="001D07CC"/>
     <w:rsid w:val="001D1D21"/>
     <w:rsid w:val="001D2053"/>
     <w:rsid w:val="001D2075"/>
     <w:rsid w:val="001D26A7"/>
     <w:rsid w:val="001D37A9"/>
     <w:rsid w:val="001D3EE2"/>
     <w:rsid w:val="001D3F1E"/>
     <w:rsid w:val="001D4E04"/>
     <w:rsid w:val="001D507E"/>
     <w:rsid w:val="001E147D"/>
     <w:rsid w:val="001E164A"/>
     <w:rsid w:val="001E1BB1"/>
     <w:rsid w:val="001E2239"/>
     <w:rsid w:val="001E252A"/>
     <w:rsid w:val="001E26AC"/>
     <w:rsid w:val="001E2A5D"/>
     <w:rsid w:val="001E30E8"/>
     <w:rsid w:val="001E45AE"/>
     <w:rsid w:val="001E4CEF"/>
     <w:rsid w:val="001E570F"/>
     <w:rsid w:val="001E59FF"/>
     <w:rsid w:val="001E679D"/>
@@ -7308,51 +7193,50 @@
     <w:rsid w:val="003318D8"/>
     <w:rsid w:val="00332A94"/>
     <w:rsid w:val="00333854"/>
     <w:rsid w:val="003341F9"/>
     <w:rsid w:val="00334508"/>
     <w:rsid w:val="003350E2"/>
     <w:rsid w:val="00335589"/>
     <w:rsid w:val="00335643"/>
     <w:rsid w:val="003359D8"/>
     <w:rsid w:val="00335A73"/>
     <w:rsid w:val="00335CC1"/>
     <w:rsid w:val="00336FBC"/>
     <w:rsid w:val="00337B81"/>
     <w:rsid w:val="003412D8"/>
     <w:rsid w:val="0034185E"/>
     <w:rsid w:val="003422B1"/>
     <w:rsid w:val="0034403B"/>
     <w:rsid w:val="00344301"/>
     <w:rsid w:val="00344631"/>
     <w:rsid w:val="003447BC"/>
     <w:rsid w:val="00344CA0"/>
     <w:rsid w:val="0034526E"/>
     <w:rsid w:val="003457FB"/>
     <w:rsid w:val="00345B84"/>
     <w:rsid w:val="00345C69"/>
-    <w:rsid w:val="00345D3E"/>
     <w:rsid w:val="0034613E"/>
     <w:rsid w:val="003479B0"/>
     <w:rsid w:val="00347B99"/>
     <w:rsid w:val="00350076"/>
     <w:rsid w:val="00350079"/>
     <w:rsid w:val="0035177F"/>
     <w:rsid w:val="003527C2"/>
     <w:rsid w:val="00352E26"/>
     <w:rsid w:val="003531E8"/>
     <w:rsid w:val="003541C7"/>
     <w:rsid w:val="00354B6D"/>
     <w:rsid w:val="003561FC"/>
     <w:rsid w:val="00356C2A"/>
     <w:rsid w:val="00356C64"/>
     <w:rsid w:val="00356CAA"/>
     <w:rsid w:val="00356E56"/>
     <w:rsid w:val="003618A1"/>
     <w:rsid w:val="00362EAD"/>
     <w:rsid w:val="00363069"/>
     <w:rsid w:val="00365584"/>
     <w:rsid w:val="00366260"/>
     <w:rsid w:val="00366301"/>
     <w:rsid w:val="00366E92"/>
     <w:rsid w:val="00366FE0"/>
     <w:rsid w:val="00367443"/>
@@ -7382,51 +7266,50 @@
     <w:rsid w:val="00385FEF"/>
     <w:rsid w:val="00386193"/>
     <w:rsid w:val="0038686A"/>
     <w:rsid w:val="0038763D"/>
     <w:rsid w:val="00387B28"/>
     <w:rsid w:val="00387DDA"/>
     <w:rsid w:val="00387FEF"/>
     <w:rsid w:val="00390279"/>
     <w:rsid w:val="0039048F"/>
     <w:rsid w:val="00390C52"/>
     <w:rsid w:val="00391002"/>
     <w:rsid w:val="0039141A"/>
     <w:rsid w:val="00391572"/>
     <w:rsid w:val="00391695"/>
     <w:rsid w:val="00393413"/>
     <w:rsid w:val="0039415E"/>
     <w:rsid w:val="00396D5C"/>
     <w:rsid w:val="003970AC"/>
     <w:rsid w:val="00397685"/>
     <w:rsid w:val="003A0F3A"/>
     <w:rsid w:val="003A2373"/>
     <w:rsid w:val="003A2F28"/>
     <w:rsid w:val="003A5121"/>
     <w:rsid w:val="003A5DF1"/>
     <w:rsid w:val="003A6152"/>
-    <w:rsid w:val="003A69C0"/>
     <w:rsid w:val="003A6B5C"/>
     <w:rsid w:val="003A6DAF"/>
     <w:rsid w:val="003B091E"/>
     <w:rsid w:val="003B1084"/>
     <w:rsid w:val="003B12FF"/>
     <w:rsid w:val="003B153F"/>
     <w:rsid w:val="003B3642"/>
     <w:rsid w:val="003B368E"/>
     <w:rsid w:val="003B42D4"/>
     <w:rsid w:val="003B4422"/>
     <w:rsid w:val="003B5214"/>
     <w:rsid w:val="003B5891"/>
     <w:rsid w:val="003B6A98"/>
     <w:rsid w:val="003B76BC"/>
     <w:rsid w:val="003B7B29"/>
     <w:rsid w:val="003B7DE7"/>
     <w:rsid w:val="003C0117"/>
     <w:rsid w:val="003C0741"/>
     <w:rsid w:val="003C0FCB"/>
     <w:rsid w:val="003C1A04"/>
     <w:rsid w:val="003C1C92"/>
     <w:rsid w:val="003C20D7"/>
     <w:rsid w:val="003C37F8"/>
     <w:rsid w:val="003C3E1A"/>
     <w:rsid w:val="003C457F"/>
@@ -7636,101 +7519,99 @@
     <w:rsid w:val="004A6DE7"/>
     <w:rsid w:val="004A6FBE"/>
     <w:rsid w:val="004A77F3"/>
     <w:rsid w:val="004B15F5"/>
     <w:rsid w:val="004B1DFC"/>
     <w:rsid w:val="004B1F9E"/>
     <w:rsid w:val="004B2D17"/>
     <w:rsid w:val="004B2F3A"/>
     <w:rsid w:val="004B3138"/>
     <w:rsid w:val="004B3C71"/>
     <w:rsid w:val="004B3D00"/>
     <w:rsid w:val="004B3F32"/>
     <w:rsid w:val="004B4A2A"/>
     <w:rsid w:val="004B5166"/>
     <w:rsid w:val="004B548F"/>
     <w:rsid w:val="004B59A8"/>
     <w:rsid w:val="004B618E"/>
     <w:rsid w:val="004B6369"/>
     <w:rsid w:val="004B73EB"/>
     <w:rsid w:val="004C0BD6"/>
     <w:rsid w:val="004C0C32"/>
     <w:rsid w:val="004C0F9F"/>
     <w:rsid w:val="004C120A"/>
     <w:rsid w:val="004C1904"/>
     <w:rsid w:val="004C251D"/>
-    <w:rsid w:val="004C3C33"/>
     <w:rsid w:val="004C3DDB"/>
     <w:rsid w:val="004C4325"/>
     <w:rsid w:val="004C4355"/>
     <w:rsid w:val="004C46A6"/>
     <w:rsid w:val="004C52BE"/>
     <w:rsid w:val="004C53BD"/>
     <w:rsid w:val="004C584F"/>
     <w:rsid w:val="004C6183"/>
     <w:rsid w:val="004C6C4B"/>
     <w:rsid w:val="004C6DC3"/>
     <w:rsid w:val="004C7124"/>
     <w:rsid w:val="004C7EC6"/>
     <w:rsid w:val="004D06F9"/>
     <w:rsid w:val="004D16B1"/>
     <w:rsid w:val="004D20BD"/>
     <w:rsid w:val="004D37F7"/>
     <w:rsid w:val="004D3CE8"/>
     <w:rsid w:val="004D436A"/>
     <w:rsid w:val="004D4C01"/>
     <w:rsid w:val="004D4D1D"/>
     <w:rsid w:val="004D5BD1"/>
     <w:rsid w:val="004D5D70"/>
     <w:rsid w:val="004D5F36"/>
     <w:rsid w:val="004D645A"/>
     <w:rsid w:val="004D67E0"/>
     <w:rsid w:val="004D6A59"/>
     <w:rsid w:val="004D6AF6"/>
     <w:rsid w:val="004D6E67"/>
     <w:rsid w:val="004D73DA"/>
     <w:rsid w:val="004E04F4"/>
     <w:rsid w:val="004E0FBF"/>
     <w:rsid w:val="004E143A"/>
     <w:rsid w:val="004E14C9"/>
     <w:rsid w:val="004E29C5"/>
     <w:rsid w:val="004E2A1C"/>
     <w:rsid w:val="004E2D9A"/>
     <w:rsid w:val="004E307B"/>
     <w:rsid w:val="004E38ED"/>
     <w:rsid w:val="004E4802"/>
     <w:rsid w:val="004E4A67"/>
     <w:rsid w:val="004E4CEB"/>
     <w:rsid w:val="004E506D"/>
     <w:rsid w:val="004E52B6"/>
     <w:rsid w:val="004E5895"/>
     <w:rsid w:val="004E6026"/>
     <w:rsid w:val="004E636A"/>
     <w:rsid w:val="004E6524"/>
     <w:rsid w:val="004E6E03"/>
     <w:rsid w:val="004E7052"/>
-    <w:rsid w:val="004E7167"/>
     <w:rsid w:val="004E7698"/>
     <w:rsid w:val="004E77EE"/>
     <w:rsid w:val="004F06D5"/>
     <w:rsid w:val="004F07DE"/>
     <w:rsid w:val="004F0CE8"/>
     <w:rsid w:val="004F1174"/>
     <w:rsid w:val="004F1657"/>
     <w:rsid w:val="004F1CCF"/>
     <w:rsid w:val="004F25C7"/>
     <w:rsid w:val="004F2D87"/>
     <w:rsid w:val="004F3754"/>
     <w:rsid w:val="004F3CD4"/>
     <w:rsid w:val="004F4662"/>
     <w:rsid w:val="004F542D"/>
     <w:rsid w:val="004F5740"/>
     <w:rsid w:val="004F5AB6"/>
     <w:rsid w:val="004F6A6F"/>
     <w:rsid w:val="004F6FEB"/>
     <w:rsid w:val="00500D21"/>
     <w:rsid w:val="00501A98"/>
     <w:rsid w:val="00501C81"/>
     <w:rsid w:val="00502342"/>
     <w:rsid w:val="0050328F"/>
     <w:rsid w:val="00504843"/>
     <w:rsid w:val="00504C85"/>
@@ -7794,100 +7675,100 @@
     <w:rsid w:val="005368DD"/>
     <w:rsid w:val="005377A1"/>
     <w:rsid w:val="005407AB"/>
     <w:rsid w:val="005415E5"/>
     <w:rsid w:val="00541AEA"/>
     <w:rsid w:val="0054212E"/>
     <w:rsid w:val="005421D2"/>
     <w:rsid w:val="005440F4"/>
     <w:rsid w:val="00544A17"/>
     <w:rsid w:val="005458F3"/>
     <w:rsid w:val="00545A84"/>
     <w:rsid w:val="00545FB5"/>
     <w:rsid w:val="0054636A"/>
     <w:rsid w:val="00546675"/>
     <w:rsid w:val="00546865"/>
     <w:rsid w:val="00546A75"/>
     <w:rsid w:val="00546C16"/>
     <w:rsid w:val="00546C3F"/>
     <w:rsid w:val="0054711E"/>
     <w:rsid w:val="00547E43"/>
     <w:rsid w:val="00550361"/>
     <w:rsid w:val="005504B4"/>
     <w:rsid w:val="005520EB"/>
     <w:rsid w:val="005524DE"/>
     <w:rsid w:val="00552A00"/>
-    <w:rsid w:val="00552D9B"/>
     <w:rsid w:val="00553161"/>
     <w:rsid w:val="00553615"/>
     <w:rsid w:val="0055373A"/>
     <w:rsid w:val="0055459D"/>
     <w:rsid w:val="005549BE"/>
     <w:rsid w:val="00555734"/>
     <w:rsid w:val="00556CE1"/>
     <w:rsid w:val="0056006C"/>
     <w:rsid w:val="005616E3"/>
     <w:rsid w:val="00562B8A"/>
     <w:rsid w:val="00562BBB"/>
     <w:rsid w:val="00562E1C"/>
     <w:rsid w:val="00563824"/>
     <w:rsid w:val="0056393D"/>
     <w:rsid w:val="00563BE5"/>
     <w:rsid w:val="00563F41"/>
     <w:rsid w:val="005641E7"/>
     <w:rsid w:val="00564F1B"/>
     <w:rsid w:val="00565B4D"/>
     <w:rsid w:val="00566C01"/>
     <w:rsid w:val="005673D8"/>
     <w:rsid w:val="005675EF"/>
     <w:rsid w:val="005704D6"/>
     <w:rsid w:val="00571077"/>
     <w:rsid w:val="00571411"/>
     <w:rsid w:val="00571F3B"/>
     <w:rsid w:val="005726C3"/>
     <w:rsid w:val="005732CA"/>
     <w:rsid w:val="00573583"/>
     <w:rsid w:val="00573D48"/>
     <w:rsid w:val="00574F3A"/>
     <w:rsid w:val="00575630"/>
     <w:rsid w:val="00577636"/>
     <w:rsid w:val="0057770B"/>
     <w:rsid w:val="005778C9"/>
     <w:rsid w:val="005803DE"/>
     <w:rsid w:val="00580A68"/>
     <w:rsid w:val="00581411"/>
     <w:rsid w:val="0058189E"/>
     <w:rsid w:val="00581934"/>
     <w:rsid w:val="005819F1"/>
     <w:rsid w:val="00581CEE"/>
     <w:rsid w:val="0058264F"/>
     <w:rsid w:val="00582FEE"/>
     <w:rsid w:val="0058315B"/>
     <w:rsid w:val="0058325A"/>
     <w:rsid w:val="005839B4"/>
     <w:rsid w:val="005850AB"/>
     <w:rsid w:val="00585257"/>
+    <w:rsid w:val="0058760C"/>
     <w:rsid w:val="00587C3D"/>
     <w:rsid w:val="00587E49"/>
     <w:rsid w:val="0059079E"/>
     <w:rsid w:val="005913C8"/>
     <w:rsid w:val="00591D34"/>
     <w:rsid w:val="0059203A"/>
     <w:rsid w:val="0059259F"/>
     <w:rsid w:val="00593391"/>
     <w:rsid w:val="0059380D"/>
     <w:rsid w:val="00593DA4"/>
     <w:rsid w:val="005946F4"/>
     <w:rsid w:val="005949FE"/>
     <w:rsid w:val="00595420"/>
     <w:rsid w:val="0059574D"/>
     <w:rsid w:val="00595F56"/>
     <w:rsid w:val="00596402"/>
     <w:rsid w:val="00596A33"/>
     <w:rsid w:val="0059750A"/>
     <w:rsid w:val="005975A6"/>
     <w:rsid w:val="00597657"/>
     <w:rsid w:val="0059789B"/>
     <w:rsid w:val="00597D25"/>
     <w:rsid w:val="00597EF9"/>
     <w:rsid w:val="005A07FB"/>
     <w:rsid w:val="005A0F07"/>
@@ -7899,93 +7780,93 @@
     <w:rsid w:val="005A3CA7"/>
     <w:rsid w:val="005A4B8C"/>
     <w:rsid w:val="005A5196"/>
     <w:rsid w:val="005A5A7D"/>
     <w:rsid w:val="005A6735"/>
     <w:rsid w:val="005A688C"/>
     <w:rsid w:val="005A7043"/>
     <w:rsid w:val="005A7318"/>
     <w:rsid w:val="005A7370"/>
     <w:rsid w:val="005A75A7"/>
     <w:rsid w:val="005A7D72"/>
     <w:rsid w:val="005B0442"/>
     <w:rsid w:val="005B0466"/>
     <w:rsid w:val="005B0F44"/>
     <w:rsid w:val="005B123C"/>
     <w:rsid w:val="005B1268"/>
     <w:rsid w:val="005B1588"/>
     <w:rsid w:val="005B34C6"/>
     <w:rsid w:val="005B3721"/>
     <w:rsid w:val="005B3952"/>
     <w:rsid w:val="005B40C3"/>
     <w:rsid w:val="005B4513"/>
     <w:rsid w:val="005B4669"/>
     <w:rsid w:val="005B4709"/>
     <w:rsid w:val="005B4925"/>
+    <w:rsid w:val="005B50D1"/>
     <w:rsid w:val="005B5306"/>
+    <w:rsid w:val="005B591B"/>
     <w:rsid w:val="005B6E0F"/>
     <w:rsid w:val="005B7EEC"/>
     <w:rsid w:val="005C1056"/>
     <w:rsid w:val="005C15BD"/>
     <w:rsid w:val="005C1D84"/>
     <w:rsid w:val="005C264B"/>
     <w:rsid w:val="005C2929"/>
     <w:rsid w:val="005C2A7B"/>
     <w:rsid w:val="005C47E7"/>
     <w:rsid w:val="005C4B26"/>
     <w:rsid w:val="005C4D91"/>
     <w:rsid w:val="005C5A28"/>
     <w:rsid w:val="005C5E71"/>
     <w:rsid w:val="005C6435"/>
     <w:rsid w:val="005D068E"/>
     <w:rsid w:val="005D07D1"/>
     <w:rsid w:val="005D09B7"/>
     <w:rsid w:val="005D122B"/>
     <w:rsid w:val="005D2BB0"/>
     <w:rsid w:val="005D36E0"/>
     <w:rsid w:val="005D39F5"/>
     <w:rsid w:val="005D43DB"/>
     <w:rsid w:val="005D4B31"/>
     <w:rsid w:val="005D4F13"/>
     <w:rsid w:val="005D5355"/>
     <w:rsid w:val="005D55FF"/>
     <w:rsid w:val="005D57FD"/>
     <w:rsid w:val="005D6264"/>
     <w:rsid w:val="005D7256"/>
     <w:rsid w:val="005E0286"/>
     <w:rsid w:val="005E1E17"/>
     <w:rsid w:val="005E2313"/>
     <w:rsid w:val="005E2746"/>
     <w:rsid w:val="005E2AB4"/>
     <w:rsid w:val="005E4D5F"/>
     <w:rsid w:val="005E5099"/>
     <w:rsid w:val="005E60CE"/>
     <w:rsid w:val="005E61D0"/>
     <w:rsid w:val="005E7EBC"/>
     <w:rsid w:val="005F0094"/>
-    <w:rsid w:val="005F00DC"/>
-    <w:rsid w:val="005F0333"/>
     <w:rsid w:val="005F1A6F"/>
     <w:rsid w:val="005F29D7"/>
     <w:rsid w:val="005F35DB"/>
     <w:rsid w:val="005F48B8"/>
     <w:rsid w:val="005F524F"/>
     <w:rsid w:val="005F5341"/>
     <w:rsid w:val="005F578F"/>
     <w:rsid w:val="005F58E1"/>
     <w:rsid w:val="005F666C"/>
     <w:rsid w:val="005F66EF"/>
     <w:rsid w:val="005F6983"/>
     <w:rsid w:val="005F6A5B"/>
     <w:rsid w:val="005F6AB8"/>
     <w:rsid w:val="00600A37"/>
     <w:rsid w:val="0060106A"/>
     <w:rsid w:val="00601556"/>
     <w:rsid w:val="006016D6"/>
     <w:rsid w:val="00601FED"/>
     <w:rsid w:val="0060221B"/>
     <w:rsid w:val="00602A49"/>
     <w:rsid w:val="00602C78"/>
     <w:rsid w:val="00603EB8"/>
     <w:rsid w:val="00603F0F"/>
     <w:rsid w:val="006049D4"/>
     <w:rsid w:val="00604CCC"/>
@@ -8061,50 +7942,51 @@
     <w:rsid w:val="006539A9"/>
     <w:rsid w:val="00653AE9"/>
     <w:rsid w:val="0065411A"/>
     <w:rsid w:val="006545EA"/>
     <w:rsid w:val="00654C64"/>
     <w:rsid w:val="00654D2C"/>
     <w:rsid w:val="00654EE1"/>
     <w:rsid w:val="00655D9E"/>
     <w:rsid w:val="00657E5B"/>
     <w:rsid w:val="00660A03"/>
     <w:rsid w:val="00660D3D"/>
     <w:rsid w:val="00661E49"/>
     <w:rsid w:val="0066210B"/>
     <w:rsid w:val="006626CF"/>
     <w:rsid w:val="006627CF"/>
     <w:rsid w:val="00662CFA"/>
     <w:rsid w:val="006639AB"/>
     <w:rsid w:val="00664229"/>
     <w:rsid w:val="0066459F"/>
     <w:rsid w:val="00665E47"/>
     <w:rsid w:val="00666008"/>
     <w:rsid w:val="006660FE"/>
     <w:rsid w:val="0066620A"/>
     <w:rsid w:val="0066678C"/>
     <w:rsid w:val="00666847"/>
+    <w:rsid w:val="00667186"/>
     <w:rsid w:val="0066736A"/>
     <w:rsid w:val="0067083C"/>
     <w:rsid w:val="006708F8"/>
     <w:rsid w:val="006716FC"/>
     <w:rsid w:val="00671736"/>
     <w:rsid w:val="00671C82"/>
     <w:rsid w:val="00671CF6"/>
     <w:rsid w:val="00672C8D"/>
     <w:rsid w:val="00673D60"/>
     <w:rsid w:val="006742CF"/>
     <w:rsid w:val="006745EB"/>
     <w:rsid w:val="0067464A"/>
     <w:rsid w:val="006748AB"/>
     <w:rsid w:val="0067641B"/>
     <w:rsid w:val="006769A6"/>
     <w:rsid w:val="00676C5C"/>
     <w:rsid w:val="006770B8"/>
     <w:rsid w:val="00677199"/>
     <w:rsid w:val="006771FA"/>
     <w:rsid w:val="006772F0"/>
     <w:rsid w:val="0067775C"/>
     <w:rsid w:val="00681885"/>
     <w:rsid w:val="00681B19"/>
     <w:rsid w:val="006821FA"/>
     <w:rsid w:val="00683565"/>
@@ -8255,109 +8137,108 @@
     <w:rsid w:val="007214E8"/>
     <w:rsid w:val="00723324"/>
     <w:rsid w:val="007233DC"/>
     <w:rsid w:val="00723D09"/>
     <w:rsid w:val="007244F3"/>
     <w:rsid w:val="00724D79"/>
     <w:rsid w:val="007255ED"/>
     <w:rsid w:val="007257D5"/>
     <w:rsid w:val="00726537"/>
     <w:rsid w:val="00726DD0"/>
     <w:rsid w:val="00726E7A"/>
     <w:rsid w:val="00727117"/>
     <w:rsid w:val="007302ED"/>
     <w:rsid w:val="00730826"/>
     <w:rsid w:val="00730A00"/>
     <w:rsid w:val="00732A69"/>
     <w:rsid w:val="00732FB6"/>
     <w:rsid w:val="00733B6E"/>
     <w:rsid w:val="0073664D"/>
     <w:rsid w:val="00736D70"/>
     <w:rsid w:val="007371ED"/>
     <w:rsid w:val="00737977"/>
     <w:rsid w:val="00740287"/>
     <w:rsid w:val="0074066A"/>
     <w:rsid w:val="00741151"/>
-    <w:rsid w:val="0074125A"/>
     <w:rsid w:val="007417F0"/>
     <w:rsid w:val="0074254D"/>
     <w:rsid w:val="00742A60"/>
     <w:rsid w:val="00742CD4"/>
     <w:rsid w:val="00744BC8"/>
     <w:rsid w:val="00744E85"/>
     <w:rsid w:val="007451E8"/>
     <w:rsid w:val="00745C56"/>
     <w:rsid w:val="00746A03"/>
     <w:rsid w:val="0074760A"/>
     <w:rsid w:val="0074783E"/>
     <w:rsid w:val="00747CAE"/>
     <w:rsid w:val="00750BC8"/>
     <w:rsid w:val="00751844"/>
     <w:rsid w:val="00751E5D"/>
     <w:rsid w:val="0075241F"/>
     <w:rsid w:val="00753C4D"/>
     <w:rsid w:val="00753D20"/>
     <w:rsid w:val="00753D2A"/>
     <w:rsid w:val="00754568"/>
     <w:rsid w:val="00754D4C"/>
     <w:rsid w:val="007556F8"/>
     <w:rsid w:val="00755DCB"/>
     <w:rsid w:val="00756E91"/>
     <w:rsid w:val="00757AD5"/>
     <w:rsid w:val="00760EE9"/>
     <w:rsid w:val="00761296"/>
     <w:rsid w:val="007614C4"/>
     <w:rsid w:val="007616DA"/>
     <w:rsid w:val="0076175E"/>
     <w:rsid w:val="00761E43"/>
     <w:rsid w:val="00762570"/>
     <w:rsid w:val="0076309B"/>
     <w:rsid w:val="007637D4"/>
     <w:rsid w:val="00763C38"/>
     <w:rsid w:val="00764C5C"/>
     <w:rsid w:val="00764CA8"/>
     <w:rsid w:val="0076509F"/>
     <w:rsid w:val="0076522A"/>
     <w:rsid w:val="00765695"/>
     <w:rsid w:val="00765935"/>
     <w:rsid w:val="00766444"/>
     <w:rsid w:val="007664E2"/>
     <w:rsid w:val="00766B88"/>
     <w:rsid w:val="00766F95"/>
     <w:rsid w:val="007670C9"/>
     <w:rsid w:val="00767698"/>
+    <w:rsid w:val="0077057B"/>
     <w:rsid w:val="007705D1"/>
     <w:rsid w:val="00770AD4"/>
     <w:rsid w:val="0077220E"/>
     <w:rsid w:val="0077376D"/>
     <w:rsid w:val="00774129"/>
     <w:rsid w:val="00774940"/>
     <w:rsid w:val="00775C07"/>
     <w:rsid w:val="00775E52"/>
     <w:rsid w:val="007764A8"/>
     <w:rsid w:val="00780137"/>
-    <w:rsid w:val="00780425"/>
     <w:rsid w:val="0078042D"/>
     <w:rsid w:val="00780D88"/>
     <w:rsid w:val="00781E1A"/>
     <w:rsid w:val="00782479"/>
     <w:rsid w:val="00782F7F"/>
     <w:rsid w:val="00783D8F"/>
     <w:rsid w:val="0078516F"/>
     <w:rsid w:val="0078534A"/>
     <w:rsid w:val="00785666"/>
     <w:rsid w:val="00785875"/>
     <w:rsid w:val="00785BA9"/>
     <w:rsid w:val="00786AB8"/>
     <w:rsid w:val="007875EE"/>
     <w:rsid w:val="00787667"/>
     <w:rsid w:val="0079175B"/>
     <w:rsid w:val="00791B51"/>
     <w:rsid w:val="00791F31"/>
     <w:rsid w:val="00792501"/>
     <w:rsid w:val="00792811"/>
     <w:rsid w:val="007940F5"/>
     <w:rsid w:val="007963E2"/>
     <w:rsid w:val="00796FDA"/>
     <w:rsid w:val="00797D02"/>
     <w:rsid w:val="00797D40"/>
     <w:rsid w:val="007A02BC"/>
@@ -8372,106 +8253,105 @@
     <w:rsid w:val="007A55F0"/>
     <w:rsid w:val="007A68DC"/>
     <w:rsid w:val="007A7050"/>
     <w:rsid w:val="007B0510"/>
     <w:rsid w:val="007B1580"/>
     <w:rsid w:val="007B1D30"/>
     <w:rsid w:val="007B1F2A"/>
     <w:rsid w:val="007B279E"/>
     <w:rsid w:val="007B38B2"/>
     <w:rsid w:val="007B3FCF"/>
     <w:rsid w:val="007B408A"/>
     <w:rsid w:val="007B4348"/>
     <w:rsid w:val="007B4E24"/>
     <w:rsid w:val="007B514C"/>
     <w:rsid w:val="007B543A"/>
     <w:rsid w:val="007B54D3"/>
     <w:rsid w:val="007B5765"/>
     <w:rsid w:val="007B5DBB"/>
     <w:rsid w:val="007B6FDC"/>
     <w:rsid w:val="007B731B"/>
     <w:rsid w:val="007B7559"/>
     <w:rsid w:val="007C0487"/>
     <w:rsid w:val="007C08D2"/>
     <w:rsid w:val="007C0BAA"/>
     <w:rsid w:val="007C0EC2"/>
-    <w:rsid w:val="007C0F2B"/>
     <w:rsid w:val="007C19C4"/>
     <w:rsid w:val="007C28B9"/>
     <w:rsid w:val="007C3290"/>
     <w:rsid w:val="007C330F"/>
     <w:rsid w:val="007C33C7"/>
     <w:rsid w:val="007C3401"/>
     <w:rsid w:val="007C3455"/>
     <w:rsid w:val="007C3610"/>
     <w:rsid w:val="007C528A"/>
     <w:rsid w:val="007C5463"/>
     <w:rsid w:val="007C5960"/>
     <w:rsid w:val="007C5AC4"/>
     <w:rsid w:val="007C62DC"/>
     <w:rsid w:val="007C6EEF"/>
     <w:rsid w:val="007C6FDF"/>
     <w:rsid w:val="007C7C78"/>
     <w:rsid w:val="007D0B50"/>
     <w:rsid w:val="007D0B84"/>
     <w:rsid w:val="007D0F72"/>
     <w:rsid w:val="007D1A18"/>
     <w:rsid w:val="007D2430"/>
     <w:rsid w:val="007D26F0"/>
     <w:rsid w:val="007D27C4"/>
     <w:rsid w:val="007D2C30"/>
     <w:rsid w:val="007D2E04"/>
     <w:rsid w:val="007D3165"/>
     <w:rsid w:val="007D36E1"/>
     <w:rsid w:val="007D3EC3"/>
     <w:rsid w:val="007D4483"/>
     <w:rsid w:val="007D4A6B"/>
     <w:rsid w:val="007D4ADA"/>
     <w:rsid w:val="007D4EE8"/>
     <w:rsid w:val="007D5745"/>
     <w:rsid w:val="007D739C"/>
     <w:rsid w:val="007D7588"/>
     <w:rsid w:val="007D7B8F"/>
     <w:rsid w:val="007E0A79"/>
     <w:rsid w:val="007E0EBC"/>
     <w:rsid w:val="007E13AF"/>
     <w:rsid w:val="007E2B51"/>
     <w:rsid w:val="007E34C7"/>
     <w:rsid w:val="007E3664"/>
     <w:rsid w:val="007E3F87"/>
     <w:rsid w:val="007E3FAF"/>
     <w:rsid w:val="007E4486"/>
-    <w:rsid w:val="007E47F6"/>
     <w:rsid w:val="007E4B74"/>
     <w:rsid w:val="007E4B7E"/>
     <w:rsid w:val="007E5280"/>
     <w:rsid w:val="007E5619"/>
     <w:rsid w:val="007E5812"/>
     <w:rsid w:val="007E619D"/>
     <w:rsid w:val="007E7C39"/>
     <w:rsid w:val="007F0637"/>
     <w:rsid w:val="007F0FB1"/>
+    <w:rsid w:val="007F1046"/>
     <w:rsid w:val="007F15F3"/>
     <w:rsid w:val="007F2125"/>
     <w:rsid w:val="007F2399"/>
     <w:rsid w:val="007F3174"/>
     <w:rsid w:val="007F3825"/>
     <w:rsid w:val="007F58AB"/>
     <w:rsid w:val="007F6C89"/>
     <w:rsid w:val="007F7914"/>
     <w:rsid w:val="007F7E5A"/>
     <w:rsid w:val="00800A75"/>
     <w:rsid w:val="00800B4B"/>
     <w:rsid w:val="00800FD9"/>
     <w:rsid w:val="00801202"/>
     <w:rsid w:val="00801867"/>
     <w:rsid w:val="00801C92"/>
     <w:rsid w:val="00801DCC"/>
     <w:rsid w:val="0080273B"/>
     <w:rsid w:val="008036A4"/>
     <w:rsid w:val="00803DBF"/>
     <w:rsid w:val="0080411E"/>
     <w:rsid w:val="00804435"/>
     <w:rsid w:val="008047C4"/>
     <w:rsid w:val="00804AED"/>
     <w:rsid w:val="0080555B"/>
     <w:rsid w:val="00807076"/>
@@ -8523,51 +8403,50 @@
     <w:rsid w:val="00833EA7"/>
     <w:rsid w:val="0083409B"/>
     <w:rsid w:val="008346D9"/>
     <w:rsid w:val="00834BB7"/>
     <w:rsid w:val="00834D19"/>
     <w:rsid w:val="00835723"/>
     <w:rsid w:val="0083683A"/>
     <w:rsid w:val="008369DC"/>
     <w:rsid w:val="0083757E"/>
     <w:rsid w:val="008375B1"/>
     <w:rsid w:val="00837C6E"/>
     <w:rsid w:val="00837DCA"/>
     <w:rsid w:val="00837FAA"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00841CF5"/>
     <w:rsid w:val="008421A8"/>
     <w:rsid w:val="00842BDD"/>
     <w:rsid w:val="00842D41"/>
     <w:rsid w:val="008431C7"/>
     <w:rsid w:val="00843344"/>
     <w:rsid w:val="00845529"/>
     <w:rsid w:val="0084680B"/>
     <w:rsid w:val="00846F93"/>
     <w:rsid w:val="00847BD2"/>
     <w:rsid w:val="00847D6D"/>
-    <w:rsid w:val="00847FA7"/>
     <w:rsid w:val="00850227"/>
     <w:rsid w:val="008502A7"/>
     <w:rsid w:val="00850793"/>
     <w:rsid w:val="00850805"/>
     <w:rsid w:val="0085159F"/>
     <w:rsid w:val="00851707"/>
     <w:rsid w:val="00851973"/>
     <w:rsid w:val="00851CA9"/>
     <w:rsid w:val="00852468"/>
     <w:rsid w:val="008527F2"/>
     <w:rsid w:val="00853EF7"/>
     <w:rsid w:val="0085446F"/>
     <w:rsid w:val="0085505E"/>
     <w:rsid w:val="00855681"/>
     <w:rsid w:val="00855A61"/>
     <w:rsid w:val="00856167"/>
     <w:rsid w:val="008571FC"/>
     <w:rsid w:val="008572B0"/>
     <w:rsid w:val="008573AD"/>
     <w:rsid w:val="00857E3E"/>
     <w:rsid w:val="00857F65"/>
     <w:rsid w:val="008616CD"/>
     <w:rsid w:val="00862A13"/>
     <w:rsid w:val="00863976"/>
     <w:rsid w:val="00863CB7"/>
@@ -8590,51 +8469,50 @@
     <w:rsid w:val="0087234F"/>
     <w:rsid w:val="00874AA3"/>
     <w:rsid w:val="00874D71"/>
     <w:rsid w:val="008766F6"/>
     <w:rsid w:val="0088004C"/>
     <w:rsid w:val="008814B8"/>
     <w:rsid w:val="00882136"/>
     <w:rsid w:val="008822F3"/>
     <w:rsid w:val="00883CA2"/>
     <w:rsid w:val="00884F37"/>
     <w:rsid w:val="00885ABB"/>
     <w:rsid w:val="00885D88"/>
     <w:rsid w:val="00885F2A"/>
     <w:rsid w:val="00885F7E"/>
     <w:rsid w:val="008862BA"/>
     <w:rsid w:val="0088666A"/>
     <w:rsid w:val="00886A5A"/>
     <w:rsid w:val="008903AB"/>
     <w:rsid w:val="00892035"/>
     <w:rsid w:val="00892245"/>
     <w:rsid w:val="00892E66"/>
     <w:rsid w:val="00892E94"/>
     <w:rsid w:val="00894E71"/>
     <w:rsid w:val="008951F3"/>
     <w:rsid w:val="0089542A"/>
-    <w:rsid w:val="0089546D"/>
     <w:rsid w:val="00895E1C"/>
     <w:rsid w:val="0089607C"/>
     <w:rsid w:val="008974EE"/>
     <w:rsid w:val="008A066A"/>
     <w:rsid w:val="008A11B1"/>
     <w:rsid w:val="008A146D"/>
     <w:rsid w:val="008A19BB"/>
     <w:rsid w:val="008A1CF6"/>
     <w:rsid w:val="008A20D3"/>
     <w:rsid w:val="008A2CB2"/>
     <w:rsid w:val="008A3BB3"/>
     <w:rsid w:val="008A3F86"/>
     <w:rsid w:val="008A4D25"/>
     <w:rsid w:val="008A50DA"/>
     <w:rsid w:val="008A699B"/>
     <w:rsid w:val="008A6E0F"/>
     <w:rsid w:val="008A74AB"/>
     <w:rsid w:val="008B00C1"/>
     <w:rsid w:val="008B01CC"/>
     <w:rsid w:val="008B0B54"/>
     <w:rsid w:val="008B13D2"/>
     <w:rsid w:val="008B14BA"/>
     <w:rsid w:val="008B1F17"/>
     <w:rsid w:val="008B1FA9"/>
     <w:rsid w:val="008B226D"/>
@@ -8658,61 +8536,59 @@
     <w:rsid w:val="008C5D02"/>
     <w:rsid w:val="008C5D0E"/>
     <w:rsid w:val="008C5EA3"/>
     <w:rsid w:val="008C63E7"/>
     <w:rsid w:val="008C6E7B"/>
     <w:rsid w:val="008C71F2"/>
     <w:rsid w:val="008D058D"/>
     <w:rsid w:val="008D1013"/>
     <w:rsid w:val="008D1394"/>
     <w:rsid w:val="008D15D0"/>
     <w:rsid w:val="008D20CA"/>
     <w:rsid w:val="008D2206"/>
     <w:rsid w:val="008D24CA"/>
     <w:rsid w:val="008D3057"/>
     <w:rsid w:val="008D3764"/>
     <w:rsid w:val="008D4C0C"/>
     <w:rsid w:val="008D4DB1"/>
     <w:rsid w:val="008D5089"/>
     <w:rsid w:val="008D7291"/>
     <w:rsid w:val="008D7555"/>
     <w:rsid w:val="008E083D"/>
     <w:rsid w:val="008E1A05"/>
     <w:rsid w:val="008E3790"/>
     <w:rsid w:val="008E3B77"/>
     <w:rsid w:val="008E65DC"/>
-    <w:rsid w:val="008E662C"/>
     <w:rsid w:val="008E66C0"/>
     <w:rsid w:val="008E6A87"/>
     <w:rsid w:val="008E71B3"/>
     <w:rsid w:val="008E76E8"/>
     <w:rsid w:val="008E7DAE"/>
     <w:rsid w:val="008F067B"/>
     <w:rsid w:val="008F08B3"/>
     <w:rsid w:val="008F0D69"/>
     <w:rsid w:val="008F12E9"/>
-    <w:rsid w:val="008F30C1"/>
     <w:rsid w:val="008F353D"/>
     <w:rsid w:val="008F3962"/>
     <w:rsid w:val="008F3E1C"/>
     <w:rsid w:val="008F451E"/>
     <w:rsid w:val="008F5188"/>
     <w:rsid w:val="008F59B6"/>
     <w:rsid w:val="008F6AE1"/>
     <w:rsid w:val="008F6C08"/>
     <w:rsid w:val="008F6DC3"/>
     <w:rsid w:val="008F7074"/>
     <w:rsid w:val="008F733D"/>
     <w:rsid w:val="008F7C00"/>
     <w:rsid w:val="008F7D7F"/>
     <w:rsid w:val="009000C1"/>
     <w:rsid w:val="009002EF"/>
     <w:rsid w:val="00900BAF"/>
     <w:rsid w:val="00903062"/>
     <w:rsid w:val="00903ACB"/>
     <w:rsid w:val="0090483F"/>
     <w:rsid w:val="00904F83"/>
     <w:rsid w:val="00905384"/>
     <w:rsid w:val="0090583C"/>
     <w:rsid w:val="009060DC"/>
     <w:rsid w:val="00906F6C"/>
     <w:rsid w:val="00910D81"/>
@@ -8776,100 +8652,100 @@
     <w:rsid w:val="009503DF"/>
     <w:rsid w:val="00950D21"/>
     <w:rsid w:val="0095253B"/>
     <w:rsid w:val="0095357D"/>
     <w:rsid w:val="00953611"/>
     <w:rsid w:val="00953941"/>
     <w:rsid w:val="00953FCB"/>
     <w:rsid w:val="0095412F"/>
     <w:rsid w:val="00954153"/>
     <w:rsid w:val="009544C4"/>
     <w:rsid w:val="00954BDD"/>
     <w:rsid w:val="00955DF6"/>
     <w:rsid w:val="0095602C"/>
     <w:rsid w:val="00956501"/>
     <w:rsid w:val="0095683C"/>
     <w:rsid w:val="009570FE"/>
     <w:rsid w:val="00957F35"/>
     <w:rsid w:val="00957F8F"/>
     <w:rsid w:val="00960AA7"/>
     <w:rsid w:val="00961222"/>
     <w:rsid w:val="0096122A"/>
     <w:rsid w:val="00961A1C"/>
     <w:rsid w:val="00961C52"/>
     <w:rsid w:val="009624D5"/>
     <w:rsid w:val="00962877"/>
-    <w:rsid w:val="00962BEE"/>
     <w:rsid w:val="00962DE2"/>
     <w:rsid w:val="009631AE"/>
     <w:rsid w:val="0096346E"/>
     <w:rsid w:val="00963A54"/>
     <w:rsid w:val="009664DE"/>
     <w:rsid w:val="0096665D"/>
     <w:rsid w:val="00966B67"/>
     <w:rsid w:val="00966D37"/>
     <w:rsid w:val="00966E9A"/>
     <w:rsid w:val="0096739F"/>
     <w:rsid w:val="00967871"/>
     <w:rsid w:val="009703B1"/>
     <w:rsid w:val="009705B9"/>
     <w:rsid w:val="00970C5B"/>
     <w:rsid w:val="0097222B"/>
     <w:rsid w:val="0097230E"/>
     <w:rsid w:val="00972CB5"/>
     <w:rsid w:val="00974134"/>
     <w:rsid w:val="009754CC"/>
     <w:rsid w:val="0097553B"/>
     <w:rsid w:val="0097575C"/>
     <w:rsid w:val="00976239"/>
     <w:rsid w:val="00976371"/>
     <w:rsid w:val="00976BA4"/>
     <w:rsid w:val="00977990"/>
     <w:rsid w:val="0098061B"/>
     <w:rsid w:val="00980955"/>
     <w:rsid w:val="00980D20"/>
     <w:rsid w:val="009816C5"/>
     <w:rsid w:val="00982444"/>
     <w:rsid w:val="009824D9"/>
     <w:rsid w:val="00983244"/>
     <w:rsid w:val="009838D2"/>
     <w:rsid w:val="00983900"/>
     <w:rsid w:val="00983F1F"/>
     <w:rsid w:val="0098402D"/>
     <w:rsid w:val="009840DD"/>
     <w:rsid w:val="009841A5"/>
     <w:rsid w:val="009842E2"/>
     <w:rsid w:val="00984901"/>
     <w:rsid w:val="00984A51"/>
     <w:rsid w:val="009853CF"/>
     <w:rsid w:val="00985757"/>
     <w:rsid w:val="009859BF"/>
     <w:rsid w:val="009864BF"/>
     <w:rsid w:val="0098769B"/>
     <w:rsid w:val="00987DF4"/>
     <w:rsid w:val="009904A2"/>
     <w:rsid w:val="009909A3"/>
+    <w:rsid w:val="00990FA5"/>
     <w:rsid w:val="00991215"/>
     <w:rsid w:val="009919FF"/>
     <w:rsid w:val="00992915"/>
     <w:rsid w:val="00992A3B"/>
     <w:rsid w:val="009935DC"/>
     <w:rsid w:val="00994149"/>
     <w:rsid w:val="00994705"/>
     <w:rsid w:val="0099615B"/>
     <w:rsid w:val="009963D1"/>
     <w:rsid w:val="009966B3"/>
     <w:rsid w:val="00996C56"/>
     <w:rsid w:val="009977A3"/>
     <w:rsid w:val="009A00BE"/>
     <w:rsid w:val="009A0356"/>
     <w:rsid w:val="009A1273"/>
     <w:rsid w:val="009A12D1"/>
     <w:rsid w:val="009A1AA5"/>
     <w:rsid w:val="009A1AC7"/>
     <w:rsid w:val="009A2347"/>
     <w:rsid w:val="009A2466"/>
     <w:rsid w:val="009A29C0"/>
     <w:rsid w:val="009A2FD9"/>
     <w:rsid w:val="009A34C8"/>
     <w:rsid w:val="009A3919"/>
     <w:rsid w:val="009A39BB"/>
@@ -8884,106 +8760,105 @@
     <w:rsid w:val="009B2082"/>
     <w:rsid w:val="009B2AB0"/>
     <w:rsid w:val="009B2CAF"/>
     <w:rsid w:val="009B3248"/>
     <w:rsid w:val="009B4706"/>
     <w:rsid w:val="009B47F6"/>
     <w:rsid w:val="009B4AB6"/>
     <w:rsid w:val="009B4BC7"/>
     <w:rsid w:val="009B5A59"/>
     <w:rsid w:val="009B6E5A"/>
     <w:rsid w:val="009B7674"/>
     <w:rsid w:val="009B79D0"/>
     <w:rsid w:val="009B7EC9"/>
     <w:rsid w:val="009C013D"/>
     <w:rsid w:val="009C04DD"/>
     <w:rsid w:val="009C0636"/>
     <w:rsid w:val="009C08FB"/>
     <w:rsid w:val="009C178C"/>
     <w:rsid w:val="009C1A2A"/>
     <w:rsid w:val="009C1C05"/>
     <w:rsid w:val="009C2014"/>
     <w:rsid w:val="009C28DF"/>
     <w:rsid w:val="009C2AAF"/>
     <w:rsid w:val="009C2EBE"/>
     <w:rsid w:val="009C32DC"/>
-    <w:rsid w:val="009C5A0B"/>
     <w:rsid w:val="009C5D25"/>
     <w:rsid w:val="009C6344"/>
     <w:rsid w:val="009C64ED"/>
     <w:rsid w:val="009C66B4"/>
     <w:rsid w:val="009C6B7B"/>
     <w:rsid w:val="009C7170"/>
     <w:rsid w:val="009C719D"/>
     <w:rsid w:val="009D016F"/>
     <w:rsid w:val="009D1224"/>
     <w:rsid w:val="009D1DA7"/>
     <w:rsid w:val="009D2EA8"/>
     <w:rsid w:val="009D30C0"/>
     <w:rsid w:val="009D3216"/>
     <w:rsid w:val="009D35C6"/>
     <w:rsid w:val="009D381B"/>
     <w:rsid w:val="009D4672"/>
     <w:rsid w:val="009D46E5"/>
     <w:rsid w:val="009D4785"/>
     <w:rsid w:val="009D4841"/>
     <w:rsid w:val="009D4AD8"/>
     <w:rsid w:val="009D4BBC"/>
     <w:rsid w:val="009D5C48"/>
     <w:rsid w:val="009D6090"/>
     <w:rsid w:val="009D6532"/>
     <w:rsid w:val="009D683E"/>
     <w:rsid w:val="009D6B38"/>
     <w:rsid w:val="009D6FB8"/>
     <w:rsid w:val="009D73AE"/>
     <w:rsid w:val="009D7528"/>
     <w:rsid w:val="009D761E"/>
     <w:rsid w:val="009E030A"/>
     <w:rsid w:val="009E1817"/>
     <w:rsid w:val="009E2D1D"/>
     <w:rsid w:val="009E3F50"/>
     <w:rsid w:val="009E4176"/>
     <w:rsid w:val="009E41DF"/>
     <w:rsid w:val="009E51FD"/>
     <w:rsid w:val="009E5243"/>
     <w:rsid w:val="009E5574"/>
     <w:rsid w:val="009E5FD0"/>
     <w:rsid w:val="009E6337"/>
     <w:rsid w:val="009E6A86"/>
-    <w:rsid w:val="009F058E"/>
     <w:rsid w:val="009F0848"/>
     <w:rsid w:val="009F0D1E"/>
     <w:rsid w:val="009F2981"/>
     <w:rsid w:val="009F2B7E"/>
     <w:rsid w:val="009F2CC3"/>
     <w:rsid w:val="009F2ED0"/>
     <w:rsid w:val="009F3247"/>
     <w:rsid w:val="009F3834"/>
     <w:rsid w:val="009F5341"/>
     <w:rsid w:val="009F5715"/>
     <w:rsid w:val="009F5E28"/>
     <w:rsid w:val="009F6CF1"/>
+    <w:rsid w:val="009F73DB"/>
     <w:rsid w:val="00A003DC"/>
     <w:rsid w:val="00A00B75"/>
     <w:rsid w:val="00A01079"/>
     <w:rsid w:val="00A01CE5"/>
     <w:rsid w:val="00A03D78"/>
     <w:rsid w:val="00A055DC"/>
     <w:rsid w:val="00A1020B"/>
     <w:rsid w:val="00A10687"/>
     <w:rsid w:val="00A1101F"/>
     <w:rsid w:val="00A110E5"/>
     <w:rsid w:val="00A119A8"/>
     <w:rsid w:val="00A119D4"/>
     <w:rsid w:val="00A11B4A"/>
     <w:rsid w:val="00A134BA"/>
     <w:rsid w:val="00A143F6"/>
     <w:rsid w:val="00A14F36"/>
     <w:rsid w:val="00A155D8"/>
     <w:rsid w:val="00A1725D"/>
     <w:rsid w:val="00A173B7"/>
     <w:rsid w:val="00A17744"/>
     <w:rsid w:val="00A20009"/>
     <w:rsid w:val="00A20230"/>
     <w:rsid w:val="00A22E43"/>
     <w:rsid w:val="00A237DC"/>
     <w:rsid w:val="00A23D71"/>
@@ -9028,51 +8903,50 @@
     <w:rsid w:val="00A47A74"/>
     <w:rsid w:val="00A50170"/>
     <w:rsid w:val="00A51DD2"/>
     <w:rsid w:val="00A52097"/>
     <w:rsid w:val="00A5244A"/>
     <w:rsid w:val="00A52EC3"/>
     <w:rsid w:val="00A53195"/>
     <w:rsid w:val="00A53611"/>
     <w:rsid w:val="00A53823"/>
     <w:rsid w:val="00A54EDB"/>
     <w:rsid w:val="00A551EE"/>
     <w:rsid w:val="00A55371"/>
     <w:rsid w:val="00A5572A"/>
     <w:rsid w:val="00A559E6"/>
     <w:rsid w:val="00A563B1"/>
     <w:rsid w:val="00A5641F"/>
     <w:rsid w:val="00A57BCC"/>
     <w:rsid w:val="00A607EE"/>
     <w:rsid w:val="00A60B61"/>
     <w:rsid w:val="00A60FE0"/>
     <w:rsid w:val="00A61C61"/>
     <w:rsid w:val="00A62C6B"/>
     <w:rsid w:val="00A63378"/>
     <w:rsid w:val="00A635E2"/>
     <w:rsid w:val="00A63901"/>
-    <w:rsid w:val="00A65C4F"/>
     <w:rsid w:val="00A669E1"/>
     <w:rsid w:val="00A66B27"/>
     <w:rsid w:val="00A66CE1"/>
     <w:rsid w:val="00A66FB3"/>
     <w:rsid w:val="00A67E29"/>
     <w:rsid w:val="00A706EA"/>
     <w:rsid w:val="00A70FCB"/>
     <w:rsid w:val="00A723F3"/>
     <w:rsid w:val="00A72988"/>
     <w:rsid w:val="00A7371C"/>
     <w:rsid w:val="00A73D5C"/>
     <w:rsid w:val="00A73F5B"/>
     <w:rsid w:val="00A7445C"/>
     <w:rsid w:val="00A75C75"/>
     <w:rsid w:val="00A75DD7"/>
     <w:rsid w:val="00A76859"/>
     <w:rsid w:val="00A76EAF"/>
     <w:rsid w:val="00A807A7"/>
     <w:rsid w:val="00A81359"/>
     <w:rsid w:val="00A81B16"/>
     <w:rsid w:val="00A81EE0"/>
     <w:rsid w:val="00A82ADE"/>
     <w:rsid w:val="00A82B79"/>
     <w:rsid w:val="00A82F18"/>
     <w:rsid w:val="00A8370E"/>
@@ -9105,50 +8979,51 @@
     <w:rsid w:val="00AA5493"/>
     <w:rsid w:val="00AA576A"/>
     <w:rsid w:val="00AA62DA"/>
     <w:rsid w:val="00AA6EF7"/>
     <w:rsid w:val="00AA7D51"/>
     <w:rsid w:val="00AB0651"/>
     <w:rsid w:val="00AB0A4E"/>
     <w:rsid w:val="00AB0F1E"/>
     <w:rsid w:val="00AB1045"/>
     <w:rsid w:val="00AB1C6D"/>
     <w:rsid w:val="00AB20BE"/>
     <w:rsid w:val="00AB32A6"/>
     <w:rsid w:val="00AB32B7"/>
     <w:rsid w:val="00AB3E67"/>
     <w:rsid w:val="00AB42C3"/>
     <w:rsid w:val="00AB43DA"/>
     <w:rsid w:val="00AB4499"/>
     <w:rsid w:val="00AB5508"/>
     <w:rsid w:val="00AB635E"/>
     <w:rsid w:val="00AB721D"/>
     <w:rsid w:val="00AB7D4F"/>
     <w:rsid w:val="00AC129B"/>
     <w:rsid w:val="00AC1786"/>
     <w:rsid w:val="00AC1FF8"/>
     <w:rsid w:val="00AC2BE5"/>
+    <w:rsid w:val="00AC301D"/>
     <w:rsid w:val="00AC315F"/>
     <w:rsid w:val="00AC3953"/>
     <w:rsid w:val="00AC5468"/>
     <w:rsid w:val="00AC5777"/>
     <w:rsid w:val="00AC665E"/>
     <w:rsid w:val="00AC762C"/>
     <w:rsid w:val="00AD0AF5"/>
     <w:rsid w:val="00AD0C19"/>
     <w:rsid w:val="00AD1141"/>
     <w:rsid w:val="00AD178A"/>
     <w:rsid w:val="00AD1EC0"/>
     <w:rsid w:val="00AD2063"/>
     <w:rsid w:val="00AD328E"/>
     <w:rsid w:val="00AD3958"/>
     <w:rsid w:val="00AD3AC9"/>
     <w:rsid w:val="00AD3B53"/>
     <w:rsid w:val="00AD3C2F"/>
     <w:rsid w:val="00AD4EB8"/>
     <w:rsid w:val="00AD4F45"/>
     <w:rsid w:val="00AD4FA0"/>
     <w:rsid w:val="00AD514D"/>
     <w:rsid w:val="00AD6D18"/>
     <w:rsid w:val="00AD70CC"/>
     <w:rsid w:val="00AD7280"/>
     <w:rsid w:val="00AD74A8"/>
@@ -9183,51 +9058,50 @@
     <w:rsid w:val="00AF1CA8"/>
     <w:rsid w:val="00AF2B43"/>
     <w:rsid w:val="00AF3576"/>
     <w:rsid w:val="00AF37D0"/>
     <w:rsid w:val="00AF37DF"/>
     <w:rsid w:val="00AF3D8A"/>
     <w:rsid w:val="00AF41CB"/>
     <w:rsid w:val="00AF4A3A"/>
     <w:rsid w:val="00AF4AD6"/>
     <w:rsid w:val="00AF5C4C"/>
     <w:rsid w:val="00AF6CE3"/>
     <w:rsid w:val="00AF7857"/>
     <w:rsid w:val="00B01906"/>
     <w:rsid w:val="00B01E94"/>
     <w:rsid w:val="00B01F3E"/>
     <w:rsid w:val="00B022C6"/>
     <w:rsid w:val="00B027BE"/>
     <w:rsid w:val="00B028A6"/>
     <w:rsid w:val="00B02C5A"/>
     <w:rsid w:val="00B0378D"/>
     <w:rsid w:val="00B03A8B"/>
     <w:rsid w:val="00B043D6"/>
     <w:rsid w:val="00B04B66"/>
     <w:rsid w:val="00B04D55"/>
     <w:rsid w:val="00B060EF"/>
-    <w:rsid w:val="00B0776D"/>
     <w:rsid w:val="00B10038"/>
     <w:rsid w:val="00B1011E"/>
     <w:rsid w:val="00B101FF"/>
     <w:rsid w:val="00B10701"/>
     <w:rsid w:val="00B11537"/>
     <w:rsid w:val="00B1219A"/>
     <w:rsid w:val="00B12754"/>
     <w:rsid w:val="00B1331F"/>
     <w:rsid w:val="00B13459"/>
     <w:rsid w:val="00B13B51"/>
     <w:rsid w:val="00B14616"/>
     <w:rsid w:val="00B148AC"/>
     <w:rsid w:val="00B14FA1"/>
     <w:rsid w:val="00B15F5A"/>
     <w:rsid w:val="00B1637F"/>
     <w:rsid w:val="00B16F9C"/>
     <w:rsid w:val="00B17A69"/>
     <w:rsid w:val="00B2011C"/>
     <w:rsid w:val="00B21702"/>
     <w:rsid w:val="00B22613"/>
     <w:rsid w:val="00B22BFE"/>
     <w:rsid w:val="00B22E3D"/>
     <w:rsid w:val="00B23A91"/>
     <w:rsid w:val="00B25BE6"/>
     <w:rsid w:val="00B25C60"/>
@@ -9367,51 +9241,50 @@
     <w:rsid w:val="00BB54E8"/>
     <w:rsid w:val="00BB5735"/>
     <w:rsid w:val="00BB585A"/>
     <w:rsid w:val="00BB60BB"/>
     <w:rsid w:val="00BC02B5"/>
     <w:rsid w:val="00BC2B07"/>
     <w:rsid w:val="00BC2D02"/>
     <w:rsid w:val="00BC39AC"/>
     <w:rsid w:val="00BC3D2D"/>
     <w:rsid w:val="00BC516A"/>
     <w:rsid w:val="00BC5263"/>
     <w:rsid w:val="00BC61A8"/>
     <w:rsid w:val="00BC6502"/>
     <w:rsid w:val="00BC6C83"/>
     <w:rsid w:val="00BC6E1C"/>
     <w:rsid w:val="00BC7158"/>
     <w:rsid w:val="00BC76D3"/>
     <w:rsid w:val="00BC7955"/>
     <w:rsid w:val="00BD0011"/>
     <w:rsid w:val="00BD04C7"/>
     <w:rsid w:val="00BD0700"/>
     <w:rsid w:val="00BD1DF2"/>
     <w:rsid w:val="00BD3732"/>
     <w:rsid w:val="00BD38A4"/>
     <w:rsid w:val="00BD3F47"/>
-    <w:rsid w:val="00BD3FF2"/>
     <w:rsid w:val="00BD41E9"/>
     <w:rsid w:val="00BD46EB"/>
     <w:rsid w:val="00BD474D"/>
     <w:rsid w:val="00BD5961"/>
     <w:rsid w:val="00BD6419"/>
     <w:rsid w:val="00BD7779"/>
     <w:rsid w:val="00BD7938"/>
     <w:rsid w:val="00BD7BD1"/>
     <w:rsid w:val="00BD7D8D"/>
     <w:rsid w:val="00BE0B9B"/>
     <w:rsid w:val="00BE0DC4"/>
     <w:rsid w:val="00BE1ECD"/>
     <w:rsid w:val="00BE2C4E"/>
     <w:rsid w:val="00BE32BD"/>
     <w:rsid w:val="00BE3306"/>
     <w:rsid w:val="00BE4430"/>
     <w:rsid w:val="00BE5AAD"/>
     <w:rsid w:val="00BE6ABE"/>
     <w:rsid w:val="00BE6EDA"/>
     <w:rsid w:val="00BE75D8"/>
     <w:rsid w:val="00BE7AAD"/>
     <w:rsid w:val="00BE7E27"/>
     <w:rsid w:val="00BE7E59"/>
     <w:rsid w:val="00BF1A2F"/>
     <w:rsid w:val="00BF2104"/>
@@ -9635,50 +9508,51 @@
     <w:rsid w:val="00CD66BE"/>
     <w:rsid w:val="00CD6D5B"/>
     <w:rsid w:val="00CD7335"/>
     <w:rsid w:val="00CD7DE1"/>
     <w:rsid w:val="00CE21D9"/>
     <w:rsid w:val="00CE275E"/>
     <w:rsid w:val="00CE2D3C"/>
     <w:rsid w:val="00CE3D97"/>
     <w:rsid w:val="00CE45D3"/>
     <w:rsid w:val="00CE4BA9"/>
     <w:rsid w:val="00CE5068"/>
     <w:rsid w:val="00CE6526"/>
     <w:rsid w:val="00CE7F73"/>
     <w:rsid w:val="00CF15CA"/>
     <w:rsid w:val="00CF19B8"/>
     <w:rsid w:val="00CF1C3A"/>
     <w:rsid w:val="00CF1F96"/>
     <w:rsid w:val="00CF200C"/>
     <w:rsid w:val="00CF24CC"/>
     <w:rsid w:val="00CF2B2A"/>
     <w:rsid w:val="00CF2DEE"/>
     <w:rsid w:val="00CF318B"/>
     <w:rsid w:val="00CF36BF"/>
     <w:rsid w:val="00CF3E52"/>
     <w:rsid w:val="00CF5419"/>
+    <w:rsid w:val="00CF70D0"/>
     <w:rsid w:val="00CF7401"/>
     <w:rsid w:val="00D000C0"/>
     <w:rsid w:val="00D01F13"/>
     <w:rsid w:val="00D024D0"/>
     <w:rsid w:val="00D02BAD"/>
     <w:rsid w:val="00D031A6"/>
     <w:rsid w:val="00D03516"/>
     <w:rsid w:val="00D03680"/>
     <w:rsid w:val="00D04291"/>
     <w:rsid w:val="00D0471F"/>
     <w:rsid w:val="00D04807"/>
     <w:rsid w:val="00D04F02"/>
     <w:rsid w:val="00D04F88"/>
     <w:rsid w:val="00D05156"/>
     <w:rsid w:val="00D05ED8"/>
     <w:rsid w:val="00D06359"/>
     <w:rsid w:val="00D06E0F"/>
     <w:rsid w:val="00D0793C"/>
     <w:rsid w:val="00D07A1D"/>
     <w:rsid w:val="00D07F5F"/>
     <w:rsid w:val="00D1090D"/>
     <w:rsid w:val="00D10B98"/>
     <w:rsid w:val="00D116F1"/>
     <w:rsid w:val="00D1262E"/>
     <w:rsid w:val="00D13F8B"/>
@@ -9728,61 +9602,59 @@
     <w:rsid w:val="00D41476"/>
     <w:rsid w:val="00D4180F"/>
     <w:rsid w:val="00D4220D"/>
     <w:rsid w:val="00D42EF3"/>
     <w:rsid w:val="00D4328B"/>
     <w:rsid w:val="00D436B4"/>
     <w:rsid w:val="00D4376D"/>
     <w:rsid w:val="00D44114"/>
     <w:rsid w:val="00D444AB"/>
     <w:rsid w:val="00D45662"/>
     <w:rsid w:val="00D45C61"/>
     <w:rsid w:val="00D46172"/>
     <w:rsid w:val="00D46515"/>
     <w:rsid w:val="00D46B1F"/>
     <w:rsid w:val="00D46F90"/>
     <w:rsid w:val="00D46FC5"/>
     <w:rsid w:val="00D47DFE"/>
     <w:rsid w:val="00D50478"/>
     <w:rsid w:val="00D50EC2"/>
     <w:rsid w:val="00D52547"/>
     <w:rsid w:val="00D525AF"/>
     <w:rsid w:val="00D5265D"/>
     <w:rsid w:val="00D53027"/>
     <w:rsid w:val="00D53133"/>
     <w:rsid w:val="00D53DFE"/>
-    <w:rsid w:val="00D53FDA"/>
     <w:rsid w:val="00D5460D"/>
     <w:rsid w:val="00D546B1"/>
     <w:rsid w:val="00D548D0"/>
     <w:rsid w:val="00D551E2"/>
     <w:rsid w:val="00D567B0"/>
     <w:rsid w:val="00D571A8"/>
     <w:rsid w:val="00D57A67"/>
     <w:rsid w:val="00D61203"/>
     <w:rsid w:val="00D61CB0"/>
-    <w:rsid w:val="00D62828"/>
     <w:rsid w:val="00D63347"/>
     <w:rsid w:val="00D635E7"/>
     <w:rsid w:val="00D63BB8"/>
     <w:rsid w:val="00D63F9D"/>
     <w:rsid w:val="00D647BD"/>
     <w:rsid w:val="00D64DF2"/>
     <w:rsid w:val="00D65F67"/>
     <w:rsid w:val="00D6698F"/>
     <w:rsid w:val="00D6756C"/>
     <w:rsid w:val="00D67A8D"/>
     <w:rsid w:val="00D67C33"/>
     <w:rsid w:val="00D70282"/>
     <w:rsid w:val="00D71AD8"/>
     <w:rsid w:val="00D72472"/>
     <w:rsid w:val="00D72ACF"/>
     <w:rsid w:val="00D73299"/>
     <w:rsid w:val="00D738FC"/>
     <w:rsid w:val="00D73A72"/>
     <w:rsid w:val="00D74564"/>
     <w:rsid w:val="00D7523E"/>
     <w:rsid w:val="00D767D2"/>
     <w:rsid w:val="00D76C0A"/>
     <w:rsid w:val="00D76E11"/>
     <w:rsid w:val="00D76E83"/>
     <w:rsid w:val="00D802A7"/>
@@ -9876,67 +9748,67 @@
     <w:rsid w:val="00DE7E07"/>
     <w:rsid w:val="00DF0211"/>
     <w:rsid w:val="00DF0232"/>
     <w:rsid w:val="00DF0287"/>
     <w:rsid w:val="00DF0861"/>
     <w:rsid w:val="00DF0BE8"/>
     <w:rsid w:val="00DF12FA"/>
     <w:rsid w:val="00DF14E3"/>
     <w:rsid w:val="00DF1727"/>
     <w:rsid w:val="00DF2945"/>
     <w:rsid w:val="00DF2B26"/>
     <w:rsid w:val="00DF2BEC"/>
     <w:rsid w:val="00DF34E2"/>
     <w:rsid w:val="00DF3828"/>
     <w:rsid w:val="00DF383F"/>
     <w:rsid w:val="00DF4825"/>
     <w:rsid w:val="00DF486B"/>
     <w:rsid w:val="00DF491C"/>
     <w:rsid w:val="00DF4A0E"/>
     <w:rsid w:val="00DF4CFD"/>
     <w:rsid w:val="00DF5308"/>
     <w:rsid w:val="00DF5532"/>
     <w:rsid w:val="00DF5B28"/>
     <w:rsid w:val="00DF6005"/>
     <w:rsid w:val="00DF67B0"/>
+    <w:rsid w:val="00DF78AF"/>
     <w:rsid w:val="00DF7AC7"/>
     <w:rsid w:val="00E00F69"/>
     <w:rsid w:val="00E00F8C"/>
     <w:rsid w:val="00E01BB4"/>
     <w:rsid w:val="00E05122"/>
     <w:rsid w:val="00E0637A"/>
     <w:rsid w:val="00E068CD"/>
     <w:rsid w:val="00E073DE"/>
     <w:rsid w:val="00E10238"/>
     <w:rsid w:val="00E102FA"/>
     <w:rsid w:val="00E108B9"/>
     <w:rsid w:val="00E10D33"/>
     <w:rsid w:val="00E11593"/>
     <w:rsid w:val="00E1185B"/>
     <w:rsid w:val="00E12038"/>
     <w:rsid w:val="00E122C5"/>
-    <w:rsid w:val="00E124EA"/>
     <w:rsid w:val="00E1274B"/>
     <w:rsid w:val="00E132EB"/>
     <w:rsid w:val="00E136D8"/>
     <w:rsid w:val="00E144D3"/>
     <w:rsid w:val="00E14D09"/>
     <w:rsid w:val="00E14DBF"/>
     <w:rsid w:val="00E15EC3"/>
     <w:rsid w:val="00E168D8"/>
     <w:rsid w:val="00E17241"/>
     <w:rsid w:val="00E1745B"/>
     <w:rsid w:val="00E210FF"/>
     <w:rsid w:val="00E21B46"/>
     <w:rsid w:val="00E21C88"/>
     <w:rsid w:val="00E22C98"/>
     <w:rsid w:val="00E22EAC"/>
     <w:rsid w:val="00E24711"/>
     <w:rsid w:val="00E2507C"/>
     <w:rsid w:val="00E25A14"/>
     <w:rsid w:val="00E25D41"/>
     <w:rsid w:val="00E26128"/>
     <w:rsid w:val="00E261CE"/>
     <w:rsid w:val="00E270DA"/>
     <w:rsid w:val="00E32110"/>
     <w:rsid w:val="00E32B7D"/>
     <w:rsid w:val="00E32CF9"/>
@@ -10086,76 +9958,76 @@
     <w:rsid w:val="00EC18AE"/>
     <w:rsid w:val="00EC1C76"/>
     <w:rsid w:val="00EC269F"/>
     <w:rsid w:val="00EC29A2"/>
     <w:rsid w:val="00EC2AAA"/>
     <w:rsid w:val="00EC3923"/>
     <w:rsid w:val="00EC4005"/>
     <w:rsid w:val="00EC49BC"/>
     <w:rsid w:val="00EC4F85"/>
     <w:rsid w:val="00EC5252"/>
     <w:rsid w:val="00EC55C1"/>
     <w:rsid w:val="00EC5992"/>
     <w:rsid w:val="00EC5AC9"/>
     <w:rsid w:val="00EC5DDA"/>
     <w:rsid w:val="00EC616D"/>
     <w:rsid w:val="00EC6816"/>
     <w:rsid w:val="00EC6FEE"/>
     <w:rsid w:val="00EC7E6D"/>
     <w:rsid w:val="00ED00FD"/>
     <w:rsid w:val="00ED06B7"/>
     <w:rsid w:val="00ED06E7"/>
     <w:rsid w:val="00ED1A51"/>
     <w:rsid w:val="00ED31F9"/>
     <w:rsid w:val="00ED3261"/>
     <w:rsid w:val="00ED338C"/>
-    <w:rsid w:val="00ED36AA"/>
     <w:rsid w:val="00ED394D"/>
     <w:rsid w:val="00ED41E0"/>
     <w:rsid w:val="00ED4751"/>
     <w:rsid w:val="00ED4A0A"/>
     <w:rsid w:val="00ED549E"/>
     <w:rsid w:val="00ED578B"/>
     <w:rsid w:val="00ED5ABA"/>
     <w:rsid w:val="00ED6212"/>
     <w:rsid w:val="00ED6B83"/>
     <w:rsid w:val="00ED7081"/>
     <w:rsid w:val="00ED7853"/>
     <w:rsid w:val="00ED7D1F"/>
     <w:rsid w:val="00EE0E32"/>
     <w:rsid w:val="00EE20EF"/>
     <w:rsid w:val="00EE2E59"/>
     <w:rsid w:val="00EE368F"/>
     <w:rsid w:val="00EE3A11"/>
     <w:rsid w:val="00EE459C"/>
     <w:rsid w:val="00EE535E"/>
     <w:rsid w:val="00EE5C0C"/>
     <w:rsid w:val="00EE5C58"/>
     <w:rsid w:val="00EE611C"/>
     <w:rsid w:val="00EE7407"/>
     <w:rsid w:val="00EF1148"/>
     <w:rsid w:val="00EF11D2"/>
+    <w:rsid w:val="00EF19CB"/>
     <w:rsid w:val="00EF2160"/>
     <w:rsid w:val="00EF338C"/>
     <w:rsid w:val="00EF4F40"/>
     <w:rsid w:val="00EF60E9"/>
     <w:rsid w:val="00EF7CF6"/>
     <w:rsid w:val="00EF7F8A"/>
     <w:rsid w:val="00F00C21"/>
     <w:rsid w:val="00F02EBB"/>
     <w:rsid w:val="00F033FB"/>
     <w:rsid w:val="00F03B85"/>
     <w:rsid w:val="00F0450E"/>
     <w:rsid w:val="00F045AE"/>
     <w:rsid w:val="00F049AF"/>
     <w:rsid w:val="00F04ECF"/>
     <w:rsid w:val="00F06C95"/>
     <w:rsid w:val="00F06F16"/>
     <w:rsid w:val="00F07717"/>
     <w:rsid w:val="00F12955"/>
     <w:rsid w:val="00F12A78"/>
     <w:rsid w:val="00F14969"/>
     <w:rsid w:val="00F15455"/>
     <w:rsid w:val="00F15BAF"/>
     <w:rsid w:val="00F15D4C"/>
     <w:rsid w:val="00F163CC"/>
     <w:rsid w:val="00F169F3"/>
@@ -10288,88 +10160,86 @@
     <w:rsid w:val="00F974FD"/>
     <w:rsid w:val="00F97A25"/>
     <w:rsid w:val="00FA03ED"/>
     <w:rsid w:val="00FA06C3"/>
     <w:rsid w:val="00FA1E8F"/>
     <w:rsid w:val="00FA2B4F"/>
     <w:rsid w:val="00FA3ADF"/>
     <w:rsid w:val="00FA3F47"/>
     <w:rsid w:val="00FA42E7"/>
     <w:rsid w:val="00FA4FEE"/>
     <w:rsid w:val="00FA6B6D"/>
     <w:rsid w:val="00FA6EFB"/>
     <w:rsid w:val="00FA76E7"/>
     <w:rsid w:val="00FA7868"/>
     <w:rsid w:val="00FA7968"/>
     <w:rsid w:val="00FA79D1"/>
     <w:rsid w:val="00FB0309"/>
     <w:rsid w:val="00FB0F49"/>
     <w:rsid w:val="00FB1B15"/>
     <w:rsid w:val="00FB2025"/>
     <w:rsid w:val="00FB20D0"/>
     <w:rsid w:val="00FB2AF0"/>
     <w:rsid w:val="00FB3011"/>
     <w:rsid w:val="00FB389D"/>
     <w:rsid w:val="00FB3AAE"/>
-    <w:rsid w:val="00FB3E34"/>
     <w:rsid w:val="00FB417F"/>
     <w:rsid w:val="00FB454F"/>
     <w:rsid w:val="00FB46A8"/>
     <w:rsid w:val="00FB46B9"/>
     <w:rsid w:val="00FB4D1B"/>
     <w:rsid w:val="00FB4DC4"/>
     <w:rsid w:val="00FB58A4"/>
     <w:rsid w:val="00FB6E9C"/>
     <w:rsid w:val="00FB7BC8"/>
     <w:rsid w:val="00FB7C35"/>
     <w:rsid w:val="00FC01EC"/>
     <w:rsid w:val="00FC1F84"/>
     <w:rsid w:val="00FC2181"/>
     <w:rsid w:val="00FC3053"/>
     <w:rsid w:val="00FC4899"/>
     <w:rsid w:val="00FC49C5"/>
     <w:rsid w:val="00FC4F6E"/>
     <w:rsid w:val="00FC50EA"/>
     <w:rsid w:val="00FC76E0"/>
     <w:rsid w:val="00FC7819"/>
     <w:rsid w:val="00FC7991"/>
     <w:rsid w:val="00FC7C9F"/>
     <w:rsid w:val="00FC7CA6"/>
     <w:rsid w:val="00FD03A4"/>
     <w:rsid w:val="00FD041D"/>
     <w:rsid w:val="00FD0422"/>
     <w:rsid w:val="00FD07AC"/>
     <w:rsid w:val="00FD0C41"/>
     <w:rsid w:val="00FD0FEE"/>
     <w:rsid w:val="00FD1634"/>
     <w:rsid w:val="00FD1E21"/>
     <w:rsid w:val="00FD2228"/>
     <w:rsid w:val="00FD2427"/>
     <w:rsid w:val="00FD4432"/>
     <w:rsid w:val="00FD464E"/>
     <w:rsid w:val="00FD469D"/>
-    <w:rsid w:val="00FD4B3E"/>
     <w:rsid w:val="00FD4DA0"/>
     <w:rsid w:val="00FD5AC0"/>
     <w:rsid w:val="00FD5C75"/>
     <w:rsid w:val="00FD6418"/>
     <w:rsid w:val="00FD68EB"/>
     <w:rsid w:val="00FD71C9"/>
     <w:rsid w:val="00FD7945"/>
     <w:rsid w:val="00FD7F58"/>
     <w:rsid w:val="00FE032E"/>
     <w:rsid w:val="00FE064D"/>
     <w:rsid w:val="00FE09FB"/>
     <w:rsid w:val="00FE0E45"/>
     <w:rsid w:val="00FE1746"/>
     <w:rsid w:val="00FE2675"/>
     <w:rsid w:val="00FE2C3E"/>
     <w:rsid w:val="00FE2C7C"/>
     <w:rsid w:val="00FE3074"/>
     <w:rsid w:val="00FE39B3"/>
     <w:rsid w:val="00FE3D60"/>
     <w:rsid w:val="00FE3D61"/>
     <w:rsid w:val="00FE3F0F"/>
     <w:rsid w:val="00FE4200"/>
     <w:rsid w:val="00FE42A8"/>
     <w:rsid w:val="00FE4A03"/>
     <w:rsid w:val="00FE4ACD"/>
@@ -11021,50 +10891,51 @@
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D7523E"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="SimSun" w:hAnsi="Cambria"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -12170,51 +12041,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2108770306">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=hk2cNhX_eDc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studentsupport.manchester.ac.uk/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.counsellingservice.manchester.ac.uk/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=639" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:conductanddiscipline@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manchesterstudentsunion.com/advice" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studentsupport.manchester.ac.uk/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.counsellingservice.manchester.ac.uk/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dass.manchester.ac.uk/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=38173" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manchesterstudentsunion.com/advice" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=639" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:conductanddiscipline@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=hk2cNhX_eDc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -12479,75 +12350,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7EBAFD93-AAA4-4154-BDEF-F1D052EF0CDF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>732</Words>
-  <Characters>3746</Characters>
+  <Words>831</Words>
+  <Characters>4759</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>79</Lines>
-  <Paragraphs>34</Paragraphs>
+  <Lines>122</Lines>
+  <Paragraphs>53</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Offer Letters update - RAMG 12 Feb 08</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4444</CharactersWithSpaces>
+  <CharactersWithSpaces>5537</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>3276913</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.manchester.ac.uk/dso</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2555933</vt:i4>
       </vt:variant>
       <vt:variant>