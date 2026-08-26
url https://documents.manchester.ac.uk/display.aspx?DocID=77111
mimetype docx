--- v0 (2026-02-26)
+++ v1 (2026-08-26)
@@ -1,7885 +1,4400 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6D28B38C" w14:textId="77777777" w:rsidR="00B50A70" w:rsidRDefault="00B50A70" w:rsidP="005B7165">
-[...13 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="73204620" w14:textId="6443E297" w:rsidR="00873F18" w:rsidRDefault="38664606" w:rsidP="3F5D2790">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Your </w:t>
+      </w:r>
+      <w:r w:rsidR="28F9D013">
+        <w:t xml:space="preserve">University </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Support Plan</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4FDBF086" w14:textId="3F492AA8" w:rsidR="00FD4C05" w:rsidRPr="00591267" w:rsidRDefault="007A4566" w:rsidP="00591267">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="22B7FBEE" w14:textId="51D5F44B" w:rsidR="185110A1" w:rsidRDefault="6A665BD0" w:rsidP="0E2F931B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0E2F931B">
+        <w:t xml:space="preserve">We’ve asked </w:t>
+      </w:r>
+      <w:r w:rsidR="14A375CE" w:rsidRPr="0E2F931B">
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0E2F931B">
+        <w:t xml:space="preserve">School to put </w:t>
+      </w:r>
+      <w:r w:rsidR="31D9966C" w:rsidRPr="0E2F931B">
+        <w:t xml:space="preserve">some initial support </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0E2F931B">
+        <w:t>in place for you</w:t>
+      </w:r>
+      <w:r w:rsidR="235D3ACB" w:rsidRPr="0E2F931B">
+        <w:t xml:space="preserve"> whilst you’re waiting for an appointment with us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0E2F931B">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="282132F4" w:rsidRPr="0E2F931B">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="47A73C40" w:rsidRPr="0E2F931B">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="282132F4" w:rsidRPr="0E2F931B">
+        <w:t xml:space="preserve">ake sure you read </w:t>
+      </w:r>
+      <w:r w:rsidR="61A601CD" w:rsidRPr="0E2F931B">
+        <w:t xml:space="preserve">the guidance that </w:t>
+      </w:r>
+      <w:r w:rsidR="0F92F867" w:rsidRPr="0E2F931B">
+        <w:t>is linked</w:t>
+      </w:r>
+      <w:r w:rsidR="2E6ECE48" w:rsidRPr="0E2F931B">
+        <w:t xml:space="preserve"> below</w:t>
+      </w:r>
+      <w:r w:rsidR="61A601CD" w:rsidRPr="0E2F931B">
+        <w:t xml:space="preserve">, as </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3A273" w:rsidRPr="0E2F931B">
+        <w:t>it explains how your support works and what you need to do to use it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43ACA0FC" w14:textId="6A6DA182" w:rsidR="05F8BA70" w:rsidRDefault="05F8BA70" w:rsidP="7229D5FD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Disability Information shared with your School</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1586FF9E" w14:textId="77777777" w:rsidR="00563EA1" w:rsidRDefault="00563EA1" w:rsidP="00563EA1">
-[...19 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7A3FDE2D" w14:textId="6899AEE2" w:rsidR="459B6F00" w:rsidRDefault="459B6F00" w:rsidP="039B1799">
+      <w:r>
+        <w:t xml:space="preserve">We haven’t shared disability information with your School yet.  When you meet with a Disability Adviser, you can decide what information, if any, you want </w:t>
+      </w:r>
+      <w:r w:rsidR="4DAB8917">
+        <w:t>to share.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0D8A0F61" w14:textId="54AD4042" w:rsidR="00563EA1" w:rsidRPr="00563EA1" w:rsidRDefault="00563EA1" w:rsidP="00563EA1">
-[...29 lines deleted...]
-        <w:t>Background Information given to the School:</w:t>
+    <w:p w14:paraId="63446F33" w14:textId="77777777" w:rsidR="00873F18" w:rsidRDefault="00A51EB7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Academic and Library Support</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="047CC153" w14:textId="77777777" w:rsidR="00563EA1" w:rsidRPr="00563EA1" w:rsidRDefault="00563EA1" w:rsidP="00563EA1">
-[...24 lines deleted...]
-        <w:t>This section will be filled in when you have your individual appointment with a Disability Adviser to ensure that you have ownership over the information you want to disclose.</w:t>
+    <w:p w14:paraId="2BB67FB2" w14:textId="6665F1B9" w:rsidR="00873F18" w:rsidRDefault="3F5D2790" w:rsidP="3F5D2790">
+      <w:r w:rsidRPr="3F5D2790">
+        <w:t xml:space="preserve">We’ve </w:t>
+      </w:r>
+      <w:r w:rsidR="0578E57A" w:rsidRPr="3F5D2790">
+        <w:t xml:space="preserve">asked </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790">
+        <w:t>your School</w:t>
+      </w:r>
+      <w:r w:rsidR="477AEAF6" w:rsidRPr="3F5D2790">
+        <w:t xml:space="preserve"> and the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790">
+        <w:t>Library to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4949C0C4" w14:textId="77777777" w:rsidR="00DC7F8D" w:rsidRPr="00DC7F8D" w:rsidRDefault="00DC7F8D" w:rsidP="00FD4C05">
-[...178 lines deleted...]
-    <w:p w14:paraId="274D2017" w14:textId="77777777" w:rsidR="00B50A70" w:rsidRPr="00245473" w:rsidRDefault="00B915A9" w:rsidP="00245473">
+    <w:p w14:paraId="63215E20" w14:textId="77777777" w:rsidR="00873F18" w:rsidRDefault="00A51EB7" w:rsidP="2AF2907F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245473">
-[...7 lines deleted...]
-      </w:r>
+      <w:hyperlink w:anchor="_Accessing teaching_materials_in" w:history="1">
+        <w:r w:rsidR="2AF2907F" w:rsidRPr="3F5D2790">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>Provide teaching materials online in advance</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54D4E7EC" w14:textId="77777777" w:rsidR="00B50A70" w:rsidRPr="00245473" w:rsidRDefault="00B50A70" w:rsidP="00245473">
+    <w:p w14:paraId="78E6D41A" w14:textId="09233870" w:rsidR="00873F18" w:rsidRDefault="00A51EB7" w:rsidP="2AF2907F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00245473">
-[...5 lines deleted...]
-      </w:r>
+      <w:hyperlink w:anchor="_Lecture_recordings_(podcasts)" w:history="1">
+        <w:r w:rsidR="2AF2907F" w:rsidRPr="7229D5FD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>Provide access to lecture recordings (podcasts)</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="06D23336" w14:textId="47A9197D" w:rsidR="00B50A70" w:rsidRPr="00245473" w:rsidRDefault="00DC7F8D" w:rsidP="00245473">
+    <w:p w14:paraId="064E88ED" w14:textId="77777777" w:rsidR="00873F18" w:rsidRDefault="00A51EB7" w:rsidP="2AF2907F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:lang w:eastAsia="en-GB"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
+      <w:hyperlink w:anchor="_Automatic_extensions" w:history="1">
+        <w:r w:rsidR="2AF2907F" w:rsidRPr="3F5D2790">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>Offer automatic 1-week extensions (where applicable)</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4903565D" w14:textId="77777777" w:rsidR="00245473" w:rsidRPr="00180069" w:rsidRDefault="00245473" w:rsidP="00245473">
+    <w:p w14:paraId="200DE525" w14:textId="77777777" w:rsidR="00873F18" w:rsidRDefault="00A51EB7" w:rsidP="2AF2907F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Automatic</w:t>
-[...71 lines deleted...]
-      </w:r>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Clearly_identify_mandatory" w:history="1">
+        <w:r w:rsidR="2AF2907F" w:rsidRPr="3F5D2790">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>Clearly identify mandatory reading</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="62A14D7C" w14:textId="77777777" w:rsidR="00B50A70" w:rsidRDefault="00B50A70" w:rsidP="00245473">
+    <w:p w14:paraId="02EB378F" w14:textId="3DDB147E" w:rsidR="00873F18" w:rsidRDefault="00A51EB7" w:rsidP="2AF2907F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Extended_high_demand" w:history="1">
+        <w:r w:rsidR="7393A1E5" w:rsidRPr="039B1799">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>Extend High Demand Library loans</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4A3412E8" w14:textId="74C52262" w:rsidR="00873F18" w:rsidRDefault="73907D73" w:rsidP="73907D73">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="73907D73">
+        <w:t>Important Information about your support</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="439F44E7" w14:textId="3E9341E9" w:rsidR="00873F18" w:rsidRDefault="3F5D2790" w:rsidP="3F5D2790">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Accessing_teaching_materials_in"/>
+      <w:r w:rsidRPr="3F5D2790">
+        <w:t>Accessing teaching materials</w:t>
+      </w:r>
+      <w:r w:rsidR="4D6C715C" w:rsidRPr="3F5D2790">
+        <w:t xml:space="preserve"> in advance</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="5A39BBE3" w14:textId="6A027C59" w:rsidR="00873F18" w:rsidRDefault="38664606" w:rsidP="38664606">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="73907D73">
+        <w:t>If</w:t>
+      </w:r>
+      <w:r w:rsidR="261953B6" w:rsidRPr="73907D73">
+        <w:t xml:space="preserve"> your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73">
+        <w:t xml:space="preserve"> teaching materials are</w:t>
+      </w:r>
+      <w:r w:rsidR="67976C5D" w:rsidRPr="73907D73">
+        <w:t xml:space="preserve">n’t </w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73">
+        <w:t>available in advance</w:t>
+      </w:r>
+      <w:r w:rsidR="15629A1B" w:rsidRPr="73907D73">
+        <w:t xml:space="preserve"> or you’re not sure where to find them</w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73">
+        <w:t xml:space="preserve">, contact </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="73907D73">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>your School Disability Coordinator</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="73907D73">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F27F196" w14:textId="77777777" w:rsidR="00873F18" w:rsidRDefault="3F5D2790" w:rsidP="3F5D2790">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Lecture_recordings_(podcasts)"/>
+      <w:r w:rsidRPr="3F5D2790">
+        <w:t>Lecture recordings (podcasts)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="18622059" w14:textId="542079AA" w:rsidR="546690F4" w:rsidRDefault="546690F4" w:rsidP="73907D73">
+      <w:r w:rsidRPr="73907D73">
+        <w:t>You can</w:t>
+      </w:r>
+      <w:r w:rsidR="6B46E98A" w:rsidRPr="73907D73">
+        <w:t xml:space="preserve"> now</w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73">
+        <w:t xml:space="preserve"> access recordings for your teaching, including </w:t>
+      </w:r>
+      <w:r w:rsidR="0D94B3FB" w:rsidRPr="73907D73">
+        <w:t>lectures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73">
+        <w:t xml:space="preserve"> where recordings aren’t normally shared with students.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43FB16CF" w14:textId="35195F82" w:rsidR="546690F4" w:rsidRDefault="546690F4" w:rsidP="3F5D2790">
+      <w:r w:rsidRPr="3F5D2790">
+        <w:t xml:space="preserve">Recordings are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>for your own study only</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790">
+        <w:t xml:space="preserve">. You </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidR="7C2A11EE" w:rsidRPr="3F5D2790">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">n’t </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>share, upload, or publish them</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="577E96B1" w14:textId="511EB9AF" w:rsidR="546690F4" w:rsidRDefault="546690F4" w:rsidP="3F5D2790">
+      <w:r w:rsidRPr="3F5D2790">
+        <w:t>If recordings aren’t available, or you need support in seminars or smaller sessions, contact us.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06C17345" w14:textId="632D96D5" w:rsidR="28D49523" w:rsidRDefault="28D49523" w:rsidP="3F5D2790">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7229D5FD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Make sure you </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="7229D5FD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>read</w:t>
+        </w:r>
+        <w:r w:rsidR="546690F4" w:rsidRPr="7229D5FD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t xml:space="preserve"> lecture recordings</w:t>
+        </w:r>
+        <w:r w:rsidR="2720435F" w:rsidRPr="7229D5FD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t xml:space="preserve"> guidance</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="546690F4" w:rsidRPr="7229D5FD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for more detail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5E8880" w14:textId="77777777" w:rsidR="00873F18" w:rsidRDefault="3F5D2790" w:rsidP="3F5D2790">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Automatic_extensions"/>
+      <w:r w:rsidRPr="3F5D2790">
+        <w:t>Automatic extensions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="0D0B940D" w14:textId="4ECA4E0C" w:rsidR="00873F18" w:rsidRDefault="227F3DAA" w:rsidP="38664606">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3F5D2790">
+        <w:t>Automatic</w:t>
+      </w:r>
+      <w:r w:rsidR="75E34987" w:rsidRPr="3F5D2790">
+        <w:t xml:space="preserve"> 1-week e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790">
+        <w:t xml:space="preserve">xtensions don’t apply to all pieces of work. </w:t>
+      </w:r>
+      <w:r w:rsidR="151B35AF" w:rsidRPr="3F5D2790">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="7393A1E5" w:rsidRPr="3F5D2790">
+        <w:t>heck</w:t>
+      </w:r>
+      <w:r w:rsidR="64B40AC6" w:rsidRPr="3F5D2790">
+        <w:t xml:space="preserve"> out</w:t>
+      </w:r>
+      <w:r w:rsidR="7393A1E5" w:rsidRPr="3F5D2790">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidR="7393A1E5" w:rsidRPr="3F5D2790">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>guidance on how and when automatic extensions can be used</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="7393A1E5" w:rsidRPr="3F5D2790">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="778F0F42" w14:textId="10963CB3" w:rsidR="00873F18" w:rsidRDefault="112ACDC0" w:rsidP="717C28F4">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Clearly_identify_mandatory"/>
+      <w:r w:rsidRPr="3F5D2790">
+        <w:lastRenderedPageBreak/>
+        <w:t>Clearly identify mandatory reading</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="191E8E2B" w14:textId="77777777" w:rsidR="112ACDC0" w:rsidRDefault="112ACDC0">
+      <w:r w:rsidRPr="717C28F4">
+        <w:t>Most Schools provide structured reading lists identifying:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42E38207" w14:textId="77777777" w:rsidR="112ACDC0" w:rsidRDefault="112ACDC0" w:rsidP="717C28F4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="717C28F4">
+        <w:t>required texts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15023198" w14:textId="77777777" w:rsidR="112ACDC0" w:rsidRDefault="112ACDC0" w:rsidP="717C28F4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="717C28F4">
+        <w:t>chapters</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CA8164B" w14:textId="77777777" w:rsidR="112ACDC0" w:rsidRDefault="112ACDC0" w:rsidP="717C28F4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="717C28F4">
+        <w:t>weekly or topic-based reading</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF35CDB" w14:textId="0E230828" w:rsidR="112ACDC0" w:rsidRDefault="112ACDC0" w:rsidP="717C28F4">
+      <w:r w:rsidRPr="717C28F4">
+        <w:t>If this isn’t provided, or you’re having difficulties with your course reading:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752B80CA" w14:textId="77777777" w:rsidR="112ACDC0" w:rsidRDefault="112ACDC0" w:rsidP="717C28F4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="717C28F4">
+        <w:t>contact the academic leading the teaching</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="715B5002" w14:textId="77777777" w:rsidR="112ACDC0" w:rsidRDefault="112ACDC0" w:rsidP="717C28F4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="717C28F4">
+        <w:t xml:space="preserve">consider using </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="717C28F4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>assistive software</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="717C28F4">
+        <w:t xml:space="preserve"> (e.g. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="717C28F4">
+        <w:t>read-back</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="717C28F4">
+        <w:t xml:space="preserve"> tools)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E1FA1CB" w14:textId="2EA11869" w:rsidR="112ACDC0" w:rsidRDefault="112ACDC0" w:rsidP="717C28F4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="221BD71D">
+        <w:t xml:space="preserve">contact </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidRPr="221BD71D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>DASS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="221BD71D">
+        <w:t xml:space="preserve"> or your </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidRPr="221BD71D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>School Disability Coordinator</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="221BD71D">
+        <w:t xml:space="preserve"> for further support</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC05EE7" w14:textId="44A45B36" w:rsidR="15E139B2" w:rsidRDefault="15E139B2" w:rsidP="221BD71D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="160" w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="0F4761"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="221BD71D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="0F4761"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Exam Support</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DD1CB96" w14:textId="5F206C88" w:rsidR="15E139B2" w:rsidRDefault="15E139B2" w:rsidP="221BD71D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="221BD71D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Your exam arrangements:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4292616E" w14:textId="1B7229BC" w:rsidR="15E139B2" w:rsidRDefault="15E139B2" w:rsidP="221BD71D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="221BD71D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00245473">
+        <w:t>25% extra time</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE70F74" w14:textId="401A8530" w:rsidR="15E139B2" w:rsidRDefault="15E139B2" w:rsidP="221BD71D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="221BD71D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Extension to High Demand Library loans</w:t>
+        <w:t>Shared extra-time exam room</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="056CD000" w14:textId="77777777" w:rsidR="00B50A70" w:rsidRDefault="00B50A70" w:rsidP="00B915A9">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+    <w:p w14:paraId="4A60A379" w14:textId="4D618E94" w:rsidR="15E139B2" w:rsidRDefault="15E139B2" w:rsidP="221BD71D">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+      <w:r w:rsidRPr="221BD71D">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00876DBF">
+        <w:t xml:space="preserve">These arrangements apply to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="221BD71D">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3542 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>timed, written exams</w:t>
+      </w:r>
+      <w:r w:rsidRPr="221BD71D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="31B7F178" w14:textId="14E58705" w:rsidR="002830D7" w:rsidRDefault="002830D7" w:rsidP="002830D7">
+    <w:p w14:paraId="1FA267AF" w14:textId="4B0F0976" w:rsidR="15E139B2" w:rsidRDefault="15E139B2" w:rsidP="221BD71D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="221BD71D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">They don’t usually apply to other types of assessment, or exams lasting 24 hours or longer.  Find out more in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidRPr="221BD71D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          </w:rPr>
+          <w:t>our Exam Support Guidance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6CC33C18" w14:textId="55AE13EB" w:rsidR="3D81FD5A" w:rsidRDefault="3D81FD5A" w:rsidP="3F5D2790">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Extended_high_demand"/>
+      <w:r w:rsidRPr="73907D73">
+        <w:t xml:space="preserve">Extended </w:t>
+      </w:r>
+      <w:r w:rsidR="5429B67A" w:rsidRPr="73907D73">
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73">
+        <w:t xml:space="preserve">igh </w:t>
+      </w:r>
+      <w:r w:rsidR="2580E119" w:rsidRPr="73907D73">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73">
+        <w:t>emand loans</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="102A55A1" w14:textId="519DA36B" w:rsidR="38664606" w:rsidRDefault="38664606" w:rsidP="3F5D2790">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...13 lines deleted...]
-        <w:t>Exam Support:</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="73907D73">
+        <w:t xml:space="preserve">High Demand books are normally </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="73907D73">
+        <w:t>issued</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="73907D73">
+        <w:t xml:space="preserve"> for 3 days.</w:t>
+      </w:r>
+      <w:r w:rsidR="7D86B55A" w:rsidRPr="73907D73">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73">
+        <w:t>You can borrow the</w:t>
+      </w:r>
+      <w:r w:rsidR="338A0A4A" w:rsidRPr="73907D73">
+        <w:t xml:space="preserve">m </w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73">
+        <w:t>for 5.</w:t>
+      </w:r>
+      <w:r w:rsidR="14477C2C" w:rsidRPr="73907D73">
+        <w:t xml:space="preserve"> Just to note:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37EE35B7" w14:textId="77777777" w:rsidR="00563EA1" w:rsidRDefault="00563EA1" w:rsidP="002830D7">
-[...10 lines deleted...]
-    <w:p w14:paraId="2D4DF940" w14:textId="77777777" w:rsidR="002830D7" w:rsidRPr="0031408C" w:rsidRDefault="002830D7" w:rsidP="002830D7">
+    <w:p w14:paraId="2C8F5314" w14:textId="3772F119" w:rsidR="7E93694A" w:rsidRDefault="7E93694A" w:rsidP="3F5D2790">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">25% extra time </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="3F5D2790">
+        <w:t>self-service machines m</w:t>
+      </w:r>
+      <w:r w:rsidR="4B1A3D85" w:rsidRPr="3F5D2790">
+        <w:t xml:space="preserve">ight not </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790">
+        <w:t xml:space="preserve">show the extended loan </w:t>
+      </w:r>
+      <w:r w:rsidR="7797AA2B" w:rsidRPr="3F5D2790">
+        <w:t>straight awa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790">
+        <w:t>y</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A3A2038" w14:textId="1F10976A" w:rsidR="002830D7" w:rsidRDefault="00563EA1" w:rsidP="00F52815">
+    <w:p w14:paraId="5288E463" w14:textId="72C29952" w:rsidR="7E93694A" w:rsidRDefault="7E93694A" w:rsidP="3F5D2790">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
-[...5 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3F5D2790">
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="3CB532CB" w:rsidRPr="3F5D2790">
+        <w:t>ey</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790">
+        <w:t xml:space="preserve"> update automatically overnight</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11535E03" w14:textId="77777777" w:rsidR="00873F18" w:rsidRDefault="00A51EB7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">xam room – with other students who have extra time </w:t>
+        <w:t>Need help?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B81FF6C" w14:textId="77777777" w:rsidR="00563EA1" w:rsidRDefault="00563EA1" w:rsidP="002830D7">
-[...133 lines deleted...]
-        <w:r w:rsidRPr="005125E4">
+    <w:p w14:paraId="44FFA447" w14:textId="38671837" w:rsidR="00873F18" w:rsidRDefault="7393A1E5" w:rsidP="3F5D2790">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3F5D2790">
+        <w:t>If any part of your support is not working</w:t>
+      </w:r>
+      <w:r w:rsidR="21EF1624" w:rsidRPr="3F5D2790">
+        <w:t xml:space="preserve"> for you, or isn’t put in place</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790">
+        <w:t xml:space="preserve">, please contact your </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="3F5D2790">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:spacing w:val="-1"/>
           </w:rPr>
-          <w:t>explanations</w:t>
+          <w:t>School Disability Coordinator</w:t>
         </w:r>
-        <w:r w:rsidRPr="005125E4">
+      </w:hyperlink>
+      <w:r w:rsidRPr="3F5D2790">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidRPr="3F5D2790">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:spacing w:val="-10"/>
           </w:rPr>
-          <w:t xml:space="preserve"> </w:t>
-[...53 lines deleted...]
-          <w:t>arrangements</w:t>
+          <w:t>DASS</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="3F5D2790">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="61AD6B3C" w14:textId="77777777" w:rsidR="00563EA1" w:rsidRDefault="00563EA1" w:rsidP="00563EA1">
-[...211 lines deleted...]
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+    <w:sectPr w:rsidR="00873F18">
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6141D88B" w14:textId="77777777" w:rsidR="008F15C2" w:rsidRDefault="008F15C2" w:rsidP="00BF28E4">
+    <w:p w14:paraId="4382AE54" w14:textId="77777777" w:rsidR="00A51EB7" w:rsidRDefault="00A51EB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="187C9599" w14:textId="77777777" w:rsidR="008F15C2" w:rsidRDefault="008F15C2" w:rsidP="00BF28E4">
+    <w:p w14:paraId="05B89D60" w14:textId="77777777" w:rsidR="00A51EB7" w:rsidRDefault="00A51EB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...8 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...44 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0A1F6073" w14:textId="77777777" w:rsidR="006C09AC" w:rsidRDefault="00A824C1">
-[...144 lines deleted...]
-  <w:p w14:paraId="2B6BEE46" w14:textId="77777777" w:rsidR="006C09AC" w:rsidRDefault="006C09AC">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3005"/>
+      <w:gridCol w:w="3005"/>
+      <w:gridCol w:w="3005"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="2AF2907F" w14:paraId="432C323C" w14:textId="77777777" w:rsidTr="2AF2907F">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3005" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="3B93F2C9" w14:textId="67446732" w:rsidR="2AF2907F" w:rsidRDefault="2AF2907F" w:rsidP="2AF2907F">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3005" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="63320F06" w14:textId="59F63392" w:rsidR="2AF2907F" w:rsidRDefault="2AF2907F" w:rsidP="2AF2907F">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3005" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="66AE03AC" w14:textId="36D13A67" w:rsidR="2AF2907F" w:rsidRDefault="2AF2907F" w:rsidP="2AF2907F">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="2F51B956" w14:textId="6AC5C1AF" w:rsidR="2AF2907F" w:rsidRDefault="2AF2907F" w:rsidP="2AF2907F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C2E9804" w14:textId="77777777" w:rsidR="008F15C2" w:rsidRDefault="008F15C2" w:rsidP="00BF28E4">
+    <w:p w14:paraId="0217F733" w14:textId="77777777" w:rsidR="00A51EB7" w:rsidRDefault="00A51EB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="591CF8FB" w14:textId="77777777" w:rsidR="008F15C2" w:rsidRDefault="008F15C2" w:rsidP="00BF28E4">
+    <w:p w14:paraId="14179147" w14:textId="77777777" w:rsidR="00A51EB7" w:rsidRDefault="00A51EB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1F48702B" w14:textId="77777777" w:rsidR="00273C73" w:rsidRDefault="00A824C1" w:rsidP="00273C73">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3005"/>
+      <w:gridCol w:w="3005"/>
+      <w:gridCol w:w="3005"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="2AF2907F" w14:paraId="5E1E46CD" w14:textId="77777777" w:rsidTr="2AF2907F">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3005" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="4547D3B0" w14:textId="0844B9BC" w:rsidR="2AF2907F" w:rsidRDefault="2AF2907F" w:rsidP="2AF2907F">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="721FC60B" wp14:editId="757F0EAE">
+                <wp:extent cx="1655064" cy="701040"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="1658125951" name="drawing"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="1658125951" name="Picture 1658125951"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1655064" cy="701040"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3005" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="25FD5889" w14:textId="5FF121CB" w:rsidR="2AF2907F" w:rsidRDefault="2AF2907F" w:rsidP="2AF2907F">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3005" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="030D94C9" w14:textId="7D63A250" w:rsidR="2AF2907F" w:rsidRDefault="2AF2907F" w:rsidP="2AF2907F">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="2AF2907F">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>DASS</w:t>
+          </w:r>
+          <w:r>
+            <w:br/>
+          </w:r>
+          <w:hyperlink r:id="rId2">
+            <w:r w:rsidRPr="2AF2907F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AF2907F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>nd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AF2907F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Floor, University Place</w:t>
+            </w:r>
+          </w:hyperlink>
+          <w:r>
+            <w:br/>
+          </w:r>
+          <w:r w:rsidRPr="2AF2907F">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>0161 275 7512</w:t>
+          </w:r>
+          <w:r>
+            <w:br/>
+          </w:r>
+          <w:hyperlink r:id="rId3">
+            <w:r w:rsidRPr="2AF2907F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>dass@manchester.ac.uk</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="483EC614" w14:textId="059F4A1E" w:rsidR="2AF2907F" w:rsidRDefault="2AF2907F" w:rsidP="2AF2907F">
     <w:pPr>
-      <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-      <w:jc w:val="right"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...86 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
+</file>
+
+<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+  <int2:observations/>
+  <int2:intelligenceSettings/>
+  <int2:onDemandWorkflows/>
+</int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00000402"/>
-[...77 lines deleted...]
-      </w:pPr>
+    <w:nsid w:val="0064EAA6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EA681858"/>
+    <w:lvl w:ilvl="0" w:tplc="4038F7DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="8C169396">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4C2E19C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FDB6EDC2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A9B62F7E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5046254C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="53821B0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="642EC04E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F0465DDE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08293231"/>
+    <w:nsid w:val="03F402E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6F188B62"/>
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:tmpl w:val="632AAC96"/>
+    <w:lvl w:ilvl="0" w:tplc="A3E2AD10">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="08090003">
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="BCF0F036">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="08090005">
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="EFC6073A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="08090001">
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="822AF93C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="08090003">
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="111EF5FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="08090005">
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="184439B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="08090001">
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="DBACE85A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="08090003">
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="84DC5E8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="08090005">
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8D9C10D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09E954F1"/>
+    <w:nsid w:val="0FFE6AFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F6FE2A6E"/>
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:tmpl w:val="53EABD76"/>
+    <w:lvl w:ilvl="0" w:tplc="0D002E10">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A92EFAD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C1D458E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0CCAF188">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="ADA62D80">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E1980E20">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="26783B82">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="71F667EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="DEA4E36E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19A62A1F"/>
+    <w:nsid w:val="14A141D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5570101A"/>
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:tmpl w:val="8BCC7952"/>
+    <w:lvl w:ilvl="0" w:tplc="A724A21E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="CDBA103C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1B7014E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3BA20DA8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="44CA7C8A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2400937A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3D0C6C2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="91C47382">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D9C61EC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C421499"/>
+    <w:nsid w:val="160B170D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F0BE4AE2"/>
-[...8 lines deleted...]
-        </w:tabs>
+    <w:tmpl w:val="4EF221DE"/>
+    <w:lvl w:ilvl="0" w:tplc="95568C60">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="BBCC12CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="8474006E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="BB843B84">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C4C65B0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B16601A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C68223EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A8429BF0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="CC6AA68E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D88748F"/>
+    <w:nsid w:val="22585F41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CC1CE7B4"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="81B0A2E6"/>
+    <w:lvl w:ilvl="0" w:tplc="D0CA59C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E54AF140">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A5D218A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="96744BCE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="82D6C5A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C1ABF38">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="38AA1B02">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="9F8096EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0942A02C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F0C2180"/>
-[...10 lines deleted...]
-        </w:tabs>
+    <w:nsid w:val="25C8C88B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9D08C938"/>
+    <w:lvl w:ilvl="0" w:tplc="F70AD8CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="DC80CA8C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C72D330">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8D5C9DDE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E3B8B08A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0A34DAEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="935A5096">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="EE725548">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1E6C5F6A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="308C1B8E"/>
+    <w:nsid w:val="262F0947"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D8A4CC5A"/>
-[...8 lines deleted...]
-        </w:tabs>
+    <w:tmpl w:val="429E23BC"/>
+    <w:lvl w:ilvl="0" w:tplc="3AD8D964">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman" w:hint="default"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="82D4A738">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="84BCA538">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E5B4E7F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8CAAD200">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FB882E18">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A4167138">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="EAEC05E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F24CE138">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31513F11"/>
+    <w:nsid w:val="29755CB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3AE4AE9C"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="-"/>
+    <w:tmpl w:val="C504DB92"/>
+    <w:lvl w:ilvl="0" w:tplc="13562768">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1D14D39E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="CD22468A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8168E52A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="17C8A0E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="61F45B00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="AC62A692">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C75E1DD8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="325C4BE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38234F6B"/>
+    <w:nsid w:val="2E5D07FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1CCAB7B6"/>
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:tmpl w:val="DE749F16"/>
+    <w:lvl w:ilvl="0" w:tplc="B238ABAC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="6F0E04B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5F6C45C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94C0FC20">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="030406D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C1264744">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="4B8ED4A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C78916E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B1DE25AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39AA6632"/>
+    <w:nsid w:val="2FDDB7F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CDC6ACBE"/>
-[...39 lines deleted...]
-        <w:ind w:left="2520" w:hanging="360"/>
+    <w:tmpl w:val="EC18D27C"/>
+    <w:lvl w:ilvl="0" w:tplc="84ECEB12">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D2E8CB96">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="BAB428EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
-[...8 lines deleted...]
-        <w:ind w:left="3240" w:hanging="360"/>
+    <w:lvl w:ilvl="3" w:tplc="50EE4DE2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
-[...23 lines deleted...]
-        <w:ind w:left="4680" w:hanging="360"/>
+    <w:lvl w:ilvl="4" w:tplc="356E284A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="194E2AFC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
-[...8 lines deleted...]
-        <w:ind w:left="5400" w:hanging="360"/>
+    <w:lvl w:ilvl="6" w:tplc="8F343356">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
-[...23 lines deleted...]
-        <w:ind w:left="6840" w:hanging="360"/>
+    <w:lvl w:ilvl="7" w:tplc="DD2C6D58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="47C85AA8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4287679E"/>
+    <w:nsid w:val="33F2DFC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4AAC0740"/>
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:tmpl w:val="B33A591E"/>
+    <w:lvl w:ilvl="0" w:tplc="4470F7B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="36A485FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D338AD36">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="5B9CE2A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="AD74D85E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1B84F44C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="898061DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="E52C49B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="30F6B01A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="442D24E9"/>
+    <w:nsid w:val="3F975E38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8A18359A"/>
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:tmpl w:val="F620C8E6"/>
+    <w:lvl w:ilvl="0" w:tplc="9532320E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="9FF880B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="42AC2F48">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="2B2A78BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="3A009C56">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="09A09D24">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="DEEED794">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="E304B308">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C760403E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45B872D1"/>
+    <w:nsid w:val="3FD7B99B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3A52E08E"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="-"/>
+    <w:tmpl w:val="CE924A32"/>
+    <w:lvl w:ilvl="0" w:tplc="C09CA9A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F3886970">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="79F2993A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D362FDB8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="14820A3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9B4895AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="943C484A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D3FE4C06">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E0E8BB7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B900B6A"/>
+    <w:nsid w:val="43ACCABC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C2B2A8FA"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="-"/>
+    <w:tmpl w:val="77EAE8F2"/>
+    <w:lvl w:ilvl="0" w:tplc="332EC1B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C7802906">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4AF03876">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="6D20FD3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A2202B94">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2C9A5B36">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="82AC7304">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CF905DD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="75F49D1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53B87E08"/>
+    <w:nsid w:val="46884D18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3600190C"/>
-[...2 lines deleted...]
-      <w:lvlText w:val="-"/>
+    <w:tmpl w:val="CAD26A1C"/>
+    <w:lvl w:ilvl="0" w:tplc="0AFA5286">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="08090003">
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="45E85DC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="8A7E8672">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5C28D38C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="4554F7C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="31EEF124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="85FEC8B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F468E518">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5B4CDE38">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63C1375E"/>
+    <w:nsid w:val="48E0A5BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C526FAA0"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="-"/>
+    <w:tmpl w:val="6602FBA0"/>
+    <w:lvl w:ilvl="0" w:tplc="CD58413E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4DA64338">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0E86A66A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="C7CA1D36">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="E0C6AA90">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C846CAB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="E0F4764A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="75C8E70E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="BBCE886E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="669538B9"/>
+    <w:nsid w:val="56B60EFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9C8AC180"/>
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:tmpl w:val="E9E6CB36"/>
+    <w:lvl w:ilvl="0" w:tplc="963ADCE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1A3A7D06">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C69E0EEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8BB422C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="922E9588">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1D7EAEBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F542A9A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E9ACFDDC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="9D8ED1F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E3C0FFD"/>
+    <w:nsid w:val="59BEBE77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D6BA5842"/>
-[...2 lines deleted...]
-      <w:lvlText w:val="-"/>
+    <w:tmpl w:val="ABA0869E"/>
+    <w:lvl w:ilvl="0" w:tplc="CD6EA47C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D3DAD0A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="6B58876C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E1E46EE0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DFFEB6A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="91062226">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="89F4F8B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="838C2280">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D97AC28A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59E44157"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CBD68BB8"/>
+    <w:lvl w:ilvl="0" w:tplc="8F148AE4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C2EA2C3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B07E7126">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1A405172">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F7A8A73E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5E347448">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="734E1BC0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F2066A38">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="672CA28A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61AB388C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E74CD880"/>
+    <w:lvl w:ilvl="0" w:tplc="520CECC8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4A88B43E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="6644CE12">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="36944A28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="33E899E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="ACAA699A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9AA68274">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2F4241EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FC90E30A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66581262"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="423A02C6"/>
+    <w:lvl w:ilvl="0" w:tplc="D2BE3C58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="5E9AB852">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A97CA0E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="BCE2B0CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="65B8B0F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C99048BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9A94AD84">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2BD01E90">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="CC927D94">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E75BDBC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B28423F8"/>
+    <w:lvl w:ilvl="0" w:tplc="5A420CB6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="057CE3E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5AE21ABE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="4AC2852C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="61E4D508">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2AD8227A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="173469CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="665651DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="309E83EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="577442182">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F63D671"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D1903BF8"/>
+    <w:lvl w:ilvl="0" w:tplc="1FD8214C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D09A244A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7956390A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8F2CEF66">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A1141332">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="CF72DACE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="92CE7CCA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F9863F90">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FADEABFA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1208838862">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="289362245">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2037808797">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1938175519">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1110584029">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1637367618">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="756705721">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="545482419">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="133835715">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1533690234">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="100492265">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1611165000">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1017730767">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="533422332">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="329873368">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1730113652">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1328173474">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="173497910">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="113181323">
+  <w:num w:numId="19" w16cid:durableId="1221939777">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1116560205">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="214777141">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="955524403">
-[...20 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1457141414">
+  <w:num w:numId="22" w16cid:durableId="1033918184">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="614680424">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="23" w16cid:durableId="323245058">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1172141520">
-[...11 lines deleted...]
-  <w:num w:numId="16" w16cid:durableId="1847550804">
+  <w:num w:numId="24" w16cid:durableId="484592342">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1575360043">
-[...8 lines deleted...]
-  <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...3 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="110"/>
+  <w:displayBackgroundShape/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-[...10 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:spaceForUL/>
-[...4 lines deleted...]
-    <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00727841"/>
-[...354 lines deleted...]
-    <w:rsid w:val="00FE60DA"/>
+    <w:rsidRoot w:val="06467719"/>
+    <w:rsid w:val="004634AC"/>
+    <w:rsid w:val="00873F18"/>
+    <w:rsid w:val="00A51EB7"/>
+    <w:rsid w:val="00CE0EEE"/>
+    <w:rsid w:val="00E3A273"/>
+    <w:rsid w:val="02066BEA"/>
+    <w:rsid w:val="021F21CB"/>
+    <w:rsid w:val="02E94522"/>
+    <w:rsid w:val="034E6742"/>
+    <w:rsid w:val="039B1799"/>
+    <w:rsid w:val="045976F5"/>
+    <w:rsid w:val="0578E57A"/>
+    <w:rsid w:val="05A1079B"/>
+    <w:rsid w:val="05B4B75E"/>
+    <w:rsid w:val="05F8BA70"/>
+    <w:rsid w:val="06467719"/>
+    <w:rsid w:val="0B1F0728"/>
+    <w:rsid w:val="0BF98A75"/>
+    <w:rsid w:val="0BFDD23C"/>
+    <w:rsid w:val="0C31132E"/>
+    <w:rsid w:val="0C365449"/>
+    <w:rsid w:val="0C84564B"/>
+    <w:rsid w:val="0D0E4EF0"/>
+    <w:rsid w:val="0D94B3FB"/>
+    <w:rsid w:val="0E2F931B"/>
+    <w:rsid w:val="0E32623C"/>
+    <w:rsid w:val="0F92F867"/>
+    <w:rsid w:val="1005146D"/>
+    <w:rsid w:val="10089F18"/>
+    <w:rsid w:val="100DE1A5"/>
+    <w:rsid w:val="10109BFB"/>
+    <w:rsid w:val="112ACDC0"/>
+    <w:rsid w:val="12037DBC"/>
+    <w:rsid w:val="1349EE65"/>
+    <w:rsid w:val="143E6329"/>
+    <w:rsid w:val="14477C2C"/>
+    <w:rsid w:val="14A375CE"/>
+    <w:rsid w:val="14E3E85C"/>
+    <w:rsid w:val="151B35AF"/>
+    <w:rsid w:val="15629A1B"/>
+    <w:rsid w:val="15BC79C8"/>
+    <w:rsid w:val="15CE0D92"/>
+    <w:rsid w:val="15E139B2"/>
+    <w:rsid w:val="15F49B2F"/>
+    <w:rsid w:val="169FB733"/>
+    <w:rsid w:val="16D9F162"/>
+    <w:rsid w:val="16F7AF1F"/>
+    <w:rsid w:val="1806DA8E"/>
+    <w:rsid w:val="185110A1"/>
+    <w:rsid w:val="18578782"/>
+    <w:rsid w:val="190B32EA"/>
+    <w:rsid w:val="1A25EAD2"/>
+    <w:rsid w:val="1AC1D216"/>
+    <w:rsid w:val="1B078C8B"/>
+    <w:rsid w:val="1B55D11C"/>
+    <w:rsid w:val="1C16331C"/>
+    <w:rsid w:val="1D80EB55"/>
+    <w:rsid w:val="1DAE9B65"/>
+    <w:rsid w:val="1E00E92F"/>
+    <w:rsid w:val="1E1B9FF0"/>
+    <w:rsid w:val="1E354A0F"/>
+    <w:rsid w:val="1E7244D6"/>
+    <w:rsid w:val="20EB100F"/>
+    <w:rsid w:val="21EF1624"/>
+    <w:rsid w:val="221BD71D"/>
+    <w:rsid w:val="227F3DAA"/>
+    <w:rsid w:val="22AD7727"/>
+    <w:rsid w:val="22D13237"/>
+    <w:rsid w:val="22F4FCB4"/>
+    <w:rsid w:val="235D3ACB"/>
+    <w:rsid w:val="24211EC6"/>
+    <w:rsid w:val="2422BC78"/>
+    <w:rsid w:val="2450D6E7"/>
+    <w:rsid w:val="24A30F55"/>
+    <w:rsid w:val="24F3DB33"/>
+    <w:rsid w:val="257ACCA4"/>
+    <w:rsid w:val="2580E119"/>
+    <w:rsid w:val="261953B6"/>
+    <w:rsid w:val="2701FED3"/>
+    <w:rsid w:val="2720435F"/>
+    <w:rsid w:val="2796BE9F"/>
+    <w:rsid w:val="282132F4"/>
+    <w:rsid w:val="28D49523"/>
+    <w:rsid w:val="28F9D013"/>
+    <w:rsid w:val="294FC022"/>
+    <w:rsid w:val="2AF2907F"/>
+    <w:rsid w:val="2C43FF97"/>
+    <w:rsid w:val="2D1D6A4E"/>
+    <w:rsid w:val="2DE343C9"/>
+    <w:rsid w:val="2DF8DA34"/>
+    <w:rsid w:val="2E2B0224"/>
+    <w:rsid w:val="2E6ECE48"/>
+    <w:rsid w:val="2EC90249"/>
+    <w:rsid w:val="2FADC3A8"/>
+    <w:rsid w:val="31C130F1"/>
+    <w:rsid w:val="31D9966C"/>
+    <w:rsid w:val="3210FB6E"/>
+    <w:rsid w:val="32A11DFB"/>
+    <w:rsid w:val="338A0A4A"/>
+    <w:rsid w:val="348A7A61"/>
+    <w:rsid w:val="34E5DBEE"/>
+    <w:rsid w:val="35226A26"/>
+    <w:rsid w:val="354DEBEE"/>
+    <w:rsid w:val="36499F1D"/>
+    <w:rsid w:val="36C69671"/>
+    <w:rsid w:val="36FFDAF5"/>
+    <w:rsid w:val="375C3F4E"/>
+    <w:rsid w:val="380BEBB3"/>
+    <w:rsid w:val="38664606"/>
+    <w:rsid w:val="38845EF5"/>
+    <w:rsid w:val="3CB532CB"/>
+    <w:rsid w:val="3CC124C8"/>
+    <w:rsid w:val="3CCD11ED"/>
+    <w:rsid w:val="3D81FD5A"/>
+    <w:rsid w:val="3F5D2790"/>
+    <w:rsid w:val="3FACAACF"/>
+    <w:rsid w:val="3FE3CBB0"/>
+    <w:rsid w:val="402BD03A"/>
+    <w:rsid w:val="403897C0"/>
+    <w:rsid w:val="403E7FE8"/>
+    <w:rsid w:val="40E92F06"/>
+    <w:rsid w:val="41020691"/>
+    <w:rsid w:val="42C18AB6"/>
+    <w:rsid w:val="42DC5CCC"/>
+    <w:rsid w:val="435DCE98"/>
+    <w:rsid w:val="43AA446F"/>
+    <w:rsid w:val="449624DC"/>
+    <w:rsid w:val="449F178A"/>
+    <w:rsid w:val="459B6F00"/>
+    <w:rsid w:val="45CFE2EB"/>
+    <w:rsid w:val="4624FBDA"/>
+    <w:rsid w:val="4686B02B"/>
+    <w:rsid w:val="46E785B1"/>
+    <w:rsid w:val="472AD1D8"/>
+    <w:rsid w:val="474816DA"/>
+    <w:rsid w:val="477AEAF6"/>
+    <w:rsid w:val="47A06895"/>
+    <w:rsid w:val="47A73C40"/>
+    <w:rsid w:val="48AFB16F"/>
+    <w:rsid w:val="4AF6B53A"/>
+    <w:rsid w:val="4B1A3D85"/>
+    <w:rsid w:val="4CB80A16"/>
+    <w:rsid w:val="4D02053A"/>
+    <w:rsid w:val="4D6C715C"/>
+    <w:rsid w:val="4DAB8917"/>
+    <w:rsid w:val="4E326A12"/>
+    <w:rsid w:val="4EE1A9B1"/>
+    <w:rsid w:val="53955111"/>
+    <w:rsid w:val="53AF3BA0"/>
+    <w:rsid w:val="53C9B3EF"/>
+    <w:rsid w:val="5429B67A"/>
+    <w:rsid w:val="5438A347"/>
+    <w:rsid w:val="546690F4"/>
+    <w:rsid w:val="5476B3C7"/>
+    <w:rsid w:val="559171F1"/>
+    <w:rsid w:val="55BBA287"/>
+    <w:rsid w:val="56CA198A"/>
+    <w:rsid w:val="57D0358B"/>
+    <w:rsid w:val="57D63604"/>
+    <w:rsid w:val="57DE4170"/>
+    <w:rsid w:val="58E96804"/>
+    <w:rsid w:val="5944D37C"/>
+    <w:rsid w:val="5A2DB93B"/>
+    <w:rsid w:val="5AA50CD9"/>
+    <w:rsid w:val="5C266D9C"/>
+    <w:rsid w:val="5ECD4874"/>
+    <w:rsid w:val="5F961AFA"/>
+    <w:rsid w:val="60251F5C"/>
+    <w:rsid w:val="6057A309"/>
+    <w:rsid w:val="60937435"/>
+    <w:rsid w:val="61A601CD"/>
+    <w:rsid w:val="61EB6347"/>
+    <w:rsid w:val="64B40AC6"/>
+    <w:rsid w:val="654E5BD0"/>
+    <w:rsid w:val="655B8804"/>
+    <w:rsid w:val="65B2249D"/>
+    <w:rsid w:val="660EBBC1"/>
+    <w:rsid w:val="67976C5D"/>
+    <w:rsid w:val="6848F3CD"/>
+    <w:rsid w:val="684A55B9"/>
+    <w:rsid w:val="68FFB5F4"/>
+    <w:rsid w:val="6A665BD0"/>
+    <w:rsid w:val="6AA57575"/>
+    <w:rsid w:val="6AAD1398"/>
+    <w:rsid w:val="6B46E98A"/>
+    <w:rsid w:val="6DF418E6"/>
+    <w:rsid w:val="6DF58995"/>
+    <w:rsid w:val="6E7D676F"/>
+    <w:rsid w:val="6EE4FFB1"/>
+    <w:rsid w:val="6F321F13"/>
+    <w:rsid w:val="704134F1"/>
+    <w:rsid w:val="717C28F4"/>
+    <w:rsid w:val="7229D5FD"/>
+    <w:rsid w:val="7237A6C4"/>
+    <w:rsid w:val="73907D73"/>
+    <w:rsid w:val="7393A1E5"/>
+    <w:rsid w:val="73D4922F"/>
+    <w:rsid w:val="73EAD366"/>
+    <w:rsid w:val="748CA21D"/>
+    <w:rsid w:val="749FDFB2"/>
+    <w:rsid w:val="7541C3F1"/>
+    <w:rsid w:val="755A8E17"/>
+    <w:rsid w:val="75E34987"/>
+    <w:rsid w:val="764C0A11"/>
+    <w:rsid w:val="7664FD5E"/>
+    <w:rsid w:val="76B1C82B"/>
+    <w:rsid w:val="7797AA2B"/>
+    <w:rsid w:val="77C1EBB6"/>
+    <w:rsid w:val="7AA17638"/>
+    <w:rsid w:val="7C064060"/>
+    <w:rsid w:val="7C2A11EE"/>
+    <w:rsid w:val="7CB5F63C"/>
+    <w:rsid w:val="7D321D4A"/>
+    <w:rsid w:val="7D6B9A46"/>
+    <w:rsid w:val="7D86B55A"/>
+    <w:rsid w:val="7DEF48C8"/>
+    <w:rsid w:val="7E93694A"/>
+    <w:rsid w:val="7ED5A597"/>
+    <w:rsid w:val="7F1DC5E7"/>
+    <w:rsid w:val="7F496805"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="84993"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="661DED05"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{04E0035D-5346-4AED-8C85-17B985EA24B9}"/>
+  <w14:docId w14:val="03355A87"/>
+  <w15:docId w15:val="{EF97AE6F-71A4-473D-BA6E-7D80459DED18}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7904,76 +4419,76 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -8130,1107 +4645,1350 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="0054140F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="480" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="MS Gothic"/>
-[...5 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0054140F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="MS Gothic"/>
-[...5 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0054140F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="MS Gothic"/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00E8354E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="MS Gothic"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD"/>
+      <w:color w:val="0F4761"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Topic">
-[...51 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="0054140F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="0054140F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="0054140F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...134 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00E8354E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD"/>
+      <w:color w:val="0F4761"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-[...4 lines deleted...]
-    <w:rsid w:val="002E7FDB"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:color w:val="800080"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="008A7E51"/>
     <w:pPr>
-      <w:pBdr>
-[...2 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="SimSun" w:hAnsi="Cambria"/>
-[...2 lines deleted...]
-      <w:szCs w:val="52"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...3 lines deleted...]
-    <w:rsid w:val="008A7E51"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="SimSun" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="52"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="008A7E51"/>
     <w:pPr>
-      <w:spacing w:after="600"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="SimSun" w:hAnsi="Cambria"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:spacing w:val="13"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="0F4761"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-[...3 lines deleted...]
-    <w:rsid w:val="008A7E51"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="SimSun" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
-      <w:spacing w:val="13"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
-[...1 lines deleted...]
-    <w:uiPriority w:val="20"/>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="008A7E51"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FB4123"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable4-Accent1">
+    <w:name w:val="Grid Table 4 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9CC2E5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9CC2E5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9CC2E5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9CC2E5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9CC2E5"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9CC2E5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="5B9BD5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Code">
+    <w:name w:val="Code"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:spacing w:val="10"/>
-[...1 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
-    <w:name w:val="page number"/>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D77E67"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00D77E67"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C17A41"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-[...1 lines deleted...]
-    <w:link w:val="BodyText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D77E67"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C17A41"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-GB"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-[...26 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006C09AC"/>
+    <w:rsid w:val="00C17A41"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="2AF2907F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="2AF2907F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...108 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dass.manchester.ac.uk/what-support-can-i-get/study-support/assistive-software/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=16559" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=16559" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dso.manchester.ac.uk/what-support-can-i-get/exams/exam-explanations/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mypodcasts.manchester.ac.uk/support/opt-out/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dass@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mypodcasts.manchester.ac.uk/support/download/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=37272" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dass@manchester.ac.uk" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dass@manchester.ac.uk" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dass.manchester.ac.uk/what-support-can-i-get/study-support/assistive-software/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dass@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=37272" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dass.manchester.ac.uk/contact-and-see-us/who-can-i-talk-to-in-my-school/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dass.manchester.ac.uk/what-support-can-i-get/exams/exam-explanations/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dass.manchester.ac.uk/what-support-can-i-get/study-support/support-from-my-teaching-staff/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dass.manchester.ac.uk/contact-and-see-us/who-can-i-talk-to-in-my-school/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dass.manchester.ac.uk/contact-and-see-us/who-can-i-talk-to-in-my-school/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dass@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dass@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/about/maps/interactive-map/?id=34" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B14DFBD623FD3947A34D491EF6534F24" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3d57c7842dfc28e9bae75e65668f9f18">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f7165fa8-fe78-4c82-bbb7-6ae33be31510" xmlns:ns3="d9842c77-c76c-4a8a-9426-852b45d795cb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9f5d4949e3456dfbefb40630283f0018" ns2:_="" ns3:_="">
+    <xsd:import namespace="f7165fa8-fe78-4c82-bbb7-6ae33be31510"/>
+    <xsd:import namespace="d9842c77-c76c-4a8a-9426-852b45d795cb"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f7165fa8-fe78-4c82-bbb7-6ae33be31510" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6d63537c-d192-4dc4-bb87-a5632b1c7687" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d9842c77-c76c-4a8a-9426-852b45d795cb" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{9acc57f8-35ed-45a0-a8af-b600bf1fd2df}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d9842c77-c76c-4a8a-9426-852b45d795cb">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f7165fa8-fe78-4c82-bbb7-6ae33be31510">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d9842c77-c76c-4a8a-9426-852b45d795cb" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E241615-5426-4B98-A979-88D3FCC9A381}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62EB4FCF-FEA8-40C6-A0BA-45F60EC4B463}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15E15BA9-4D49-4129-9B36-7069626BB8AF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f7165fa8-fe78-4c82-bbb7-6ae33be31510"/>
+    <ds:schemaRef ds:uri="d9842c77-c76c-4a8a-9426-852b45d795cb"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57B3D5BA-33F9-4A62-96ED-9553F3F6F1CA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f7165fa8-fe78-4c82-bbb7-6ae33be31510"/>
+    <ds:schemaRef ds:uri="d9842c77-c76c-4a8a-9426-852b45d795cb"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>687</Words>
-  <Characters>3619</Characters>
+  <Words>602</Words>
+  <Characters>3031</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>75</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>108</Lines>
+  <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>University of Manchester</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4303</CharactersWithSpaces>
+  <CharactersWithSpaces>3603</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...38 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Elaine Shillcock</dc:creator>
+  <dc:title>Document</dc:title>
+  <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="UC.Supportschrx0020InformationschrxfbkInstitutionalschrx0020SupportschrxfbkY02schrx0020Libraryschrx0020Support">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100B14DFBD623FD3947A34D491EF6534F24</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MaximizerPreviewMode">
-    <vt:bool>true</vt:bool>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="C.FullName">
-    <vt:lpwstr>Name</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ComplianceAssetId">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="C.FirstName">
-    <vt:lpwstr>First Name</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TemplateUrl">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="UC.Supportschrx0020InformationschrxfbkInstitutionalschrx0020SupportschrxfbkExamschrx0020ArrangementsschrxfbkS25schrx0020Examschrx0020Support">
-    <vt:lpwstr>Support Information\Institutional Support\Exam Arrangements\S25 Exam Support</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_ExtendedDescription">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Y.TodayDate">
-    <vt:lpwstr>Today's date</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TriggerFlowInfo">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Y.FirstName">
-[...3 lines deleted...]
-    <vt:lpwstr>My Last Name</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="xd_Signature">
+    <vt:bool>false</vt:bool>
   </property>
 </Properties>
 </file>