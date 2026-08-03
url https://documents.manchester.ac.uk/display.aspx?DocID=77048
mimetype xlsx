--- v0 (2026-02-28)
+++ v1 (2026-08-03)
@@ -6,60 +6,60 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://livemanchesterac-my.sharepoint.com/personal/andrew_smith-6_manchester_ac_uk/Documents/Documents/Mwxssas4/Connect - Service Now/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="8" documentId="8_{A104C805-98F0-44C3-85CD-6CC93828D0E2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DB470542-1E66-40B8-846C-5F5705C21631}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{433B0EAF-C7C1-4F6A-9C24-625B3E5156A0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="CAS1 (October 2025)" sheetId="3" r:id="rId1"/>
     <sheet name="OtherLists" sheetId="2" state="hidden" r:id="rId2"/>
     <sheet name="StructureLists" sheetId="7" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="AALC_Administration__4395">StructureLists!#REF!</definedName>
     <definedName name="Academic_Advisory_Service__5046">StructureLists!$I$1573:$I$1574</definedName>
     <definedName name="Accelerator_Physics_Group__5826" comment="FSE 3.6.2">StructureLists!$I$227:$I$228</definedName>
     <definedName name="Access__Student_Employability__Success_and_Development__5D79">StructureLists!$I$1689:$I$1692</definedName>
     <definedName name="Access__Student_Employment__Success_and_Development__5D79">StructureLists!$I$1689:$I$1692</definedName>
     <definedName name="Access_and_Student_Success__6577">StructureLists!$K$1689:$K$1690</definedName>
     <definedName name="Access_Student_Success_and_Development__6578">StructureLists!$K$1693:$K$1694</definedName>
     <definedName name="Access_Summit__5725">StructureLists!$I$1589:$I$1590</definedName>
     <definedName name="Accommodation_and_Administration__5704">StructureLists!$I$1529:$I$1531</definedName>
     <definedName name="Accommodation_Office__6275">StructureLists!$K$1529:$K$1530</definedName>
     <definedName name="Accounting_and_Finance__5317">StructureLists!$I$605:$I$606</definedName>
     <definedName name="Accounting_and_Finance__A_F___5317">StructureLists!#REF!</definedName>
     <definedName name="Accounting_and_Finance__A_F__General__5316">StructureLists!#REF!</definedName>
     <definedName name="Accounting_and_Finance_General__5316">StructureLists!$I$601:$I$602</definedName>
     <definedName name="Accounts_Payable_and_Payments__5742">StructureLists!$I$1237:$I$1238</definedName>
     <definedName name="Acquisitions__5D30">StructureLists!$I$1261:$I$1262</definedName>
     <definedName name="Administration__5D12">StructureLists!$I$1045:$I$1046</definedName>
     <definedName name="Administration__5F04">StructureLists!$I$339:$I$340</definedName>
@@ -1083,72 +1083,71 @@
     <definedName name="UoM_Worldwide_Marketing_and_Recruitment__5B55">StructureLists!$I$1649:$I$1650</definedName>
     <definedName name="UoM_Worldwide_Operations__5B54">StructureLists!$I$1645:$I$1646</definedName>
     <definedName name="UoM_Worldwide_Singapore_Centre__5D21">StructureLists!$I$1665:$I$1666</definedName>
     <definedName name="UoM_Worldwide_UK_Limited__5D23">StructureLists!$I$1673:$I$1674</definedName>
     <definedName name="UoM_Worldwide_USA__5D22">StructureLists!$I$1669:$I$1670</definedName>
     <definedName name="Urdu__5D50">StructureLists!$I$985:$I$986</definedName>
     <definedName name="Visitor_Team__4669">StructureLists!$G$1889:$G$1890</definedName>
     <definedName name="Visualisation_and_Hosting__6652">StructureLists!$K$1393:$K$1394</definedName>
     <definedName name="Wellcome_Trust_CRF__3058">StructureLists!$E$1926:$E$1927</definedName>
     <definedName name="Wellcome_Trust_CRF__4137">StructureLists!$G$1926:$G$1927</definedName>
     <definedName name="Whitworth_Art_Gallery__3042">StructureLists!$E$1893:$E$1894</definedName>
     <definedName name="Whitworth_Art_Gallery__4138">StructureLists!#REF!</definedName>
     <definedName name="Whitworth_Art_Gallery_Administration__4138">StructureLists!$G$1893:$G$1894</definedName>
     <definedName name="Work_and_Equalities_Institute__4626">StructureLists!$G$725:$G$726</definedName>
     <definedName name="Work_and_Equalities_Institute__5C77">StructureLists!$I$725:$I$726</definedName>
     <definedName name="Work_and_Equalities_Institute__6279">StructureLists!$K$625:$K$626</definedName>
     <definedName name="Work_and_Equalities_Institute__WEI___4626">StructureLists!$G$725:$G$726</definedName>
     <definedName name="Work_and_Equalities_Institute__WEI___5C77">StructureLists!$I$725:$I$726</definedName>
     <definedName name="Work_and_Equalities_Institute__WEI___6279">StructureLists!$K$625:$K$626</definedName>
     <definedName name="Workforce_Information__6618">StructureLists!#REF!</definedName>
     <definedName name="Workforce_Planning__5D95">StructureLists!#REF!</definedName>
     <definedName name="World_Academy_of_Sport__5307" comment="HUM 2.3.6">StructureLists!$I$549:$I$550</definedName>
     <definedName name="Wythenshawe__6049">StructureLists!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
-  <fileRecoveryPr repairLoad="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3078" uniqueCount="904">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3084" uniqueCount="908">
   <si>
     <t>CASUAL APPOINTMENT AUTHORISATION FORM</t>
   </si>
   <si>
     <t>SECTION 1 - To be completed by Appointing Manager</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="12"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="12"/>
         <color rgb="FF7030A0"/>
         <rFont val="Arial"/>
@@ -3970,50 +3969,65 @@
   </si>
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <r>
       <t>Authorising Manager Signature</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
   <si>
     <r>
       <t>Budget Holder/RSO authorisation</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>*</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Appointing Manager Signature</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
   <si>
     <r>
       <t>Description of Role</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">* </t>
@@ -4153,59 +4167,93 @@
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(i.e interim cover, project support etc.)</t>
     </r>
   </si>
+  <si>
+    <r>
+      <t>Line Managers Name</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>*</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Is Line Manager the same for all casuals in the post</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>*</t>
+    </r>
+  </si>
+  <si>
+    <t>Hourly Rate*</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_-&quot;£&quot;* #,##0.00_-;\-&quot;£&quot;* #,##0.00_-;_-&quot;£&quot;* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="&quot;£&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="36" x14ac:knownFonts="1">
+  <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
@@ -4402,57 +4450,50 @@
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
-    <font>
-[...5 lines deleted...]
-    </font>
   </fonts>
   <fills count="11">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -4472,51 +4513,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="54">
+  <borders count="43">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -4921,247 +4962,98 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...22 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...13 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...25 lines deleted...]
-      </top>
+      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...84 lines deleted...]
-      </bottom>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="175">
+  <cellXfs count="168">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="7" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
@@ -5309,243 +5201,360 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="30" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="17" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="17" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="17" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="51" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="50" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="53" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="28" fillId="10" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="28" fillId="10" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="30" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="17" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -5565,289 +5574,144 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="9" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="4" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...120 lines deleted...]
-    <xf numFmtId="14" fontId="6" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="9" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="5" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="5" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...86 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFFCC"/>
       <color rgb="FFCCFFCC"/>
       <color rgb="FF0000FF"/>
       <color rgb="FFD9D9D9"/>
       <color rgb="FFFCD5B4"/>
       <color rgb="FFB8CCE4"/>
       <color rgb="FFC4BD97"/>
       <color rgb="FFFFFFB7"/>
       <color rgb="FFCCC0DA"/>
       <color rgb="FFD8E4BC"/>
     </mruColors>
@@ -6206,1086 +6070,1203 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=37080" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:U45"/>
+  <dimension ref="A1:V48"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScalePageLayoutView="50" workbookViewId="0">
-      <selection activeCell="K14" sqref="K14:M15"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A8" zoomScaleNormal="100" zoomScalePageLayoutView="50" workbookViewId="0">
+      <selection activeCell="G19" sqref="G19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="1.453125" style="11" customWidth="1"/>
     <col min="2" max="2" width="2.54296875" style="38" customWidth="1"/>
     <col min="3" max="3" width="10.54296875" style="38" customWidth="1"/>
     <col min="4" max="4" width="29.26953125" style="38" customWidth="1"/>
-    <col min="5" max="5" width="25.7265625" style="38" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="17" max="16384" width="9.1796875" style="11" hidden="1"/>
+    <col min="5" max="6" width="25.7265625" style="38" customWidth="1"/>
+    <col min="7" max="7" width="24.54296875" style="38" customWidth="1"/>
+    <col min="8" max="8" width="15.1796875" style="38" customWidth="1"/>
+    <col min="9" max="9" width="11.26953125" style="38" customWidth="1"/>
+    <col min="10" max="10" width="15.1796875" style="38" customWidth="1"/>
+    <col min="11" max="11" width="16.54296875" style="38" customWidth="1"/>
+    <col min="12" max="12" width="27.26953125" style="38" customWidth="1"/>
+    <col min="13" max="13" width="21.7265625" style="38" customWidth="1"/>
+    <col min="14" max="14" width="23.1796875" style="38" customWidth="1"/>
+    <col min="15" max="15" width="1.453125" style="39" customWidth="1"/>
+    <col min="16" max="17" width="2.81640625" style="11" hidden="1" customWidth="1"/>
+    <col min="18" max="16384" width="9.1796875" style="11" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="12" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:22" s="12" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="8"/>
       <c r="B1" s="9"/>
-      <c r="C1" s="129" t="s">
+      <c r="C1" s="79" t="s">
         <v>0</v>
       </c>
-      <c r="D1" s="129"/>
-[...10 lines deleted...]
-      <c r="O1" s="11"/>
+      <c r="D1" s="79"/>
+      <c r="E1" s="79"/>
+      <c r="F1" s="79"/>
+      <c r="G1" s="79"/>
+      <c r="H1" s="79"/>
+      <c r="I1" s="79"/>
+      <c r="J1" s="79"/>
+      <c r="K1" s="79"/>
+      <c r="L1" s="79"/>
+      <c r="M1" s="79"/>
+      <c r="N1" s="80"/>
+      <c r="O1" s="10"/>
       <c r="P1" s="11"/>
       <c r="Q1" s="11"/>
       <c r="R1" s="11"/>
       <c r="S1" s="11"/>
       <c r="T1" s="11"/>
       <c r="U1" s="11"/>
-    </row>
-    <row r="2" spans="1:21" s="7" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="V1" s="11"/>
+    </row>
+    <row r="2" spans="1:22" s="7" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="8"/>
       <c r="B2" s="13"/>
-      <c r="C2" s="131"/>
-[...11 lines deleted...]
-      <c r="O2" s="11"/>
+      <c r="C2" s="81"/>
+      <c r="D2" s="81"/>
+      <c r="E2" s="81"/>
+      <c r="F2" s="81"/>
+      <c r="G2" s="81"/>
+      <c r="H2" s="81"/>
+      <c r="I2" s="81"/>
+      <c r="J2" s="81"/>
+      <c r="K2" s="81"/>
+      <c r="L2" s="81"/>
+      <c r="M2" s="81"/>
+      <c r="N2" s="82"/>
+      <c r="O2" s="14"/>
       <c r="P2" s="11"/>
       <c r="Q2" s="11"/>
       <c r="R2" s="11"/>
       <c r="S2" s="11"/>
       <c r="T2" s="11"/>
       <c r="U2" s="11"/>
-    </row>
-    <row r="3" spans="1:21" s="17" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="V2" s="11"/>
+    </row>
+    <row r="3" spans="1:22" s="17" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A3" s="15"/>
-      <c r="B3" s="146" t="s">
+      <c r="B3" s="97" t="s">
         <v>888</v>
       </c>
-      <c r="C3" s="146"/>
-[...11 lines deleted...]
-      <c r="O3" s="11"/>
+      <c r="C3" s="97"/>
+      <c r="D3" s="97"/>
+      <c r="E3" s="97"/>
+      <c r="F3" s="97"/>
+      <c r="G3" s="97"/>
+      <c r="H3" s="97"/>
+      <c r="I3" s="97"/>
+      <c r="J3" s="97"/>
+      <c r="K3" s="97"/>
+      <c r="L3" s="97"/>
+      <c r="M3" s="97"/>
+      <c r="N3" s="97"/>
+      <c r="O3" s="16"/>
       <c r="P3" s="11"/>
       <c r="Q3" s="11"/>
       <c r="R3" s="11"/>
       <c r="S3" s="11"/>
       <c r="T3" s="11"/>
       <c r="U3" s="11"/>
-    </row>
-    <row r="4" spans="1:21" s="20" customFormat="1" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="V3" s="11"/>
+    </row>
+    <row r="4" spans="1:22" s="20" customFormat="1" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="18"/>
-      <c r="B4" s="133"/>
-[...12 lines deleted...]
-      <c r="O4" s="11"/>
+      <c r="B4" s="83"/>
+      <c r="C4" s="84"/>
+      <c r="D4" s="84"/>
+      <c r="E4" s="84"/>
+      <c r="F4" s="84"/>
+      <c r="G4" s="84"/>
+      <c r="H4" s="84"/>
+      <c r="I4" s="84"/>
+      <c r="J4" s="84"/>
+      <c r="K4" s="84"/>
+      <c r="L4" s="84"/>
+      <c r="M4" s="84"/>
+      <c r="N4" s="85"/>
+      <c r="O4" s="19"/>
       <c r="P4" s="11"/>
       <c r="Q4" s="11"/>
       <c r="R4" s="11"/>
       <c r="S4" s="11"/>
       <c r="T4" s="11"/>
       <c r="U4" s="11"/>
-    </row>
-    <row r="5" spans="1:21" s="20" customFormat="1" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="V4" s="11"/>
+    </row>
+    <row r="5" spans="1:22" s="20" customFormat="1" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A5" s="18"/>
-      <c r="B5" s="151" t="s">
+      <c r="B5" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="152"/>
-[...11 lines deleted...]
-      <c r="O5" s="11"/>
+      <c r="C5" s="99"/>
+      <c r="D5" s="99"/>
+      <c r="E5" s="99"/>
+      <c r="F5" s="99"/>
+      <c r="G5" s="99"/>
+      <c r="H5" s="99"/>
+      <c r="I5" s="99"/>
+      <c r="J5" s="99"/>
+      <c r="K5" s="99"/>
+      <c r="L5" s="99"/>
+      <c r="M5" s="99"/>
+      <c r="N5" s="100"/>
+      <c r="O5" s="19"/>
       <c r="P5" s="11"/>
       <c r="Q5" s="11"/>
       <c r="R5" s="11"/>
       <c r="S5" s="11"/>
       <c r="T5" s="11"/>
       <c r="U5" s="11"/>
-    </row>
-    <row r="6" spans="1:21" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="V5" s="11"/>
+    </row>
+    <row r="6" spans="1:22" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="15"/>
-      <c r="B6" s="143" t="s">
+      <c r="B6" s="94" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="144"/>
-[...11 lines deleted...]
-      <c r="O6" s="11"/>
+      <c r="C6" s="95"/>
+      <c r="D6" s="95"/>
+      <c r="E6" s="95"/>
+      <c r="F6" s="95"/>
+      <c r="G6" s="95"/>
+      <c r="H6" s="95"/>
+      <c r="I6" s="95"/>
+      <c r="J6" s="95"/>
+      <c r="K6" s="95"/>
+      <c r="L6" s="95"/>
+      <c r="M6" s="95"/>
+      <c r="N6" s="96"/>
+      <c r="O6" s="16"/>
       <c r="P6" s="11"/>
       <c r="Q6" s="11"/>
       <c r="R6" s="11"/>
       <c r="S6" s="11"/>
       <c r="T6" s="11"/>
       <c r="U6" s="11"/>
-    </row>
-    <row r="7" spans="1:21" s="20" customFormat="1" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="V6" s="11"/>
+    </row>
+    <row r="7" spans="1:22" s="20" customFormat="1" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A7" s="18"/>
-      <c r="B7" s="133"/>
-[...12 lines deleted...]
-      <c r="O7" s="11"/>
+      <c r="B7" s="83"/>
+      <c r="C7" s="84"/>
+      <c r="D7" s="84"/>
+      <c r="E7" s="84"/>
+      <c r="F7" s="84"/>
+      <c r="G7" s="84"/>
+      <c r="H7" s="84"/>
+      <c r="I7" s="84"/>
+      <c r="J7" s="84"/>
+      <c r="K7" s="84"/>
+      <c r="L7" s="84"/>
+      <c r="M7" s="84"/>
+      <c r="N7" s="85"/>
+      <c r="O7" s="19"/>
       <c r="P7" s="11"/>
       <c r="Q7" s="11"/>
       <c r="R7" s="11"/>
       <c r="S7" s="11"/>
       <c r="T7" s="11"/>
       <c r="U7" s="11"/>
-    </row>
-    <row r="8" spans="1:21" s="23" customFormat="1" ht="15.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="V7" s="11"/>
+    </row>
+    <row r="8" spans="1:22" s="23" customFormat="1" ht="15.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A8" s="21"/>
-      <c r="B8" s="154" t="s">
+      <c r="B8" s="101" t="s">
         <v>3</v>
       </c>
-      <c r="C8" s="155"/>
-[...11 lines deleted...]
-      <c r="O8" s="11"/>
+      <c r="C8" s="102"/>
+      <c r="D8" s="102"/>
+      <c r="E8" s="102"/>
+      <c r="F8" s="102"/>
+      <c r="G8" s="102"/>
+      <c r="H8" s="102"/>
+      <c r="I8" s="102"/>
+      <c r="J8" s="102"/>
+      <c r="K8" s="102"/>
+      <c r="L8" s="102"/>
+      <c r="M8" s="102"/>
+      <c r="N8" s="103"/>
+      <c r="O8" s="22"/>
       <c r="P8" s="11"/>
       <c r="Q8" s="11"/>
       <c r="R8" s="11"/>
       <c r="S8" s="11"/>
       <c r="T8" s="11"/>
       <c r="U8" s="11"/>
-    </row>
-    <row r="9" spans="1:21" s="17" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="V8" s="11"/>
+    </row>
+    <row r="9" spans="1:22" s="17" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="24"/>
-      <c r="B9" s="136"/>
-[...12 lines deleted...]
-      <c r="O9" s="11"/>
+      <c r="B9" s="86"/>
+      <c r="C9" s="87"/>
+      <c r="D9" s="87"/>
+      <c r="E9" s="88"/>
+      <c r="F9" s="88"/>
+      <c r="G9" s="88"/>
+      <c r="H9" s="88"/>
+      <c r="I9" s="88"/>
+      <c r="J9" s="88"/>
+      <c r="K9" s="88"/>
+      <c r="L9" s="88"/>
+      <c r="M9" s="88"/>
+      <c r="N9" s="89"/>
+      <c r="O9" s="25"/>
       <c r="P9" s="11"/>
       <c r="Q9" s="11"/>
       <c r="R9" s="11"/>
       <c r="S9" s="11"/>
       <c r="T9" s="11"/>
       <c r="U9" s="11"/>
-    </row>
-    <row r="10" spans="1:21" s="17" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="V9" s="11"/>
+    </row>
+    <row r="10" spans="1:22" s="17" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="24"/>
-      <c r="B10" s="157" t="s">
+      <c r="B10" s="104" t="s">
         <v>4</v>
       </c>
-      <c r="C10" s="158"/>
-[...1 lines deleted...]
-      <c r="E10" s="173" t="s">
+      <c r="C10" s="105"/>
+      <c r="D10" s="105"/>
+      <c r="E10" s="65" t="s">
         <v>5</v>
       </c>
-      <c r="F10" s="173"/>
-[...8 lines deleted...]
-      <c r="O10" s="11"/>
+      <c r="F10" s="65"/>
+      <c r="G10" s="65"/>
+      <c r="H10" s="65"/>
+      <c r="I10" s="65"/>
+      <c r="J10" s="65"/>
+      <c r="K10" s="65"/>
+      <c r="L10" s="65"/>
+      <c r="M10" s="65"/>
+      <c r="N10" s="66"/>
+      <c r="O10" s="16"/>
       <c r="P10" s="11"/>
       <c r="Q10" s="11"/>
       <c r="R10" s="11"/>
       <c r="S10" s="11"/>
       <c r="T10" s="11"/>
       <c r="U10" s="11"/>
-    </row>
-    <row r="11" spans="1:21" s="17" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="V10" s="11"/>
+    </row>
+    <row r="11" spans="1:22" s="17" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="24"/>
-      <c r="B11" s="121" t="s">
+      <c r="B11" s="93" t="s">
         <v>6</v>
       </c>
-      <c r="C11" s="122"/>
-[...7 lines deleted...]
-      <c r="I11" s="122" t="s">
+      <c r="C11" s="64"/>
+      <c r="D11" s="64"/>
+      <c r="E11" s="90" t="s">
+        <v>7</v>
+      </c>
+      <c r="F11" s="90"/>
+      <c r="G11" s="90"/>
+      <c r="H11" s="90"/>
+      <c r="I11" s="90"/>
+      <c r="J11" s="64" t="s">
         <v>8</v>
       </c>
-      <c r="J11" s="122"/>
-[...4 lines deleted...]
-      <c r="O11" s="11"/>
+      <c r="K11" s="64"/>
+      <c r="L11" s="91"/>
+      <c r="M11" s="91"/>
+      <c r="N11" s="92"/>
+      <c r="O11" s="16"/>
       <c r="P11" s="11"/>
       <c r="Q11" s="11"/>
       <c r="R11" s="11"/>
       <c r="S11" s="11"/>
       <c r="T11" s="11"/>
       <c r="U11" s="11"/>
-    </row>
-    <row r="12" spans="1:21" s="17" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="V11" s="11"/>
+    </row>
+    <row r="12" spans="1:22" s="17" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="24"/>
-      <c r="B12" s="116" t="s">
+      <c r="B12" s="110" t="s">
         <v>9</v>
       </c>
-      <c r="C12" s="117"/>
-[...15 lines deleted...]
-      <c r="O12" s="11"/>
+      <c r="C12" s="111"/>
+      <c r="D12" s="111"/>
+      <c r="E12" s="90" t="s">
+        <v>7</v>
+      </c>
+      <c r="F12" s="90"/>
+      <c r="G12" s="90"/>
+      <c r="H12" s="90"/>
+      <c r="I12" s="90"/>
+      <c r="J12" s="75" t="s">
+        <v>904</v>
+      </c>
+      <c r="K12" s="76"/>
+      <c r="L12" s="91"/>
+      <c r="M12" s="91"/>
+      <c r="N12" s="92"/>
+      <c r="O12" s="16"/>
       <c r="P12" s="11"/>
       <c r="Q12" s="11"/>
       <c r="R12" s="11"/>
       <c r="S12" s="11"/>
       <c r="T12" s="11"/>
       <c r="U12" s="11"/>
-    </row>
-    <row r="13" spans="1:21" s="17" customFormat="1" ht="28" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="V12" s="11"/>
+    </row>
+    <row r="13" spans="1:22" s="17" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="24"/>
-      <c r="B13" s="118" t="s">
+      <c r="B13" s="93" t="s">
         <v>10</v>
       </c>
-      <c r="C13" s="70"/>
-[...13 lines deleted...]
-      <c r="O13" s="11"/>
+      <c r="C13" s="64"/>
+      <c r="D13" s="64"/>
+      <c r="E13" s="90" t="s">
+        <v>7</v>
+      </c>
+      <c r="F13" s="90"/>
+      <c r="G13" s="90"/>
+      <c r="H13" s="90"/>
+      <c r="I13" s="90"/>
+      <c r="J13" s="77"/>
+      <c r="K13" s="78"/>
+      <c r="L13" s="91"/>
+      <c r="M13" s="91"/>
+      <c r="N13" s="92"/>
+      <c r="O13" s="16"/>
       <c r="P13" s="11"/>
       <c r="Q13" s="11"/>
       <c r="R13" s="11"/>
       <c r="S13" s="11"/>
       <c r="T13" s="11"/>
       <c r="U13" s="11"/>
-    </row>
-    <row r="14" spans="1:21" s="17" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="V13" s="11"/>
+    </row>
+    <row r="14" spans="1:22" s="17" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="24"/>
-      <c r="B14" s="119" t="s">
+      <c r="B14" s="93" t="s">
         <v>11</v>
       </c>
-      <c r="C14" s="120"/>
-[...14 lines deleted...]
-      <c r="O14" s="11"/>
+      <c r="C14" s="64"/>
+      <c r="D14" s="64"/>
+      <c r="E14" s="90" t="s">
+        <v>7</v>
+      </c>
+      <c r="F14" s="90"/>
+      <c r="G14" s="90"/>
+      <c r="H14" s="90"/>
+      <c r="I14" s="90"/>
+      <c r="J14" s="75" t="s">
+        <v>900</v>
+      </c>
+      <c r="K14" s="76"/>
+      <c r="L14" s="91"/>
+      <c r="M14" s="91"/>
+      <c r="N14" s="92"/>
       <c r="P14" s="11"/>
       <c r="Q14" s="11"/>
       <c r="R14" s="11"/>
       <c r="S14" s="11"/>
       <c r="T14" s="11"/>
       <c r="U14" s="11"/>
-    </row>
-    <row r="15" spans="1:21" s="17" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="V14" s="11"/>
+    </row>
+    <row r="15" spans="1:22" s="17" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="24"/>
-      <c r="B15" s="121" t="s">
+      <c r="B15" s="93" t="s">
         <v>12</v>
       </c>
-      <c r="C15" s="122"/>
-[...12 lines deleted...]
-      <c r="O15" s="11"/>
+      <c r="C15" s="64"/>
+      <c r="D15" s="64"/>
+      <c r="E15" s="90" t="s">
+        <v>7</v>
+      </c>
+      <c r="F15" s="90"/>
+      <c r="G15" s="90"/>
+      <c r="H15" s="90"/>
+      <c r="I15" s="90"/>
+      <c r="J15" s="77"/>
+      <c r="K15" s="78"/>
+      <c r="L15" s="91"/>
+      <c r="M15" s="91"/>
+      <c r="N15" s="92"/>
       <c r="P15" s="11"/>
       <c r="Q15" s="11"/>
       <c r="R15" s="11"/>
       <c r="S15" s="11"/>
       <c r="T15" s="11"/>
       <c r="U15" s="11"/>
-    </row>
-    <row r="16" spans="1:21" s="17" customFormat="1" ht="28" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="V15" s="11"/>
+    </row>
+    <row r="16" spans="1:22" s="17" customFormat="1" ht="28" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A16" s="24"/>
-      <c r="B16" s="121" t="s">
+      <c r="B16" s="93" t="s">
         <v>13</v>
       </c>
-      <c r="C16" s="122"/>
-[...16 lines deleted...]
-      <c r="O16" s="11"/>
+      <c r="C16" s="64"/>
+      <c r="D16" s="64"/>
+      <c r="E16" s="90" t="s">
+        <v>7</v>
+      </c>
+      <c r="F16" s="90"/>
+      <c r="G16" s="90"/>
+      <c r="H16" s="90"/>
+      <c r="I16" s="90"/>
+      <c r="J16" s="114" t="s">
+        <v>903</v>
+      </c>
+      <c r="K16" s="114"/>
+      <c r="L16" s="90" t="s">
+        <v>7</v>
+      </c>
+      <c r="M16" s="90"/>
+      <c r="N16" s="109"/>
       <c r="P16" s="11"/>
       <c r="Q16" s="11"/>
       <c r="R16" s="11"/>
       <c r="S16" s="11"/>
       <c r="T16" s="11"/>
       <c r="U16" s="11"/>
-    </row>
-    <row r="17" spans="1:21" s="27" customFormat="1" ht="15.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="V16" s="11"/>
+    </row>
+    <row r="17" spans="1:22" s="27" customFormat="1" ht="15.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A17" s="26"/>
-      <c r="B17" s="82" t="s">
+      <c r="B17" s="106" t="s">
         <v>889</v>
       </c>
-      <c r="C17" s="83"/>
-[...11 lines deleted...]
-      <c r="O17" s="11"/>
+      <c r="C17" s="107"/>
+      <c r="D17" s="107"/>
+      <c r="E17" s="107"/>
+      <c r="F17" s="107"/>
+      <c r="G17" s="107"/>
+      <c r="H17" s="107"/>
+      <c r="I17" s="107"/>
+      <c r="J17" s="107"/>
+      <c r="K17" s="107"/>
+      <c r="L17" s="107"/>
+      <c r="M17" s="107"/>
+      <c r="N17" s="108"/>
+      <c r="O17" s="22"/>
       <c r="P17" s="11"/>
       <c r="Q17" s="11"/>
       <c r="R17" s="11"/>
       <c r="S17" s="11"/>
       <c r="T17" s="11"/>
       <c r="U17" s="11"/>
-    </row>
-    <row r="18" spans="1:21" s="28" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="V17" s="11"/>
+    </row>
+    <row r="18" spans="1:22" s="28" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="8"/>
-      <c r="B18" s="161" t="s">
+      <c r="B18" s="71" t="s">
         <v>890</v>
       </c>
-      <c r="C18" s="162"/>
-      <c r="D18" s="162"/>
+      <c r="C18" s="72"/>
+      <c r="D18" s="72"/>
       <c r="E18" s="47" t="s">
         <v>14</v>
       </c>
       <c r="F18" s="43" t="s">
+        <v>907</v>
+      </c>
+      <c r="G18" s="43" t="s">
         <v>891</v>
       </c>
-      <c r="G18" s="123" t="s">
+      <c r="H18" s="112" t="s">
         <v>892</v>
       </c>
-      <c r="H18" s="124"/>
-      <c r="I18" s="163" t="s">
+      <c r="I18" s="113"/>
+      <c r="J18" s="73" t="s">
         <v>893</v>
       </c>
-      <c r="J18" s="163"/>
-      <c r="K18" s="61" t="s">
+      <c r="K18" s="73"/>
+      <c r="L18" s="50" t="s">
         <v>894</v>
       </c>
-      <c r="L18" s="59" t="s">
+      <c r="M18" s="51" t="s">
         <v>895</v>
       </c>
-      <c r="M18" s="60" t="s">
+      <c r="N18" s="51" t="s">
         <v>896</v>
       </c>
-      <c r="N18" s="29"/>
-      <c r="O18" s="11"/>
+      <c r="O18" s="29"/>
       <c r="P18" s="11"/>
       <c r="Q18" s="11"/>
       <c r="R18" s="11"/>
-    </row>
-    <row r="19" spans="1:21" s="28" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S18" s="11"/>
+    </row>
+    <row r="19" spans="1:22" s="28" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="8"/>
       <c r="B19" s="44"/>
       <c r="C19" s="45"/>
       <c r="D19" s="45"/>
       <c r="E19" s="48"/>
-      <c r="F19" s="46"/>
-[...5 lines deleted...]
-      <c r="L19" s="50"/>
+      <c r="F19" s="166"/>
+      <c r="G19" s="46"/>
+      <c r="H19" s="69"/>
+      <c r="I19" s="70"/>
+      <c r="J19" s="74"/>
+      <c r="K19" s="74"/>
+      <c r="L19" s="49"/>
       <c r="M19" s="51"/>
-      <c r="N19" s="30"/>
-      <c r="O19" s="11"/>
+      <c r="N19" s="51"/>
+      <c r="O19" s="30"/>
       <c r="P19" s="11"/>
       <c r="Q19" s="11"/>
       <c r="R19" s="11"/>
-    </row>
-    <row r="20" spans="1:21" s="28" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S19" s="11"/>
+    </row>
+    <row r="20" spans="1:22" s="28" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="8"/>
       <c r="B20" s="44"/>
       <c r="C20" s="45"/>
       <c r="D20" s="45"/>
       <c r="E20" s="48"/>
-      <c r="F20" s="46"/>
-[...5 lines deleted...]
-      <c r="L20" s="50"/>
+      <c r="F20" s="166"/>
+      <c r="G20" s="46"/>
+      <c r="H20" s="69"/>
+      <c r="I20" s="70"/>
+      <c r="J20" s="74"/>
+      <c r="K20" s="74"/>
+      <c r="L20" s="49"/>
       <c r="M20" s="51"/>
-      <c r="N20" s="30"/>
-      <c r="O20" s="11"/>
+      <c r="N20" s="51"/>
+      <c r="O20" s="30"/>
       <c r="P20" s="11"/>
       <c r="Q20" s="11"/>
       <c r="R20" s="11"/>
-    </row>
-    <row r="21" spans="1:21" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="S20" s="11"/>
+    </row>
+    <row r="21" spans="1:22" s="28" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="8"/>
-      <c r="B21" s="52"/>
-[...15 lines deleted...]
-      <c r="B22" s="85" t="s">
+      <c r="B21" s="44"/>
+      <c r="C21" s="45"/>
+      <c r="D21" s="45"/>
+      <c r="E21" s="56"/>
+      <c r="F21" s="167"/>
+      <c r="G21" s="57"/>
+      <c r="H21" s="58"/>
+      <c r="I21" s="59"/>
+      <c r="J21" s="60"/>
+      <c r="K21" s="61"/>
+      <c r="L21" s="54"/>
+      <c r="M21" s="55"/>
+      <c r="N21" s="55"/>
+      <c r="O21" s="30"/>
+      <c r="P21" s="11"/>
+      <c r="Q21" s="11"/>
+      <c r="R21" s="11"/>
+      <c r="S21" s="11"/>
+    </row>
+    <row r="22" spans="1:22" ht="33.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="8"/>
+      <c r="B22" s="67" t="s">
+        <v>905</v>
+      </c>
+      <c r="C22" s="68"/>
+      <c r="D22" s="68"/>
+      <c r="E22" s="62"/>
+      <c r="F22" s="45"/>
+      <c r="G22" s="45"/>
+      <c r="H22" s="52"/>
+      <c r="I22" s="69" t="s">
+        <v>906</v>
+      </c>
+      <c r="J22" s="70"/>
+      <c r="K22" s="53"/>
+      <c r="L22" s="49"/>
+      <c r="M22" s="51"/>
+      <c r="N22" s="63"/>
+      <c r="O22" s="31"/>
+    </row>
+    <row r="23" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="8"/>
+      <c r="B23" s="67" t="s">
+        <v>899</v>
+      </c>
+      <c r="C23" s="68"/>
+      <c r="D23" s="117"/>
+      <c r="E23" s="151"/>
+      <c r="F23" s="165"/>
+      <c r="G23" s="152"/>
+      <c r="H23" s="153"/>
+      <c r="I23" s="154" t="s">
+        <v>15</v>
+      </c>
+      <c r="J23" s="155"/>
+      <c r="K23" s="156"/>
+      <c r="L23" s="157"/>
+      <c r="M23" s="158" t="s">
+        <v>16</v>
+      </c>
+      <c r="N23" s="150"/>
+      <c r="O23" s="28"/>
+    </row>
+    <row r="24" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="8"/>
+      <c r="B24" s="118"/>
+      <c r="C24" s="119"/>
+      <c r="D24" s="120"/>
+      <c r="E24" s="124"/>
+      <c r="F24" s="125"/>
+      <c r="G24" s="125"/>
+      <c r="H24" s="126"/>
+      <c r="I24" s="128"/>
+      <c r="J24" s="120"/>
+      <c r="K24" s="146"/>
+      <c r="L24" s="147"/>
+      <c r="M24" s="149"/>
+      <c r="N24" s="116"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="32"/>
+      <c r="B25" s="67" t="s">
         <v>898</v>
       </c>
-      <c r="C22" s="86"/>
-[...4 lines deleted...]
-      <c r="H22" s="62" t="s">
+      <c r="C25" s="68"/>
+      <c r="D25" s="117"/>
+      <c r="E25" s="121"/>
+      <c r="F25" s="122"/>
+      <c r="G25" s="122"/>
+      <c r="H25" s="123"/>
+      <c r="I25" s="127" t="s">
         <v>15</v>
       </c>
-      <c r="I22" s="63"/>
-[...2 lines deleted...]
-      <c r="L22" s="149" t="s">
+      <c r="J25" s="117"/>
+      <c r="K25" s="144"/>
+      <c r="L25" s="145"/>
+      <c r="M25" s="148" t="s">
         <v>16</v>
       </c>
-      <c r="M22" s="147"/>
-[...20 lines deleted...]
-      <c r="B24" s="111" t="s">
+      <c r="N25" s="115"/>
+      <c r="O25" s="16"/>
+    </row>
+    <row r="26" spans="1:22" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A26" s="32"/>
+      <c r="B26" s="118"/>
+      <c r="C26" s="119"/>
+      <c r="D26" s="120"/>
+      <c r="E26" s="124"/>
+      <c r="F26" s="125"/>
+      <c r="G26" s="125"/>
+      <c r="H26" s="126"/>
+      <c r="I26" s="128"/>
+      <c r="J26" s="120"/>
+      <c r="K26" s="146"/>
+      <c r="L26" s="147"/>
+      <c r="M26" s="149"/>
+      <c r="N26" s="116"/>
+      <c r="O26" s="16"/>
+    </row>
+    <row r="27" spans="1:22" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A27" s="33"/>
+      <c r="B27" s="141" t="s">
         <v>17</v>
       </c>
-      <c r="C24" s="112"/>
-[...80 lines deleted...]
-      <c r="B29" s="82" t="s">
+      <c r="C27" s="142"/>
+      <c r="D27" s="142"/>
+      <c r="E27" s="142"/>
+      <c r="F27" s="142"/>
+      <c r="G27" s="142"/>
+      <c r="H27" s="142"/>
+      <c r="I27" s="142"/>
+      <c r="J27" s="142"/>
+      <c r="K27" s="142"/>
+      <c r="L27" s="142"/>
+      <c r="M27" s="142"/>
+      <c r="N27" s="143"/>
+      <c r="O27" s="19"/>
+    </row>
+    <row r="28" spans="1:22" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="34"/>
+      <c r="B28" s="138"/>
+      <c r="C28" s="139"/>
+      <c r="D28" s="139"/>
+      <c r="E28" s="139"/>
+      <c r="F28" s="139"/>
+      <c r="G28" s="139"/>
+      <c r="H28" s="139"/>
+      <c r="I28" s="139"/>
+      <c r="J28" s="139"/>
+      <c r="K28" s="139"/>
+      <c r="L28" s="139"/>
+      <c r="M28" s="139"/>
+      <c r="N28" s="140"/>
+      <c r="O28" s="35"/>
+    </row>
+    <row r="29" spans="1:22" ht="18" x14ac:dyDescent="0.35">
+      <c r="A29" s="34"/>
+      <c r="B29" s="129" t="s">
+        <v>901</v>
+      </c>
+      <c r="C29" s="130"/>
+      <c r="D29" s="130"/>
+      <c r="E29" s="130"/>
+      <c r="F29" s="130"/>
+      <c r="G29" s="130"/>
+      <c r="H29" s="130"/>
+      <c r="I29" s="130"/>
+      <c r="J29" s="130"/>
+      <c r="K29" s="130"/>
+      <c r="L29" s="130"/>
+      <c r="M29" s="130"/>
+      <c r="N29" s="131"/>
+      <c r="O29" s="35"/>
+    </row>
+    <row r="30" spans="1:22" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A30" s="32"/>
+      <c r="B30" s="132"/>
+      <c r="C30" s="133"/>
+      <c r="D30" s="133"/>
+      <c r="E30" s="133"/>
+      <c r="F30" s="133"/>
+      <c r="G30" s="133"/>
+      <c r="H30" s="133"/>
+      <c r="I30" s="133"/>
+      <c r="J30" s="133"/>
+      <c r="K30" s="133"/>
+      <c r="L30" s="133"/>
+      <c r="M30" s="133"/>
+      <c r="N30" s="134"/>
+      <c r="O30" s="36"/>
+    </row>
+    <row r="31" spans="1:22" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A31" s="32"/>
+      <c r="B31" s="135"/>
+      <c r="C31" s="136"/>
+      <c r="D31" s="136"/>
+      <c r="E31" s="136"/>
+      <c r="F31" s="136"/>
+      <c r="G31" s="136"/>
+      <c r="H31" s="136"/>
+      <c r="I31" s="136"/>
+      <c r="J31" s="136"/>
+      <c r="K31" s="136"/>
+      <c r="L31" s="136"/>
+      <c r="M31" s="136"/>
+      <c r="N31" s="137"/>
+      <c r="O31" s="16"/>
+    </row>
+    <row r="32" spans="1:22" ht="15.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A32" s="37"/>
+      <c r="B32" s="106" t="s">
         <v>18</v>
       </c>
-      <c r="C29" s="83"/>
-[...14 lines deleted...]
-      <c r="B30" s="85" t="s">
+      <c r="C32" s="107"/>
+      <c r="D32" s="107"/>
+      <c r="E32" s="107"/>
+      <c r="F32" s="107"/>
+      <c r="G32" s="107"/>
+      <c r="H32" s="107"/>
+      <c r="I32" s="107"/>
+      <c r="J32" s="107"/>
+      <c r="K32" s="107"/>
+      <c r="L32" s="107"/>
+      <c r="M32" s="107"/>
+      <c r="N32" s="108"/>
+      <c r="O32" s="22"/>
+    </row>
+    <row r="33" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="32"/>
+      <c r="B33" s="67" t="s">
         <v>897</v>
       </c>
-      <c r="C30" s="86"/>
-[...4 lines deleted...]
-      <c r="H30" s="62" t="s">
+      <c r="C33" s="68"/>
+      <c r="D33" s="117"/>
+      <c r="E33" s="121"/>
+      <c r="F33" s="122"/>
+      <c r="G33" s="122"/>
+      <c r="H33" s="123"/>
+      <c r="I33" s="127" t="s">
         <v>15</v>
       </c>
-      <c r="I30" s="63"/>
-[...2 lines deleted...]
-      <c r="L30" s="70" t="s">
+      <c r="J33" s="117"/>
+      <c r="K33" s="144"/>
+      <c r="L33" s="145"/>
+      <c r="M33" s="159" t="s">
         <v>19</v>
       </c>
-      <c r="M30" s="97"/>
-[...20 lines deleted...]
-      <c r="B32" s="82" t="s">
+      <c r="N33" s="163"/>
+      <c r="O33" s="16"/>
+    </row>
+    <row r="34" spans="1:15" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A34" s="32"/>
+      <c r="B34" s="118"/>
+      <c r="C34" s="119"/>
+      <c r="D34" s="120"/>
+      <c r="E34" s="124"/>
+      <c r="F34" s="125"/>
+      <c r="G34" s="125"/>
+      <c r="H34" s="126"/>
+      <c r="I34" s="128"/>
+      <c r="J34" s="120"/>
+      <c r="K34" s="146"/>
+      <c r="L34" s="147"/>
+      <c r="M34" s="160"/>
+      <c r="N34" s="164"/>
+      <c r="O34" s="16"/>
+    </row>
+    <row r="35" spans="1:15" ht="15.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A35" s="37"/>
+      <c r="B35" s="106" t="s">
         <v>20</v>
       </c>
-      <c r="C32" s="83"/>
-[...22 lines deleted...]
-      <c r="H33" s="62" t="s">
+      <c r="C35" s="107"/>
+      <c r="D35" s="107"/>
+      <c r="E35" s="107"/>
+      <c r="F35" s="107"/>
+      <c r="G35" s="107"/>
+      <c r="H35" s="107"/>
+      <c r="I35" s="107"/>
+      <c r="J35" s="107"/>
+      <c r="K35" s="107"/>
+      <c r="L35" s="107"/>
+      <c r="M35" s="107"/>
+      <c r="N35" s="108"/>
+      <c r="O35" s="22"/>
+    </row>
+    <row r="36" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="32"/>
+      <c r="B36" s="67" t="s">
+        <v>902</v>
+      </c>
+      <c r="C36" s="68"/>
+      <c r="D36" s="117"/>
+      <c r="E36" s="121"/>
+      <c r="F36" s="122"/>
+      <c r="G36" s="122"/>
+      <c r="H36" s="123"/>
+      <c r="I36" s="127" t="s">
         <v>15</v>
       </c>
-      <c r="I33" s="63"/>
-[...2 lines deleted...]
-      <c r="L33" s="70" t="s">
+      <c r="J36" s="117"/>
+      <c r="K36" s="144"/>
+      <c r="L36" s="145"/>
+      <c r="M36" s="159" t="s">
         <v>19</v>
       </c>
-      <c r="M33" s="95"/>
-[...63 lines deleted...]
-    <row r="38" spans="1:14" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="N36" s="161"/>
+      <c r="O36" s="16"/>
+    </row>
+    <row r="37" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="8"/>
+      <c r="B37" s="118"/>
+      <c r="C37" s="119"/>
+      <c r="D37" s="120"/>
+      <c r="E37" s="124"/>
+      <c r="F37" s="125"/>
+      <c r="G37" s="125"/>
+      <c r="H37" s="126"/>
+      <c r="I37" s="128"/>
+      <c r="J37" s="120"/>
+      <c r="K37" s="146"/>
+      <c r="L37" s="147"/>
+      <c r="M37" s="160"/>
+      <c r="N37" s="162"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15" ht="15.75" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B38" s="11"/>
       <c r="C38" s="11"/>
       <c r="D38" s="11"/>
       <c r="E38" s="11"/>
       <c r="F38" s="11"/>
       <c r="G38" s="11"/>
       <c r="H38" s="11"/>
       <c r="I38" s="11"/>
       <c r="J38" s="11"/>
       <c r="K38" s="11"/>
       <c r="L38" s="11"/>
       <c r="M38" s="11"/>
       <c r="N38" s="11"/>
-    </row>
-    <row r="39" spans="1:14" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="O38" s="11"/>
+    </row>
+    <row r="39" spans="1:15" ht="15.75" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B39" s="11"/>
       <c r="C39" s="11"/>
       <c r="D39" s="11"/>
       <c r="E39" s="11"/>
       <c r="F39" s="11"/>
       <c r="G39" s="11"/>
       <c r="H39" s="11"/>
       <c r="I39" s="11"/>
       <c r="J39" s="11"/>
       <c r="K39" s="11"/>
       <c r="L39" s="11"/>
       <c r="M39" s="11"/>
       <c r="N39" s="11"/>
-    </row>
-    <row r="40" spans="1:14" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="O39" s="11"/>
+    </row>
+    <row r="40" spans="1:15" ht="9.75" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B40" s="11"/>
       <c r="C40" s="11"/>
       <c r="D40" s="11"/>
       <c r="E40" s="11"/>
       <c r="F40" s="11"/>
       <c r="G40" s="11"/>
       <c r="H40" s="11"/>
       <c r="I40" s="11"/>
       <c r="J40" s="11"/>
       <c r="K40" s="11"/>
       <c r="L40" s="11"/>
       <c r="M40" s="11"/>
       <c r="N40" s="11"/>
-    </row>
-    <row r="41" spans="1:14" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="O40" s="11"/>
+    </row>
+    <row r="41" spans="1:15" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="B41" s="11"/>
       <c r="C41" s="11"/>
       <c r="D41" s="11"/>
       <c r="E41" s="11"/>
       <c r="F41" s="11"/>
       <c r="G41" s="11"/>
       <c r="H41" s="11"/>
       <c r="I41" s="11"/>
       <c r="J41" s="11"/>
       <c r="K41" s="11"/>
       <c r="L41" s="11"/>
       <c r="M41" s="11"/>
       <c r="N41" s="11"/>
-    </row>
-    <row r="42" spans="1:14" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="O41" s="11"/>
+    </row>
+    <row r="42" spans="1:15" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="B42" s="11"/>
       <c r="C42" s="11"/>
       <c r="D42" s="11"/>
       <c r="E42" s="11"/>
       <c r="F42" s="11"/>
       <c r="G42" s="11"/>
       <c r="H42" s="11"/>
       <c r="I42" s="11"/>
       <c r="J42" s="11"/>
       <c r="K42" s="11"/>
       <c r="L42" s="11"/>
       <c r="M42" s="11"/>
       <c r="N42" s="11"/>
-    </row>
-    <row r="43" spans="1:14" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O42" s="11"/>
+    </row>
+    <row r="43" spans="1:15" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="B43" s="11"/>
       <c r="C43" s="11"/>
       <c r="D43" s="11"/>
       <c r="E43" s="11"/>
       <c r="F43" s="11"/>
       <c r="G43" s="11"/>
       <c r="H43" s="11"/>
       <c r="I43" s="11"/>
       <c r="J43" s="11"/>
       <c r="K43" s="11"/>
       <c r="L43" s="11"/>
       <c r="M43" s="11"/>
       <c r="N43" s="11"/>
-    </row>
-    <row r="44" spans="1:14" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O43" s="11"/>
+    </row>
+    <row r="44" spans="1:15" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="B44" s="11"/>
       <c r="C44" s="11"/>
       <c r="D44" s="11"/>
       <c r="E44" s="11"/>
       <c r="F44" s="11"/>
       <c r="G44" s="11"/>
       <c r="H44" s="11"/>
       <c r="I44" s="11"/>
       <c r="J44" s="11"/>
       <c r="K44" s="11"/>
       <c r="L44" s="11"/>
       <c r="M44" s="11"/>
       <c r="N44" s="11"/>
-    </row>
-    <row r="45" spans="1:14" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O44" s="11"/>
+    </row>
+    <row r="45" spans="1:15" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="B45" s="11"/>
       <c r="C45" s="11"/>
       <c r="D45" s="11"/>
       <c r="E45" s="11"/>
       <c r="F45" s="11"/>
       <c r="G45" s="11"/>
       <c r="H45" s="11"/>
       <c r="I45" s="11"/>
       <c r="J45" s="11"/>
       <c r="K45" s="11"/>
       <c r="L45" s="11"/>
       <c r="M45" s="11"/>
       <c r="N45" s="11"/>
+      <c r="O45" s="11"/>
+    </row>
+    <row r="46" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B46" s="11"/>
+      <c r="C46" s="11"/>
+      <c r="D46" s="11"/>
+      <c r="E46" s="11"/>
+      <c r="F46" s="11"/>
+      <c r="G46" s="11"/>
+      <c r="H46" s="11"/>
+      <c r="I46" s="11"/>
+      <c r="J46" s="11"/>
+      <c r="K46" s="11"/>
+      <c r="L46" s="11"/>
+      <c r="M46" s="11"/>
+      <c r="N46" s="11"/>
+      <c r="O46" s="11"/>
+    </row>
+    <row r="47" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B47" s="11"/>
+      <c r="C47" s="11"/>
+      <c r="D47" s="11"/>
+      <c r="E47" s="11"/>
+      <c r="F47" s="11"/>
+      <c r="G47" s="11"/>
+      <c r="H47" s="11"/>
+      <c r="I47" s="11"/>
+      <c r="J47" s="11"/>
+      <c r="K47" s="11"/>
+      <c r="L47" s="11"/>
+      <c r="M47" s="11"/>
+      <c r="N47" s="11"/>
+      <c r="O47" s="11"/>
+    </row>
+    <row r="48" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B48" s="11"/>
+      <c r="C48" s="11"/>
+      <c r="D48" s="11"/>
+      <c r="E48" s="11"/>
+      <c r="F48" s="11"/>
+      <c r="G48" s="11"/>
+      <c r="H48" s="11"/>
+      <c r="I48" s="11"/>
+      <c r="J48" s="11"/>
+      <c r="K48" s="11"/>
+      <c r="L48" s="11"/>
+      <c r="M48" s="11"/>
+      <c r="N48" s="11"/>
+      <c r="O48" s="11"/>
     </row>
   </sheetData>
   <sheetProtection insertRows="0" deleteRows="0"/>
-  <mergeCells count="64">
-[...30 lines deleted...]
-    <mergeCell ref="K16:M16"/>
+  <mergeCells count="69">
+    <mergeCell ref="I33:J34"/>
+    <mergeCell ref="K33:L34"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="B35:N35"/>
+    <mergeCell ref="B36:D37"/>
+    <mergeCell ref="E36:H37"/>
+    <mergeCell ref="I36:J37"/>
+    <mergeCell ref="K36:L37"/>
+    <mergeCell ref="M36:M37"/>
+    <mergeCell ref="N36:N37"/>
+    <mergeCell ref="N33:N34"/>
+    <mergeCell ref="B33:D34"/>
+    <mergeCell ref="E33:H34"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="B17:N17"/>
+    <mergeCell ref="B23:D24"/>
+    <mergeCell ref="E23:H24"/>
+    <mergeCell ref="I23:J24"/>
+    <mergeCell ref="K23:L24"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="B31:N31"/>
+    <mergeCell ref="B28:N28"/>
+    <mergeCell ref="B27:N27"/>
+    <mergeCell ref="K25:L26"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="B32:N32"/>
+    <mergeCell ref="L16:N16"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B16:D16"/>
-    <mergeCell ref="G18:H18"/>
-[...26 lines deleted...]
-    <mergeCell ref="G20:H20"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="E16:I16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="B25:D26"/>
+    <mergeCell ref="E25:H26"/>
+    <mergeCell ref="I25:J26"/>
+    <mergeCell ref="B29:N30"/>
+    <mergeCell ref="C1:N2"/>
+    <mergeCell ref="B7:N7"/>
+    <mergeCell ref="B9:N9"/>
+    <mergeCell ref="E14:I14"/>
+    <mergeCell ref="E15:I15"/>
+    <mergeCell ref="E12:I12"/>
+    <mergeCell ref="E13:I13"/>
+    <mergeCell ref="L12:N15"/>
+    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="B6:N6"/>
+    <mergeCell ref="B3:N3"/>
+    <mergeCell ref="B4:N4"/>
+    <mergeCell ref="B5:N5"/>
+    <mergeCell ref="B8:N8"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="E11:I11"/>
+    <mergeCell ref="J11:K11"/>
+    <mergeCell ref="E10:N10"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="I22:J22"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="J18:K18"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="J12:K13"/>
+    <mergeCell ref="J14:K15"/>
+    <mergeCell ref="L11:N11"/>
   </mergeCells>
   <dataValidations count="3">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K16:M16" xr:uid="{00000000-0002-0000-0000-000001000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L16:N16" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>Occupancy_Types</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E11:H11" xr:uid="{00000000-0002-0000-0000-000002000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E11:I11" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>Faculties</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E12:H16" xr:uid="{00000000-0002-0000-0000-000003000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E12:I16" xr:uid="{00000000-0002-0000-0000-000003000000}">
       <formula1>INDIRECT(SUBSTITUTE(SUBSTITUTE(SUBSTITUTE(SUBSTITUTE(SUBSTITUTE(SUBSTITUTE(SUBSTITUTE(SUBSTITUTE(SUBSTITUTE(E11,") ","__"),",","_"),"-","_"),"'","_"),"&amp;","_"),"/","_")," ","_"),"(","_"),")",""))</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="E10:M10" r:id="rId1" display="Current Organisational Structure Units" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="E10:N10" r:id="rId1" display="Current Organisational Structure Units" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.19685039370078741" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="52" orientation="landscape" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:BO280"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A21" sqref="A21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="48.1796875" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="16384" width="9.1796875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>21</v>
@@ -20305,66 +20286,52 @@
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...14 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62b46039-ae35-4068-9bc7-eecddaf02f09" xmlns:ns3="3ecee329-9558-4a9e-843c-3c843fd82d76" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6bd2c0d971708a2a9f80b0ef2b4f8ed6" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000D05188ED7C0614DA5CC9A1C23A086AE" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="15ac93cedf63b6667d24061efde9da74">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62b46039-ae35-4068-9bc7-eecddaf02f09" xmlns:ns3="3ecee329-9558-4a9e-843c-3c843fd82d76" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="00f079bfed42b780bac87175d600eb64" ns2:_="" ns3:_="">
     <xsd:import namespace="62b46039-ae35-4068-9bc7-eecddaf02f09"/>
     <xsd:import namespace="3ecee329-9558-4a9e-843c-3c843fd82d76"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:EmailSubject" minOccurs="0"/>
                 <xsd:element ref="ns2:Emailfrom" minOccurs="0"/>
@@ -20585,90 +20552,104 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="62b46039-ae35-4068-9bc7-eecddaf02f09">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="3ecee329-9558-4a9e-843c-3c843fd82d76" xsi:nil="true"/>
+    <EmailSubject xmlns="62b46039-ae35-4068-9bc7-eecddaf02f09" xsi:nil="true"/>
+    <emailid xmlns="62b46039-ae35-4068-9bc7-eecddaf02f09" xsi:nil="true"/>
+    <Emailfrom xmlns="62b46039-ae35-4068-9bc7-eecddaf02f09" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E31371D-E378-4D16-A04C-EF10BE00F0C2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68731B37-E5A3-4FDD-9084-1C5C66E1D4F7}">
-[...16 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77F334AD-35A2-45D3-B818-7C172CFD2663}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C580D87D-E875-4E86-9343-C50859377FDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="62b46039-ae35-4068-9bc7-eecddaf02f09"/>
     <ds:schemaRef ds:uri="3ecee329-9558-4a9e-843c-3c843fd82d76"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68731B37-E5A3-4FDD-9084-1C5C66E1D4F7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="62b46039-ae35-4068-9bc7-eecddaf02f09"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="3ecee329-9558-4a9e-843c-3c843fd82d76"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>886</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>