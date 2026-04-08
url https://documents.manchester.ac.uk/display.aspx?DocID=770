--- v0 (2025-11-07)
+++ v1 (2026-04-08)
@@ -610,51 +610,51 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>username</w:t>
       </w:r>
       <w:r w:rsidR="00D14310" w:rsidRPr="00233567">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06B10F41" w14:textId="77777777" w:rsidR="00D436B1" w:rsidRPr="00233567" w:rsidRDefault="00D436B1" w:rsidP="7427B6F1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C00A0FC" w14:textId="77777777" w:rsidR="00CF2BF0" w:rsidRPr="00233567" w:rsidRDefault="007063BD" w:rsidP="7427B6F1">
+    <w:p w14:paraId="4C00A0FC" w14:textId="35427063" w:rsidR="00CF2BF0" w:rsidRPr="00233567" w:rsidRDefault="007063BD" w:rsidP="7427B6F1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00233567">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">To </w:t>
       </w:r>
       <w:r w:rsidR="003D0843" w:rsidRPr="00233567">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>enable us to pay you correctly, please go</w:t>
       </w:r>
       <w:r w:rsidR="00F86352" w:rsidRPr="00233567">
@@ -662,57 +662,81 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the Government Gateway to complete the </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r w:rsidR="00F86352" w:rsidRPr="00233567">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>HMRC Starter Checklist</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F86352" w:rsidRPr="00233567">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Complete the form</w:t>
       </w:r>
+      <w:r w:rsidR="00061492">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, then attach to the return </w:t>
+      </w:r>
+      <w:r w:rsidR="002D012B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>to the People Casual’s Connect case email</w:t>
+      </w:r>
       <w:r w:rsidR="00CF2BF0" w:rsidRPr="00233567">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and retain a copy.</w:t>
+        <w:t xml:space="preserve"> and retain a copy</w:t>
+      </w:r>
+      <w:r w:rsidR="002D012B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for your own records.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05081282" w14:textId="77777777" w:rsidR="00CF2BF0" w:rsidRPr="00233567" w:rsidRDefault="00CF2BF0" w:rsidP="7427B6F1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73487EAD" w14:textId="4F2CCED8" w:rsidR="00D436B1" w:rsidRPr="00233567" w:rsidRDefault="003A33F2" w:rsidP="7427B6F1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00233567">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -1333,104 +1357,102 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">before you start </w:t>
       </w:r>
       <w:r w:rsidRPr="00233567">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>work with the University. In most cases we will just need to see your passport, however, please read the list of ‘</w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r w:rsidRPr="00233567">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi"/>
           </w:rPr>
           <w:t>Identification required under the Immigration, Asylum and Nationality Act 2006</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00233567">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">’. If you are unable to provide one of these </w:t>
+        <w:t xml:space="preserve">’. If you </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00233567">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">are unable to provide one of these </w:t>
       </w:r>
       <w:r w:rsidR="00A72959" w:rsidRPr="00233567">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>documents,</w:t>
       </w:r>
       <w:r w:rsidRPr="00233567">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> please contact </w:t>
       </w:r>
       <w:r w:rsidR="00046AB7" w:rsidRPr="00233567">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>us</w:t>
       </w:r>
       <w:r w:rsidRPr="00233567">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="004B601D" w:rsidRPr="00233567">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>discuss it</w:t>
       </w:r>
       <w:r w:rsidRPr="00233567">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00233567">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">You will not be </w:t>
-[...8 lines deleted...]
-        <w:t>allowed to start work until you have produced these documents.</w:t>
+        <w:t>You will not be allowed to start work until you have produced these documents.</w:t>
       </w:r>
       <w:r w:rsidRPr="00233567">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk180661594"/>
       <w:r w:rsidRPr="00233567">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">You must </w:t>
       </w:r>
       <w:r w:rsidR="00582DFB" w:rsidRPr="00233567">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>take</w:t>
       </w:r>
       <w:r w:rsidRPr="00233567">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> these documents to </w:t>
@@ -1512,89 +1534,67 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00233567">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Confidentiality</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E8D726A" w14:textId="4350AF2C" w:rsidR="004052FA" w:rsidRPr="00233567" w:rsidRDefault="004052FA" w:rsidP="7427B6F1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> your </w:t>
+      <w:r w:rsidRPr="00233567">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the course of your </w:t>
       </w:r>
       <w:r w:rsidR="00A72959" w:rsidRPr="00233567">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>engagement,</w:t>
       </w:r>
       <w:r w:rsidRPr="00233567">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> you may be exposed to information about the University and its subsidiaries, suppliers, customers, students or employees which is confidential or is commercially sensitive and which may not be readily available to other organisations or the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> you may be exposed to information about the University and its subsidiaries, suppliers, customers, students or employees which is confidential or is commercially sensitive and which may not be readily available to other organisations or the general public. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="236B3BEE" w14:textId="78F2807B" w:rsidR="004052FA" w:rsidRPr="00233567" w:rsidRDefault="004052FA" w:rsidP="7427B6F1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00233567">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>You shall not, except in the proper course of your duties, either during this appointment or after its termination (however arising), use or disclose to any person, company or other organisation whatsoever (and shall use all reasonable endeavour</w:t>
       </w:r>
       <w:r w:rsidR="5EAF9C12" w:rsidRPr="00233567">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00233567">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
@@ -2002,80 +2002,81 @@
     <w:p w14:paraId="7F0D1A4F" w14:textId="77777777" w:rsidR="007D0103" w:rsidRPr="00233567" w:rsidRDefault="007D0103" w:rsidP="7427B6F1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00233567">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Yours sincerely</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DDB60BF" w14:textId="23F3F93A" w:rsidR="004052FA" w:rsidRPr="00233567" w:rsidRDefault="008C22CD" w:rsidP="7427B6F1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00233567">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>People Services</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004052FA" w:rsidRPr="00233567" w:rsidSect="00480025">
       <w:headerReference w:type="even" r:id="rId16"/>
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="even" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:headerReference w:type="first" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26D1878A" w14:textId="77777777" w:rsidR="005B3CAB" w:rsidRDefault="005B3CAB">
+    <w:p w14:paraId="2067444C" w14:textId="77777777" w:rsidR="00231AEA" w:rsidRDefault="00231AEA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54618E96" w14:textId="77777777" w:rsidR="005B3CAB" w:rsidRDefault="005B3CAB">
+    <w:p w14:paraId="750668AC" w14:textId="77777777" w:rsidR="00231AEA" w:rsidRDefault="00231AEA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2142,58 +2143,58 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="404A120C" w14:textId="77777777" w:rsidR="003843BF" w:rsidRDefault="003843BF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="20E57BE6" w14:textId="77777777" w:rsidR="003843BF" w:rsidRDefault="003843BF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39CCFB7A" w14:textId="77777777" w:rsidR="005B3CAB" w:rsidRDefault="005B3CAB">
+    <w:p w14:paraId="46C767AD" w14:textId="77777777" w:rsidR="00231AEA" w:rsidRDefault="00231AEA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0ECE592B" w14:textId="77777777" w:rsidR="005B3CAB" w:rsidRDefault="005B3CAB">
+    <w:p w14:paraId="5EE81FD4" w14:textId="77777777" w:rsidR="00231AEA" w:rsidRDefault="00231AEA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1C35AA64" w14:textId="77777777" w:rsidR="003843BF" w:rsidRDefault="003843BF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2EC6D03F" w14:textId="77777777" w:rsidR="003843BF" w:rsidRDefault="003843BF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
@@ -3159,119 +3160,121 @@
   <w:num w:numId="5" w16cid:durableId="1540388018">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1121724240">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1341006450">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1720325688">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1088618642">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="86583102">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D0103"/>
     <w:rsid w:val="00001CF3"/>
     <w:rsid w:val="000036CE"/>
     <w:rsid w:val="00006C6B"/>
     <w:rsid w:val="0003723B"/>
     <w:rsid w:val="00046AB7"/>
     <w:rsid w:val="000605C8"/>
+    <w:rsid w:val="00061492"/>
     <w:rsid w:val="0007073F"/>
     <w:rsid w:val="000873B3"/>
     <w:rsid w:val="000968B1"/>
     <w:rsid w:val="000A340B"/>
     <w:rsid w:val="000B5EB9"/>
     <w:rsid w:val="000D3F0F"/>
     <w:rsid w:val="000E3ECC"/>
     <w:rsid w:val="000F4F67"/>
     <w:rsid w:val="00105161"/>
     <w:rsid w:val="001104E8"/>
     <w:rsid w:val="0011339E"/>
     <w:rsid w:val="00121274"/>
     <w:rsid w:val="001374AD"/>
     <w:rsid w:val="00137564"/>
     <w:rsid w:val="0016568E"/>
     <w:rsid w:val="00165C23"/>
     <w:rsid w:val="00170962"/>
     <w:rsid w:val="00176FB6"/>
     <w:rsid w:val="00186EF6"/>
     <w:rsid w:val="00194DE0"/>
     <w:rsid w:val="001B1775"/>
     <w:rsid w:val="001E223D"/>
     <w:rsid w:val="001E27D0"/>
     <w:rsid w:val="001E6D2C"/>
     <w:rsid w:val="001F4A8A"/>
     <w:rsid w:val="00201F8F"/>
     <w:rsid w:val="002041BF"/>
     <w:rsid w:val="002077DD"/>
+    <w:rsid w:val="00231AEA"/>
     <w:rsid w:val="00233567"/>
     <w:rsid w:val="002358EB"/>
     <w:rsid w:val="00237194"/>
     <w:rsid w:val="002442DB"/>
     <w:rsid w:val="0024760E"/>
     <w:rsid w:val="00277B3A"/>
     <w:rsid w:val="002835BD"/>
     <w:rsid w:val="002947C0"/>
     <w:rsid w:val="0029647B"/>
     <w:rsid w:val="002B5EE1"/>
+    <w:rsid w:val="002D012B"/>
     <w:rsid w:val="002D6B74"/>
     <w:rsid w:val="002D6B77"/>
     <w:rsid w:val="002E0264"/>
     <w:rsid w:val="002E7EBB"/>
     <w:rsid w:val="003068B4"/>
     <w:rsid w:val="003112B2"/>
     <w:rsid w:val="00334F55"/>
     <w:rsid w:val="00334F76"/>
     <w:rsid w:val="00341E4F"/>
     <w:rsid w:val="00347DC3"/>
     <w:rsid w:val="00357C0C"/>
     <w:rsid w:val="0037696D"/>
     <w:rsid w:val="003777FB"/>
     <w:rsid w:val="003843BF"/>
     <w:rsid w:val="00391CA3"/>
     <w:rsid w:val="003922A7"/>
     <w:rsid w:val="00395C1E"/>
     <w:rsid w:val="003A33F2"/>
     <w:rsid w:val="003A5533"/>
     <w:rsid w:val="003A5D72"/>
     <w:rsid w:val="003B2477"/>
     <w:rsid w:val="003D0843"/>
     <w:rsid w:val="003D5395"/>
     <w:rsid w:val="003F5769"/>
     <w:rsid w:val="004052FA"/>
@@ -3304,50 +3307,51 @@
     <w:rsid w:val="005A3942"/>
     <w:rsid w:val="005B3CAB"/>
     <w:rsid w:val="005C1570"/>
     <w:rsid w:val="005C4CFD"/>
     <w:rsid w:val="005D16B1"/>
     <w:rsid w:val="005D68A1"/>
     <w:rsid w:val="005E50C0"/>
     <w:rsid w:val="005F021E"/>
     <w:rsid w:val="005F415B"/>
     <w:rsid w:val="005F79A1"/>
     <w:rsid w:val="00605EE6"/>
     <w:rsid w:val="00625568"/>
     <w:rsid w:val="00634F96"/>
     <w:rsid w:val="00640CAA"/>
     <w:rsid w:val="00644F4C"/>
     <w:rsid w:val="006534B9"/>
     <w:rsid w:val="00674E53"/>
     <w:rsid w:val="00696527"/>
     <w:rsid w:val="006B19F4"/>
     <w:rsid w:val="00701264"/>
     <w:rsid w:val="007063BD"/>
     <w:rsid w:val="00740DDC"/>
     <w:rsid w:val="00743433"/>
     <w:rsid w:val="007459E2"/>
     <w:rsid w:val="00775160"/>
+    <w:rsid w:val="007766E3"/>
     <w:rsid w:val="00784ED2"/>
     <w:rsid w:val="00786355"/>
     <w:rsid w:val="0079100B"/>
     <w:rsid w:val="00792ABE"/>
     <w:rsid w:val="007A204D"/>
     <w:rsid w:val="007B4E8D"/>
     <w:rsid w:val="007B6D9C"/>
     <w:rsid w:val="007C14AE"/>
     <w:rsid w:val="007C7966"/>
     <w:rsid w:val="007D0103"/>
     <w:rsid w:val="007D4F39"/>
     <w:rsid w:val="007E3A0F"/>
     <w:rsid w:val="007E630D"/>
     <w:rsid w:val="007E63CB"/>
     <w:rsid w:val="007F7E9D"/>
     <w:rsid w:val="008033CD"/>
     <w:rsid w:val="00811A13"/>
     <w:rsid w:val="00824010"/>
     <w:rsid w:val="00855459"/>
     <w:rsid w:val="00863B8D"/>
     <w:rsid w:val="00875B63"/>
     <w:rsid w:val="00880267"/>
     <w:rsid w:val="008829D8"/>
     <w:rsid w:val="00894242"/>
     <w:rsid w:val="00896590"/>
@@ -4338,53 +4342,53 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E45885D-1AA4-414E-AD9C-FFF18998AE54}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>4901</Characters>
+  <Pages>3</Pages>
+  <Words>994</Words>
+  <Characters>4952</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>125</Lines>
-  <Paragraphs>60</Paragraphs>
+  <Lines>115</Lines>
+  <Paragraphs>54</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5796</CharactersWithSpaces>
+  <CharactersWithSpaces>5892</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Insert Name Here</dc:title>
   <dc:creator>Mciso</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>