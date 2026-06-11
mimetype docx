--- v0 (2026-04-21)
+++ v1 (2026-06-11)
@@ -1,22188 +1,17138 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...12 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="64AFEEBE" w14:textId="6417DF8C" w:rsidR="001E59A4" w:rsidRDefault="00AA293A" w:rsidP="00E27C8E">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006C2EF5">
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="595B867B" w14:paraId="0F3F22A6" w14:textId="7165CC82">
+      <w:pPr>
+        <w:jc w:val="right"/>
         <w:rPr>
-          <w:noProof/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="322D5D9A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="322D5D9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AMBS Risk Assessment for Events and activities across the school</w:t>
+      </w:r>
+      <w:r w:rsidR="51A7528B">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="5BDA4408" wp14:editId="5F70D07B">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54E75DA7" wp14:editId="4E0890CE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>68580</wp:posOffset>
+              <wp:posOffset>-19050</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-36184</wp:posOffset>
+              <wp:posOffset>-57150</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1543050" cy="647700"/>
+            <wp:extent cx="2181244" cy="923916"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapSquare wrapText="bothSides"/>
-[...1 lines deleted...]
-            <wp:cNvGraphicFramePr/>
+            <wp:wrapNone/>
+            <wp:docPr id="966175185" name="drawing"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="339" name="Picture 339"/>
+                    <pic:cNvPr id="966175185" name="Picture 966175185"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11"/>
+                    <a:blip r:embed="rId7">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1543050" cy="647700"/>
+                      <a:ext cx="2181244" cy="923916"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="100B6627" w:rsidRPr="006C2EF5">
+    </w:p>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="595B867B" w14:paraId="58D05E85" w14:textId="025B4051">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...44 lines deleted...]
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">the information contained within this risk assessment is for example purposes only, please ensure that your completed </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A1C2F" w:rsidRPr="51EF0919">
+      </w:pPr>
+      <w:r w:rsidRPr="322D5D9A">
         <w:rPr>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>assessment reflects</w:t>
+        <w:t xml:space="preserve">The information contained within this risk assessment is for example purposes only, </w:t>
       </w:r>
-      <w:r w:rsidR="00E9704E" w:rsidRPr="51EF0919">
+    </w:p>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="595B867B" w14:paraId="1348B268" w14:textId="7E3883BA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
         <w:rPr>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the specific requirements of the event</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E9704E" w:rsidRPr="00E9704E">
+      </w:pPr>
+      <w:r w:rsidRPr="322D5D9A">
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>please ensure that your completed assessment reflects the specific requirements of the event</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00EA5462" w:rsidRDefault="00EA5462" w14:paraId="765849C3" w14:textId="5142CA2D"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid1"/>
-[...7 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2131"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2593"/>
+        <w:gridCol w:w="2555"/>
+        <w:gridCol w:w="2563"/>
+        <w:gridCol w:w="2581"/>
+        <w:gridCol w:w="2563"/>
+        <w:gridCol w:w="2577"/>
+        <w:gridCol w:w="2549"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001E59A4" w:rsidRPr="00CD470C" w14:paraId="483D0364" w14:textId="77777777" w:rsidTr="113A69F9">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="7B8EFBBC" w14:paraId="6A352643" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1155"/>
+          <w:trHeight w:val="1140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2131" w:type="dxa"/>
+            <w:tcW w:w="2638" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3D2D4DFC" w14:textId="621D1D75" w:rsidR="001E59A4" w:rsidRPr="00CD470C" w:rsidRDefault="00AA293A">
-[...2 lines deleted...]
-              <w:ind w:left="0"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="19534A87" w14:textId="74127165">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="460FD1CF" w:rsidRDefault="322D5D9A" w14:paraId="12FF07C7" w14:textId="65CF1887">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7B8EFBBC" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Updated </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7B8EFBBC" w:rsidR="5361E581">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>April</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7B8EFBBC" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7B8EFBBC" w:rsidR="53C94CD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Created by:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7B8EFBBC" w:rsidR="53C94CD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Tracy Moreland, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7B8EFBBC" w:rsidR="647068D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deputy School Operations </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7B8EFBBC" w:rsidR="6006C438">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Manager</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7B8EFBBC" w:rsidR="53C94CD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7B8EFBBC" w:rsidR="58BF4EC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joann Slater, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7B8EFBBC" w:rsidR="53C94CD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>School Safety Adviso</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7B8EFBBC" w:rsidR="10D53288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>r.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7B8EFBBC" w:rsidR="53C94CD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="460FD1CF" w:rsidRDefault="322D5D9A" w14:paraId="47DE49D4" w14:textId="6B41CC0F">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
-            </w:pPr>
-[...33 lines deleted...]
-              <w:t>January 2026</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="460FD1CF" w:rsidR="53C94CD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2173" w:type="dxa"/>
+            <w:tcW w:w="2638" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="46433DE5" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRPr="00CD470C" w:rsidRDefault="00AA293A">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="7B8EFBBC" w:rsidRDefault="322D5D9A" w14:paraId="4C7135CF" w14:textId="5315E915">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2"/>
-              <w:jc w:val="left"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7B8EFBBC" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Assessed by: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F1B74EC" w14:textId="63CA72BD" w:rsidR="001E59A4" w:rsidRPr="00CD470C" w:rsidRDefault="561B3E79" w:rsidP="6C652BA1">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="7B8EFBBC" w:rsidRDefault="322D5D9A" w14:paraId="7F1BF026" w14:textId="6387EC2E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2"/>
-              <w:jc w:val="left"/>
-              <w:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b w:val="0"/>
-                <w:color w:val="auto"/>
-[...77 lines deleted...]
-            </w:r>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3272" w:type="dxa"/>
+            <w:tcW w:w="2638" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6B614E89" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRPr="00CD470C" w:rsidRDefault="00AA293A">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="00E7B3DF" w14:textId="7AD02ECF">
+            <w:pPr>
               <w:ind w:left="1"/>
-              <w:jc w:val="left"/>
-[...22 lines deleted...]
-                <w:b w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Approved for use by:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43B20151" w14:textId="78F6060A" w:rsidR="001E59A4" w:rsidRPr="00CD470C" w:rsidRDefault="00F01914" w:rsidP="5EC5DE5E">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="7ACEB0D9" w14:textId="09E1BC6E">
+            <w:pPr>
               <w:ind w:left="1"/>
-              <w:jc w:val="left"/>
-[...2 lines deleted...]
-                <w:b w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:b w:val="0"/>
+              <w:t>This should be signed/display the name of the person authorising the event, line manager, HoSO or other</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="03C4D833" w14:textId="2E546163">
+            <w:pPr>
+              <w:ind w:left="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>PLEASE FILL IN THIS BOX</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2281" w:type="dxa"/>
+            <w:tcW w:w="2638" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1EE95A31" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRPr="00CD470C" w:rsidRDefault="00AA293A">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="27C3DBF2" w14:textId="0EAA1897">
+            <w:pPr>
               <w:ind w:left="1"/>
-              <w:jc w:val="left"/>
-[...3 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Building / Location:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CD470C">
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7935D480" w14:textId="18DC67FA" w:rsidR="001E59A4" w:rsidRPr="00CD470C" w:rsidRDefault="00AA293A">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="3BCF8F07" w14:textId="1939AE06">
+            <w:pPr>
               <w:ind w:left="1"/>
-              <w:jc w:val="left"/>
-[...25 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMBS Building and Executive Education Centre     </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="6B0B5267" w14:textId="7622439B">
+            <w:pPr>
               <w:ind w:left="1"/>
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3406" w:type="dxa"/>
+            <w:tcW w:w="2638" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="040784D9" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRPr="00CD470C" w:rsidRDefault="00AA293A">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="6549D4F7" w14:textId="3546F67F">
+            <w:pPr>
               <w:ind w:left="1"/>
-              <w:jc w:val="left"/>
-[...3 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Assessment ref no:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CD470C">
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F80330D" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRPr="00CD470C" w:rsidRDefault="00B115C1">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="418950B1" w14:textId="0A4D145D">
+            <w:pPr>
               <w:ind w:left="1"/>
-              <w:jc w:val="left"/>
-              <w:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:i/>
-              </w:rPr>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Use this section to record your specific assessments  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2593" w:type="dxa"/>
+            <w:tcW w:w="2638" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="643358BB" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRPr="00CD470C" w:rsidRDefault="00AA293A">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="5295928D" w14:textId="20467891">
+            <w:pPr>
               <w:ind w:left="1"/>
-              <w:jc w:val="left"/>
-[...3 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Expiry date:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CD470C">
-              <w:rPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="7B8EFBBC" w:rsidRDefault="322D5D9A" w14:paraId="58727E5E" w14:textId="03092B5C">
+            <w:pPr>
+              <w:ind w:left="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="18"/>
-[...10 lines deleted...]
-                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F607EB" w14:paraId="09A3D719" w14:textId="77777777" w:rsidTr="113A69F9">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="7B8EFBBC" w14:paraId="0BF0EB37" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="2379"/>
+          <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="15856" w:type="dxa"/>
+            <w:tcW w:w="15828" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="26043898" w14:textId="140B0D17" w:rsidR="00BC488E" w:rsidRPr="00D15374" w:rsidRDefault="00BC488E" w:rsidP="00BC488E">
-[...14 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="23EF5B9A" w14:textId="26777915">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Task/Premises</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D15374">
-[...28 lines deleted...]
-              <w:r w:rsidRPr="00D15374">
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: the organiser of an event is required to complete this risk assessment, adding specific information relating to the event, this might include accessibility requirements for disabled visitors, arrangements for food allergies etc. Once completed please return the risk assessment to the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8">
+              <w:r w:rsidRPr="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:cstheme="minorHAnsi"/>
-                  <w:b w:val="0"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>AMBS Conference Team</w:t>
               </w:r>
-            </w:hyperlink>
-[...91 lines deleted...]
-              <w:r w:rsidR="00E714D0" w:rsidRPr="00D15374">
+              <w:r w:rsidRPr="322D5D9A" w:rsidR="58EFC649">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:cstheme="minorHAnsi"/>
-                  <w:b w:val="0"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="3745C8E2" w14:textId="3130D610">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please Note </w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If your risk assessment includes </w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">accessibility requirements, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">please also copy the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9">
+              <w:r w:rsidRPr="322D5D9A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>School Safety Advisor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00E714D0" w:rsidRPr="00D15374">
-[...165 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> into your email to Conference, arrangements can then be made to implement adjustments or to prepare a PEEP (personal emergency evacuation plan).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="33C596CE" w14:textId="5E8D66C9">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Scope:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> To assess the risks of undertaking a specific event within the allocated event space, i.e. use of lecture theatres, conference and teaching spaces or café and restaurant areas within the AMBS Building and the Executive Education Centre and to identify and mitigate any potential health and safety issues, i.e. slips, trips, overcrowding of staircases during an emergency evacuation, and to comply with legal requirements: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="3BE28D41" w14:textId="37974C54">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Note:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D15374">
-[...200 lines deleted...]
-              <w:r w:rsidR="0010034A" w:rsidRPr="00D15374">
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> It is vital that organisers of events are aware of the potential disruption that protesters occupying/setting up camps within university premises can cause.  Organisers should ensure they have Security’s telephone number stored within their mobile phones (0161 306 9966) and have downloaded the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10">
+              <w:r w:rsidRPr="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:b w:val="0"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>SafeZone App</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="0BC6313A" w14:textId="2F586C2F" w:rsidR="00BB5F28" w:rsidRPr="00D15374" w:rsidRDefault="00BB5F28" w:rsidP="113A69F9">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="40B497FC" w14:textId="24B80A99">
+            <w:pPr>
+              <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:b w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Should you</w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>witness</w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>any suspicious behaviour or</w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>believe protesters are gathering outside or within the building, please contact Security</w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>immediately.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="38AA5425" w14:textId="64552A75">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00D15374">
+              <w:t>For</w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:b w:val="0"/>
-[...6 lines deleted...]
-            <w:r w:rsidR="00EC5F28" w:rsidRPr="00D15374">
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>high-risk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:b w:val="0"/>
-[...30 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...61 lines deleted...]
-              </w:rPr>
               <w:t>events or activities i.e. s</w:t>
             </w:r>
-            <w:r w:rsidR="4063D44F" w:rsidRPr="00D15374">
-[...18 lines deleted...]
-              <w:r w:rsidR="2C543C25" w:rsidRPr="00D15374">
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eaker profile, topic or content or those with 100 guests or over  </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11">
+              <w:r w:rsidRPr="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:b w:val="0"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Please access the guidance for </w:t>
+                <w:t>Please access the guidance for</w:t>
               </w:r>
-              <w:r w:rsidR="4AAB18AD" w:rsidRPr="00D15374">
+              <w:r w:rsidRPr="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:b w:val="0"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="322D5D9A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>planning and facilitating high risk events</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="4AAB18AD" w:rsidRPr="00D15374">
-[...6 lines deleted...]
-                <w:u w:val="none"/>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AF2B4E6" w14:textId="3AC55F3C" w:rsidR="618445D9" w:rsidRPr="00D15374" w:rsidRDefault="618445D9" w:rsidP="618445D9">
-[...14 lines deleted...]
-          <w:p w14:paraId="22EF8CA2" w14:textId="1BD3AEB4" w:rsidR="00F607EB" w:rsidRDefault="7D1F9201" w:rsidP="00D15374">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="25896184" w14:textId="6AA54C37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="177D53E6" w14:textId="2BDF00A0">
             <w:pPr>
               <w:spacing w:after="60" w:line="257" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
-[...8 lines deleted...]
-              <w:rPr>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">IMPORTANT INFORMATION TO READ BEFORE YOU ORGANISE YOUR EVENT </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75DC1E1F" w14:textId="77777777" w:rsidR="006E4A12" w:rsidRPr="006E4A12" w:rsidRDefault="006E4A12" w:rsidP="006E4A12">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="355CAEDA" w14:textId="3824F05B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="35"/>
               </w:numPr>
-              <w:spacing w:after="60" w:line="257" w:lineRule="auto"/>
-[...16 lines deleted...]
-              <w:r w:rsidRPr="006E4A12">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please note that unless a specific event has been given prior authorisation to be held within the school for under 18’s by the HoS or HoSO (school visits, workshops work experience, under 18s are not permitted to attend any events held within the school. Parents/Guardians bringing children to events will be politely asked to leave the premises. NOTE:  You will need permission from the HoS/HoSO for events involving under 18s. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12">
+              <w:r w:rsidRPr="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:b w:val="0"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Please refer to University guidance Safeguarding | Compliance and Risk | Staff Net | The University of Manchester</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="006E4A12">
-[...265 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D15374">
-[...350 lines deleted...]
-          <w:p w14:paraId="2070FBF8" w14:textId="77777777" w:rsidR="00F607EB" w:rsidRDefault="00F607EB" w:rsidP="00F607EB">
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="493D5A76" w14:textId="7E123C5B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
-              <w:jc w:val="left"/>
-[...52 lines deleted...]
-          <w:p w14:paraId="297F13C4" w14:textId="2A6952A8" w:rsidR="00F607EB" w:rsidRPr="00C11438" w:rsidRDefault="00F607EB" w:rsidP="00F607EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Children are not allowed to attend events/activities held in the 10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Floor Event Space (Penthouse).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="3004EC4E" w14:textId="4D60358F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
-              <w:jc w:val="left"/>
-[...9 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">It is mandatory for all members of staff to complete the University’s eight Essential Training Courses which include Health and Safety at the University of Manchester.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="57F2D1E1" w14:textId="4CBF3349">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please ensure you complete the Action Plan on pages 10/11, if not completed this risk assessment will not be valid  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="0D7E6BB5" w14:textId="7B5421DB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please refer to StaffNet for updated guidance relating to Working on Campus, please consider this information when completing your risk assessment Recommended guidance on the safe running of events for organisers and managers can be accessed via Event safety - Event organisers (hse.gov.uk) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="71646067" w14:textId="6852D777">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>During an emergency evacuation, if in attendance, University organisers and/or the manager/responsible person are expected to take the lead in the safe evacuation of delegates/visitors to the school.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="699A452A" w14:textId="761D617C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="35834EB4" w14:textId="0250AEA0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="39D61A4F" w14:textId="4A674BA2">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Event</w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A" w:rsidR="4A4A4F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Details:                                                                                                                                                                          </w:t>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="4253"/>
+              <w:gridCol w:w="9225"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="322D5D9A" w:rsidTr="19E1EB5D" w14:paraId="6A9C01C2" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4253" w:type="dxa"/>
+                  <w:tcMar>
+                    <w:left w:w="105" w:type="dxa"/>
+                    <w:right w:w="105" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="283F5F1B" w14:textId="1CBE5F69">
+                  <w:pPr>
+                    <w:spacing w:after="60"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="322D5D9A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Event title</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9225" w:type="dxa"/>
+                  <w:tcMar>
+                    <w:left w:w="105" w:type="dxa"/>
+                    <w:right w:w="105" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="4AB0FCA4" w14:textId="197E805E">
+                  <w:pPr>
+                    <w:spacing w:after="60"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="322D5D9A" w:rsidTr="19E1EB5D" w14:paraId="615B10D1" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4253" w:type="dxa"/>
+                  <w:tcMar>
+                    <w:left w:w="105" w:type="dxa"/>
+                    <w:right w:w="105" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="69BAEC9E" w14:textId="53B71834">
+                  <w:pPr>
+                    <w:spacing w:after="60"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="322D5D9A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Booking Reference</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9225" w:type="dxa"/>
+                  <w:tcMar>
+                    <w:left w:w="105" w:type="dxa"/>
+                    <w:right w:w="105" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="22C71D80" w14:textId="032CF6BE">
+                  <w:pPr>
+                    <w:spacing w:after="60"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="322D5D9A" w:rsidTr="19E1EB5D" w14:paraId="10144ECB" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4253" w:type="dxa"/>
+                  <w:tcMar>
+                    <w:left w:w="105" w:type="dxa"/>
+                    <w:right w:w="105" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="276CF0CD" w14:textId="17C5D638">
+                  <w:pPr>
+                    <w:spacing w:after="60"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="322D5D9A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Date of event</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9225" w:type="dxa"/>
+                  <w:tcMar>
+                    <w:left w:w="105" w:type="dxa"/>
+                    <w:right w:w="105" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="4D66478D" w14:textId="1B20B46B">
+                  <w:pPr>
+                    <w:spacing w:after="60"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="322D5D9A" w:rsidTr="19E1EB5D" w14:paraId="6F1D1680" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4253" w:type="dxa"/>
+                  <w:tcMar>
+                    <w:left w:w="105" w:type="dxa"/>
+                    <w:right w:w="105" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="446773DF" w14:textId="0B9E2F6F">
+                  <w:pPr>
+                    <w:spacing w:after="60"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="322D5D9A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Location</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9225" w:type="dxa"/>
+                  <w:tcMar>
+                    <w:left w:w="105" w:type="dxa"/>
+                    <w:right w:w="105" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="38C157CD" w14:textId="0F2C5F57">
+                  <w:pPr>
+                    <w:spacing w:after="60"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="322D5D9A" w:rsidTr="19E1EB5D" w14:paraId="2B2F4FA8" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4253" w:type="dxa"/>
+                  <w:tcMar>
+                    <w:left w:w="105" w:type="dxa"/>
+                    <w:right w:w="105" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="23BC1514" w14:textId="015CD018">
+                  <w:pPr>
+                    <w:spacing w:after="60"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="322D5D9A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Time of event:    from/to</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9225" w:type="dxa"/>
+                  <w:tcMar>
+                    <w:left w:w="105" w:type="dxa"/>
+                    <w:right w:w="105" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="0432181C" w14:textId="2E75649E">
+                  <w:pPr>
+                    <w:spacing w:after="60"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="322D5D9A" w:rsidTr="19E1EB5D" w14:paraId="08E38593" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4253" w:type="dxa"/>
+                  <w:tcMar>
+                    <w:left w:w="105" w:type="dxa"/>
+                    <w:right w:w="105" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="4DD3623C" w14:textId="393E75F1">
+                  <w:pPr>
+                    <w:spacing w:after="60"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="322D5D9A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Number of attendees</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9225" w:type="dxa"/>
+                  <w:tcMar>
+                    <w:left w:w="105" w:type="dxa"/>
+                    <w:right w:w="105" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="1E74FC7C" w14:textId="59FBB08F">
+                  <w:pPr>
+                    <w:spacing w:after="60"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="322D5D9A" w:rsidTr="19E1EB5D" w14:paraId="51D10E58" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4253" w:type="dxa"/>
+                  <w:tcMar>
+                    <w:left w:w="105" w:type="dxa"/>
+                    <w:right w:w="105" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="37C09B92" w14:textId="4C361402">
+                  <w:pPr>
+                    <w:spacing w:after="60"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="19E1EB5D" w:rsidR="78381E6F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                      <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Name of </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="19E1EB5D" w:rsidR="322D5D9A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                      <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>University Organiser</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="19E1EB5D" w:rsidR="2896B9A0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                      <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> and title</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9225" w:type="dxa"/>
+                  <w:tcMar>
+                    <w:left w:w="105" w:type="dxa"/>
+                    <w:right w:w="105" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="5FA0D8C4" w14:textId="3C4C0F9C">
+                  <w:pPr>
+                    <w:spacing w:after="60"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="322D5D9A" w:rsidTr="19E1EB5D" w14:paraId="73339DF4" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4253" w:type="dxa"/>
+                  <w:tcMar>
+                    <w:left w:w="105" w:type="dxa"/>
+                    <w:right w:w="105" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="21F22C44" w14:textId="6B012CE5">
+                  <w:pPr>
+                    <w:spacing w:after="60"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="322D5D9A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Manager /responsible person</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9225" w:type="dxa"/>
+                  <w:tcMar>
+                    <w:left w:w="105" w:type="dxa"/>
+                    <w:right w:w="105" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="06AF348E" w14:textId="6A2EBCF0">
+                  <w:pPr>
+                    <w:spacing w:after="60"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="322D5D9A" w:rsidTr="19E1EB5D" w14:paraId="7A297C9A" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4253" w:type="dxa"/>
+                  <w:tcMar>
+                    <w:left w:w="105" w:type="dxa"/>
+                    <w:right w:w="105" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w:rsidR="7511267B" w:rsidP="322D5D9A" w:rsidRDefault="7511267B" w14:paraId="426ECBCC" w14:textId="5C75B0E0">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="322D5D9A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Accessibility Requirements</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9225" w:type="dxa"/>
+                  <w:tcMar>
+                    <w:left w:w="105" w:type="dxa"/>
+                    <w:right w:w="105" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="6F49F4A1" w14:textId="0B267AD1">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="139FC296" w14:textId="50911693">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="5D8883FF" w14:textId="051C3D61">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="774CE794" w14:textId="26F0D850">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This risk assessment applies to AMBS staff, students and their visitors. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="4D2DE791" w14:textId="6F717E77">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="17D006B1" w14:textId="71B1122C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The University Organiser should ensure that those involved with the preparation and presentation of an event view a copy of the assessment when completed.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>In this generic assessment, the term University Organiser means the University employee or contact with primary responsibility for liaising with the visitors and organising the event.  The manager/responsible person will be the University employee who will be required to complete the action plan on page 9. Please list your specific adjustments or requirements as applicable i.e. provision for disabled access/egress, dietary or IT/AV requirements and ensure they are addressed and actioned.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="659EB975" w14:textId="0CE786EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="0F193E34" w14:textId="63ED571E">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Note: The Organiser and the responsible person/manager may be the same person. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="7B8EFBBC" w14:paraId="5F02F886" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1380"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15828" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="2BEA30E4" w14:textId="5EF416B8">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Building opening times: Reception staff will be in attendance during the following hours</w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="718342D0" w14:textId="59342796">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:spacing w:after="329"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>AMBS building</w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 08:00-18:00 Monday to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A" w:rsidR="0C310262">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Friday</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="6CF45F54" w14:textId="4B2FC4E3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:spacing w:after="329"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Executive Education Centre</w:t>
             </w:r>
-            <w:r w:rsidR="473B3B31" w:rsidRPr="560E39F2">
-[...58 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 08:00-16:00 Monday to Friday</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="5803A0C4" w14:textId="446C541A">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Note:</w:t>
             </w:r>
-            <w:r w:rsidRPr="0708CFF0">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  for out of hours including weekend cover, please contact AMBS Conference by Email: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17">
-              <w:r w:rsidRPr="0708CFF0">
+            <w:hyperlink r:id="rId13">
+              <w:r w:rsidRPr="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:b w:val="0"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>ambsconference@manchester.ac.uk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="0708CFF0">
-[...28 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to make the necessary</w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A" w:rsidR="7763518D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">arrangements. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extra staffing charges will be applied </w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>to the above opening times</w:t>
             </w:r>
-            <w:r w:rsidRPr="0708CFF0">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="0708CFF0">
-[...25 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with a minimum booking of 3 hours.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="3C21F089" w14:textId="15485B6F">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>For events taking place in the 10</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B010CB">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B010CB">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> floor event space, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C22871">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:i/>
-                <w:sz w:val="18"/>
-[...23 lines deleted...]
-              <w:r w:rsidRPr="00B010CB">
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">please be aware that there are two emergency exits from this room, one exit leading building occupants out on to an open roof space. This information should be included within your risk assessment and assessment should be carried out in accordance with the specific requirements of your event.   Please </w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">contact your </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14">
+              <w:r w:rsidRPr="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:b w:val="0"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:t>joann.slater@manchester.ac.uk</w:t>
+                <w:t>School Safety Advisor</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...125 lines deleted...]
-              <w:t xml:space="preserve"> on the ground floor.</w:t>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> should you require further information or instruction.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="1C18FEF0" w14:textId="52EFFAEB">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>First Aid</w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> can be obtained via AMBS Reception, Ext 56303.  if not available or after 4pm, please contact Security on Ext 69966.  Any accidents or incidents should be reported on the correct form, available from the following link and forwarded to the SSA (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15">
+              <w:r w:rsidRPr="322D5D9A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>ambs-compliance.estates@manchester.ac.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16">
+              <w:r w:rsidRPr="322D5D9A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>University Accident/Incident report form</w:t>
+              </w:r>
+              <w:r w:rsidRPr="322D5D9A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="32F7288D" w14:textId="3A905AF2">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A defibrillator (AED) is located within the main Reception area on the ground floor.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5316E46C" w14:textId="77777777" w:rsidR="00E51B23" w:rsidRDefault="00E51B23" w:rsidP="00A10CFA">
-[...24 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="00EA5462" w14:paraId="78AC3AD8" w14:textId="1CE9CAAA"/>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="00EA5462" w14:paraId="27FB8360" w14:textId="6636EC49">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid1"/>
-[...7 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1619"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="899"/>
+        <w:gridCol w:w="1580"/>
+        <w:gridCol w:w="1863"/>
+        <w:gridCol w:w="1892"/>
+        <w:gridCol w:w="8228"/>
+        <w:gridCol w:w="929"/>
+        <w:gridCol w:w="896"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001E59A4" w14:paraId="3A2B0267" w14:textId="77777777" w:rsidTr="00AE1B47">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="539B70E1" w14:paraId="6B79C5F1" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="445"/>
+          <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1619" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4CD0D59B" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00AA293A">
-[...7 lines deleted...]
-                <w:sz w:val="18"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="7F4EE15F" w14:textId="1CB4EDCF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Activity </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcW w:w="1770" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="029F6950" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00AA293A">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="6285F0AB" w14:textId="0B7EE7C2">
+            <w:pPr>
               <w:ind w:left="1"/>
-              <w:jc w:val="left"/>
-[...3 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Hazard </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:tcW w:w="1950" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3897D8E9" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00AA293A">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="5230D293" w14:textId="5CE9CDBC">
+            <w:pPr>
               <w:ind w:left="1"/>
-              <w:jc w:val="left"/>
-[...3 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Who might be harmed and how  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8597" w:type="dxa"/>
+            <w:tcW w:w="8655" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="34693AFD" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00AA293A">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="142FD7D8" w14:textId="720AA077">
+            <w:pPr>
               <w:ind w:left="1"/>
-              <w:jc w:val="left"/>
-[...3 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Existing measures to control risk </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
+            <w:tcW w:w="930" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4408CC4F" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00AA293A">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="4C29A5EC" w14:textId="1F7ECAC7">
+            <w:pPr>
               <w:ind w:left="1"/>
-              <w:jc w:val="left"/>
-[...3 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Risk rating </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2092C8B8" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00F32F25">
-[...2 lines deleted...]
-              <w:ind w:left="0"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="78F4C163" w14:textId="4396022E">
+            <w:pPr>
+              <w:ind w:right="16"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">ult </w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Result </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA079E" w14:paraId="69A6F474" w14:textId="77777777" w:rsidTr="00AE1B47">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="539B70E1" w14:paraId="37B1145E" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1819"/>
+          <w:trHeight w:val="930"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1619" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5FC22EBE" w14:textId="6985C994" w:rsidR="00BA079E" w:rsidRPr="00AB4BE0" w:rsidRDefault="00AB4BE0" w:rsidP="00AE1B47">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="533940C4" w14:textId="73892247">
             <w:pPr>
               <w:spacing w:after="121" w:line="239" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="56"/>
-[...26 lines deleted...]
-              <w:t>.</w:t>
+              <w:ind w:right="56"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Events and activities taking place within the AMBS building and the Executive Education Centre.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcW w:w="1770" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="43EC5EBA" w14:textId="77777777" w:rsidR="00AB4BE0" w:rsidRPr="00AB4BE0" w:rsidRDefault="000374EE" w:rsidP="00AE1B47">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="37665B56" w14:textId="49426B02">
             <w:pPr>
               <w:spacing w:after="120" w:line="239" w:lineRule="auto"/>
               <w:ind w:left="1"/>
-              <w:jc w:val="left"/>
-[...15 lines deleted...]
-                <w:highlight w:val="yellow"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Disruptive protest, heckling and/or unrest.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB4BE0">
-[...10 lines deleted...]
-          <w:p w14:paraId="378818D3" w14:textId="4C932482" w:rsidR="00BA079E" w:rsidRPr="00AB4BE0" w:rsidRDefault="000374EE" w:rsidP="00AE1B47">
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="39F1BD24" w14:textId="0F07AFDA">
             <w:pPr>
               <w:spacing w:after="120" w:line="239" w:lineRule="auto"/>
-              <w:ind w:left="1"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:tcW w:w="1950" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7B2D1C68" w14:textId="0CF70BA4" w:rsidR="00BA079E" w:rsidRPr="00AB4BE0" w:rsidRDefault="005371CB" w:rsidP="00AE1B47">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="285EEEBE" w14:textId="3A825842">
             <w:pPr>
               <w:spacing w:after="120" w:line="239" w:lineRule="auto"/>
               <w:ind w:left="1"/>
-              <w:jc w:val="left"/>
-[...10 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Building users in attendance </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8597" w:type="dxa"/>
+            <w:tcW w:w="8655" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="279CE7FC" w14:textId="608B5555" w:rsidR="005371CB" w:rsidRDefault="005371CB" w:rsidP="00E5185A">
-[...282 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="42FAAD01" w14:textId="3880F56E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:spacing w:after="329"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The University has issued guidance to schools in the event of a protest taking place, Organisers should call security immediately on 0161 306 9966 (this number is printed on the back of your Staff ID card) if they see any suspicious activity or aware that a protest is about to begin</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="64B727D7" w14:textId="2F2CDDD7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:spacing w:after="329"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Security will attend as soon as they are informed, possibly they will already be aware of a protest taking place and may be escorting the protesters across campus. It is an important principle that any disruption to make a point of protest is allowed freedom of speech. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="28DCF6FD" w14:textId="70ACB1FC">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:spacing w:after="329"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Security will oversee the management of the protest and implement their agreed procedures, in conjunction with instruction from the University’s Head of Compliance and Risk. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="37EFC0F4" w14:textId="7E788F83">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:spacing w:after="329"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The school should ensure that a contingency plan is in place, making sure that delegates are led away from the protesters, only if it is safe to do so. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="323E7940" w14:textId="7D351EA4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:spacing w:after="329" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>All security personnel are first aid and AED trained.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
+            <w:tcW w:w="930" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1B67CB42" w14:textId="6D7943EB" w:rsidR="00BA079E" w:rsidRDefault="005E08EE" w:rsidP="00AE1B47">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="577EC6E2" w14:textId="209518A5">
             <w:pPr>
               <w:spacing w:after="160"/>
-              <w:ind w:left="0"/>
-[...9 lines deleted...]
-                <w:b w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Medium</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="77ED6775" w14:textId="602F78FE" w:rsidR="00BA079E" w:rsidRDefault="005E08EE" w:rsidP="00AE1B47">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="3835F37B" w14:textId="41BBF636">
             <w:pPr>
               <w:spacing w:after="160"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="0"/>
-[...6 lines deleted...]
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE1B47" w14:paraId="7EF54DDB" w14:textId="77777777" w:rsidTr="00AE1B47">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="539B70E1" w14:paraId="769C579B" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1819"/>
+          <w:trHeight w:val="930"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1619" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1F07EECE" w14:textId="0E6275FF" w:rsidR="00AE1B47" w:rsidRDefault="00C73E99" w:rsidP="00AE1B47">
-[...28 lines deleted...]
-          <w:p w14:paraId="0E610FF5" w14:textId="77777777" w:rsidR="00AE1B47" w:rsidRDefault="00AE1B47" w:rsidP="00AE1B47">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="58D7ED38" w14:textId="41604D75">
             <w:pPr>
               <w:spacing w:after="120" w:line="239" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attending events, working and studying on campus – day to day activities  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcW w:w="1770" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3CADE98B" w14:textId="77777777" w:rsidR="00AE1B47" w:rsidRDefault="00AE1B47" w:rsidP="00AE1B47">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="6639C319" w14:textId="656EBACA">
             <w:pPr>
               <w:spacing w:after="120" w:line="239" w:lineRule="auto"/>
               <w:ind w:left="1"/>
-              <w:jc w:val="left"/>
-[...4 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Obstructions and/or spillages </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76E55488" w14:textId="77777777" w:rsidR="00AE1B47" w:rsidRDefault="00AE1B47" w:rsidP="00AE1B47">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="3BFF9867" w14:textId="6823D5F4">
             <w:pPr>
               <w:spacing w:after="102"/>
               <w:ind w:left="1"/>
-              <w:jc w:val="left"/>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:tcW w:w="1950" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="56E8D9D8" w14:textId="77777777" w:rsidR="00AE1B47" w:rsidRDefault="00AE1B47" w:rsidP="00AE1B47">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="56CD4198" w14:textId="1B070303">
             <w:pPr>
               <w:spacing w:after="120" w:line="239" w:lineRule="auto"/>
               <w:ind w:left="1"/>
-              <w:jc w:val="left"/>
-[...4 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Staff, students and visitors. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DFA17CC" w14:textId="77777777" w:rsidR="00AE1B47" w:rsidRDefault="00AE1B47" w:rsidP="00AE1B47">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="5AEFBE68" w14:textId="05F744A5">
             <w:pPr>
               <w:spacing w:after="102"/>
               <w:ind w:left="1"/>
-              <w:jc w:val="left"/>
-[...66 lines deleted...]
-              <w:t>Fractures</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Slips, trips and falls (Bruises, Sprains, Strains, Fractures)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8597" w:type="dxa"/>
+            <w:tcW w:w="8655" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="123EE20C" w14:textId="46FB2F44" w:rsidR="00AE1B47" w:rsidRPr="00D90A61" w:rsidRDefault="00AE1B47" w:rsidP="00AE1B47">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="475FA89B" w14:textId="38DD369A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:after="23" w:line="242" w:lineRule="auto"/>
-              <w:ind w:hanging="360"/>
-[...43 lines deleted...]
-              <w:r w:rsidR="00BA0E8D" w:rsidRPr="00936BC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">It is good practice to carry out a visual check of the event space ideally 24 hours before, if practicable. Any faults, repairs or maintenance issues identified should be reported immediately </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17">
+              <w:r w:rsidRPr="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:cs="Tahoma"/>
-                  <w:b w:val="0"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>via AMBS Conference</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00BA0E8D">
-[...16 lines deleted...]
-              <w:r>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> who will raise the issue with the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18">
+              <w:r w:rsidRPr="322D5D9A">
                 <w:rPr>
-                  <w:b w:val="0"/>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
-                  <w:u w:val="single" w:color="0000FF"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Estates Helpdesk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId21">
-              <w:r>
+            <w:hyperlink r:id="rId19">
+              <w:r w:rsidRPr="322D5D9A">
                 <w:rPr>
-                  <w:b w:val="0"/>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">for repair/replacement  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11729A96" w14:textId="07FA9379" w:rsidR="00AE1B47" w:rsidRPr="00757552" w:rsidRDefault="00AE1B47" w:rsidP="00AE1B47">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="57A50F07" w14:textId="76382139">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="14"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...61 lines deleted...]
-                <w:b w:val="0"/>
+              <w:ind w:right="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Safe working procedures need to be adhered to at all times. Should last minute furniture move or AV/IT adjustments to the event space be required then warning signage must be in place and delegates only admitted to the area when it is deemed safe for them to do so.  Central IT/AV will have their own procedures/guidelines and risk assessment to cover such eventualities.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74A1371E" w14:textId="77777777" w:rsidR="00AE1B47" w:rsidRPr="00757552" w:rsidRDefault="00AE1B47" w:rsidP="00AE1B47">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="55A0D5C3" w14:textId="3E3A53DE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="14"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...12 lines deleted...]
-              </w:rPr>
+              <w:ind w:right="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Good standards of housekeeping maintained throughout the event. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67CC76CD" w14:textId="77777777" w:rsidR="00AE1B47" w:rsidRPr="00757552" w:rsidRDefault="00AE1B47" w:rsidP="00AE1B47">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="26C047D6" w14:textId="44FB8F95">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="14"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...9 lines deleted...]
-                <w:b w:val="0"/>
+              <w:ind w:right="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>House services to be contacted should any spills need mopping up. This can be done via AMBS Reception.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29F68EE2" w14:textId="673CF689" w:rsidR="00AE1B47" w:rsidRPr="00757552" w:rsidRDefault="00AE1B47" w:rsidP="00AE1B47">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="0FB17789" w14:textId="73791714">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="14"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...33 lines deleted...]
-            <w:pPr>
+              <w:ind w:right="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signage and mats to be used if floors have been recently mopped, or wet due to spillages or inclement weather. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="7D2D55C4" w14:textId="009F3B19">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="14"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...9 lines deleted...]
-                <w:b w:val="0"/>
+              <w:ind w:right="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Trailing cables positioned neatly away from walkways   Cables to be tied/secured neatly.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55268F13" w14:textId="5DCB82B0" w:rsidR="00AE1B47" w:rsidRDefault="00AE1B47" w:rsidP="00AE1B47">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="23AC1030" w14:textId="58E7D4F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:after="21" w:line="244" w:lineRule="auto"/>
-              <w:ind w:hanging="360"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...23 lines deleted...]
-            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Floors kept clean, dry and clear of obstructions particularly exit routes. Spillages to be cleared immediately. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="6AAE4986" w14:textId="4F33F699">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="14"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:hanging="360"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...23 lines deleted...]
-            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cabinet drawers and doors are kept closed when not in use. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="60F6D736" w14:textId="2C52E9EA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:after="23" w:line="241" w:lineRule="auto"/>
-              <w:ind w:hanging="360"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste bins are supplied for general and recyclable waste reducing the build-up of rubbish in corridors and spaces. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="289DBACA" w14:textId="77777777" w:rsidR="00AE1B47" w:rsidRDefault="00AE1B47" w:rsidP="00AE1B47">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="5C04022B" w14:textId="106AB923">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:after="23" w:line="241" w:lineRule="auto"/>
-              <w:ind w:hanging="360"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Adequate lighting is based on identified activities/tasks in the areas as deemed sufficient during building design specification.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46138F47" w14:textId="77777777" w:rsidR="00AE1B47" w:rsidRPr="00AA293A" w:rsidRDefault="00AE1B47" w:rsidP="00AE1B47">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="1F52103C" w14:textId="4E1B8ACD">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:after="23" w:line="241" w:lineRule="auto"/>
-              <w:ind w:hanging="360"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Emergency lighting will turn on if standard lighting system is faulty to ensure there will always be light in the areas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
+            <w:tcW w:w="930" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="776C83F6" w14:textId="77777777" w:rsidR="00AE1B47" w:rsidRDefault="00AE1B47" w:rsidP="00AE1B47">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="5D3B65B4" w14:textId="1B075991">
             <w:pPr>
               <w:spacing w:after="160"/>
-              <w:ind w:left="0"/>
-[...12 lines deleted...]
-              </w:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Low</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="190F6729" w14:textId="77777777" w:rsidR="00AE1B47" w:rsidRDefault="00AE1B47" w:rsidP="00AE1B47">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="687A7F6B" w14:textId="0C192797">
             <w:pPr>
               <w:spacing w:after="160"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="0"/>
-[...6 lines deleted...]
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE1B47" w14:paraId="1FC2E145" w14:textId="77777777" w:rsidTr="00AE1B47">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="539B70E1" w14:paraId="3007C1A6" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1819"/>
+          <w:trHeight w:val="930"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1619" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="196EE839" w14:textId="2FA8C117" w:rsidR="003D7CAF" w:rsidRDefault="005371CB" w:rsidP="00AE1B47">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="590DB3FF" w14:textId="7DC9B47D">
             <w:pPr>
               <w:spacing w:after="2" w:line="239" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...9 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Raising the alarm in the event of an emergency</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DC8434E" w14:textId="77777777" w:rsidR="003D7CAF" w:rsidRDefault="003D7CAF" w:rsidP="00AE1B47">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="71656405" w14:textId="7D7E025D">
             <w:pPr>
               <w:spacing w:after="2" w:line="239" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...20 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Attending events, working and studying on campus </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcW w:w="1770" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="36A86096" w14:textId="77777777" w:rsidR="00AE1B47" w:rsidRDefault="00AE1B47" w:rsidP="00AE1B47">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="3AA6B3CF" w14:textId="215859F2">
             <w:pPr>
               <w:spacing w:after="102"/>
               <w:ind w:left="1"/>
-              <w:jc w:val="left"/>
-[...4 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="748E23B2" w14:textId="77777777" w:rsidR="00AE1B47" w:rsidRDefault="00AE1B47" w:rsidP="00AE1B47">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="7874010F" w14:textId="2B2C7491">
             <w:pPr>
               <w:spacing w:after="102"/>
               <w:ind w:left="1"/>
-              <w:jc w:val="left"/>
-[...4 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BFC4F44" w14:textId="77777777" w:rsidR="00AE1B47" w:rsidRDefault="00AE1B47" w:rsidP="00AE1B47">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="0AE81C8A" w14:textId="6CEDE136">
             <w:pPr>
               <w:spacing w:after="102"/>
               <w:ind w:left="1"/>
-              <w:jc w:val="left"/>
-[...4 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Smoke </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="697990E2" w14:textId="77777777" w:rsidR="00AE1B47" w:rsidRDefault="00AE1B47" w:rsidP="00AE1B47">
-[...6 lines deleted...]
-                <w:sz w:val="18"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="50C44F48" w14:textId="7D95B703">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:tcW w:w="1950" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="77B81C3E" w14:textId="77777777" w:rsidR="00AE1B47" w:rsidRDefault="00AE1B47" w:rsidP="00AE1B47">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="3F4E666C" w14:textId="14E06A58">
             <w:pPr>
               <w:spacing w:after="120" w:line="239" w:lineRule="auto"/>
               <w:ind w:left="1"/>
-              <w:jc w:val="left"/>
-[...11 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Staff, students a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A" w:rsidR="1D7DBA83">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">d visitors. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="754A91E2" w14:textId="0A8FB203">
+            <w:pPr>
               <w:ind w:left="1"/>
-              <w:jc w:val="left"/>
-[...8 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="2CC456A7" w14:textId="395A7A10">
+            <w:pPr>
               <w:ind w:left="1"/>
-              <w:jc w:val="left"/>
-[...8 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Smoke inhalation, burns, trauma, death </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8597" w:type="dxa"/>
+            <w:tcW w:w="8655" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="35B82CCE" w14:textId="77777777" w:rsidR="002B316B" w:rsidRDefault="00AE1B47" w:rsidP="00AE1B47">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="156022C8" w14:textId="62C832B5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="19" w:line="246" w:lineRule="auto"/>
-              <w:ind w:hanging="360"/>
-[...46 lines deleted...]
-              <w:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Induction arrangements for staff cover security, fire awareness, and include how to locate and use a fire door to exit the building and the location of the fire assembly point(s). </w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Note:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00266C7D">
-[...33 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> It is essential that AMBS staff inviting visitors onto school premises are themselves competent in their knowledge of fire awareness procedures, and that they ensure that all visitors are informed if an alarm test is due on the day of an event, and to advise where the nearest evacuation route is.                                              </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="32130F17" w14:textId="6A108B30">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="19" w:line="246" w:lineRule="auto"/>
-              <w:ind w:hanging="360"/>
-[...24 lines deleted...]
-              <w:r w:rsidR="00023E3B" w:rsidRPr="00023E3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For further guidance please contact the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20">
+              <w:r w:rsidRPr="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:b w:val="0"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:t xml:space="preserve">University’s Mandatory Training Course </w:t>
+                <w:t>School Safety Advisor</w:t>
               </w:r>
-              <w:r w:rsidR="00023E3B" w:rsidRPr="00023E3B">
+            </w:hyperlink>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="2E07D7BF" w14:textId="5B0950D1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:after="21" w:line="244" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fire alarm systems are in place and tested weekly to enable users to identify the sound of the alarm, see fire action notice at entrance to buildings. For AMBS, alarms are tested as follows: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="377BD51B" w14:textId="3243FF21">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:line="286" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Executive Education Centre – Wednesdays at 13:10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="494DD130" w14:textId="5C348F8A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:line="286" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMBS building – Friday at 08:30 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="633F311F" w14:textId="32776C42">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Building users are expected to make their way to the signed assembly point, located beyond the grassed verge heading towards Car Park D. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="1AF82B4E" w14:textId="7D9DB8C4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Practice emergency evacuations are carried out annually, observed by members of the University’s Fire Team, Safety Services and Security. All issues raised are addressed and any recommendations completed and implemented by the school.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="60201CF9" w14:textId="3C987883">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:after="21" w:line="244" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Local H&amp;S Induction covers the importance of maintaining clear fire exit routes and keeping fire doors closed. Induction also covers the importance of general housekeeping standards.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="1A0E07E1" w14:textId="5F8B094B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Access to fire extinguishers is available for use by trained users only.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="24DF7FEA" w14:textId="6B239E67">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Staff should understand their responsibility to visitors to the school, and to act accordingly in assisting should an evacuation of the building be required. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="3A320838" w14:textId="4D9EEAB1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:after="19" w:line="246" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">School Fire Evacuation Marshals (FEMs) attend suitable training and assist where possible during building evacuations during normal working hours. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="3C424CC3" w14:textId="3F61F630">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Staff who request to work out of hours/lone working, should read the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21">
+              <w:r w:rsidRPr="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:cstheme="minorHAnsi"/>
-                  <w:b w:val="0"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:t>LAOD147 Fire Awareness for all</w:t>
+                <w:t>University’s guidance on lone working</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00023E3B">
-[...25 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and be competent in their knowledge of emergency evacuation procedures. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="930" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="782BDC94" w14:textId="21C22B41">
+            <w:pPr>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Low</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="65E05971" w14:textId="4CFED166">
+            <w:pPr>
+              <w:spacing w:after="160"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="539B70E1" w14:paraId="27814849" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="930"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="66524794" w14:textId="5DFC14F9">
+            <w:pPr>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attending events, working and studying on campus </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1770" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="4ACA1D70" w14:textId="11F99E38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>General cleaning practices</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="024C1B03" w14:textId="02743C7C">
+            <w:pPr>
+              <w:spacing w:after="122" w:line="239" w:lineRule="auto"/>
+              <w:ind w:left="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Staff, students, visitors </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="1169F333" w14:textId="47507147">
+            <w:pPr>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8655" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="33E5937C" w14:textId="52B53889">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="11"/>
               </w:numPr>
-              <w:spacing w:after="19" w:line="246" w:lineRule="auto"/>
-[...32 lines deleted...]
-            <w:pPr>
+              <w:spacing w:after="25"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">House services clean communal areas on a regular basis. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="250A2B1E" w14:textId="79BEF572">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="11"/>
               </w:numPr>
-              <w:spacing w:after="21" w:line="244" w:lineRule="auto"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="0531D8DC" w14:textId="77777777" w:rsidR="00AE1B47" w:rsidRDefault="00AE1B47" w:rsidP="00AE1B47">
+              <w:spacing w:after="25"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Face coverings are available from building entrances for those building users who wish to wear them.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="930" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="3ED1DF74" w14:textId="50FAEAE0">
+            <w:pPr>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Low</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="182A94AF" w14:textId="1ACD6BBC">
+            <w:pPr>
+              <w:spacing w:after="160"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="539B70E1" w14:paraId="62B59A57" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="2970"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="27EE537A" w14:textId="435547DB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attending events, working and studying on campus  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1770" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="5BAC9848" w14:textId="6595F471">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Adequate ventilation in shared office/workspace  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="52AE087E" w14:textId="7B893865">
+            <w:pPr>
+              <w:ind w:left="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="4B607CA9" w14:textId="7FA419A2">
+            <w:pPr>
+              <w:ind w:left="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Users of lecture theatres for events and activities </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8655" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="0C95E6F2" w14:textId="725EAA06">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="286" w:lineRule="auto"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="64593035" w14:textId="40203DB8" w:rsidR="00AE1B47" w:rsidRDefault="00AE1B47" w:rsidP="00AE1B47">
+              <w:ind w:right="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Users should utilise openable windows where they are the source of ventilation, balanced with weather conditions.  If windows need repairing or ventilation systems need adjusting or attention, please contact the Estates Helpdesk on Ext 52424</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="441E061B" w14:textId="727796EF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="286" w:lineRule="auto"/>
-[...29 lines deleted...]
-          <w:p w14:paraId="4C9B5B9D" w14:textId="611BFCB3" w:rsidR="00AE1B47" w:rsidRPr="00C245AD" w:rsidRDefault="00AE1B47" w:rsidP="00AE1B47">
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teaching or events must finish on time to allow time for change-over, where required and venting of the rooms. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="00621DE5" w14:textId="79858F17">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="286" w:lineRule="auto"/>
-[...31 lines deleted...]
-            <w:pPr>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">All users should arrive and depart promptly according to the timetable, to minimise crowding on corridors, stairwells and foyers.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="42C0415B" w14:textId="6671123A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...117 lines deleted...]
-            <w:pPr>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Users should disperse promptly once an event is finished. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="4FAFFCDC" w14:textId="202F3A85">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
-              <w:spacing w:after="21" w:line="244" w:lineRule="auto"/>
-[...246 lines deleted...]
-              <w:r w:rsidR="00571317" w:rsidRPr="00C84EB2">
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Useful guidance on Keeping you safe on Campus can be found </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22">
+              <w:r w:rsidRPr="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:b w:val="0"/>
-[...643 lines deleted...]
-                  <w:bCs/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
+            <w:tcW w:w="930" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6942A8FB" w14:textId="77777777" w:rsidR="00AE1B47" w:rsidRDefault="00AE1B47" w:rsidP="00AE1B47">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="5B0266C0" w14:textId="1BEE5F69">
+            <w:pPr>
               <w:ind w:left="1"/>
-              <w:jc w:val="left"/>
-[...4 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Low </w:t>
-            </w:r>
-[...194 lines deleted...]
-              <w:t xml:space="preserve">Risk rating </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3E190D15" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00F32F25">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:right="16"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="545B4D14" w14:textId="3BAC3B21">
+            <w:pPr>
+              <w:ind w:right="61"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">ult </w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E59A4" w14:paraId="6FCA540C" w14:textId="77777777" w:rsidTr="560E39F2">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="539B70E1" w14:paraId="36A78320" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="2979"/>
+          <w:trHeight w:val="796"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="41B694A8" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00AA293A">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="709A3F75" w14:textId="0050F267">
             <w:pPr>
               <w:spacing w:after="120" w:line="239" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...11 lines deleted...]
-              <w:lastRenderedPageBreak/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">Action in the event of an emergency </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BB40A9A" w14:textId="77777777" w:rsidR="003D7CAF" w:rsidRDefault="003D7CAF">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="260972DA" w14:textId="74B605D8">
             <w:pPr>
               <w:spacing w:after="120" w:line="239" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="43738685" w14:textId="41FC7D0D" w:rsidR="003D7CAF" w:rsidRDefault="003D7CAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="3BE6BDE3" w14:textId="4F09B541">
             <w:pPr>
               <w:spacing w:after="120" w:line="239" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...5 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Attending events, working and studying on campus</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1471C21B" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00AA293A">
-[...8 lines deleted...]
-                <w:sz w:val="18"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="6097C045" w14:textId="791C9F9F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1766" w:type="dxa"/>
+            <w:tcW w:w="1770" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6B304DD0" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00AA293A">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="4CD56499" w14:textId="10660BDC">
+            <w:pPr>
               <w:ind w:left="1"/>
-              <w:jc w:val="left"/>
-[...4 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Not being aware </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="372613C2" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00AA293A">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="372267DF" w14:textId="0223C7AE">
             <w:pPr>
               <w:spacing w:after="119"/>
-              <w:ind w:left="1" w:right="85"/>
-[...5 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:ind w:left="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">of the evacuation procedure in the event of an emergency. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AD0C23B" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00AA293A">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="6536A9E3" w14:textId="5BEDDB23">
             <w:pPr>
               <w:spacing w:after="121" w:line="239" w:lineRule="auto"/>
-              <w:ind w:left="1" w:right="95"/>
-[...5 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:ind w:left="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Injuries </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45B83995" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00AA293A">
-[...8 lines deleted...]
-                <w:sz w:val="18"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="37439B8F" w14:textId="1BAE5B4A">
+            <w:pPr>
+              <w:ind w:left="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Lack of assistance out of hours </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2017" w:type="dxa"/>
+            <w:tcW w:w="1950" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4785F566" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00AA293A">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="18E2A8B7" w14:textId="613D5726">
             <w:pPr>
               <w:spacing w:after="120" w:line="239" w:lineRule="auto"/>
               <w:ind w:left="1"/>
-              <w:jc w:val="left"/>
-[...4 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Staff, students, visitors </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="792435F3" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00AA293A">
-[...8 lines deleted...]
-                <w:sz w:val="18"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="45A9171B" w14:textId="004A8F33">
+            <w:pPr>
+              <w:ind w:left="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Lack of awareness /unacceptable behaviours when the fire alarm sounds resulting in delay evacuation /trapped by fire or </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D369AB1" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="0072451B">
-[...8 lines deleted...]
-                <w:sz w:val="18"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="1DF74207" w14:textId="58E42207">
+            <w:pPr>
+              <w:ind w:left="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>other</w:t>
             </w:r>
-            <w:r w:rsidR="00AA293A">
-[...13 lines deleted...]
-            </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="00AA293A">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> incident. </w:t>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> life-threatening incident. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8623" w:type="dxa"/>
+            <w:tcW w:w="8655" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="32D97C67" w14:textId="77777777" w:rsidR="00AE1B47" w:rsidRPr="00AE1B47" w:rsidRDefault="00AE1B47" w:rsidP="00AE1B47">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="7634DE6A" w14:textId="3C9BA1EC">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="19" w:line="246" w:lineRule="auto"/>
-              <w:ind w:hanging="360"/>
-[...60 lines deleted...]
-            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If you discover a fire in the building, activate the nearest call point/fire alarm to trigger an evacuation. Once safely outside the building report your actions to Security or a member of the school’s Fire Marshal team.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="7C0FA259" w14:textId="7CF4E4F7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="19" w:line="246" w:lineRule="auto"/>
-              <w:ind w:hanging="360"/>
-[...18 lines deleted...]
-            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>During the event or working day. If you hear the fire alarm sound, stop what you are doing and leave the building immediately.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="70C6A3F7" w14:textId="1025A7C9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="19" w:line="246" w:lineRule="auto"/>
-              <w:ind w:hanging="360"/>
-[...27 lines deleted...]
-            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensure that you direct all those in your immediate area to leave the building i.e. students, colleagues and visitors, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="4F935E79" w14:textId="7A81BDE0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="19" w:line="246" w:lineRule="auto"/>
-              <w:ind w:hanging="360"/>
-[...5 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Report to the assembly point, located on the paved area adjacent to Humanities Bridgeford Street. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67F3A667" w14:textId="26B2AFD4" w:rsidR="001E59A4" w:rsidRDefault="00AA293A">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="44755015" w14:textId="74012C61">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="19" w:line="246" w:lineRule="auto"/>
-              <w:ind w:hanging="360"/>
-[...25 lines deleted...]
-            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First aiders are available, and First Aid Notices are situated in prominent places around the building if first aid is required. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="558E65C3" w14:textId="62E7CAE8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="17" w:line="248" w:lineRule="auto"/>
-              <w:ind w:hanging="360"/>
-[...5 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Contact Security using the telephone number on the back of staff/student ID cards. Security contact details are 0161-306-9966, or 69966 from an internal phone.   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="049AE7C9" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00AA293A">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="55DB26BD" w14:textId="4D1315F3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">All Security staff are first aid trained. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45BABF25" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00AA293A" w:rsidP="003527A6">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="49A1A4B0" w14:textId="21BE1111">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="1" w:line="266" w:lineRule="auto"/>
-              <w:ind w:hanging="360"/>
-[...5 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Defibrillators are located throughout campus, please see </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26">
-              <w:r>
+            <w:hyperlink r:id="rId23">
+              <w:r w:rsidRPr="322D5D9A">
                 <w:rPr>
-                  <w:b w:val="0"/>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
-                  <w:u w:val="single" w:color="0000FF"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>map</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId27">
-              <w:r>
+            <w:hyperlink r:id="rId24">
+              <w:r w:rsidRPr="322D5D9A">
                 <w:rPr>
-                  <w:b w:val="0"/>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...53 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>for nearest location</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="6EEFA8EE" w14:textId="0E55A33E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:after="1" w:line="266" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A defibrillator is in the ground floor Reception area of the AMBS building  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="21689478" w14:textId="5C3262D9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...42 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">The School Safety Advisor can advise regarding emergency evacuation procedures and health, safety and compliance issues in general. Please contact her.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="00C954E2" w:rsidRDefault="322D5D9A" w14:paraId="185B4484" w14:textId="013C000D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="943" w:type="dxa"/>
+            <w:tcW w:w="930" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="19399E81" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00AA293A">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="78C8A293" w14:textId="5C1B8B01">
+            <w:pPr>
               <w:ind w:left="1"/>
-              <w:jc w:val="left"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Low </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="52826786" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00AA293A">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:right="106"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="2F7501E8" w14:textId="2B0350E0">
+            <w:pPr>
+              <w:ind w:right="106"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">A </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF0064" w14:paraId="20173837" w14:textId="77777777" w:rsidTr="560E39F2">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="539B70E1" w14:paraId="4F8C1A19" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="2979"/>
+          <w:trHeight w:val="2970"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="40073E6E" w14:textId="77777777" w:rsidR="00DF0064" w:rsidRDefault="001E33C9" w:rsidP="00DF0064">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="1FEF58AA" w14:textId="3372CDC2">
             <w:pPr>
               <w:spacing w:after="120" w:line="239" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assisting others out of the building  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1766" w:type="dxa"/>
+            <w:tcW w:w="1770" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="70F2D55A" w14:textId="77777777" w:rsidR="00DF0064" w:rsidRPr="00DF0064" w:rsidRDefault="00DF0064" w:rsidP="00DF0064">
-[...13 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="0E98BB2E" w14:textId="0D16B980">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Access/egress for disabled visitors/staff &amp; students </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EEFE445" w14:textId="77777777" w:rsidR="00DF0064" w:rsidRDefault="00DF0064">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="55FA3605" w14:textId="096AFC28">
+            <w:pPr>
               <w:ind w:left="1"/>
-              <w:jc w:val="left"/>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2017" w:type="dxa"/>
+            <w:tcW w:w="1950" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4414E73C" w14:textId="77777777" w:rsidR="00DF0064" w:rsidRPr="00DF0064" w:rsidRDefault="00DF0064" w:rsidP="00DF0064">
-[...85 lines deleted...]
-          <w:p w14:paraId="6B20E253" w14:textId="77777777" w:rsidR="00DF0064" w:rsidRDefault="00DF0064" w:rsidP="00DF0064">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="2F23C282" w14:textId="5B2E916D">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Disabled visitors, staff or students - in the event of an emergency evacuation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="4442D66A" w14:textId="34CF2C95">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PEEPs to be prepared where required, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="24FFA3C4" w14:textId="553734EA">
             <w:pPr>
               <w:spacing w:after="120" w:line="239" w:lineRule="auto"/>
               <w:ind w:left="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:b w:val="0"/>
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8623" w:type="dxa"/>
+            <w:tcW w:w="8655" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="679783E9" w14:textId="77777777" w:rsidR="00DF0064" w:rsidRPr="00DF0064" w:rsidRDefault="00DF0064" w:rsidP="00DF0064">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="3357B64A" w14:textId="364005DC">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="27"/>
-              <w:ind w:hanging="360"/>
-[...22 lines deleted...]
-            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The school has created an environment whereby all staff, visitors and students are able to access/exit school premises safety and efficiently. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="74AC291D" w14:textId="4E5F887B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="27"/>
-              <w:ind w:hanging="360"/>
-[...30 lines deleted...]
-              <w:r w:rsidR="00321D9F" w:rsidRPr="00574807">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please contact the School Safety Advisor to discuss evacuation procedures for those who may be attending with mobility or disability issues and to prepare a PEEP (personal emergency evacuation plan). Further information from </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25">
+              <w:r w:rsidRPr="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:b w:val="0"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>StaffNet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00321D9F">
-[...16 lines deleted...]
-              <w:r w:rsidR="00AB2111">
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26">
+              <w:r w:rsidRPr="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:cs="Tahoma"/>
-                  <w:b w:val="0"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> Evacuation procedures for disabled visitors </w:t>
+                <w:t>Evacuation procedures for disabled visitors</w:t>
+              </w:r>
+              <w:r w:rsidRPr="322D5D9A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00AB2111">
-[...2 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0235AA9A" w14:textId="77777777" w:rsidR="00D90A61" w:rsidRDefault="00D90A61" w:rsidP="00DF0064">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="0016BA95" w14:textId="26B18941">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="27"/>
-              <w:ind w:hanging="360"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Tahoma"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Note:</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  Ensure that any information relating to adjustments or assistance required is included in your Action Plan and that these arrangements are implemented for the start of your event. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FDE7FD4" w14:textId="77777777" w:rsidR="00DF0064" w:rsidRDefault="00DF0064" w:rsidP="00321D9F">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="033D1F70" w14:textId="3455D793">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="27"/>
-              <w:ind w:hanging="360"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Tahoma"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Refuge areas</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DF0064">
-[...28 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – these are located within protected stairwells and allow persons who cannot use the stairs in a safe and timely manner during an emergency evacuation to inform safety personnel of their location and aid rescue.                                           </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="3C6F08FC" w14:textId="2C120386">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="27"/>
-              <w:ind w:hanging="360"/>
-[...41 lines deleted...]
-          <w:p w14:paraId="676253AB" w14:textId="77777777" w:rsidR="00E67F46" w:rsidRDefault="00E67F46" w:rsidP="00DF0064">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Any equipment that is used for the accessibility of disabled persons has been verified suitable for use by Estates and will be maintained and serviced by them.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="4396CB96" w14:textId="46D09A56">
             <w:pPr>
               <w:spacing w:after="19" w:line="246" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...3 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="943" w:type="dxa"/>
+            <w:tcW w:w="930" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4230A90D" w14:textId="77777777" w:rsidR="00DF0064" w:rsidRDefault="00DF0064">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="69521F3E" w14:textId="753E2800">
+            <w:pPr>
               <w:ind w:left="1"/>
-              <w:jc w:val="left"/>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5FD24112" w14:textId="77777777" w:rsidR="00DF0064" w:rsidRDefault="00DF0064">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:right="106"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="1D8DDDC7" w14:textId="5096136B">
+            <w:pPr>
+              <w:ind w:right="106"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="0"/>
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E59A4" w14:paraId="593F9A29" w14:textId="77777777" w:rsidTr="560E39F2">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="539B70E1" w14:paraId="32C6734C" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1443"/>
+          <w:trHeight w:val="1440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="35D4664E" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00AA293A">
-[...10 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="0D8C7565" w14:textId="3423B54A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">Building </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30658D63" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00AA293A">
-[...8 lines deleted...]
-                <w:sz w:val="18"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="729FB120" w14:textId="3C449AB5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">security </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42EDDAA4" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00AA293A">
-[...8 lines deleted...]
-                <w:sz w:val="18"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="28C7D900" w14:textId="552D5302">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1766" w:type="dxa"/>
+            <w:tcW w:w="1770" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="39E9B0F3" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00E67F46">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="2505A603" w14:textId="71454C9F">
+            <w:pPr>
               <w:ind w:left="1" w:right="44"/>
-              <w:jc w:val="left"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> in and around campus </w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Suspicious persons in and around campus </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2017" w:type="dxa"/>
+            <w:tcW w:w="1950" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="55363F48" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00AA293A">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="6ECC149B" w14:textId="27674BF0">
             <w:pPr>
               <w:spacing w:after="120" w:line="239" w:lineRule="auto"/>
               <w:ind w:left="1"/>
-              <w:jc w:val="left"/>
-[...4 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Staff, students, visitors </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D26814E" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00AA293A">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="65D0911A" w14:textId="000427C5">
+            <w:pPr>
               <w:ind w:left="1"/>
-              <w:jc w:val="left"/>
-[...4 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8623" w:type="dxa"/>
+            <w:tcW w:w="8655" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="693B4023" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRPr="00321D9F" w:rsidRDefault="00AA293A" w:rsidP="00321D9F">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="13ACF834" w14:textId="6D7C02C0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="27"/>
-              <w:ind w:hanging="360"/>
-[...46 lines deleted...]
-            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If you see any suspicious activities in and around the premises, get yourself to a safe place and call Campus Security immediately on 0161 3069966 – this number is    displayed on the rear of your Staff ID card Visitors card. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="22A763CC" w14:textId="00DA2884">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="27"/>
-              <w:ind w:hanging="360"/>
-[...5 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Do not allow any one you do not know to follow you into the building out of hours. All building occupants must use their ID cards to gain access.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48F75D16" w14:textId="6140E8EF" w:rsidR="00E67F46" w:rsidRDefault="00AA7042" w:rsidP="560E39F2">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="0DDB22E3" w14:textId="45422FF6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="7"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...76 lines deleted...]
-            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Building users must not enter any unauthorised areas and should vacate the premises at the agreed time. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="3489A532" w14:textId="0036CE9D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="7"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-                <w:b w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Download the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30">
-              <w:r w:rsidRPr="560E39F2">
+            <w:hyperlink r:id="rId27">
+              <w:r w:rsidRPr="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:b w:val="0"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>SafeZone App</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="560E39F2">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> onto your mobile phone </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="943" w:type="dxa"/>
+            <w:tcW w:w="930" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E975B69" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00AA293A">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="5AC37E90" w14:textId="658237EA">
+            <w:pPr>
               <w:ind w:left="1"/>
-              <w:jc w:val="left"/>
-[...4 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Low </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2F9A9B2B" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00AA293A">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:right="106"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="266D3444" w14:textId="01BEA7ED">
+            <w:pPr>
+              <w:ind w:right="106"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">A </w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...27 lines deleted...]
-      <w:tr w:rsidR="001E59A4" w14:paraId="1D5CE42B" w14:textId="77777777" w:rsidTr="59FD7F85">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="539B70E1" w14:paraId="0CB6AF9B" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="445"/>
+          <w:trHeight w:val="780"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="30BE49F6" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00AA293A">
-[...9 lines deleted...]
-              <w:t xml:space="preserve">Activity </w:t>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="5ED4E73A" w14:textId="1F8A33AF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lone working </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1766" w:type="dxa"/>
+            <w:tcW w:w="1770" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F282F2C" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00AA293A">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="6F730CD4" w14:textId="2EB487EC">
+            <w:pPr>
               <w:ind w:left="1"/>
-              <w:jc w:val="left"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Hazard </w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Personal safety  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2017" w:type="dxa"/>
+            <w:tcW w:w="1950" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="13A6656E" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00AA293A">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="29D8AC61" w14:textId="27C3849A">
+            <w:pPr>
               <w:ind w:left="1"/>
-              <w:jc w:val="left"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Who might be harmed and how  </w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Staff  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8624" w:type="dxa"/>
+            <w:tcW w:w="8655" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="718DFA82" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00AA293A">
-[...10 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="32A10A44" w14:textId="3A43C3BB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensure that you are aware of the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28">
+              <w:r w:rsidRPr="322D5D9A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>University’s Lone Working Arrangements</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and useful toolkit documents, available via Staff Net </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="530532F4" w14:textId="3A1DB39B">
+            <w:pPr>
+              <w:ind w:left="361"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
+            <w:tcW w:w="930" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6ED04D5A" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00AA293A">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="2001B725" w14:textId="44F661A5">
+            <w:pPr>
               <w:ind w:left="1"/>
-              <w:jc w:val="left"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Risk rating </w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Low </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="483466E9" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00C22871">
-[...2 lines deleted...]
-              <w:ind w:left="0"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="3C871DB8" w14:textId="00D87CF6">
+            <w:pPr>
+              <w:ind w:right="61"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">ult </w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E59A4" w14:paraId="5DC3A832" w14:textId="77777777" w:rsidTr="59FD7F85">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="539B70E1" w14:paraId="0C8C671B" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="786"/>
+          <w:trHeight w:val="1125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0FAA1233" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00AA293A">
-[...11 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="00462AA2" w14:textId="67C7432E">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Photography or filming within AMBS areas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="1EC781B2" w14:textId="514F2891">
+            <w:pPr>
+              <w:ind w:right="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1766" w:type="dxa"/>
+            <w:tcW w:w="1770" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0A88FA6F" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00AA293A">
-[...11 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="7C549D6D" w14:textId="1FBAC962">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flash photography, strong lighting. Sip/trip hazard, unsecured wires or cables. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="7AF3EE4B" w14:textId="4F1F575E">
+            <w:pPr>
+              <w:ind w:left="1" w:right="11"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2017" w:type="dxa"/>
+            <w:tcW w:w="1950" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="43FC27E0" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00AA293A">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Staff  </w:t>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="17F83F93" w14:textId="60960EDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Persons sensitive to strong light, flashing lights may be affected</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8624" w:type="dxa"/>
+            <w:tcW w:w="8655" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3B929504" w14:textId="694ED410" w:rsidR="00E567B0" w:rsidRDefault="00E567B0" w:rsidP="00E567B0">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="39A27901" w14:textId="2DBE0E74">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="5"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...40 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Signage should be displayed in the vicinity advising building users that flash photography will be taking place.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="409735C8" w14:textId="7337045F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Trailing cables for lighting should be positioned correctly.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="7CD4F90C" w14:textId="42490628">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risks need to be assessed before setting up photograph positioning to avoid overcrowding, falls, slips or trips. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="6F2B2E12" w14:textId="65D8D0C0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RAMS (Risk assessment method statements) to be produced by filming/broadcasting companies in support of the school’s risk assessment process. </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
+            <w:tcW w:w="930" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="16757ACF" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00AA293A">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="3EBBA010" w14:textId="752CC02E">
+            <w:pPr>
               <w:ind w:left="1"/>
-              <w:jc w:val="left"/>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Low </w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Low</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="33F51F6F" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00AA293A">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:right="61"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="1047B7EC" w14:textId="2FB77994">
+            <w:pPr>
+              <w:ind w:right="61"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">A </w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E67F46" w:rsidRPr="00E67F46" w14:paraId="036C1047" w14:textId="77777777" w:rsidTr="59FD7F85">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="539B70E1" w14:paraId="0117CDF4" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1126"/>
+          <w:trHeight w:val="1125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="36187792" w14:textId="77777777" w:rsidR="00E67F46" w:rsidRPr="00E67F46" w:rsidRDefault="00E67F46" w:rsidP="00E67F46">
-[...27 lines deleted...]
-                <w:sz w:val="18"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="67F18B93" w14:textId="63B18727">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Catering for events within the school  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="5B01C4AB" w14:textId="39FC49CC">
+            <w:pPr>
+              <w:ind w:right="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1766" w:type="dxa"/>
+            <w:tcW w:w="1770" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6D175156" w14:textId="01E73177" w:rsidR="00E67F46" w:rsidRPr="00E67F46" w:rsidRDefault="00E67F46" w:rsidP="00E67F46">
-[...48 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="152F2730" w14:textId="21986A0D">
+            <w:pPr>
               <w:ind w:left="1" w:right="11"/>
-              <w:jc w:val="left"/>
-[...4 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Provision and consumption of food, refreshments</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2017" w:type="dxa"/>
+            <w:tcW w:w="1950" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="146D83F7" w14:textId="77777777" w:rsidR="00E67F46" w:rsidRPr="00E67F46" w:rsidRDefault="00E67F46" w:rsidP="00E67F46">
-[...15 lines deleted...]
-              <w:t>Persons sensitive to strong light, flashing lights may be affected</w:t>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="3BF92838" w14:textId="5E84527A">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Visitors/staff at risk of illness caused by:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="6F00B69B" w14:textId="0323968D">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Allergy, intolerance to certain foods, or food poisoning caused by cross contamination</w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8624" w:type="dxa"/>
+            <w:tcW w:w="8655" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="486C5852" w14:textId="53D79ADD" w:rsidR="00E67F46" w:rsidRDefault="00E67F46" w:rsidP="00E67F46">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="7B59011B" w14:textId="06F395BF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="4"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...23 lines deleted...]
-            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The University organiser will liaise with the catering team regarding timings, numbers, special dietary requirements such as food sensitivities and allergies.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="763BDD3C" w14:textId="45CA879A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="4"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...32 lines deleted...]
-            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="539B70E1" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisers should ascertain before an event if any attendees have allergies or food intolerances and plan catering accordingly.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="53CEF62D" w14:textId="04E9EC46">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="4"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...48 lines deleted...]
-              <w:t xml:space="preserve">Risk assessment method statements) to be produced by filming/broadcasting companies in support of the school’s risk assessment process. </w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Drinking water is available from allocated dispensers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
+            <w:tcW w:w="930" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2C290DC9" w14:textId="77777777" w:rsidR="00E67F46" w:rsidRPr="00E67F46" w:rsidRDefault="00E67F46" w:rsidP="00E67F46">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="436405F4" w14:textId="1F8D7664">
+            <w:pPr>
               <w:ind w:left="1"/>
-              <w:jc w:val="left"/>
-[...8 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3E029071" w14:textId="77777777" w:rsidR="00E67F46" w:rsidRPr="00E67F46" w:rsidRDefault="00E67F46" w:rsidP="00E67F46">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:right="61"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="6BA96A9B" w14:textId="26EF7F31">
+            <w:pPr>
+              <w:ind w:right="61"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="0"/>
-[...6 lines deleted...]
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E67F46" w14:paraId="03B18A92" w14:textId="77777777" w:rsidTr="59FD7F85">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="539B70E1" w14:paraId="33B84F7E" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1126"/>
+          <w:trHeight w:val="1125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="63B9235F" w14:textId="77777777" w:rsidR="00E67F46" w:rsidRPr="00E67F46" w:rsidRDefault="00E67F46" w:rsidP="00E67F46">
-[...29 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="3A98B6D3" w14:textId="3D47AAE4">
+            <w:pPr>
+              <w:ind w:right="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Delivery and setting up of equipment, furniture, brochures etc.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1766" w:type="dxa"/>
+            <w:tcW w:w="1770" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="135FD0BD" w14:textId="77777777" w:rsidR="00E67F46" w:rsidRPr="00E67F46" w:rsidRDefault="00E67F46">
-[...15 lines deleted...]
-              <w:t>Provision and consumption of food, refreshments</w:t>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="2A163B37" w14:textId="10BD5BC5">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Manual Handling – carrying, lifting, pulling, pushing heavy loads e.g. furniture, PCs, stationary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2017" w:type="dxa"/>
+            <w:tcW w:w="1950" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5DD79D67" w14:textId="74A69AA5" w:rsidR="00E67F46" w:rsidRPr="00E67F46" w:rsidRDefault="00E67F46" w:rsidP="00E67F46">
-[...50 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="66427ABA" w14:textId="3B529C9B">
+            <w:pPr>
+              <w:ind w:left="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Staff - could suffer from injury if heavy/bulky objects carried incorrectly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8624" w:type="dxa"/>
+            <w:tcW w:w="8655" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="29BC64C0" w14:textId="77777777" w:rsidR="00A530C0" w:rsidRDefault="00E67F46" w:rsidP="00A530C0">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="665997AB" w14:textId="05E94060">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...14 lines deleted...]
-            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deliveries of items required for the event should be in situ before the event commences.    </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="6C2045E8" w14:textId="09AF765E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...32 lines deleted...]
-            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Staff trained in correct manual handling techniques. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="058223AE" w14:textId="0E305239">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...86 lines deleted...]
-            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Untrained staff to contact </w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Porters (Ext 56370)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to arrange for items to be moved.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="68250748" w14:textId="592C0976">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...19 lines deleted...]
-              <w:t>e from allocated dispensers</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trolley used to transport boxes of literature, drinks, etc. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="1386A3CF" w14:textId="6BB782F7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Equipment and literature used for the event should be displayed and stored in an orderly fashion. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
+            <w:tcW w:w="930" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="06E8F0A6" w14:textId="77777777" w:rsidR="00E67F46" w:rsidRDefault="00A530C0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="29F0CC3B" w14:textId="1CED731C">
+            <w:pPr>
               <w:ind w:left="1"/>
-              <w:jc w:val="left"/>
-[...8 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3164D0F8" w14:textId="77777777" w:rsidR="00E67F46" w:rsidRPr="00E567B0" w:rsidRDefault="00A530C0" w:rsidP="00E567B0">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:right="61"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="60A3AA99" w14:textId="7F37FDC0">
+            <w:pPr>
+              <w:ind w:right="61"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="0"/>
-[...6 lines deleted...]
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A530C0" w14:paraId="5ADF0D3C" w14:textId="77777777" w:rsidTr="59FD7F85">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="539B70E1" w14:paraId="1FB11A62" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1126"/>
+          <w:trHeight w:val="1125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4D1DB9A9" w14:textId="1947FF5C" w:rsidR="00A530C0" w:rsidRPr="00A530C0" w:rsidRDefault="00A530C0" w:rsidP="59FD7F85">
-[...32 lines deleted...]
-              <w:t xml:space="preserve"> etc.</w:t>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="47FCF939" w14:textId="56A8151E">
+            <w:pPr>
+              <w:ind w:right="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">General comfort </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1766" w:type="dxa"/>
+            <w:tcW w:w="1770" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="08687232" w14:textId="77777777" w:rsidR="00A530C0" w:rsidRPr="00A530C0" w:rsidRDefault="00A530C0" w:rsidP="00A530C0">
-[...26 lines deleted...]
-              <w:t>furniture, PCs, stationary</w:t>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="6D15C46E" w14:textId="741FA292">
+            <w:pPr>
+              <w:ind w:right="11"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temperature/ ventilation/ lighting/ furniture </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2017" w:type="dxa"/>
+            <w:tcW w:w="1950" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="29F1ADED" w14:textId="77777777" w:rsidR="00A530C0" w:rsidRPr="00A530C0" w:rsidRDefault="00A530C0" w:rsidP="00A530C0">
-[...16 lines deleted...]
-              <w:t>Staff - could suffer from injury if heavy/bulky objects carried incorrectly</w:t>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="1C745C27" w14:textId="1AB4AFBD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Users of the area. Failure of the infrastructure can result in discomfort </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8624" w:type="dxa"/>
+            <w:tcW w:w="8655" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="37AA14B2" w14:textId="77777777" w:rsidR="00A530C0" w:rsidRDefault="00A530C0" w:rsidP="00A530C0">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="7FB88CD3" w14:textId="537EB0B1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="2"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...17 lines deleted...]
-            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Building defects should be reported to </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30">
+              <w:r w:rsidRPr="322D5D9A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>Estates Helpdesk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:hyperlink r:id="rId31">
+              <w:r w:rsidRPr="322D5D9A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or by calling Reception on Ext 56303</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="27042F7C" w14:textId="65C2EB56">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="2"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...129 lines deleted...]
-              <w:t xml:space="preserve">Equipment and literature used for the event should be displayed and stored in an orderly fashion. </w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Access and egress must be kept free from obstructions and trip hazards </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
+            <w:tcW w:w="930" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6EDBA0F2" w14:textId="77777777" w:rsidR="00A530C0" w:rsidRDefault="00A530C0" w:rsidP="00A530C0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="32EF50C0" w14:textId="6E2FFD70">
+            <w:pPr>
               <w:ind w:left="1"/>
-              <w:jc w:val="left"/>
-[...10 lines deleted...]
-              <w:t>Low</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Low </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7ABA5F18" w14:textId="77777777" w:rsidR="00A530C0" w:rsidRPr="00E567B0" w:rsidRDefault="00A530C0" w:rsidP="00A530C0">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:right="61"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="52B8824B" w14:textId="62B7C1E4">
+            <w:pPr>
+              <w:ind w:right="61"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="0"/>
-[...6 lines deleted...]
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A530C0" w14:paraId="40E63078" w14:textId="77777777" w:rsidTr="59FD7F85">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="539B70E1" w14:paraId="291E4D82" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1126"/>
+          <w:trHeight w:val="3195"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3A0B97D4" w14:textId="77777777" w:rsidR="00A530C0" w:rsidRDefault="00A530C0" w:rsidP="00A530C0">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">General comfort </w:t>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="72788E9A" w14:textId="63DBDCF4">
+            <w:pPr>
+              <w:spacing w:line="242" w:lineRule="auto"/>
+              <w:ind w:right="31"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Use of electrical </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="5BC88A2B" w14:textId="117459C1">
+            <w:pPr>
+              <w:spacing w:line="239" w:lineRule="auto"/>
+              <w:ind w:right="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">equipment both Personal </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="4576E767" w14:textId="27AF9947">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="239" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and University Owned </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="1F39253E" w14:textId="2F48F677">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="239" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="7A327343" w14:textId="2ABF2454">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="239" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Portable Appliance Testing (PAT)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="3F4B41C6" w14:textId="400EBCF4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1766" w:type="dxa"/>
+            <w:tcW w:w="1770" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="69CC8278" w14:textId="77777777" w:rsidR="00A530C0" w:rsidRDefault="00A530C0" w:rsidP="00A530C0">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Temperature/ ventilation/ lighting/ furniture </w:t>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="2E2B2A78" w14:textId="54D0B2B7">
+            <w:pPr>
+              <w:spacing w:after="104"/>
+              <w:ind w:left="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electric shocks </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="15D7C064" w14:textId="33C6B262">
+            <w:pPr>
+              <w:spacing w:after="102"/>
+              <w:ind w:left="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fire </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="50F74C6A" w14:textId="784E7EF3">
+            <w:pPr>
+              <w:spacing w:line="239" w:lineRule="auto"/>
+              <w:ind w:left="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Damage to other electrical </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="7C7A867C" w14:textId="07DA6F54">
+            <w:pPr>
+              <w:spacing w:after="102"/>
+              <w:ind w:left="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">equipment </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="1C47D7CB" w14:textId="165F363C">
+            <w:pPr>
+              <w:ind w:left="1" w:right="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Misuse of electrical appliances, faulty electrical appliances. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2017" w:type="dxa"/>
+            <w:tcW w:w="1950" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="65B6295B" w14:textId="77777777" w:rsidR="00A530C0" w:rsidRDefault="00A530C0" w:rsidP="00A530C0">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Users of the area. Failure of the infrastructure can result in discomfort </w:t>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="4A615FDD" w14:textId="4D517601">
+            <w:pPr>
+              <w:spacing w:after="118" w:line="242" w:lineRule="auto"/>
+              <w:ind w:left="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Staff, students, visitors </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="56DE673C" w14:textId="76A7A6AB">
+            <w:pPr>
+              <w:ind w:left="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Burns, Smoke inhalation,  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8624" w:type="dxa"/>
+            <w:tcW w:w="8655" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="185D7A41" w14:textId="77777777" w:rsidR="00A530C0" w:rsidRPr="00E567B0" w:rsidRDefault="00A530C0" w:rsidP="00A530C0">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="0BE82DF0" w14:textId="6995DEF0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Building defects should be reported to </w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">All University equipment should undergo Portable Appliance Testing (PAT).  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="4C64F303" w14:textId="69CC3BA0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Check equipment has a valid PAT label before use. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="751A1261" w14:textId="3ED577E4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Any damaged equipment should be taken out of service and either replaced or repaired. All University equipment should undergo Portable Appliance Testing (PAT). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32">
+              <w:r w:rsidRPr="322D5D9A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>University advice states</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Defective plugs or AV equipment should not be used and should be reported for repair/replacement via the </w:t>
             </w:r>
             <w:hyperlink r:id="rId33">
-              <w:r w:rsidRPr="00E567B0">
+              <w:r w:rsidRPr="322D5D9A">
                 <w:rPr>
-                  <w:b w:val="0"/>
-                  <w:color w:val="0000FF"/>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
-                  <w:u w:val="single" w:color="0000FF"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Estates Helpdesk</w:t>
               </w:r>
             </w:hyperlink>
             <w:hyperlink r:id="rId34">
-              <w:r w:rsidRPr="00E567B0">
+              <w:r w:rsidRPr="322D5D9A">
                 <w:rPr>
-                  <w:b w:val="0"/>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                  <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00E567B0">
-[...8 lines deleted...]
-            <w:pPr>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="26447381" w14:textId="6402BA23">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...9 lines deleted...]
-            </w:r>
+              <w:spacing w:after="19" w:line="246" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">All equipment whether personal or UoM owned must comply with relevant standards such as the British Standard or EU standards. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="4C97966A" w14:textId="17D77C5B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">All office equipment used in accordance with the manufacturer’s instructions. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="52C539C8" w14:textId="62A5B6B1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="21" w:line="244" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In lecture theatres eating or drinking is discouraged to minimise the risk of spillage onto electrical equipment. If bottles of water are allowed into conference rooms, the lids should be in the closed position when not in use and ideally should be stored beneath desks to avoid spillage onto any equipment.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="7A3E246B" w14:textId="5A49242D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="19" w:line="246" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liquid spills should be cleaned up immediately. Please contact Reception on Ext 56303 to report spillages.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="17D6B7D2" w14:textId="44795053">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visual checks before use to make sure equipment; cables are free from defects.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="7D942BD9" w14:textId="24AF9714">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Defective plugs or AV equipment should not be used and should be reported for repair/replacement via </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35">
+              <w:r w:rsidRPr="322D5D9A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>Estates Helpdesk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:hyperlink r:id="rId36">
+              <w:r w:rsidRPr="322D5D9A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
+            <w:tcW w:w="930" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="706BA6EC" w14:textId="77777777" w:rsidR="00A530C0" w:rsidRDefault="00A530C0" w:rsidP="00A530C0">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="68A81FC3" w14:textId="75EC39B7">
+            <w:pPr>
               <w:ind w:left="1"/>
-              <w:jc w:val="left"/>
-[...4 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Low </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6CEFA6FD" w14:textId="77777777" w:rsidR="00A530C0" w:rsidRPr="00E567B0" w:rsidRDefault="00A530C0" w:rsidP="00A530C0">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:right="61"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="42AB3D0E" w14:textId="4E640AC2">
+            <w:pPr>
+              <w:ind w:right="61"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="0"/>
-[...6 lines deleted...]
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A530C0" w14:paraId="41BC9371" w14:textId="77777777" w:rsidTr="59FD7F85">
+    </w:tbl>
+    <w:p w:rsidR="00EA5462" w:rsidRDefault="00EA5462" w14:paraId="326AD301" w14:textId="16910F28"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2025"/>
+        <w:gridCol w:w="13335"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="322D5D9A" w14:paraId="11F2495C" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="3195"/>
+          <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="15360" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="135" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="59DE4F79" w14:textId="77777777" w:rsidR="00A530C0" w:rsidRDefault="00A530C0" w:rsidP="00A530C0">
-[...79 lines deleted...]
-                <w:sz w:val="18"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="2309EE30" w14:textId="27F34000">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">REMINDER OF EMERGENCY PROCEDURES </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="322D5D9A" w14:paraId="7938578B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1830"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="135" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="78A493DC" w14:textId="7B4D8DF4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fire</w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1766" w:type="dxa"/>
+            <w:tcW w:w="13335" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="135" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E7994C7" w14:textId="77777777" w:rsidR="00A530C0" w:rsidRDefault="00A530C0" w:rsidP="00A530C0">
-[...99 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="72436E7E" w14:textId="1A18DE96">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="59"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fire safety details are displayed on the building Fire Action Notice.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="0389A41A" w14:textId="35500A2B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fire alarms in all University building are tested weekly.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="536E6B80" w14:textId="17B44C20">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="56" w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evacuation plans are located in the stairwells and the building entrance. During an evacuation, follow the green Emergency Exit sign to leave the building via the most direct exit. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="12A4E253" w14:textId="326CB00A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="56" w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fire refuge points are located in protected stairwells. It is essential that any visitor to the school who requires assistance in exiting the building during an emergency evacuation has a temporary PEEP (personal emergency evacuation plan) in place.  This should be part of your risk assessment preparation with all adjustments in place before the arrival of the visitor and the start of the event. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="2CABBB37" w14:textId="47C32701">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assembly points can be identified by a green Assembly Point sign. The assembly point for the AMBS building and the Executive Education Centre is located near the grass verge and paved area adjacent to Humanities Bridgeford Street building. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="322D5D9A" w14:paraId="65DADAFA" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1365"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="135" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="278A5B3F" w14:textId="04084BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>First aid</w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2017" w:type="dxa"/>
+            <w:tcW w:w="13335" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="135" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3B2BDA50" w14:textId="77777777" w:rsidR="00A530C0" w:rsidRDefault="00A530C0" w:rsidP="00A530C0">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Burns, Smoke inhalation,  </w:t>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="2F0F5D89" w14:textId="4EEE0E0B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:after="58" w:line="289" w:lineRule="auto"/>
+              <w:ind w:right="2585"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Should you require a first aider please call reception on Ext 56303, or after 4pm Security on Ext 69966 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="01974784" w14:textId="47EF2DFE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:after="58" w:line="289" w:lineRule="auto"/>
+              <w:ind w:right="2585"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In an emergency, please dial 999 immediately (9-999 from an internal phone)  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="051C1BEC" w14:textId="7162390A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:line="279" w:lineRule="auto"/>
+              <w:ind w:right="2585"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Aiders within the school are in possession of a first kit, and kits are available within café areas and on Reception.   If in doubt call Campus Security staff who are all trained first aiders </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="37821121" w14:textId="5D75A644">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:line="279" w:lineRule="auto"/>
+              <w:ind w:right="2585"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">An AED (defibrillator) is located within the AMBS Ground Floor Reception area. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="05F128CE" w14:textId="536852F2">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:line="279" w:lineRule="auto"/>
+              <w:ind w:right="2585"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">You can contact the NHS 111 helpline 24/7 for advice on non-serious physical illness or mental health issues. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="322D5D9A" w14:paraId="14FE0A21" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="885"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="135" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="6EFF98DE" w14:textId="490FE7EE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Personal Security</w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8624" w:type="dxa"/>
+            <w:tcW w:w="13335" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="135" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1F4ACCBB" w14:textId="77777777" w:rsidR="00A530C0" w:rsidRDefault="00A530C0" w:rsidP="00A530C0">
-[...577 lines deleted...]
-          <w:p w14:paraId="4C1E9A18" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00AA293A" w:rsidP="00B010CB">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="13756B53" w14:textId="6A94C95B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="24"/>
               </w:numPr>
-              <w:spacing w:after="59"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="4D0A672E" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00AA293A" w:rsidP="00B010CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avoid lone working.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="315FEEC9" w14:textId="13B1CCFB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="24"/>
               </w:numPr>
-              <w:spacing w:after="60"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="23252F19" w14:textId="77777777" w:rsidR="00B010CB" w:rsidRDefault="00AA293A" w:rsidP="00B010CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Keep to well-lit places when transiting between buildings, the car park or public transport. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="08307DBE" w14:textId="479419B3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="24"/>
               </w:numPr>
-              <w:spacing w:after="56" w:line="300" w:lineRule="auto"/>
-[...33 lines deleted...]
-          <w:p w14:paraId="648C8E53" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00AA293A" w:rsidP="00B010CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>During incidents of unease or suspicious activities, users should immediately go to a safe location and contact University Security staff on 0161 306 9966 or the Emergency Services where appropriate (999)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="2A29384F" w14:textId="11A2FEB8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="24"/>
               </w:numPr>
-              <w:spacing w:after="56" w:line="300" w:lineRule="auto"/>
-[...453 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Download the SafeZone App onto your mobile phone,</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F4829">
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> details can be </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-              <w:r w:rsidRPr="001F4829">
+            <w:hyperlink r:id="rId37">
+              <w:r w:rsidRPr="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:b w:val="0"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Personal safety on campus | StaffNet | The University of Manchester</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="001F4829">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E59A4" w14:paraId="4021E96B" w14:textId="77777777" w:rsidTr="59FD7F85">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="00C954E2" w14:paraId="0A782836" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="997"/>
+          <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1524" w:type="dxa"/>
+            <w:tcW w:w="2025" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="135" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="083818E6" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00AA293A">
-[...8 lines deleted...]
-                <w:sz w:val="18"/>
+          <w:p w:rsidR="1964909F" w:rsidP="322D5D9A" w:rsidRDefault="1964909F" w14:paraId="00EEF22D" w14:textId="28D4490C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Emergency contact details</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="64BA0717" w14:textId="6ADC5D64">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="13864" w:type="dxa"/>
+            <w:tcW w:w="13335" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="135" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6B1FDB03" w14:textId="1DE38444" w:rsidR="001E59A4" w:rsidRDefault="00AA293A" w:rsidP="00B010CB">
+          <w:p w:rsidR="1964909F" w:rsidP="322D5D9A" w:rsidRDefault="1964909F" w14:paraId="5A8C15B1" w14:textId="17EAEECD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="24"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Campus Security can be contacted 24/7 by internal extension 69966 or external 0161-306-9966 Building users are encouraged to store this contact number on their telephones.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="700473ED" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00AA293A">
-[...53 lines deleted...]
-    </w:p>
+    <w:p w:rsidR="00C954E2" w:rsidRDefault="00C954E2" w14:paraId="1B6FDE0A" w14:textId="77777777"/>
+    <w:p w:rsidR="00C954E2" w:rsidRDefault="00C954E2" w14:paraId="18351510" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="15304" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="758"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2085"/>
+        <w:gridCol w:w="795"/>
+        <w:gridCol w:w="8775"/>
+        <w:gridCol w:w="2055"/>
+        <w:gridCol w:w="1941"/>
+        <w:gridCol w:w="1674"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E9704E" w:rsidRPr="00E9704E" w14:paraId="0A6E768D" w14:textId="77777777" w:rsidTr="59FD7F85">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="322D5D9A" w14:paraId="1B10C8EF" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="577"/>
+          <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="15304" w:type="dxa"/>
+            <w:tcW w:w="15240" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="207382D2" w14:textId="77777777" w:rsidR="00E9704E" w:rsidRPr="00E9704E" w:rsidRDefault="00E9704E" w:rsidP="00E9704E">
-[...14 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="48C93B71" w14:textId="2079DB0A">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">Action plan </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E9704E" w:rsidRPr="00E9704E" w14:paraId="24465AFD" w14:textId="77777777" w:rsidTr="59FD7F85">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="322D5D9A" w14:paraId="259E3BE8" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="758" w:type="dxa"/>
+            <w:tcW w:w="795" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4AC6C4E8" w14:textId="77777777" w:rsidR="00E9704E" w:rsidRPr="00E9704E" w:rsidRDefault="00E9704E" w:rsidP="00E9704E">
-[...10 lines deleted...]
-                <w:b w:val="0"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="3BC2F1B4" w14:textId="48D4E4F9">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ref No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8052" w:type="dxa"/>
+            <w:tcW w:w="8775" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="467CCF46" w14:textId="63CFAB35" w:rsidR="00937EE0" w:rsidRPr="00DA401D" w:rsidRDefault="00E9704E" w:rsidP="00DA401D">
-[...26 lines deleted...]
-                <w:b w:val="0"/>
+          <w:p w:rsidR="256CD7DD" w:rsidP="322D5D9A" w:rsidRDefault="256CD7DD" w14:paraId="156CA571" w14:textId="332C41AA">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:b w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:b w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Further action required</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="256CD7DD" w:rsidP="322D5D9A" w:rsidRDefault="256CD7DD" w14:paraId="4A840DAF" w14:textId="274EF4EC">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-              <w:t>good practice, please add any additional actions that need to be implemented before the event.</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the following are examples of good practice, please add any additional actions that need to be implemented before the event.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3D2885D9" w14:textId="77777777" w:rsidR="00E9704E" w:rsidRPr="00E9704E" w:rsidRDefault="00E9704E" w:rsidP="00E9704E">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="042D8DFB" w14:textId="78BEA0C3">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="0"/>
-[...6 lines deleted...]
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Action by whom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2294" w:type="dxa"/>
+            <w:tcW w:w="1941" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="56A3B25E" w14:textId="77777777" w:rsidR="00E9704E" w:rsidRPr="00E9704E" w:rsidRDefault="00E9704E" w:rsidP="00E9704E">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="068B35B7" w14:textId="0AC10D08">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="0"/>
-[...6 lines deleted...]
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Action by when</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2085" w:type="dxa"/>
+            <w:tcW w:w="1674" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="60FEA680" w14:textId="77777777" w:rsidR="00E9704E" w:rsidRPr="00E9704E" w:rsidRDefault="00E9704E" w:rsidP="00E9704E">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="2E3EEDF3" w14:textId="70A3E54C">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="0"/>
-[...6 lines deleted...]
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Done</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E9704E" w:rsidRPr="00E9704E" w14:paraId="0ADF209C" w14:textId="77777777" w:rsidTr="59FD7F85">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="322D5D9A" w14:paraId="744B0DD3" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="529"/>
+          <w:trHeight w:val="1005"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="758" w:type="dxa"/>
+            <w:tcW w:w="795" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3A1D5143" w14:textId="77777777" w:rsidR="00E9704E" w:rsidRPr="00E9704E" w:rsidRDefault="00E9704E" w:rsidP="00E06E87">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="54DB5B84" w14:textId="40546AB7">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="0"/>
-[...9 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8052" w:type="dxa"/>
+            <w:tcW w:w="8775" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="09314FE0" w14:textId="278A92A3" w:rsidR="00E9704E" w:rsidRPr="00E51B23" w:rsidRDefault="00E9704E" w:rsidP="00E9704E">
-[...41 lines deleted...]
-              <w:r w:rsidR="00DA401D" w:rsidRPr="00DF1F49">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="42F103C3" w14:textId="57332F09">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisers and managers to have full knowledge of evacuation procedures within AMBS, including the location of the assembly point. Please contact the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38">
+              <w:r w:rsidRPr="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:cs="Tahoma"/>
-                  <w:b w:val="0"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>School Safety Advisor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00DA401D">
-[...14 lines deleted...]
-              <w:t>should you require further information.</w:t>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> should you require further information.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="43D1F59A" w14:textId="77777777" w:rsidR="00E9704E" w:rsidRPr="00FC7BE8" w:rsidRDefault="00E9704E" w:rsidP="00E9704E">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="3A4F64AE" w14:textId="734FC434">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="0"/>
-[...6 lines deleted...]
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Organiser and SSA</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2294" w:type="dxa"/>
+            <w:tcW w:w="1941" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5B11B051" w14:textId="77777777" w:rsidR="00E9704E" w:rsidRPr="00FC7BE8" w:rsidRDefault="00E9704E" w:rsidP="00E9704E">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="4BA2AB8B" w14:textId="6B0F9648">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="0"/>
-[...6 lines deleted...]
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>asap</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2085" w:type="dxa"/>
+            <w:tcW w:w="1674" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="50A5FCC6" w14:textId="77777777" w:rsidR="00E9704E" w:rsidRPr="00E9704E" w:rsidRDefault="00E9704E" w:rsidP="00E9704E">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="5A8A47BA" w14:textId="51D482B5">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E06E87" w:rsidRPr="00E9704E" w14:paraId="55E9CC6D" w14:textId="77777777" w:rsidTr="59FD7F85">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="322D5D9A" w14:paraId="4E89CF00" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="679"/>
+          <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="758" w:type="dxa"/>
+            <w:tcW w:w="795" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0350E14E" w14:textId="0389FF35" w:rsidR="00E06E87" w:rsidRPr="00E9704E" w:rsidRDefault="00E06E87" w:rsidP="00E06E87">
-[...1 lines deleted...]
-              <w:ind w:left="0"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="4EFEC1B0" w14:textId="27A9FDB9">
+            <w:pPr>
+              <w:spacing w:after="329"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="0"/>
-[...6 lines deleted...]
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8052" w:type="dxa"/>
+            <w:tcW w:w="8775" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2EDD3EE5" w14:textId="18120E2C" w:rsidR="00E06E87" w:rsidRPr="009149DD" w:rsidRDefault="32A5ADA6" w:rsidP="009149DD">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="0E796290" w14:textId="782F32B2">
             <w:pPr>
               <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
-[...38 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>It is vital that organisers of events are aware of the potential disruption that protesters occupying/setting up camps within University premises can cause.  Organisers and managers of events</w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="59FD7F85">
-[...24 lines deleted...]
-              <w:r w:rsidRPr="59FD7F85">
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">should ensure they have Security’s telephone number stored within their mobile phones (0161 306 9966) this number is displayed on the rear of your Staff ID card, and have downloaded the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39">
+              <w:r w:rsidRPr="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:b w:val="0"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>SafeZone App</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="59FD7F85">
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:b w:val="0"/>
-[...12 lines deleted...]
-                <w:u w:val="none"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">onto their mobile phones </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50E01486" w14:textId="6E906F9F" w:rsidR="009149DD" w:rsidRPr="009149DD" w:rsidRDefault="009149DD" w:rsidP="009149DD">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="58CBDC2A" w14:textId="6446B5BC">
             <w:pPr>
               <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
-[...2 lines deleted...]
-                <w:b w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3F803272" w14:textId="17359166" w:rsidR="00E06E87" w:rsidRPr="009149DD" w:rsidRDefault="009149DD" w:rsidP="00E9704E">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="6B473FBF" w14:textId="25110493">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="0"/>
-[...6 lines deleted...]
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Organiser and Manager </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2294" w:type="dxa"/>
+            <w:tcW w:w="1941" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="341C211F" w14:textId="55BDD9E4" w:rsidR="00E06E87" w:rsidRDefault="009149DD" w:rsidP="00E9704E">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="3F444B48" w14:textId="6EE54914">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="0"/>
-[...6 lines deleted...]
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>asap</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2085" w:type="dxa"/>
+            <w:tcW w:w="1674" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="362F76B5" w14:textId="77777777" w:rsidR="00E06E87" w:rsidRPr="00E9704E" w:rsidRDefault="00E06E87" w:rsidP="00E9704E">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="0C9FF9A9" w14:textId="01C11F3C">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E9704E" w:rsidRPr="00E9704E" w14:paraId="3FFE46FF" w14:textId="77777777" w:rsidTr="59FD7F85">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="322D5D9A" w14:paraId="531D58D2" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="679"/>
+          <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="758" w:type="dxa"/>
+            <w:tcW w:w="795" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2CF2AAA2" w14:textId="6B352742" w:rsidR="00E9704E" w:rsidRPr="00E9704E" w:rsidRDefault="00E06E87" w:rsidP="00E06E87">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="67F345A1" w14:textId="0EA07406">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="0"/>
-[...6 lines deleted...]
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8052" w:type="dxa"/>
+            <w:tcW w:w="8775" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7488D7E6" w14:textId="15BB626F" w:rsidR="00E9704E" w:rsidRPr="00E51B23" w:rsidRDefault="00401E70" w:rsidP="00E9704E">
-[...54 lines deleted...]
-              <w:r w:rsidR="00355EA5" w:rsidRPr="00936BC8">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="386BEE58" w14:textId="57DCEA10">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ideally, areas where the event is due to take place are to be inspected by the organiser before the event, to check for any defects in flooring, lighting etc. that might give rise to slips, trips or falls.  Any problems relating to the premises should be identified and reported to the Estates helpdesk immediately, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40">
+              <w:r w:rsidRPr="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:cs="Tahoma"/>
-                  <w:b w:val="0"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>via</w:t>
               </w:r>
-              <w:r w:rsidR="00D07CB8" w:rsidRPr="00936BC8">
+              <w:r w:rsidRPr="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:cs="Tahoma"/>
-                  <w:b w:val="0"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                  <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> AMBS Conference</w:t>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="322D5D9A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>AMBS Conference</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00E9704E" w:rsidRPr="00E51B23">
-[...18 lines deleted...]
-              <w:r w:rsidR="006B1E22" w:rsidRPr="00DF1F49">
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Please contact the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41">
+              <w:r w:rsidRPr="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:cs="Tahoma"/>
-                  <w:b w:val="0"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>School Safety Advisor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="006B1E22">
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for further information and assistance.   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="40CF8499" w14:textId="77777777" w:rsidR="00E9704E" w:rsidRPr="00FC7BE8" w:rsidRDefault="00E9704E" w:rsidP="00E9704E">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="7637FEDC" w14:textId="056FF6FF">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="0"/>
-[...6 lines deleted...]
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Organiser</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2294" w:type="dxa"/>
+            <w:tcW w:w="1941" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="741EA6BD" w14:textId="10AAD2A0" w:rsidR="00E9704E" w:rsidRPr="00FC7BE8" w:rsidRDefault="00401E70" w:rsidP="00E9704E">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="199063D1" w14:textId="4B3A9572">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="0"/>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> hours before an event</w:t>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>24 hours before an event</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2085" w:type="dxa"/>
+            <w:tcW w:w="1674" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="56EF9399" w14:textId="77777777" w:rsidR="00E9704E" w:rsidRPr="00E9704E" w:rsidRDefault="00E9704E" w:rsidP="00E9704E">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="4CEA6FA2" w14:textId="755EF6CC">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00131A86" w:rsidRPr="00E51B23" w14:paraId="4D066188" w14:textId="77777777" w:rsidTr="59FD7F85">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="322D5D9A" w14:paraId="1D5FAC12" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="679"/>
+          <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="758" w:type="dxa"/>
+            <w:tcW w:w="795" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1049B276" w14:textId="08BFB208" w:rsidR="00131A86" w:rsidRPr="00E51B23" w:rsidRDefault="00E06E87" w:rsidP="00E06E87">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="24181D1F" w14:textId="3C1C0A0D">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="0"/>
-[...6 lines deleted...]
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8052" w:type="dxa"/>
+            <w:tcW w:w="8775" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="76500825" w14:textId="455E9879" w:rsidR="00131A86" w:rsidRPr="00E51B23" w:rsidRDefault="3F968EDF" w:rsidP="00E9704E">
-[...128 lines deleted...]
-              <w:t xml:space="preserve"> years)</w:t>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="5FB4A0D9" w14:textId="5235829B">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accessibility requirements are identified before the event and adjustments are in place, where necessary. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="775564E1" w14:textId="01DB97EA" w:rsidR="00131A86" w:rsidRPr="00FC7BE8" w:rsidRDefault="00E51B23" w:rsidP="00E9704E">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="504C10AB" w14:textId="45D700F7">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">All members of staff </w:t>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Organiser with assistance from the SSA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2294" w:type="dxa"/>
+            <w:tcW w:w="1941" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="220C0C3E" w14:textId="4EA699B1" w:rsidR="00131A86" w:rsidRPr="00FC7BE8" w:rsidRDefault="00E51B23" w:rsidP="00E9704E">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="4C2F31FD" w14:textId="62C6E753">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="0"/>
-[...10 lines deleted...]
-              <w:t>Before the event</w:t>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Before the event </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2085" w:type="dxa"/>
+            <w:tcW w:w="1674" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="433E6DC8" w14:textId="77777777" w:rsidR="00131A86" w:rsidRPr="00E51B23" w:rsidRDefault="00131A86" w:rsidP="00E9704E">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="4DF75309" w14:textId="15F7F398">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E9704E" w:rsidRPr="00E51B23" w14:paraId="520F8374" w14:textId="77777777" w:rsidTr="59FD7F85">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="322D5D9A" w14:paraId="44FE52EC" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="680"/>
+          <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="758" w:type="dxa"/>
+            <w:tcW w:w="795" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="18F68C7D" w14:textId="0DA19B17" w:rsidR="00E9704E" w:rsidRPr="00E51B23" w:rsidRDefault="00E06E87" w:rsidP="00E06E87">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="559EF86D" w14:textId="19F9E715">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="0"/>
-[...6 lines deleted...]
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8052" w:type="dxa"/>
+            <w:tcW w:w="8775" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="457867CF" w14:textId="72670284" w:rsidR="00E9704E" w:rsidRPr="00E51B23" w:rsidRDefault="00E9704E" w:rsidP="00E9704E">
-[...140 lines deleted...]
-          <w:p w14:paraId="609E1163" w14:textId="2EC02B3D" w:rsidR="00BB6B84" w:rsidRPr="00E51B23" w:rsidRDefault="1B92F06E" w:rsidP="71B558F5">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="7CF7642F" w14:textId="36BD6737">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Users are expected to make a visual check of leads and equipment before use.    </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="045A5C86" w14:textId="2099BED9">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="105"/>
-              <w:jc w:val="left"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="1E53A1D0" w14:textId="04BA5071" w:rsidR="00BB6B84" w:rsidRPr="00E51B23" w:rsidRDefault="5EC8A433" w:rsidP="71B558F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="02B3A0E5" w14:textId="3B4229ED">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Any portable electrical equipment being used should be in good working order, with no visual damage to leads and plugs. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="19200EC5" w14:textId="2EB51D97">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="105"/>
-              <w:jc w:val="left"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A091C84" w14:textId="4DDE7540" w:rsidR="00BB6B84" w:rsidRPr="00E51B23" w:rsidRDefault="1B92F06E" w:rsidP="71B558F5">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="0D825DEF" w14:textId="559970AE">
             <w:pPr>
               <w:spacing w:after="0"/>
-              <w:ind w:left="105"/>
-[...33 lines deleted...]
-              <w:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Please follow University advice on Portable Appliance Testing (PAT). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46">
-              <w:r w:rsidRPr="71B558F5">
+            <w:hyperlink r:id="rId42">
+              <w:r w:rsidRPr="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:b w:val="0"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>University advice states</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="71B558F5">
-[...1 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D2A2720" w14:textId="52AA6CDF" w:rsidR="00BB6B84" w:rsidRPr="00E51B23" w:rsidRDefault="5EC8A433" w:rsidP="71B558F5">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="4E029311" w14:textId="3770A07B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="105"/>
-              <w:jc w:val="left"/>
-[...4 lines deleted...]
-                <w:bCs/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E4FDF95" w14:textId="66584AB4" w:rsidR="00BB6B84" w:rsidRPr="00E51B23" w:rsidRDefault="5EC8A433" w:rsidP="71B558F5">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="055F689E" w14:textId="7CD93789">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Defective plugs or AV equipment should not be used and should be reported for repair/replacement via the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47">
-              <w:r w:rsidRPr="71B558F5">
+            <w:hyperlink r:id="rId43">
+              <w:r w:rsidRPr="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:b w:val="0"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Estates Helpdesk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId48">
-              <w:r w:rsidRPr="71B558F5">
+            <w:hyperlink r:id="rId44">
+              <w:r w:rsidRPr="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:b w:val="0"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                  <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="71B558F5">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="79412B45" w14:textId="77777777" w:rsidR="00E9704E" w:rsidRPr="00E51B23" w:rsidRDefault="00E9704E" w:rsidP="00E9704E">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="15F9D127" w14:textId="6E89DF5F">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="0"/>
-[...6 lines deleted...]
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Organiser</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2294" w:type="dxa"/>
+            <w:tcW w:w="1941" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5425F598" w14:textId="77777777" w:rsidR="00E9704E" w:rsidRPr="00E51B23" w:rsidRDefault="00E9704E" w:rsidP="00E9704E">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="47D0A476" w14:textId="0472A0CB">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="0"/>
-[...6 lines deleted...]
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Before the event</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2085" w:type="dxa"/>
+            <w:tcW w:w="1674" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4F4BA80D" w14:textId="77777777" w:rsidR="00E9704E" w:rsidRPr="00E51B23" w:rsidRDefault="00E9704E" w:rsidP="00E9704E">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="5D0BC06C" w14:textId="6F9690C6">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E9704E" w:rsidRPr="00E51B23" w14:paraId="158D237D" w14:textId="77777777" w:rsidTr="59FD7F85">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="322D5D9A" w14:paraId="6F96D470" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="679"/>
+          <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="758" w:type="dxa"/>
+            <w:tcW w:w="795" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="190DF4E8" w14:textId="48F685C1" w:rsidR="00E9704E" w:rsidRPr="00E51B23" w:rsidRDefault="00E06E87" w:rsidP="00E06E87">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="4E46E0A9" w14:textId="6F4E7754">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="0"/>
-[...6 lines deleted...]
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8052" w:type="dxa"/>
+            <w:tcW w:w="8775" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="47792E1D" w14:textId="74ED8CB0" w:rsidR="00E51B23" w:rsidRPr="00E51B23" w:rsidRDefault="00E9704E" w:rsidP="00E51B23">
-[...25 lines deleted...]
-              <w:r w:rsidR="00E51B23" w:rsidRPr="00150BB3">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="2667F7A8" w14:textId="399C8A3B">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organiser to ensure their line manager has signed off the risk assessment with a copy being kept on file for future reference or review if required.  Please send a signed copy to </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45">
+              <w:r w:rsidRPr="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:b w:val="0"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>ambsconference@manchester.ac.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0EEAF378" w14:textId="77777777" w:rsidR="00E9704E" w:rsidRPr="00E51B23" w:rsidRDefault="00E9704E" w:rsidP="59FD7F85">
-[...10 lines deleted...]
-                <w:b w:val="0"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="2833B5C1" w14:textId="78CF59F4">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Organise/manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2294" w:type="dxa"/>
+            <w:tcW w:w="1941" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="668AE968" w14:textId="77777777" w:rsidR="00E9704E" w:rsidRPr="00E51B23" w:rsidRDefault="00E9704E" w:rsidP="00E9704E">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="7C8A6554" w14:textId="3F66C6EA">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="0"/>
-[...6 lines deleted...]
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Before the event</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2085" w:type="dxa"/>
+            <w:tcW w:w="1674" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7A291810" w14:textId="77777777" w:rsidR="00E9704E" w:rsidRPr="00E51B23" w:rsidRDefault="00E9704E" w:rsidP="00E9704E">
-[...3 lines deleted...]
-                <w:b w:val="0"/>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="6C7CF0B8" w14:textId="43F53DF8">
+            <w:pPr>
+              <w:spacing w:after="329"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="629727AF" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00AA293A">
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="00EA5462" w14:paraId="3CAEA83F" w14:textId="7F6B9342">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...84 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004945FE">
+    </w:p>
+    <w:p w:rsidR="00C954E2" w:rsidP="322D5D9A" w:rsidRDefault="00C954E2" w14:paraId="1EDF9D3E" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="46DFB775" w14:paraId="783D0A49" w14:textId="622FB218">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="322D5D9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>University Notes to accompany General Risk Assessment Form</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37EA6F40" w14:textId="08E58F87" w:rsidR="004945FE" w:rsidRPr="004945FE" w:rsidRDefault="004945FE" w:rsidP="004945FE">
-[...2 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="46DFB775" w14:paraId="1DA9C086" w14:textId="4A6A0587">
+      <w:pPr>
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004945FE">
+      <w:r w:rsidRPr="322D5D9A">
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>This form is recommended for use by Safety Services.  It is strongly suggested that you use it for all new assessments, and when existing assessments are being substantially revised. However, its use is not compulsory. Providing the assessor addresses the same issues, alternative layouts may be used.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37BABF98" w14:textId="3C5F8647" w:rsidR="004945FE" w:rsidRPr="004945FE" w:rsidRDefault="004945FE" w:rsidP="59FD7F85">
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="46DFB775" w14:paraId="137220BF" w14:textId="71A52AF1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="22"/>
         </w:numPr>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Int_NZdCSsiE"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="59FD7F85">
+      <w:r w:rsidRPr="322D5D9A">
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Date :</w:t>
+        <w:t>Date : Insert date that assessment form is completed.  The assessment must be valid on that day, and subsequent days, unless circumstances change, and amendments are necessary.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="59FD7F85">
+      <w:r w:rsidR="00C954E2">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="46DFB775" w14:paraId="38C20734" w14:textId="4B38B549">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Insert date that assessment form is completed.  The assessment must be valid on that day, and subsequent days, unless circumstances change, and amendments are necessary.</w:t>
-[...12 lines deleted...]
-        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="322D5D9A">
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Assessed </w:t>
+        <w:t xml:space="preserve">Assessed by : Insert the name and signature of the assessor.  For assessments other than very simple ones, the assessor should have training in assessing risks (e.g. completed </w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Int_1owY34Qi"/>
-[...20 lines deleted...]
-        <w:r w:rsidRPr="59FD7F85">
+      <w:hyperlink r:id="rId46">
+        <w:r w:rsidRPr="322D5D9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:b/>
+            <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>TLCO300 Principles of Risk Assessment E Learning</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="59FD7F85">
+      <w:r w:rsidRPr="322D5D9A">
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>) from the L&amp;OD Training Catalogue or equivalent)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C954E2">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="639D78B4" w14:textId="524DBAA9" w:rsidR="004945FE" w:rsidRPr="004945FE" w:rsidRDefault="004945FE" w:rsidP="004945FE">
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="46DFB775" w14:paraId="73F9C618" w14:textId="3CF0DF4E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="22"/>
         </w:numPr>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-[...50 lines deleted...]
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="59FD7F85">
+      <w:r w:rsidRPr="322D5D9A">
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Checked </w:t>
+        <w:t xml:space="preserve">Checked / Validated* by delete one.   </w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="_Int_nWZYzxXA"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="59FD7F85">
+    </w:p>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="46DFB775" w14:paraId="7BDDE575" w14:textId="029D5950">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>by :</w:t>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="59FD7F85">
+      </w:pPr>
+      <w:r w:rsidRPr="322D5D9A">
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Insert the name and signature of someone in a position to check that the assessment has been carried out by a competent person who can identify hazards and assess risk, and that the control measures are reasonable and in place.   The checker will normally be a line manager, supervisor, principal investigator, etc.  Checking will be appropriate for most risk assessments. </w:t>
+        <w:t xml:space="preserve">Checked by :  Insert the name and signature of someone in a position to check that the assessment has been carried out by a competent person who can identify hazards and assess risk, and that the control measures are reasonable and in place.   The checker will normally be a line manager, supervisor, principal investigator, etc.  Checking will be appropriate for most risk assessments. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A0F6B5E" w14:textId="77777777" w:rsidR="004945FE" w:rsidRPr="004945FE" w:rsidRDefault="004945FE" w:rsidP="004945FE">
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="46DFB775" w14:paraId="324C1561" w14:textId="60ADF6DF">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-[...10 lines deleted...]
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="59FD7F85">
+      <w:r w:rsidRPr="322D5D9A">
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Validated </w:t>
+        <w:t>Validated by : Use this for higher risk scenarios, e.g. where complex calculations have to be validated by another “independent” person who is competent to do so, or where the control measure is a strict permit-to-work procedure requiring thorough preparation of a workplace.  The validator should also have attended the University’s risk assessment course or equivalent and will probably be a chartered engineer or professional with expertise in the task being considered.  Examples of where validation is required include designs for pressure vessels, load-bearing equipment, lifting equipment carrying personnel or items overpopulated areas, and similar situations.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="_Int_WT4OzEns"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="59FD7F85">
+      <w:r w:rsidR="00C954E2">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="46DFB775" w14:paraId="7AA09287" w14:textId="0076B44E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>by :</w:t>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="59FD7F85">
+      </w:pPr>
+      <w:r w:rsidRPr="322D5D9A">
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Use this for higher risk scenarios, e.g. where complex calculations </w:t>
+        <w:t xml:space="preserve">Location : insert details of the exact location, i.e. building, floor, room or laboratory etc. that the assessment covers  If </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="59FD7F85">
+      <w:r w:rsidRPr="322D5D9A">
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-[...111 lines deleted...]
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>off-campus</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="59FD7F85">
+      <w:r w:rsidRPr="322D5D9A">
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, provide information about expected location(s) or attach itinerary. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C954E2">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B8AFC55" w14:textId="77777777" w:rsidR="004945FE" w:rsidRPr="004945FE" w:rsidRDefault="004945FE" w:rsidP="59FD7F85">
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="46DFB775" w14:paraId="24978558" w14:textId="62324BA9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="22"/>
         </w:numPr>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="59FD7F85">
+      <w:r w:rsidRPr="322D5D9A">
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Assessment ref </w:t>
+        <w:t>Assessment ref no : use this to insert any local tracking references used by the school or administrative directorate.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="_Int_wK5NvDFB"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="59FD7F85">
+      <w:r w:rsidR="00C954E2">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="46DFB775" w14:paraId="533E4659" w14:textId="4F468B3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>no :</w:t>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="59FD7F85">
+      </w:pPr>
+      <w:r w:rsidRPr="322D5D9A">
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-[...74 lines deleted...]
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">known to be stable.  Note that any assessment must be reviewed if there are any significant changes – to the work activity, the vicinity, the people exposed to the risk, </w:t>
+        <w:t>Review date : insert details of when the assessment will be reviewed as a matter of routine.  This will usually be in 1 years’ time, at the end of a short programme of work, or longer period if risks are known to be stable.  Note that any assessment must be reviewed if there are any significant changes – to the work activity, the vicinity, the people exposed to the risk, etc.</w:t>
       </w:r>
-      <w:r w:rsidR="00BB32FD" w:rsidRPr="59FD7F85">
+    </w:p>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="00EA5462" w14:paraId="43FED819" w14:textId="6631EDFD">
+      <w:pPr>
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>etc.</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BA24F89" w14:textId="77777777" w:rsidR="004945FE" w:rsidRPr="004945FE" w:rsidRDefault="004945FE" w:rsidP="004945FE">
-[...9 lines deleted...]
-    <w:p w14:paraId="6CD1E2C7" w14:textId="52CF2AFA" w:rsidR="004945FE" w:rsidRPr="004945FE" w:rsidRDefault="004945FE" w:rsidP="59FD7F85">
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="46DFB775" w14:paraId="1786544B" w14:textId="1BC57B41">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="22"/>
         </w:numPr>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="59FD7F85">
+      <w:r w:rsidRPr="322D5D9A">
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Task / </w:t>
+        <w:t>Task / premises : insert the scope of the risk assessment, what it covers and where appropriate, what it doesn’t cover. Include a summary of the task/activity/process being assessed, e.g. typical office activities such as filing, DSE work, lifting and moving small objects, use of miscellaneous electrical equipment.  Or research project [title] involving the use of typical laboratory hardware, including fume cupboards, hot plates, ovens, analysis equipment, flammable solvents, etc. NB ensure all the activities associated with the task are included e.g. preparation steps, maintenance tasks and waste disposal/clean up activity.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="_Int_vjsEP52T"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="59FD7F85">
+      <w:r w:rsidR="00C954E2">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="46DFB775" w14:paraId="54A7468E" w14:textId="3E622B4E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>premises :</w:t>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="59FD7F85">
+      </w:pPr>
+      <w:r w:rsidRPr="322D5D9A">
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> insert the scope of the risk assessment, what it covers and where appropriate, what it doesn’t cover. Include </w:t>
+        <w:t>Activity : use the column to describe each separate activity covered by the assessment.  The number of rows is unlimited, although how many are used for one assessment will depend on how the task / premises is sub-divided.   For laboratory work, activities in one particular lab or for one particular project might include: use of gas cylinders, use of fume cupboard, use of computer or other electrical equipment, use of lab ovens, hot plates or heaters, use of substances hazardous to health, etc</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="59FD7F85">
+      <w:r w:rsidR="00C954E2">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="46DFB775" w14:paraId="2E78B46E" w14:textId="473125B8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>a brief summary</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="59FD7F85">
+      </w:pPr>
+      <w:r w:rsidRPr="322D5D9A">
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of the task/activity/process being assessed, </w:t>
+        <w:t xml:space="preserve">Hazard : for each activity, think about and list the hazards that may cause harm as a result of the specific work you intend to do.  Remember to consider hazards that are not immediately obvious.  For example, use of a lathe will require identification of the machine hazards, but also identification of hazards associated with the use of cutting oils (dermatitis), poor lighting, slipping on oil leaks, repetitive actions, etc.   The same activity might well have several hazards associated with it. </w:t>
       </w:r>
-      <w:r w:rsidR="00BB32FD" w:rsidRPr="59FD7F85">
+      <w:r w:rsidR="00C954E2">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00C954E2">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="322D5D9A">
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>e.g.</w:t>
+        <w:t xml:space="preserve">Assessment of simple chemical risks (e.g. use of cleaning chemicals in accordance with the instructions on the bottle) may be recorded here.  More complex Chemical risk assessments e.g. for laboratory processes, can be recorded on a specific COSHH / Chemical risk assessment form.   </w:t>
       </w:r>
-      <w:r w:rsidRPr="59FD7F85">
+    </w:p>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="00EA5462" w14:paraId="02708860" w14:textId="04D5276D">
+      <w:pPr>
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> typical office activities such as filing, DSE work, lifting and moving small objects, use of miscellaneous electrical equipment.  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BB32FD" w:rsidRPr="59FD7F85">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="46DFB775" w14:paraId="0F9375C3" w14:textId="5F79D075">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Or</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="59FD7F85">
+      </w:pPr>
+      <w:r w:rsidRPr="322D5D9A">
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> research project [title] involving the use of typical laboratory hardware, including fume </w:t>
+        <w:t xml:space="preserve">Who might be harmed and how: Think about all who may be harmed by each hazard and what that harm might be. List everyone who might be affected by the activity and specify groups particularly at risk. Remember those who are not immediately involved in the work, e.g. colleagues, cleaners, young persons on work experience, maintenance contractors, Estates personnel carrying out routine maintenance and other work. Remember also that the risks for different groups will vary.  E.g. someone who needs to repair a laser may need to expose the beam path more than a laser user would do.  Vulnerable groups could include children on organised visits, pregnant/nursing mothers, or employees and students with known disabilities or health conditions, or those working alone (this is not a definitive list). </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="59FD7F85">
+    </w:p>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="46DFB775" w14:paraId="45D8A810" w14:textId="54A17A2F">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>cupboards,  hot</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="59FD7F85">
+      </w:pPr>
+      <w:r w:rsidRPr="322D5D9A">
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-[...259 lines deleted...]
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">risk. Remember those who are not immediately involved in the work, </w:t>
+        <w:t>For each group, describe how harm might come about, e.g. an obstruction or wet patch on an exit route is a hazard that might cause a trip and fall; use of electrical equipment might give rise to a risk of electric shock; use of an ultraviolet light source could burn eyes or skin.</w:t>
       </w:r>
-      <w:r w:rsidR="00BB32FD" w:rsidRPr="59FD7F85">
+      <w:r w:rsidR="00C954E2">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="322D5D9A">
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>e.g.</w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="59FD7F85">
+    </w:p>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="46DFB775" w14:paraId="615BDA6C" w14:textId="2EC03199">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> colleagues, cleaners, young persons on work experience, maintenance contractors, Estates personnel carrying out routine maintenance and other work. Remember also that the risks for different groups will vary.  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BB32FD" w:rsidRPr="59FD7F85">
+      </w:pPr>
+      <w:r w:rsidRPr="322D5D9A">
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>E.g.</w:t>
+        <w:t>Existing measures in place to control the risk : list all measures that are already in place to mitigate the risk.  They should be considered in the following order of effectiveness; a combination of controls is usually required:</w:t>
       </w:r>
-      <w:r w:rsidRPr="59FD7F85">
+    </w:p>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="46DFB775" w14:paraId="02DB8963" w14:textId="5F33851D">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> someone who needs to repair a laser may need to expose the beam path more than a laser user would do.  Vulnerable groups could include children on organised visits, pregnant/nursing mothers, or employees and students with known disabilities or health conditions, or those working alone (this is not a definitive list). </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="322D5D9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Eliminate the hazard completely.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72AC1CD8" w14:textId="77777777" w:rsidR="004945FE" w:rsidRPr="004945FE" w:rsidRDefault="004945FE" w:rsidP="004945FE">
-[...1 lines deleted...]
-        <w:spacing w:line="288" w:lineRule="auto"/>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="46DFB775" w14:paraId="46E30D6D" w14:textId="459BCF03">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-        <w:jc w:val="left"/>
+      <w:r w:rsidRPr="322D5D9A">
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t>Substitute by using a less hazardous option.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32361352" w14:textId="77777777" w:rsidR="004945FE" w:rsidRPr="004945FE" w:rsidRDefault="004945FE" w:rsidP="004945FE">
-[...10 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="46DFB775" w14:paraId="1522572E" w14:textId="67EF4496">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004945FE">
+      <w:r w:rsidRPr="322D5D9A">
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Existing measures in place to control the </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> list all measures that are already in place to mitigate the risk.  They should be considered in the following order of effectiveness; a combination of controls is usually required:</w:t>
+        <w:t>Engineering Controls to isolate people from the hazard e.g. work in a fume cupboard or use other local exhaust ventilation, ensure machines are guarded,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F900B00" w14:textId="7588C79D" w:rsidR="004945FE" w:rsidRPr="004945FE" w:rsidRDefault="004945FE" w:rsidP="004945FE">
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="46DFB775" w14:paraId="10DC69CE" w14:textId="7B868D91">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004945FE">
+      <w:r w:rsidRPr="322D5D9A">
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Eliminate the hazard </w:t>
-[...6 lines deleted...]
-        <w:t>completely.</w:t>
+        <w:t xml:space="preserve">Administration Controls – e.g. training requirements, supervisory requirements, use of safe systems of work, signage, access control, reducing time spent at the task. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3402F384" w14:textId="699900BF" w:rsidR="004945FE" w:rsidRPr="004945FE" w:rsidRDefault="004945FE" w:rsidP="004945FE">
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="46DFB775" w14:paraId="363AFA61" w14:textId="79914A71">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004945FE">
+      <w:r w:rsidRPr="322D5D9A">
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Substitute by using a less hazardous </w:t>
-[...6 lines deleted...]
-        <w:t>option.</w:t>
+        <w:t>Personal Protective Equipment (PPE) – specify exactly what type will be needed to control the risk.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7044D3BC" w14:textId="254ED564" w:rsidR="004945FE" w:rsidRPr="004945FE" w:rsidRDefault="004945FE" w:rsidP="004945FE">
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="46DFB775" w14:paraId="7682FEF5" w14:textId="734AA647">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004945FE">
+      <w:r w:rsidRPr="322D5D9A">
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...117 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(see also University Arrangements Chapter 9 &amp; associated guidance)</w:t>
       </w:r>
-      <w:r w:rsidRPr="004945FE">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00C954E2">
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="004945FE">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00C954E2">
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="004945FE">
+      <w:r w:rsidRPr="322D5D9A">
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-[...130 lines deleted...]
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="560E39F2">
+        <w:t>Many of these will have been implemented for other reasons but should nevertheless be recognised as means of controlling risk.  For example, restricting access to laboratories or machine rooms for security reasons also controls the risk of unauthorised and unskilled access to dangerous equipment.  A standard operating procedure or local rules (e.g. for work with ionising radiation, lasers or biological hazards) will often address risks.  Some specific hazards may require detailed assessments in accordance with specific legislation (e.g. COSHH, DSEAR, manual handling, DSE work).   Where this is the case, and a detailed assessment has already been done in another format, the master risk assessment can simply cross-reference to other documentation.  For example, the activity might be ‘use of a carcinogen’, the hazard might be ‘exposure to hazardous substances’, the existing control measures might all be listed in a COSHH assessment.  Controls might also include use of qualified and/or experienced staff who are competent to carry out certain tasks; an action plan might include training requirements for other people who will be carrying out those tasks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="00EA5462" w14:paraId="3F46EA5C" w14:textId="000AE9E9">
+      <w:pPr>
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="46DFB775" w14:paraId="7358586E" w14:textId="26725434">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="322D5D9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Risk Rating: the simplest form of risk assessment is to rate the remaining risk as high, medium or low, depending on how likely the activity is to cause harm and how serious that harm might be.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="46DFB775" w14:paraId="010B3404" w14:textId="450A5A6C">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="322D5D9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The risk is LOW - if it is most unlikely that harm would arise under the controlled conditions listed, and even if exposure occurred, the injury would be slight.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E7BF70E" w14:textId="77777777" w:rsidR="004945FE" w:rsidRPr="004945FE" w:rsidRDefault="004945FE" w:rsidP="004945FE">
-[...7 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="46DFB775" w14:paraId="37F6847C" w14:textId="79F63A7C">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-[...14 lines deleted...]
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="560E39F2">
+      <w:r w:rsidRPr="322D5D9A">
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-[...72 lines deleted...]
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>The risk is HIGH - if injury is likely to arise (</w:t>
+        <w:t>The risk is MEDIUM - if it is more likely that harm might actually occur and the outcome could be more serious (e.g. some time off work, or a minor physical injury.</w:t>
       </w:r>
-      <w:r w:rsidR="00BB32FD" w:rsidRPr="560E39F2">
+    </w:p>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="46DFB775" w14:paraId="6E0CD68C" w14:textId="674B291A">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>e.g.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="560E39F2">
+      </w:pPr>
+      <w:r w:rsidRPr="322D5D9A">
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> there have been previous incidents, the situation “looks like an accident waiting to happen”) and that injury might be serious (broken bones, trip to the hospital, loss of consciousness), or even a fatality.</w:t>
+        <w:t>The risk is HIGH - if injury is likely to arise (e.g. there have been previous incidents, the situation “looks like an accident waiting to happen”) and that injury might be serious (broken bones, trip to the hospital, loss of consciousness), or even a fatality.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56174664" w14:textId="77777777" w:rsidR="004945FE" w:rsidRPr="004945FE" w:rsidRDefault="004945FE" w:rsidP="004945FE">
-[...7 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="46DFB775" w14:paraId="7BC4C4E8" w14:textId="2F342E02">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-[...14 lines deleted...]
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="560E39F2">
+      <w:r w:rsidRPr="322D5D9A">
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Schools or Directorates may choose to use other rating systems.  Typical amongst these are matrices (of 3x3, 4x4, 5x5 or even more complex) which require the assessor to select a numerical rating for both “likelihood that harm will arise” and “severity of that harm”.   These may give a spurious sense of accuracy and reliability – none are based on quantitative methods.   There are methods of estimating risk quantitatively, and these may be appropriate for complex design of load bearing structures and the like.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ACA8A8C" w14:textId="77777777" w:rsidR="004945FE" w:rsidRPr="004945FE" w:rsidRDefault="004945FE" w:rsidP="004945FE">
-[...7 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="46DFB775" w14:paraId="483D4B58" w14:textId="4D8F1E64">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-[...14 lines deleted...]
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="560E39F2">
+      <w:r w:rsidRPr="322D5D9A">
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Advice on methods of complex risk assessment is available from Safety Services.  Whatever system of assessment is adopted, it is essential that the assessor has received suitable training and is familiar with the meaning of the terms (or numbers) used.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C98E9A" w14:textId="77777777" w:rsidR="004945FE" w:rsidRPr="004945FE" w:rsidRDefault="004945FE" w:rsidP="004945FE">
-[...6 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="00EA5462" w14:paraId="182B2501" w14:textId="558D8A39">
+      <w:pPr>
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-[...70 lines deleted...]
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="560E39F2">
+    </w:p>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="46DFB775" w14:paraId="667D8516" w14:textId="4EB66F54">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">T = trivial risk.  Use for very low risk activities to show that you have correctly identified a hazard, but that in the </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="560E39F2">
+      </w:pPr>
+      <w:r w:rsidRPr="322D5D9A">
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>particular circumstances</w:t>
+        <w:t>Result: this stage of assessment is often overlooked but is probably the most important.  Assigning a number or rating to a risk does not mean that the risk is necessarily adequately controlled.  The options for this column are:</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="560E39F2">
+    </w:p>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="46DFB775" w14:paraId="1E23A62A" w14:textId="74464A20">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, the risk is insignificant. </w:t>
-[...9 lines deleted...]
-        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="322D5D9A">
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-[...13 lines deleted...]
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="560E39F2">
+        <w:t xml:space="preserve">T = trivial risk.  Use for very low risk activities to show that you have correctly identified a hazard, but that in the particular circumstances, the risk is insignificant. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="46DFB775" w14:paraId="69802650" w14:textId="543E5F5C">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
+      </w:pPr>
+      <w:r w:rsidRPr="322D5D9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>A = adequately controlled, no further action necessary.   If your control measures lead you to conclude that the risk is low, and that all legislative requirements have been met (and University policies complied with), then insert A in this column.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A263DB1" w14:textId="77777777" w:rsidR="004945FE" w:rsidRPr="004945FE" w:rsidRDefault="004945FE" w:rsidP="004945FE">
-[...5 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="46DFB775" w14:paraId="36C2E7A0" w14:textId="43BC1BA3">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-[...13 lines deleted...]
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="560E39F2">
+      <w:r w:rsidRPr="322D5D9A">
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>N = not adequately controlled, actions required. Sometimes, particularly when setting up new procedures or adapting existing processes, the risk assessment might identify that the risk is high or medium when it is capable of being reduced by methods that are reasonably practicable.  In these cases, an action plan is required.  The plan should list the actions necessary, who they are to be carried out by, a date for completing the actions, and a signature box for the assessor to sign off that the action(s) has been satisfactorily completed.  Some action plans will be complex documents; others may be one or two actions that can be completed with a short timescale.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25F1444A" w14:textId="77777777" w:rsidR="004945FE" w:rsidRPr="004945FE" w:rsidRDefault="004945FE" w:rsidP="004945FE">
-[...6 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="46DFB775" w14:paraId="4DF3185D" w14:textId="32EDF5CF">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-[...13 lines deleted...]
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="560E39F2">
+      <w:r w:rsidRPr="322D5D9A">
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>U = unable to decide. Further information required.  Use this designation if the assessor is unable to complete any of the boxes, for any reason.  Sometimes, additional information can be obtained readily (</w:t>
+        <w:t xml:space="preserve">U = unable to decide. Further information required.  Use this designation if the assessor is unable to complete any of the boxes, for any reason.  Sometimes, additional information can be obtained readily (e.g. from equipment or chemicals suppliers, specialist Safety advisors) but sometimes detailed and prolonged enquiries might be required.  E.g. is someone is moving a research programme from a research establishment overseas where health and safety legislation is very different from that in the UK.  </w:t>
       </w:r>
-      <w:r w:rsidR="00BB32FD" w:rsidRPr="560E39F2">
+    </w:p>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="46DFB775" w14:paraId="49E61460" w14:textId="211A7D70">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>e.g.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="560E39F2">
+      </w:pPr>
+      <w:r w:rsidRPr="322D5D9A">
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> from equipment or chemicals suppliers, specialist Safety advisors) but sometimes detailed and prolonged enquiries might be required.  </w:t>
+        <w:t>For T and A results, the assessment is complete.</w:t>
       </w:r>
-      <w:r w:rsidR="00BB32FD" w:rsidRPr="560E39F2">
+    </w:p>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="46DFB775" w14:paraId="74884308" w14:textId="58902381">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>E.g.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="560E39F2">
+      </w:pPr>
+      <w:r w:rsidRPr="322D5D9A">
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-[...59 lines deleted...]
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">For N or U results, more work is required before the assessment can be signed off. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A192290" w14:textId="77777777" w:rsidR="004945FE" w:rsidRPr="004945FE" w:rsidRDefault="004945FE" w:rsidP="004945FE">
-[...6 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="00EA5462" w14:paraId="69F23291" w14:textId="654A7DB1">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="314FF46F" w14:textId="77777777" w:rsidR="004945FE" w:rsidRPr="004945FE" w:rsidRDefault="004945FE" w:rsidP="004945FE">
-[...6 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="46DFB775" w14:paraId="5E5787A5" w14:textId="20361BA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004945FE">
+      <w:r w:rsidRPr="322D5D9A">
         <w:rPr>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> meet the requirements of the information in Section 11 ‘Existing measures in place to control the risk’. Identify someone who will be responsible for ensuring the action is taken and the date by which this should be completed. Put the date when the action has been completed in the final column. </w:t>
+        <w:t>Action Plan. Include details of any actions necessary in order to meet the requirements of the information in Section 11 ‘Existing measures in place to control the risk’. Identify someone who will be responsible for ensuring the action is taken and the date by which this should be completed. Put the date when the action has been completed in the final column.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="422338B9" w14:textId="77777777" w:rsidR="004945FE" w:rsidRPr="004945FE" w:rsidRDefault="004945FE" w:rsidP="004945FE">
-[...12 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId53"/>
+    <w:sectPr w:rsidR="00EA5462">
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="1268" w:right="3891" w:bottom="1258" w:left="720" w:header="720" w:footer="710" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C0B3695" w14:textId="77777777" w:rsidR="0078460A" w:rsidRDefault="0078460A">
+    <w:p w:rsidR="00C954E2" w:rsidRDefault="00C954E2" w14:paraId="4EEAB053" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="171EA627" w14:textId="77777777" w:rsidR="0078460A" w:rsidRDefault="0078460A">
+    <w:p w:rsidR="00C954E2" w:rsidRDefault="00C954E2" w14:paraId="6B6F0E5F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="52D28FB5" w14:textId="77777777" w:rsidR="001E59A4" w:rsidRDefault="00AA293A">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="4650"/>
+      <w:gridCol w:w="4650"/>
+      <w:gridCol w:w="4650"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="56DD917C" w:rsidTr="56DD917C" w14:paraId="490DA2C2" w14:textId="77777777">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4650" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="56DD917C" w:rsidP="56DD917C" w:rsidRDefault="56DD917C" w14:paraId="4B6A034E" w14:textId="2792A4C7">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4650" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="56DD917C" w:rsidP="56DD917C" w:rsidRDefault="56DD917C" w14:paraId="601DBEDE" w14:textId="5C18E896">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4650" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="56DD917C" w:rsidP="56DD917C" w:rsidRDefault="56DD917C" w14:paraId="014EA6B6" w14:textId="6007AC4F">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="56DD917C" w:rsidP="56DD917C" w:rsidRDefault="56DD917C" w14:paraId="3F11F002" w14:textId="34DDE9D9">
     <w:pPr>
-      <w:spacing w:after="0"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r>
-[...126 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35385103" w14:textId="77777777" w:rsidR="0078460A" w:rsidRDefault="0078460A">
+    <w:p w:rsidR="00C954E2" w:rsidRDefault="00C954E2" w14:paraId="067211F6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3035A078" w14:textId="77777777" w:rsidR="0078460A" w:rsidRDefault="0078460A">
+    <w:p w:rsidR="00C954E2" w:rsidRDefault="00C954E2" w14:paraId="5F6C0918" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...5 lines deleted...]
-  </w:footnote>
 </w:footnotes>
-</file>
-[...43 lines deleted...]
-</int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="000B65DA"/>
+    <w:nsid w:val="0466E09D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="492A1DF8"/>
-    <w:lvl w:ilvl="0" w:tplc="1CAC4EB6">
+    <w:tmpl w:val="C108D8C6"/>
+    <w:lvl w:ilvl="0" w:tplc="E664212A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1"/>
-[...16 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="0F5EC93A">
+        <w:ind w:left="361" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="BE100DC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1188"/>
-[...62 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="067AF0A0">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0804ECDA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="129C4F7A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="591274F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3348"/>
-[...62 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="A0F08DC0">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C98C877C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1BCE2024">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5A9446B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5508"/>
-[...36 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="CC988162">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01D91571"/>
+    <w:nsid w:val="0885D047"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="ACD2609C"/>
-[...23 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="F6F85466">
+    <w:tmpl w:val="85349A2E"/>
+    <w:lvl w:ilvl="0" w:tplc="808E6BF4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="068A1ADC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1188"/>
-[...62 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="C8669A60">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E036376C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B2FE325E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CA78D5BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3348"/>
-[...62 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="5F560524">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F516D23C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="CACEEDE0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="65E8062E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5508"/>
-[...36 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="72BE5E52">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03E06494"/>
+    <w:nsid w:val="099B9747"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="78B2CE86"/>
-[...23 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="84703F66">
+    <w:tmpl w:val="0B6C936A"/>
+    <w:lvl w:ilvl="0" w:tplc="E58E02D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B1D49BE8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1548"/>
-[...62 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="18F4BDD8">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="8C46DA90">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4F1E91AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="4F98D07E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3708"/>
-[...62 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="FD44B854">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E848A952">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1A847ADE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2408A320">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5868"/>
-[...36 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="6D549946">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="047659A4"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="0B00E075"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="36F82C8E"/>
+    <w:lvl w:ilvl="0" w:tplc="A8AA0490">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6CA205C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="081210D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="9B209436">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="2" w:tentative="1">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="69E85D7E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="15141B78">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10A035FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...65 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DBACDB80">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="461E6A00">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A260218"/>
+    <w:nsid w:val="0B162129"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1FB6FCC4"/>
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:tmpl w:val="05140B06"/>
+    <w:lvl w:ilvl="0" w:tplc="4788BC94">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="08090003">
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2404F7EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="08090005">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C4AE6D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="08090001">
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="DC62459A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="08090003">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="927AC016">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="08090005">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="AF526484">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="08090001">
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="BC629CDC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="08090003">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1F88FAE8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="08090005">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="6242D3D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A80120E"/>
+    <w:nsid w:val="130752F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="AA228178"/>
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:tmpl w:val="E9863AF2"/>
+    <w:lvl w:ilvl="0" w:tplc="C8CA9256">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="08090003">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="77DA512C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="08090005">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="67BC160E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="08090001">
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="9364DEA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="08090003">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="709816C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="08090005">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6A12B91A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="08090001">
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="92A409C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="08090003">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1B921290">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="08090005">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8FC2B010">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B950616"/>
+    <w:nsid w:val="1615AEA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A2E0ED0E"/>
-    <w:lvl w:ilvl="0" w:tplc="0809000F">
+    <w:tmpl w:val="D8BC3806"/>
+    <w:lvl w:ilvl="0" w:tplc="9CD04710">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="825EE4CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="62C6CAB8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7384255E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FAAC3AD2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D5B4EC20">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="33942F02">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B7A6EF0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AC12C4EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17CB32E0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4ACA838A"/>
+    <w:lvl w:ilvl="0" w:tplc="E204647E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="8AC89FCA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A2040F9A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="DABA8A5C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="729099A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1896961A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0A3E71A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F1BECED4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2E50417C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C2D8B9B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D598C1BC"/>
+    <w:lvl w:ilvl="0" w:tplc="C7246944">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F348DBAA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C286394E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D840BA50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0EC02B50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="03460CD6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F1AE46AC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="80BE70EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="671E8874">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21481075"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E6365DD6"/>
+    <w:lvl w:ilvl="0" w:tplc="655634A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2710F616">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="541E77C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CC100960">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0D9A1D00">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F79A5850">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4EF68822">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0FA2127C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5CC8CDE8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24F146D4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4FFE3596"/>
+    <w:lvl w:ilvl="0" w:tplc="227EBFE2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="361" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D56E5A66">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="76786ED8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="EF983F0A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DDE89034">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="AAEA42E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="166C7BB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E3ACE608">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="53541E4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="295DE2C7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E5D84444"/>
+    <w:lvl w:ilvl="0" w:tplc="759C62E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E2569A9A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="AD10BEF8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C226AB86">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C90C6A7E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C7C205CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="34668550">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DE2E4728">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="29A61E1E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F2AFC20"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DBD4CC58"/>
+    <w:lvl w:ilvl="0" w:tplc="F4CE1A5A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="47A4E2D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1B26ED88">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="36DC26A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E4FE9196">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8C1ED282">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7514F210">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="14869E16">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="442CD3E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="300887BE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="10FCDCEC"/>
+    <w:lvl w:ilvl="0" w:tplc="F726348A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F354A2B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="ADBC70F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="47A4AED0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DBA4CC14">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A82C5182">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5BE275FC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="BE6CD05A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A8E84164">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="344C7817"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9EF81C40"/>
+    <w:lvl w:ilvl="0" w:tplc="2E1E9810">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1542D612">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FF4CC726">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="81DEB3CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="EE780FDC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="DF568704">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0E4E1614">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5D063872">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="EF1233EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="360D1A9A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8D00C85E"/>
+    <w:lvl w:ilvl="0" w:tplc="33CCA282">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="361" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C4547EB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="EEF019F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="19621DDE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="14880DCA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4B067FB6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="02B41DF2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1E843394">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2D405844">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3770FFC7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CA5CC0CE"/>
+    <w:lvl w:ilvl="0" w:tplc="38B4CAF8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="36027424">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F59294D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="89B0A25C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5388DBCE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0A583DE6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="27A402BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A2F87544">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2C0E8E0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C70F663"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1EF628E6"/>
+    <w:lvl w:ilvl="0" w:tplc="8C948DB8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="703AF446">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="AD565B8C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="976811BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7DA49846">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2FCAC6CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7228D150">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="72E4288A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="97C630AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D55EED1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="31561F18"/>
+    <w:lvl w:ilvl="0" w:tplc="5FEA01D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E012D004">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B2E8DCDE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="AF7CA39C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1D1C17EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C72DD0C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D294FEAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A8BEF7F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="27DA37CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DBAA18F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="01F8D1F4"/>
+    <w:lvl w:ilvl="0" w:tplc="257416AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6BB0B4E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C368E270">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="88FE173C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="AC5E461E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6C0801CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="EF38EE66">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="507E53FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FB06BD8E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="427B1BC9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B3D687B8"/>
+    <w:lvl w:ilvl="0" w:tplc="2D5ED3AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="72CC85A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="BDA4E9B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C918260A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B98CB4CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1D88543C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="024450BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04F0CE2C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F3047ACA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46FCEF3E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="038E9E4C"/>
+    <w:lvl w:ilvl="0" w:tplc="6FD6E6E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="15D84100">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="23804F3C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="28C20C48">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="82F0C24E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C33661BC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="07768308">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2A4E73D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FBE4262A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FD044FC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7A36EAA4"/>
+    <w:lvl w:ilvl="0" w:tplc="2C843B96">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="5D18EAB6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0B38DD00">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="DB82CE72">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6BD668DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E1A4D624">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="DB5E24F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4B72DA24">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2294E21C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="509C0928"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A2AAE9E6"/>
+    <w:lvl w:ilvl="0" w:tplc="C8D40664">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="8E76BC8A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B2862DCA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F3AA65FC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F0E4F882">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="57EEB7C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D0586B92">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5B44CB98">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="447490F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57922BC1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="17FA3C0A"/>
+    <w:lvl w:ilvl="0" w:tplc="CEA89A60">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F6687540">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7EBEB628">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="92AEA89E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="4A2E5A06">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="28B61F56">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="77BABF4C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4A3EA7AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D0666CFC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57CCA95A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F6EA3AF0"/>
+    <w:lvl w:ilvl="0" w:tplc="5ADE5190">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="5F664AEA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="55C28C76">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="26A04D1C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A92C7F78">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A5FC2C16">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9D82FB18">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="91C6FB12">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="66EAB816">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59D3743D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1D92ED76"/>
+    <w:lvl w:ilvl="0" w:tplc="4566CFDA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="361" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="635673B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="8BB64C44">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2E6C7408">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DA8A812A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9C1A1648">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="15547834">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F9B05E94">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B7167BEC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6057A61E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="218ECEFE"/>
+    <w:lvl w:ilvl="0" w:tplc="6088C362">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="355C861C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="51CA0BAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="439E5FAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="AD984308">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0F1866F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B072A6CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A9C8F784">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2F705246">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6806D386"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3DE2618C"/>
+    <w:lvl w:ilvl="0" w:tplc="908E2454">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="16D2D13E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D38638CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="28861FC2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="ABF69478">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3B5464BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6DDE493E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2332B2D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="60E6BFEC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A255426"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2C4A846C"/>
+    <w:lvl w:ilvl="0" w:tplc="A85C5162">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="835026F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F536D884">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="ECCAB134">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="BD166CD6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="BBE24E20">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="73924320">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8A1E09BC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B8FABCD4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DA38B87"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C0B2105C"/>
+    <w:lvl w:ilvl="0" w:tplc="F652327C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4EAEE414">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="88AEE42E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="33CA4420">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="EB50E624">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="88D4AEE4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FA7E4584">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="294A8634">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="14B81DD2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72D1EF07"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="15C81520"/>
+    <w:lvl w:ilvl="0" w:tplc="D5E68332">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="361" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="ADCAD3FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C486ED08">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="EA80E482">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="EC620D70">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D182291E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="AE42AE12">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="91247ED4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="300EF16E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74BDE0BC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="955C6012"/>
+    <w:lvl w:ilvl="0" w:tplc="020CDF04">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="56A68944">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="59162490">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="34D08E84">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E5E2D454">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="18FA8B5E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0AE08ABC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="ECA29F0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="525CF0C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7751766C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F2EE1F5A"/>
+    <w:lvl w:ilvl="0" w:tplc="46C684EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="08090019">
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4634B92E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0809001B">
+    <w:lvl w:ilvl="2" w:tplc="B89A9B2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0809000F">
+    <w:lvl w:ilvl="3" w:tplc="98D0EFD2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090019">
+    <w:lvl w:ilvl="4" w:tplc="E7F0AA66">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0809001B">
+    <w:lvl w:ilvl="5" w:tplc="871A715C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0809000F">
+    <w:lvl w:ilvl="6" w:tplc="606EEF96">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090019">
+    <w:lvl w:ilvl="7" w:tplc="D59EA49A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0809001B">
+    <w:lvl w:ilvl="8" w:tplc="15C6C764">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C513B01"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BB990FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C040F528"/>
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:tmpl w:val="7C762B0A"/>
+    <w:lvl w:ilvl="0" w:tplc="A418C30C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="361" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="32A8DB88">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="892275BC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="480E904E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7F402236">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D4F6A102">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6B9A8C12">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1D3CED2A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0316D710">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...34 lines deleted...]
-      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...5695 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="193152982">
+  <w:num w:numId="1" w16cid:durableId="96563696">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1456826145">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="646932319">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1080172576">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1140994950">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1556432479">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="344094938">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="546332277">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1515261758">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="644044138">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1373650751">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="154031065">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="569578422">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="239366240">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="28914978">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="2035111667">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="850294353">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1759327860">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1444612079">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1775249205">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="352152735">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="155541439">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1696809313">
+  <w:num w:numId="23" w16cid:durableId="1346711915">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1462770692">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1897928923">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="713653381">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1118523491">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="70659494">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1980262704">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1819297929">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="862670479">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="305669796">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="32" w16cid:durableId="1600022786">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1998067952">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="33" w16cid:durableId="938946088">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1640960541">
-[...2 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="1708069705">
+  <w:num w:numId="34" w16cid:durableId="243998501">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1738820415">
-[...62 lines deleted...]
-  <w:num w:numId="28" w16cid:durableId="618878708">
+  <w:num w:numId="35" w16cid:durableId="1189294509">
     <w:abstractNumId w:val="5"/>
-  </w:num>
-[...91 lines deleted...]
-    <w:abstractNumId w:val="40"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001E59A4"/>
-[...413 lines deleted...]
-    <w:rsid w:val="7F463900"/>
+    <w:rsidRoot w:val="4770178E"/>
+    <w:rsid w:val="00327A57"/>
+    <w:rsid w:val="00430845"/>
+    <w:rsid w:val="00C954E2"/>
+    <w:rsid w:val="00EA5462"/>
+    <w:rsid w:val="013C60B1"/>
+    <w:rsid w:val="02634F01"/>
+    <w:rsid w:val="05F24F28"/>
+    <w:rsid w:val="0A9607EB"/>
+    <w:rsid w:val="0B8C4FC2"/>
+    <w:rsid w:val="0BAF49C4"/>
+    <w:rsid w:val="0C310262"/>
+    <w:rsid w:val="0C407DB1"/>
+    <w:rsid w:val="0CB46C65"/>
+    <w:rsid w:val="0E167C64"/>
+    <w:rsid w:val="0E495A52"/>
+    <w:rsid w:val="1074F1EB"/>
+    <w:rsid w:val="107F126E"/>
+    <w:rsid w:val="10C96599"/>
+    <w:rsid w:val="10D53288"/>
+    <w:rsid w:val="16A5BE54"/>
+    <w:rsid w:val="17051943"/>
+    <w:rsid w:val="1964909F"/>
+    <w:rsid w:val="19E1EB5D"/>
+    <w:rsid w:val="1A09389C"/>
+    <w:rsid w:val="1B373B61"/>
+    <w:rsid w:val="1CE0A6C1"/>
+    <w:rsid w:val="1D7DBA83"/>
+    <w:rsid w:val="1E0FCC1B"/>
+    <w:rsid w:val="1EFA9092"/>
+    <w:rsid w:val="20DD54CA"/>
+    <w:rsid w:val="21087F0F"/>
+    <w:rsid w:val="2231C9F9"/>
+    <w:rsid w:val="22853BD3"/>
+    <w:rsid w:val="23D691CA"/>
+    <w:rsid w:val="25270589"/>
+    <w:rsid w:val="256CD7DD"/>
+    <w:rsid w:val="259785F3"/>
+    <w:rsid w:val="25E166E5"/>
+    <w:rsid w:val="25F5E376"/>
+    <w:rsid w:val="267A729E"/>
+    <w:rsid w:val="283D0689"/>
+    <w:rsid w:val="2896B9A0"/>
+    <w:rsid w:val="2A0F1FC2"/>
+    <w:rsid w:val="2B60ACE7"/>
+    <w:rsid w:val="2D16F116"/>
+    <w:rsid w:val="2DAA0CAE"/>
+    <w:rsid w:val="322D5D9A"/>
+    <w:rsid w:val="3385D2B1"/>
+    <w:rsid w:val="34813807"/>
+    <w:rsid w:val="350D2239"/>
+    <w:rsid w:val="361994B0"/>
+    <w:rsid w:val="388BF7A5"/>
+    <w:rsid w:val="39713427"/>
+    <w:rsid w:val="3FDF3C3C"/>
+    <w:rsid w:val="41107D48"/>
+    <w:rsid w:val="4116EB23"/>
+    <w:rsid w:val="43F82D07"/>
+    <w:rsid w:val="460FD1CF"/>
+    <w:rsid w:val="46DFB775"/>
+    <w:rsid w:val="4770178E"/>
+    <w:rsid w:val="479C347D"/>
+    <w:rsid w:val="4A4A4F9E"/>
+    <w:rsid w:val="4ADAD211"/>
+    <w:rsid w:val="4E249668"/>
+    <w:rsid w:val="4F7B25DB"/>
+    <w:rsid w:val="50D2013E"/>
+    <w:rsid w:val="51106C7E"/>
+    <w:rsid w:val="51A7528B"/>
+    <w:rsid w:val="52F67E82"/>
+    <w:rsid w:val="5361E581"/>
+    <w:rsid w:val="539B70E1"/>
+    <w:rsid w:val="53C94CD4"/>
+    <w:rsid w:val="55E0E583"/>
+    <w:rsid w:val="56DD917C"/>
+    <w:rsid w:val="58424E7D"/>
+    <w:rsid w:val="58876801"/>
+    <w:rsid w:val="58BF4EC0"/>
+    <w:rsid w:val="58EFC649"/>
+    <w:rsid w:val="595B867B"/>
+    <w:rsid w:val="5A8651CB"/>
+    <w:rsid w:val="5B0F92C9"/>
+    <w:rsid w:val="5BB6961D"/>
+    <w:rsid w:val="5DE48355"/>
+    <w:rsid w:val="5E520097"/>
+    <w:rsid w:val="5E88B8F6"/>
+    <w:rsid w:val="5FE1F9AF"/>
+    <w:rsid w:val="6006C438"/>
+    <w:rsid w:val="6073DC9D"/>
+    <w:rsid w:val="612D832B"/>
+    <w:rsid w:val="6399F4C4"/>
+    <w:rsid w:val="647068D2"/>
+    <w:rsid w:val="6674B351"/>
+    <w:rsid w:val="677ED564"/>
+    <w:rsid w:val="67EC22ED"/>
+    <w:rsid w:val="68786A9C"/>
+    <w:rsid w:val="689CB5F9"/>
+    <w:rsid w:val="6CC8D4E9"/>
+    <w:rsid w:val="6DF450E8"/>
+    <w:rsid w:val="6FBCA861"/>
+    <w:rsid w:val="70776DA6"/>
+    <w:rsid w:val="728204A1"/>
+    <w:rsid w:val="74E773E2"/>
+    <w:rsid w:val="7511267B"/>
+    <w:rsid w:val="75918B5F"/>
+    <w:rsid w:val="7763518D"/>
+    <w:rsid w:val="77F3CA8C"/>
+    <w:rsid w:val="78381E6F"/>
+    <w:rsid w:val="78706D2C"/>
+    <w:rsid w:val="787E6C6E"/>
+    <w:rsid w:val="7B8EFBBC"/>
+    <w:rsid w:val="7B9748CA"/>
+    <w:rsid w:val="7D21E4B9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="12167AC0"/>
-  <w15:docId w15:val="{DA915239-379A-4F59-A90A-0119256E7BD0}"/>
+  <w14:docId w14:val="4770178E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E373EE87-8088-41FC-B155-69C29FBA49CD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -22318,52 +17268,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -22430,884 +17380,269 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
-    <w:name w:val="Table Grid1"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="56DD917C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="56DD917C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FB4123"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00B010CB"/>
+    <w:rsid w:val="322D5D9A"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B010CB"/>
+    <w:rsid w:val="322D5D9A"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="467886"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...15 lines deleted...]
-    <w:name w:val="Header Char"/>
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
+    <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003527A6"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="322D5D9A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
-[...2 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-[...67 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="000A3F5D"/>
-[...13 lines deleted...]
-    </w:pPr>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="322D5D9A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
-[...74 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...468 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joann.slater@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joann.slater@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/discover/maps/interactive-map/?defibrillators" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.welcome.manchester.ac.uk/get-ready/health-wellbeing-safety/safezone/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.manchester.ac.uk/training/profile.aspx?unitid=7722&amp;parentId=4&amp;returnId=4&amp;returntxt=Return%20To%20Search&amp;returnQs=%3fterm%3drisk+assessment%26org%3d91" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=4287" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/protected/display.aspx?DocID=20207" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/:b:/r/sites/UOM-HUM-AMBS-Divisions/Shared%20Documents/Compliance%20(inc.%20Travel)/Lone%20Working/Lone%20working%20guidance.pdf?csf=1&amp;web=1&amp;e=SgnMQb" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adam.woof@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/campus-management/news/display/?id=26047" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online.manchester.ac.uk/webapps/blackboard/content/listContent.jsp?course_id=_70805_1&amp;content_id=_14405716_1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AMBS%20Conference%20%3cambsconference@manchester.ac.uk%3e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.healthandsafety.manchester.ac.uk/toolkits/lone_working/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joann.slater@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.welcome.manchester.ac.uk/get-ready/health-wellbeing-safety/safezone/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online.manchester.ac.uk/webapps/blackboard/content/listContent.jsp?course_id=_70805_1&amp;content_id=_14405716_1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/discover/maps/interactive-map/?defibrillators" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.welcome.manchester.ac.uk/get-ready/health-wellbeing-safety/safezone/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.healthandsafety.manchester.ac.uk/toolkits/equipment/electricalsafety/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AMBS%20Conference%20%3cambsconference@manchester.ac.uk%3e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ambsconference@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ambsconference@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/news/display/?id=27985" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.healthandsafety.manchester.ac.uk/toolkits/equipment/electricalsafety/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joann.slater@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac-my.sharepoint.com/:b:/r/personal/joann_slater_manchester_ac_uk/Documents/RISK%20ASSESSMENTS%202025/Chairs%20guidance%20for%20planning%20and%20facilitating%20high%20risk%20events%20-%20March%202025.pdf?csf=1&amp;web=1&amp;e=XJ8GhB" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joann.slater@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ambsconference@manchester.ac.uk" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ambsconference@manchester.ac.uk" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/protected/display.aspx?DocID=20207" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.welcome.manchester.ac.uk/get-ready/health-wellbeing-safety/safezone/" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/:b:/r/sites/UOM-HUM-AMBS-Divisions/Shared%20Documents/Compliance%20(inc.%20Travel)/Lone%20Working/Lone%20working%20guidance.pdf?csf=1&amp;web=1&amp;e=SgnMQb" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.healthandsafety.manchester.ac.uk/toolkits/equipment/electricalsafety/" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=10017" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/:b:/s/UOM-HUM-AMBS-Divisions/EUnnbEBbG9pEvwCeEHiuW64BeU6Tn4L4Ba1jqoU7PEenHg?e=uOjZWd" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/discover/maps/interactive-map/?defibrillators" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.healthandsafety.manchester.ac.uk/toolkits/equipment/electricalsafety/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/campus-management/news/display/?id=26047" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://encoded-592c9deb-987b-4562-aa3c-9fa3d37d83e9.uri/mailto%3aAMBS%2520Conference%2520%253cambsconference%40manchester.ac.uk%253e" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ambsconference@manchester.ac.uk" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ambs-compliance.estates@manchester.ac.uk" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/discover/maps/interactive-map/?defibrillators" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.healthandsafety.manchester.ac.uk/toolkits/lone_working/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.welcome.manchester.ac.uk/get-ready/health-wellbeing-safety/safezone/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ambs-compliance.estates@manchester.ac.uk" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joann.slater@manchester.ac.uk" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/news/display/?id=27985" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.welcome.manchester.ac.uk/get-ready/health-wellbeing-safety/safezone/" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ambsconference@manchester.ac.uk" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=4287" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://encoded-592c9deb-987b-4562-aa3c-9fa3d37d83e9.uri/mailto%3aAMBS%2520Conference%2520%253cambsconference%40manchester.ac.uk%253e" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joann.slater@manchester.ac.uk" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.manchester.ac.uk/training/profile.aspx?unitid=7722&amp;parentId=4&amp;returnId=4&amp;returntxt=Return%20To%20Search&amp;returnQs=%3fterm%3drisk+assessment%26org%3d91" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joann.slater@manchester.ac.uk" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joann.slater@manchester.ac.uk" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
@@ -23453,282 +17788,245 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...95 lines deleted...]
-    <xsd:import namespace="c8466a7b-c06c-4e66-831f-0c8aeefbae49"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010065848BE6E29C2C4C9DE2CC31CFCA438B" ma:contentTypeVersion="28" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="66dade85982463c4fdbb47c39a7d3581">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b976134f-9d78-4dbf-b132-18e76711157a" xmlns:ns3="9f82b4a4-79e2-4023-8e0e-141192a79318" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="988c6c6f669a2394405ada09cc92af47" ns2:_="" ns3:_="">
+    <xsd:import namespace="b976134f-9d78-4dbf-b132-18e76711157a"/>
+    <xsd:import namespace="9f82b4a4-79e2-4023-8e0e-141192a79318"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
+                <xsd:element ref="ns2:ReviewDate" minOccurs="0"/>
+                <xsd:element ref="ns2:Notes" minOccurs="0"/>
+                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:Approver" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...4 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ae92e5d8-6cfc-4e24-b345-9140459dd98c" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b976134f-9d78-4dbf-b132-18e76711157a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="ReviewDate" ma:index="3" nillable="true" ma:displayName="Review Date" ma:format="DateTime" ma:internalName="ReviewDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Notes" ma:index="4" nillable="true" ma:displayName="Notes" ma:format="Dropdown" ma:internalName="Notes" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="5" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Approver" ma:index="6" nillable="true" ma:displayName="Approver" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Approver" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="7" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="9" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="10" nillable="true" ma:displayName="KeyPoints" ma:hidden="true" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:hidden="true" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6d63537c-d192-4dc4-bb87-a5632b1c7687" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="Location" ma:hidden="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="16" nillable="true" ma:displayName="Length (seconds)" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6d63537c-d192-4dc4-bb87-a5632b1c7687" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...11 lines deleted...]
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c8466a7b-c06c-4e66-831f-0c8aeefbae49" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9f82b4a4-79e2-4023-8e0e-141192a79318" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:hidden="true" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Shared With Details" ma:hidden="true" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a4f1b652-b383-4de0-bd6f-af2daf2e4695}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c8466a7b-c06c-4e66-831f-0c8aeefbae49">
+    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{4b364fed-7511-4e75-abe6-5167a8f5caaa}" ma:internalName="TaxCatchAll" ma:readOnly="false" ma:showField="CatchAllData" ma:web="9f82b4a4-79e2-4023-8e0e-141192a79318">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -23773,129 +18071,108 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Approver xmlns="b976134f-9d78-4dbf-b132-18e76711157a">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Approver>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b976134f-9d78-4dbf-b132-18e76711157a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="9f82b4a4-79e2-4023-8e0e-141192a79318" xsi:nil="true"/>
+    <ReviewDate xmlns="b976134f-9d78-4dbf-b132-18e76711157a" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="b976134f-9d78-4dbf-b132-18e76711157a" xsi:nil="true"/>
+    <Notes xmlns="b976134f-9d78-4dbf-b132-18e76711157a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F84A597-08C3-4DDC-AC0C-E24C9B8C6521}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7265B978-4FC2-4A5C-BEFF-49E1C843DE18}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{477175AB-F737-4C76-97C9-D75473FAE7D2}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4681F3E5-2AF9-446E-B093-1BAC723900C0}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AED828C-93EC-48B0-AA3D-1BD70784229D}">
-[...11 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B2898A6-FE5B-49C4-A030-4060E0B89671}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Template General Lab Risk Assessment</dc:title>
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Joann Slater</dc:creator>
-[...3 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator>Jodie Ebdon</dc:creator>
+  <keywords/>
+  <dc:description/>
+  <lastModifiedBy>Jodie Ebdon</lastModifiedBy>
+  <revision>13</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010013CAF0B1D34D7D4281AFEB926DCC0128</vt:lpwstr>
+    <vt:lpwstr>0x01010065848BE6E29C2C4C9DE2CC31CFCA438B</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>