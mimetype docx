--- v1 (2026-06-11)
+++ v2 (2026-08-27)
@@ -8,77 +8,87 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="595B867B" w14:paraId="0F3F22A6" w14:textId="7165CC82">
+    <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="595B867B" w14:paraId="0F3F22A6" w14:textId="1BAF2030">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="322D5D9A">
+      <w:r w:rsidRPr="322D5D9A" w:rsidR="595B867B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="322D5D9A">
+      <w:r w:rsidRPr="322D5D9A" w:rsidR="595B867B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>AMBS Risk Assessment for Events and activities across the school</w:t>
+      </w:r>
+      <w:r w:rsidRPr="322D5D9A" w:rsidR="0D889B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="51A7528B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54E75DA7" wp14:editId="4E0890CE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-19050</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-57150</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2181244" cy="923916"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="966175185" name="drawing"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -164,51 +174,51 @@
         </w:rPr>
         <w:t>please ensure that your completed assessment reflects the specific requirements of the event</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EA5462" w:rsidRDefault="00EA5462" w14:paraId="765849C3" w14:textId="5142CA2D"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2555"/>
         <w:gridCol w:w="2563"/>
         <w:gridCol w:w="2581"/>
         <w:gridCol w:w="2563"/>
         <w:gridCol w:w="2577"/>
         <w:gridCol w:w="2549"/>
       </w:tblGrid>
-      <w:tr w:rsidR="322D5D9A" w:rsidTr="7B8EFBBC" w14:paraId="6A352643" w14:textId="77777777">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="21D05366" w14:paraId="6A352643" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="19534A87" w14:textId="74127165">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
@@ -656,72 +666,83 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Assessment ref no:</w:t>
             </w:r>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="418950B1" w14:textId="0A4D145D">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="418950B1" w14:textId="19785C9B">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:b/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Use this section to record your specific assessments  </w:t>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5781B009" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Use this section to record your specific assessment</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5781B009" w:rsidR="27703E1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="5295928D" w14:textId="20467891">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
@@ -743,51 +764,51 @@
               <w:t>Expiry date:</w:t>
             </w:r>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="322D5D9A" w:rsidP="7B8EFBBC" w:rsidRDefault="322D5D9A" w14:paraId="58727E5E" w14:textId="03092B5C">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="322D5D9A" w:rsidTr="7B8EFBBC" w14:paraId="0BF0EB37" w14:textId="77777777">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="21D05366" w14:paraId="0BF0EB37" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15828" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="23EF5B9A" w14:textId="26777915">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -918,190 +939,246 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Scope:</w:t>
             </w:r>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> To assess the risks of undertaking a specific event within the allocated event space, i.e. use of lecture theatres, conference and teaching spaces or café and restaurant areas within the AMBS Building and the Executive Education Centre and to identify and mitigate any potential health and safety issues, i.e. slips, trips, overcrowding of staircases during an emergency evacuation, and to comply with legal requirements: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="3BE28D41" w14:textId="37974C54">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="3BE28D41" w14:textId="42A1AB97">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:b/>
-                <w:bCs/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="322D5D9A">
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Note:</w:t>
             </w:r>
-            <w:r w:rsidRPr="322D5D9A">
-[...9 lines deleted...]
-              <w:r w:rsidRPr="322D5D9A">
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> It is vital that organisers of events are aware of the potential disruption that protesters occupying/setting up camps within university premises can cause</w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisers should ensure they have </w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="51E9AE42">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Campus Safety &amp; Security</w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">’s telephone number stored within their mobile phones (0161 306 9966) and have downloaded the </w:t>
+            </w:r>
+            <w:hyperlink r:id="R5823cc0041b44fb9">
+              <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>SafeZone App</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="40B497FC" w14:textId="24B80A99">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="40B497FC" w14:textId="70F41AA6">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="322D5D9A">
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Should you</w:t>
             </w:r>
-            <w:r w:rsidRPr="322D5D9A">
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="322D5D9A">
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>witness</w:t>
             </w:r>
-            <w:r w:rsidRPr="322D5D9A">
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="322D5D9A">
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>any suspicious behaviour or</w:t>
             </w:r>
-            <w:r w:rsidRPr="322D5D9A">
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="322D5D9A">
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>believe protesters are gathering outside or within the building, please contact Security</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="322D5D9A">
+              <w:t xml:space="preserve">believe protesters are gathering outside or within the building, please contact </w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="3962AA1F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Campus Safety &amp; Security</w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="322D5D9A">
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>immediately.</w:t>
+              <w:t>immediately</w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="38AA5425" w14:textId="64552A75">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
@@ -2179,51 +2256,51 @@
           </w:p>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="0F193E34" w14:textId="63ED571E">
             <w:pPr>
               <w:spacing w:after="329"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Note: The Organiser and the responsible person/manager may be the same person. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="322D5D9A" w:rsidTr="7B8EFBBC" w14:paraId="5F02F886" w14:textId="77777777">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="21D05366" w14:paraId="5F02F886" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15828" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="2BEA30E4" w14:textId="5EF416B8">
             <w:pPr>
               <w:spacing w:after="329"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
@@ -2441,900 +2518,1043 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> with a minimum booking of 3 hours.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="3C21F089" w14:textId="15485B6F">
             <w:pPr>
               <w:spacing w:after="329"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:b/>
-[...13 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>For events taking place in the 10</w:t>
             </w:r>
-            <w:r w:rsidRPr="322D5D9A">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
-            <w:r w:rsidRPr="322D5D9A">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> floor event space, </w:t>
             </w:r>
-            <w:r w:rsidRPr="322D5D9A">
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">please be aware that there are two emergency exits from this room, one exit leading building occupants out on to an open roof space. This information should be included within your risk assessment and assessment should be carried out in accordance with the specific requirements of your event.   Please </w:t>
             </w:r>
-            <w:r w:rsidRPr="322D5D9A">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">contact your </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14">
-              <w:r w:rsidRPr="322D5D9A">
+            <w:hyperlink r:id="R22e1df190a3b4454">
+              <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>School Safety Advisor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="322D5D9A">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> should you require further information or instruction.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="1C18FEF0" w14:textId="52EFFAEB">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="1C18FEF0" w14:textId="49D57713">
             <w:pPr>
               <w:spacing w:after="329"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:b/>
-                <w:bCs/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="322D5D9A">
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>First Aid</w:t>
             </w:r>
-            <w:r w:rsidRPr="322D5D9A">
-[...9 lines deleted...]
-              <w:r w:rsidRPr="322D5D9A">
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> can be obtained via AMBS Reception, Ext 56303</w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">if not available or after 4pm, please contact </w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="4B83D52B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Campus Safety &amp; Security</w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on Ext 69966</w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Any accidents or incidents should be reported on the correct form, available from the following link and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>forwarded</w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to the SSA (</w:t>
+            </w:r>
+            <w:hyperlink r:id="Ra97cf39f7e864a54">
+              <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>ambs-compliance.estates@manchester.ac.uk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="322D5D9A">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16">
-              <w:r w:rsidRPr="322D5D9A">
+            <w:hyperlink r:id="Re10f90095ef74eb3">
+              <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>University Accident/Incident report form</w:t>
               </w:r>
-              <w:r w:rsidRPr="322D5D9A">
+              <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="32F7288D" w14:textId="3A905AF2">
             <w:pPr>
               <w:spacing w:after="329"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A defibrillator (AED) is located within the main Reception area on the ground floor.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="00EA5462" w14:paraId="78AC3AD8" w14:textId="1CE9CAAA"/>
     <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="00EA5462" w14:paraId="27FB8360" w14:textId="6636EC49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="15388" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1580"/>
         <w:gridCol w:w="1863"/>
         <w:gridCol w:w="1892"/>
         <w:gridCol w:w="8228"/>
-        <w:gridCol w:w="929"/>
-        <w:gridCol w:w="896"/>
+        <w:gridCol w:w="915"/>
+        <w:gridCol w:w="910"/>
       </w:tblGrid>
-      <w:tr w:rsidR="322D5D9A" w:rsidTr="539B70E1" w14:paraId="6B79C5F1" w14:textId="77777777">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="264C9054" w14:paraId="6B79C5F1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="7F4EE15F" w14:textId="1CB4EDCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Activity </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1770" w:type="dxa"/>
+            <w:tcW w:w="1863" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="6285F0AB" w14:textId="0B7EE7C2">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Hazard </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1950" w:type="dxa"/>
+            <w:tcW w:w="1892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="5230D293" w14:textId="5CE9CDBC">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Who might be harmed and how  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8655" w:type="dxa"/>
+            <w:tcW w:w="8228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="142FD7D8" w14:textId="720AA077">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Existing measures to control risk </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="930" w:type="dxa"/>
+            <w:tcW w:w="915" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="4C29A5EC" w14:textId="1F7ECAC7">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Risk rating </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="78F4C163" w14:textId="4396022E">
             <w:pPr>
               <w:ind w:right="16"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Result </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="322D5D9A" w:rsidTr="539B70E1" w14:paraId="37B1145E" w14:textId="77777777">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="264C9054" w14:paraId="37B1145E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="930"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="533940C4" w14:textId="73892247">
             <w:pPr>
               <w:spacing w:after="121" w:line="239" w:lineRule="auto"/>
               <w:ind w:right="56"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Events and activities taking place within the AMBS building and the Executive Education Centre.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1770" w:type="dxa"/>
+            <w:tcW w:w="1863" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="37665B56" w14:textId="49426B02">
             <w:pPr>
               <w:spacing w:after="120" w:line="239" w:lineRule="auto"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Disruptive protest, heckling and/or unrest.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="39F1BD24" w14:textId="0F07AFDA">
             <w:pPr>
               <w:spacing w:after="120" w:line="239" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1950" w:type="dxa"/>
+            <w:tcW w:w="1892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="285EEEBE" w14:textId="3A825842">
             <w:pPr>
               <w:spacing w:after="120" w:line="239" w:lineRule="auto"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Building users in attendance </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8655" w:type="dxa"/>
+            <w:tcW w:w="8228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="42FAAD01" w14:textId="3880F56E">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="42FAAD01" w14:textId="72E1623E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:after="329"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:b/>
-[...16 lines deleted...]
-          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="64B727D7" w14:textId="2F2CDDD7">
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The University has issued guidance to schools in the event of a protest taking place, Organisers should call </w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="7245B637">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Campus Safety &amp; Security</w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> immediately on 0161 306 9966 (this number is printed on the back of your Staff ID card) if they see any suspicious activity or aware that a protest is about to begin</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="64B727D7" w14:textId="6E18F71F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:after="329"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:b/>
-[...16 lines deleted...]
-          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="28DCF6FD" w14:textId="70ACB1FC">
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="21D05366" w:rsidR="24E7B25F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Campus Safety &amp; Security</w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will attend as soon as they are informed, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>possibly they</w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will already be aware of a protest taking place and may be escorting the protesters across campus. It is an important principle that any disruption to make a point of protest is allowed freedom of speech. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="28DCF6FD" w14:textId="39018DF4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:after="329"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:b/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Security will oversee the management of the protest and implement their agreed procedures, in conjunction with instruction from the University’s Head of Compliance and Risk. </w:t>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="21D05366" w:rsidR="47439499">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Campus Safety &amp; Security</w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will oversee the management of the protest and implement their agreed procedures, in conjunction with instruction from the University’s Head of Compliance and Risk. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="37EFC0F4" w14:textId="7E788F83">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:after="329"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">The school should ensure that a contingency plan is in place, making sure that delegates are led away from the protesters, only if it is safe to do so. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="323E7940" w14:textId="7D351EA4">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="323E7940" w14:textId="0D64729F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:after="329" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:b/>
-[...13 lines deleted...]
-              <w:t>All security personnel are first aid and AED trained.</w:t>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">All </w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="3CB5B9B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Campus Safety &amp; Security</w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> personnel are first aid and AED trained.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="930" w:type="dxa"/>
+            <w:tcW w:w="915" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="577EC6E2" w14:textId="209518A5">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Medium</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="3835F37B" w14:textId="41BBF636">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="322D5D9A" w:rsidTr="539B70E1" w14:paraId="769C579B" w14:textId="77777777">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="264C9054" w14:paraId="769C579B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="930"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="58D7ED38" w14:textId="41604D75">
             <w:pPr>
               <w:spacing w:after="120" w:line="239" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Attending events, working and studying on campus – day to day activities  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1770" w:type="dxa"/>
+            <w:tcW w:w="1863" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="6639C319" w14:textId="656EBACA">
             <w:pPr>
               <w:spacing w:after="120" w:line="239" w:lineRule="auto"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
@@ -3342,51 +3562,51 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Obstructions and/or spillages </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="3BFF9867" w14:textId="6823D5F4">
             <w:pPr>
               <w:spacing w:after="102"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1950" w:type="dxa"/>
+            <w:tcW w:w="1892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="56CD4198" w14:textId="1B070303">
             <w:pPr>
               <w:spacing w:after="120" w:line="239" w:lineRule="auto"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
@@ -3403,137 +3623,187 @@
             <w:pPr>
               <w:spacing w:after="102"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Slips, trips and falls (Bruises, Sprains, Strains, Fractures)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8655" w:type="dxa"/>
+            <w:tcW w:w="8228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="475FA89B" w14:textId="38DD369A">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="475FA89B" w14:textId="2A13970E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:after="23" w:line="242" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:b/>
-[...16 lines deleted...]
-              <w:r w:rsidRPr="322D5D9A">
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6DC81AC1" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">It is good practice to carry out a visual check of the event space ideally 24 hours before, if </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6DC81AC1" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>practicable</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6DC81AC1" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Any faults, repairs or maintenance issues </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6DC81AC1" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>identified</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6DC81AC1" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> should be reported </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6DC81AC1" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>immediately</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6DC81AC1" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="R35aa8a67fe1d439f">
+              <w:r w:rsidRPr="6DC81AC1" w:rsidR="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>via AMBS Conference</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="322D5D9A">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="6DC81AC1" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> who will raise the issue with the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18">
-              <w:r w:rsidRPr="322D5D9A">
+            <w:hyperlink r:id="R431808a855e14766">
+              <w:r w:rsidRPr="6DC81AC1" w:rsidR="7927BA1F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-                  <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:t>Estates Helpdesk</w:t>
+                <w:t>Report an Issue Form.</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId19">
-[...15 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="6DC81AC1" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6DC81AC1" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">for repair/replacement  </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="57A50F07" w14:textId="76382139">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:right="32"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
@@ -3785,132 +4055,132 @@
               </w:numPr>
               <w:spacing w:after="23" w:line="241" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Emergency lighting will turn on if standard lighting system is faulty to ensure there will always be light in the areas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="930" w:type="dxa"/>
+            <w:tcW w:w="915" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="5D3B65B4" w14:textId="1B075991">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Low</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="687A7F6B" w14:textId="0C192797">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="322D5D9A" w:rsidTr="539B70E1" w14:paraId="3007C1A6" w14:textId="77777777">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="264C9054" w14:paraId="3007C1A6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="930"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="590DB3FF" w14:textId="7DC9B47D">
             <w:pPr>
               <w:spacing w:after="2" w:line="239" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
@@ -3925,51 +4195,51 @@
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="71656405" w14:textId="7D7E025D">
             <w:pPr>
               <w:spacing w:after="2" w:line="239" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Attending events, working and studying on campus </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1770" w:type="dxa"/>
+            <w:tcW w:w="1863" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="3AA6B3CF" w14:textId="215859F2">
             <w:pPr>
               <w:spacing w:after="102"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
@@ -4021,51 +4291,51 @@
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Smoke </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="50C44F48" w14:textId="7D95B703">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1950" w:type="dxa"/>
+            <w:tcW w:w="1892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="3F4E666C" w14:textId="14E06A58">
             <w:pPr>
               <w:spacing w:after="120" w:line="239" w:lineRule="auto"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
@@ -4112,51 +4382,51 @@
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="2CC456A7" w14:textId="395A7A10">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Smoke inhalation, burns, trauma, death </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8655" w:type="dxa"/>
+            <w:tcW w:w="8228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="156022C8" w14:textId="62C832B5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="19" w:line="246" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
@@ -4181,81 +4451,81 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Note:</w:t>
             </w:r>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> It is essential that AMBS staff inviting visitors onto school premises are themselves competent in their knowledge of fire awareness procedures, and that they ensure that all visitors are informed if an alarm test is due on the day of an event, and to advise where the nearest evacuation route is.                                              </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="32130F17" w14:textId="6A108B30">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="19" w:line="246" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">For further guidance please contact the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20">
-              <w:r w:rsidRPr="322D5D9A">
+            <w:hyperlink r:id="R0a2c7a221cb649cd">
+              <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>School Safety Advisor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="322D5D9A">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="2E07D7BF" w14:textId="5B0950D1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="21" w:line="244" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
@@ -4325,74 +4595,110 @@
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Building users are expected to make their way to the signed assembly point, located beyond the grassed verge heading towards Car Park D. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="1AF82B4E" w14:textId="7D9DB8C4">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="1AF82B4E" w14:textId="24BBEE4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:b/>
-[...13 lines deleted...]
-              <w:t>Practice emergency evacuations are carried out annually, observed by members of the University’s Fire Team, Safety Services and Security. All issues raised are addressed and any recommendations completed and implemented by the school.</w:t>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Practice emergency evacuations are carried out annually, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>observed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by members of the University’s Fire Team, Safety Services and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="1A4E85BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Campus Safety &amp; Security</w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. All issues raised are addressed and any recommendations completed and implemented by the school.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="60201CF9" w14:textId="3C987883">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="21" w:line="244" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -4507,256 +4813,256 @@
             </w:r>
             <w:hyperlink r:id="rId21">
               <w:r w:rsidRPr="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>University’s guidance on lone working</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> and be competent in their knowledge of emergency evacuation procedures. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="930" w:type="dxa"/>
+            <w:tcW w:w="915" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="782BDC94" w14:textId="21C22B41">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Low</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="65E05971" w14:textId="4CFED166">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="322D5D9A" w:rsidTr="539B70E1" w14:paraId="27814849" w14:textId="77777777">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="264C9054" w14:paraId="27814849" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="930"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="66524794" w14:textId="5DFC14F9">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Attending events, working and studying on campus </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1770" w:type="dxa"/>
+            <w:tcW w:w="1863" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="4ACA1D70" w14:textId="11F99E38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>General cleaning practices</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1950" w:type="dxa"/>
+            <w:tcW w:w="1892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="024C1B03" w14:textId="02743C7C">
             <w:pPr>
               <w:spacing w:after="122" w:line="239" w:lineRule="auto"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Staff, students, visitors </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="1169F333" w14:textId="47507147">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8655" w:type="dxa"/>
+            <w:tcW w:w="8228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="33E5937C" w14:textId="52B53889">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="25"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
@@ -4783,292 +5089,348 @@
               </w:numPr>
               <w:spacing w:after="25"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Face coverings are available from building entrances for those building users who wish to wear them.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="930" w:type="dxa"/>
+            <w:tcW w:w="915" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="3ED1DF74" w14:textId="50FAEAE0">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="182A94AF" w14:textId="1ACD6BBC">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="322D5D9A" w:rsidTr="539B70E1" w14:paraId="62B59A57" w14:textId="77777777">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="264C9054" w14:paraId="62B59A57" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2970"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="27EE537A" w14:textId="435547DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Attending events, working and studying on campus  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1770" w:type="dxa"/>
+            <w:tcW w:w="1863" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="5BAC9848" w14:textId="6595F471">
             <w:pPr>
               <w:spacing w:after="329"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Adequate ventilation in shared office/workspace  </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="52AE087E" w14:textId="7B893865">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1950" w:type="dxa"/>
+            <w:tcW w:w="1892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="4B607CA9" w14:textId="7FA419A2">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Users of lecture theatres for events and activities </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8655" w:type="dxa"/>
+            <w:tcW w:w="8228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="0C95E6F2" w14:textId="725EAA06">
+          <w:p w:rsidR="322D5D9A" w:rsidP="6DC81AC1" w:rsidRDefault="322D5D9A" w14:paraId="0C95E6F2" w14:textId="1E47E6BB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:right="32"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:b/>
-[...14 lines deleted...]
-            </w:r>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6DC81AC1" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Users should utilise openable windows where they are the source of ventilation, balanced with weather conditions</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6DC81AC1" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6DC81AC1" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If windows need repairing or ventilation systems need adjusting or attention, please </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6DC81AC1" w:rsidR="35C2EDCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>use</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6DC81AC1" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:hyperlink r:id="Re5fc94cb2d894e32">
+              <w:r w:rsidRPr="6DC81AC1" w:rsidR="654FF748">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:noProof w:val="0"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>Report an Issue Form.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="441E061B" w14:textId="727796EF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="32"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -5152,131 +5514,131 @@
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Useful guidance on Keeping you safe on Campus can be found </w:t>
             </w:r>
             <w:hyperlink r:id="rId22">
               <w:r w:rsidRPr="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="930" w:type="dxa"/>
+            <w:tcW w:w="915" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="5B0266C0" w14:textId="1BEE5F69">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Low </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="545B4D14" w14:textId="3BAC3B21">
             <w:pPr>
               <w:ind w:right="61"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="322D5D9A" w:rsidTr="539B70E1" w14:paraId="36A78320" w14:textId="77777777">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="264C9054" w14:paraId="36A78320" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="796"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="709A3F75" w14:textId="0050F267">
             <w:pPr>
               <w:spacing w:after="120" w:line="239" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
@@ -5325,51 +5687,51 @@
           </w:p>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="6097C045" w14:textId="791C9F9F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1770" w:type="dxa"/>
+            <w:tcW w:w="1863" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="4CD56499" w14:textId="10660BDC">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
@@ -5430,51 +5792,51 @@
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="37439B8F" w14:textId="1BAE5B4A">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Lack of assistance out of hours </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1950" w:type="dxa"/>
+            <w:tcW w:w="1892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="18E2A8B7" w14:textId="613D5726">
             <w:pPr>
               <w:spacing w:after="120" w:line="239" w:lineRule="auto"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
@@ -5523,87 +5885,114 @@
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>other</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> life-threatening incident. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8655" w:type="dxa"/>
+            <w:tcW w:w="8228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="7634DE6A" w14:textId="3C9BA1EC">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="7634DE6A" w14:textId="74507ED2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="19" w:line="246" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:b/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">If you discover a fire in the building, activate the nearest call point/fire alarm to trigger an evacuation. Once safely outside the building report your actions to Security or a member of the school’s Fire Marshal team.  </w:t>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If you discover a fire in the building, activate the nearest call point/fire alarm to trigger an evacuation. Once safely outside the building report your actions to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="64FAD0E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Campus Safety &amp; Security</w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or a member of the school’s Fire Marshal team</w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="7C0FA259" w14:textId="7CF4E4F7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="19" w:line="246" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -5670,101 +6059,155 @@
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="19" w:line="246" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">First aiders are available, and First Aid Notices are situated in prominent places around the building if first aid is required. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="558E65C3" w14:textId="62E7CAE8">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="558E65C3" w14:textId="6552F32A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="17" w:line="248" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:b/>
-[...16 lines deleted...]
-          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="55DB26BD" w14:textId="4D1315F3">
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contact </w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="1F1C85C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Campus Safety &amp; Security</w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> using the telephone number on the back of staff/student ID cards. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="72EB7B8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Campus Safety &amp; Security</w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> contact details are 0161-306-9966, or 69966 from an internal phone.   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="55DB26BD" w14:textId="456F497E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:b/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">All Security staff are first aid trained. </w:t>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">All </w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="427B42C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Campus Safety &amp; Security</w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> staff are first aid trained. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="49A1A4B0" w14:textId="21BE1111">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="1" w:line="266" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -5811,262 +6254,326 @@
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="1" w:line="266" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">A defibrillator is in the ground floor Reception area of the AMBS building  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="21689478" w14:textId="5C3262D9">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="21689478" w14:textId="55010502">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:b/>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">The School Safety Advisor can advise regarding emergency evacuation procedures and health, safety and compliance issues in general. Please contact her.  </w:t>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6DC81AC1" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:hyperlink r:id="R0674757c9ab2434b">
+              <w:r w:rsidRPr="6DC81AC1" w:rsidR="1593A22E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>School Safety Advisor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="6DC81AC1" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> can advise </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6DC81AC1" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>regarding</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6DC81AC1" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> emergency evacuation procedures and health, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6DC81AC1" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>safety</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6DC81AC1" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and compliance issues in general. Please contact her</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6DC81AC1" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="322D5D9A" w:rsidP="00C954E2" w:rsidRDefault="322D5D9A" w14:paraId="185B4484" w14:textId="013C000D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="930" w:type="dxa"/>
+            <w:tcW w:w="915" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="78C8A293" w14:textId="5C1B8B01">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Low </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="2F7501E8" w14:textId="2B0350E0">
             <w:pPr>
               <w:ind w:right="106"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">A </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="322D5D9A" w:rsidTr="539B70E1" w14:paraId="4F8C1A19" w14:textId="77777777">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="264C9054" w14:paraId="4F8C1A19" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2970"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="1FEF58AA" w14:textId="3372CDC2">
             <w:pPr>
               <w:spacing w:after="120" w:line="239" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Assisting others out of the building  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1770" w:type="dxa"/>
+            <w:tcW w:w="1863" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="0E98BB2E" w14:textId="0D16B980">
             <w:pPr>
               <w:spacing w:after="329"/>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Access/egress for disabled visitors/staff &amp; students </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="55FA3605" w14:textId="096AFC28">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1950" w:type="dxa"/>
+            <w:tcW w:w="1892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="2F23C282" w14:textId="5B2E916D">
             <w:pPr>
               <w:spacing w:after="329"/>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
@@ -6098,160 +6605,180 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">PEEPs to be prepared where required, </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="24FFA3C4" w14:textId="553734EA">
             <w:pPr>
               <w:spacing w:after="120" w:line="239" w:lineRule="auto"/>
               <w:ind w:left="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8655" w:type="dxa"/>
+            <w:tcW w:w="8228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="3357B64A" w14:textId="364005DC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="27"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">The school has created an environment whereby all staff, visitors and students are able to access/exit school premises safety and efficiently. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="74AC291D" w14:textId="4E5F887B">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="74AC291D" w14:textId="4CCCF383">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="27"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:b/>
-[...16 lines deleted...]
-              <w:r w:rsidRPr="322D5D9A">
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6DC81AC1" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please contact the </w:t>
+            </w:r>
+            <w:hyperlink r:id="R99805717446148ac">
+              <w:r w:rsidRPr="6DC81AC1" w:rsidR="4795BB27">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>School Safety Advisor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="6DC81AC1" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to discuss evacuation procedures for those who may be attending with mobility or disability issues and to prepare a PEEP (personal emergency evacuation plan). Further information from </w:t>
+            </w:r>
+            <w:hyperlink r:id="R902c5105a89d4464">
+              <w:r w:rsidRPr="6DC81AC1" w:rsidR="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>StaffNet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="322D5D9A">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="6DC81AC1" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26">
-              <w:r w:rsidRPr="322D5D9A">
+            <w:hyperlink r:id="R68ba835b1a1245a2">
+              <w:r w:rsidRPr="6DC81AC1" w:rsidR="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Evacuation procedures for disabled visitors</w:t>
               </w:r>
-              <w:r w:rsidRPr="322D5D9A">
+              <w:r w:rsidRPr="6DC81AC1" w:rsidR="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="322D5D9A">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="6DC81AC1" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="0016BA95" w14:textId="26B18941">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="27"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
@@ -6333,113 +6860,113 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Any equipment that is used for the accessibility of disabled persons has been verified suitable for use by Estates and will be maintained and serviced by them.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="4396CB96" w14:textId="46D09A56">
             <w:pPr>
               <w:spacing w:after="19" w:line="246" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="930" w:type="dxa"/>
+            <w:tcW w:w="915" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="69521F3E" w14:textId="753E2800">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="1D8DDDC7" w14:textId="5096136B">
             <w:pPr>
               <w:ind w:right="106"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="322D5D9A" w:rsidTr="539B70E1" w14:paraId="32C6734C" w14:textId="77777777">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="264C9054" w14:paraId="32C6734C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="0D8C7565" w14:textId="3423B54A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
@@ -6473,88 +7000,88 @@
           </w:p>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="28C7D900" w14:textId="552D5302">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1770" w:type="dxa"/>
+            <w:tcW w:w="1863" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="2505A603" w14:textId="71454C9F">
             <w:pPr>
               <w:ind w:left="1" w:right="44"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Suspicious persons in and around campus </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1950" w:type="dxa"/>
+            <w:tcW w:w="1892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="6ECC149B" w14:textId="27674BF0">
             <w:pPr>
               <w:spacing w:after="120" w:line="239" w:lineRule="auto"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
@@ -6570,87 +7097,114 @@
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="65D0911A" w14:textId="000427C5">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8655" w:type="dxa"/>
+            <w:tcW w:w="8228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="13ACF834" w14:textId="6D7C02C0">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="13ACF834" w14:textId="58128EFC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="27"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:b/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">If you see any suspicious activities in and around the premises, get yourself to a safe place and call Campus Security immediately on 0161 3069966 – this number is    displayed on the rear of your Staff ID card Visitors card. </w:t>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If you see any suspicious activities in and around the premises, get yourself to a safe place and call </w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="5C4E2791">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Campus Safety &amp; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="5C4E2791">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Security </w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">immediately on 0161 3069966 – this number is    displayed on the rear of your Staff ID card Visitors card. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="22A763CC" w14:textId="00DA2884">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="27"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -6711,244 +7265,244 @@
             </w:r>
             <w:hyperlink r:id="rId27">
               <w:r w:rsidRPr="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>SafeZone App</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> onto your mobile phone </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="930" w:type="dxa"/>
+            <w:tcW w:w="915" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="5AC37E90" w14:textId="658237EA">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Low </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="266D3444" w14:textId="01BEA7ED">
             <w:pPr>
               <w:ind w:right="106"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="322D5D9A" w:rsidTr="539B70E1" w14:paraId="0CB6AF9B" w14:textId="77777777">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="264C9054" w14:paraId="0CB6AF9B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="780"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="5ED4E73A" w14:textId="1F8A33AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Lone working </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1770" w:type="dxa"/>
+            <w:tcW w:w="1863" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="6F730CD4" w14:textId="2EB487EC">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Personal safety  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1950" w:type="dxa"/>
+            <w:tcW w:w="1892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="29D8AC61" w14:textId="27C3849A">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Staff  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8655" w:type="dxa"/>
+            <w:tcW w:w="8228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="32A10A44" w14:textId="3A43C3BB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
@@ -6979,272 +7533,272 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> and useful toolkit documents, available via Staff Net </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="530532F4" w14:textId="3A1DB39B">
             <w:pPr>
               <w:ind w:left="361"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="930" w:type="dxa"/>
+            <w:tcW w:w="915" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="2001B725" w14:textId="44F661A5">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Low </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="3C871DB8" w14:textId="00D87CF6">
             <w:pPr>
               <w:ind w:right="61"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">A </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="322D5D9A" w:rsidTr="539B70E1" w14:paraId="0C8C671B" w14:textId="77777777">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="264C9054" w14:paraId="0C8C671B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="00462AA2" w14:textId="67C7432E">
             <w:pPr>
               <w:spacing w:after="329"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Photography or filming within AMBS areas</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="1EC781B2" w14:textId="514F2891">
             <w:pPr>
               <w:ind w:right="4"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1770" w:type="dxa"/>
+            <w:tcW w:w="1863" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="7C549D6D" w14:textId="1FBAC962">
             <w:pPr>
               <w:spacing w:after="329"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Flash photography, strong lighting. Sip/trip hazard, unsecured wires or cables. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="7AF3EE4B" w14:textId="4F1F575E">
             <w:pPr>
               <w:ind w:left="1" w:right="11"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1950" w:type="dxa"/>
+            <w:tcW w:w="1892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="17F83F93" w14:textId="60960EDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Persons sensitive to strong light, flashing lights may be affected</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8655" w:type="dxa"/>
+            <w:tcW w:w="8228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="39A27901" w14:textId="2DBE0E74">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
@@ -7320,133 +7874,133 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">RAMS (Risk assessment method statements) to be produced by filming/broadcasting companies in support of the school’s risk assessment process. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="930" w:type="dxa"/>
+            <w:tcW w:w="915" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="3EBBA010" w14:textId="752CC02E">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="1047B7EC" w14:textId="2FB77994">
             <w:pPr>
               <w:ind w:right="61"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="322D5D9A" w:rsidTr="539B70E1" w14:paraId="0117CDF4" w14:textId="77777777">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="264C9054" w14:paraId="0117CDF4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="67F18B93" w14:textId="63B18727">
             <w:pPr>
               <w:spacing w:after="329"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
@@ -7454,89 +8008,89 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Catering for events within the school  </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="5B01C4AB" w14:textId="39FC49CC">
             <w:pPr>
               <w:ind w:right="4"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1770" w:type="dxa"/>
+            <w:tcW w:w="1863" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="152F2730" w14:textId="21986A0D">
             <w:pPr>
               <w:ind w:left="1" w:right="11"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Provision and consumption of food, refreshments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1950" w:type="dxa"/>
+            <w:tcW w:w="1892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="3BF92838" w14:textId="5E84527A">
             <w:pPr>
               <w:spacing w:after="329"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
@@ -7563,51 +8117,51 @@
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Allergy, intolerance to certain foods, or food poisoning caused by cross contamination</w:t>
             </w:r>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8655" w:type="dxa"/>
+            <w:tcW w:w="8228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="7B59011B" w14:textId="06F395BF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
@@ -7628,276 +8182,303 @@
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="539B70E1" w:rsidR="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisers should ascertain before an event if any attendees have allergies or food intolerances and plan catering accordingly.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="53CEF62D" w14:textId="04E9EC46">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="53CEF62D" w14:textId="10ADB479">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:b/>
-[...13 lines deleted...]
-              <w:t>Drinking water is available from allocated dispensers</w:t>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0CE141C3" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Drinking water is available from </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0CE141C3" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>allocated</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0CE141C3" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dispensers</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0CE141C3" w:rsidR="636D8FED">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="930" w:type="dxa"/>
+            <w:tcW w:w="915" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="436405F4" w14:textId="1F8D7664">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="6BA96A9B" w14:textId="26EF7F31">
             <w:pPr>
               <w:ind w:right="61"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="322D5D9A" w:rsidTr="539B70E1" w14:paraId="33B84F7E" w14:textId="77777777">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="264C9054" w14:paraId="33B84F7E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="3A98B6D3" w14:textId="3D47AAE4">
             <w:pPr>
               <w:ind w:right="4"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Delivery and setting up of equipment, furniture, brochures etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1770" w:type="dxa"/>
+            <w:tcW w:w="1863" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="2A163B37" w14:textId="10BD5BC5">
             <w:pPr>
               <w:spacing w:after="329"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Manual Handling – carrying, lifting, pulling, pushing heavy loads e.g. furniture, PCs, stationary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1950" w:type="dxa"/>
+            <w:tcW w:w="1892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="66427ABA" w14:textId="3B529C9B">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Staff - could suffer from injury if heavy/bulky objects carried incorrectly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8655" w:type="dxa"/>
+            <w:tcW w:w="8228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="665997AB" w14:textId="05E94060">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
@@ -8019,430 +8600,428 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Equipment and literature used for the event should be displayed and stored in an orderly fashion. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="930" w:type="dxa"/>
+            <w:tcW w:w="915" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="29F0CC3B" w14:textId="1CED731C">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="60A3AA99" w14:textId="7F37FDC0">
             <w:pPr>
               <w:ind w:right="61"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="322D5D9A" w:rsidTr="539B70E1" w14:paraId="1FB11A62" w14:textId="77777777">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="264C9054" w14:paraId="1FB11A62" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="47FCF939" w14:textId="56A8151E">
             <w:pPr>
               <w:ind w:right="4"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">General comfort </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1770" w:type="dxa"/>
+            <w:tcW w:w="1863" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="6D15C46E" w14:textId="741FA292">
             <w:pPr>
               <w:ind w:right="11"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Temperature/ ventilation/ lighting/ furniture </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1950" w:type="dxa"/>
+            <w:tcW w:w="1892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="1C745C27" w14:textId="1AB4AFBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Users of the area. Failure of the infrastructure can result in discomfort </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8655" w:type="dxa"/>
+            <w:tcW w:w="8228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="7FB88CD3" w14:textId="537EB0B1">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="7FB88CD3" w14:textId="058A975B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6DC81AC1" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Building defects should be reported to </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30">
-              <w:r w:rsidRPr="322D5D9A">
+            <w:hyperlink r:id="Rf121de491ed44bcf">
+              <w:r w:rsidRPr="6DC81AC1" w:rsidR="421334A2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-                  <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:t>Estates Helpdesk</w:t>
+                <w:t>Report an Issue Form.</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId31">
-              <w:r w:rsidRPr="322D5D9A">
+            <w:hyperlink r:id="Rf413f113089841e2">
+              <w:r w:rsidRPr="6DC81AC1" w:rsidR="322D5D9A">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="322D5D9A">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="6DC81AC1" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>or by calling Reception on Ext 56303</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="27042F7C" w14:textId="65C2EB56">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Access and egress must be kept free from obstructions and trip hazards </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="930" w:type="dxa"/>
+            <w:tcW w:w="915" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="32EF50C0" w14:textId="6E2FFD70">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Low </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="52B8824B" w14:textId="62B7C1E4">
             <w:pPr>
               <w:ind w:right="61"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="322D5D9A" w:rsidTr="539B70E1" w14:paraId="291E4D82" w14:textId="77777777">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="264C9054" w14:paraId="291E4D82" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="3195"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="72788E9A" w14:textId="63DBDCF4">
             <w:pPr>
               <w:spacing w:line="242" w:lineRule="auto"/>
               <w:ind w:right="31"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -8538,51 +9117,51 @@
           </w:p>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="3F4B41C6" w14:textId="400EBCF4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1770" w:type="dxa"/>
+            <w:tcW w:w="1863" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="2E2B2A78" w14:textId="54D0B2B7">
             <w:pPr>
               <w:spacing w:after="104"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -8668,51 +9247,51 @@
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="1C47D7CB" w14:textId="165F363C">
             <w:pPr>
               <w:ind w:left="1" w:right="4"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Misuse of electrical appliances, faulty electrical appliances. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1950" w:type="dxa"/>
+            <w:tcW w:w="1892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="4A615FDD" w14:textId="4D517601">
             <w:pPr>
               <w:spacing w:after="118" w:line="242" w:lineRule="auto"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -8729,51 +9308,51 @@
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="56DE673C" w14:textId="76A7A6AB">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Burns, Smoke inhalation,  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8655" w:type="dxa"/>
+            <w:tcW w:w="8228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="0BE82DF0" w14:textId="6995DEF0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
@@ -8794,116 +9373,110 @@
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Check equipment has a valid PAT label before use. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="751A1261" w14:textId="3ED577E4">
+          <w:p w:rsidR="322D5D9A" w:rsidP="6DC81AC1" w:rsidRDefault="322D5D9A" w14:paraId="751A1261" w14:textId="27E7F503">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6DC81AC1" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Any damaged equipment should be taken out of service and either replaced or repaired. All University equipment should undergo Portable Appliance Testing (PAT). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32">
-              <w:r w:rsidRPr="322D5D9A">
+            <w:hyperlink r:id="R3104752ab2a24b5b">
+              <w:r w:rsidRPr="6DC81AC1" w:rsidR="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>University advice states</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="322D5D9A">
-[...9 lines deleted...]
-              <w:r w:rsidRPr="322D5D9A">
+            <w:r w:rsidRPr="6DC81AC1" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Defective plugs or AV equipment should not be used and should be reported for repair/replacement via the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6DC81AC1" w:rsidR="4938A706">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="R7c3c6093c5514c52">
+              <w:r w:rsidRPr="6DC81AC1" w:rsidR="4938A706">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:t>Estates Helpdesk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve"> </w:t>
+                <w:t>Report an Issue Form.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="26447381" w14:textId="6402BA23">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="19" w:line="246" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
@@ -8996,143 +9569,135 @@
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual checks before use to make sure equipment; cables are free from defects.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="7D942BD9" w14:textId="24AF9714">
+          <w:p w:rsidR="322D5D9A" w:rsidP="6DC81AC1" w:rsidRDefault="322D5D9A" w14:paraId="7D942BD9" w14:textId="089F344C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:noProof w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6DC81AC1" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Defective plugs or AV equipment should not be used and should be reported for repair/replacement via </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35">
-              <w:r w:rsidRPr="322D5D9A">
+            <w:hyperlink r:id="R144762071b7b4623">
+              <w:r w:rsidRPr="6DC81AC1" w:rsidR="0A159576">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-                  <w:color w:val="0000FF"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:noProof w:val="0"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
+                  <w:lang w:val="en-GB"/>
                 </w:rPr>
-                <w:t>Estates Helpdesk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve"> </w:t>
+                <w:t>Report an Issue Form.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="930" w:type="dxa"/>
+            <w:tcW w:w="915" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="68A81FC3" w14:textId="75EC39B7">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Low </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="42AB3D0E" w14:textId="4E640AC2">
             <w:pPr>
               <w:ind w:right="61"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -9144,97 +9709,97 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00EA5462" w:rsidRDefault="00EA5462" w14:paraId="326AD301" w14:textId="16910F28"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2025"/>
         <w:gridCol w:w="13335"/>
       </w:tblGrid>
-      <w:tr w:rsidR="322D5D9A" w:rsidTr="322D5D9A" w14:paraId="11F2495C" w14:textId="77777777">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="21D05366" w14:paraId="11F2495C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="135" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="2309EE30" w14:textId="27F34000">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">REMINDER OF EMERGENCY PROCEDURES </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="322D5D9A" w:rsidTr="322D5D9A" w14:paraId="7938578B" w14:textId="77777777">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="21D05366" w14:paraId="7938578B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1830"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="135" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="78A493DC" w14:textId="7B4D8DF4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -9387,51 +9952,51 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Assembly points can be identified by a green Assembly Point sign. The assembly point for the AMBS building and the Executive Education Centre is located near the grass verge and paved area adjacent to Humanities Bridgeford Street building. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="322D5D9A" w:rsidTr="322D5D9A" w14:paraId="65DADAFA" w14:textId="77777777">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="21D05366" w14:paraId="65DADAFA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1365"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="135" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="278A5B3F" w14:textId="04084BA7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -9449,132 +10014,204 @@
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="135" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="2F0F5D89" w14:textId="4EEE0E0B">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="2F0F5D89" w14:textId="6D89BAA4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:after="58" w:line="289" w:lineRule="auto"/>
               <w:ind w:right="2585"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:b/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Should you require a first aider please call reception on Ext 56303, or after 4pm Security on Ext 69966 </w:t>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Should you </w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>require</w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a first aider please call reception on Ext 56303, or after 4pm </w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="737F548C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Campus Safety &amp; Security</w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on Ext 69966 </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="01974784" w14:textId="47EF2DFE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:after="58" w:line="289" w:lineRule="auto"/>
               <w:ind w:right="2585"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">In an emergency, please dial 999 immediately (9-999 from an internal phone)  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="051C1BEC" w14:textId="7162390A">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="051C1BEC" w14:textId="16D78CF3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:line="279" w:lineRule="auto"/>
               <w:ind w:right="2585"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:b/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">First Aiders within the school are in possession of a first kit, and kits are available within café areas and on Reception.   If in doubt call Campus Security staff who are all trained first aiders </w:t>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>First Aiders within the school are in possession of a first kit, and kits are available within café areas and on Reception</w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> If in doubt call </w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="599EB3FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Campus Safety &amp; Security</w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> staff who are all trained first aiders </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="37821121" w14:textId="5D75A644">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:line="279" w:lineRule="auto"/>
               <w:ind w:right="2585"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
@@ -9591,51 +10228,51 @@
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:line="279" w:lineRule="auto"/>
               <w:ind w:right="2585"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">You can contact the NHS 111 helpline 24/7 for advice on non-serious physical illness or mental health issues. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="322D5D9A" w:rsidTr="322D5D9A" w14:paraId="14FE0A21" w14:textId="77777777">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="21D05366" w14:paraId="14FE0A21" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="885"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="135" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="6EFF98DE" w14:textId="490FE7EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -9704,74 +10341,128 @@
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Keep to well-lit places when transiting between buildings, the car park or public transport. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="08307DBE" w14:textId="479419B3">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="08307DBE" w14:textId="09EFA9F8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:b/>
-[...13 lines deleted...]
-              <w:t>During incidents of unease or suspicious activities, users should immediately go to a safe location and contact University Security staff on 0161 306 9966 or the Emergency Services where appropriate (999)</w:t>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">During incidents of unease or suspicious activities, users should </w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>immediately</w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> go to a safe location and contact University </w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="335EA146">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Campus Safety &amp; Security</w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> staff on 0161 306 9966 or the Emergency Services where </w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>appropriate (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>999)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="2A29384F" w14:textId="11A2FEB8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
@@ -9789,51 +10480,51 @@
               <w:t xml:space="preserve"> details can be </w:t>
             </w:r>
             <w:hyperlink r:id="rId37">
               <w:r w:rsidRPr="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Personal safety on campus | StaffNet | The University of Manchester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="322D5D9A" w:rsidTr="00C954E2" w14:paraId="0A782836" w14:textId="77777777">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="21D05366" w14:paraId="0A782836" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="135" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="1964909F" w:rsidP="322D5D9A" w:rsidRDefault="1964909F" w14:paraId="00EEF22D" w14:textId="28D4490C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
@@ -9851,143 +10542,161 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="135" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1964909F" w:rsidP="322D5D9A" w:rsidRDefault="1964909F" w14:paraId="5A8C15B1" w14:textId="17EAEECD">
+          <w:p w:rsidR="1964909F" w:rsidP="322D5D9A" w:rsidRDefault="1964909F" w14:paraId="5A8C15B1" w14:textId="60F48B54">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="322D5D9A">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Campus Security can be contacted 24/7 by internal extension 69966 or external 0161-306-9966 Building users are encouraged to store this contact number on their telephones.  </w:t>
+            <w:r w:rsidRPr="21D05366" w:rsidR="098756CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Campus Safety &amp; Security</w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="3258E6E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> can be contacted 24/7 by internal extension 69966 or external 0161-306-9966 Building users are encouraged to store this contact number on their telephones</w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="3258E6E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00C954E2" w:rsidRDefault="00C954E2" w14:paraId="1B6FDE0A" w14:textId="77777777"/>
     <w:p w:rsidR="00C954E2" w:rsidRDefault="00C954E2" w14:paraId="18351510" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="795"/>
         <w:gridCol w:w="8775"/>
         <w:gridCol w:w="2055"/>
         <w:gridCol w:w="1941"/>
         <w:gridCol w:w="1674"/>
       </w:tblGrid>
-      <w:tr w:rsidR="322D5D9A" w:rsidTr="322D5D9A" w14:paraId="1B10C8EF" w14:textId="77777777">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="245DAF35" w14:paraId="1B10C8EF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15240" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="48C93B71" w14:textId="2079DB0A">
             <w:pPr>
               <w:spacing w:after="329"/>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Action plan </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="322D5D9A" w:rsidTr="322D5D9A" w14:paraId="259E3BE8" w14:textId="77777777">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="245DAF35" w14:paraId="259E3BE8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="795" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="3BC2F1B4" w14:textId="48D4E4F9">
             <w:pPr>
               <w:spacing w:after="329"/>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
@@ -10177,51 +10886,51 @@
             <w:pPr>
               <w:spacing w:after="329"/>
               <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Done</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="322D5D9A" w:rsidTr="322D5D9A" w14:paraId="744B0DD3" w14:textId="77777777">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="245DAF35" w14:paraId="744B0DD3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1005"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="795" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="54DB5B84" w14:textId="40546AB7">
             <w:pPr>
               <w:spacing w:after="329"/>
               <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
@@ -10240,81 +10949,81 @@
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8775" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="42F103C3" w14:textId="57332F09">
             <w:pPr>
               <w:spacing w:after="329"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisers and managers to have full knowledge of evacuation procedures within AMBS, including the location of the assembly point. Please contact the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38">
-              <w:r w:rsidRPr="322D5D9A">
+            <w:hyperlink r:id="R5fa3f3ace9d54bb9">
+              <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>School Safety Advisor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="322D5D9A">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> should you require further information.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="3A4F64AE" w14:textId="734FC434">
             <w:pPr>
               <w:spacing w:after="329"/>
               <w:ind w:left="108"/>
@@ -10387,51 +11096,51 @@
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="5A8A47BA" w14:textId="51D482B5">
             <w:pPr>
               <w:spacing w:after="329"/>
               <w:ind w:left="108"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="322D5D9A" w:rsidTr="322D5D9A" w14:paraId="4E89CF00" w14:textId="77777777">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="245DAF35" w14:paraId="4E89CF00" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="795" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="4EFEC1B0" w14:textId="27A9FDB9">
             <w:pPr>
               <w:spacing w:after="329"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
@@ -10443,111 +11152,165 @@
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8775" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="0E796290" w14:textId="782F32B2">
+          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="0E796290" w14:textId="1C2873CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:b/>
-[...20 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">It is vital that organisers of events are aware of the potential disruption that protesters occupying/setting up camps within </w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>University</w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> premises can cause</w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Organisers and managers of events</w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="322D5D9A">
-[...9 lines deleted...]
-              <w:r w:rsidRPr="322D5D9A">
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">should ensure they have </w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="2495F7C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Campus Safety &amp; Security</w:t>
+            </w:r>
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">’s telephone number stored within their mobile phones (0161 306 9966) this number is displayed on the rear of your Staff ID card, and have downloaded the </w:t>
+            </w:r>
+            <w:hyperlink r:id="R5654b30129274f39">
+              <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>SafeZone App</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="322D5D9A">
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="322D5D9A">
+            <w:r w:rsidRPr="21D05366" w:rsidR="322D5D9A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">onto their mobile phones </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="58CBDC2A" w14:textId="6446B5BC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -10636,299 +11399,396 @@
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="0C9FF9A9" w14:textId="01C11F3C">
             <w:pPr>
               <w:spacing w:after="329"/>
               <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="322D5D9A" w:rsidTr="322D5D9A" w14:paraId="531D58D2" w14:textId="77777777">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="245DAF35" w14:paraId="531D58D2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="795" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="67F345A1" w14:textId="0EA07406">
+          <w:p w:rsidR="322D5D9A" w:rsidP="3E71DFD3" w:rsidRDefault="322D5D9A" w14:paraId="67F345A1" w14:textId="0EA07406">
             <w:pPr>
               <w:spacing w:after="329"/>
               <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:b/>
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3E71DFD3" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8775" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="386BEE58" w14:textId="57DCEA10">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="3E71DFD3" w:rsidRDefault="322D5D9A" w14:paraId="386BEE58" w14:textId="16E2162C">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:spacing w:after="329"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:b/>
-[...16 lines deleted...]
-              <w:r w:rsidRPr="322D5D9A">
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3E71DFD3" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Ideally, areas where the event is due to take place are to be inspected by the organiser before the event, to check for any defects in flooring, lighting etc. that might give rise to slips, trips or falls</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3E71DFD3" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3E71DFD3" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Any problems relating to the premises should be </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3E71DFD3" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>identified</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3E71DFD3" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and reported to the </w:t>
+            </w:r>
+            <w:hyperlink r:id="R154f9e91855c4e35">
+              <w:r w:rsidRPr="3E71DFD3" w:rsidR="18241E20">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
+                  <w:highlight w:val="yellow"/>
+                </w:rPr>
+                <w:t>Report an Issue Form.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="3E71DFD3" w:rsidR="18241E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3E71DFD3" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">immediately, </w:t>
+            </w:r>
+            <w:hyperlink r:id="R1fa82980eb214c71">
+              <w:r w:rsidRPr="3E71DFD3" w:rsidR="322D5D9A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:highlight w:val="yellow"/>
                 </w:rPr>
                 <w:t>via</w:t>
               </w:r>
-              <w:r w:rsidRPr="322D5D9A">
+              <w:r w:rsidRPr="3E71DFD3" w:rsidR="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
+                  <w:highlight w:val="yellow"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
-              <w:r w:rsidRPr="322D5D9A">
+              <w:r w:rsidRPr="3E71DFD3" w:rsidR="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
+                  <w:highlight w:val="yellow"/>
                 </w:rPr>
                 <w:t>AMBS Conference</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="322D5D9A">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="3E71DFD3" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">. Please contact the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41">
-              <w:r w:rsidRPr="322D5D9A">
+            <w:hyperlink r:id="R2fafeff98fda49d6">
+              <w:r w:rsidRPr="3E71DFD3" w:rsidR="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
+                  <w:highlight w:val="yellow"/>
                 </w:rPr>
                 <w:t>School Safety Advisor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="322D5D9A">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> for further information and assistance.   </w:t>
+            <w:r w:rsidRPr="3E71DFD3" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for further information and assistance.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3E71DFD3" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="7637FEDC" w14:textId="056FF6FF">
+          <w:p w:rsidR="322D5D9A" w:rsidP="3E71DFD3" w:rsidRDefault="322D5D9A" w14:paraId="7637FEDC" w14:textId="056FF6FF">
             <w:pPr>
               <w:spacing w:after="329"/>
               <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:b/>
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3E71DFD3" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Organiser</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="199063D1" w14:textId="4B3A9572">
+          <w:p w:rsidR="322D5D9A" w:rsidP="3E71DFD3" w:rsidRDefault="322D5D9A" w14:paraId="199063D1" w14:textId="4B3A9572">
             <w:pPr>
               <w:spacing w:after="329"/>
               <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:b/>
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3E71DFD3" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>24 hours before an event</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1674" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="4CEA6FA2" w14:textId="755EF6CC">
+          <w:p w:rsidR="322D5D9A" w:rsidP="3E71DFD3" w:rsidRDefault="322D5D9A" w14:paraId="4CEA6FA2" w14:textId="755EF6CC">
             <w:pPr>
               <w:spacing w:after="329"/>
               <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:b/>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="322D5D9A" w:rsidTr="322D5D9A" w14:paraId="1D5FAC12" w14:textId="77777777">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="245DAF35" w14:paraId="1D5FAC12" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="795" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="24181D1F" w14:textId="3C1C0A0D">
             <w:pPr>
               <w:spacing w:after="329"/>
               <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
@@ -11073,51 +11933,51 @@
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="4DF75309" w14:textId="15F7F398">
             <w:pPr>
               <w:spacing w:after="329"/>
               <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="322D5D9A" w:rsidTr="322D5D9A" w14:paraId="44FE52EC" w14:textId="77777777">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="245DAF35" w14:paraId="44FE52EC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="795" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="559EF86D" w14:textId="19F9E715">
             <w:pPr>
               <w:spacing w:after="329"/>
               <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
@@ -11285,114 +12145,92 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="4E029311" w14:textId="3770A07B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="322D5D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="055F689E" w14:textId="7CD93789">
-            <w:pPr>
+          <w:p w:rsidR="322D5D9A" w:rsidP="6DC81AC1" w:rsidRDefault="322D5D9A" w14:paraId="055F689E" w14:textId="1E94093A">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:spacing w:after="329"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6DC81AC1" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Defective plugs or AV equipment should not be used and should be reported for repair/replacement via the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43">
-              <w:r w:rsidRPr="322D5D9A">
+            <w:hyperlink r:id="Rc9605c0f4ba145a8">
+              <w:r w:rsidRPr="6DC81AC1" w:rsidR="08B7FE20">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:noProof w:val="0"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
+                  <w:lang w:val="en-GB"/>
                 </w:rPr>
-                <w:t>Estates Helpdesk</w:t>
+                <w:t>Report an Issue Form.</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId44">
-[...30 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="15F9D127" w14:textId="6E89DF5F">
             <w:pPr>
               <w:spacing w:after="329"/>
               <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
@@ -11460,243 +12298,244 @@
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="5D0BC06C" w14:textId="6F9690C6">
             <w:pPr>
               <w:spacing w:after="329"/>
               <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="322D5D9A" w:rsidTr="322D5D9A" w14:paraId="6F96D470" w14:textId="77777777">
+      <w:tr w:rsidR="322D5D9A" w:rsidTr="245DAF35" w14:paraId="6F96D470" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="795" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="4E46E0A9" w14:textId="6F4E7754">
+          <w:p w:rsidR="322D5D9A" w:rsidP="3E71DFD3" w:rsidRDefault="322D5D9A" w14:paraId="4E46E0A9" w14:textId="287B4390">
             <w:pPr>
               <w:spacing w:after="329"/>
               <w:ind w:left="108"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...15 lines deleted...]
-              <w:t>7</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="245DAF35" w:rsidR="2A11C998">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8775" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="2667F7A8" w14:textId="399C8A3B">
+          <w:p w:rsidR="322D5D9A" w:rsidP="3E71DFD3" w:rsidRDefault="322D5D9A" w14:paraId="2667F7A8" w14:textId="399C8A3B">
             <w:pPr>
               <w:spacing w:after="329"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:b/>
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3E71DFD3" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">Organiser to ensure their line manager has signed off the risk assessment with a copy being kept on file for future reference or review if required.  Please send a signed copy to </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45">
-              <w:r w:rsidRPr="322D5D9A">
+            <w:hyperlink r:id="R245a53d4cb7a4d2d">
+              <w:r w:rsidRPr="3E71DFD3" w:rsidR="322D5D9A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
+                  <w:highlight w:val="yellow"/>
                 </w:rPr>
                 <w:t>ambsconference@manchester.ac.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="2833B5C1" w14:textId="78CF59F4">
+          <w:p w:rsidR="322D5D9A" w:rsidP="3E71DFD3" w:rsidRDefault="322D5D9A" w14:paraId="2833B5C1" w14:textId="78CF59F4">
             <w:pPr>
               <w:spacing w:after="329"/>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:b/>
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3E71DFD3" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Organise/manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="7C8A6554" w14:textId="3F66C6EA">
+          <w:p w:rsidR="322D5D9A" w:rsidP="3E71DFD3" w:rsidRDefault="322D5D9A" w14:paraId="7C8A6554" w14:textId="3F66C6EA">
             <w:pPr>
               <w:spacing w:after="329"/>
               <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:b/>
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3E71DFD3" w:rsidR="322D5D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Before the event</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1674" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="322D5D9A" w:rsidP="322D5D9A" w:rsidRDefault="322D5D9A" w14:paraId="6C7CF0B8" w14:textId="43F53DF8">
+          <w:p w:rsidR="322D5D9A" w:rsidP="3E71DFD3" w:rsidRDefault="322D5D9A" w14:paraId="6C7CF0B8" w14:textId="43F53DF8">
             <w:pPr>
               <w:spacing w:after="329"/>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:b/>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00EA5462" w:rsidP="322D5D9A" w:rsidRDefault="00EA5462" w14:paraId="3CAEA83F" w14:textId="7F6B9342">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C954E2" w:rsidP="322D5D9A" w:rsidRDefault="00C954E2" w14:paraId="1EDF9D3E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -16849,155 +17688,209 @@
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="4770178E"/>
     <w:rsid w:val="00327A57"/>
     <w:rsid w:val="00430845"/>
     <w:rsid w:val="00C954E2"/>
     <w:rsid w:val="00EA5462"/>
     <w:rsid w:val="013C60B1"/>
     <w:rsid w:val="02634F01"/>
+    <w:rsid w:val="04830C15"/>
     <w:rsid w:val="05F24F28"/>
+    <w:rsid w:val="08B7FE20"/>
+    <w:rsid w:val="08FE7098"/>
+    <w:rsid w:val="098756CD"/>
+    <w:rsid w:val="0A159576"/>
     <w:rsid w:val="0A9607EB"/>
     <w:rsid w:val="0B8C4FC2"/>
     <w:rsid w:val="0BAF49C4"/>
     <w:rsid w:val="0C310262"/>
     <w:rsid w:val="0C407DB1"/>
     <w:rsid w:val="0CB46C65"/>
+    <w:rsid w:val="0CE141C3"/>
+    <w:rsid w:val="0D889B67"/>
     <w:rsid w:val="0E167C64"/>
     <w:rsid w:val="0E495A52"/>
     <w:rsid w:val="1074F1EB"/>
     <w:rsid w:val="107F126E"/>
     <w:rsid w:val="10C96599"/>
     <w:rsid w:val="10D53288"/>
+    <w:rsid w:val="143980B7"/>
+    <w:rsid w:val="1593A22E"/>
     <w:rsid w:val="16A5BE54"/>
     <w:rsid w:val="17051943"/>
+    <w:rsid w:val="18241E20"/>
     <w:rsid w:val="1964909F"/>
     <w:rsid w:val="19E1EB5D"/>
     <w:rsid w:val="1A09389C"/>
+    <w:rsid w:val="1A4E85BB"/>
     <w:rsid w:val="1B373B61"/>
     <w:rsid w:val="1CE0A6C1"/>
     <w:rsid w:val="1D7DBA83"/>
     <w:rsid w:val="1E0FCC1B"/>
     <w:rsid w:val="1EFA9092"/>
+    <w:rsid w:val="1F1C85C6"/>
     <w:rsid w:val="20DD54CA"/>
     <w:rsid w:val="21087F0F"/>
+    <w:rsid w:val="21D05366"/>
     <w:rsid w:val="2231C9F9"/>
     <w:rsid w:val="22853BD3"/>
     <w:rsid w:val="23D691CA"/>
+    <w:rsid w:val="245DAF35"/>
+    <w:rsid w:val="2495F7C1"/>
+    <w:rsid w:val="24E7B25F"/>
     <w:rsid w:val="25270589"/>
     <w:rsid w:val="256CD7DD"/>
     <w:rsid w:val="259785F3"/>
     <w:rsid w:val="25E166E5"/>
     <w:rsid w:val="25F5E376"/>
+    <w:rsid w:val="264C9054"/>
     <w:rsid w:val="267A729E"/>
+    <w:rsid w:val="27703E1F"/>
     <w:rsid w:val="283D0689"/>
     <w:rsid w:val="2896B9A0"/>
     <w:rsid w:val="2A0F1FC2"/>
+    <w:rsid w:val="2A11C998"/>
     <w:rsid w:val="2B60ACE7"/>
+    <w:rsid w:val="2B775D14"/>
     <w:rsid w:val="2D16F116"/>
     <w:rsid w:val="2DAA0CAE"/>
     <w:rsid w:val="322D5D9A"/>
+    <w:rsid w:val="3258E6E0"/>
+    <w:rsid w:val="335EA146"/>
     <w:rsid w:val="3385D2B1"/>
     <w:rsid w:val="34813807"/>
     <w:rsid w:val="350D2239"/>
+    <w:rsid w:val="35C2EDCB"/>
     <w:rsid w:val="361994B0"/>
+    <w:rsid w:val="36F27D49"/>
     <w:rsid w:val="388BF7A5"/>
+    <w:rsid w:val="3962AA1F"/>
     <w:rsid w:val="39713427"/>
+    <w:rsid w:val="3CB5B9B4"/>
+    <w:rsid w:val="3E71DFD3"/>
     <w:rsid w:val="3FDF3C3C"/>
+    <w:rsid w:val="40209B3F"/>
     <w:rsid w:val="41107D48"/>
     <w:rsid w:val="4116EB23"/>
+    <w:rsid w:val="421334A2"/>
+    <w:rsid w:val="427B42C5"/>
     <w:rsid w:val="43F82D07"/>
     <w:rsid w:val="460FD1CF"/>
     <w:rsid w:val="46DFB775"/>
+    <w:rsid w:val="47439499"/>
     <w:rsid w:val="4770178E"/>
+    <w:rsid w:val="4795BB27"/>
     <w:rsid w:val="479C347D"/>
+    <w:rsid w:val="4938A706"/>
+    <w:rsid w:val="4943AD66"/>
     <w:rsid w:val="4A4A4F9E"/>
     <w:rsid w:val="4ADAD211"/>
+    <w:rsid w:val="4B83D52B"/>
     <w:rsid w:val="4E249668"/>
     <w:rsid w:val="4F7B25DB"/>
     <w:rsid w:val="50D2013E"/>
     <w:rsid w:val="51106C7E"/>
     <w:rsid w:val="51A7528B"/>
+    <w:rsid w:val="51E9AE42"/>
     <w:rsid w:val="52F67E82"/>
     <w:rsid w:val="5361E581"/>
     <w:rsid w:val="539B70E1"/>
     <w:rsid w:val="53C94CD4"/>
     <w:rsid w:val="55E0E583"/>
     <w:rsid w:val="56DD917C"/>
+    <w:rsid w:val="5781B009"/>
     <w:rsid w:val="58424E7D"/>
     <w:rsid w:val="58876801"/>
     <w:rsid w:val="58BF4EC0"/>
     <w:rsid w:val="58EFC649"/>
     <w:rsid w:val="595B867B"/>
+    <w:rsid w:val="599EB3FA"/>
     <w:rsid w:val="5A8651CB"/>
     <w:rsid w:val="5B0F92C9"/>
     <w:rsid w:val="5BB6961D"/>
+    <w:rsid w:val="5C4E2791"/>
+    <w:rsid w:val="5D516BF9"/>
     <w:rsid w:val="5DE48355"/>
     <w:rsid w:val="5E520097"/>
     <w:rsid w:val="5E88B8F6"/>
     <w:rsid w:val="5FE1F9AF"/>
     <w:rsid w:val="6006C438"/>
     <w:rsid w:val="6073DC9D"/>
     <w:rsid w:val="612D832B"/>
+    <w:rsid w:val="636D8FED"/>
     <w:rsid w:val="6399F4C4"/>
     <w:rsid w:val="647068D2"/>
+    <w:rsid w:val="64FAD0E3"/>
+    <w:rsid w:val="654FF748"/>
     <w:rsid w:val="6674B351"/>
     <w:rsid w:val="677ED564"/>
     <w:rsid w:val="67EC22ED"/>
+    <w:rsid w:val="6805977C"/>
+    <w:rsid w:val="6838261A"/>
+    <w:rsid w:val="686FDD69"/>
     <w:rsid w:val="68786A9C"/>
     <w:rsid w:val="689CB5F9"/>
+    <w:rsid w:val="6AE63EE0"/>
     <w:rsid w:val="6CC8D4E9"/>
+    <w:rsid w:val="6DC81AC1"/>
     <w:rsid w:val="6DF450E8"/>
     <w:rsid w:val="6FBCA861"/>
     <w:rsid w:val="70776DA6"/>
+    <w:rsid w:val="7245B637"/>
     <w:rsid w:val="728204A1"/>
+    <w:rsid w:val="72EB7B8C"/>
+    <w:rsid w:val="737F548C"/>
     <w:rsid w:val="74E773E2"/>
     <w:rsid w:val="7511267B"/>
     <w:rsid w:val="75918B5F"/>
+    <w:rsid w:val="75F82DB5"/>
     <w:rsid w:val="7763518D"/>
     <w:rsid w:val="77F3CA8C"/>
     <w:rsid w:val="78381E6F"/>
     <w:rsid w:val="78706D2C"/>
     <w:rsid w:val="787E6C6E"/>
+    <w:rsid w:val="7927BA1F"/>
     <w:rsid w:val="7B8EFBBC"/>
     <w:rsid w:val="7B9748CA"/>
+    <w:rsid w:val="7CC1FEF4"/>
     <w:rsid w:val="7D21E4B9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -17512,51 +18405,51 @@
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="eop" w:customStyle="1">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="322D5D9A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ambsconference@manchester.ac.uk" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/protected/display.aspx?DocID=20207" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.welcome.manchester.ac.uk/get-ready/health-wellbeing-safety/safezone/" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/:b:/r/sites/UOM-HUM-AMBS-Divisions/Shared%20Documents/Compliance%20(inc.%20Travel)/Lone%20Working/Lone%20working%20guidance.pdf?csf=1&amp;web=1&amp;e=SgnMQb" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.healthandsafety.manchester.ac.uk/toolkits/equipment/electricalsafety/" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=10017" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/:b:/s/UOM-HUM-AMBS-Divisions/EUnnbEBbG9pEvwCeEHiuW64BeU6Tn4L4Ba1jqoU7PEenHg?e=uOjZWd" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/discover/maps/interactive-map/?defibrillators" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.healthandsafety.manchester.ac.uk/toolkits/equipment/electricalsafety/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/campus-management/news/display/?id=26047" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://encoded-592c9deb-987b-4562-aa3c-9fa3d37d83e9.uri/mailto%3aAMBS%2520Conference%2520%253cambsconference%40manchester.ac.uk%253e" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ambsconference@manchester.ac.uk" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ambs-compliance.estates@manchester.ac.uk" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/discover/maps/interactive-map/?defibrillators" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.healthandsafety.manchester.ac.uk/toolkits/lone_working/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.welcome.manchester.ac.uk/get-ready/health-wellbeing-safety/safezone/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ambs-compliance.estates@manchester.ac.uk" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joann.slater@manchester.ac.uk" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/news/display/?id=27985" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.welcome.manchester.ac.uk/get-ready/health-wellbeing-safety/safezone/" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ambsconference@manchester.ac.uk" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=4287" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://encoded-592c9deb-987b-4562-aa3c-9fa3d37d83e9.uri/mailto%3aAMBS%2520Conference%2520%253cambsconference%40manchester.ac.uk%253e" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joann.slater@manchester.ac.uk" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.manchester.ac.uk/training/profile.aspx?unitid=7722&amp;parentId=4&amp;returnId=4&amp;returntxt=Return%20To%20Search&amp;returnQs=%3fterm%3drisk+assessment%26org%3d91" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joann.slater@manchester.ac.uk" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joann.slater@manchester.ac.uk" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ambsconference@manchester.ac.uk" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/:b:/r/sites/UOM-HUM-AMBS-Divisions/Shared%20Documents/Compliance%20(inc.%20Travel)/Lone%20Working/Lone%20working%20guidance.pdf?csf=1&amp;web=1&amp;e=SgnMQb" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.healthandsafety.manchester.ac.uk/toolkits/equipment/electricalsafety/" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/:b:/s/UOM-HUM-AMBS-Divisions/EUnnbEBbG9pEvwCeEHiuW64BeU6Tn4L4Ba1jqoU7PEenHg?e=uOjZWd" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/discover/maps/interactive-map/?defibrillators" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/campus-management/news/display/?id=26047" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/discover/maps/interactive-map/?defibrillators" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.healthandsafety.manchester.ac.uk/toolkits/lone_working/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ambs-compliance.estates@manchester.ac.uk" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/news/display/?id=27985" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.welcome.manchester.ac.uk/get-ready/health-wellbeing-safety/safezone/" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ambsconference@manchester.ac.uk" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=4287" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.manchester.ac.uk/training/profile.aspx?unitid=7722&amp;parentId=4&amp;returnId=4&amp;returntxt=Return%20To%20Search&amp;returnQs=%3fterm%3drisk+assessment%26org%3d91" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.welcome.manchester.ac.uk/get-ready/health-wellbeing-safety/safezone/" TargetMode="External" Id="R5823cc0041b44fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ambs-compliance.estates@manchester.ac.uk" TargetMode="External" Id="R22e1df190a3b4454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ambs-compliance.estates@manchester.ac.uk" TargetMode="External" Id="Ra97cf39f7e864a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=10017" TargetMode="External" Id="Re10f90095ef74eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ambs-compliance.estates@manchester.ac.uk" TargetMode="External" Id="R0a2c7a221cb649cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ambs-compliance.estates@manchester.ac.uk" TargetMode="External" Id="R5fa3f3ace9d54bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.welcome.manchester.ac.uk/get-ready/health-wellbeing-safety/safezone/" TargetMode="External" Id="R5654b30129274f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://encoded-592c9deb-987b-4562-aa3c-9fa3d37d83e9.uri/mailto%3aAMBS%2520Conference%2520%253cambsconference%40manchester.ac.uk%253e" TargetMode="External" Id="R35aa8a67fe1d439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/e/N1PLCwiVPn" TargetMode="External" Id="R431808a855e14766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/e/N1PLCwiVPn" TargetMode="External" Id="Re5fc94cb2d894e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ambs-compliance.estates@manchester.ac.uk" TargetMode="External" Id="R0674757c9ab2434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ambs-compliance.estates@manchester.ac.uk" TargetMode="External" Id="R99805717446148ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/" TargetMode="External" Id="R902c5105a89d4464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/protected/display.aspx?DocID=20207" TargetMode="External" Id="R68ba835b1a1245a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/e/N1PLCwiVPn" TargetMode="External" Id="Rf121de491ed44bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estates.manchester.ac.uk/" TargetMode="External" Id="Rf413f113089841e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.healthandsafety.manchester.ac.uk/toolkits/equipment/electricalsafety/" TargetMode="External" Id="R3104752ab2a24b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/e/N1PLCwiVPn" TargetMode="External" Id="R7c3c6093c5514c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/e/N1PLCwiVPn" TargetMode="External" Id="R144762071b7b4623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/e/N1PLCwiVPn" TargetMode="External" Id="Rc9605c0f4ba145a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/e/N1PLCwiVPn" TargetMode="External" Id="R154f9e91855c4e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://encoded-592c9deb-987b-4562-aa3c-9fa3d37d83e9.uri/mailto%3aAMBS%2520Conference%2520%253cambsconference%40manchester.ac.uk%253e" TargetMode="External" Id="R1fa82980eb214c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ambs-compliance.estates@manchester.ac.uk" TargetMode="External" Id="R2fafeff98fda49d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ambsconference@manchester.ac.uk" TargetMode="External" Id="R245a53d4cb7a4d2d" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -18135,44 +19028,44 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B2898A6-FE5B-49C4-A030-4060E0B89671}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jodie Ebdon</dc:creator>
   <keywords/>
   <dc:description/>
   <lastModifiedBy>Jodie Ebdon</lastModifiedBy>
-  <revision>13</revision>
+  <revision>21</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010065848BE6E29C2C4C9DE2CC31CFCA438B</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
     <vt:lpwstr>en</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>