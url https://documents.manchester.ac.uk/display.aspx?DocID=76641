--- v0 (2026-04-19)
+++ v1 (2026-10-12)
@@ -1,1933 +1,1782 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footer.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00FD1AB5" w:rsidR="005F6091" w:rsidP="6017F435" w:rsidRDefault="00A42F8B" w14:paraId="63D6F1E0" w14:textId="1783C852">
+    <w:p w14:paraId="63D6F1E0" w14:textId="1783C852" w:rsidR="005F6091" w:rsidRPr="00FD1AB5" w:rsidRDefault="20ED027B" w:rsidP="6017F435">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...75 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000066"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6E1DEAE3" w:rsidR="0085739C">
+      <w:r w:rsidRPr="6017F435">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000066"/>
+        </w:rPr>
+        <w:t>Leverhulme Early Career Fellowships</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24FFA0C1" w14:textId="77777777" w:rsidR="00566A1C" w:rsidRPr="00FD1AB5" w:rsidRDefault="005F6091" w:rsidP="0085739C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="000066"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="000066"/>
+        </w:rPr>
+        <w:t xml:space="preserve">University of </w:t>
+      </w:r>
+      <w:r w:rsidR="00566A1C" w:rsidRPr="00FD1AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="000066"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Manchester, School of Biological Sciences </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480A0F5E" w14:textId="77CE7611" w:rsidR="008A744E" w:rsidRPr="00FD1AB5" w:rsidRDefault="005F6091" w:rsidP="0085739C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="000066"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="000066"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Expression of Interest Pro-forma</w:t>
+      </w:r>
+      <w:r w:rsidR="00B94F03">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="000066"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2027)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09603C4A" w14:textId="77777777" w:rsidR="0085739C" w:rsidRPr="00FD1AB5" w:rsidRDefault="0085739C" w:rsidP="0085739C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27300DB0" w14:textId="4591A2DF" w:rsidR="0085739C" w:rsidRPr="00FD1AB5" w:rsidRDefault="0085739C" w:rsidP="2E9D4592">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000066"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E1DEAE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000066"/>
         </w:rPr>
         <w:t xml:space="preserve">How to submit an EoI to the University </w:t>
       </w:r>
-      <w:r w:rsidRPr="6E1DEAE3" w:rsidR="00566A1C">
+      <w:r w:rsidR="00566A1C" w:rsidRPr="6E1DEAE3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000066"/>
         </w:rPr>
         <w:t>of Manchester</w:t>
       </w:r>
-      <w:r w:rsidRPr="6E1DEAE3" w:rsidR="33557C47">
+      <w:r w:rsidR="33557C47" w:rsidRPr="6E1DEAE3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000066"/>
         </w:rPr>
         <w:t>, School of Biological</w:t>
       </w:r>
-      <w:r w:rsidRPr="6E1DEAE3" w:rsidR="6286F588">
+      <w:r w:rsidR="6286F588" w:rsidRPr="6E1DEAE3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000066"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="6E1DEAE3" w:rsidR="33557C47">
+      <w:r w:rsidR="33557C47" w:rsidRPr="6E1DEAE3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000066"/>
         </w:rPr>
         <w:t>Sciences</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="6E1DEAE3" w:rsidP="6E1DEAE3" w:rsidRDefault="6E1DEAE3" w14:paraId="5F47B827" w14:textId="55963653">
+    <w:p w14:paraId="5F47B827" w14:textId="55963653" w:rsidR="6E1DEAE3" w:rsidRDefault="6E1DEAE3" w:rsidP="6E1DEAE3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00FD1AB5" w:rsidR="005F6091" w:rsidP="005F6091" w:rsidRDefault="005F6091" w14:paraId="20EFDB46" w14:textId="20C733C2">
+    <w:p w14:paraId="20EFDB46" w14:textId="05C32EB0" w:rsidR="005F6091" w:rsidRPr="00FD1AB5" w:rsidRDefault="005F6091" w:rsidP="005F6091">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4B9CA26D" w:rsidR="005F6091">
+      <w:r w:rsidRPr="2FAA64FC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t>T</w:t>
+        <w:t>To submit your expression of interest for consideration</w:t>
       </w:r>
-      <w:r w:rsidRPr="4B9CA26D" w:rsidR="005F6091">
+      <w:r w:rsidR="00B54072" w:rsidRPr="2FAA64FC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:sz w:val="22"/>
-[...24 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="4B9CA26D" w:rsidR="005F6091">
+      <w:r w:rsidRPr="2FAA64FC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">please send the following to </w:t>
       </w:r>
-      <w:r w:rsidRPr="4B9CA26D" w:rsidR="06469C01">
-[...12 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="06469C01" w:rsidRPr="2FAA64FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Jen Adams (</w:t>
       </w:r>
-      <w:hyperlink r:id="Rf518b10c599241e2">
-        <w:r w:rsidRPr="4B9CA26D" w:rsidR="06469C01">
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidR="06469C01" w:rsidRPr="2FAA64FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...11 lines deleted...]
-            <w:lang w:val="en-GB"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t>jennefer.adams@manchester.ac.uk)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="4B9CA26D" w:rsidR="005F6091">
+      <w:r w:rsidRPr="2FAA64FC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="4B9CA26D" w:rsidR="005F6091">
+      <w:r w:rsidRPr="2FAA64FC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:b w:val="1"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">by </w:t>
       </w:r>
-      <w:r w:rsidRPr="4B9CA26D" w:rsidR="593513A1">
+      <w:r w:rsidR="0ECE7E04" w:rsidRPr="2FAA64FC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:b w:val="1"/>
-[...4 lines deleted...]
-        <w:t>Monday</w:t>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Friday</w:t>
       </w:r>
-      <w:r w:rsidRPr="4B9CA26D" w:rsidR="06F87584">
+      <w:r w:rsidR="06F87584" w:rsidRPr="2FAA64FC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:b w:val="1"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="4B9CA26D" w:rsidR="2DBDE1ED">
+      <w:r w:rsidR="6C667713" w:rsidRPr="2FAA64FC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:b w:val="1"/>
-[...4 lines deleted...]
-        <w:t>1</w:t>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="4B9CA26D" w:rsidR="3903D9B6">
+      <w:r w:rsidR="3903D9B6" w:rsidRPr="2FAA64FC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:b w:val="1"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="4B9CA26D" w:rsidR="2DBDE1ED">
+      <w:r w:rsidR="53D13D50" w:rsidRPr="2FAA64FC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:b w:val="1"/>
-[...5 lines deleted...]
-        <w:t>th</w:t>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>rd</w:t>
       </w:r>
-      <w:r w:rsidRPr="4B9CA26D" w:rsidR="2DBDE1ED">
+      <w:r w:rsidR="2DBDE1ED" w:rsidRPr="2FAA64FC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:b w:val="1"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="4B9CA26D" w:rsidR="00B54072">
+      <w:r w:rsidR="00B54072" w:rsidRPr="2FAA64FC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:b w:val="1"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>October</w:t>
       </w:r>
-      <w:r w:rsidRPr="4B9CA26D" w:rsidR="000C12ED">
+      <w:r w:rsidR="000C12ED" w:rsidRPr="2FAA64FC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:b w:val="1"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidRPr="4B9CA26D" w:rsidR="007E5CC4">
+      <w:r w:rsidR="11A29145" w:rsidRPr="2FAA64FC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:b w:val="1"/>
-[...4 lines deleted...]
-        <w:t>5</w:t>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="4B9CA26D" w:rsidR="005F6091">
+      <w:r w:rsidRPr="2FAA64FC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FD1AB5" w:rsidR="005F6091" w:rsidP="005F6091" w:rsidRDefault="00717C24" w14:paraId="2CBBDB55" w14:textId="70270F15">
+    <w:p w14:paraId="2CBBDB55" w14:textId="70270F15" w:rsidR="005F6091" w:rsidRPr="00FD1AB5" w:rsidRDefault="00717C24" w:rsidP="005F6091">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD1AB5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>This completed pro-forma</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FD1AB5" w:rsidR="005F6091" w:rsidP="005F6091" w:rsidRDefault="005F6091" w14:paraId="3DDA099F" w14:textId="77777777">
+    <w:p w14:paraId="3DDA099F" w14:textId="77777777" w:rsidR="005F6091" w:rsidRPr="00FD1AB5" w:rsidRDefault="005F6091" w:rsidP="005F6091">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD1AB5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>A brief CV (max 2 pages)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FD1AB5" w:rsidR="005F6091" w:rsidP="00B14F83" w:rsidRDefault="005F6091" w14:paraId="70AFE603" w14:textId="2CBD5E91">
+    <w:p w14:paraId="70AFE603" w14:textId="2CBD5E91" w:rsidR="005F6091" w:rsidRPr="00FD1AB5" w:rsidRDefault="005F6091" w:rsidP="00B14F83">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD1AB5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">A list of publications (1 page max – </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1AB5" w:rsidR="00B14F83">
+      <w:r w:rsidR="00B14F83" w:rsidRPr="00FD1AB5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>please use the following headings: ‘In preparation’, ‘Submitted’ and ‘Published’</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD1AB5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1AB5" w:rsidR="00B14F83">
+      <w:r w:rsidR="00B14F83" w:rsidRPr="00FD1AB5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>. If a full list of your publications exceeds one page</w:t>
       </w:r>
-      <w:r w:rsidRPr="4365B959" w:rsidR="551A9030">
+      <w:r w:rsidR="551A9030" w:rsidRPr="4365B959">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1AB5" w:rsidR="00B14F83">
+      <w:r w:rsidR="00B14F83" w:rsidRPr="00FD1AB5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> then include only the publications most relevant to the current application.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FD1AB5" w:rsidR="005F6091" w:rsidP="005F6091" w:rsidRDefault="005F6091" w14:paraId="2717E559" w14:textId="5AB50739">
+    <w:p w14:paraId="2717E559" w14:textId="5AB50739" w:rsidR="005F6091" w:rsidRPr="00FD1AB5" w:rsidRDefault="005F6091" w:rsidP="005F6091">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00FD1AB5" w:rsidR="0085739C" w:rsidP="5C7FF404" w:rsidRDefault="0085739C" w14:paraId="3B7D8DC8" w14:textId="50AA2A65">
+    <w:p w14:paraId="3B7D8DC8" w14:textId="50AA2A65" w:rsidR="0085739C" w:rsidRPr="00FD1AB5" w:rsidRDefault="0085739C" w:rsidP="5C7FF404">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000066"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="20E1DC87">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000066"/>
         </w:rPr>
         <w:t>Pro-forma to submit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="681EA838" w:rsidP="681EA838" w:rsidRDefault="281EC117" w14:paraId="390E69AC" w14:textId="43C3E4DE">
+    <w:p w14:paraId="390E69AC" w14:textId="43C3E4DE" w:rsidR="681EA838" w:rsidRDefault="281EC117" w:rsidP="681EA838">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="564F0B0A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Please download and open the form using the Word application to </w:t>
       </w:r>
       <w:r w:rsidRPr="4365B959">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>get full functionality</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FD1AB5" w:rsidR="005F6091" w:rsidP="1DF92F1A" w:rsidRDefault="00CE7E48" w14:paraId="2DAEDFB3" w14:textId="3B6FB4A2">
+    <w:p w14:paraId="2DAEDFB3" w14:textId="3B6FB4A2" w:rsidR="005F6091" w:rsidRPr="00FD1AB5" w:rsidRDefault="00CE7E48" w:rsidP="1DF92F1A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD1AB5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">This pro-forma is a shortened version of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1AB5" w:rsidR="00A42F8B">
+      <w:r w:rsidR="00A42F8B" w:rsidRPr="00FD1AB5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Leverhulme application form</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD1AB5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FD1AB5" w:rsidR="005F6091" w:rsidP="005F6091" w:rsidRDefault="00A42F8B" w14:paraId="5AC63C4E" w14:textId="47F4A46B">
+    <w:p w14:paraId="5AC63C4E" w14:textId="2B6764FE" w:rsidR="005F6091" w:rsidRPr="00FD1AB5" w:rsidRDefault="00A42F8B" w:rsidP="005F6091">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1DF92F1A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Please refer to the Leverhulme </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10">
-        <w:r w:rsidRPr="1DF92F1A" w:rsidR="00054095">
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidR="00054095" w:rsidRPr="1DF92F1A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           </w:rPr>
           <w:t>Guidance for Applicants 2026</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="1DF92F1A" w:rsidR="00054095">
+      <w:r w:rsidR="00054095" w:rsidRPr="1DF92F1A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="1DF92F1A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
-        <w:r w:rsidRPr="00FD1AB5" w:rsidR="00AF5895">
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidR="00AF5895" w:rsidRPr="00FD1AB5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           </w:rPr>
           <w:t>Application Help Notes 2026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FD1AB5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1AB5" w:rsidR="005F6091">
+      <w:r w:rsidR="005F6091" w:rsidRPr="00FD1AB5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>when completing this.</w:t>
       </w:r>
+      <w:r w:rsidR="006C1653">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Note </w:t>
+      </w:r>
+      <w:r w:rsidR="00354F37">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Leverhulme Trust have not yet published 2027 guidance.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FD1AB5" w:rsidR="00690D1A" w:rsidP="005F6091" w:rsidRDefault="00690D1A" w14:paraId="35323E58" w14:textId="3470CB7B">
+    <w:p w14:paraId="35323E58" w14:textId="3470CB7B" w:rsidR="00690D1A" w:rsidRPr="00FD1AB5" w:rsidRDefault="00690D1A" w:rsidP="005F6091">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="9124" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9124"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00FD1AB5" w:rsidR="00717C24" w:rsidTr="6E1DEAE3" w14:paraId="76C104C5" w14:textId="77777777">
+      <w:tr w:rsidR="00717C24" w:rsidRPr="00FD1AB5" w14:paraId="76C104C5" w14:textId="77777777" w:rsidTr="2FAA64FC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9124" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="00717C24" w:rsidP="6017F435" w:rsidRDefault="00717C24" w14:paraId="2CA0F9C3" w14:textId="2B9973E8" w14:noSpellErr="1">
+          <w:p w14:paraId="2CA0F9C3" w14:textId="2B9973E8" w:rsidR="00717C24" w:rsidRPr="00FD1AB5" w:rsidRDefault="256A995B" w:rsidP="6017F435">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-                <w:b w:val="1"/>
-[...7 lines deleted...]
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E1DEAE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Name of candidate</w:t>
             </w:r>
-            <w:r w:rsidRPr="6E1DEAE3" w:rsidR="548DF1EB">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="548DF1EB" w:rsidRPr="6E1DEAE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="6E1DEAE3" w:rsidR="28E42CA6">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="28E42CA6" w:rsidRPr="6E1DEAE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="00717C24" w:rsidP="00FB5446" w:rsidRDefault="00717C24" w14:paraId="5CC7C442" w14:textId="5A7B55D7">
+          <w:p w14:paraId="5CC7C442" w14:textId="5A7B55D7" w:rsidR="00717C24" w:rsidRPr="00FD1AB5" w:rsidRDefault="00717C24" w:rsidP="00FB5446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FD1AB5" w:rsidR="00FB5446" w:rsidTr="6E1DEAE3" w14:paraId="7692471F" w14:textId="77777777">
+      <w:tr w:rsidR="00FB5446" w:rsidRPr="00FD1AB5" w14:paraId="7692471F" w14:textId="77777777" w:rsidTr="2FAA64FC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9124" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="00FB5446" w:rsidP="00FB5446" w:rsidRDefault="00FB5446" w14:paraId="36DE4B6B" w14:textId="16C2007D">
+          <w:p w14:paraId="36DE4B6B" w14:textId="16C2007D" w:rsidR="00FB5446" w:rsidRPr="00FD1AB5" w:rsidRDefault="00FB5446" w:rsidP="00FB5446">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
               <w:t>Email address:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD1AB5" w:rsidR="001D364E">
+            <w:r w:rsidR="001D364E" w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="00FB5446" w:rsidP="00FB5446" w:rsidRDefault="00FB5446" w14:paraId="30E905DA" w14:textId="48B9515F">
+          <w:p w14:paraId="30E905DA" w14:textId="48B9515F" w:rsidR="00FB5446" w:rsidRPr="00FD1AB5" w:rsidRDefault="00FB5446" w:rsidP="00FB5446">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6017F435" w:rsidTr="6E1DEAE3" w14:paraId="6158B7A1">
+      <w:tr w:rsidR="6017F435" w14:paraId="6158B7A1" w14:textId="77777777" w:rsidTr="2FAA64FC">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9124" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="207CEA29" w:rsidP="6017F435" w:rsidRDefault="207CEA29" w14:paraId="7C9462C5" w14:textId="2282762B">
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="7C9462C5" w14:textId="2282762B" w:rsidR="207CEA29" w:rsidRDefault="207CEA29" w:rsidP="6017F435">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-                <w:b w:val="1"/>
-[...7 lines deleted...]
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6017F435">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Current role</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="44C80555">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="44C80555" w:rsidRPr="6017F435">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> and Institution</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="207CEA29">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="6017F435">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="01594E50" w:rsidP="6017F435" w:rsidRDefault="01594E50" w14:paraId="1E62000C" w14:textId="2801DF08">
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="1E62000C" w14:textId="2801DF08" w:rsidR="01594E50" w:rsidRDefault="01594E50" w:rsidP="6017F435">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-                <w:b w:val="0"/>
-[...11 lines deleted...]
-                <w:iCs w:val="1"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6017F435">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Please include contract status and funding </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6017F435" w:rsidP="6017F435" w:rsidRDefault="6017F435" w14:paraId="00E6E979" w14:textId="35AF3F09">
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="00E6E979" w14:textId="35AF3F09" w:rsidR="6017F435" w:rsidRDefault="6017F435" w:rsidP="6017F435">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-                <w:b w:val="0"/>
-[...2 lines deleted...]
-                <w:iCs w:val="1"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6017F435" w:rsidTr="6E1DEAE3" w14:paraId="7B644691">
+      <w:tr w:rsidR="6017F435" w14:paraId="7B644691" w14:textId="77777777" w:rsidTr="2FAA64FC">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9124" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="7F7B078D" w:rsidP="6017F435" w:rsidRDefault="7F7B078D" w14:paraId="06AFEE47" w14:textId="6679D11C">
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="06AFEE47" w14:textId="6679D11C" w:rsidR="7F7B078D" w:rsidRDefault="03A281D1" w:rsidP="6017F435">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-                <w:b w:val="1"/>
-[...23 lines deleted...]
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E1DEAE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Previous funding</w:t>
+            </w:r>
+            <w:r w:rsidR="4C3F77DB" w:rsidRPr="6E1DEAE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> and awards:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6E1DEAE3" w:rsidP="6E1DEAE3" w:rsidRDefault="6E1DEAE3" w14:paraId="35B14C54" w14:textId="10CFE667">
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="35B14C54" w14:textId="10CFE667" w:rsidR="6E1DEAE3" w:rsidRDefault="6E1DEAE3" w:rsidP="6E1DEAE3">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-                <w:b w:val="1"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31220996" w14:textId="051D5699" w:rsidR="6017F435" w:rsidRDefault="6017F435" w:rsidP="6017F435">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FD1AB5" w:rsidR="00717C24" w:rsidTr="6E1DEAE3" w14:paraId="6B001392" w14:textId="77777777">
+      <w:tr w:rsidR="00717C24" w:rsidRPr="00FD1AB5" w14:paraId="6B001392" w14:textId="77777777" w:rsidTr="2FAA64FC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9124" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="00FB5446" w:rsidP="6017F435" w:rsidRDefault="00A42F8B" w14:paraId="22B41C46" w14:textId="61DD8552">
+          <w:p w14:paraId="22B41C46" w14:textId="61DD8552" w:rsidR="00FB5446" w:rsidRPr="00FD1AB5" w:rsidRDefault="20ED027B" w:rsidP="6017F435">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-                <w:b w:val="1"/>
-[...7 lines deleted...]
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6017F435">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="7708F392">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="7708F392" w:rsidRPr="6017F435">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">itle of </w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="436BD998">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="436BD998" w:rsidRPr="6017F435">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">PhD </w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="7708F392">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="7708F392" w:rsidRPr="6017F435">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>thesis</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="353187E5">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="353187E5" w:rsidRPr="6017F435">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="07438CFD">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="07438CFD" w:rsidRPr="6017F435">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="00224674" w:rsidP="00FB5446" w:rsidRDefault="00224674" w14:paraId="23F74002" w14:textId="77777777">
+          <w:p w14:paraId="23F74002" w14:textId="77777777" w:rsidR="00224674" w:rsidRPr="00FD1AB5" w:rsidRDefault="00224674" w:rsidP="00FB5446">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="00FB5446" w:rsidP="00FB5446" w:rsidRDefault="00FB5446" w14:paraId="007B9A54" w14:textId="77777777">
+          <w:p w14:paraId="007B9A54" w14:textId="77777777" w:rsidR="00FB5446" w:rsidRPr="00FD1AB5" w:rsidRDefault="00FB5446" w:rsidP="00FB5446">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="00717C24" w:rsidP="1DF4A93F" w:rsidRDefault="00A42F8B" w14:paraId="65E0EFE0" w14:textId="7FC5A5C6" w14:noSpellErr="1">
+          <w:p w14:paraId="65E0EFE0" w14:textId="7FC5A5C6" w:rsidR="00717C24" w:rsidRPr="00FD1AB5" w:rsidRDefault="20ED027B" w:rsidP="1DF4A93F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-                <w:b w:val="1"/>
-[...7 lines deleted...]
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6017F435">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Date </w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="37AFCBFD">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="37AFCBFD" w:rsidRPr="6017F435">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">you </w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="3B3A4535">
-[...19 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="3B3A4535" w:rsidRPr="6017F435">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>submitted your</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6017F435">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> doctoral</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="3B3A4535">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="3B3A4535" w:rsidRPr="6017F435">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> thesis for</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="20ED027B">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="6017F435">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> viva voce</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="3B3A4535">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="3B3A4535" w:rsidRPr="6017F435">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> examination</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="326DCA34">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="326DCA34" w:rsidRPr="6017F435">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="20ED027B">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="6017F435">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6017F435" w:rsidP="6017F435" w:rsidRDefault="6017F435" w14:paraId="18C6121E" w14:textId="27DC1C11">
-[...44 lines deleted...]
-                <w:iCs w:val="1"/>
+          <w:p w14:paraId="18C6121E" w14:textId="27DC1C11" w:rsidR="6017F435" w:rsidRDefault="6017F435" w:rsidP="6017F435">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A0DB464" w14:textId="149455EB" w:rsidR="36AC96AA" w:rsidRDefault="36AC96AA" w:rsidP="6017F435">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6017F435">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Did you have any career breaks? If yes, please specify</w:t>
+            </w:r>
+            <w:r w:rsidR="38EFCCAE" w:rsidRPr="6017F435">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t>, if you are comfortable doing so.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6017F435" w:rsidP="6017F435" w:rsidRDefault="6017F435" w14:paraId="25AA5639" w14:textId="2986C423">
-[...8 lines deleted...]
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="00F32480" w:rsidP="00FB5446" w:rsidRDefault="004A18E2" w14:paraId="45CE0827" w14:textId="77777777">
+          <w:p w14:paraId="25AA5639" w14:textId="2986C423" w:rsidR="6017F435" w:rsidRDefault="6017F435" w:rsidP="6017F435">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45CE0827" w14:textId="77777777" w:rsidR="00F32480" w:rsidRPr="00FD1AB5" w:rsidRDefault="004A18E2" w:rsidP="00FB5446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
               </w:rPr>
               <w:t>Please note</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD1AB5" w:rsidR="00F32480">
+            <w:r w:rsidR="00F32480" w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="00F32480" w:rsidP="6017F435" w:rsidRDefault="00F32480" w14:paraId="72BD6176" w14:textId="487375F1" w14:noSpellErr="1">
+          <w:p w14:paraId="72BD6176" w14:textId="2AB5820E" w:rsidR="00F32480" w:rsidRPr="00FD1AB5" w:rsidRDefault="4AE78561" w:rsidP="2FAA64FC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-                <w:i w:val="1"/>
-[...7 lines deleted...]
-                <w:iCs w:val="1"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2FAA64FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t>You can</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="230CB526">
-[...3 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r w:rsidR="230CB526" w:rsidRPr="2FAA64FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> only</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="4AE78561">
-[...27 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r w:rsidRPr="2FAA64FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> apply if you have submitted your thesis for viva voce examination by</w:t>
+            </w:r>
+            <w:r w:rsidR="3B3A4535" w:rsidRPr="2FAA64FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="4CFBFB9D">
-[...11 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r w:rsidR="4CFBFB9D" w:rsidRPr="2FAA64FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="7E81A554" w:rsidRPr="2FAA64FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="61F131B6" w:rsidRPr="2FAA64FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="6397121D">
-[...3 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r w:rsidR="6397121D" w:rsidRPr="2FAA64FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="4AE78561">
-[...3 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r w:rsidRPr="2FAA64FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t>February 202</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="4CFBFB9D">
-[...11 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r w:rsidR="505F2A74" w:rsidRPr="2FAA64FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2FAA64FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="008C1146" w:rsidP="6017F435" w:rsidRDefault="28E0D377" w14:paraId="5E3F0A02" w14:textId="6E326306" w14:noSpellErr="1">
+          <w:p w14:paraId="5E3F0A02" w14:textId="32C82443" w:rsidR="008C1146" w:rsidRPr="00FD1AB5" w:rsidRDefault="0E06B2D1" w:rsidP="2FAA64FC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-                <w:i w:val="1"/>
-[...31 lines deleted...]
-                <w:iCs w:val="1"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2FAA64FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Those who submitted their thesis for viva voce examination </w:t>
+            </w:r>
+            <w:r w:rsidR="557BC01E" w:rsidRPr="2FAA64FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">before </w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="2AF530CC">
-[...11 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r w:rsidR="2AF530CC" w:rsidRPr="2FAA64FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="6F45360D" w:rsidRPr="2FAA64FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="42A413A9" w:rsidRPr="2FAA64FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="42A413A9">
-[...3 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r w:rsidR="42A413A9" w:rsidRPr="2FAA64FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> February 202</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="2AF530CC">
-[...11 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r w:rsidR="67F8368C" w:rsidRPr="2FAA64FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="6E8F48BB" w:rsidRPr="2FAA64FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="0E06B2D1">
-[...3 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r w:rsidRPr="2FAA64FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">are not eligible </w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="0E06B2D1">
-[...3 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r w:rsidRPr="2FAA64FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>unless</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="0E06B2D1">
-[...3 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r w:rsidRPr="2FAA64FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> they</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="557BC01E">
-[...3 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r w:rsidR="557BC01E" w:rsidRPr="2FAA64FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> have since had a career break. If this applies to you</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="512CD54C">
-[...3 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r w:rsidR="512CD54C" w:rsidRPr="2FAA64FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="557BC01E">
-[...3 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r w:rsidR="557BC01E" w:rsidRPr="2FAA64FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> please enter details of the nature of the career break</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="3B3A4535">
-[...3 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r w:rsidR="3B3A4535" w:rsidRPr="2FAA64FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="355232FB">
-[...3 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r w:rsidR="355232FB" w:rsidRPr="2FAA64FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t>parental</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="3B3A4535">
-[...3 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r w:rsidR="3B3A4535" w:rsidRPr="2FAA64FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> leave, family</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005A260A" w:rsidR="00717C24" w:rsidP="6E1DEAE3" w:rsidRDefault="008C1146" w14:paraId="428E5FDA" w14:textId="6F5BAB82">
+          <w:p w14:paraId="428E5FDA" w14:textId="6F5BAB82" w:rsidR="00717C24" w:rsidRPr="005A260A" w:rsidRDefault="3B77A8C6" w:rsidP="6E1DEAE3">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-                <w:i w:val="1"/>
-[...7 lines deleted...]
-                <w:iCs w:val="1"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E1DEAE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t>commitments, illness, or other exceptional circumstances etc.)</w:t>
             </w:r>
-            <w:r w:rsidRPr="6E1DEAE3" w:rsidR="79530F37">
-[...3 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r w:rsidR="79530F37" w:rsidRPr="6E1DEAE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FD1AB5" w:rsidR="00717C24" w:rsidTr="6E1DEAE3" w14:paraId="3FDD44A8" w14:textId="77777777">
+      <w:tr w:rsidR="00717C24" w:rsidRPr="00FD1AB5" w14:paraId="3FDD44A8" w14:textId="77777777" w:rsidTr="2FAA64FC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9124" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="00FB5446" w:rsidP="6017F435" w:rsidRDefault="00AE3F6C" w14:paraId="72CCED12" w14:textId="26B91F3C">
+          <w:p w14:paraId="72CCED12" w14:textId="26B91F3C" w:rsidR="00FB5446" w:rsidRPr="00FD1AB5" w:rsidRDefault="7B14B259" w:rsidP="6017F435">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6017F435" w:rsidR="7B14B259">
+            <w:r w:rsidRPr="6017F435">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Division</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="353187E5">
+            <w:r w:rsidR="353187E5" w:rsidRPr="6017F435">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="2C870262">
+            <w:r w:rsidR="2C870262" w:rsidRPr="6017F435">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">within SBS </w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="353187E5">
+            <w:r w:rsidR="353187E5" w:rsidRPr="6017F435">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>you wish to apply with:</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="353187E5">
+            <w:r w:rsidR="353187E5" w:rsidRPr="6017F435">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="00FB5446" w:rsidP="00FB5446" w:rsidRDefault="00FB5446" w14:paraId="3AAFBCFB" w14:textId="77777777">
+          <w:p w14:paraId="3AAFBCFB" w14:textId="77777777" w:rsidR="00FB5446" w:rsidRPr="00FD1AB5" w:rsidRDefault="00FB5446" w:rsidP="00FB5446">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="00FB5446" w:rsidP="6017F435" w:rsidRDefault="00FB5446" w14:paraId="02F1C354" w14:textId="669F54DC">
+          <w:p w14:paraId="02F1C354" w14:textId="669F54DC" w:rsidR="00FB5446" w:rsidRPr="00FD1AB5" w:rsidRDefault="353187E5" w:rsidP="6017F435">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6017F435" w:rsidR="353187E5">
+            <w:r w:rsidRPr="6017F435">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Name of potential</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="02C97756">
+            <w:r w:rsidR="02C97756" w:rsidRPr="6017F435">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> host PI:</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="353187E5">
+            <w:r w:rsidRPr="6017F435">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="353187E5">
+            <w:r w:rsidRPr="6017F435">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="00FB5446" w:rsidP="6017F435" w:rsidRDefault="00FB5446" w14:paraId="0FDF0E56" w14:textId="40978A38">
+          <w:p w14:paraId="0FDF0E56" w14:textId="40978A38" w:rsidR="00FB5446" w:rsidRPr="00FD1AB5" w:rsidRDefault="353187E5" w:rsidP="6017F435">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6017F435" w:rsidR="353187E5">
+            <w:r w:rsidRPr="6017F435">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Has your </w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="5C18D12A">
+            <w:r w:rsidR="5C18D12A" w:rsidRPr="6017F435">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>host PI</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="353187E5">
+            <w:r w:rsidRPr="6017F435">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> confirmed they will be happy to </w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="485A9B43">
+            <w:r w:rsidR="485A9B43" w:rsidRPr="6017F435">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>support</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="353187E5">
+            <w:r w:rsidRPr="6017F435">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> you?     </w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="353187E5">
+            <w:r w:rsidRPr="6017F435">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="MS Gothic" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:bCs w:val="1"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="353187E5">
+            <w:r w:rsidRPr="6017F435">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> Yes     </w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="353187E5">
+            <w:r w:rsidRPr="6017F435">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="MS Gothic" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:bCs w:val="1"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="353187E5">
+            <w:r w:rsidRPr="6017F435">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> No</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="353187E5">
+            <w:r w:rsidRPr="6017F435">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="00FB5446" w:rsidP="6017F435" w:rsidRDefault="00FB5446" w14:paraId="7B35C225" w14:textId="77777777" w14:noSpellErr="1">
+          <w:p w14:paraId="7B35C225" w14:textId="77777777" w:rsidR="00FB5446" w:rsidRPr="00FD1AB5" w:rsidRDefault="353187E5" w:rsidP="6017F435">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6017F435" w:rsidR="353187E5">
+            <w:r w:rsidRPr="6017F435">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Additional</w:t>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="6017F435" w:rsidR="353187E5">
+              <w:t>Additional comments </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6017F435">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(optional)</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="353187E5">
+            <w:r w:rsidRPr="6017F435">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="353187E5">
+            <w:r w:rsidRPr="6017F435">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="00224674" w:rsidP="00FB5446" w:rsidRDefault="00224674" w14:paraId="64207D35" w14:textId="77777777">
+          <w:p w14:paraId="64207D35" w14:textId="77777777" w:rsidR="00224674" w:rsidRPr="00FD1AB5" w:rsidRDefault="00224674" w:rsidP="00FB5446">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="00717C24" w:rsidP="23EE2545" w:rsidRDefault="00717C24" w14:paraId="157BD2B5" w14:textId="1A6D7303">
-[...8 lines deleted...]
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="00717C24" w:rsidP="00FB5446" w:rsidRDefault="00717C24" w14:paraId="62DFD438" w14:textId="72A220B7">
+          <w:p w14:paraId="157BD2B5" w14:textId="1A6D7303" w:rsidR="00717C24" w:rsidRPr="00FD1AB5" w:rsidRDefault="00717C24" w:rsidP="23EE2545">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62DFD438" w14:textId="72A220B7" w:rsidR="00717C24" w:rsidRPr="00FD1AB5" w:rsidRDefault="00717C24" w:rsidP="00FB5446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FD1AB5" w:rsidR="00A15C5A" w:rsidTr="6E1DEAE3" w14:paraId="270F50F7" w14:textId="77777777">
+      <w:tr w:rsidR="00A15C5A" w:rsidRPr="00FD1AB5" w14:paraId="270F50F7" w14:textId="77777777" w:rsidTr="2FAA64FC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9124" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="00A15C5A" w:rsidP="00A15C5A" w:rsidRDefault="00A15C5A" w14:paraId="473F88FF" w14:textId="1DD6F311">
+          <w:p w14:paraId="473F88FF" w14:textId="1DD6F311" w:rsidR="00A15C5A" w:rsidRPr="00FD1AB5" w:rsidRDefault="00A15C5A" w:rsidP="00A15C5A">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Has the Head of Division confirmed </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD1AB5" w:rsidR="009003C4">
+            <w:r w:rsidR="009003C4" w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">support for </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00FD1AB5" w:rsidR="009003C4">
+              <w:t>support for your application</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>your</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00FD1AB5" w:rsidR="009003C4">
+              <w:t>?     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD1AB5">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> application</w:t>
+              <w:t> Yes     </w:t>
             </w:r>
             <w:r w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
-[...32 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="MS Gothic" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> No</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="00A15C5A" w:rsidP="00A15C5A" w:rsidRDefault="00A15C5A" w14:paraId="6B77837D" w14:textId="77777777">
+          <w:p w14:paraId="6B77837D" w14:textId="77777777" w:rsidR="00A15C5A" w:rsidRPr="00FD1AB5" w:rsidRDefault="00A15C5A" w:rsidP="00A15C5A">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Additional comments </w:t>
             </w:r>
             <w:r w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
@@ -1935,2747 +1784,2545 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(optional)</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="00A15C5A" w:rsidP="00FB5446" w:rsidRDefault="00A15C5A" w14:paraId="0BE76E6E" w14:textId="77777777">
+          <w:p w14:paraId="0BE76E6E" w14:textId="77777777" w:rsidR="00A15C5A" w:rsidRPr="00FD1AB5" w:rsidRDefault="00A15C5A" w:rsidP="00FB5446">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="00A15C5A" w:rsidP="00FB5446" w:rsidRDefault="00A15C5A" w14:paraId="48BD73C6" w14:textId="77777777">
+          <w:p w14:paraId="48BD73C6" w14:textId="77777777" w:rsidR="00A15C5A" w:rsidRPr="00FD1AB5" w:rsidRDefault="00A15C5A" w:rsidP="00FB5446">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FD1AB5" w:rsidR="00717C24" w:rsidTr="6E1DEAE3" w14:paraId="69B4033E" w14:textId="77777777">
+      <w:tr w:rsidR="00717C24" w:rsidRPr="00FD1AB5" w14:paraId="69B4033E" w14:textId="77777777" w:rsidTr="2FAA64FC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9124" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="00FB5446" w:rsidP="00FB5446" w:rsidRDefault="00FB5446" w14:paraId="7CDE5275" w14:textId="74DFBB9E">
+          <w:p w14:paraId="7CDE5275" w14:textId="74DFBB9E" w:rsidR="00FB5446" w:rsidRPr="00FD1AB5" w:rsidRDefault="00FB5446" w:rsidP="00FB5446">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Title of research proposal: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="00FB5446" w:rsidP="00FB5446" w:rsidRDefault="00FB5446" w14:paraId="5A53A6CF" w14:textId="043CAB58">
+          <w:p w14:paraId="5A53A6CF" w14:textId="043CAB58" w:rsidR="00FB5446" w:rsidRPr="00FD1AB5" w:rsidRDefault="00FB5446" w:rsidP="00FB5446">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="00FB5446" w:rsidP="6017F435" w:rsidRDefault="00FB5446" w14:paraId="56332C70" w14:textId="4AAE826B">
+          <w:p w14:paraId="56332C70" w14:textId="4AAE826B" w:rsidR="00FB5446" w:rsidRPr="00FD1AB5" w:rsidRDefault="5C3FA333" w:rsidP="6017F435">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6017F435" w:rsidR="5C3FA333">
+            <w:r w:rsidRPr="6017F435">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Lay </w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="695990C8">
+            <w:r w:rsidR="695990C8" w:rsidRPr="6017F435">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>summary (</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="353187E5">
+            <w:r w:rsidR="353187E5" w:rsidRPr="6017F435">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100 words): </w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="353187E5">
+            <w:r w:rsidR="353187E5" w:rsidRPr="6017F435">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="00FB5446" w:rsidP="6017F435" w:rsidRDefault="00FB5446" w14:paraId="143E90D9" w14:textId="02EFC3D0">
+          <w:p w14:paraId="143E90D9" w14:textId="02EFC3D0" w:rsidR="00FB5446" w:rsidRPr="00FD1AB5" w:rsidRDefault="353187E5" w:rsidP="6017F435">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
-                <w:i w:val="1"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="6017F435" w:rsidR="353187E5">
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6017F435">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
-                <w:i w:val="1"/>
-                <w:iCs w:val="1"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">This should be </w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="4A4A8ECF">
+            <w:r w:rsidR="4A4A8ECF" w:rsidRPr="6017F435">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
-                <w:i w:val="1"/>
-                <w:iCs w:val="1"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">a summary of your planned research and what it will deliver, </w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="353187E5">
+            <w:r w:rsidRPr="6017F435">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
-                <w:i w:val="1"/>
-                <w:iCs w:val="1"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">written in non-technical terms </w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="0AA63EA5">
+            <w:r w:rsidR="0AA63EA5" w:rsidRPr="6017F435">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
-                <w:i w:val="1"/>
-                <w:iCs w:val="1"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="353187E5">
+            <w:r w:rsidRPr="6017F435">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
-                <w:i w:val="1"/>
-                <w:iCs w:val="1"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> be easily comprehensible to a non-expert</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="00FB5446" w:rsidP="00FB5446" w:rsidRDefault="00FB5446" w14:paraId="145DB831" w14:textId="77777777">
-[...36 lines deleted...]
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="00FD1AB5" w:rsidP="00FB5446" w:rsidRDefault="00FD1AB5" w14:paraId="1EC79536" w14:textId="3B274010">
+          <w:p w14:paraId="145DB831" w14:textId="77777777" w:rsidR="00FB5446" w:rsidRPr="00FD1AB5" w:rsidRDefault="00FB5446" w:rsidP="00FB5446">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63FE4EFA" w14:textId="77777777" w:rsidR="00FD1AB5" w:rsidRPr="00FD1AB5" w:rsidRDefault="00FD1AB5" w:rsidP="00FB5446">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EBBF8F5" w14:textId="151370A5" w:rsidR="00FD1AB5" w:rsidRPr="00FD1AB5" w:rsidRDefault="00FD1AB5" w:rsidP="6E1DEAE3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7172ED59" w14:textId="17431A8A" w:rsidR="6E1DEAE3" w:rsidRDefault="6E1DEAE3" w:rsidP="6E1DEAE3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FABED76" w14:textId="58232799" w:rsidR="00FD1AB5" w:rsidRPr="00FD1AB5" w:rsidRDefault="00FD1AB5" w:rsidP="414D98DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EC79536" w14:textId="3B274010" w:rsidR="00FD1AB5" w:rsidRPr="00FD1AB5" w:rsidRDefault="00FD1AB5" w:rsidP="00FB5446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FD1AB5" w:rsidR="00717C24" w:rsidTr="6E1DEAE3" w14:paraId="1F59AB50" w14:textId="77777777">
+      <w:tr w:rsidR="00717C24" w:rsidRPr="00FD1AB5" w14:paraId="1F59AB50" w14:textId="77777777" w:rsidTr="2FAA64FC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9124" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="00717C24" w:rsidP="00FB5446" w:rsidRDefault="004A18E2" w14:paraId="374419BB" w14:textId="462D88BF">
+          <w:p w14:paraId="374419BB" w14:textId="462D88BF" w:rsidR="00717C24" w:rsidRPr="00FD1AB5" w:rsidRDefault="004A18E2" w:rsidP="00FB5446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
               <w:t>Details of current and past research</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD1AB5" w:rsidR="001D364E">
+            <w:r w:rsidR="001D364E" w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="004A18E2" w:rsidP="6017F435" w:rsidRDefault="004A18E2" w14:paraId="5B100CDA" w14:textId="506583E3">
-[...35 lines deleted...]
-                <w:iCs w:val="1"/>
+          <w:p w14:paraId="5B100CDA" w14:textId="506583E3" w:rsidR="004A18E2" w:rsidRPr="00FD1AB5" w:rsidRDefault="66B86915" w:rsidP="6017F435">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6017F435">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">A summary description of your current and previous research, normally referring to </w:t>
+            </w:r>
+            <w:r w:rsidR="42F83442" w:rsidRPr="6017F435">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t>your</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="66B86915">
-[...3 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r w:rsidRPr="6017F435">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> doctoral thesis (250 words max)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="52FA14D2" w:rsidP="52FA14D2" w:rsidRDefault="52FA14D2" w14:paraId="73C799AC" w14:textId="6BFA0979">
-[...81 lines deleted...]
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="004A18E2" w:rsidP="00FB5446" w:rsidRDefault="004A18E2" w14:paraId="2A0866BA" w14:textId="4A9BEE41">
+          <w:p w14:paraId="73C799AC" w14:textId="6BFA0979" w:rsidR="52FA14D2" w:rsidRDefault="52FA14D2" w:rsidP="52FA14D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F699C69" w14:textId="666DD461" w:rsidR="52FA14D2" w:rsidRDefault="52FA14D2" w:rsidP="52FA14D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E337308" w14:textId="2BB83534" w:rsidR="52FA14D2" w:rsidRDefault="52FA14D2" w:rsidP="52FA14D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67CF3316" w14:textId="4AC2EF5B" w:rsidR="52FA14D2" w:rsidRDefault="52FA14D2" w:rsidP="6E1DEAE3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6340D57E" w14:textId="3FFEFA22" w:rsidR="6E1DEAE3" w:rsidRDefault="6E1DEAE3" w:rsidP="6E1DEAE3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30F7EF9B" w14:textId="38F5D1D8" w:rsidR="6E1DEAE3" w:rsidRDefault="6E1DEAE3" w:rsidP="6E1DEAE3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A7411B2" w14:textId="32FAF83A" w:rsidR="6E1DEAE3" w:rsidRDefault="6E1DEAE3" w:rsidP="6E1DEAE3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7481BDBB" w14:textId="65E6EE80" w:rsidR="6E1DEAE3" w:rsidRDefault="6E1DEAE3" w:rsidP="6E1DEAE3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1903F92A" w14:textId="29BA75C2" w:rsidR="00FD1AB5" w:rsidRPr="00FD1AB5" w:rsidRDefault="00FD1AB5" w:rsidP="6E1DEAE3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A0866BA" w14:textId="4A9BEE41" w:rsidR="004A18E2" w:rsidRPr="00FD1AB5" w:rsidRDefault="004A18E2" w:rsidP="00FB5446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FD1AB5" w:rsidR="00717C24" w:rsidTr="6E1DEAE3" w14:paraId="767CAB4B" w14:textId="77777777">
+      <w:tr w:rsidR="00717C24" w:rsidRPr="00FD1AB5" w14:paraId="767CAB4B" w14:textId="77777777" w:rsidTr="2FAA64FC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9124" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="004A18E2" w:rsidP="6017F435" w:rsidRDefault="004A18E2" w14:paraId="3BB97801" w14:textId="5BE3D409" w14:noSpellErr="1">
-[...35 lines deleted...]
-                <w:bCs w:val="1"/>
+          <w:p w14:paraId="3BB97801" w14:textId="5BE3D409" w:rsidR="004A18E2" w:rsidRPr="00FD1AB5" w:rsidRDefault="7798AD05" w:rsidP="6017F435">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E1DEAE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Detailed statement of proposed research</w:t>
+            </w:r>
+            <w:r w:rsidR="28E42CA6" w:rsidRPr="6E1DEAE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="00717C24" w:rsidP="6017F435" w:rsidRDefault="004A18E2" w14:paraId="0979AC9E" w14:textId="6DF2BE40" w14:noSpellErr="1">
-[...11 lines deleted...]
-                <w:iCs w:val="1"/>
+          <w:p w14:paraId="0979AC9E" w14:textId="6DF2BE40" w:rsidR="00717C24" w:rsidRPr="00FD1AB5" w:rsidRDefault="66B86915" w:rsidP="6017F435">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6017F435">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t>This should include the following headings</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="4AE78561">
-[...3 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r w:rsidR="4AE78561" w:rsidRPr="6017F435">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="66B86915">
-[...43 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r w:rsidRPr="6017F435">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aims, objectives, methodology and outcome (e.g. publication plans) (</w:t>
+            </w:r>
+            <w:r w:rsidR="492296F0" w:rsidRPr="6017F435">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t>750</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="66B86915">
-[...3 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r w:rsidRPr="6017F435">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> words max)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="52FA14D2" w:rsidP="52FA14D2" w:rsidRDefault="52FA14D2" w14:paraId="19770C09" w14:textId="76BF5348">
-[...113 lines deleted...]
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="00690D1A" w:rsidP="00FB5446" w:rsidRDefault="00690D1A" w14:paraId="1BDFDF0D" w14:textId="77983D18">
+          <w:p w14:paraId="19770C09" w14:textId="76BF5348" w:rsidR="52FA14D2" w:rsidRDefault="52FA14D2" w:rsidP="52FA14D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50E2ADBE" w14:textId="47C24B41" w:rsidR="00690D1A" w:rsidRPr="00FD1AB5" w:rsidRDefault="00690D1A" w:rsidP="2823C64F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E1E0C28" w14:textId="4C408134" w:rsidR="00690D1A" w:rsidRPr="00FD1AB5" w:rsidRDefault="00690D1A" w:rsidP="6E1DEAE3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78013579" w14:textId="4D8D3AEA" w:rsidR="00690D1A" w:rsidRPr="00FD1AB5" w:rsidRDefault="00690D1A" w:rsidP="2823C64F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68EC72FE" w14:textId="584453E1" w:rsidR="6E1DEAE3" w:rsidRDefault="6E1DEAE3" w:rsidP="6E1DEAE3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7666B8AE" w14:textId="6643A1E5" w:rsidR="6E1DEAE3" w:rsidRDefault="6E1DEAE3" w:rsidP="6E1DEAE3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31CC8343" w14:textId="75BA8430" w:rsidR="6E1DEAE3" w:rsidRDefault="6E1DEAE3" w:rsidP="6E1DEAE3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5553BF31" w14:textId="641D3E60" w:rsidR="6E1DEAE3" w:rsidRDefault="6E1DEAE3" w:rsidP="6E1DEAE3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F4F1953" w14:textId="7C840E19" w:rsidR="6E1DEAE3" w:rsidRDefault="6E1DEAE3" w:rsidP="6E1DEAE3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48386ECA" w14:textId="313CA49D" w:rsidR="6E1DEAE3" w:rsidRDefault="6E1DEAE3" w:rsidP="6E1DEAE3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="751DB226" w14:textId="098D9D08" w:rsidR="6E1DEAE3" w:rsidRDefault="6E1DEAE3" w:rsidP="6E1DEAE3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5493B59E" w14:textId="747FC199" w:rsidR="6E1DEAE3" w:rsidRDefault="6E1DEAE3" w:rsidP="6E1DEAE3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DDC9FD0" w14:textId="04AA80E3" w:rsidR="6E1DEAE3" w:rsidRDefault="6E1DEAE3" w:rsidP="6E1DEAE3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77DDBBC4" w14:textId="06C1BC92" w:rsidR="6E1DEAE3" w:rsidRDefault="6E1DEAE3" w:rsidP="6E1DEAE3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B10128C" w14:textId="1B52BB3A" w:rsidR="00690D1A" w:rsidRPr="00FD1AB5" w:rsidRDefault="00690D1A" w:rsidP="2823C64F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2292D380" w14:textId="2DF080F2" w:rsidR="00690D1A" w:rsidRPr="00FD1AB5" w:rsidRDefault="00690D1A" w:rsidP="2823C64F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BDFDF0D" w14:textId="77983D18" w:rsidR="00690D1A" w:rsidRPr="00FD1AB5" w:rsidRDefault="00690D1A" w:rsidP="00FB5446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6017F435" w:rsidTr="6E1DEAE3" w14:paraId="0EA130EC">
+      <w:tr w:rsidR="6017F435" w14:paraId="0EA130EC" w14:textId="77777777" w:rsidTr="2FAA64FC">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9124" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3D0E55DF" w:rsidP="6017F435" w:rsidRDefault="3D0E55DF" w14:paraId="2B6C4021" w14:textId="6A17EFB7">
-[...13 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2B6C4021" w14:textId="6A17EFB7" w:rsidR="3D0E55DF" w:rsidRDefault="3D0E55DF" w:rsidP="6017F435">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6017F435">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">References relating to proposed research plan </w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="1229C691">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="1229C691" w:rsidRPr="6017F435">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="3D0E55DF">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="6017F435">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>above</w:t>
             </w:r>
-            <w:r w:rsidRPr="6017F435" w:rsidR="33625B9B">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="33625B9B" w:rsidRPr="6017F435">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6017F435" w:rsidP="6017F435" w:rsidRDefault="6017F435" w14:paraId="192F1EA3" w14:textId="3C7B970B">
-[...52 lines deleted...]
-                <w:bCs w:val="1"/>
+          <w:p w14:paraId="192F1EA3" w14:textId="3C7B970B" w:rsidR="6017F435" w:rsidRDefault="6017F435" w:rsidP="6017F435">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="006A0D4B" w14:textId="78C8C199" w:rsidR="6017F435" w:rsidRDefault="6017F435" w:rsidP="6017F435">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="096FF994" w14:textId="57D3ABA1" w:rsidR="6017F435" w:rsidRDefault="6017F435" w:rsidP="6017F435">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E3A62EA" w14:textId="6F526CF3" w:rsidR="6E1DEAE3" w:rsidRDefault="6E1DEAE3" w:rsidP="6E1DEAE3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E594B06" w14:textId="1FFD1ACB" w:rsidR="3D0E55DF" w:rsidRDefault="3D0E55DF" w:rsidP="6017F435">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6017F435">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6E1DEAE3" w:rsidTr="6E1DEAE3" w14:paraId="76CE1101">
+      <w:tr w:rsidR="6E1DEAE3" w14:paraId="76CE1101" w14:textId="77777777" w:rsidTr="2FAA64FC">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9124" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="121FAB31" w:rsidP="6E1DEAE3" w:rsidRDefault="121FAB31" w14:paraId="47EFAA4B" w14:textId="1CDE7E15">
-[...12 lines deleted...]
-                <w:bCs w:val="1"/>
+          <w:p w14:paraId="47EFAA4B" w14:textId="1CDE7E15" w:rsidR="121FAB31" w:rsidRDefault="121FAB31" w:rsidP="6E1DEAE3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E1DEAE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Outli</w:t>
             </w:r>
-            <w:r w:rsidRPr="6E1DEAE3" w:rsidR="1F76C7E9">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="1F76C7E9" w:rsidRPr="6E1DEAE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>ne</w:t>
             </w:r>
-            <w:r w:rsidRPr="6E1DEAE3" w:rsidR="121FAB31">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="6E1DEAE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Budget</w:t>
             </w:r>
-            <w:r w:rsidRPr="6E1DEAE3" w:rsidR="512CC53B">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="512CC53B" w:rsidRPr="6E1DEAE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="59AD5F47" w:rsidP="6E1DEAE3" w:rsidRDefault="59AD5F47" w14:paraId="1D9CD8E0" w14:textId="4639DFF3">
-[...35 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="1D9CD8E0" w14:textId="4639DFF3" w:rsidR="59AD5F47" w:rsidRDefault="59AD5F47" w:rsidP="6E1DEAE3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E1DEAE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t>£6,000 a year is available for research expenses. P</w:t>
             </w:r>
-            <w:r w:rsidRPr="6E1DEAE3" w:rsidR="0A356B8B">
-[...63 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidR="0A356B8B" w:rsidRPr="6E1DEAE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">lease summarise how you will use the allocated </w:t>
+            </w:r>
+            <w:r w:rsidR="16F7F57D" w:rsidRPr="6E1DEAE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t>research</w:t>
             </w:r>
-            <w:r w:rsidRPr="6E1DEAE3" w:rsidR="0A356B8B">
-[...12 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidR="0A356B8B" w:rsidRPr="6E1DEAE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> funds</w:t>
             </w:r>
-            <w:r w:rsidRPr="6E1DEAE3" w:rsidR="0DE4DA45">
-[...121 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="0DE4DA45" w:rsidRPr="6E1DEAE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (note a full costing is not required at this stage)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="746126D7" w14:textId="52CAB837" w:rsidR="6E1DEAE3" w:rsidRDefault="6E1DEAE3" w:rsidP="6E1DEAE3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AB57C29" w14:textId="4416CA8C" w:rsidR="6E1DEAE3" w:rsidRDefault="6E1DEAE3" w:rsidP="6E1DEAE3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7AEDCC51" w14:textId="64007BD1" w:rsidR="6E1DEAE3" w:rsidRDefault="6E1DEAE3" w:rsidP="6E1DEAE3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06DB1146" w14:textId="014A28C6" w:rsidR="6E1DEAE3" w:rsidRDefault="6E1DEAE3" w:rsidP="6E1DEAE3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CA6B5B6" w14:textId="6CF6F54B" w:rsidR="6E1DEAE3" w:rsidRDefault="6E1DEAE3" w:rsidP="6E1DEAE3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E8E5D88" w14:textId="4B5CD9C2" w:rsidR="6E1DEAE3" w:rsidRDefault="6E1DEAE3" w:rsidP="6E1DEAE3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FD1AB5" w:rsidR="00717C24" w:rsidTr="6E1DEAE3" w14:paraId="0077FF02" w14:textId="77777777">
+      <w:tr w:rsidR="00717C24" w:rsidRPr="00FD1AB5" w14:paraId="0077FF02" w14:textId="77777777" w:rsidTr="2FAA64FC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9124" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="00690D1A" w:rsidP="00FB5446" w:rsidRDefault="00690D1A" w14:paraId="0B0A02E8" w14:textId="0B614646">
+          <w:p w14:paraId="0B0A02E8" w14:textId="0B614646" w:rsidR="00690D1A" w:rsidRPr="00FD1AB5" w:rsidRDefault="00690D1A" w:rsidP="00FB5446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Reason for choosing the University of </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD1AB5" w:rsidR="007D205E">
+            <w:r w:rsidR="007D205E" w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
               <w:t>Manchester</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> as the host institution</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD1AB5" w:rsidR="001D364E">
+            <w:r w:rsidR="001D364E" w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="00690D1A" w:rsidP="00FB5446" w:rsidRDefault="00690D1A" w14:paraId="458FEABD" w14:textId="7CE207C6">
+          <w:p w14:paraId="458FEABD" w14:textId="7CE207C6" w:rsidR="00690D1A" w:rsidRPr="00FD1AB5" w:rsidRDefault="00690D1A" w:rsidP="00FB5446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">This should include details of research being conducted in the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD1AB5" w:rsidR="00B34BA4">
+            <w:r w:rsidR="00B34BA4" w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
               </w:rPr>
               <w:t>School of Biological Sciences</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="6E6B13CE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>which</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> is relevant to your own proposed project and any other additional reason for choosing this</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD1AB5" w:rsidR="00311F68">
+            <w:r w:rsidR="00311F68" w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> particular</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="476B892E" w:rsidR="14AAAC77">
+            <w:r w:rsidR="14AAAC77" w:rsidRPr="476B892E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidRPr="476B892E" w:rsidR="00B34BA4">
+            <w:r w:rsidR="00B34BA4" w:rsidRPr="476B892E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>ivision</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> and</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD1AB5" w:rsidR="00311F68">
+            <w:r w:rsidR="00311F68" w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD1AB5" w:rsidR="00311F68">
+            <w:r w:rsidR="00311F68" w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">the University of </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD1AB5" w:rsidR="00A21F1D">
+            <w:r w:rsidR="00A21F1D" w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
               </w:rPr>
               <w:t>Manchester</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD1AB5" w:rsidR="00311F68">
+            <w:r w:rsidR="00311F68" w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> as the host institution </w:t>
             </w:r>
             <w:r w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
               </w:rPr>
               <w:t>(150 words max)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="00FD1AB5" w:rsidP="00FB5446" w:rsidRDefault="00FD1AB5" w14:paraId="25375BE4" w14:textId="1B9C9792">
-[...41 lines deleted...]
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="00717C24" w:rsidP="00FB5446" w:rsidRDefault="00717C24" w14:paraId="22325873" w14:textId="77777777">
+          <w:p w14:paraId="25375BE4" w14:textId="1B9C9792" w:rsidR="00FD1AB5" w:rsidRPr="00FD1AB5" w:rsidRDefault="00FD1AB5" w:rsidP="00FB5446">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5AEA33B0" w14:textId="62080A96" w:rsidR="6A351CEC" w:rsidRDefault="6A351CEC" w:rsidP="6A351CEC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22247057" w14:textId="77777777" w:rsidR="00FD1AB5" w:rsidRPr="00FD1AB5" w:rsidRDefault="00FD1AB5" w:rsidP="00FB5446">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4097832C" w14:textId="21868511" w:rsidR="6E1DEAE3" w:rsidRDefault="6E1DEAE3" w:rsidP="6E1DEAE3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0CF9D6D4" w14:textId="77777777" w:rsidR="00FD1AB5" w:rsidRPr="00FD1AB5" w:rsidRDefault="00FD1AB5" w:rsidP="00FB5446">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="281E2AE4" w14:textId="52441562" w:rsidR="6E1DEAE3" w:rsidRDefault="6E1DEAE3" w:rsidP="6E1DEAE3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22325873" w14:textId="77777777" w:rsidR="00717C24" w:rsidRPr="00FD1AB5" w:rsidRDefault="00717C24" w:rsidP="00FB5446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FD1AB5" w:rsidR="00311F68" w:rsidTr="6E1DEAE3" w14:paraId="66E8106C" w14:textId="77777777">
+      <w:tr w:rsidR="00311F68" w:rsidRPr="00FD1AB5" w14:paraId="66E8106C" w14:textId="77777777" w:rsidTr="2FAA64FC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9124" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="00C852DD" w:rsidP="007B40F5" w:rsidRDefault="00311F68" w14:paraId="159AFA5D" w14:textId="1C7F86BA">
+          <w:p w14:paraId="159AFA5D" w14:textId="1C7F86BA" w:rsidR="00C852DD" w:rsidRPr="00FD1AB5" w:rsidRDefault="00311F68" w:rsidP="007B40F5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Have</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD1AB5" w:rsidR="0085739C">
+            <w:r w:rsidR="0085739C" w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> you</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> moved institutions </w:t>
             </w:r>
-            <w:r w:rsidRPr="397E83F0" w:rsidR="5A12C196">
+            <w:r w:rsidR="5A12C196" w:rsidRPr="397E83F0">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>during</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> your academic career? </w:t>
             </w:r>
             <w:r w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> Yes     </w:t>
             </w:r>
             <w:r w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> No</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="00A544F2" w:rsidP="007B40F5" w:rsidRDefault="00A544F2" w14:paraId="4B7F7908" w14:textId="0859A2C4">
+          <w:p w14:paraId="4B7F7908" w14:textId="0859A2C4" w:rsidR="00A544F2" w:rsidRPr="00FD1AB5" w:rsidRDefault="00A544F2" w:rsidP="007B40F5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="90"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">The Leverhulme Trust </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD1AB5" w:rsidR="00C852DD">
+            <w:r w:rsidR="00C852DD" w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:i/>
               </w:rPr>
               <w:t>wishes to promote</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> academic mobility</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD1AB5" w:rsidR="00C852DD">
+            <w:r w:rsidR="00C852DD" w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> through this scheme,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD1AB5" w:rsidR="00C852DD">
+            <w:r w:rsidR="00C852DD" w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD1AB5" w:rsidR="00C852DD">
+            <w:r w:rsidR="00C852DD" w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
               </w:rPr>
               <w:t>encouraging candidates to move</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD1AB5" w:rsidR="00C852DD">
+            <w:r w:rsidR="00C852DD" w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> institutions </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD1AB5" w:rsidR="00A21F1D">
+            <w:r w:rsidR="00A21F1D" w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:i/>
               </w:rPr>
               <w:t>during</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD1AB5" w:rsidR="00C852DD">
+            <w:r w:rsidR="00C852DD" w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> their academic career (i.e. between their undergraduate university and proposed host institution). </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD1AB5" w:rsidR="007B40F5">
+            <w:r w:rsidR="007B40F5" w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD1AB5" w:rsidR="007B40F5">
+            <w:r w:rsidR="007B40F5" w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Applicants who have not already moved institutions </w:t>
             </w:r>
-            <w:r w:rsidRPr="6E0E9D0A" w:rsidR="60356464">
+            <w:r w:rsidR="60356464" w:rsidRPr="6E0E9D0A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>during</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD1AB5" w:rsidR="007B40F5">
+            <w:r w:rsidR="007B40F5" w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> their academic career should nominate a new host </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD1AB5" w:rsidR="00FD1AB5">
+            <w:r w:rsidR="00FD1AB5" w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:i/>
               </w:rPr>
               <w:t>university or</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD1AB5" w:rsidR="007B40F5">
+            <w:r w:rsidR="007B40F5" w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> otherwise demonstrate clear evidence of the academic and/or personal reasons for remaining at the same university, such as access to highly specialist equipment or a highly specialised research team.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="007B40F5" w:rsidP="007B40F5" w:rsidRDefault="007B40F5" w14:paraId="0EEDF548" w14:textId="77777777">
+          <w:p w14:paraId="0EEDF548" w14:textId="77777777" w:rsidR="007B40F5" w:rsidRPr="00FD1AB5" w:rsidRDefault="007B40F5" w:rsidP="007B40F5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="90"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="00311F68" w:rsidP="00FB5446" w:rsidRDefault="00311F68" w14:paraId="0A061DFF" w14:textId="14E568A9">
+          <w:p w14:paraId="0A061DFF" w14:textId="14E568A9" w:rsidR="00311F68" w:rsidRPr="00FD1AB5" w:rsidRDefault="00311F68" w:rsidP="00FB5446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">If applicable, explain the academic and/or personal reasons why you wish to remain at the same </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD1AB5" w:rsidR="00A544F2">
+            <w:r w:rsidR="00A544F2" w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>institution (maximum 100 words)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD1AB5" w:rsidR="001D364E">
+            <w:r w:rsidR="001D364E" w:rsidRPr="00FD1AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="00FD1AB5" w:rsidP="00FB5446" w:rsidRDefault="00FD1AB5" w14:paraId="0EDE2A39" w14:textId="77777777">
-[...44 lines deleted...]
-          <w:p w:rsidRPr="00FD1AB5" w:rsidR="00311F68" w:rsidP="3B6638CE" w:rsidRDefault="00311F68" w14:paraId="3F52CF50" w14:textId="122631A2">
+          <w:p w14:paraId="0EDE2A39" w14:textId="77777777" w:rsidR="00FD1AB5" w:rsidRPr="00FD1AB5" w:rsidRDefault="00FD1AB5" w:rsidP="00FB5446">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65CD8023" w14:textId="16544B67" w:rsidR="005A260A" w:rsidRPr="00FD1AB5" w:rsidRDefault="005A260A" w:rsidP="00FB5446">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FBD0C26" w14:textId="1B50C21A" w:rsidR="6E1DEAE3" w:rsidRDefault="6E1DEAE3" w:rsidP="6E1DEAE3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FC2E444" w14:textId="7DEE8837" w:rsidR="6E1DEAE3" w:rsidRDefault="6E1DEAE3" w:rsidP="6E1DEAE3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="566722B0" w14:textId="0E34EAD4" w:rsidR="6E1DEAE3" w:rsidRDefault="6E1DEAE3" w:rsidP="6E1DEAE3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F52CF50" w14:textId="122631A2" w:rsidR="00311F68" w:rsidRPr="00FD1AB5" w:rsidRDefault="00311F68" w:rsidP="3B6638CE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00FD1AB5" w:rsidR="00A01740" w:rsidP="00A01740" w:rsidRDefault="00A01740" w14:paraId="080D966B" w14:textId="0C1018E8">
+    <w:p w14:paraId="080D966B" w14:textId="0C1018E8" w:rsidR="00A01740" w:rsidRPr="00FD1AB5" w:rsidRDefault="00A01740" w:rsidP="00A01740">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00FD1AB5" w:rsidR="00A01740" w:rsidSect="002D07A9">
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+    <w:sectPr w:rsidR="00A01740" w:rsidRPr="00FD1AB5" w:rsidSect="002D07A9">
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="510" w:right="1440" w:bottom="851" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
-      <w:headerReference w:type="default" r:id="R1f4ec80dce1a4109"/>
-      <w:footerReference w:type="default" r:id="R70284766b1134186"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-<w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid"/>
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5A0028E8" w14:textId="77777777" w:rsidR="0062567C" w:rsidRDefault="0062567C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2D5C5AB8" w14:textId="77777777" w:rsidR="0062567C" w:rsidRDefault="0062567C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableNormal"/>
-      <w:bidiVisual w:val="0"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3005"/>
       <w:gridCol w:w="3005"/>
       <w:gridCol w:w="3005"/>
     </w:tblGrid>
-    <w:tr w:rsidR="6017F435" w:rsidTr="6017F435" w14:paraId="5B2C44AA">
+    <w:tr w:rsidR="6017F435" w14:paraId="5B2C44AA" w14:textId="77777777" w:rsidTr="6017F435">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="6017F435" w:rsidP="6017F435" w:rsidRDefault="6017F435" w14:paraId="53903580" w14:textId="76BD18FC">
+        <w:p w14:paraId="53903580" w14:textId="76BD18FC" w:rsidR="6017F435" w:rsidRDefault="6017F435" w:rsidP="6017F435">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:bidi w:val="0"/>
             <w:ind w:left="-115"/>
-            <w:jc w:val="left"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="6017F435" w:rsidP="6017F435" w:rsidRDefault="6017F435" w14:paraId="1B9CB935" w14:textId="03BA25DF">
+        <w:p w14:paraId="1B9CB935" w14:textId="03BA25DF" w:rsidR="6017F435" w:rsidRDefault="6017F435" w:rsidP="6017F435">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:bidi w:val="0"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="6017F435" w:rsidP="6017F435" w:rsidRDefault="6017F435" w14:paraId="57E3F519" w14:textId="155F62A4">
+        <w:p w14:paraId="57E3F519" w14:textId="155F62A4" w:rsidR="6017F435" w:rsidRDefault="6017F435" w:rsidP="6017F435">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:bidi w:val="0"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="6017F435" w:rsidP="6017F435" w:rsidRDefault="6017F435" w14:paraId="6CAF9F53" w14:textId="27B19D36">
+  <w:p w14:paraId="6CAF9F53" w14:textId="27B19D36" w:rsidR="6017F435" w:rsidRDefault="6017F435" w:rsidP="6017F435">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:bidi w:val="0"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="12143F03" w14:textId="77777777" w:rsidR="0062567C" w:rsidRDefault="0062567C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="08436DDC" w14:textId="77777777" w:rsidR="0062567C" w:rsidRDefault="0062567C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableNormal"/>
-      <w:bidiVisual w:val="0"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3005"/>
       <w:gridCol w:w="3005"/>
       <w:gridCol w:w="3005"/>
     </w:tblGrid>
-    <w:tr w:rsidR="6017F435" w:rsidTr="6017F435" w14:paraId="7ABB40EB">
+    <w:tr w:rsidR="6017F435" w14:paraId="7ABB40EB" w14:textId="77777777" w:rsidTr="6017F435">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="6017F435" w:rsidP="6017F435" w:rsidRDefault="6017F435" w14:paraId="43D3D90A" w14:textId="5F8147F6">
+        <w:p w14:paraId="43D3D90A" w14:textId="5F8147F6" w:rsidR="6017F435" w:rsidRDefault="6017F435" w:rsidP="6017F435">
           <w:pPr>
-            <w:bidi w:val="0"/>
             <w:ind w:left="-115"/>
-            <w:jc w:val="left"/>
           </w:pPr>
-          <w:r w:rsidR="6017F435">
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
             <w:drawing>
-              <wp:inline wp14:editId="5A3975CF" wp14:anchorId="0B22A14A">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B22A14A" wp14:editId="5A3975CF">
                 <wp:extent cx="1257300" cy="533400"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="1135821457" name="" descr="TAB_col_white_background" title=""/>
+                <wp:docPr id="1135821457" name="Picture 1135821457" descr="TAB_col_white_background"/>
                 <wp:cNvGraphicFramePr>
-                  <a:graphicFrameLocks noChangeAspect="1"/>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
-                <a:graphic>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                    <pic:pic>
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name=""/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="Rc194a8ad72f04b90">
+                        <a:blip r:embed="rId1">
                           <a:extLst>
-                            <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                              <a14:useLocalDpi val="0"/>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1257300" cy="533400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="6017F435" w:rsidP="6017F435" w:rsidRDefault="6017F435" w14:paraId="5559CE9F" w14:textId="11F8C7F3">
+        <w:p w14:paraId="5559CE9F" w14:textId="11F8C7F3" w:rsidR="6017F435" w:rsidRDefault="6017F435" w:rsidP="6017F435">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:bidi w:val="0"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="6017F435" w:rsidP="6017F435" w:rsidRDefault="6017F435" w14:paraId="00D081D3" w14:textId="33A1BB96">
+        <w:p w14:paraId="00D081D3" w14:textId="33A1BB96" w:rsidR="6017F435" w:rsidRDefault="6017F435" w:rsidP="6017F435">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:bidi w:val="0"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="6017F435" w:rsidP="6017F435" w:rsidRDefault="6017F435" w14:paraId="7A59EBAB" w14:textId="46E42841">
+  <w:p w14:paraId="7A59EBAB" w14:textId="46E42841" w:rsidR="6017F435" w:rsidRDefault="6017F435" w:rsidP="6017F435">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:bidi w:val="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C1B19D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="88386BE2"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="4FFA84AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="B00AE6DC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="3B1CE912" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="D648175A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="551EF682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="9BC2D972" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="7618FEFE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="DFBA9C8C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0D20CC44" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F20685A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="012E906A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20144787"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A11C4ED8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="647B0AAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="63E8384A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70967715"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7ACC46FE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75867212"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7FE11AA"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1054741111">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1652102066">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1301498365">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1514035001">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2020346852">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="435102969">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
-  <w:trackRevisions w:val="false"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008E0267"/>
     <w:rsid w:val="00027846"/>
     <w:rsid w:val="00051673"/>
     <w:rsid w:val="00054095"/>
     <w:rsid w:val="0006037B"/>
     <w:rsid w:val="000866C5"/>
     <w:rsid w:val="00095BFD"/>
     <w:rsid w:val="000C12ED"/>
     <w:rsid w:val="000D3B57"/>
     <w:rsid w:val="000D7C8D"/>
     <w:rsid w:val="000F4A0B"/>
     <w:rsid w:val="00100C8F"/>
     <w:rsid w:val="00133307"/>
     <w:rsid w:val="00165C26"/>
     <w:rsid w:val="00170840"/>
     <w:rsid w:val="00183F85"/>
     <w:rsid w:val="001D364E"/>
     <w:rsid w:val="001D787C"/>
     <w:rsid w:val="00224674"/>
     <w:rsid w:val="00240E33"/>
     <w:rsid w:val="002678EA"/>
     <w:rsid w:val="002755D4"/>
     <w:rsid w:val="00292C58"/>
     <w:rsid w:val="002B18D1"/>
     <w:rsid w:val="002D07A9"/>
     <w:rsid w:val="002F2DF9"/>
     <w:rsid w:val="002F53F8"/>
+    <w:rsid w:val="0030788D"/>
     <w:rsid w:val="00311F68"/>
     <w:rsid w:val="0031428C"/>
     <w:rsid w:val="00340356"/>
+    <w:rsid w:val="00354F37"/>
     <w:rsid w:val="0037643E"/>
     <w:rsid w:val="003A456F"/>
     <w:rsid w:val="003C65BF"/>
     <w:rsid w:val="003D69A2"/>
     <w:rsid w:val="00402E05"/>
     <w:rsid w:val="004139ED"/>
     <w:rsid w:val="00432785"/>
     <w:rsid w:val="0044624E"/>
     <w:rsid w:val="00447DF5"/>
     <w:rsid w:val="004563C7"/>
     <w:rsid w:val="00466AA5"/>
     <w:rsid w:val="00467F4C"/>
     <w:rsid w:val="004A18E2"/>
     <w:rsid w:val="004D6178"/>
     <w:rsid w:val="004E0630"/>
     <w:rsid w:val="004F317C"/>
     <w:rsid w:val="0050432A"/>
     <w:rsid w:val="00523920"/>
     <w:rsid w:val="00563724"/>
     <w:rsid w:val="00566A1C"/>
     <w:rsid w:val="005706D6"/>
     <w:rsid w:val="005868B2"/>
     <w:rsid w:val="00587C91"/>
     <w:rsid w:val="00596165"/>
     <w:rsid w:val="005A260A"/>
     <w:rsid w:val="005B37FE"/>
     <w:rsid w:val="005C385A"/>
     <w:rsid w:val="005F6091"/>
+    <w:rsid w:val="0062567C"/>
     <w:rsid w:val="00641C33"/>
     <w:rsid w:val="00656B35"/>
     <w:rsid w:val="00663C50"/>
     <w:rsid w:val="00674483"/>
     <w:rsid w:val="00674ABD"/>
     <w:rsid w:val="00690D1A"/>
     <w:rsid w:val="00693D9D"/>
     <w:rsid w:val="006C02F0"/>
+    <w:rsid w:val="006C1653"/>
     <w:rsid w:val="006F4F6B"/>
     <w:rsid w:val="007168F3"/>
     <w:rsid w:val="00717C24"/>
     <w:rsid w:val="00731354"/>
     <w:rsid w:val="00781413"/>
     <w:rsid w:val="007934F4"/>
     <w:rsid w:val="007B40F5"/>
     <w:rsid w:val="007D205E"/>
     <w:rsid w:val="007E5CC4"/>
     <w:rsid w:val="007F35D5"/>
     <w:rsid w:val="00804378"/>
     <w:rsid w:val="00811BFF"/>
     <w:rsid w:val="00814E78"/>
     <w:rsid w:val="00820FF6"/>
     <w:rsid w:val="0085739C"/>
     <w:rsid w:val="00864DF5"/>
     <w:rsid w:val="00885C86"/>
     <w:rsid w:val="00892A67"/>
     <w:rsid w:val="008A36D5"/>
     <w:rsid w:val="008A422C"/>
     <w:rsid w:val="008A744E"/>
     <w:rsid w:val="008C1146"/>
     <w:rsid w:val="008E0267"/>
     <w:rsid w:val="008E1E43"/>
     <w:rsid w:val="008E37A7"/>
@@ -4691,50 +4338,52 @@
     <w:rsid w:val="00A1771A"/>
     <w:rsid w:val="00A17C99"/>
     <w:rsid w:val="00A20773"/>
     <w:rsid w:val="00A21F1D"/>
     <w:rsid w:val="00A42F8B"/>
     <w:rsid w:val="00A5342E"/>
     <w:rsid w:val="00A544F2"/>
     <w:rsid w:val="00A733E8"/>
     <w:rsid w:val="00A7488E"/>
     <w:rsid w:val="00A7776E"/>
     <w:rsid w:val="00A81E5A"/>
     <w:rsid w:val="00AD158D"/>
     <w:rsid w:val="00AD2575"/>
     <w:rsid w:val="00AE3F6C"/>
     <w:rsid w:val="00AF5895"/>
     <w:rsid w:val="00AF7D3B"/>
     <w:rsid w:val="00B14F83"/>
     <w:rsid w:val="00B174B3"/>
     <w:rsid w:val="00B34549"/>
     <w:rsid w:val="00B3456C"/>
     <w:rsid w:val="00B34BA4"/>
     <w:rsid w:val="00B54072"/>
     <w:rsid w:val="00B60B1A"/>
     <w:rsid w:val="00B67F7D"/>
     <w:rsid w:val="00B91878"/>
+    <w:rsid w:val="00B94F03"/>
+    <w:rsid w:val="00BC0E6F"/>
     <w:rsid w:val="00BC6402"/>
     <w:rsid w:val="00C17E95"/>
     <w:rsid w:val="00C31CF4"/>
     <w:rsid w:val="00C528FA"/>
     <w:rsid w:val="00C852DD"/>
     <w:rsid w:val="00C94811"/>
     <w:rsid w:val="00CE7E48"/>
     <w:rsid w:val="00CF2A25"/>
     <w:rsid w:val="00CF3289"/>
     <w:rsid w:val="00D23456"/>
     <w:rsid w:val="00D43974"/>
     <w:rsid w:val="00D72F9B"/>
     <w:rsid w:val="00DC35D1"/>
     <w:rsid w:val="00DD057E"/>
     <w:rsid w:val="00DF632E"/>
     <w:rsid w:val="00DF7E22"/>
     <w:rsid w:val="00E17FEE"/>
     <w:rsid w:val="00E44DE3"/>
     <w:rsid w:val="00E4789C"/>
     <w:rsid w:val="00E53526"/>
     <w:rsid w:val="00E56939"/>
     <w:rsid w:val="00E76AEC"/>
     <w:rsid w:val="00EF0374"/>
     <w:rsid w:val="00F00362"/>
     <w:rsid w:val="00F04661"/>
@@ -4746,60 +4395,63 @@
     <w:rsid w:val="00F96B67"/>
     <w:rsid w:val="00FB5446"/>
     <w:rsid w:val="00FB5C8A"/>
     <w:rsid w:val="00FD1AB5"/>
     <w:rsid w:val="01594E50"/>
     <w:rsid w:val="02654625"/>
     <w:rsid w:val="02C97756"/>
     <w:rsid w:val="03A281D1"/>
     <w:rsid w:val="049DC697"/>
     <w:rsid w:val="04D5D8CD"/>
     <w:rsid w:val="055A4A79"/>
     <w:rsid w:val="059F2211"/>
     <w:rsid w:val="06469C01"/>
     <w:rsid w:val="06C7B5F8"/>
     <w:rsid w:val="06F87584"/>
     <w:rsid w:val="072D66F1"/>
     <w:rsid w:val="07438CFD"/>
     <w:rsid w:val="0756C200"/>
     <w:rsid w:val="07BE691B"/>
     <w:rsid w:val="07D2E6F1"/>
     <w:rsid w:val="0A2C9AB9"/>
     <w:rsid w:val="0A356B8B"/>
     <w:rsid w:val="0AA63EA5"/>
     <w:rsid w:val="0B64C627"/>
     <w:rsid w:val="0B696C71"/>
+    <w:rsid w:val="0D364F1F"/>
     <w:rsid w:val="0D5A48E4"/>
     <w:rsid w:val="0DCDAD9C"/>
     <w:rsid w:val="0DE4DA45"/>
     <w:rsid w:val="0E06B2D1"/>
     <w:rsid w:val="0E0D2C6D"/>
     <w:rsid w:val="0E8C300E"/>
+    <w:rsid w:val="0ECE7E04"/>
     <w:rsid w:val="0F48F216"/>
     <w:rsid w:val="0FBF84AC"/>
     <w:rsid w:val="11492235"/>
     <w:rsid w:val="115EDFE8"/>
+    <w:rsid w:val="11A29145"/>
     <w:rsid w:val="1217931A"/>
     <w:rsid w:val="121FAB31"/>
     <w:rsid w:val="1229C691"/>
     <w:rsid w:val="12430CDD"/>
     <w:rsid w:val="12A4865F"/>
     <w:rsid w:val="13C6CB0C"/>
     <w:rsid w:val="14AAAC77"/>
     <w:rsid w:val="15419C97"/>
     <w:rsid w:val="16ABB0D3"/>
     <w:rsid w:val="16F7F57D"/>
     <w:rsid w:val="1887D195"/>
     <w:rsid w:val="18DEAA3C"/>
     <w:rsid w:val="194A64CC"/>
     <w:rsid w:val="19704262"/>
     <w:rsid w:val="19C0529C"/>
     <w:rsid w:val="19F41890"/>
     <w:rsid w:val="19FE2B78"/>
     <w:rsid w:val="1A82D0CF"/>
     <w:rsid w:val="1A8E094F"/>
     <w:rsid w:val="1B24CD46"/>
     <w:rsid w:val="1BF7F6E8"/>
     <w:rsid w:val="1CBB679B"/>
     <w:rsid w:val="1D8AD39D"/>
     <w:rsid w:val="1DF4A93F"/>
     <w:rsid w:val="1DF92F1A"/>
@@ -4810,50 +4462,51 @@
     <w:rsid w:val="20E1DC87"/>
     <w:rsid w:val="20ED027B"/>
     <w:rsid w:val="21255DB6"/>
     <w:rsid w:val="2267F261"/>
     <w:rsid w:val="22A51A35"/>
     <w:rsid w:val="230CB526"/>
     <w:rsid w:val="23EE2545"/>
     <w:rsid w:val="242BDAFA"/>
     <w:rsid w:val="256A995B"/>
     <w:rsid w:val="281EC117"/>
     <w:rsid w:val="2823C64F"/>
     <w:rsid w:val="28472547"/>
     <w:rsid w:val="28E0D377"/>
     <w:rsid w:val="28E42CA6"/>
     <w:rsid w:val="29D0E033"/>
     <w:rsid w:val="2A6A46AC"/>
     <w:rsid w:val="2AF530CC"/>
     <w:rsid w:val="2C870262"/>
     <w:rsid w:val="2C921F63"/>
     <w:rsid w:val="2DBDE1ED"/>
     <w:rsid w:val="2E1BD241"/>
     <w:rsid w:val="2E9D4592"/>
     <w:rsid w:val="2EC337B9"/>
     <w:rsid w:val="2ED29A51"/>
     <w:rsid w:val="2F11B25B"/>
+    <w:rsid w:val="2FAA64FC"/>
     <w:rsid w:val="3075023E"/>
     <w:rsid w:val="30876CAF"/>
     <w:rsid w:val="30EF48EE"/>
     <w:rsid w:val="31064541"/>
     <w:rsid w:val="3112AD4B"/>
     <w:rsid w:val="314727EB"/>
     <w:rsid w:val="3160C0BA"/>
     <w:rsid w:val="326DCA34"/>
     <w:rsid w:val="33557C47"/>
     <w:rsid w:val="33625B9B"/>
     <w:rsid w:val="345018D8"/>
     <w:rsid w:val="353187E5"/>
     <w:rsid w:val="355232FB"/>
     <w:rsid w:val="357BD2B0"/>
     <w:rsid w:val="36AC96AA"/>
     <w:rsid w:val="3762F42E"/>
     <w:rsid w:val="37AFCBFD"/>
     <w:rsid w:val="380311B4"/>
     <w:rsid w:val="386AFBCF"/>
     <w:rsid w:val="38EFCCAE"/>
     <w:rsid w:val="3903D9B6"/>
     <w:rsid w:val="395038FB"/>
     <w:rsid w:val="397E83F0"/>
     <w:rsid w:val="399539E4"/>
     <w:rsid w:val="3AB959FD"/>
@@ -4872,257 +4525,264 @@
     <w:rsid w:val="3F6B1B19"/>
     <w:rsid w:val="3F888630"/>
     <w:rsid w:val="409A8226"/>
     <w:rsid w:val="414D98DF"/>
     <w:rsid w:val="421184CF"/>
     <w:rsid w:val="42A413A9"/>
     <w:rsid w:val="42F83442"/>
     <w:rsid w:val="4365B959"/>
     <w:rsid w:val="436BD998"/>
     <w:rsid w:val="439B6ECA"/>
     <w:rsid w:val="44C80555"/>
     <w:rsid w:val="476B892E"/>
     <w:rsid w:val="47C57E30"/>
     <w:rsid w:val="485A9B43"/>
     <w:rsid w:val="485F16E5"/>
     <w:rsid w:val="486B4B70"/>
     <w:rsid w:val="492296F0"/>
     <w:rsid w:val="49FCED5B"/>
     <w:rsid w:val="4A4A8ECF"/>
     <w:rsid w:val="4AE78561"/>
     <w:rsid w:val="4B9CA26D"/>
     <w:rsid w:val="4C3F77DB"/>
     <w:rsid w:val="4CFBFB9D"/>
     <w:rsid w:val="4EDC153B"/>
     <w:rsid w:val="4F79AF19"/>
+    <w:rsid w:val="505F2A74"/>
     <w:rsid w:val="508767E6"/>
     <w:rsid w:val="512CC53B"/>
     <w:rsid w:val="512CD54C"/>
     <w:rsid w:val="52666F69"/>
     <w:rsid w:val="52B6C6F3"/>
     <w:rsid w:val="52FA14D2"/>
     <w:rsid w:val="5300EA5E"/>
+    <w:rsid w:val="53D13D50"/>
     <w:rsid w:val="5449FB8F"/>
     <w:rsid w:val="548DF1EB"/>
     <w:rsid w:val="551A9030"/>
     <w:rsid w:val="554B805E"/>
     <w:rsid w:val="557BC01E"/>
     <w:rsid w:val="564F0B0A"/>
     <w:rsid w:val="56AD766F"/>
     <w:rsid w:val="574325E9"/>
     <w:rsid w:val="576177D6"/>
     <w:rsid w:val="580C56E4"/>
     <w:rsid w:val="58FA9616"/>
     <w:rsid w:val="59038A29"/>
     <w:rsid w:val="593513A1"/>
     <w:rsid w:val="5987BC4B"/>
     <w:rsid w:val="59AD5F47"/>
     <w:rsid w:val="59C36FBE"/>
     <w:rsid w:val="5A12C196"/>
     <w:rsid w:val="5A59B615"/>
     <w:rsid w:val="5B85F10D"/>
     <w:rsid w:val="5C18D12A"/>
     <w:rsid w:val="5C3FA333"/>
     <w:rsid w:val="5C7FF404"/>
     <w:rsid w:val="5E4538DF"/>
     <w:rsid w:val="5EF7523D"/>
     <w:rsid w:val="5F3B2564"/>
     <w:rsid w:val="5F8D6CFD"/>
     <w:rsid w:val="5FE34592"/>
     <w:rsid w:val="6017F435"/>
     <w:rsid w:val="60296793"/>
     <w:rsid w:val="60356464"/>
     <w:rsid w:val="60848252"/>
     <w:rsid w:val="60C67219"/>
     <w:rsid w:val="61303639"/>
     <w:rsid w:val="61F131B6"/>
     <w:rsid w:val="6286F588"/>
     <w:rsid w:val="6397121D"/>
     <w:rsid w:val="639ACE59"/>
     <w:rsid w:val="63C86438"/>
     <w:rsid w:val="641730C3"/>
     <w:rsid w:val="6428D05D"/>
     <w:rsid w:val="6549DC84"/>
     <w:rsid w:val="65D94551"/>
     <w:rsid w:val="66B86915"/>
+    <w:rsid w:val="67F8368C"/>
     <w:rsid w:val="681EA838"/>
     <w:rsid w:val="68AA4F93"/>
     <w:rsid w:val="68CA648F"/>
     <w:rsid w:val="692D1051"/>
     <w:rsid w:val="695990C8"/>
     <w:rsid w:val="6A351CEC"/>
     <w:rsid w:val="6A8D66A8"/>
     <w:rsid w:val="6A90352F"/>
     <w:rsid w:val="6B2A0D93"/>
+    <w:rsid w:val="6C667713"/>
     <w:rsid w:val="6C94FCFF"/>
     <w:rsid w:val="6D1C8D88"/>
     <w:rsid w:val="6DADCCAE"/>
     <w:rsid w:val="6DCEF9A1"/>
     <w:rsid w:val="6E0E9D0A"/>
     <w:rsid w:val="6E1DEAE3"/>
     <w:rsid w:val="6E6B13CE"/>
     <w:rsid w:val="6E8F48BB"/>
     <w:rsid w:val="6F30FAF3"/>
     <w:rsid w:val="6F39B840"/>
+    <w:rsid w:val="6F45360D"/>
     <w:rsid w:val="6F6575A5"/>
     <w:rsid w:val="6F8A9462"/>
     <w:rsid w:val="70B11017"/>
     <w:rsid w:val="7105C45E"/>
     <w:rsid w:val="71916017"/>
     <w:rsid w:val="72C61F90"/>
     <w:rsid w:val="72DF91AC"/>
     <w:rsid w:val="73A6564C"/>
     <w:rsid w:val="76020CA8"/>
+    <w:rsid w:val="760B9DD3"/>
     <w:rsid w:val="76159E3F"/>
     <w:rsid w:val="7708F392"/>
     <w:rsid w:val="776FC9CE"/>
     <w:rsid w:val="7798AD05"/>
     <w:rsid w:val="79530F37"/>
     <w:rsid w:val="79B4BA55"/>
     <w:rsid w:val="7AD6859A"/>
     <w:rsid w:val="7B0BDCDC"/>
     <w:rsid w:val="7B14B259"/>
     <w:rsid w:val="7B8435AD"/>
     <w:rsid w:val="7B9F6AAD"/>
     <w:rsid w:val="7BE72EA8"/>
     <w:rsid w:val="7DDCF6C4"/>
+    <w:rsid w:val="7E81A554"/>
     <w:rsid w:val="7E94D042"/>
     <w:rsid w:val="7F7B078D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5001E323"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{AA748086-AFEE-4C8F-B8FB-A4E226A1BD9D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5278,52 +4938,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -5390,123 +5050,123 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005F6091"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="0085739C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0085739C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="005F6091"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005F6091"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
@@ -5516,184 +5176,184 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00674483"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00674483"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00674483"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00674483"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00674483"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00674483"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00674483"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00717C24"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00FB5446"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00FB5446"/>
   </w:style>
-  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00FB5446"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="0085739C"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="0085739C"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="0085739C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00F32480"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
@@ -5702,73 +5362,73 @@
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002755D4"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00054095"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
-    <w:uiPriority w:val="99"/>
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="6017F435"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
-    <w:uiPriority w:val="99"/>
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="6017F435"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="125005288">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="776754244">
           <w:marLeft w:val="0"/>
@@ -5879,58 +5539,60 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1314915953">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leverhulme.ac.uk/sites/default/files/Help_notes/2026_ECF_help.pdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leverhulme.ac.uk/sites/default/files/2026_ECF_guidance.pdf" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="R06dd106c010844df" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="Rfe424f6641da4d45" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="R661f00b578a3400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header.xml" Id="R1f4ec80dce1a4109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer.xml" Id="R70284766b1134186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennefer.adams@manchester.ac.uk" TargetMode="External" Id="Rf518b10c599241e2" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leverhulme.ac.uk/sites/default/files/Help_notes/2026_ECF_help.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leverhulme.ac.uk/sites/default/files/2026_ECF_guidance.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennefer.adams@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rc194a8ad72f04b90" /></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -6163,65 +5825,74 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="741334cb-0121-45ec-b9b5-39d52a4a7f38" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="807e9f52-ff66-4c87-8376-fdf18cbbb511">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D06CC8FC37A76C42A8219F835BD7DEE4" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7dd69127ca4a1946d6773a657c12436b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="807e9f52-ff66-4c87-8376-fdf18cbbb511" xmlns:ns3="741334cb-0121-45ec-b9b5-39d52a4a7f38" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="de392daad04e68a5d22b65cfde283459" ns2:_="" ns3:_="">
     <xsd:import namespace="807e9f52-ff66-4c87-8376-fdf18cbbb511"/>
     <xsd:import namespace="741334cb-0121-45ec-b9b5-39d52a4a7f38"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -6432,124 +6103,122 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA786E9B-E274-4347-8212-3629ADF1B368}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB343742-E1B3-484B-BCB6-F084537B5B38}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE8C7449-0383-4AA5-9D35-DB2E1FE3CC25}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="741334cb-0121-45ec-b9b5-39d52a4a7f38"/>
     <ds:schemaRef ds:uri="807e9f52-ff66-4c87-8376-fdf18cbbb511"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6160191-5296-44D6-BC16-36094E236F03}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="807e9f52-ff66-4c87-8376-fdf18cbbb511"/>
     <ds:schemaRef ds:uri="741334cb-0121-45ec-b9b5-39d52a4a7f38"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{53255131-b129-4010-86e1-474bfd7e8076}" enabled="0" method="" siteId="{53255131-b129-4010-86e1-474bfd7e8076}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>3</Pages>
+  <Words>655</Words>
+  <Characters>3648</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>165</Lines>
+  <Paragraphs>58</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>The University of Liverpool</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>4245</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Zimmermann, Maeva</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Jennefer Adams</lastModifiedBy>
-  <revision>97</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D06CC8FC37A76C42A8219F835BD7DEE4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>