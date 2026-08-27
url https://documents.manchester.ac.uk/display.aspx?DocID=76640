--- v0 (2026-02-26)
+++ v1 (2026-08-27)
@@ -1,1175 +1,1069 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="33C5D82E" w:rsidP="2B7558F8" w:rsidRDefault="33C5D82E" w14:paraId="07A7960D" w14:textId="0A537846">
+    <w:p w14:paraId="07A7960D" w14:textId="659EA872" w:rsidR="33C5D82E" w:rsidRDefault="33C5D82E" w:rsidP="2B7558F8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:r w:rsidR="33C5D82E">
-        <w:rPr/>
+      <w:r>
         <w:t>Leverhulme Trust Early Career Fellowships</w:t>
       </w:r>
       <w:r w:rsidR="3C00AC20">
-        <w:rPr/>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="7068CEB9">
-        <w:rPr/>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="3C00AC20">
-[...1 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00E2206C">
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="509335B1">
-        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="2B7558F8" w:rsidP="2AE6AF85" w:rsidRDefault="2B7558F8" w14:paraId="4F183CD1" w14:textId="46C01DBD">
-[...10 lines deleted...]
-        <w:r w:rsidRPr="2AE6AF85" w:rsidR="381450FC">
+    <w:p w14:paraId="4F183CD1" w14:textId="46C01DBD" w:rsidR="2B7558F8" w:rsidRDefault="381450FC" w:rsidP="2AE6AF85">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidRPr="2AE6AF85">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...3 lines deleted...]
-            <w:lang w:val="en-GB"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t>Early Career Fellowships | The Leverhulme Trust</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="25A221A1" w:rsidP="2B7558F8" w:rsidRDefault="25A221A1" w14:paraId="56CF2CD4" w14:textId="7E76DC97">
-[...9 lines deleted...]
-          <w:bCs w:val="1"/>
+    <w:p w14:paraId="56CF2CD4" w14:textId="7E76DC97" w:rsidR="25A221A1" w:rsidRDefault="25A221A1" w:rsidP="2B7558F8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B7558F8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">General information </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00571A5A" w:rsidR="00571A5A" w:rsidP="00787BFA" w:rsidRDefault="00787BFA" w14:paraId="1516753E" w14:textId="185E143F">
-[...1 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="1516753E" w14:textId="185E143F" w:rsidR="00571A5A" w:rsidRPr="00571A5A" w:rsidRDefault="00787BFA" w:rsidP="00787BFA">
+      <w:r>
         <w:t>This scheme is for</w:t>
       </w:r>
       <w:r w:rsidR="00571A5A">
-        <w:rPr/>
-[...15 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> early career researchers, with a research record but who have not yet held a full-time permanent academic post, to undertake a significant piece of publishable work</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00571A5A" w:rsidR="00571A5A" w:rsidP="00787BFA" w:rsidRDefault="00571A5A" w14:paraId="24C968C7" w14:textId="314B3615">
+    <w:p w14:paraId="24C968C7" w14:textId="314B3615" w:rsidR="00571A5A" w:rsidRPr="00571A5A" w:rsidRDefault="00571A5A" w:rsidP="00787BFA">
       <w:r w:rsidRPr="00571A5A">
         <w:t>Fellowships can be held at UK universities with research degree awarding powers. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="7CB4D0B8" w:rsidRDefault="7CB4D0B8" w14:paraId="2D4AAC78" w14:textId="65584240">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> stage of their academic careers, and it is hoped that the appointment would lead to a more permanent position for the individual, either within the same or another university.</w:t>
+    <w:p w14:paraId="2D4AAC78" w14:textId="65584240" w:rsidR="7CB4D0B8" w:rsidRDefault="02ECEA67">
+      <w:r>
+        <w:t>The Fellowships are intended to assist those at a relatively early stage of their academic careers, and it is hoped that the appointment would lead to a more permanent position for the individual, either within the same or another university.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E680E" w:rsidP="004E680E" w:rsidRDefault="004E680E" w14:paraId="029FDA7A" w14:textId="77777777">
+    <w:p w14:paraId="029FDA7A" w14:textId="77777777" w:rsidR="004E680E" w:rsidRDefault="004E680E" w:rsidP="004E680E">
       <w:r>
         <w:t xml:space="preserve">Applications will be considered in all subject areas </w:t>
       </w:r>
       <w:r w:rsidRPr="004E680E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>except</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E680E" w:rsidP="004E680E" w:rsidRDefault="004E680E" w14:paraId="498D264E" w14:textId="3BEB3678">
+    <w:p w14:paraId="498D264E" w14:textId="3BEB3678" w:rsidR="004E680E" w:rsidRDefault="004E680E" w:rsidP="004E680E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Studies of disease, illness and disabilities in humans and animals</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E680E" w:rsidP="004E680E" w:rsidRDefault="004E680E" w14:paraId="470349B7" w14:textId="30354CCE">
+    <w:p w14:paraId="470349B7" w14:textId="30354CCE" w:rsidR="004E680E" w:rsidRDefault="004E680E" w:rsidP="004E680E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Research that is intended to inform clinical practice or the development of medical applications</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00787BFA" w:rsidP="004E680E" w:rsidRDefault="004E680E" w14:paraId="66DDC282" w14:textId="4B67C8F2">
+    <w:p w14:paraId="66DDC282" w14:textId="4B67C8F2" w:rsidR="00787BFA" w:rsidRDefault="004E680E" w:rsidP="004E680E">
       <w:r>
         <w:t xml:space="preserve">The Trust excludes these areas because substantial funding is available from other sources for applied medical research, and the Trust’s priority is to support investigations of a fundamental nature. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E680E" w:rsidP="004E680E" w:rsidRDefault="00991DFD" w14:paraId="4F28E92B" w14:textId="473232CA">
-[...9 lines deleted...]
-          <w:bCs w:val="1"/>
+    <w:p w14:paraId="4F28E92B" w14:textId="473232CA" w:rsidR="004E680E" w:rsidRDefault="054CE863" w:rsidP="004E680E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B7558F8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The School of Biological Sciences </w:t>
       </w:r>
-      <w:r w:rsidRPr="2B7558F8" w:rsidR="4757D1B5">
-[...2 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="4757D1B5" w:rsidRPr="2B7558F8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">(SBS) </w:t>
       </w:r>
-      <w:r w:rsidRPr="2B7558F8" w:rsidR="054CE863">
-[...2 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="2B7558F8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">has approved the submission of </w:t>
       </w:r>
-      <w:r w:rsidRPr="2B7558F8" w:rsidR="76DA3F5A">
-[...2 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="76DA3F5A" w:rsidRPr="2B7558F8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">up to </w:t>
       </w:r>
-      <w:r w:rsidRPr="2B7558F8" w:rsidR="054CE863">
-[...2 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="2B7558F8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="2B7558F8" w:rsidR="41016B34">
-[...2 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="41016B34" w:rsidRPr="2B7558F8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>hree</w:t>
       </w:r>
-      <w:r w:rsidRPr="2B7558F8" w:rsidR="054CE863">
-[...2 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="2B7558F8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> applications for this funding</w:t>
       </w:r>
-      <w:r w:rsidRPr="2B7558F8" w:rsidR="0C54197E">
-[...2 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="0C54197E" w:rsidRPr="2B7558F8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> round</w:t>
       </w:r>
-      <w:r w:rsidRPr="2B7558F8" w:rsidR="054CE863">
-[...2 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="2B7558F8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (details of internal selection below)</w:t>
       </w:r>
-      <w:r w:rsidRPr="2B7558F8" w:rsidR="42DACEA1">
-[...2 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="42DACEA1" w:rsidRPr="2B7558F8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00991DFD" w:rsidR="00991DFD" w:rsidP="004E680E" w:rsidRDefault="00991DFD" w14:paraId="49687918" w14:textId="77777777">
+    <w:p w14:paraId="49687918" w14:textId="77777777" w:rsidR="00991DFD" w:rsidRPr="00991DFD" w:rsidRDefault="00991DFD" w:rsidP="004E680E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00787BFA" w:rsidR="00787BFA" w:rsidP="00787BFA" w:rsidRDefault="00787BFA" w14:paraId="7E629566" w14:textId="77777777">
+    <w:p w14:paraId="7E629566" w14:textId="77777777" w:rsidR="00787BFA" w:rsidRPr="00787BFA" w:rsidRDefault="00787BFA" w:rsidP="00787BFA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00787BFA">
         <w:t>Duration</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00787BFA" w:rsidR="00787BFA" w:rsidP="00787BFA" w:rsidRDefault="00787BFA" w14:paraId="556D39CB" w14:textId="7F7771F9">
+    <w:p w14:paraId="556D39CB" w14:textId="7F7771F9" w:rsidR="00787BFA" w:rsidRPr="00787BFA" w:rsidRDefault="00787BFA" w:rsidP="00787BFA">
       <w:r w:rsidRPr="00787BFA">
         <w:t>Fellowships are tenable for 3 years on a full-time basis. The Trust will support requests to hold the award part-time over a proportionately longer period for health-related reasons, disability or childcare commitments.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00787BFA" w:rsidP="2B7558F8" w:rsidRDefault="00787BFA" w14:paraId="0FD88013" w14:textId="7D66B71C">
-[...2 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="0FD88013" w14:textId="7D66B71C" w:rsidR="00787BFA" w:rsidRDefault="7B6EF697" w:rsidP="2B7558F8">
+      <w:r>
         <w:t>Before beginning your application, please read the information below or download it as a PDF </w:t>
       </w:r>
-      <w:hyperlink r:id="R350536c5ad664781">
-        <w:r w:rsidRPr="299AA429" w:rsidR="7B6EF697">
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="299AA429">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Guidance for Applicants</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="7B6EF697">
-        <w:rPr/>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="2B7558F8" w:rsidP="2B7558F8" w:rsidRDefault="2B7558F8" w14:paraId="0B4B18F7" w14:textId="3025E73C">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0B4B18F7" w14:textId="3025E73C" w:rsidR="2B7558F8" w:rsidRDefault="2B7558F8" w:rsidP="2B7558F8"/>
+    <w:p w14:paraId="7FD6F700" w14:textId="3D211A92" w:rsidR="004E680E" w:rsidRDefault="004E680E" w:rsidP="004E680E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Eligibility</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="004E680E" w:rsidP="004E680E" w:rsidRDefault="004E680E" w14:paraId="7FD6F700" w14:textId="3D211A92">
-[...7 lines deleted...]
-    <w:p w:rsidR="004E680E" w:rsidP="004E680E" w:rsidRDefault="004E680E" w14:paraId="034159E0" w14:textId="77777777">
+    <w:p w14:paraId="034159E0" w14:textId="7C0D1A56" w:rsidR="004E680E" w:rsidRDefault="004E680E" w:rsidP="004E680E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="004E680E">
         <w:t xml:space="preserve">All candidates must hold a doctorate by the time they take up the Fellowship.  </w:t>
       </w:r>
       <w:r w:rsidRPr="004E680E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Those who are or have been registered for a doctorate at any time may apply only if they have submitted their doctoral thesis for viva voce examination by 4pm on the closing date of 19 February 2026</w:t>
+        <w:t xml:space="preserve">Those who are or have been registered for a doctorate at any time may apply only if </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E680E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>they have submitted their doctoral thesis for viva voce examination by 4pm on the closing date of 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2206C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E680E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> February 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2206C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="004E680E">
         <w:t>.  Candidates must not be registered for degrees, professional or vocational qualifications at the time of commencing the Fellowship.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E680E" w:rsidP="004E680E" w:rsidRDefault="766B99E2" w14:paraId="0F8AB5AE" w14:textId="541CD864">
+    <w:p w14:paraId="0F8AB5AE" w14:textId="4EF0C38E" w:rsidR="004E680E" w:rsidRDefault="46DBCDC4" w:rsidP="004E680E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr/>
-[...35 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">All candidates must have submitted their doctoral thesis for viva voce examination not more than four years prior to the application closing date. Hence </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B7558F8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>those who formally submitted their doctoral thesis for viva voce examination before 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2206C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B7558F8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> February 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2206C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B7558F8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are not eligible unless they have since had a career break</w:t>
+      </w:r>
+      <w:r>
         <w:t>. Those wishing to make a case for a career break should present the case for interruption by a period of</w:t>
       </w:r>
       <w:r w:rsidR="34AE2971">
-        <w:rPr/>
         <w:t xml:space="preserve"> paternal l</w:t>
       </w:r>
-      <w:r w:rsidR="46DBCDC4">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve">eave, family commitments, illness, or other exceptional circumstances. Please note that time spent working outside academia does not qualify as a career break. Applicants with a disability who wish to make a case for the extension of the four-year eligibility window may do so using the career break section of the application form. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0A9203BE" w:rsidP="5E0616DC" w:rsidRDefault="0A9203BE" w14:paraId="3B77D37C" w14:textId="07333A3D" w14:noSpellErr="1">
+    <w:p w14:paraId="3B77D37C" w14:textId="07333A3D" w:rsidR="0A9203BE" w:rsidRDefault="558E04D3" w:rsidP="5E0616DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:b w:val="1"/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> to pursue their own independent research totalling 3 or more years are not eligible to apply.</w:t>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B7558F8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Candidates who have held or currently hold postdoctoral positions to pursue their own independent research totalling 3 or more years are not eligible to apply.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E680E" w:rsidP="004E680E" w:rsidRDefault="766B99E2" w14:paraId="6127313A" w14:textId="77777777">
+    <w:p w14:paraId="6127313A" w14:textId="3D5D92D6" w:rsidR="004E680E" w:rsidRDefault="766B99E2" w:rsidP="004E680E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Applicants must </w:t>
       </w:r>
       <w:r w:rsidRPr="5E0616DC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>either</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> hold a degree (any degree) from a UK higher education institution at the time of taking up the Fellowship or at the time of the application deadline must hold an academic position in the UK (e.g. fixed-term lectureship, fellowship) which commenced no less than 4 months prior to the closing date. Hence, </w:t>
       </w:r>
       <w:r w:rsidRPr="5E0616DC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>those who do not hold a UK degree and whose UK academic position commenced after October 2025 are not eligible</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">. The Trust will consider candidates without a UK degree whose UK academic post commenced after October 2025 if they have been in continuous UK academic employment for more than 4 months prior to the deadline. The intention is to support the career development of those building an academic career within the UK. </w:t>
+        <w:t>those who do not hold a UK degree and whose UK academic position commenced after October 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2206C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5E0616DC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are not eligible</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. The Trust will consider candidates without a UK degree whose UK academic post commenced after October 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2206C">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> if they have been in continuous UK academic employment for more than 4 months prior to the deadline. The intention is to support the career development of those building an academic career within the UK. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00787BFA" w:rsidP="00787BFA" w:rsidRDefault="00787BFA" w14:paraId="039769F9" w14:textId="77777777"/>
-    <w:p w:rsidR="00787BFA" w:rsidP="00787BFA" w:rsidRDefault="00787BFA" w14:paraId="58D57A46" w14:textId="58E8A766">
+    <w:p w14:paraId="039769F9" w14:textId="77777777" w:rsidR="00787BFA" w:rsidRDefault="00787BFA" w:rsidP="00787BFA"/>
+    <w:p w14:paraId="58D57A46" w14:textId="58E8A766" w:rsidR="00787BFA" w:rsidRDefault="00787BFA" w:rsidP="00787BFA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Funding</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00787BFA" w:rsidP="00787BFA" w:rsidRDefault="4EDB66A0" w14:paraId="4B6F9294" w14:textId="73C8BC0C" w14:noSpellErr="1">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> total salary costs up to a maximum of £56,000 in year one of the award. The Trust will then contribute 50% of the Fellow’s total salary costs up to a maximum of £28,000 in years two and three, and the balance is to be paid by the host university. The Fellow may request up to £6,000 per annum in research expenses to further their research activities.</w:t>
+    <w:p w14:paraId="4B6F9294" w14:textId="73C8BC0C" w:rsidR="00787BFA" w:rsidRDefault="5B0B5684" w:rsidP="00787BFA">
+      <w:r>
+        <w:t>The Leverhulme Trust will contribute 100% of the Fellow’s total salary costs up to a maximum of £56,000 in year one of the award. The Trust will then contribute 50% of the Fellow’s total salary costs up to a maximum of £28,000 in years two and three, and the balance is to be paid by the host university. The Fellow may request up to £6,000 per annum in research expenses to further their research activities.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E680E" w:rsidP="00787BFA" w:rsidRDefault="004E680E" w14:paraId="4A09E2E8" w14:textId="77777777"/>
-    <w:p w:rsidR="004E680E" w:rsidP="004E680E" w:rsidRDefault="004E680E" w14:paraId="48A0F5C0" w14:textId="77777777">
+    <w:p w14:paraId="4A09E2E8" w14:textId="77777777" w:rsidR="004E680E" w:rsidRDefault="004E680E" w:rsidP="00787BFA"/>
+    <w:p w14:paraId="48A0F5C0" w14:textId="77777777" w:rsidR="004E680E" w:rsidRDefault="004E680E" w:rsidP="004E680E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00787BFA">
+        <w:lastRenderedPageBreak/>
         <w:t>Funder deadline</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004E680E" w:rsidR="004E680E" w:rsidP="004E680E" w:rsidRDefault="004E680E" w14:paraId="6200B0FF" w14:textId="77777777">
+    <w:p w14:paraId="6200B0FF" w14:textId="79A6E329" w:rsidR="004E680E" w:rsidRPr="004E680E" w:rsidRDefault="004E680E" w:rsidP="004E680E">
       <w:r w:rsidRPr="004E680E">
         <w:t>The 202</w:t>
       </w:r>
-      <w:r>
-        <w:t>6</w:t>
+      <w:r w:rsidR="00E2206C">
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="004E680E">
         <w:t xml:space="preserve"> round opens on 1 January 202</w:t>
       </w:r>
-      <w:r>
-        <w:t>6</w:t>
+      <w:r w:rsidR="00E2206C">
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="004E680E">
         <w:t xml:space="preserve"> and the closing date for applications is the </w:t>
       </w:r>
       <w:r>
-        <w:t>19</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2206C">
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="004E680E">
         <w:t xml:space="preserve"> February 202</w:t>
       </w:r>
-      <w:r>
-        <w:t>6, 4pm</w:t>
+      <w:r w:rsidR="00E2206C">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 4pm</w:t>
       </w:r>
       <w:r w:rsidRPr="004E680E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="2B7558F8" w:rsidRDefault="2B7558F8" w14:paraId="0331270B" w14:textId="404EAC68">
-[...1 lines deleted...]
-        <w:r w:rsidRPr="1F2885BE" w:rsidR="3237386E">
+    <w:p w14:paraId="0331270B" w14:textId="404EAC68" w:rsidR="2B7558F8" w:rsidRDefault="3237386E">
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="1F2885BE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Guidance for Applicants 2026</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="3237386E">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E680E" w:rsidP="004E680E" w:rsidRDefault="766B99E2" w14:paraId="58C7B47D" w14:textId="422ACBA9">
+    <w:p w14:paraId="58C7B47D" w14:textId="422ACBA9" w:rsidR="004E680E" w:rsidRDefault="766B99E2" w:rsidP="004E680E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>School of Biological Sciences Internal Application process</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00991DFD" w:rsidP="00787BFA" w:rsidRDefault="00991DFD" w14:paraId="68E64170" w14:textId="5E8FB855">
+    <w:p w14:paraId="68E64170" w14:textId="5E8FB855" w:rsidR="00991DFD" w:rsidRDefault="00991DFD" w:rsidP="00787BFA">
       <w:r>
         <w:t>The School of Biological Sciences has approved the submission of</w:t>
       </w:r>
       <w:r w:rsidRPr="7CB4D0B8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7CB4D0B8" w:rsidR="4D516C6D">
+      <w:r w:rsidR="4D516C6D" w:rsidRPr="7CB4D0B8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">up to </w:t>
       </w:r>
       <w:r w:rsidRPr="7CB4D0B8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="7CB4D0B8" w:rsidR="628F4F3C">
+      <w:r w:rsidR="628F4F3C" w:rsidRPr="7CB4D0B8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>hree</w:t>
       </w:r>
       <w:r w:rsidRPr="7CB4D0B8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> applications</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for this funding round.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00607185" w:rsidP="00607185" w:rsidRDefault="00607185" w14:paraId="38087DB7" w14:textId="4FA5F53F">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">potential </w:t>
+    <w:p w14:paraId="38087DB7" w14:textId="4FA5F53F" w:rsidR="00607185" w:rsidRDefault="04FA3322" w:rsidP="00607185">
+      <w:r>
+        <w:t xml:space="preserve">Interested candidates should identify a potential </w:t>
       </w:r>
       <w:r w:rsidR="6FDE9567">
-        <w:rPr/>
         <w:t>academic host/mentor</w:t>
       </w:r>
-      <w:r w:rsidR="04FA3322">
-        <w:rPr/>
+      <w:r>
+        <w:t xml:space="preserve"> in their chosen </w:t>
+      </w:r>
+      <w:r w:rsidR="59769F11">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ivision </w:t>
+      </w:r>
+      <w:r w:rsidR="05AB1B6B">
+        <w:t xml:space="preserve">within SBS </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and are advised to work closely with them to develop their Expression of Interest. </w:t>
+      </w:r>
+      <w:r w:rsidR="0B9524AD">
+        <w:t>Approval is also needed from</w:t>
+      </w:r>
+      <w:r w:rsidR="371D6615">
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidR="0B9524AD">
+        <w:t xml:space="preserve"> Head of Division within SBS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38CB9D90" w14:textId="35CF5138" w:rsidR="00607185" w:rsidRDefault="00607185" w:rsidP="00607185">
+      <w:r>
+        <w:t>Expressions of Interest should be sent to</w:t>
+      </w:r>
+      <w:r w:rsidR="43A1FCCD">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="7B2E7CED">
+        <w:t>Researcher</w:t>
+      </w:r>
+      <w:r w:rsidR="4BC1A321">
+        <w:t xml:space="preserve"> Developm</w:t>
+      </w:r>
+      <w:r w:rsidR="327F2263">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="4BC1A321">
+        <w:t xml:space="preserve">nt </w:t>
+      </w:r>
+      <w:r w:rsidR="7170B94B">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="4BC1A321">
+        <w:t xml:space="preserve">anager for </w:t>
+      </w:r>
+      <w:r w:rsidR="281EEC39">
+        <w:t>Biosciences</w:t>
+      </w:r>
+      <w:r w:rsidR="4BC1A321">
+        <w:t xml:space="preserve"> and Biotechnology </w:t>
+      </w:r>
+      <w:r w:rsidR="2AE1838C">
+        <w:t>Jen Adams</w:t>
+      </w:r>
+      <w:r w:rsidR="4BC1A321">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="04FA3322">
-[...80 lines deleted...]
-      </w:r>
       <w:r w:rsidR="669D01B9">
-        <w:rPr/>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="R6dd0768271fa4be4">
-        <w:r w:rsidRPr="78CF2A69" w:rsidR="4BC1A321">
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidR="4BC1A321" w:rsidRPr="78CF2A69">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>jennefer.adams@manchester.ac.uk</w:t>
         </w:r>
-        <w:r w:rsidRPr="78CF2A69" w:rsidR="4DBFF016">
+        <w:r w:rsidR="4DBFF016" w:rsidRPr="78CF2A69">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="4BC1A321">
-        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00607185">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve"> by</w:t>
       </w:r>
       <w:r w:rsidR="11801D55">
-        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="78CF2A69" w:rsidR="11801D55">
-[...35 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidR="00E2206C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Fri</w:t>
+      </w:r>
+      <w:r w:rsidR="11801D55" w:rsidRPr="78CF2A69">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">day </w:t>
+      </w:r>
+      <w:r w:rsidR="00E2206C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>23rd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="78CF2A69">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> October 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2206C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
         <w:t>, consisting of the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00607185" w:rsidP="3A5232F9" w:rsidRDefault="00607185" w14:paraId="76686D1C" w14:textId="248A1799">
+    <w:p w14:paraId="76686D1C" w14:textId="248A1799" w:rsidR="00607185" w:rsidRDefault="239964AF" w:rsidP="3A5232F9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-          <w:noProof w:val="0"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:rPr/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>A c</w:t>
       </w:r>
       <w:r w:rsidR="04FA3322">
-        <w:rPr/>
         <w:t>ompleted pro-forma: Leverhulme ECF pro</w:t>
       </w:r>
-      <w:r w:rsidRPr="3A5232F9" w:rsidR="04FA3322">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="04FA3322" w:rsidRPr="3A5232F9">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">forma </w:t>
       </w:r>
-      <w:r w:rsidRPr="3A5232F9" w:rsidR="394D3242">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="394D3242" w:rsidRPr="3A5232F9">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:hyperlink r:id="Rf05dc591c96d4ce9">
-        <w:r w:rsidRPr="3A5232F9" w:rsidR="122E55FA">
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidR="122E55FA" w:rsidRPr="3A5232F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...11 lines deleted...]
-            <w:lang w:val="en-GB"/>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           </w:rPr>
           <w:t>EoI proforma</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="3A5232F9" w:rsidR="122E55FA">
-[...13 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="122E55FA" w:rsidRPr="3A5232F9">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00607185" w:rsidP="00607185" w:rsidRDefault="00607185" w14:paraId="1F2EB62C" w14:textId="77777777">
+    <w:p w14:paraId="1F2EB62C" w14:textId="77777777" w:rsidR="00607185" w:rsidRDefault="00607185" w:rsidP="00607185">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A brief CV (max 2 pages) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00607185" w:rsidP="00607185" w:rsidRDefault="00607185" w14:paraId="5E0F7825" w14:textId="77777777">
+    <w:p w14:paraId="5E0F7825" w14:textId="77777777" w:rsidR="00607185" w:rsidRDefault="00607185" w:rsidP="00607185">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>A list of publications (1 page max – please use the following headings: ‘In preparation’, ‘Submitted’ and ‘Published’)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00787BFA" w:rsidR="00607185" w:rsidP="00607185" w:rsidRDefault="00607185" w14:paraId="1E732B03" w14:textId="1A2B1739">
-[...6 lines deleted...]
-        <w:t>commencing</w:t>
+    <w:p w14:paraId="1E732B03" w14:textId="4E5D104D" w:rsidR="00607185" w:rsidRPr="00787BFA" w:rsidRDefault="00607185" w:rsidP="00607185">
+      <w:r>
+        <w:t>Selected applicants will be informed week commencing</w:t>
       </w:r>
       <w:r w:rsidR="00BF3290">
-        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="348DD65F" w:rsidR="66053E29">
-[...9 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="66053E29" w:rsidRPr="348DD65F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2206C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2206C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>th</w:t>
-[...9 lines deleted...]
-        <w:rPr/>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3290" w:rsidRPr="348DD65F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> November 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2206C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
         <w:t>. All shortlisted candidates will then receive support from their Research Development Manager and the FBMH Fellowship Academy, to further develop and enhance their application before submission</w:t>
       </w:r>
       <w:r w:rsidR="00BF3290">
-        <w:rPr/>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00787BFA" w:rsidR="00607185">
-[...2 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+    <w:sectPr w:rsidR="00607185" w:rsidRPr="00787BFA">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1008" w:right="1440" w:bottom="1296" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009D1629" w:rsidRDefault="009D1629" w14:paraId="2406E97A" w14:textId="77777777">
+    <w:p w14:paraId="61895D8F" w14:textId="77777777" w:rsidR="00CA7053" w:rsidRDefault="00CA7053">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009D1629" w:rsidRDefault="009D1629" w14:paraId="4A59D5AF" w14:textId="77777777">
+    <w:p w14:paraId="73A26DE4" w14:textId="77777777" w:rsidR="00CA7053" w:rsidRDefault="00CA7053">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
-    <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3005"/>
       <w:gridCol w:w="3005"/>
       <w:gridCol w:w="3005"/>
     </w:tblGrid>
-    <w:tr w:rsidR="5E0616DC" w:rsidTr="5E0616DC" w14:paraId="1B45377E" w14:textId="77777777">
+    <w:tr w:rsidR="5E0616DC" w14:paraId="1B45377E" w14:textId="77777777" w:rsidTr="5E0616DC">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="5E0616DC" w:rsidP="5E0616DC" w:rsidRDefault="5E0616DC" w14:paraId="2F8690C7" w14:textId="6E6211B5">
+        <w:p w14:paraId="2F8690C7" w14:textId="6E6211B5" w:rsidR="5E0616DC" w:rsidRDefault="5E0616DC" w:rsidP="5E0616DC">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="5E0616DC" w:rsidP="5E0616DC" w:rsidRDefault="5E0616DC" w14:paraId="3CC3D24C" w14:textId="5D37D52D">
+        <w:p w14:paraId="3CC3D24C" w14:textId="5D37D52D" w:rsidR="5E0616DC" w:rsidRDefault="5E0616DC" w:rsidP="5E0616DC">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="5E0616DC" w:rsidP="5E0616DC" w:rsidRDefault="5E0616DC" w14:paraId="3A9A8E08" w14:textId="3C74DCC5">
+        <w:p w14:paraId="3A9A8E08" w14:textId="3C74DCC5" w:rsidR="5E0616DC" w:rsidRDefault="5E0616DC" w:rsidP="5E0616DC">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="5E0616DC" w:rsidP="5E0616DC" w:rsidRDefault="5E0616DC" w14:paraId="449CC85C" w14:textId="64B5F8EA">
+  <w:p w14:paraId="449CC85C" w14:textId="64B5F8EA" w:rsidR="5E0616DC" w:rsidRDefault="5E0616DC" w:rsidP="5E0616DC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009D1629" w:rsidRDefault="009D1629" w14:paraId="6A0F2D84" w14:textId="77777777">
+    <w:p w14:paraId="7C829171" w14:textId="77777777" w:rsidR="00CA7053" w:rsidRDefault="00CA7053">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009D1629" w:rsidRDefault="009D1629" w14:paraId="605EB23F" w14:textId="77777777">
+    <w:p w14:paraId="3B634DFC" w14:textId="77777777" w:rsidR="00CA7053" w:rsidRDefault="00CA7053">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3005"/>
       <w:gridCol w:w="3005"/>
       <w:gridCol w:w="3005"/>
     </w:tblGrid>
-    <w:tr w:rsidR="5E0616DC" w:rsidTr="5E0616DC" w14:paraId="1C1B99C4" w14:textId="77777777">
+    <w:tr w:rsidR="5E0616DC" w14:paraId="1C1B99C4" w14:textId="77777777" w:rsidTr="5E0616DC">
       <w:trPr>
         <w:trHeight w:val="870"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="5E0616DC" w:rsidP="5E0616DC" w:rsidRDefault="5E0616DC" w14:paraId="2C6D5137" w14:textId="15AA1079">
+        <w:p w14:paraId="2C6D5137" w14:textId="15AA1079" w:rsidR="5E0616DC" w:rsidRDefault="5E0616DC" w:rsidP="5E0616DC">
           <w:pPr>
             <w:ind w:left="-115"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2EB1110E" wp14:editId="11950B86">
                 <wp:extent cx="1257300" cy="533400"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1326122260" name="drawing" descr="TAB_col_white_background, Picture"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="1326122260" name=""/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
@@ -1181,966 +1075,966 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1257300" cy="533400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="5E0616DC" w:rsidP="5E0616DC" w:rsidRDefault="5E0616DC" w14:paraId="60333FDE" w14:textId="4B16C8AF">
+        <w:p w14:paraId="60333FDE" w14:textId="4B16C8AF" w:rsidR="5E0616DC" w:rsidRDefault="5E0616DC" w:rsidP="5E0616DC">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="5E0616DC" w:rsidP="5E0616DC" w:rsidRDefault="5E0616DC" w14:paraId="03469494" w14:textId="1BBFAC33">
+        <w:p w14:paraId="03469494" w14:textId="1BBFAC33" w:rsidR="5E0616DC" w:rsidRDefault="5E0616DC" w:rsidP="5E0616DC">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="5E0616DC" w:rsidP="5E0616DC" w:rsidRDefault="5E0616DC" w14:paraId="59921296" w14:textId="72E78E47">
+  <w:p w14:paraId="59921296" w14:textId="72E78E47" w:rsidR="5E0616DC" w:rsidRDefault="5E0616DC" w:rsidP="5E0616DC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...111 lines deleted...]
-  </w:abstractNum>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03FD29F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="508C919C"/>
     <w:lvl w:ilvl="0" w:tplc="3ADA4EA4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C1B19D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="88386BE2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="117A27B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F789E0C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3617500F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A30DDE2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="459FBB30"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CD5AB378"/>
+    <w:lvl w:ilvl="0" w:tplc="8DB6FD60">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="050C1FEA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B9A8F46C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5D448956">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="29A2761E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C25AB354">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1CCAFA22">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="902ECE28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5AC49824">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="647B0AAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="63E8384A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70BB011A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CBBA2EEA"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="7">
+  <w:num w:numId="1" w16cid:durableId="941575095">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="15890405">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="1" w16cid:durableId="15890405">
+  <w:num w:numId="3" w16cid:durableId="164782864">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="783966311">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="357238204">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1054741111">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="164782864">
-[...11 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="435102969">
+  <w:num w:numId="7" w16cid:durableId="435102969">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:trackRevisions w:val="false"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00571A5A"/>
     <w:rsid w:val="0003033B"/>
     <w:rsid w:val="00070CF4"/>
     <w:rsid w:val="000F004C"/>
     <w:rsid w:val="00100333"/>
     <w:rsid w:val="00102BE2"/>
+    <w:rsid w:val="00154AE4"/>
     <w:rsid w:val="00155E7B"/>
     <w:rsid w:val="001C41F2"/>
     <w:rsid w:val="001F4DDA"/>
     <w:rsid w:val="00275F40"/>
     <w:rsid w:val="00292CFD"/>
     <w:rsid w:val="002B27C5"/>
     <w:rsid w:val="002B754A"/>
     <w:rsid w:val="0033789E"/>
     <w:rsid w:val="00392247"/>
     <w:rsid w:val="004333A7"/>
     <w:rsid w:val="0049750D"/>
     <w:rsid w:val="004E680E"/>
     <w:rsid w:val="00571A5A"/>
     <w:rsid w:val="00607185"/>
     <w:rsid w:val="00687992"/>
     <w:rsid w:val="00695AAC"/>
     <w:rsid w:val="00787BFA"/>
     <w:rsid w:val="007A10CC"/>
     <w:rsid w:val="0081588B"/>
     <w:rsid w:val="008471F7"/>
     <w:rsid w:val="008A70C2"/>
     <w:rsid w:val="00925C11"/>
     <w:rsid w:val="00934369"/>
     <w:rsid w:val="00941797"/>
     <w:rsid w:val="00977672"/>
     <w:rsid w:val="0098284D"/>
     <w:rsid w:val="00991DFD"/>
     <w:rsid w:val="009B230D"/>
     <w:rsid w:val="009C2A46"/>
     <w:rsid w:val="009D1629"/>
     <w:rsid w:val="009E270D"/>
     <w:rsid w:val="00A750E1"/>
     <w:rsid w:val="00AB32DC"/>
     <w:rsid w:val="00AB3808"/>
     <w:rsid w:val="00AF3B6E"/>
     <w:rsid w:val="00B04E72"/>
     <w:rsid w:val="00B31FA4"/>
     <w:rsid w:val="00BF3290"/>
+    <w:rsid w:val="00CA7053"/>
     <w:rsid w:val="00D53BC2"/>
     <w:rsid w:val="00DB3A56"/>
+    <w:rsid w:val="00E2206C"/>
     <w:rsid w:val="00EB19C5"/>
     <w:rsid w:val="00EB4091"/>
     <w:rsid w:val="00F8750F"/>
     <w:rsid w:val="020E211D"/>
     <w:rsid w:val="02ECEA67"/>
     <w:rsid w:val="036408FB"/>
     <w:rsid w:val="04FA3322"/>
     <w:rsid w:val="054CE863"/>
     <w:rsid w:val="05AB1B6B"/>
     <w:rsid w:val="05BA7456"/>
     <w:rsid w:val="064C74A8"/>
     <w:rsid w:val="08D39742"/>
     <w:rsid w:val="08E24F0F"/>
     <w:rsid w:val="09724AD0"/>
     <w:rsid w:val="0A0DCF89"/>
     <w:rsid w:val="0A9203BE"/>
     <w:rsid w:val="0B59B94E"/>
     <w:rsid w:val="0B9524AD"/>
     <w:rsid w:val="0C54197E"/>
     <w:rsid w:val="11801D55"/>
     <w:rsid w:val="11EE0A9D"/>
     <w:rsid w:val="122E55FA"/>
     <w:rsid w:val="144000C6"/>
     <w:rsid w:val="161FFAAD"/>
     <w:rsid w:val="167BB2EE"/>
@@ -2240,131 +2134,131 @@
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="772A6C9C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{EC2D4F38-B548-4D3E-AF1F-1C513172F0B7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2520,52 +2414,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2632,92 +2526,92 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00571A5A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00571A5A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00571A5A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
@@ -2833,340 +2727,340 @@
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00571A5A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00571A5A"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00571A5A"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00571A5A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00571A5A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00571A5A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00571A5A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00571A5A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00571A5A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00571A5A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00571A5A"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00571A5A"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00571A5A"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00571A5A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00571A5A"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00571A5A"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00571A5A"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00571A5A"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00571A5A"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
-        <w:bottom w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00571A5A"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00571A5A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
@@ -3209,131 +3103,131 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="5E0616DC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00FB4123"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="001C41F2"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="001C41F2"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="en-GB"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="001C41F2"/>
   </w:style>
-  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="001C41F2"/>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D1629"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="629868375">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
@@ -3612,59 +3506,60 @@
                 </w:div>
               </w:divsChild>
             </w:div>
             <w:div w:id="348724808">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="600"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leverhulme.ac.uk/sites/default/files/Help_notes/2026_ECF_guidance.pdf" TargetMode="External" Id="R350536c5ad664781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leverhulme.ac.uk/sites/default/files/2026_ECF_guidance.pdf" TargetMode="External" Id="R6f06bb9b4cc844ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leverhulme.ac.uk/early-career-fellowships" TargetMode="External" Id="R77e12ffa11074b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=76641" TargetMode="External" Id="Rf05dc591c96d4ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennefer.adams@manchester.ac.uk" TargetMode="External" Id="R6dd0768271fa4be4" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leverhulme.ac.uk/sites/default/files/Help_notes/2026_ECF_guidance.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leverhulme.ac.uk/early-career-fellowships" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=76641" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennefer.adams@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leverhulme.ac.uk/sites/default/files/2026_ECF_guidance.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -3935,51 +3830,58 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>3</Pages>
+  <Words>906</Words>
+  <Characters>4830</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>92</Lines>
+  <Paragraphs>40</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>5696</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jennefer Adams</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Jennefer Adams</lastModifiedBy>
-  <revision>31</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>