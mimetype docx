--- v0 (2025-12-26)
+++ v1 (2026-04-22)
@@ -44,132 +44,132 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2938"/>
         <w:gridCol w:w="1837"/>
         <w:gridCol w:w="4241"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F562D5" w:rsidRPr="00AB07DC" w14:paraId="0104DA43" w14:textId="77777777" w:rsidTr="1DC85698">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9039" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="2B34DCFE" w14:textId="77777777" w:rsidR="00F562D5" w:rsidRPr="00AB07DC" w:rsidRDefault="00F562D5" w:rsidP="00AB07DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="21C8CD41" w14:textId="5F7E4712" w:rsidR="00F562D5" w:rsidRPr="00AB07DC" w:rsidRDefault="007E7BD9" w:rsidP="00AB07DC">
+          <w:p w14:paraId="21C8CD41" w14:textId="0725A955" w:rsidR="00F562D5" w:rsidRPr="00AB07DC" w:rsidRDefault="007E7BD9" w:rsidP="00AB07DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1DC85698">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">THE </w:t>
             </w:r>
             <w:r w:rsidR="00F562D5" w:rsidRPr="1DC85698">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">UNIVERSITY OF MANCHESTER </w:t>
             </w:r>
             <w:r w:rsidR="00A51451" w:rsidRPr="1DC85698">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00985AEE">
+            <w:r w:rsidR="00410640">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="009F72B4" w:rsidRPr="1DC85698">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00E60DD7" w:rsidRPr="1DC85698">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="00A51451" w:rsidRPr="1DC85698">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00985AEE">
+            <w:r w:rsidR="00410640">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="0041001D" w:rsidRPr="1DC85698">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F562D5" w:rsidRPr="1DC85698">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSRC </w:t>
             </w:r>
             <w:r w:rsidR="00985AEE" w:rsidRPr="00985AEE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -517,51 +517,51 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Proposed start date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FAFDCCD" w14:textId="77777777" w:rsidR="00FE706A" w:rsidRPr="00AB07DC" w:rsidRDefault="00FE706A" w:rsidP="00AB07DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F562D5" w:rsidRPr="00AB07DC" w14:paraId="6E841D35" w14:textId="77777777" w:rsidTr="1DC85698">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4838E15A" w14:textId="0A79640B" w:rsidR="00BA1733" w:rsidRPr="00AB07DC" w:rsidRDefault="00E76939" w:rsidP="00AB07DC">
+          <w:p w14:paraId="4838E15A" w14:textId="7C8ADA25" w:rsidR="00BA1733" w:rsidRPr="00AB07DC" w:rsidRDefault="00E76939" w:rsidP="00AB07DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Do you support the candidate’s application for EPSRC </w:t>
             </w:r>
             <w:r w:rsidR="00985AEE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Postdoctoral Pathway Fellowship</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -629,51 +629,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9039" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="7E50036D" w14:textId="77777777" w:rsidR="00BA1733" w:rsidRPr="00FA6702" w:rsidRDefault="00BA1733" w:rsidP="00AB07DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA6702">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Reference Statement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EA064B5" w14:textId="0777AC8F" w:rsidR="006E6C3A" w:rsidRPr="00AB07DC" w:rsidRDefault="006E6C3A" w:rsidP="0018097D">
+          <w:p w14:paraId="5EA064B5" w14:textId="21D1C7D5" w:rsidR="006E6C3A" w:rsidRPr="00AB07DC" w:rsidRDefault="006E6C3A" w:rsidP="0018097D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB07DC">
               <w:t>lease</w:t>
             </w:r>
             <w:r w:rsidR="00E76939">
               <w:t xml:space="preserve"> explain why you do or do not support the candidate in their application for EPSRC </w:t>
             </w:r>
             <w:r w:rsidR="00985AEE">
               <w:t>Postdoctoral Pathway Fellowship</w:t>
             </w:r>
             <w:r w:rsidR="00E76939">
               <w:t xml:space="preserve"> funding</w:t>
             </w:r>
             <w:r w:rsidR="00FE706A">
               <w:t xml:space="preserve"> and whether you have any concern</w:t>
             </w:r>
             <w:r w:rsidR="00985AEE">
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="00FE706A">
@@ -955,61 +955,61 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="401FC13B" w14:textId="77777777" w:rsidR="00C36C3F" w:rsidRPr="00E856BC" w:rsidRDefault="00C36C3F" w:rsidP="00C36C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C36C3F" w:rsidRPr="00E856BC" w:rsidSect="00B368E9">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="993" w:right="1440" w:bottom="1276" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D2D4CD2" w14:textId="77777777" w:rsidR="006D05FC" w:rsidRDefault="006D05FC" w:rsidP="00C36C3F">
+    <w:p w14:paraId="5B5421E7" w14:textId="77777777" w:rsidR="00986357" w:rsidRDefault="00986357" w:rsidP="00C36C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07C5AA8D" w14:textId="77777777" w:rsidR="006D05FC" w:rsidRDefault="006D05FC" w:rsidP="00C36C3F">
+    <w:p w14:paraId="76FBADF7" w14:textId="77777777" w:rsidR="00986357" w:rsidRDefault="00986357" w:rsidP="00C36C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
@@ -1044,61 +1044,61 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3208255E" w14:textId="77777777" w:rsidR="006D05FC" w:rsidRDefault="006D05FC" w:rsidP="00C36C3F">
+    <w:p w14:paraId="44D18762" w14:textId="77777777" w:rsidR="00986357" w:rsidRDefault="00986357" w:rsidP="00C36C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57C19763" w14:textId="77777777" w:rsidR="006D05FC" w:rsidRDefault="006D05FC" w:rsidP="00C36C3F">
+    <w:p w14:paraId="7ED8CB3E" w14:textId="77777777" w:rsidR="00986357" w:rsidRDefault="00986357" w:rsidP="00C36C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7DB8F679" w14:textId="77777777" w:rsidR="00B368E9" w:rsidRDefault="00B368E9" w:rsidP="00C36C3F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="007E7BD9">
       <w:rPr>
@@ -1211,52 +1211,51 @@
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="3BD488C7" w14:textId="77777777" w:rsidR="00B368E9" w:rsidRDefault="00B368E9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="130"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C36C3F"/>
@@ -1454,88 +1453,89 @@
     <w:rsid w:val="003107F6"/>
     <w:rsid w:val="00311D0C"/>
     <w:rsid w:val="00312D06"/>
     <w:rsid w:val="00313B3E"/>
     <w:rsid w:val="003142BC"/>
     <w:rsid w:val="00320C7E"/>
     <w:rsid w:val="00325732"/>
     <w:rsid w:val="003259FD"/>
     <w:rsid w:val="00327296"/>
     <w:rsid w:val="0032748C"/>
     <w:rsid w:val="00330457"/>
     <w:rsid w:val="00334C0F"/>
     <w:rsid w:val="003357B2"/>
     <w:rsid w:val="0034482C"/>
     <w:rsid w:val="003459D1"/>
     <w:rsid w:val="003460E3"/>
     <w:rsid w:val="003479E1"/>
     <w:rsid w:val="0035247A"/>
     <w:rsid w:val="003525FE"/>
     <w:rsid w:val="00354B3E"/>
     <w:rsid w:val="003634D0"/>
     <w:rsid w:val="00366B5C"/>
     <w:rsid w:val="00367E97"/>
     <w:rsid w:val="00370833"/>
     <w:rsid w:val="003713D0"/>
+    <w:rsid w:val="00371B6F"/>
     <w:rsid w:val="00371F72"/>
     <w:rsid w:val="003771CD"/>
     <w:rsid w:val="0038056C"/>
     <w:rsid w:val="00381A6A"/>
     <w:rsid w:val="00381FE3"/>
     <w:rsid w:val="003834CA"/>
     <w:rsid w:val="00384F10"/>
     <w:rsid w:val="0038611F"/>
     <w:rsid w:val="00392551"/>
     <w:rsid w:val="00392C5E"/>
     <w:rsid w:val="00395649"/>
     <w:rsid w:val="00396BE1"/>
     <w:rsid w:val="003A2019"/>
     <w:rsid w:val="003A63D1"/>
     <w:rsid w:val="003A66CD"/>
     <w:rsid w:val="003A74A1"/>
     <w:rsid w:val="003B0581"/>
     <w:rsid w:val="003B065C"/>
     <w:rsid w:val="003B32F9"/>
     <w:rsid w:val="003B4631"/>
     <w:rsid w:val="003B67AB"/>
     <w:rsid w:val="003C3578"/>
     <w:rsid w:val="003C442D"/>
     <w:rsid w:val="003C4D0A"/>
-    <w:rsid w:val="003E1D79"/>
     <w:rsid w:val="003E2CB6"/>
     <w:rsid w:val="003E6C95"/>
     <w:rsid w:val="003E7F49"/>
     <w:rsid w:val="003F164A"/>
     <w:rsid w:val="003F24E2"/>
     <w:rsid w:val="003F3F95"/>
     <w:rsid w:val="003F4EBB"/>
     <w:rsid w:val="004000CB"/>
     <w:rsid w:val="00402455"/>
     <w:rsid w:val="00403DEB"/>
     <w:rsid w:val="00407CC8"/>
     <w:rsid w:val="00407EA1"/>
     <w:rsid w:val="0041001D"/>
+    <w:rsid w:val="00410640"/>
     <w:rsid w:val="0041653A"/>
     <w:rsid w:val="0041706E"/>
     <w:rsid w:val="00417741"/>
     <w:rsid w:val="004234C1"/>
     <w:rsid w:val="00424450"/>
     <w:rsid w:val="00424461"/>
     <w:rsid w:val="00426376"/>
     <w:rsid w:val="00427BF9"/>
     <w:rsid w:val="00427CB9"/>
     <w:rsid w:val="00436F3C"/>
     <w:rsid w:val="0043760A"/>
     <w:rsid w:val="0044658B"/>
     <w:rsid w:val="004505D1"/>
     <w:rsid w:val="004528E6"/>
     <w:rsid w:val="00460343"/>
     <w:rsid w:val="00463BE7"/>
     <w:rsid w:val="00471473"/>
     <w:rsid w:val="00473CFD"/>
     <w:rsid w:val="00474EDA"/>
     <w:rsid w:val="00476063"/>
     <w:rsid w:val="00476AD3"/>
     <w:rsid w:val="00476B92"/>
     <w:rsid w:val="00481994"/>
     <w:rsid w:val="00484C07"/>
     <w:rsid w:val="00491A04"/>
@@ -1635,80 +1635,80 @@
     <w:rsid w:val="005E56B4"/>
     <w:rsid w:val="005E58ED"/>
     <w:rsid w:val="005E66CA"/>
     <w:rsid w:val="005E6D6F"/>
     <w:rsid w:val="005F0E25"/>
     <w:rsid w:val="005F4DD7"/>
     <w:rsid w:val="005F746A"/>
     <w:rsid w:val="00600AB0"/>
     <w:rsid w:val="006033A6"/>
     <w:rsid w:val="006035DE"/>
     <w:rsid w:val="0060486A"/>
     <w:rsid w:val="00610751"/>
     <w:rsid w:val="0061755A"/>
     <w:rsid w:val="00621DEC"/>
     <w:rsid w:val="00623C3E"/>
     <w:rsid w:val="0062441E"/>
     <w:rsid w:val="00630A28"/>
     <w:rsid w:val="00633AB4"/>
     <w:rsid w:val="006408E3"/>
     <w:rsid w:val="00640D32"/>
     <w:rsid w:val="00644FDE"/>
     <w:rsid w:val="0064532A"/>
     <w:rsid w:val="006529A8"/>
     <w:rsid w:val="00653721"/>
     <w:rsid w:val="006577AE"/>
-    <w:rsid w:val="00662EAF"/>
     <w:rsid w:val="00663B57"/>
     <w:rsid w:val="006641D0"/>
     <w:rsid w:val="0066486E"/>
     <w:rsid w:val="006703FE"/>
     <w:rsid w:val="006723DC"/>
     <w:rsid w:val="00672A97"/>
     <w:rsid w:val="00680F98"/>
+    <w:rsid w:val="00682DE8"/>
     <w:rsid w:val="00684201"/>
     <w:rsid w:val="006842A8"/>
     <w:rsid w:val="0068632F"/>
     <w:rsid w:val="00686899"/>
     <w:rsid w:val="006909F6"/>
     <w:rsid w:val="00693F67"/>
     <w:rsid w:val="0069465D"/>
     <w:rsid w:val="00694E3C"/>
     <w:rsid w:val="00694F74"/>
     <w:rsid w:val="00696415"/>
     <w:rsid w:val="00697621"/>
     <w:rsid w:val="00697D6C"/>
     <w:rsid w:val="006A153C"/>
     <w:rsid w:val="006B19A1"/>
     <w:rsid w:val="006B2274"/>
     <w:rsid w:val="006B3E4B"/>
     <w:rsid w:val="006B4119"/>
     <w:rsid w:val="006B50A7"/>
     <w:rsid w:val="006B717A"/>
+    <w:rsid w:val="006C3DDD"/>
     <w:rsid w:val="006C557A"/>
     <w:rsid w:val="006C6D9A"/>
-    <w:rsid w:val="006D05FC"/>
     <w:rsid w:val="006D19EE"/>
     <w:rsid w:val="006D2F14"/>
     <w:rsid w:val="006D6970"/>
     <w:rsid w:val="006D7E18"/>
     <w:rsid w:val="006E0770"/>
     <w:rsid w:val="006E0EAA"/>
     <w:rsid w:val="006E3942"/>
     <w:rsid w:val="006E447B"/>
     <w:rsid w:val="006E4903"/>
     <w:rsid w:val="006E6076"/>
     <w:rsid w:val="006E6C3A"/>
     <w:rsid w:val="006F2A8E"/>
     <w:rsid w:val="007025B2"/>
     <w:rsid w:val="00710E02"/>
     <w:rsid w:val="00711D99"/>
     <w:rsid w:val="007134CC"/>
     <w:rsid w:val="007140A1"/>
     <w:rsid w:val="00714795"/>
     <w:rsid w:val="00714F9D"/>
     <w:rsid w:val="007151D5"/>
     <w:rsid w:val="00715600"/>
     <w:rsid w:val="00715DE5"/>
     <w:rsid w:val="0072112B"/>
     <w:rsid w:val="00721D73"/>
     <w:rsid w:val="00723EC4"/>
@@ -3136,103 +3136,77 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...27 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62b46039-ae35-4068-9bc7-eecddaf02f09" xmlns:ns3="3ecee329-9558-4a9e-843c-3c843fd82d76" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="014da08a7133239818ab0484e58c19f6" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000D05188ED7C0614DA5CC9A1C23A086AE" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3daae517546be8b8a7ed5f2b72e5a580">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62b46039-ae35-4068-9bc7-eecddaf02f09" xmlns:ns3="3ecee329-9558-4a9e-843c-3c843fd82d76" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f7055a0cb7c18fa4faa8aac820f1df13" ns2:_="" ns3:_="">
     <xsd:import namespace="62b46039-ae35-4068-9bc7-eecddaf02f09"/>
     <xsd:import namespace="3ecee329-9558-4a9e-843c-3c843fd82d76"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62b46039-ae35-4068-9bc7-eecddaf02f09" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="10" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
@@ -3266,50 +3240,55 @@
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="25" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3ecee329-9558-4a9e-843c-3c843fd82d76" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{db455d44-f626-4529-9360-0253f8ca90f0}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="3ecee329-9558-4a9e-843c-3c843fd82d76">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
@@ -3411,103 +3390,136 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="62b46039-ae35-4068-9bc7-eecddaf02f09">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="3ecee329-9558-4a9e-843c-3c843fd82d76" xsi:nil="true"/>
+    <SharedWithUsers xmlns="3ecee329-9558-4a9e-843c-3c843fd82d76">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8B7AF72-3969-4883-8EC6-FF091D5023C2}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4652C133-B261-4222-8534-BDF559D75B44}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="62b46039-ae35-4068-9bc7-eecddaf02f09"/>
     <ds:schemaRef ds:uri="3ecee329-9558-4a9e-843c-3c843fd82d76"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5889C2D8-1393-4DC1-9921-9565500E03B4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="3ecee329-9558-4a9e-843c-3c843fd82d76"/>
+    <ds:schemaRef ds:uri="62b46039-ae35-4068-9bc7-eecddaf02f09"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7830F4C3-D7C6-4BBC-ABD1-20144E16EEF8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>143</Words>
-  <Characters>817</Characters>
+  <Words>147</Words>
+  <Characters>813</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>45</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>959</CharactersWithSpaces>
+  <CharactersWithSpaces>946</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>mwwssev2</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000D05188ED7C0614DA5CC9A1C23A086AE</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>146100</vt:r8>